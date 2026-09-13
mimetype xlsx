--- v0 (2026-03-14)
+++ v1 (2026-09-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="146">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="148">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -229,50 +229,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -2192,3606 +2198,3858 @@
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y62"/>
+  <dimension ref="A1:AA62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...22 lines deleted...]
-    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
+        <v>72</v>
+      </c>
+      <c r="G1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
+        <v>75</v>
+      </c>
+      <c r="K1" t="s">
+        <v>76</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
+        <v>78</v>
+      </c>
+      <c r="O1" t="s">
+        <v>79</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
+        <v>81</v>
+      </c>
+      <c r="S1" t="s">
+        <v>82</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>82</v>
       </c>
       <c r="U1" t="s">
         <v>83</v>
       </c>
       <c r="V1" t="s">
+        <v>84</v>
+      </c>
+      <c r="W1" t="s">
+        <v>85</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>85</v>
       </c>
       <c r="Y1" t="s">
         <v>86</v>
       </c>
-    </row>
-    <row r="2" spans="1:25">
+      <c r="Z1" t="s">
+        <v>87</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2">
+        <v>558000.0</v>
+      </c>
+      <c r="C2">
+        <v>563000.0</v>
+      </c>
+      <c r="D2">
         <v>340000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>517000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>856000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>227000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>539000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>141000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>340000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>754000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>183000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>445000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>210000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>1215000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>572000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>1984000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>1567000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>1032000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>1722000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>1531000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>2089000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>2089000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>1116000.0</v>
       </c>
-      <c r="W2"/>
-      <c r="X2"/>
       <c r="Y2"/>
-    </row>
-    <row r="3" spans="1:25">
+      <c r="Z2"/>
+      <c r="AA2"/>
+    </row>
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
-    </row>
-    <row r="4" spans="1:25">
+      <c r="Z3"/>
+      <c r="AA3"/>
+    </row>
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
         <v>10</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-    </row>
-    <row r="5" spans="1:25">
+      <c r="Z4"/>
+      <c r="AA4"/>
+    </row>
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
         <v>11</v>
       </c>
       <c r="B5">
+        <v>106000.0</v>
+      </c>
+      <c r="C5">
+        <v>121000.0</v>
+      </c>
+      <c r="D5">
         <v>179000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>258000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>215000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>129000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>135000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>172000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>38000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>54000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>120000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>46000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>34000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>112000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>100999.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-102000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-81000.0</v>
       </c>
       <c r="R5">
         <v>-81000.0</v>
       </c>
       <c r="S5">
+        <v>-81000.0</v>
+      </c>
+      <c r="T5">
+        <v>-81000.0</v>
+      </c>
+      <c r="U5">
         <v>-31000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-12008000.0</v>
       </c>
       <c r="V5">
         <v>-31000.0</v>
       </c>
-      <c r="W5"/>
-[...1 lines deleted...]
-      <c r="Y5">
+      <c r="W5">
+        <v>-12008000.0</v>
+      </c>
+      <c r="X5">
+        <v>-31000.0</v>
+      </c>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5">
         <v>-9430000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:25">
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
         <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
-    </row>
-    <row r="7" spans="1:25">
+      <c r="Z6"/>
+      <c r="AA6"/>
+    </row>
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
         <v>13</v>
       </c>
       <c r="B7">
+        <v>5191000.0</v>
+      </c>
+      <c r="C7">
+        <v>5459000.0</v>
+      </c>
+      <c r="D7">
         <v>4349000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>4617000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>4839000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>4542000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>3915000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>4280000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>3953000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>4191000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>4391000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>1609000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>1890000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>1985000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>1908000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>2167000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>2421000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>2667000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>2812000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>3034000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>2837000.0</v>
       </c>
-      <c r="U7"/>
-      <c r="V7">
+      <c r="W7"/>
+      <c r="X7">
         <v>2846000.0</v>
       </c>
-      <c r="W7"/>
-      <c r="X7"/>
       <c r="Y7"/>
-    </row>
-    <row r="8" spans="1:25">
+      <c r="Z7"/>
+      <c r="AA7"/>
+    </row>
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8">
+        <v>49000.0</v>
+      </c>
+      <c r="C8">
+        <v>46000.0</v>
+      </c>
+      <c r="D8">
         <v>44000.0</v>
       </c>
-      <c r="C8">
+      <c r="E8">
         <v>43000.0</v>
       </c>
-      <c r="D8">
+      <c r="F8">
         <v>42000.0</v>
       </c>
-      <c r="E8">
+      <c r="G8">
         <v>41000.0</v>
       </c>
-      <c r="F8">
+      <c r="H8">
         <v>40000.0</v>
       </c>
-      <c r="G8">
+      <c r="I8">
         <v>40000.0</v>
       </c>
-      <c r="H8">
+      <c r="J8">
         <v>39000.0</v>
       </c>
-      <c r="I8">
+      <c r="K8">
         <v>38000.0</v>
       </c>
-      <c r="J8">
+      <c r="L8">
         <v>37000.0</v>
       </c>
-      <c r="K8">
+      <c r="M8">
         <v>37000.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>36000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>35000.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>34000.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>33000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>33000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>31000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>31000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>21000.0</v>
       </c>
-      <c r="T8">
+      <c r="V8">
         <v>21000.0</v>
       </c>
-      <c r="U8"/>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-    </row>
-    <row r="9" spans="1:25">
+      <c r="Z8"/>
+      <c r="AA8"/>
+    </row>
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
         <v>15</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9">
         <v>111403000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>107009000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>103778000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>99589000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>97237000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>93520000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>91945000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>10518000.0</v>
       </c>
-      <c r="T9"/>
-      <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
-    </row>
-    <row r="10" spans="1:25">
+      <c r="Z9"/>
+      <c r="AA9"/>
+    </row>
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
         <v>16</v>
       </c>
       <c r="B10">
+        <v>93270000.0</v>
+      </c>
+      <c r="C10">
+        <v>11674000.0</v>
+      </c>
+      <c r="D10">
         <v>33901000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>17514000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>16100000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>16371000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>13684000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>17829000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>22128000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>26119000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>13696000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>18627000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>26334000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>28505000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>37423000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>68200000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>81301000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>82236000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>85825000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>11241000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>14809000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>11744000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>11744000.0</v>
       </c>
-      <c r="W10"/>
-[...1 lines deleted...]
-      <c r="Y10">
+      <c r="Y10"/>
+      <c r="Z10"/>
+      <c r="AA10">
         <v>-13938000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:25">
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
         <v>17</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
-    </row>
-    <row r="12" spans="1:25">
+      <c r="Z11"/>
+      <c r="AA11"/>
+    </row>
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
         <v>18</v>
       </c>
       <c r="B12">
+        <v>122064000.0</v>
+      </c>
+      <c r="C12">
+        <v>38103000.0</v>
+      </c>
+      <c r="D12">
         <v>54599000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>39081000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>37957000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>42313000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>43841000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>48669000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>45757000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>44814000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>41173000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>46361000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>54974000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>60931000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>68151000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>72600000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>81301000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>82236000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>85825000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>11241000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>14809000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>11744000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>11744000.0</v>
       </c>
-      <c r="W12"/>
-[...1 lines deleted...]
-      <c r="Y12">
+      <c r="Y12"/>
+      <c r="Z12"/>
+      <c r="AA12">
         <v>13938000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:25">
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
         <v>19</v>
       </c>
       <c r="B13">
+        <v>49000.0</v>
+      </c>
+      <c r="C13">
+        <v>46000.0</v>
+      </c>
+      <c r="D13">
         <v>44000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>43000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>42000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>41000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>40000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>40000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>39000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>38000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>37000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>37000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>36000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>35000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>34000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>33000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>33000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>31000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>31000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>21000.0</v>
       </c>
       <c r="U13">
         <v>21000.0</v>
       </c>
       <c r="V13">
+        <v>21000.0</v>
+      </c>
+      <c r="W13">
+        <v>21000.0</v>
+      </c>
+      <c r="X13">
         <v>18000.0</v>
       </c>
-      <c r="W13"/>
-      <c r="X13"/>
       <c r="Y13"/>
-    </row>
-    <row r="14" spans="1:25">
+      <c r="Z13"/>
+      <c r="AA13"/>
+    </row>
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
         <v>20</v>
       </c>
       <c r="B14">
+        <v>47276533.0</v>
+      </c>
+      <c r="C14">
+        <v>45544682.0</v>
+      </c>
+      <c r="D14">
         <v>43710109.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>42743518.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>41819427.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>40853048.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>40157199.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>39295743.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>38476934.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>37709058.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>35842898.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>36010106.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>35250157.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>34597839.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>33596146.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>32836014.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>32258228.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>31619706.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>28501707.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>29996570.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>23826281.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>27678482.0</v>
       </c>
       <c r="W14">
         <v>23826281.0</v>
       </c>
       <c r="X14">
+        <v>27678482.0</v>
+      </c>
+      <c r="Y14">
+        <v>23826281.0</v>
+      </c>
+      <c r="Z14">
         <v>17428227.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>17428227.0</v>
       </c>
     </row>
-    <row r="15" spans="1:25">
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
         <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15">
         <v>36000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>35000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>34000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>33000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>33000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>31000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>31000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>21000.0</v>
       </c>
-      <c r="T15"/>
-      <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
-    </row>
-    <row r="16" spans="1:25">
+      <c r="Z15"/>
+      <c r="AA15"/>
+    </row>
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
         <v>22</v>
       </c>
       <c r="B16">
+        <v>59577000.0</v>
+      </c>
+      <c r="C16">
+        <v>54729000.0</v>
+      </c>
+      <c r="D16">
         <v>51367000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>46243000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>43321000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>40172000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>41624000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>38991000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>36939000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>33558000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>32719000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>29898000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>30413000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>27794000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>28839000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>27646000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>28104000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>28115000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>30071000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>23707000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>22060000.0</v>
       </c>
-      <c r="U16"/>
-      <c r="V16">
+      <c r="W16"/>
+      <c r="X16">
         <v>17894000.0</v>
       </c>
-      <c r="W16"/>
-      <c r="X16"/>
       <c r="Y16"/>
-    </row>
-    <row r="17" spans="1:25">
+      <c r="Z16"/>
+      <c r="AA16"/>
+    </row>
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
         <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-    </row>
-    <row r="18" spans="1:25">
+      <c r="Z17"/>
+      <c r="AA17"/>
+    </row>
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
         <v>24</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
-      <c r="N18">
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18">
         <v>1535000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>1554000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>1746000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>1707000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>1719000.0</v>
       </c>
-      <c r="S18"/>
-      <c r="T18">
+      <c r="U18"/>
+      <c r="V18">
         <v>2821000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>2821000.0</v>
       </c>
-      <c r="V18"/>
-      <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
-    </row>
-    <row r="19" spans="1:25">
+      <c r="Z18"/>
+      <c r="AA18"/>
+    </row>
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
         <v>25</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
-    </row>
-    <row r="20" spans="1:25">
+      <c r="Z19"/>
+      <c r="AA19"/>
+    </row>
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
         <v>26</v>
       </c>
       <c r="B20">
-        <v>4178000.0</v>
+        <v>35299000.0</v>
       </c>
       <c r="C20">
-        <v>4178000.0</v>
+        <v>35195000.0</v>
       </c>
       <c r="D20">
         <v>4178000.0</v>
       </c>
       <c r="E20">
         <v>4178000.0</v>
       </c>
       <c r="F20">
         <v>4178000.0</v>
       </c>
       <c r="G20">
         <v>4178000.0</v>
       </c>
       <c r="H20">
         <v>4178000.0</v>
       </c>
       <c r="I20">
         <v>4178000.0</v>
       </c>
       <c r="J20">
         <v>4178000.0</v>
       </c>
       <c r="K20">
         <v>4178000.0</v>
       </c>
       <c r="L20">
         <v>4178000.0</v>
       </c>
       <c r="M20">
+        <v>4178000.0</v>
+      </c>
+      <c r="N20">
+        <v>4178000.0</v>
+      </c>
+      <c r="O20">
         <v>4218000.0</v>
       </c>
-      <c r="N20">
+      <c r="P20">
         <v>4218000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2677000.0</v>
       </c>
       <c r="Q20">
         <v>2677000.0</v>
       </c>
       <c r="R20">
         <v>2677000.0</v>
       </c>
       <c r="S20">
         <v>2677000.0</v>
       </c>
       <c r="T20">
         <v>2677000.0</v>
       </c>
-      <c r="U20"/>
+      <c r="U20">
+        <v>2677000.0</v>
+      </c>
       <c r="V20">
         <v>2677000.0</v>
       </c>
       <c r="W20"/>
-      <c r="X20"/>
+      <c r="X20">
+        <v>2677000.0</v>
+      </c>
       <c r="Y20"/>
-    </row>
-    <row r="21" spans="1:25">
+      <c r="Z20"/>
+      <c r="AA20"/>
+    </row>
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
         <v>27</v>
       </c>
       <c r="B21">
+        <v>18767000.0</v>
+      </c>
+      <c r="C21">
+        <v>19548000.0</v>
+      </c>
+      <c r="D21">
         <v>2168000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>2361000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>2582000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>2803000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>3024000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>3245000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>3466000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>3662000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>3858000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>4050000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>4192000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>4383000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>4575000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>2575000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>2721000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>2840000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>2959000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>3052000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>5848000.0</v>
       </c>
-      <c r="U21"/>
-      <c r="V21">
+      <c r="W21"/>
+      <c r="X21">
         <v>3409000.0</v>
       </c>
-      <c r="W21"/>
-      <c r="X21"/>
       <c r="Y21"/>
-    </row>
-    <row r="22" spans="1:25">
+      <c r="Z21"/>
+      <c r="AA21"/>
+    </row>
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
         <v>28</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22">
         <v>1.0</v>
       </c>
-      <c r="I22">
-[...2 lines deleted...]
-      <c r="J22"/>
       <c r="K22">
         <v>1.0</v>
       </c>
       <c r="L22"/>
-      <c r="M22"/>
-      <c r="N22">
+      <c r="M22">
         <v>1.0</v>
       </c>
+      <c r="N22"/>
       <c r="O22"/>
       <c r="P22">
         <v>1.0</v>
       </c>
       <c r="Q22"/>
-      <c r="R22"/>
-      <c r="S22">
+      <c r="R22">
         <v>1.0</v>
       </c>
-      <c r="T22">
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22">
+        <v>1.0</v>
+      </c>
+      <c r="V22">
         <v>1576000.0</v>
       </c>
-      <c r="U22"/>
-      <c r="V22">
+      <c r="W22"/>
+      <c r="X22">
         <v>1237000.0</v>
       </c>
-      <c r="W22"/>
-      <c r="X22"/>
       <c r="Y22"/>
-    </row>
-    <row r="23" spans="1:25">
+      <c r="Z22"/>
+      <c r="AA22"/>
+    </row>
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
         <v>29</v>
       </c>
       <c r="B23">
+        <v>224713000.0</v>
+      </c>
+      <c r="C23">
+        <v>139876000.0</v>
+      </c>
+      <c r="D23">
         <v>115031000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>107737000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>106880000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>98319000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>106135000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>97715000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>96371000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>101354000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>102801000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>102171000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>106826000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>107293000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>115516000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>118822000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>121152000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>112372000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>120443000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>40599000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>42720000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-6296000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>42736000.0</v>
       </c>
-      <c r="W23"/>
-[...1 lines deleted...]
-      <c r="Y23">
+      <c r="Y23"/>
+      <c r="Z23"/>
+      <c r="AA23">
         <v>-3718000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:25">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
         <v>30</v>
       </c>
       <c r="B24">
+        <v>2193000.0</v>
+      </c>
+      <c r="C24">
         <v>452000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
+        <v>452000.0</v>
+      </c>
+      <c r="E24">
         <v>624000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>563000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>368000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>594000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>669000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>889000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>1094000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>1292000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>1378000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>1348000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>256000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>448000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>433000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>239000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>124000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>266000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>345000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>505000.0</v>
       </c>
-      <c r="U24"/>
-      <c r="V24">
+      <c r="W24"/>
+      <c r="X24">
         <v>727000.0</v>
       </c>
-      <c r="W24"/>
-      <c r="X24"/>
       <c r="Y24"/>
-    </row>
-    <row r="25" spans="1:25">
+      <c r="Z24"/>
+      <c r="AA24"/>
+    </row>
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
         <v>31</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
-    </row>
-    <row r="26" spans="1:25">
+      <c r="Z25"/>
+      <c r="AA25"/>
+    </row>
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
         <v>32</v>
       </c>
       <c r="B26">
+        <v>1198000.0</v>
+      </c>
+      <c r="C26">
+        <v>3779000.0</v>
+      </c>
+      <c r="D26">
         <v>7935000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>20960000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>20112000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>17766000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>14306000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>12275000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>15140000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>16343000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>20302000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>19697000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>16167000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>13521000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>16324000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>12181000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>12169000.0</v>
       </c>
-      <c r="Q26"/>
-      <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-    </row>
-    <row r="27" spans="1:25">
+      <c r="Z26"/>
+      <c r="AA26"/>
+    </row>
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
         <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
-    </row>
-    <row r="28" spans="1:25">
+      <c r="Z27"/>
+      <c r="AA27"/>
+    </row>
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
         <v>34</v>
       </c>
       <c r="B28">
+        <v>-84584000.0</v>
+      </c>
+      <c r="C28">
+        <v>-6215000.0</v>
+      </c>
+      <c r="D28">
         <v>-24818000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-10659000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-8743000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-10078000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-7693000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-11708000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-15381000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-18847000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-5943000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-14017000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-21515000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-25103000.0</v>
       </c>
-      <c r="N28">
-[...2 lines deleted...]
-      <c r="O28">
+      <c r="P28">
+        <v>-33803000.0</v>
+      </c>
+      <c r="Q28">
         <v>-64098000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-77564000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-78643000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-81914000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-7003000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-10526000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-11744000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-6971000.0</v>
       </c>
-      <c r="W28"/>
-[...1 lines deleted...]
-      <c r="Y28">
+      <c r="Y28"/>
+      <c r="Z28"/>
+      <c r="AA28">
         <v>13938000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:25">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
         <v>35</v>
       </c>
       <c r="B29">
+        <v>71169000.0</v>
+      </c>
+      <c r="C29">
+        <v>3872000.0</v>
+      </c>
+      <c r="D29">
         <v>-13014000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-9211000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-5011000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-3070000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>888000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>4050000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>8069000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>12627000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>18465000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>25030000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>29849000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>33185000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>39247000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>42292000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>47026000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>48585000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>54003000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-19489000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-14743000.0</v>
       </c>
-      <c r="U29"/>
-      <c r="V29">
+      <c r="W29"/>
+      <c r="X29">
         <v>-10081000.0</v>
       </c>
-      <c r="W29"/>
-      <c r="X29"/>
       <c r="Y29"/>
-    </row>
-    <row r="30" spans="1:25">
+      <c r="Z29"/>
+      <c r="AA29"/>
+    </row>
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
         <v>36</v>
       </c>
       <c r="B30">
+        <v>15222000.0</v>
+      </c>
+      <c r="C30">
+        <v>14694000.0</v>
+      </c>
+      <c r="D30">
         <v>19183000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>16480000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>18753000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>10268000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>20775000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>8902000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>9179000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>12508000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>12625000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>10370000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>9582000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>9750000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>7812000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>9638000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>4705000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>8199000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>17335000.0</v>
       </c>
-      <c r="S30">
-[...2 lines deleted...]
-      <c r="T30">
+      <c r="U30">
+        <v>8122999.0</v>
+      </c>
+      <c r="V30">
         <v>8712000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>10601000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>14901000.0</v>
       </c>
-      <c r="W30"/>
-      <c r="X30"/>
       <c r="Y30"/>
-    </row>
-    <row r="31" spans="1:25">
+      <c r="Z30"/>
+      <c r="AA30"/>
+    </row>
+    <row r="31" spans="1:27">
       <c r="A31" t="s">
         <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31"/>
+      <c r="N31">
         <v>22728000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>27385000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>37535000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>35105000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>40312000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>42142000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>47268000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-26422000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-22037000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-18094000.0</v>
       </c>
-      <c r="V31"/>
-      <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
-    </row>
-    <row r="32" spans="1:25">
+      <c r="Z31"/>
+      <c r="AA31"/>
+    </row>
+    <row r="32" spans="1:27">
       <c r="A32" t="s">
         <v>38</v>
       </c>
       <c r="B32">
+        <v>52996000.0</v>
+      </c>
+      <c r="C32">
+        <v>-22985000.0</v>
+      </c>
+      <c r="D32">
         <v>9190000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>-5742000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>-1016000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>865000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>9801000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>8562000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>7179000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>11981000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>12028000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>17460000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>26674000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>34835000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>37443000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>46980000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>52335000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>58479000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>64155000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>-12243000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>-5474000.0</v>
       </c>
-      <c r="U32"/>
-      <c r="V32">
+      <c r="W32"/>
+      <c r="X32">
         <v>726000.0</v>
       </c>
-      <c r="W32"/>
-      <c r="X32"/>
       <c r="Y32"/>
-    </row>
-    <row r="33" spans="1:25">
+      <c r="Z32"/>
+      <c r="AA32"/>
+    </row>
+    <row r="33" spans="1:27">
       <c r="A33" t="s">
         <v>39</v>
       </c>
       <c r="B33">
+        <v>78372000.0</v>
+      </c>
+      <c r="C33">
+        <v>78339000.0</v>
+      </c>
+      <c r="D33">
         <v>32641000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>49196000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>45337000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>40915000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>37052000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>37618000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>37465000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>39557000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>44371000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>40191000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>36414000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>31516000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>34404000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>28157000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>26284000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>13481000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>13796000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>16188000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>15040000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>-11744000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>13784000.0</v>
       </c>
-      <c r="W33"/>
-[...1 lines deleted...]
-      <c r="Y33">
+      <c r="Y33"/>
+      <c r="Z33"/>
+      <c r="AA33">
         <v>-13938000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:25">
+    <row r="34" spans="1:27">
       <c r="A34" t="s">
         <v>40</v>
       </c>
       <c r="B34">
+        <v>2629000.0</v>
+      </c>
+      <c r="C34">
+        <v>2462000.0</v>
+      </c>
+      <c r="D34">
         <v>375000.0</v>
       </c>
-      <c r="C34">
+      <c r="E34">
         <v>1981000.0</v>
       </c>
-      <c r="D34">
+      <c r="F34">
         <v>1882000.0</v>
       </c>
-      <c r="E34">
+      <c r="G34">
         <v>1846000.0</v>
       </c>
-      <c r="F34">
+      <c r="H34">
         <v>236000.0</v>
       </c>
-      <c r="G34">
+      <c r="I34">
         <v>2848000.0</v>
       </c>
-      <c r="H34">
+      <c r="J34">
         <v>2628000.0</v>
       </c>
-      <c r="I34">
+      <c r="K34">
         <v>2486000.0</v>
       </c>
-      <c r="J34">
+      <c r="L34">
         <v>533000.0</v>
       </c>
-      <c r="K34">
+      <c r="M34">
         <v>1451000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>33716000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>32225000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>12472000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>22479000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>19920000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>24301000.0</v>
       </c>
-      <c r="R34">
+      <c r="T34">
         <v>25047000.0</v>
       </c>
-      <c r="S34">
+      <c r="U34">
         <v>1986000.0</v>
       </c>
-      <c r="T34">
+      <c r="V34">
         <v>2986000.0</v>
       </c>
-      <c r="U34"/>
-      <c r="V34">
+      <c r="W34"/>
+      <c r="X34">
         <v>2268000.0</v>
       </c>
-      <c r="W34"/>
-      <c r="X34"/>
       <c r="Y34"/>
-    </row>
-    <row r="35" spans="1:25">
+      <c r="Z34"/>
+      <c r="AA34"/>
+    </row>
+    <row r="35" spans="1:27">
       <c r="A35" t="s">
         <v>41</v>
       </c>
       <c r="B35">
+        <v>63694000.0</v>
+      </c>
+      <c r="C35">
+        <v>52763000.0</v>
+      </c>
+      <c r="D35">
         <v>56463000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>52414000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>51850000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>46601000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>48041000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>41288000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>39369000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>41992000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>41296000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>35622000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>36168000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>34583000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>34312000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>34780000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>32909000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>24301000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>25047000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>24638000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>20043000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>6296000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>20806000.0</v>
       </c>
-      <c r="W35"/>
-[...1 lines deleted...]
-      <c r="Y35">
+      <c r="Y35"/>
+      <c r="Z35"/>
+      <c r="AA35">
         <v>3718000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:25">
+    <row r="36" spans="1:27">
       <c r="A36" t="s">
         <v>42</v>
       </c>
       <c r="B36">
+        <v>12222000.0</v>
+      </c>
+      <c r="C36">
+        <v>11058000.0</v>
+      </c>
+      <c r="D36">
         <v>13558000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>12692000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>9745000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>8407000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>7397000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>9359000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>5768000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>5385000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>5999000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>5238000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>4847000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>4149000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>3787000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>3115000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>3339000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>3088000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>2957000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>5229000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>3123000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>-11744000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>2580000.0</v>
       </c>
-      <c r="W36"/>
-[...1 lines deleted...]
-      <c r="Y36">
+      <c r="Y36"/>
+      <c r="Z36"/>
+      <c r="AA36">
         <v>-13938000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:25">
+    <row r="37" spans="1:27">
       <c r="A37" t="s">
         <v>43</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
-    </row>
-    <row r="38" spans="1:25">
+      <c r="Z37"/>
+      <c r="AA37"/>
+    </row>
+    <row r="38" spans="1:27">
       <c r="A38" t="s">
         <v>44</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
-      <c r="G38">
+      <c r="G38"/>
+      <c r="H38"/>
+      <c r="I38">
         <v>-2683000.0</v>
       </c>
-      <c r="H38"/>
-      <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
-[...1 lines deleted...]
-      </c>
+      <c r="L38"/>
       <c r="M38"/>
       <c r="N38">
+        <v>4847000.0</v>
+      </c>
+      <c r="O38"/>
+      <c r="P38">
         <v>3787000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>3115000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>3339000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>3088000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>2957000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>5229000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>4033000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>4033000.0</v>
       </c>
-      <c r="V38"/>
-      <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
-    </row>
-    <row r="39" spans="1:25">
+      <c r="Z38"/>
+      <c r="AA38"/>
+    </row>
+    <row r="39" spans="1:27">
       <c r="A39" t="s">
         <v>45</v>
       </c>
       <c r="B39">
+        <v>9055000.0</v>
+      </c>
+      <c r="C39">
+        <v>8740000.0</v>
+      </c>
+      <c r="D39">
         <v>8608000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>2980000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>4833000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>4823000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>4467000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>2526000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>3970000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>4475000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>4632000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>5249000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>5856000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>5096000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>5149000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>8427000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>8862000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>8456000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>3487000.0</v>
       </c>
-      <c r="S39">
-[...2 lines deleted...]
-      <c r="T39">
+      <c r="U39">
+        <v>5047001.0</v>
+      </c>
+      <c r="V39">
         <v>4159000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>-11744000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>2307000.0</v>
       </c>
-      <c r="W39"/>
-[...1 lines deleted...]
-      <c r="Y39">
+      <c r="Y39"/>
+      <c r="Z39"/>
+      <c r="AA39">
         <v>-13938000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:25">
+    <row r="40" spans="1:27">
       <c r="A40" t="s">
         <v>46</v>
       </c>
       <c r="B40">
+        <v>30442000.0</v>
+      </c>
+      <c r="C40">
+        <v>27857000.0</v>
+      </c>
+      <c r="D40">
         <v>19094000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>17212000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>15321000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>13710000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>14720000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>12966000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>11713000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>12659000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>10649000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>11983000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>10825000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>9992000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>40934000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>11520000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>10758000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>9456000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>8905000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>9577000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>7215000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>22060000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>25143000.0</v>
       </c>
-      <c r="W40"/>
-      <c r="X40"/>
       <c r="Y40"/>
-    </row>
-    <row r="41" spans="1:25">
+      <c r="Z40"/>
+      <c r="AA40"/>
+    </row>
+    <row r="41" spans="1:27">
       <c r="A41" t="s">
         <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
-[...1 lines deleted...]
-      </c>
+      <c r="L41"/>
       <c r="M41"/>
       <c r="N41">
+        <v>33639000.0</v>
+      </c>
+      <c r="O41"/>
+      <c r="P41">
         <v>32855000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>33213000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>31276000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>22517000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>22930000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>16527000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>17550000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>17550000.0</v>
       </c>
-      <c r="V41"/>
-      <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
-    </row>
-    <row r="42" spans="1:25">
+      <c r="Z41"/>
+      <c r="AA41"/>
+    </row>
+    <row r="42" spans="1:27">
       <c r="A42" t="s">
         <v>48</v>
       </c>
       <c r="B42">
+        <v>261174000.0</v>
+      </c>
+      <c r="C42">
+        <v>182014000.0</v>
+      </c>
+      <c r="D42">
         <v>156776000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>151377000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>146350000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>140015000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>135522000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>130678000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>126192000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>122104000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>118193000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>114652000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>111403000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>107009000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>103778001.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>99589000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>97237000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>93520000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>91945000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>10518000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>10054000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>-31000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>3612000.0</v>
       </c>
-      <c r="W42"/>
-      <c r="X42"/>
       <c r="Y42"/>
-    </row>
-    <row r="43" spans="1:25">
+      <c r="Z42"/>
+      <c r="AA42"/>
+    </row>
+    <row r="43" spans="1:27">
       <c r="A43" t="s">
         <v>49</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
-    </row>
-    <row r="44" spans="1:25">
+      <c r="Z43"/>
+      <c r="AA43"/>
+    </row>
+    <row r="44" spans="1:27">
       <c r="A44" t="s">
         <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
-    </row>
-    <row r="45" spans="1:25">
+      <c r="Z44"/>
+      <c r="AA44"/>
+    </row>
+    <row r="45" spans="1:27">
       <c r="A45" t="s">
         <v>51</v>
       </c>
       <c r="B45">
+        <v>10886000.0</v>
+      </c>
+      <c r="C45">
+        <v>8759000.0</v>
+      </c>
+      <c r="D45">
         <v>14028000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>8656000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>8720000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>7761000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>12890000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>8128000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>8494000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>9304000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>13296000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>7028000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>7030000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>5245000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>3617000.0</v>
       </c>
-      <c r="O45">
+      <c r="Q45">
         <v>3502000.0</v>
       </c>
-      <c r="P45"/>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
-    </row>
-    <row r="46" spans="1:25">
+      <c r="Z45"/>
+      <c r="AA45"/>
+    </row>
+    <row r="46" spans="1:27">
       <c r="A46" t="s">
         <v>52</v>
       </c>
       <c r="B46">
+        <v>10886000.0</v>
+      </c>
+      <c r="C46">
+        <v>8759000.0</v>
+      </c>
+      <c r="D46">
         <v>7791000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>8656000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>8720000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>7761000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>7857000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>8128000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>8494000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>9304000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>10034000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>7028000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>7030000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>5245000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>5500000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>5626000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>5378000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>4876000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>5203000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>5230000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>5159000.0</v>
       </c>
-      <c r="U46"/>
-      <c r="V46">
+      <c r="W46"/>
+      <c r="X46">
         <v>5118000.0</v>
       </c>
-      <c r="W46"/>
-      <c r="X46"/>
       <c r="Y46"/>
-    </row>
-    <row r="47" spans="1:25">
+      <c r="Z46"/>
+      <c r="AA46"/>
+    </row>
+    <row r="47" spans="1:27">
       <c r="A47" t="s">
         <v>53</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47"/>
+      <c r="N47">
         <v>5171000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>3313000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>3617000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>5626000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>5378000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>2281000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>5203000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>5230000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>5159000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>5159000.0</v>
       </c>
-      <c r="V47"/>
-      <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
-    </row>
-    <row r="48" spans="1:25">
+      <c r="Z47"/>
+      <c r="AA47"/>
+    </row>
+    <row r="48" spans="1:27">
       <c r="A48" t="s">
         <v>54</v>
       </c>
       <c r="B48">
+        <v>-193655000.0</v>
+      </c>
+      <c r="C48">
+        <v>-179590000.0</v>
+      </c>
+      <c r="D48">
         <v>-171631000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-163127000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-154136000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-145006000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-136885000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-128681000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-120994000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-112650000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-103247000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-92706000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-84553000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-75388000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-66378000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-59163000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-51479000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-45811000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-38991000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-31201000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-26233000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-26233000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-15607000.0</v>
       </c>
-      <c r="W48"/>
-      <c r="X48"/>
       <c r="Y48"/>
-    </row>
-    <row r="49" spans="1:25">
+      <c r="Z48"/>
+      <c r="AA48"/>
+    </row>
+    <row r="49" spans="1:27">
       <c r="A49" t="s">
         <v>55</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49">
         <v>-84553000.0</v>
       </c>
-      <c r="M49">
+      <c r="O49">
         <v>-75388000.0</v>
       </c>
-      <c r="N49">
+      <c r="P49">
         <v>-66378000.0</v>
       </c>
-      <c r="O49">
+      <c r="Q49">
         <v>-59163000.0</v>
       </c>
-      <c r="P49">
+      <c r="R49">
         <v>-51479000.0</v>
       </c>
-      <c r="Q49">
+      <c r="S49">
         <v>-45811000.0</v>
       </c>
-      <c r="R49">
+      <c r="T49">
         <v>-38991000.0</v>
       </c>
-      <c r="S49">
+      <c r="U49">
         <v>-31201000.0</v>
       </c>
-      <c r="T49"/>
-      <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
-    </row>
-    <row r="50" spans="1:25">
+      <c r="Z49"/>
+      <c r="AA49"/>
+    </row>
+    <row r="50" spans="1:27">
       <c r="A50" t="s">
         <v>56</v>
       </c>
       <c r="B50">
+        <v>1302000.0</v>
+      </c>
+      <c r="C50">
+        <v>829000.0</v>
+      </c>
+      <c r="D50">
         <v>1166000.0</v>
       </c>
-      <c r="C50">
+      <c r="E50">
         <v>1614000.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>1955000.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>1383000.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>1482000.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>1172000.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>1905000.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>1987000.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>2070000.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>1623000.0</v>
       </c>
-      <c r="L50">
+      <c r="N50">
         <v>1581000.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>1161000.0</v>
       </c>
-      <c r="N50">
+      <c r="P50">
         <v>1264000.0</v>
       </c>
-      <c r="O50">
+      <c r="Q50">
         <v>1502000.0</v>
       </c>
-      <c r="P50">
+      <c r="R50">
         <v>1077000.0</v>
       </c>
-      <c r="Q50">
+      <c r="S50">
         <v>802000.0</v>
       </c>
-      <c r="R50">
+      <c r="T50">
         <v>833000.0</v>
       </c>
-      <c r="S50">
+      <c r="U50">
         <v>859000.0</v>
       </c>
-      <c r="T50">
+      <c r="V50">
         <v>941000.0</v>
       </c>
-      <c r="U50"/>
-      <c r="V50">
+      <c r="W50"/>
+      <c r="X50">
         <v>1200000.0</v>
       </c>
-      <c r="W50"/>
-      <c r="X50"/>
       <c r="Y50"/>
-    </row>
-    <row r="51" spans="1:25">
+      <c r="Z50"/>
+      <c r="AA50"/>
+    </row>
+    <row r="51" spans="1:27">
       <c r="A51" t="s">
         <v>57</v>
       </c>
       <c r="B51">
+        <v>8686000.0</v>
+      </c>
+      <c r="C51">
+        <v>5459000.0</v>
+      </c>
+      <c r="D51">
         <v>9083000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>6855000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>7357000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>6293000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>5991000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>6121000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>6747000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>7272000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>7753000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>4610000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>4819000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>3402000.0</v>
       </c>
-      <c r="N51">
-[...2 lines deleted...]
-      <c r="O51">
+      <c r="P51">
+        <v>3620000.0</v>
+      </c>
+      <c r="Q51">
         <v>4102000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>3737000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>3593000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>3911000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>4238000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>4283000.0</v>
       </c>
-      <c r="U51"/>
-      <c r="V51">
+      <c r="W51"/>
+      <c r="X51">
         <v>4773000.0</v>
       </c>
-      <c r="W51"/>
-      <c r="X51"/>
       <c r="Y51"/>
-    </row>
-    <row r="52" spans="1:25">
+      <c r="Z51"/>
+      <c r="AA51"/>
+    </row>
+    <row r="52" spans="1:27">
       <c r="A52" t="s">
         <v>58</v>
       </c>
       <c r="B52">
+        <v>2768000.0</v>
+      </c>
+      <c r="C52">
+        <v>1373000.0</v>
+      </c>
+      <c r="D52">
         <v>2399000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>2800000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>3061000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>2430000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>2399000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>2120000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>2735000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>2845000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>2851000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>2194000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>2290000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>1941000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>2163000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>2535000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>2104000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>1809000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>1794000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>1839000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>1790000.0</v>
       </c>
-      <c r="U52"/>
-      <c r="V52">
+      <c r="W52"/>
+      <c r="X52">
         <v>1967000.0</v>
       </c>
-      <c r="W52"/>
-      <c r="X52"/>
       <c r="Y52"/>
-    </row>
-    <row r="53" spans="1:25">
+      <c r="Z52"/>
+      <c r="AA52"/>
+    </row>
+    <row r="53" spans="1:27">
       <c r="A53" t="s">
         <v>59</v>
       </c>
       <c r="B53">
+        <v>28794000.0</v>
+      </c>
+      <c r="C53">
+        <v>26429000.0</v>
+      </c>
+      <c r="D53">
         <v>20698000.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>21567000.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>21857000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>25942000.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>30157000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>30840000.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>23629000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>18695000.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>27477000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>27734000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>28640000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>32426000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>30728000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>4400000.0</v>
       </c>
-      <c r="P53"/>
-      <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
-      <c r="U53">
+      <c r="U53"/>
+      <c r="V53"/>
+      <c r="W53">
         <v>23488000.0</v>
       </c>
-      <c r="V53"/>
-      <c r="W53"/>
       <c r="X53"/>
-      <c r="Y53">
+      <c r="Y53"/>
+      <c r="Z53"/>
+      <c r="AA53">
         <v>27876000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:25">
+    <row r="54" spans="1:27">
       <c r="A54" t="s">
         <v>60</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
-    </row>
-    <row r="55" spans="1:25">
+      <c r="Z54"/>
+      <c r="AA54"/>
+    </row>
+    <row r="55" spans="1:27">
       <c r="A55" t="s">
         <v>61</v>
       </c>
       <c r="B55">
+        <v>224713000.0</v>
+      </c>
+      <c r="C55">
+        <v>139876000.0</v>
+      </c>
+      <c r="D55">
         <v>115031000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>107737000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>106880000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>98319000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>106135000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>97715000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>96371000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>101354000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>102801000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>102171000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>106826000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>107293000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>115516000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>118822000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>121152000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>112372000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>120443000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>40599000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>42720000.0</v>
       </c>
-      <c r="U55"/>
-      <c r="V55">
+      <c r="W55"/>
+      <c r="X55">
         <v>42736000.0</v>
       </c>
-      <c r="W55"/>
-      <c r="X55"/>
       <c r="Y55"/>
-    </row>
-    <row r="56" spans="1:25">
+      <c r="Z55"/>
+      <c r="AA55"/>
+    </row>
+    <row r="56" spans="1:27">
       <c r="A56" t="s">
         <v>62</v>
       </c>
       <c r="B56">
+        <v>146341000.0</v>
+      </c>
+      <c r="C56">
+        <v>61537000.0</v>
+      </c>
+      <c r="D56">
         <v>82390000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>58541000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>61543000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>57404000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>69083000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>60097000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>58906000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>61797000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>58430000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>61980000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>70412000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>75777000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>81112000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>90665000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>94868000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>98891000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>106647000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>24411000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>27680000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>11744000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>28952000.0</v>
       </c>
-      <c r="W56"/>
-[...1 lines deleted...]
-      <c r="Y56">
+      <c r="Y56"/>
+      <c r="Z56"/>
+      <c r="AA56">
         <v>13938000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:25">
+    <row r="57" spans="1:27">
       <c r="A57" t="s">
         <v>63</v>
       </c>
       <c r="B57">
+        <v>93345000.0</v>
+      </c>
+      <c r="C57">
+        <v>84522000.0</v>
+      </c>
+      <c r="D57">
         <v>73200000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>66772000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>62559000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>56539000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>59282000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>54218000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>51727000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>49816000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>46402000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>44520000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>43738000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>40942000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>43669000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>43685000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>42533000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>40412000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>42492000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>36654000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>33154000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>33154000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>28226000.0</v>
       </c>
-      <c r="W57"/>
-      <c r="X57"/>
       <c r="Y57"/>
-    </row>
-    <row r="58" spans="1:25">
+      <c r="Z57"/>
+      <c r="AA57"/>
+    </row>
+    <row r="58" spans="1:27">
       <c r="A58" t="s">
         <v>64</v>
       </c>
       <c r="B58">
+        <v>157039000.0</v>
+      </c>
+      <c r="C58">
+        <v>137285000.0</v>
+      </c>
+      <c r="D58">
         <v>129663000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>119186000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>114409000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>103140000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>107323000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>95506000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>91096000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>91808000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>87698000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>80142000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>79906000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>75525000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>77981000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>78465000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>75442000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>64713000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>67539000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>61292000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>53197000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>6296000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>49032000.0</v>
       </c>
-      <c r="W58"/>
-[...1 lines deleted...]
-      <c r="Y58">
+      <c r="Y58"/>
+      <c r="Z58"/>
+      <c r="AA58">
         <v>3718000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:25">
+    <row r="59" spans="1:27">
       <c r="A59" t="s">
         <v>65</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
-    </row>
-    <row r="60" spans="1:25">
+      <c r="Z59"/>
+      <c r="AA59"/>
+    </row>
+    <row r="60" spans="1:27">
       <c r="A60" t="s">
         <v>66</v>
       </c>
       <c r="B60">
+        <v>67674000.0</v>
+      </c>
+      <c r="C60">
+        <v>2591000.0</v>
+      </c>
+      <c r="D60">
         <v>-14632000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>-11449000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>-7529000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>-4821000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>-1188000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>2209000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>5275000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>9546000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>15103000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>22029000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>26920000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>31768000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>37535000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>40357000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>45710000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>47659000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>52904000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>-20693000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>-10477000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>-6296000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>-6296000.0</v>
       </c>
-      <c r="W60"/>
-[...1 lines deleted...]
-      <c r="Y60">
+      <c r="Y60"/>
+      <c r="Z60"/>
+      <c r="AA60">
         <v>-3718000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:25">
+    <row r="61" spans="1:27">
       <c r="A61" t="s">
         <v>67</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
-    </row>
-    <row r="62" spans="1:25">
+      <c r="Z61"/>
+      <c r="AA61"/>
+    </row>
+    <row r="62" spans="1:27">
       <c r="A62" t="s">
         <v>68</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
-      <c r="S62">
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62">
         <v>5712000.0</v>
       </c>
-      <c r="T62"/>
-      <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -5816,2795 +6074,2919 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B2">
         <v>6895000.0</v>
       </c>
       <c r="C2">
         <v>5962000.0</v>
       </c>
       <c r="D2">
         <v>5077000.0</v>
       </c>
       <c r="E2">
         <v>4281000.0</v>
       </c>
       <c r="F2">
         <v>3731000.0</v>
       </c>
       <c r="G2">
         <v>1491000.0</v>
       </c>
       <c r="H2">
         <v>1862000.0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B3">
         <v>3376000.0</v>
       </c>
       <c r="C3">
         <v>3362000.0</v>
       </c>
       <c r="D3">
         <v>3069000.0</v>
       </c>
       <c r="E3">
         <v>2099000.0</v>
       </c>
       <c r="F3">
         <v>1492000.0</v>
       </c>
       <c r="G3">
         <v>936000.0</v>
       </c>
       <c r="H3">
         <v>756000.0</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B5">
-        <v>-33137000.0</v>
+        <v>-33078000.0</v>
       </c>
       <c r="C5">
         <v>-28196000.0</v>
       </c>
       <c r="D5">
         <v>-31584000.0</v>
       </c>
       <c r="E5">
         <v>-27431000.0</v>
       </c>
       <c r="F5">
         <v>-21765000.0</v>
       </c>
       <c r="G5">
         <v>-2184000.0</v>
       </c>
       <c r="H5">
         <v>7273000.0</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B6">
-        <v>-29761000.0</v>
+        <v>-29702000.0</v>
       </c>
       <c r="C6">
         <v>-24834000.0</v>
       </c>
       <c r="D6">
         <v>-28515000.0</v>
       </c>
       <c r="E6">
         <v>-25332000.0</v>
       </c>
       <c r="F6">
         <v>-20273000.0</v>
       </c>
       <c r="G6">
         <v>-1248000.0</v>
       </c>
       <c r="H6">
         <v>8029000.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B9">
         <v>63684000.0</v>
       </c>
       <c r="C9">
         <v>51762000.0</v>
       </c>
       <c r="D9">
         <v>48589000.0</v>
       </c>
       <c r="E9">
         <v>46097000.0</v>
       </c>
       <c r="F9">
         <v>34133000.0</v>
       </c>
       <c r="G9">
         <v>30321000.0</v>
       </c>
       <c r="H9">
         <v>29639000.0</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B10">
         <v>-33271000.0</v>
       </c>
       <c r="C10">
         <v>-31138000.0</v>
       </c>
       <c r="D10">
         <v>-35192000.0</v>
       </c>
       <c r="E10">
         <v>-27804000.0</v>
       </c>
       <c r="F10">
         <v>-22344000.0</v>
       </c>
       <c r="G10">
         <v>-2234000.0</v>
       </c>
       <c r="H10">
         <v>6983000.0</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B11">
         <v>1475000.0</v>
       </c>
       <c r="C11">
         <v>2500000.0</v>
       </c>
       <c r="D11">
         <v>1677000.0</v>
       </c>
       <c r="E11">
         <v>-417000.0</v>
       </c>
       <c r="F11">
         <v>1040000.0</v>
       </c>
       <c r="G11">
         <v>1026000.0</v>
       </c>
       <c r="H11">
         <v>1144000.0</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B12">
         <v>193000.0</v>
       </c>
       <c r="C12">
         <v>244000.0</v>
       </c>
       <c r="D12">
         <v>211000.0</v>
       </c>
       <c r="E12">
         <v>89000.0</v>
       </c>
       <c r="F12">
         <v>579000.0</v>
       </c>
       <c r="G12">
         <v>50000.0</v>
       </c>
       <c r="H12">
         <v>290000.0</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>1425000.0</v>
       </c>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14">
         <v>0.0</v>
       </c>
       <c r="G14">
         <v>0.0</v>
       </c>
       <c r="H14">
         <v>-1221000.0</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B15">
         <v>-34746000.0</v>
       </c>
       <c r="C15">
         <v>-33638000.0</v>
       </c>
       <c r="D15">
         <v>-36869000.0</v>
       </c>
       <c r="E15">
         <v>-27387000.0</v>
       </c>
       <c r="F15">
         <v>-23384000.0</v>
       </c>
       <c r="G15">
         <v>-3260000.0</v>
       </c>
       <c r="H15">
         <v>5839000.0</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-27387000.0</v>
       </c>
       <c r="F16">
         <v>-23384000.0</v>
       </c>
       <c r="G16">
         <v>-3260000.0</v>
       </c>
       <c r="H16">
         <v>4618000.0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B17">
         <v>-34746000.0</v>
       </c>
       <c r="C17">
         <v>-33638000.0</v>
       </c>
       <c r="D17">
         <v>-36869000.0</v>
       </c>
       <c r="E17">
         <v>-27103000.0</v>
       </c>
       <c r="F17">
         <v>-23384000.0</v>
       </c>
       <c r="G17">
         <v>-3260000.0</v>
       </c>
       <c r="H17">
         <v>5839000.0</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B18">
         <v>-193000.0</v>
       </c>
       <c r="C18">
         <v>-244000.0</v>
       </c>
       <c r="D18">
         <v>-211000.0</v>
       </c>
       <c r="E18">
         <v>1336000.0</v>
       </c>
       <c r="F18">
         <v>-589000.0</v>
       </c>
       <c r="G18">
         <v>-50000.0</v>
       </c>
       <c r="H18">
         <v>-290000.0</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>1141000.0</v>
       </c>
       <c r="F19">
         <v>-579000.0</v>
       </c>
       <c r="G19"/>
       <c r="H19"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B21">
         <v>-33137000.0</v>
       </c>
       <c r="C21">
         <v>-31596000.0</v>
       </c>
       <c r="D21">
         <v>-35142000.0</v>
       </c>
       <c r="E21">
         <v>-28856000.0</v>
       </c>
       <c r="F21">
         <v>-21765000.0</v>
       </c>
       <c r="G21">
         <v>-3777000.0</v>
       </c>
       <c r="H21">
         <v>7273000.0</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B23">
         <v>103716000.0</v>
       </c>
       <c r="C23">
         <v>89320000.0</v>
       </c>
       <c r="D23">
         <v>88808000.0</v>
       </c>
       <c r="E23">
         <v>79234000.0</v>
       </c>
       <c r="F23">
         <v>59629000.0</v>
       </c>
       <c r="G23">
         <v>35589000.0</v>
       </c>
       <c r="H23">
         <v>24228000.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B25">
         <v>3376000.0</v>
       </c>
       <c r="C25">
         <v>3362000.0</v>
       </c>
       <c r="D25">
         <v>3069000.0</v>
       </c>
       <c r="E25">
         <v>2099000.0</v>
       </c>
       <c r="F25">
         <v>1492000.0</v>
       </c>
       <c r="G25">
         <v>935000.0</v>
       </c>
       <c r="H25">
         <v>756000.0</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B26">
         <v>49908000.0</v>
       </c>
       <c r="C26">
         <v>45007000.0</v>
       </c>
       <c r="D26">
         <v>45128000.0</v>
       </c>
       <c r="E26">
         <v>41167000.0</v>
       </c>
       <c r="F26">
         <v>30812000.0</v>
       </c>
       <c r="G26">
         <v>17020000.0</v>
       </c>
       <c r="H26">
         <v>10051000.0</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B27">
         <v>26782000.0</v>
       </c>
       <c r="C27">
         <v>20796000.0</v>
       </c>
       <c r="D27">
         <v>20659000.0</v>
       </c>
       <c r="E27">
         <v>17419000.0</v>
       </c>
       <c r="F27">
         <v>11726000.0</v>
       </c>
       <c r="G27">
         <v>9749000.0</v>
       </c>
       <c r="H27">
         <v>9782000.0</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B28">
         <v>20131000.0</v>
       </c>
       <c r="C28">
         <v>17555000.0</v>
       </c>
       <c r="D28">
         <v>17944000.0</v>
       </c>
       <c r="E28">
         <v>16367000.0</v>
       </c>
       <c r="F28">
         <v>13360000.0</v>
       </c>
       <c r="G28">
         <v>7329000.0</v>
       </c>
       <c r="H28">
         <v>2533000.0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B29">
         <v>1475000.0</v>
       </c>
       <c r="C29">
         <v>2500000.0</v>
       </c>
       <c r="D29">
         <v>1677000.0</v>
       </c>
       <c r="E29">
         <v>-417000.0</v>
       </c>
       <c r="F29">
         <v>1040000.0</v>
       </c>
       <c r="G29">
         <v>1026000.0</v>
       </c>
       <c r="H29">
         <v>1144000.0</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B30">
         <v>96821000.0</v>
       </c>
       <c r="C30">
         <v>83358000.0</v>
       </c>
       <c r="D30">
         <v>83731000.0</v>
       </c>
       <c r="E30">
         <v>74953000.0</v>
       </c>
       <c r="F30">
         <v>55898000.0</v>
       </c>
       <c r="G30">
         <v>34098000.0</v>
       </c>
       <c r="H30">
         <v>22366000.0</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B31">
         <v>-134000.0</v>
       </c>
       <c r="C31">
         <v>458000.0</v>
       </c>
       <c r="D31">
         <v>-50000.0</v>
       </c>
       <c r="E31">
         <v>1052000.0</v>
       </c>
       <c r="F31">
         <v>-579000.0</v>
       </c>
       <c r="G31">
         <v>1543000.0</v>
       </c>
       <c r="H31">
         <v>-290000.0</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B32">
         <v>70579000.0</v>
       </c>
       <c r="C32">
         <v>57724000.0</v>
       </c>
       <c r="D32">
         <v>53666000.0</v>
       </c>
       <c r="E32">
         <v>50378000.0</v>
       </c>
       <c r="F32">
         <v>37864000.0</v>
       </c>
       <c r="G32">
         <v>31812000.0</v>
       </c>
       <c r="H32">
         <v>31501000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y32"/>
+  <dimension ref="A1:AA32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...22 lines deleted...]
-    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
+        <v>72</v>
+      </c>
+      <c r="G1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
+        <v>75</v>
+      </c>
+      <c r="K1" t="s">
+        <v>76</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
+        <v>78</v>
+      </c>
+      <c r="O1" t="s">
+        <v>79</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
+        <v>81</v>
+      </c>
+      <c r="S1" t="s">
+        <v>82</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>82</v>
       </c>
       <c r="U1" t="s">
         <v>83</v>
       </c>
       <c r="V1" t="s">
+        <v>84</v>
+      </c>
+      <c r="W1" t="s">
+        <v>85</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>85</v>
       </c>
       <c r="Y1" t="s">
         <v>86</v>
       </c>
-    </row>
-    <row r="2" spans="1:25">
+      <c r="Z1" t="s">
+        <v>87</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B2">
+        <v>3607000.0</v>
+      </c>
+      <c r="C2">
+        <v>3896000.0</v>
+      </c>
+      <c r="D2">
         <v>1861000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>1766000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>1742000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>1526000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>1575000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>1461000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>1458000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>1468000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>1448000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>1280000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>1225000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>1124000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>1085000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>928000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>1289000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>979000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>1113000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>883000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>867000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>868000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>373000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>227000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>445500.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>445500.0</v>
       </c>
     </row>
-    <row r="3" spans="1:25">
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>88</v>
-[...1 lines deleted...]
-      <c r="B3">
+        <v>90</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3">
+        <v>1346000.0</v>
+      </c>
+      <c r="D3">
         <v>844000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>843000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>845000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>888000.0</v>
       </c>
       <c r="G3">
         <v>844000.0</v>
       </c>
       <c r="H3">
+        <v>888000.0</v>
+      </c>
+      <c r="I3">
+        <v>844000.0</v>
+      </c>
+      <c r="J3">
         <v>797000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>833000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>829000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>965000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>674000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>601000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>531000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>639000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>528000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>401000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>385000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>374000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>364000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>369000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>277000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>215000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>221500.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>221500.0</v>
       </c>
     </row>
-    <row r="4" spans="1:25">
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-    </row>
-    <row r="5" spans="1:25">
+      <c r="Z4"/>
+      <c r="AA4"/>
+    </row>
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>90</v>
-[...3 lines deleted...]
-      </c>
+        <v>92</v>
+      </c>
+      <c r="B5"/>
       <c r="C5">
+        <v>-11619000.0</v>
+      </c>
+      <c r="D5">
+        <v>-8469000.0</v>
+      </c>
+      <c r="E5">
         <v>-8562000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-7462000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-6990000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-6278000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-7144000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-6576000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-8198000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-8332000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-7555000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-7848000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-7849000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-7635000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-7414000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-5299000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-6616000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-7270000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-4517000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-3521000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-6447000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>3155000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-2619000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-1983000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-1983000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:25">
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B6">
-        <v>-7623000.0</v>
+        <v>-13338000.0</v>
       </c>
       <c r="C6">
+        <v>-10273000.0</v>
+      </c>
+      <c r="D6">
+        <v>-7625000.0</v>
+      </c>
+      <c r="E6">
         <v>-7719000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-6617000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-6146000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-5390000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-6300000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-5779000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-7365000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-7503000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-6590000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-7174000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-7248000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-7104000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-6775000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-4771000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-6215000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-6885000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-4143000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-3157000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-6078000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>3432000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-2404000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-1761500.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-1761500.0</v>
       </c>
     </row>
-    <row r="7" spans="1:25">
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
-    </row>
-    <row r="8" spans="1:25">
+      <c r="Z7"/>
+      <c r="AA7"/>
+    </row>
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-    </row>
-    <row r="9" spans="1:25">
+      <c r="Z8"/>
+      <c r="AA8"/>
+    </row>
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B9">
+        <v>20527000.0</v>
+      </c>
+      <c r="C9">
+        <v>19040000.0</v>
+      </c>
+      <c r="D9">
         <v>18276000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>15642000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>14760000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>15006000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>13914000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>13252000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>13117000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>11479000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>11056000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>11994000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>13509000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>12030000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>10118000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>11670000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>13533000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>10776000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>10321000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>8076000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>9946000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>5790000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>14073000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>6202000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>5023000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>5023000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:25">
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B10">
+        <v>-13368000.0</v>
+      </c>
+      <c r="C10">
+        <v>-11657000.0</v>
+      </c>
+      <c r="D10">
         <v>-8523000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-8611000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-8284000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-7853000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-6323000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-7199000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-7369000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-9033000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-9317000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-7632000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-8609000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-8715000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-8354000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-7436000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-5317000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-6697000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-7362000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-4700000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-3721000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-6561000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>4809000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-2645000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-2199000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-2199000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:25">
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B11">
+        <v>697000.0</v>
+      </c>
+      <c r="C11">
+        <v>-3698000.0</v>
+      </c>
+      <c r="D11">
         <v>-19000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>380000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>846000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>268000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>1247000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>-92000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>975000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>370000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>1224000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>-398000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>556000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>295000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-1139000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>248000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>351000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>123000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>428000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>268000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>188000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>156000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>-2767000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>1199000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>1297000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>1297000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:25">
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B12">
+        <v>30000.0</v>
+      </c>
+      <c r="C12">
+        <v>38000.0</v>
+      </c>
+      <c r="D12">
         <v>54000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>49000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>42000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>48000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>45000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>55000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>68000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>76000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>75000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>77000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>27000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>32000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>29000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>22000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>109000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>81000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>82000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>183000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>200000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>114000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>61000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>26000.0</v>
       </c>
-      <c r="X12"/>
-[...2 lines deleted...]
-    <row r="13" spans="1:25">
+      <c r="Z12"/>
+      <c r="AA12"/>
+    </row>
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13">
         <v>908000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>1019000.0</v>
       </c>
-      <c r="O13"/>
-      <c r="P13">
+      <c r="Q13"/>
+      <c r="R13">
         <v>109000.0</v>
       </c>
-      <c r="Q13"/>
-      <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
-    </row>
-    <row r="14" spans="1:25">
+      <c r="Z13"/>
+      <c r="AA13"/>
+    </row>
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
-      <c r="R14">
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14">
         <v>0.0</v>
       </c>
-      <c r="S14"/>
-      <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
-    </row>
-    <row r="15" spans="1:25">
+      <c r="Z14"/>
+      <c r="AA14"/>
+    </row>
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B15">
+        <v>-14065000.0</v>
+      </c>
+      <c r="C15">
+        <v>-7959000.0</v>
+      </c>
+      <c r="D15">
         <v>-8504000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-8991000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-9130000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-8121000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-8204000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-7687000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-8344000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-9403000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-10541000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-8153000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-9165000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-9010000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-7215000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-7684000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-5668000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-6820000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-7790000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-4968000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-3909000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-6717000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>7576000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-3844000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-3496000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-3496000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:25">
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16">
         <v>-9165000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-9010000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-7215000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-7684000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-5668000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-6820000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-7790000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-4968000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-5313000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-6717000.0</v>
       </c>
-      <c r="V16"/>
-      <c r="W16">
+      <c r="X16"/>
+      <c r="Y16">
         <v>-3844000.0</v>
       </c>
-      <c r="X16"/>
-[...2 lines deleted...]
-    <row r="17" spans="1:25">
+      <c r="Z16"/>
+      <c r="AA16"/>
+    </row>
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B17">
+        <v>-14065000.0</v>
+      </c>
+      <c r="C17">
+        <v>-7959000.0</v>
+      </c>
+      <c r="D17">
         <v>-8504000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-8991000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-9130000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-8121000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-8204000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-7687000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-8344000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-9403000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-10541000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-8153000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-8431000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-8176000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-6931000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-7684000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-5668000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-6820000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-7790000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>-4968000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>-3909000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>-6717000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>7576000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>-3844000.0</v>
       </c>
-      <c r="X17"/>
-[...2 lines deleted...]
-    <row r="18" spans="1:25">
+      <c r="Z17"/>
+      <c r="AA17"/>
+    </row>
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B18">
+        <v>-30000.0</v>
+      </c>
+      <c r="C18">
+        <v>-38000.0</v>
+      </c>
+      <c r="D18">
         <v>-54000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-49000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-42000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-48000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-45000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-55000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-68000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-76000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-75000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-77000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-27000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>876000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>990000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>318000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>109000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-81000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-92000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-183000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-200000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-114000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>61000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-26000.0</v>
       </c>
-      <c r="X18"/>
-[...2 lines deleted...]
-    <row r="19" spans="1:25">
+      <c r="Z18"/>
+      <c r="AA18"/>
+    </row>
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19">
         <v>101000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>74000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>795000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>318000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>109000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-81000.0</v>
       </c>
-      <c r="R19"/>
-      <c r="S19">
+      <c r="T19"/>
+      <c r="U19">
         <v>-183000.0</v>
       </c>
-      <c r="T19"/>
-      <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
-    </row>
-    <row r="20" spans="1:25">
+      <c r="Z19"/>
+      <c r="AA19"/>
+    </row>
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
-    </row>
-    <row r="21" spans="1:25">
+      <c r="Z20"/>
+      <c r="AA20"/>
+    </row>
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B21">
+        <v>-13908000.0</v>
+      </c>
+      <c r="C21">
+        <v>-8716000.0</v>
+      </c>
+      <c r="D21">
         <v>-8467000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-8714000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-8248000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-7708000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-7102000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-7919000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-7441000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-9134000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-9249000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-8453000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-8683000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-8757000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-9060000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-7754000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-5426000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-6616000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-7280000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-4517000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-3521000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-6447000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>3155000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-2619000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-2156500.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-2156500.0</v>
       </c>
     </row>
-    <row r="22" spans="1:25">
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
-    </row>
-    <row r="23" spans="1:25">
+      <c r="Z22"/>
+      <c r="AA22"/>
+    </row>
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B23">
+        <v>38042000.0</v>
+      </c>
+      <c r="C23">
+        <v>31652000.0</v>
+      </c>
+      <c r="D23">
         <v>28604000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>26122000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>24750000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>24240000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>22591000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>22632000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>22016000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>22081000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>21753000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>21727000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>23417000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>21911000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>20263000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>20352000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>20248000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>18371000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>18714000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>13476000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>14334000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>13105000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>11291000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>9048000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>7625000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>7625000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:25">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
-    </row>
-    <row r="25" spans="1:25">
+      <c r="Z24"/>
+      <c r="AA24"/>
+    </row>
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B25">
+        <v>1515000.0</v>
+      </c>
+      <c r="C25">
+        <v>1346000.0</v>
+      </c>
+      <c r="D25">
         <v>844000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>843000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>845000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>888000.0</v>
       </c>
       <c r="G25">
         <v>844000.0</v>
       </c>
       <c r="H25">
+        <v>888000.0</v>
+      </c>
+      <c r="I25">
+        <v>844000.0</v>
+      </c>
+      <c r="J25">
         <v>797000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>833000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>829000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>965000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>674000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>601000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>531000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>639000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>528000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>401000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>385000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>374000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>364000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>369000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>277000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>215000.0</v>
       </c>
-      <c r="X25"/>
-[...2 lines deleted...]
-    <row r="26" spans="1:25">
+      <c r="Z25"/>
+      <c r="AA25"/>
+    </row>
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B26">
+        <v>16762000.0</v>
+      </c>
+      <c r="C26">
+        <v>14457000.0</v>
+      </c>
+      <c r="D26">
         <v>13227000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>12648000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>12171000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>11862000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>11532000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>11923000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>10717000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>10835000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>10663000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>10997000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>12087000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>11381000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>10318000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>11022000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>10371000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>9456000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>10240000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>7609000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>6425000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>6538000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>5178000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>4011000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>3915500.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>3915500.0</v>
       </c>
     </row>
-    <row r="27" spans="1:25">
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B27">
+        <v>9386000.0</v>
+      </c>
+      <c r="C27">
+        <v>8530000.0</v>
+      </c>
+      <c r="D27">
         <v>7068000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>6850000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>6335000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>6529000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>5365000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>4962000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>5013000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>5456000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>5029000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>5024000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>5601000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>5005000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>4631000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>4411000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>4456000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>3921000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>3755000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>3242000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>2281000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>2448000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>3404000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>2240000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>2052500.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>2052500.0</v>
       </c>
     </row>
-    <row r="28" spans="1:25">
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B28">
+        <v>6072000.0</v>
+      </c>
+      <c r="C28">
+        <v>5415000.0</v>
+      </c>
+      <c r="D28">
         <v>6448000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>4858000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>4502000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>4323000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>4119000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>4286000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>4828000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>4322000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>4613000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>4426000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>4504000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>4401000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>4229000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>3991000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>4132000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>4015000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>3606000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>1742000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>4761000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>3251000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>2336000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>2570000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>1038000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>1038000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:25">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B29">
+        <v>697000.0</v>
+      </c>
+      <c r="C29">
+        <v>-3698000.0</v>
+      </c>
+      <c r="D29">
         <v>-19000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>380000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>846000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>268000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>1247000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-92000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>975000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>370000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>1224000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-398000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>556000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>295000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-1139000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>248000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>351000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>123000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>428000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>268000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>188000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>156000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-2767000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>1199000.0</v>
       </c>
-      <c r="X29"/>
-[...2 lines deleted...]
-    <row r="30" spans="1:25">
+      <c r="Z29"/>
+      <c r="AA29"/>
+    </row>
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B30">
+        <v>34435000.0</v>
+      </c>
+      <c r="C30">
+        <v>27756000.0</v>
+      </c>
+      <c r="D30">
         <v>26743000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>24356000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>23008000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>22714000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>21016000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>21171000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>20558000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>20613000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>20305000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>20447000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>22192000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>20787000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>19178000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>19424000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>18959000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>17392000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>17601000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>12593000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>13467000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>12237000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>10918000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>8821000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>7179500.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>7179500.0</v>
       </c>
     </row>
-    <row r="31" spans="1:25">
+    <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B31">
+        <v>540000.0</v>
+      </c>
+      <c r="C31">
+        <v>-2941000.0</v>
+      </c>
+      <c r="D31">
         <v>-56000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>103000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-36000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-145000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>779000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>720000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>72000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>101000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-68000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>821000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>74000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>42000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>706000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>318000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>109000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-81000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-82000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-183000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-200000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-114000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>1654000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-26000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-42500.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-42500.0</v>
       </c>
     </row>
-    <row r="32" spans="1:25">
+    <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B32">
+        <v>24134000.0</v>
+      </c>
+      <c r="C32">
+        <v>22936000.0</v>
+      </c>
+      <c r="D32">
         <v>20137000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>17408000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>16502000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>16532000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>15489000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>14713000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>14575000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>12947000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>12504000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>13274000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>14734000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>13154000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>11203000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>12598000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>14822000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>11755000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>11434000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>8959000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>10813000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>6658000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>14446000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>6429000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>5468500.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>5468500.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H30"/>
@@ -8631,2651 +9013,2767 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B2">
         <v>14072000.0</v>
       </c>
       <c r="C2">
         <v>14084000.0</v>
       </c>
       <c r="D2">
         <v>37423000.0</v>
       </c>
       <c r="E2">
         <v>85825000.0</v>
       </c>
       <c r="F2">
         <v>11744000.0</v>
       </c>
       <c r="G2">
         <v>13938000.0</v>
       </c>
       <c r="H2">
         <v>2895000.0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B3">
         <v>1388000</v>
       </c>
       <c r="C3">
         <v>324000</v>
       </c>
       <c r="D3">
         <v>1503000</v>
       </c>
       <c r="E3">
         <v>1051000</v>
       </c>
       <c r="F3">
         <v>808000</v>
       </c>
       <c r="G3">
         <v>654000</v>
       </c>
       <c r="H3">
         <v>242000</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-48402000.0</v>
       </c>
       <c r="F4">
         <v>74081000.0</v>
       </c>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>620000.0</v>
       </c>
       <c r="F5">
         <v>11805000.0</v>
       </c>
       <c r="G5"/>
       <c r="H5"/>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B6">
         <v>20178000.0</v>
       </c>
       <c r="C6">
         <v>-12000.0</v>
       </c>
       <c r="D6">
         <v>-23339000.0</v>
       </c>
       <c r="E6">
         <v>-48402000.0</v>
       </c>
       <c r="F6">
         <v>74081000.0</v>
       </c>
       <c r="G6">
         <v>-2194000.0</v>
       </c>
       <c r="H6">
         <v>11043000.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B7">
         <v>17859000.0</v>
       </c>
       <c r="C7">
         <v>12643000.0</v>
       </c>
       <c r="D7">
         <v>1949000.0</v>
       </c>
       <c r="E7">
         <v>7617000.0</v>
       </c>
       <c r="F7">
         <v>15480000.0</v>
       </c>
       <c r="G7">
         <v>5057000.0</v>
       </c>
       <c r="H7">
         <v>5268000.0</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>7102000.0</v>
       </c>
       <c r="F8">
         <v>477000.0</v>
       </c>
       <c r="G8"/>
       <c r="H8"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B9">
         <v>1425000.0</v>
       </c>
       <c r="C9">
         <v>-8605000.0</v>
       </c>
       <c r="D9">
         <v>-4858000.0</v>
       </c>
       <c r="E9">
         <v>7102000.0</v>
       </c>
       <c r="F9">
         <v>477000.0</v>
       </c>
       <c r="G9">
         <v>-6324000.0</v>
       </c>
       <c r="H9">
         <v>2670000.0</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10">
         <v>-1615000.0</v>
       </c>
       <c r="G10">
         <v>-119000.0</v>
       </c>
       <c r="H10">
         <v>404000.0</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-517000.0</v>
       </c>
       <c r="F11">
         <v>16618000.0</v>
       </c>
       <c r="G11">
         <v>11500000.0</v>
       </c>
       <c r="H11">
         <v>2194000.0</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>11493000.0</v>
       </c>
       <c r="F12">
         <v>5598000.0</v>
       </c>
       <c r="G12">
         <v>-577000.0</v>
       </c>
       <c r="H12">
         <v>1544000.0</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>719000.0</v>
       </c>
       <c r="F13">
         <v>-1615000.0</v>
       </c>
       <c r="G13">
         <v>-119000.0</v>
       </c>
       <c r="H13">
         <v>404000.0</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B14">
         <v>3376000.0</v>
       </c>
       <c r="C14">
         <v>3362000.0</v>
       </c>
       <c r="D14">
         <v>3069000.0</v>
       </c>
       <c r="E14">
         <v>2099000.0</v>
       </c>
       <c r="F14">
         <v>1492000.0</v>
       </c>
       <c r="G14">
         <v>935000.0</v>
       </c>
       <c r="H14">
         <v>756000.0</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15">
         <v>2065000.0</v>
       </c>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B16">
         <v>34250000.0</v>
       </c>
       <c r="C16">
         <v>14072000.0</v>
       </c>
       <c r="D16">
         <v>14084000.0</v>
       </c>
       <c r="E16">
         <v>37423000.0</v>
       </c>
       <c r="F16">
         <v>85825000.0</v>
       </c>
       <c r="G16">
         <v>11744000.0</v>
       </c>
       <c r="H16">
         <v>13938000.0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B18">
         <v>5345000.0</v>
       </c>
       <c r="C18">
         <v>-1044000.0</v>
       </c>
       <c r="D18">
         <v>-17232000.0</v>
       </c>
       <c r="E18">
         <v>-7818000.0</v>
       </c>
       <c r="F18">
         <v>-1622000.0</v>
       </c>
       <c r="G18">
         <v>1509000.0</v>
       </c>
       <c r="H18">
         <v>11957000.0</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B19">
         <v>13416000.0</v>
       </c>
       <c r="C19">
         <v>970000.0</v>
       </c>
       <c r="D19">
         <v>-33471000.0</v>
       </c>
       <c r="E19">
         <v>-35309000.0</v>
       </c>
       <c r="F19">
         <v>-1359000.0</v>
       </c>
       <c r="G19">
         <v>-5147000.0</v>
       </c>
       <c r="H19">
         <v>-242000.0</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>71344000.0</v>
       </c>
       <c r="F20">
         <v>76779000.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B21">
         <v>-1503000.0</v>
       </c>
       <c r="C21">
         <v>-1749000.0</v>
       </c>
       <c r="D21">
         <v>-1289000.0</v>
       </c>
       <c r="E21">
         <v>-1136000.0</v>
       </c>
       <c r="F21">
         <v>-1124000.0</v>
       </c>
       <c r="G21">
         <v>554000.0</v>
       </c>
       <c r="H21">
         <v>-1099000.0</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B22">
         <v>-8504000.0</v>
       </c>
       <c r="C22">
         <v>-33638000.0</v>
       </c>
       <c r="D22">
         <v>-36869000.0</v>
       </c>
       <c r="E22">
         <v>-27387000.0</v>
       </c>
       <c r="F22">
         <v>-23384000.0</v>
       </c>
       <c r="G22">
         <v>-3260000.0</v>
       </c>
       <c r="H22">
         <v>5839000.0</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B23">
         <v>1054000.0</v>
       </c>
       <c r="C23">
         <v>597000.0</v>
       </c>
       <c r="D23">
         <v>-1630000.0</v>
       </c>
       <c r="E23">
         <v>-3018000.0</v>
       </c>
       <c r="F23">
         <v>-2922000.0</v>
       </c>
       <c r="G23">
         <v>228000.0</v>
       </c>
       <c r="H23">
         <v>177000.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24">
         <v>-50000.0</v>
       </c>
       <c r="E24">
         <v>241000.0</v>
       </c>
       <c r="F24">
         <v>-51000.0</v>
       </c>
       <c r="G24">
         <v>7000.0</v>
       </c>
       <c r="H24">
         <v>-51000.0</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B25">
         <v>-24374000.0</v>
       </c>
       <c r="C25">
         <v>975000.0</v>
       </c>
       <c r="D25">
         <v>1587000.0</v>
       </c>
       <c r="E25">
         <v>-304000.0</v>
       </c>
       <c r="F25">
         <v>-11000.0</v>
       </c>
       <c r="G25">
         <v>-1027000.0</v>
       </c>
       <c r="H25">
         <v>22000.0</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26">
         <v>-607000.0</v>
       </c>
       <c r="E26">
         <v>-2065000.0</v>
       </c>
       <c r="F26">
         <v>77378000.0</v>
       </c>
       <c r="G26"/>
       <c r="H26"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B27">
         <v>18376000.0</v>
       </c>
       <c r="C27">
         <v>15938000.0</v>
       </c>
       <c r="D27">
         <v>14535000.0</v>
       </c>
       <c r="E27">
         <v>11692000.0</v>
       </c>
       <c r="F27">
         <v>5510000.0</v>
       </c>
       <c r="G27">
         <v>458000.0</v>
       </c>
       <c r="H27">
         <v>277000.0</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B28">
         <v>1417000.0</v>
       </c>
       <c r="C28">
         <v>-262000.0</v>
       </c>
       <c r="D28">
         <v>-2919000.0</v>
       </c>
       <c r="E28">
         <v>-4154000.0</v>
       </c>
       <c r="F28">
         <v>76254000.0</v>
       </c>
       <c r="G28">
         <v>790000.0</v>
       </c>
       <c r="H28">
         <v>-914000.0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B29">
         <v>6733000.0</v>
       </c>
       <c r="C29">
         <v>-720000.0</v>
       </c>
       <c r="D29">
         <v>-15729000.0</v>
       </c>
       <c r="E29">
         <v>-6767000.0</v>
       </c>
       <c r="F29">
         <v>-814000.0</v>
       </c>
       <c r="G29">
         <v>2163000.0</v>
       </c>
       <c r="H29">
         <v>12199000.0</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B30">
         <v>12028000.0</v>
       </c>
       <c r="C30">
         <v>970000.0</v>
       </c>
       <c r="D30">
         <v>-4691000.0</v>
       </c>
       <c r="E30">
         <v>-37481000.0</v>
       </c>
       <c r="F30">
         <v>-1359000.0</v>
       </c>
       <c r="G30">
         <v>-5147000.0</v>
       </c>
       <c r="H30">
         <v>-242000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y30"/>
+  <dimension ref="A1:AA30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...22 lines deleted...]
-    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
+        <v>72</v>
+      </c>
+      <c r="G1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
+        <v>75</v>
+      </c>
+      <c r="K1" t="s">
+        <v>76</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
+        <v>78</v>
+      </c>
+      <c r="O1" t="s">
+        <v>79</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
+        <v>81</v>
+      </c>
+      <c r="S1" t="s">
+        <v>82</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>82</v>
       </c>
       <c r="U1" t="s">
         <v>83</v>
       </c>
       <c r="V1" t="s">
+        <v>84</v>
+      </c>
+      <c r="W1" t="s">
+        <v>85</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>85</v>
       </c>
       <c r="Y1" t="s">
         <v>86</v>
       </c>
-    </row>
-    <row r="2" spans="1:25">
+      <c r="Z1" t="s">
+        <v>87</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B2">
+        <v>12022000.0</v>
+      </c>
+      <c r="C2">
+        <v>34250000.0</v>
+      </c>
+      <c r="D2">
         <v>17863000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>16197000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>16759000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>14072000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>18217000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>22516000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>26507000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>14084000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>19015000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>26722000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>28505000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>37423000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>68200000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>81301000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>82236000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>85825000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>11241000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>14809000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>12021000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>11744000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>13852000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>15101000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>14519500.0</v>
       </c>
-      <c r="Y2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:25">
+      <c r="AA2"/>
+    </row>
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B3">
+        <v>595000</v>
+      </c>
+      <c r="C3">
+        <v>295000</v>
+      </c>
+      <c r="D3">
         <v>134000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>716000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>355000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>183000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>50000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>31000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>47000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>196000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>428000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>340000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>615000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>120000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>396000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>450000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>113000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>92000</v>
-      </c>
-[...4 lines deleted...]
-        <v>129000</v>
       </c>
       <c r="T3">
         <v>320000</v>
       </c>
       <c r="U3">
+        <v>129000</v>
+      </c>
+      <c r="V3">
+        <v>320000</v>
+      </c>
+      <c r="W3">
         <v>39000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>131000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>25000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>249000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>249000</v>
       </c>
     </row>
-    <row r="4" spans="1:25">
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4">
         <v>-1783000.0</v>
       </c>
-      <c r="M4">
+      <c r="O4">
         <v>-8918000.0</v>
       </c>
-      <c r="N4">
+      <c r="P4">
         <v>-30777000.0</v>
       </c>
-      <c r="O4">
+      <c r="Q4">
         <v>-13101000.0</v>
       </c>
-      <c r="P4">
+      <c r="R4">
         <v>-935000.0</v>
       </c>
-      <c r="Q4">
+      <c r="S4">
         <v>-3589000.0</v>
       </c>
-      <c r="R4"/>
-      <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-    </row>
-    <row r="5" spans="1:25">
+      <c r="Z4"/>
+      <c r="AA4"/>
+    </row>
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5">
         <v>1915000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-514000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>2000000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>2230000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-2489000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-1121000.0</v>
       </c>
-      <c r="R5"/>
-      <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
-    </row>
-    <row r="6" spans="1:25">
+      <c r="Z5"/>
+      <c r="AA5"/>
+    </row>
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B6">
+        <v>81595000.0</v>
+      </c>
+      <c r="C6">
+        <v>-22228000.0</v>
+      </c>
+      <c r="D6">
         <v>16484000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>1317000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-272000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>2687000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-4145000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-4299000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-3991000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>12423000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-4931000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-7707000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-1783000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-8918000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-30777000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-13101000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-935000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-3589000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>74584000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-3568000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>2788000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>277000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-2108000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-1249000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>581500.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>581500.0</v>
       </c>
     </row>
-    <row r="7" spans="1:25">
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B7">
+        <v>13610000.0</v>
+      </c>
+      <c r="C7">
+        <v>-4392000.0</v>
+      </c>
+      <c r="D7">
         <v>5632000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>6266000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>716000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>5245000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>360000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>3371000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>3837000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>5075000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>2496000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>260000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>2469000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-3276000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>4234000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-1457000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>2116000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>2724000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>5914000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>1662000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>1173000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>6542000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-3950000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>2502000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>1758000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>1758000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:25">
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8">
         <v>169000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>-2607000.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>2868000.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>-4934000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>3494000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>5674000.0</v>
       </c>
-      <c r="R8"/>
-      <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-    </row>
-    <row r="9" spans="1:25">
+      <c r="Z8"/>
+      <c r="AA8"/>
+    </row>
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B9">
+        <v>-528000.0</v>
+      </c>
+      <c r="C9">
+        <v>5904000.0</v>
+      </c>
+      <c r="D9">
         <v>-2703000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>2273000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>-8484000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>10339000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>-11893000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>233000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>3317000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>-262000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-1633000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-787000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>169000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-2607000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>2868000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-4934000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>3494000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>5674000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-5749000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>294000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>-152000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>6084000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>-8761000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>1382000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>527500.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>527500.0</v>
       </c>
     </row>
-    <row r="10" spans="1:25">
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
-      <c r="J10">
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10">
         <v>-1659000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>1743000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-84000.0</v>
       </c>
-      <c r="M10"/>
-      <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
-      <c r="R10">
+      <c r="R10"/>
+      <c r="S10"/>
+      <c r="T10">
         <v>800000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>499000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-915000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-1999000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-3833000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>1253000.0</v>
       </c>
-      <c r="X10"/>
-[...2 lines deleted...]
-    <row r="11" spans="1:25">
+      <c r="Z10"/>
+      <c r="AA10"/>
+    </row>
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11">
         <v>64000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-419000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-948000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>2317000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-1259000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-1804000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>10863000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>1066000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>2344500.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>2457000.0</v>
       </c>
-      <c r="V11"/>
-      <c r="W11">
+      <c r="X11"/>
+      <c r="Y11">
         <v>-133000.0</v>
       </c>
-      <c r="X11"/>
-[...2 lines deleted...]
-    <row r="12" spans="1:25">
+      <c r="Z11"/>
+      <c r="AA11"/>
+    </row>
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12">
         <v>5026000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>3819000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>2550000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>3289000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>3222000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>2309000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>4683000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>235000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>340000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>322000.0</v>
       </c>
-      <c r="V12"/>
-      <c r="W12">
+      <c r="X12"/>
+      <c r="Y12">
         <v>237000.0</v>
       </c>
-      <c r="X12"/>
-[...2 lines deleted...]
-    <row r="13" spans="1:25">
+      <c r="Z12"/>
+      <c r="AA12"/>
+    </row>
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13">
         <v>-84000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>-84000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>2495000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>1160000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>-119000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>-2817000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>800000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>499000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>-1457000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>-1999000.0</v>
       </c>
-      <c r="V13"/>
-      <c r="W13">
+      <c r="X13"/>
+      <c r="Y13">
         <v>1253000.0</v>
       </c>
-      <c r="X13"/>
-[...2 lines deleted...]
-    <row r="14" spans="1:25">
+      <c r="Z13"/>
+      <c r="AA13"/>
+    </row>
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B14">
+        <v>1515000.0</v>
+      </c>
+      <c r="C14">
+        <v>1346000.0</v>
+      </c>
+      <c r="D14">
         <v>844000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>843000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>845000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>888000.0</v>
       </c>
       <c r="G14">
         <v>844000.0</v>
       </c>
       <c r="H14">
+        <v>888000.0</v>
+      </c>
+      <c r="I14">
+        <v>844000.0</v>
+      </c>
+      <c r="J14">
         <v>797000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>833000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>829000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>965000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>674000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>601000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>531000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>639000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>528000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>401000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>385000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>374000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>364000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>369000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>277000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>215000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>221500.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>221500.0</v>
       </c>
     </row>
-    <row r="15" spans="1:25">
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15">
         <v>464000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>118000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>14000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>12000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>1052000.0</v>
       </c>
-      <c r="P15"/>
-      <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
-    </row>
-    <row r="16" spans="1:25">
+      <c r="Z15"/>
+      <c r="AA15"/>
+    </row>
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B16">
+        <v>93617000.0</v>
+      </c>
+      <c r="C16">
+        <v>12022000.0</v>
+      </c>
+      <c r="D16">
         <v>34250000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>17514000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>16487000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>16759000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>14072000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>18217000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>22516000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>26507000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>14084000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>19015000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>26722000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>28505000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>37423000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>68200000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>81301000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>82236000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>85825000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>11241000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>14809000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>12021000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>11744000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>13852000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>15101000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>581500.0</v>
       </c>
     </row>
-    <row r="17" spans="1:25">
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-    </row>
-    <row r="18" spans="1:25">
+      <c r="Z17"/>
+      <c r="AA17"/>
+    </row>
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B18">
+        <v>8615000.0</v>
+      </c>
+      <c r="C18">
+        <v>-7357000.0</v>
+      </c>
+      <c r="D18">
         <v>3036000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>2472000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-2840000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>2677000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-2681000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>1092000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>264000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>281000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-3407000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-3146000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-2170000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-8509000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-787000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-5663000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>85000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-1453000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>2872000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-2629000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-2342000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>477000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>2534000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-915000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-55000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-55000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:25">
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B19">
+        <v>223000.0</v>
+      </c>
+      <c r="C19">
+        <v>-4574000.0</v>
+      </c>
+      <c r="D19">
         <v>13209000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>-1631000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>705000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-121000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-1928000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-4647000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-4357000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>11902000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-1368000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-3694000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>565000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>541000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-29151000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-6399000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-520000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-283000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-871000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-129000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-320000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-39000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-4624000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-25000.0</v>
       </c>
-      <c r="X19"/>
-[...2 lines deleted...]
-    <row r="20" spans="1:25">
+      <c r="Z19"/>
+      <c r="AA19"/>
+    </row>
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>136</v>
-[...2 lines deleted...]
-      <c r="C20"/>
+        <v>138</v>
+      </c>
+      <c r="B20">
+        <v>71702000.0</v>
+      </c>
+      <c r="C20">
+        <v>844000.0</v>
+      </c>
       <c r="D20"/>
       <c r="E20"/>
-      <c r="F20"/>
-      <c r="G20"/>
+      <c r="F20">
+        <v>0.0</v>
+      </c>
+      <c r="G20">
+        <v>0.0</v>
+      </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-      <c r="N20">
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20">
         <v>0.0</v>
       </c>
-      <c r="O20">
+      <c r="Q20">
         <v>0.0</v>
       </c>
-      <c r="P20"/>
-[...1 lines deleted...]
-      <c r="R20">
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20">
         <v>71344000.0</v>
       </c>
-      <c r="S20">
+      <c r="U20">
         <v>0.0</v>
       </c>
-      <c r="T20"/>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
-    </row>
-    <row r="21" spans="1:25">
+      <c r="Z20"/>
+      <c r="AA20"/>
+    </row>
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B21">
+        <v>-344000.0</v>
+      </c>
+      <c r="C21">
+        <v>-337000.0</v>
+      </c>
+      <c r="D21">
         <v>-621000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-324000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-331000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-227000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-311000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-953000.0</v>
       </c>
-      <c r="H21"/>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21">
         <v>-296000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-296000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-501000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-228000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-202000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-205000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-256000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-243000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-312500.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-288000.0</v>
       </c>
-      <c r="V21"/>
-      <c r="W21">
+      <c r="X21"/>
+      <c r="Y21">
         <v>-352000.0</v>
       </c>
-      <c r="X21"/>
-[...2 lines deleted...]
-    <row r="22" spans="1:25">
+      <c r="Z21"/>
+      <c r="AA21"/>
+    </row>
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B22">
+        <v>-14065000.0</v>
+      </c>
+      <c r="C22">
+        <v>-7959000.0</v>
+      </c>
+      <c r="D22">
         <v>-8504000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-8991000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-9130000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-8121000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-8204000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-7687000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-8344000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-9403000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-10541000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-8153000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-9165000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-9010000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-7215000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-7684000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-5668000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-6820000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-7790000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-4968000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-3909000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-6717000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>7576000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-3844000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-3496000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-3496000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:25">
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B23">
+        <v>67000.0</v>
+      </c>
+      <c r="C23">
+        <v>26000.0</v>
+      </c>
+      <c r="D23">
         <v>420000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>72000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>535000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>175000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>725000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>178000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>343000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>241000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-336000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-654000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>118000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-758000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>263000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-1052000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-489000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-1740000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>1175000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-696000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>5467000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>88000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>129000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>18000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>636500.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>636500.0</v>
       </c>
     </row>
-    <row r="24" spans="1:25">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>139</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>141</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24">
         <v>13209000.0</v>
       </c>
-      <c r="C24"/>
-      <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
-      <c r="H24">
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24">
         <v>-4310000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>12098000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>-25000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>-25000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>565000.0</v>
       </c>
-      <c r="M24"/>
-      <c r="N24">
+      <c r="O24"/>
+      <c r="P24">
         <v>-1572000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>241000.0</v>
       </c>
-      <c r="P24">
-[...2 lines deleted...]
-      <c r="Q24">
+      <c r="R24">
+        <v>191000.0</v>
+      </c>
+      <c r="S24">
         <v>-191000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>-51000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>-51000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>-551000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>-551000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>-4493000.0</v>
       </c>
-      <c r="W24"/>
-      <c r="X24"/>
       <c r="Y24"/>
-    </row>
-    <row r="25" spans="1:25">
+      <c r="Z24"/>
+      <c r="AA24"/>
+    </row>
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B25">
-        <v>6042000.0</v>
+        <v>1803000.0</v>
       </c>
       <c r="C25">
+        <v>2535000.0</v>
+      </c>
+      <c r="D25">
+        <v>587000.0</v>
+      </c>
+      <c r="E25">
         <v>114000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>588000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>579000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>194000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>205000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>261000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>315000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>683000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>408000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>185000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>311000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-551000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>-100000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-162000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>25000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>218000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>-1000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>-28000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>-11000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>-1415000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>126000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>1625500.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>1625500.0</v>
       </c>
     </row>
-    <row r="26" spans="1:25">
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
-      <c r="J26">
-[...4 lines deleted...]
-      </c>
+      <c r="J26"/>
+      <c r="K26"/>
       <c r="L26">
         <v>-43000.0</v>
       </c>
       <c r="M26">
+        <v>-507000.0</v>
+      </c>
+      <c r="N26">
+        <v>-43000.0</v>
+      </c>
+      <c r="O26">
         <v>-14000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>-12000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>-1210000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>-843000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>-167000.0</v>
       </c>
-      <c r="R26"/>
-      <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-    </row>
-    <row r="27" spans="1:25">
+      <c r="Z26"/>
+      <c r="AA26"/>
+    </row>
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B27">
+        <v>6347000.0</v>
+      </c>
+      <c r="C27">
+        <v>5511000.0</v>
+      </c>
+      <c r="D27">
         <v>4611000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>4956000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>4496000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>4313000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>4131000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>4390000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>3760000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>3657000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>3554000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>3714000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>4282000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>2985000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>2610000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>3389000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>3384000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>2309000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>4366000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>433000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>378000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>333000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>177000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>111000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>85000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>85000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:25">
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B28">
+        <v>72757000.0</v>
+      </c>
+      <c r="C28">
+        <v>882000.0</v>
+      </c>
+      <c r="D28">
         <v>142000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-181000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>1508000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-52000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>414000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-775000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>55000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>44000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-584000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-1207000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-178000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-950000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-238000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-1280000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-691000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-1945000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>72263000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-939000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>5130000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-200000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-149000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-334000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>636500.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>636500.0</v>
       </c>
     </row>
-    <row r="29" spans="1:25">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B29">
+        <v>9210000.0</v>
+      </c>
+      <c r="C29">
+        <v>-7062000.0</v>
+      </c>
+      <c r="D29">
         <v>3170000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>3188000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-2485000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>2860000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-2631000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>1123000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>311000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>477000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-2979000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-2806000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-1555000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-8389000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-391000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-5213000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>198000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-1361000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>3192000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-2500000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-2022000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>516000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>2665000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-890000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>194000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>194000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:25">
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B30">
+        <v>-372000.0</v>
+      </c>
+      <c r="C30">
+        <v>-16048000.0</v>
+      </c>
+      <c r="D30">
         <v>13075000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-1631000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>705000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-121000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-1928000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-4647000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-4357000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>11902000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-1368000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-3694000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-50000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>421000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-30148000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-6608000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-442000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-283000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-871000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-129000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-320000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-39000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-4624000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-25000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-249000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-249000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>