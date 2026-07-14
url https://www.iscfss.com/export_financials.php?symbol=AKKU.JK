--- v0 (2026-03-14)
+++ v1 (2026-07-14)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="208">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="210">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -271,50 +274,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1013,83 +1019,84 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:V62"/>
+  <dimension ref="A1:W62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22">
+    <row r="1" spans="1:23">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1112,3160 +1119,3290 @@
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
     </row>
-    <row r="2" spans="1:22">
+    <row r="2" spans="1:23">
       <c r="A2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B2">
+        <v>1659818000.0</v>
+      </c>
+      <c r="C2">
         <v>1201881000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>7351651960.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>15809618214.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>15539139713.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>15695285219.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>16218418481.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>8738636179.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>7145874019.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>15965088122.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>293369860.0</v>
       </c>
-      <c r="L2"/>
       <c r="M2"/>
-      <c r="N2">
+      <c r="N2"/>
+      <c r="O2">
         <v>210567161.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>50569000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>226029000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>323136000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>4150168000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>5636519000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>4513147000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>2391724000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>2383932000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:22">
+    <row r="3" spans="1:23">
       <c r="A3" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
+      <c r="W3"/>
     </row>
-    <row r="4" spans="1:22">
+    <row r="4" spans="1:23">
       <c r="A4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
+      <c r="W4"/>
     </row>
-    <row r="5" spans="1:22">
+    <row r="5" spans="1:23">
       <c r="A5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B5">
         <v>21484790000.0</v>
       </c>
       <c r="C5">
+        <v>21484790000.0</v>
+      </c>
+      <c r="D5">
         <v>21048422258.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>20520079227.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>20458437450.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>20125485714.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>19957388227.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>19718860298.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>19393336140.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>19590052924.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>276488160.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>11122706.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>7219241.0</v>
       </c>
-      <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
+      <c r="W5"/>
     </row>
-    <row r="6" spans="1:22">
+    <row r="6" spans="1:23">
       <c r="A6" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
+      <c r="W6"/>
     </row>
-    <row r="7" spans="1:22">
+    <row r="7" spans="1:23">
       <c r="A7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
+      <c r="W7"/>
     </row>
-    <row r="8" spans="1:22">
+    <row r="8" spans="1:23">
       <c r="A8" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
+      <c r="W8"/>
     </row>
-    <row r="9" spans="1:22">
+    <row r="9" spans="1:23">
       <c r="A9" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>30</v>
+      </c>
+      <c r="B9"/>
       <c r="C9">
         <v>29264760870.0</v>
       </c>
       <c r="D9">
         <v>29264760870.0</v>
       </c>
       <c r="E9">
         <v>29264760870.0</v>
       </c>
       <c r="F9">
         <v>29264760870.0</v>
       </c>
       <c r="G9">
         <v>29264760870.0</v>
       </c>
       <c r="H9">
         <v>29264760870.0</v>
       </c>
       <c r="I9">
         <v>29264760870.0</v>
       </c>
       <c r="J9">
         <v>29264760870.0</v>
       </c>
-      <c r="K9"/>
+      <c r="K9">
+        <v>29264760870.0</v>
+      </c>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
+      <c r="W9"/>
     </row>
-    <row r="10" spans="1:22">
+    <row r="10" spans="1:23">
       <c r="A10" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B10">
+        <v>5514508000.0</v>
+      </c>
+      <c r="C10">
         <v>6825378000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>5562112380.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>6261876801.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>6652542488.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>6910696368.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>12323855161.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>6934347140.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>9752344626.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>8328713678.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>742943567.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>70402417.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>12661892.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>68296740.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>197936000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>376064000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>230238000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>277430000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>175748000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>3846256000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>10989843000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>250203000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:22">
+    <row r="11" spans="1:23">
       <c r="A11" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
-      <c r="H11">
+      <c r="H11"/>
+      <c r="I11">
         <v>6182254580.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>9029086060.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>8328713680.0</v>
       </c>
-      <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
+      <c r="W11"/>
     </row>
-    <row r="12" spans="1:22">
+    <row r="12" spans="1:23">
       <c r="A12" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B12">
+        <v>5514508000.0</v>
+      </c>
+      <c r="C12">
         <v>6825378000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>5562112380.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>6261876801.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>6652542488.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>6910696368.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>12323855161.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>6934347140.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>9752344626.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>8328713678.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>742943567.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>70402417.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>12661892.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>68296740.0</v>
       </c>
-      <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
+      <c r="W12"/>
     </row>
-    <row r="13" spans="1:22">
+    <row r="13" spans="1:23">
       <c r="A13" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B13">
         <v>644946364000.0</v>
       </c>
       <c r="C13">
-        <v>644946363600.0</v>
+        <v>644946364000.0</v>
       </c>
       <c r="D13">
         <v>644946363600.0</v>
       </c>
       <c r="E13">
         <v>644946363600.0</v>
       </c>
       <c r="F13">
         <v>644946363600.0</v>
       </c>
       <c r="G13">
         <v>644946363600.0</v>
       </c>
       <c r="H13">
         <v>644946363600.0</v>
       </c>
       <c r="I13">
         <v>644946363600.0</v>
       </c>
       <c r="J13">
         <v>644946363600.0</v>
       </c>
       <c r="K13">
-        <v>25300000000.0</v>
+        <v>644946363600.0</v>
       </c>
       <c r="L13">
         <v>25300000000.0</v>
       </c>
       <c r="M13">
-        <v>23000000000.0</v>
+        <v>25300000000.0</v>
       </c>
       <c r="N13">
         <v>23000000000.0</v>
       </c>
       <c r="O13">
         <v>23000000000.0</v>
       </c>
       <c r="P13">
         <v>23000000000.0</v>
       </c>
       <c r="Q13">
         <v>23000000000.0</v>
       </c>
       <c r="R13">
         <v>23000000000.0</v>
       </c>
       <c r="S13">
         <v>23000000000.0</v>
       </c>
       <c r="T13">
         <v>23000000000.0</v>
       </c>
       <c r="U13">
         <v>23000000000.0</v>
       </c>
       <c r="V13">
+        <v>23000000000.0</v>
+      </c>
+      <c r="W13">
         <v>25000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:22">
+    <row r="14" spans="1:23">
       <c r="A14" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B14">
-        <v>6449463636.0</v>
+        <v>6449464000.0</v>
       </c>
       <c r="C14">
         <v>6449463636.0</v>
       </c>
       <c r="D14">
         <v>6449463636.0</v>
       </c>
       <c r="E14">
         <v>6449463636.0</v>
       </c>
       <c r="F14">
         <v>6449463636.0</v>
       </c>
       <c r="G14">
         <v>6449463636.0</v>
       </c>
       <c r="H14">
         <v>6449463636.0</v>
       </c>
       <c r="I14">
         <v>6449463636.0</v>
       </c>
       <c r="J14">
         <v>6449463636.0</v>
       </c>
       <c r="K14">
+        <v>6449463636.0</v>
+      </c>
+      <c r="L14">
         <v>275414096.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>230586479.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>230694494.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>230000000.0</v>
       </c>
-      <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
+      <c r="W14"/>
     </row>
-    <row r="15" spans="1:22">
+    <row r="15" spans="1:23">
       <c r="A15" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
+      <c r="W15"/>
     </row>
-    <row r="16" spans="1:22">
+    <row r="16" spans="1:23">
       <c r="A16" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>37</v>
+      </c>
+      <c r="B16">
+        <v>8029795000.0</v>
+      </c>
       <c r="C16">
+        <v>7211407664.0</v>
+      </c>
+      <c r="D16">
         <v>5640313513.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>3171889968.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>147873122.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>88435296.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>204686000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>11124962247.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>62034357865.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>39689004091.0</v>
       </c>
-      <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
+      <c r="W16"/>
     </row>
-    <row r="17" spans="1:22">
+    <row r="17" spans="1:23">
       <c r="A17" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
+      <c r="W17"/>
     </row>
-    <row r="18" spans="1:22">
+    <row r="18" spans="1:23">
       <c r="A18" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
+      <c r="W18"/>
     </row>
-    <row r="19" spans="1:22">
+    <row r="19" spans="1:23">
       <c r="A19" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
+      <c r="W19"/>
     </row>
-    <row r="20" spans="1:22">
+    <row r="20" spans="1:23">
       <c r="A20" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B20">
         <v>16362581000.0</v>
       </c>
       <c r="C20">
-        <v>16362581051.0</v>
+        <v>16362581000.0</v>
       </c>
       <c r="D20">
         <v>16362581051.0</v>
       </c>
       <c r="E20">
         <v>16362581051.0</v>
       </c>
       <c r="F20">
         <v>16362581051.0</v>
       </c>
       <c r="G20">
         <v>16362581051.0</v>
       </c>
       <c r="H20">
         <v>16362581051.0</v>
       </c>
       <c r="I20">
         <v>16362581051.0</v>
       </c>
       <c r="J20">
         <v>16362581051.0</v>
       </c>
       <c r="K20">
+        <v>16362581051.0</v>
+      </c>
+      <c r="L20">
         <v>826084370.0</v>
       </c>
-      <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
+      <c r="W20"/>
     </row>
-    <row r="21" spans="1:22">
+    <row r="21" spans="1:23">
       <c r="A21" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
-      <c r="I21">
-[...1 lines deleted...]
-      </c>
+      <c r="I21"/>
       <c r="J21">
         <v>16362581000.0</v>
       </c>
       <c r="K21">
+        <v>16362581000.0</v>
+      </c>
+      <c r="L21">
         <v>826084000.0</v>
       </c>
-      <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
+      <c r="W21"/>
     </row>
-    <row r="22" spans="1:22">
+    <row r="22" spans="1:23">
       <c r="A22" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B22">
+        <v>2897106000.0</v>
+      </c>
+      <c r="C22">
         <v>1374305000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>1581565942.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>9733661203.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>8395264558.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>3809925654.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>206106376356.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>339537070649.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>402086123956.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>9275507273.0</v>
       </c>
-      <c r="K22"/>
       <c r="L22"/>
-      <c r="M22">
+      <c r="M22"/>
+      <c r="N22">
         <v>1.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>97873485.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>143043000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>880937000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>847746000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>5186217000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>11389739000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>5387342000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>2903943000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>3221195000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:22">
+    <row r="23" spans="1:23">
       <c r="A23" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B23">
+        <v>695100949000.0</v>
+      </c>
+      <c r="C23">
         <v>704692412000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>717614019013.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>726399708693.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>730789751049.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>726551136516.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>936699355696.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1074466192087.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1117019087846.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1070169294419.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>7648193813.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>90670058301.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>45205578358.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>10582842396.0</v>
       </c>
-      <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
+      <c r="W23"/>
     </row>
-    <row r="24" spans="1:22">
+    <row r="24" spans="1:23">
       <c r="A24" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>45</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>72213319190.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>72301612740.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>70833310420.0</v>
       </c>
-      <c r="E24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="F24"/>
       <c r="G24">
         <v>0.0</v>
       </c>
       <c r="H24">
+        <v>0.0</v>
+      </c>
+      <c r="I24">
         <v>171869864550.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>167885589100.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>176108557230.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>2778570291.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>50667913000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>13580000000.0</v>
       </c>
-      <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
-      <c r="R24">
+      <c r="R24"/>
+      <c r="S24">
         <v>74439000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>451702000.0</v>
       </c>
-      <c r="T24"/>
-      <c r="U24">
+      <c r="U24"/>
+      <c r="V24">
         <v>170174000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>13312515000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:22">
+    <row r="25" spans="1:23">
       <c r="A25" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>46</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
         <v>72213319190.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>72301612740.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>70833310420.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="F25">
         <v>0.0</v>
       </c>
       <c r="G25">
         <v>0.0</v>
       </c>
       <c r="H25">
+        <v>0.0</v>
+      </c>
+      <c r="I25">
         <v>171869864550.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>167885589100.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>176108557230.0</v>
       </c>
-      <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
+      <c r="W25"/>
     </row>
-    <row r="26" spans="1:22">
+    <row r="26" spans="1:23">
       <c r="A26" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
+      <c r="W26"/>
     </row>
-    <row r="27" spans="1:22">
+    <row r="27" spans="1:23">
       <c r="A27" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
+      <c r="W27"/>
     </row>
-    <row r="28" spans="1:22">
+    <row r="28" spans="1:23">
       <c r="A28" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B28">
+        <v>65318802000.0</v>
+      </c>
+      <c r="C28">
         <v>65387941000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>77782695873.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>71812485585.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>69375351330.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>63922614050.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>58509455257.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>235768827832.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>228966554893.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>209874461324.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>2035626724.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>65525510622.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>18696416464.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-68296740.0</v>
       </c>
-      <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
+      <c r="W28"/>
     </row>
-    <row r="29" spans="1:22">
+    <row r="29" spans="1:23">
       <c r="A29" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
+      <c r="W29"/>
     </row>
-    <row r="30" spans="1:22">
+    <row r="30" spans="1:23">
       <c r="A30" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B30">
+        <v>52097605000.0</v>
+      </c>
+      <c r="C30">
         <v>61636640000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>15781704898.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>21263988833.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>21815872305.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>27798021392.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>37785484036.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>53497335074.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>26963852751.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>42806872070.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>4877468857.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>20325004252.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>18566756236.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>446203767.0</v>
       </c>
-      <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
+      <c r="W30"/>
     </row>
-    <row r="31" spans="1:22">
+    <row r="31" spans="1:23">
       <c r="A31" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
-      <c r="E31">
+      <c r="E31"/>
+      <c r="F31">
         <v>453720237621.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>575290053980.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>571038231523.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>734501873310.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>743815193925.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>763598027163.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>1761110568.0</v>
       </c>
-      <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
+      <c r="W31"/>
     </row>
-    <row r="32" spans="1:22">
+    <row r="32" spans="1:23">
       <c r="A32" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
+      <c r="W32"/>
     </row>
-    <row r="33" spans="1:22">
+    <row r="33" spans="1:23">
       <c r="A33" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B33">
+        <v>38914672000.0</v>
+      </c>
+      <c r="C33">
         <v>39146405000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>39556478458.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>688992427876.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>693031738616.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>687336843340.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>679873364537.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>673123386715.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>676120232800.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>536737632206.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>1415882163.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>23669596150.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>26281846016.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>7840013023.0</v>
       </c>
-      <c r="O33"/>
       <c r="P33"/>
       <c r="Q33"/>
       <c r="R33"/>
       <c r="S33"/>
       <c r="T33"/>
       <c r="U33"/>
       <c r="V33"/>
+      <c r="W33"/>
     </row>
-    <row r="34" spans="1:22">
+    <row r="34" spans="1:23">
       <c r="A34" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
+      <c r="W34"/>
     </row>
-    <row r="35" spans="1:22">
+    <row r="35" spans="1:23">
       <c r="A35" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B35">
+        <v>71792448000.0</v>
+      </c>
+      <c r="C35">
         <v>73101509000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>74232104816.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>8615432733.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>16545747415.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>11733263561.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>5497022518.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>175052135251.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>181982420058.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>179327592613.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>3825905288.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>52724651277.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>17481016428.0</v>
       </c>
-      <c r="N35"/>
       <c r="O35"/>
       <c r="P35"/>
       <c r="Q35"/>
       <c r="R35"/>
       <c r="S35"/>
       <c r="T35"/>
       <c r="U35"/>
       <c r="V35"/>
+      <c r="W35"/>
     </row>
-    <row r="36" spans="1:22">
+    <row r="36" spans="1:23">
       <c r="A36" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B36">
+        <v>15050800000.0</v>
+      </c>
+      <c r="C36">
         <v>15175453000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>15371530774.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15050800000.0</v>
       </c>
       <c r="E36">
         <v>15050800000.0</v>
       </c>
       <c r="F36">
         <v>15050800000.0</v>
       </c>
       <c r="G36">
+        <v>15050800000.0</v>
+      </c>
+      <c r="H36">
         <v>15191307813.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>15548518751.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>15897895000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>350638656925.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>513551420.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>4995493284.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>4572421916.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>-7840013023.0</v>
       </c>
-      <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
+      <c r="W36"/>
     </row>
-    <row r="37" spans="1:22">
+    <row r="37" spans="1:23">
       <c r="A37" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
+      <c r="W37"/>
     </row>
-    <row r="38" spans="1:22">
+    <row r="38" spans="1:23">
       <c r="A38" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>59</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
         <v>15175452990.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>15371530770.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>610600703790.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>1.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>662636679107.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>654717664699.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>647445359693.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>658845429394.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>653615681904.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>513551420.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>4995493284.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>4572421916.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>1202948660.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>1645246000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>2981566000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>5049411000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>2947074000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>2164703000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>1986040000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>3306483000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>335682000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:22">
+    <row r="39" spans="1:23">
       <c r="A39" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B39">
+        <v>595677058000.0</v>
+      </c>
+      <c r="C39">
         <v>595709684000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>655132157335.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>147753980.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>7215673817.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>8429260388.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>7074554385.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>1374052509.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>2819792281.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>473020569192.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>1223798450.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>46605055482.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>344314215.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>927506721.0</v>
       </c>
-      <c r="O39"/>
       <c r="P39"/>
       <c r="Q39"/>
       <c r="R39"/>
       <c r="S39"/>
       <c r="T39"/>
       <c r="U39"/>
       <c r="V39"/>
+      <c r="W39"/>
     </row>
-    <row r="40" spans="1:22">
+    <row r="40" spans="1:23">
       <c r="A40" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B40">
+        <v>219780165000.0</v>
+      </c>
+      <c r="C40">
         <v>208783149000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>189075783569.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>253174041543.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>157225315444.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>36546559038.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>52062306866.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>57849011262.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>34841615138.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>12848067531.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>68142466.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>5054563123.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>3467852586.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>6499289001.0</v>
       </c>
-      <c r="O40"/>
       <c r="P40"/>
       <c r="Q40"/>
       <c r="R40"/>
       <c r="S40"/>
       <c r="T40"/>
       <c r="U40"/>
       <c r="V40"/>
+      <c r="W40"/>
     </row>
-    <row r="41" spans="1:22">
+    <row r="41" spans="1:23">
       <c r="A41" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
-      <c r="E41">
+      <c r="E41"/>
+      <c r="F41">
         <v>1249999672.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>1372892459.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>1199470540.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>1117270700.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>1207481076.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>1888507129.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>1047334997.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>5236649000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>5292835000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>390485000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>430913000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>474115000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>1384617000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>1272553000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>816985000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>734690000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>292446000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>76095000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:22">
+    <row r="42" spans="1:23">
       <c r="A42" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B42">
         <v>29264761000.0</v>
       </c>
       <c r="C42">
-        <v>29264760871.0</v>
+        <v>29264761000.0</v>
       </c>
       <c r="D42">
         <v>29264760871.0</v>
       </c>
       <c r="E42">
         <v>29264760871.0</v>
       </c>
       <c r="F42">
         <v>29264760871.0</v>
       </c>
       <c r="G42">
         <v>29264760871.0</v>
       </c>
       <c r="H42">
         <v>29264760871.0</v>
       </c>
       <c r="I42">
         <v>29264760871.0</v>
       </c>
       <c r="J42">
         <v>29264760871.0</v>
       </c>
       <c r="K42">
-        <v>13282631302.0</v>
+        <v>29264760871.0</v>
       </c>
       <c r="L42">
         <v>13282631302.0</v>
       </c>
       <c r="M42">
+        <v>13282631302.0</v>
+      </c>
+      <c r="N42">
         <v>8222631302.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>8222631301.0</v>
       </c>
-      <c r="O42"/>
       <c r="P42"/>
       <c r="Q42"/>
       <c r="R42"/>
       <c r="S42"/>
       <c r="T42"/>
       <c r="U42"/>
       <c r="V42"/>
+      <c r="W42"/>
     </row>
-    <row r="43" spans="1:22">
+    <row r="43" spans="1:23">
       <c r="A43" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
+      <c r="W43"/>
     </row>
-    <row r="44" spans="1:22">
+    <row r="44" spans="1:23">
       <c r="A44" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
+      <c r="W44"/>
     </row>
-    <row r="45" spans="1:22">
+    <row r="45" spans="1:23">
       <c r="A45" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
+      <c r="W45"/>
     </row>
-    <row r="46" spans="1:22">
+    <row r="46" spans="1:23">
       <c r="A46" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B46">
+        <v>7364220000.0</v>
+      </c>
+      <c r="C46">
         <v>7608371000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>7822366633.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>603588255000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>603796339725.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>603954284146.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>604409819751.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>571641171934.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>563277511339.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>1303463021.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>76246374.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>18674102866.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>21709424100.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>7840013023.0</v>
       </c>
-      <c r="O46"/>
       <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
+      <c r="W46"/>
     </row>
-    <row r="47" spans="1:22">
+    <row r="47" spans="1:23">
       <c r="A47" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>68</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
         <v>7608371200.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>7822366630.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>8179638760.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>8179638761.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>8337583182.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>8793118787.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>9315445970.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>912222360.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>1250712330.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>76246374.0</v>
       </c>
-      <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
       <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
+      <c r="W47"/>
     </row>
-    <row r="48" spans="1:22">
+    <row r="48" spans="1:23">
       <c r="A48" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B48">
+        <v>-301857264000.0</v>
+      </c>
+      <c r="C48">
         <v>-274089990000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-264991031707.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-260342430671.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-224586743249.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-102683975154.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-106767700124.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>56934469593.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>66573314365.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>86159430819.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-36271924524.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-34718742663.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-28774223231.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-27314962160.0</v>
       </c>
-      <c r="O48"/>
       <c r="P48"/>
       <c r="Q48"/>
       <c r="R48"/>
-      <c r="S48">
+      <c r="S48"/>
+      <c r="T48">
         <v>3325439000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>3703812000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>2724980000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>202771000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:22">
+    <row r="49" spans="1:23">
       <c r="A49" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
+      <c r="W49"/>
     </row>
-    <row r="50" spans="1:22">
+    <row r="50" spans="1:23">
       <c r="A50" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
-      <c r="H50">
-[...1 lines deleted...]
-      </c>
+      <c r="H50"/>
       <c r="I50">
         <v>70833310418.0</v>
       </c>
       <c r="J50">
+        <v>70833310418.0</v>
+      </c>
+      <c r="K50">
         <v>42094617769.0</v>
       </c>
-      <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
+      <c r="W50"/>
     </row>
-    <row r="51" spans="1:22">
+    <row r="51" spans="1:23">
       <c r="A51" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B51">
+        <v>70833310000.0</v>
+      </c>
+      <c r="C51">
         <v>72213319000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>83344808253.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>78074362386.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>76027893818.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>70833310418.0</v>
       </c>
       <c r="G51">
         <v>70833310418.0</v>
       </c>
       <c r="H51">
+        <v>70833310418.0</v>
+      </c>
+      <c r="I51">
         <v>242703174972.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>238718899519.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>218203175002.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>2778570291.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>65595913039.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>18709078356.0</v>
       </c>
-      <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
+      <c r="W51"/>
     </row>
-    <row r="52" spans="1:22">
+    <row r="52" spans="1:23">
       <c r="A52" t="s">
-        <v>72</v>
-[...1 lines deleted...]
-      <c r="B52">
+        <v>73</v>
+      </c>
+      <c r="B52"/>
+      <c r="C52">
         <v>0.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>70679314127.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>70833310418.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>134205977494.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>93733973248.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>-133802689582.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>70833310418.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>8798952553.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>35577206567.0</v>
       </c>
-      <c r="K52"/>
-      <c r="L52">
+      <c r="L52"/>
+      <c r="M52">
         <v>29015039330.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>21799581017.0</v>
       </c>
-      <c r="N52"/>
       <c r="O52"/>
       <c r="P52"/>
       <c r="Q52"/>
       <c r="R52"/>
       <c r="S52"/>
       <c r="T52"/>
       <c r="U52"/>
       <c r="V52"/>
+      <c r="W52"/>
     </row>
-    <row r="53" spans="1:22">
+    <row r="53" spans="1:23">
       <c r="A53" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
-      <c r="D53">
+      <c r="D53"/>
+      <c r="E53">
         <v>810981010.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>1006469830.0</v>
       </c>
-      <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
+      <c r="W53"/>
     </row>
-    <row r="54" spans="1:22">
+    <row r="54" spans="1:23">
       <c r="A54" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
+      <c r="W54"/>
     </row>
-    <row r="55" spans="1:22">
+    <row r="55" spans="1:23">
       <c r="A55" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B55">
+        <v>695100949000.0</v>
+      </c>
+      <c r="C55">
         <v>704692412000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>717614019013.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>726399708693.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>730789751049.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>726551136516.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>936699355696.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1074466192087.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1117019087846.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1070169294419.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>7648193813.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>90670058301.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>45205578359.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>10582842396.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>11767293000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>28379813000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>32495689000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>42858282000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>53884737000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>41377657000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>37628493000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>16141974000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:22">
+    <row r="56" spans="1:23">
       <c r="A56" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B56">
+        <v>656186277000.0</v>
+      </c>
+      <c r="C56">
         <v>665546007000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>678057540555.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>37407280817.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>37758012432.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>39214293176.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>256825991159.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>401342805372.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>440898855046.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>533431662213.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>6232311649.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>67000462151.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>18923732343.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>1539880713.0</v>
       </c>
-      <c r="O56"/>
       <c r="P56"/>
       <c r="Q56"/>
       <c r="R56"/>
       <c r="S56"/>
       <c r="T56"/>
       <c r="U56"/>
       <c r="V56"/>
+      <c r="W56"/>
     </row>
-    <row r="57" spans="1:22">
+    <row r="57" spans="1:23">
       <c r="A57" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B57">
+        <v>229469777000.0</v>
+      </c>
+      <c r="C57">
         <v>209985030000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>213113730041.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>283395918093.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>244161255472.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>123163589971.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>343800035765.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>148545920106.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>174855157440.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>110879929245.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>1230854680.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>34069602453.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>25267433603.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>6401652122.0</v>
       </c>
-      <c r="O57"/>
       <c r="P57"/>
       <c r="Q57"/>
       <c r="R57"/>
       <c r="S57"/>
       <c r="T57"/>
       <c r="U57"/>
       <c r="V57"/>
+      <c r="W57"/>
     </row>
-    <row r="58" spans="1:22">
+    <row r="58" spans="1:23">
       <c r="A58" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B58">
+        <v>301262226000.0</v>
+      </c>
+      <c r="C58">
         <v>283086539000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>287345834857.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>292011350827.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>260707002887.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>134896853532.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>349297058283.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>323598055358.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>356837577498.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>290207521859.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>5056759968.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>86794253730.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>42748450031.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>6675164651.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>5832611000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>13551815000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>12984415000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>16431504000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>19336666000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>6451214000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>3680882000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>15914203000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:22">
+    <row r="59" spans="1:23">
       <c r="A59" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
+      <c r="W59"/>
     </row>
-    <row r="60" spans="1:22">
+    <row r="60" spans="1:23">
       <c r="A60" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B60">
+        <v>393838651000.0</v>
+      </c>
+      <c r="C60">
         <v>421605924000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>430268515022.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>434388773027.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>470082818672.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>591652635031.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>587400812574.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>750864454362.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>760177774976.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>779960608214.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>2587194938.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>3875011346.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>2455627311.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>3907669141.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>5934673000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>14827998000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>19511274000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>26426778000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>34548071000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>34926443000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>33947611000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>227771000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:22">
+    <row r="61" spans="1:23">
       <c r="A61" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
+      <c r="W61"/>
     </row>
-    <row r="62" spans="1:22">
+    <row r="62" spans="1:23">
       <c r="A62" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
+      <c r="W62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CH62"/>
+  <dimension ref="A1:CJ62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:86">
+    <row r="1" spans="1:88">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C1" t="s">
-        <v>84</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>85</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>86</v>
       </c>
       <c r="F1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="G1" t="s">
-        <v>87</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>88</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>89</v>
       </c>
       <c r="J1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="K1" t="s">
-        <v>90</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>91</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>92</v>
       </c>
       <c r="N1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="O1" t="s">
-        <v>93</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>94</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>95</v>
       </c>
       <c r="R1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="S1" t="s">
-        <v>96</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>97</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>98</v>
       </c>
       <c r="V1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="W1" t="s">
-        <v>99</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>100</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>101</v>
       </c>
       <c r="Z1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="AA1" t="s">
-        <v>102</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>103</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>104</v>
       </c>
       <c r="AD1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="AE1" t="s">
-        <v>105</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>106</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>107</v>
       </c>
       <c r="AH1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AI1" t="s">
-        <v>108</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>109</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>110</v>
       </c>
       <c r="AL1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AM1" t="s">
-        <v>111</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>112</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>113</v>
       </c>
       <c r="AP1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AQ1" t="s">
-        <v>114</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>115</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>116</v>
       </c>
       <c r="AT1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="AU1" t="s">
-        <v>117</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>118</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>119</v>
       </c>
       <c r="AX1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="AY1" t="s">
-        <v>120</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>121</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>122</v>
       </c>
       <c r="BB1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="BC1" t="s">
-        <v>123</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>124</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>125</v>
       </c>
       <c r="BF1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="BG1" t="s">
-        <v>126</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>127</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>128</v>
       </c>
       <c r="BJ1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="BK1" t="s">
-        <v>129</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>130</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>131</v>
       </c>
       <c r="BN1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="BO1" t="s">
-        <v>132</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>133</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>134</v>
       </c>
       <c r="BR1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="BS1" t="s">
-        <v>135</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>136</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>137</v>
       </c>
       <c r="BV1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="BW1" t="s">
-        <v>138</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>139</v>
       </c>
       <c r="BY1" t="s">
         <v>140</v>
       </c>
       <c r="BZ1" t="s">
         <v>141</v>
       </c>
       <c r="CA1" t="s">
         <v>142</v>
       </c>
       <c r="CB1" t="s">
-        <v>19</v>
+        <v>143</v>
       </c>
       <c r="CC1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="CD1" t="s">
-        <v>144</v>
+        <v>20</v>
       </c>
       <c r="CE1" t="s">
         <v>145</v>
       </c>
       <c r="CF1" t="s">
-        <v>20</v>
+        <v>146</v>
       </c>
       <c r="CG1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CH1" t="s">
         <v>21</v>
       </c>
+      <c r="CI1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>22</v>
+      </c>
     </row>
-    <row r="2" spans="1:86">
+    <row r="2" spans="1:88">
       <c r="A2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B2">
+        <v>1422731000.0</v>
+      </c>
+      <c r="C2">
+        <v>1659818000.0</v>
+      </c>
+      <c r="D2">
         <v>2374641000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>943536000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>1201881000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>1201881000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>6723061588.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>6946862845.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>6947584060.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>7351651960.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>14557795834.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>14686869125.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>15751616000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>15809618214.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>15673994835.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>15802357183.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>15003108462.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>15539139713.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>12274281424.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>12262025836.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>15479477704.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>15695285219.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>15449947904.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>15158538233.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>15018502501.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>16218418481.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>7125971973.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>7150048719.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>8154802499.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>8738636179.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>4473154311.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>4875985443.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>2015376970.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>7145874019.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>19236610617.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>18381637807.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>7606234739.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>15965088122.0</v>
       </c>
-      <c r="AL2"/>
-      <c r="AM2"/>
       <c r="AN2"/>
-      <c r="AO2">
+      <c r="AO2"/>
+      <c r="AP2"/>
+      <c r="AQ2">
         <v>293369860.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>381596865.0</v>
       </c>
-      <c r="AQ2"/>
-      <c r="AR2"/>
       <c r="AS2"/>
       <c r="AT2"/>
       <c r="AU2"/>
       <c r="AV2"/>
       <c r="AW2"/>
-      <c r="AX2">
+      <c r="AX2"/>
+      <c r="AY2"/>
+      <c r="AZ2">
         <v>53198960.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>3198960.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>3198960.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>210567161.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>157578200.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>21452200.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>99254300.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>50568600.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>103086700.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>125281900.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>191248900.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>226029100.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>461096400.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>476541500.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>195570400.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>323135700.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>558262900.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>1888231600.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>4700666700.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>4150167600.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>4479797500.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>5094293000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>5608809800.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>5636518800.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>5591981100.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>1989179600.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>2839015400.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>3237760600.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>1340718100.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>2528295700.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>4513146900.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>7312778300.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>6182255600.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>4652283600.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>2391724500.0</v>
       </c>
-      <c r="CG2"/>
-      <c r="CH2">
+      <c r="CI2"/>
+      <c r="CJ2">
         <v>2383931600.0</v>
       </c>
     </row>
-    <row r="3" spans="1:86">
+    <row r="3" spans="1:88">
       <c r="A3" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -4308,11044 +4445,56 @@
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
+      <c r="CI3"/>
+      <c r="CJ3"/>
     </row>
-    <row r="4" spans="1:86">
+    <row r="4" spans="1:88">
       <c r="A4" t="s">
-        <v>24</v>
-[...88 lines deleted...]
-      <c r="A5" t="s">
         <v>25</v>
-      </c>
-[...10898 lines deleted...]
-        <v>149</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -15389,444 +4538,327 @@
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
+      <c r="CJ4"/>
     </row>
-    <row r="5" spans="1:87">
+    <row r="5" spans="1:88">
       <c r="A5" t="s">
-        <v>150</v>
+        <v>26</v>
       </c>
       <c r="B5">
-        <v>102219740.0</v>
+        <v>21484790000.0</v>
       </c>
       <c r="C5">
-        <v>-296430622.0</v>
+        <v>21484790000.0</v>
       </c>
       <c r="D5">
-        <v>-364963799.0</v>
+        <v>21484742000.0</v>
       </c>
       <c r="E5">
-        <v>-552182328.0</v>
+        <v>21484742000.0</v>
       </c>
       <c r="F5">
-        <v>629388114.0</v>
+        <v>21484742000.0</v>
       </c>
       <c r="G5">
-        <v>-596672953.0</v>
+        <v>21484790000.0</v>
       </c>
       <c r="H5">
-        <v>-169544583.0</v>
+        <v>21048422259.0</v>
       </c>
       <c r="I5">
-        <v>-1074972920.0</v>
+        <v>21048422258.0</v>
       </c>
       <c r="J5">
-        <v>-883966405.0</v>
+        <v>21048422259.0</v>
       </c>
       <c r="K5">
-        <v>-804631806.0</v>
+        <v>21048422259.0</v>
       </c>
       <c r="L5">
-        <v>-1853316571.0</v>
+        <v>20520079227.0</v>
       </c>
       <c r="M5">
-        <v>-2875393788.0</v>
+        <v>20520079227.0</v>
       </c>
       <c r="N5">
-        <v>2920025632.0</v>
+        <v>20520079227.0</v>
       </c>
       <c r="O5">
-        <v>83445516.0</v>
+        <v>20520079227.0</v>
       </c>
       <c r="P5">
-        <v>177086179.0</v>
+        <v>20458437450.0</v>
       </c>
       <c r="Q5">
-        <v>2225452389.0</v>
+        <v>20458437450.0</v>
       </c>
       <c r="R5">
-        <v>-686993027.0</v>
+        <v>20458437450.0</v>
       </c>
       <c r="S5">
-        <v>-1271339182.0</v>
+        <v>20458437450.0</v>
       </c>
       <c r="T5">
-        <v>-2037017446.0</v>
+        <v>20125485714.0</v>
       </c>
       <c r="U5">
-        <v>5053584451.0</v>
+        <v>20125485714.0</v>
       </c>
       <c r="V5">
-        <v>-572476611.0</v>
+        <v>20125485714.0</v>
       </c>
       <c r="W5">
-        <v>-1686473672.0</v>
+        <v>20125485713.0</v>
       </c>
       <c r="X5">
-        <v>-9385621088.0</v>
+        <v>19957388227.0</v>
       </c>
       <c r="Y5">
-        <v>-151285580099.0</v>
+        <v>19946171706.0</v>
       </c>
       <c r="Z5">
-        <v>-2682772333.0</v>
+        <v>19946171706.0</v>
       </c>
       <c r="AA5">
-        <v>-3024770122.0</v>
+        <v>19957388226.0</v>
       </c>
       <c r="AB5">
-        <v>-2551890267.0</v>
+        <v>19718860302.0</v>
       </c>
       <c r="AC5">
-        <v>17683771199.0</v>
+        <v>19718860298.0</v>
       </c>
       <c r="AD5">
-        <v>-2315759198.0</v>
+        <v>19718860298.0</v>
       </c>
       <c r="AE5">
-        <v>-566578107.0</v>
+        <v>19718860296.0</v>
       </c>
       <c r="AF5">
-        <v>-2055202913.0</v>
+        <v>19393336139.0</v>
       </c>
       <c r="AG5">
-        <v>-4107781272.0</v>
+        <v>19393336138.0</v>
       </c>
       <c r="AH5">
-        <v>-227501065.0</v>
+        <v>19393336140.0</v>
       </c>
       <c r="AI5">
-        <v>-1425299014.0</v>
+        <v>19393336139.0</v>
       </c>
       <c r="AJ5">
-        <v>-361535459.0</v>
+        <v>19590052923.0</v>
       </c>
       <c r="AK5">
-        <v>13353891944.0</v>
+        <v>19590052922.0</v>
       </c>
       <c r="AL5">
-        <v>-349352471.0</v>
+        <v>19590052924.0</v>
       </c>
       <c r="AM5">
-        <v>-1050371550.0</v>
+        <v>19590052923.0</v>
       </c>
       <c r="AN5">
-        <v>191441719.0</v>
+        <v>-98114755.0</v>
       </c>
       <c r="AO5">
-        <v>-476163470.0</v>
+        <v>76488160.0</v>
       </c>
       <c r="AP5">
-        <v>2319185977.0</v>
+        <v>2587194938.0</v>
       </c>
       <c r="AQ5">
-        <v>-1426021322.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>76488160.0</v>
+      </c>
+      <c r="AR5"/>
+      <c r="AS5"/>
+      <c r="AT5"/>
       <c r="AU5">
-        <v>-5042932601.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>11122706.0</v>
+      </c>
+      <c r="AV5"/>
+      <c r="AW5"/>
       <c r="AX5">
-        <v>-114431026.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>-837746.0</v>
+      </c>
+      <c r="AY5"/>
+      <c r="AZ5"/>
+      <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
+      <c r="CJ5"/>
     </row>
-    <row r="6" spans="1:87">
+    <row r="6" spans="1:88">
       <c r="A6" t="s">
-        <v>151</v>
-[...156 lines deleted...]
-      </c>
+        <v>27</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6"/>
+      <c r="D6"/>
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6"/>
+      <c r="I6"/>
+      <c r="J6"/>
+      <c r="K6"/>
+      <c r="L6"/>
+      <c r="M6"/>
+      <c r="N6"/>
+      <c r="O6"/>
+      <c r="P6"/>
+      <c r="Q6"/>
+      <c r="R6"/>
+      <c r="S6"/>
+      <c r="T6"/>
+      <c r="U6"/>
+      <c r="V6"/>
+      <c r="W6"/>
+      <c r="X6"/>
+      <c r="Y6"/>
+      <c r="Z6"/>
+      <c r="AA6"/>
+      <c r="AB6"/>
+      <c r="AC6"/>
+      <c r="AD6"/>
+      <c r="AE6"/>
+      <c r="AF6"/>
+      <c r="AG6"/>
+      <c r="AH6"/>
+      <c r="AI6"/>
+      <c r="AJ6"/>
+      <c r="AK6"/>
+      <c r="AL6"/>
+      <c r="AM6"/>
+      <c r="AN6"/>
+      <c r="AO6"/>
+      <c r="AP6"/>
+      <c r="AQ6"/>
+      <c r="AR6"/>
+      <c r="AS6"/>
+      <c r="AT6"/>
+      <c r="AU6"/>
+      <c r="AV6"/>
+      <c r="AW6"/>
+      <c r="AX6"/>
+      <c r="AY6"/>
+      <c r="AZ6"/>
+      <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
+      <c r="CJ6"/>
     </row>
-    <row r="7" spans="1:87">
+    <row r="7" spans="1:88">
       <c r="A7" t="s">
-        <v>152</v>
+        <v>28</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -15870,1505 +4902,1476 @@
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
+      <c r="CJ7"/>
     </row>
-    <row r="8" spans="1:87">
+    <row r="8" spans="1:88">
       <c r="A8" t="s">
-        <v>153</v>
+        <v>29</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
-      <c r="AX8">
-[...1 lines deleted...]
-      </c>
+      <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
+      <c r="CJ8"/>
     </row>
-    <row r="9" spans="1:87">
+    <row r="9" spans="1:88">
       <c r="A9" t="s">
-        <v>154</v>
-[...9 lines deleted...]
-      </c>
+        <v>30</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
       <c r="E9">
-        <v>2227782118.0</v>
+        <v>29264760870.0</v>
       </c>
       <c r="F9">
-        <v>2418407366.0</v>
+        <v>29264760870.0</v>
       </c>
       <c r="G9">
-        <v>2052655597.0</v>
+        <v>29264760870.0</v>
       </c>
       <c r="H9">
-        <v>1570082767.0</v>
+        <v>29264760870.0</v>
       </c>
       <c r="I9">
-        <v>2475327186.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>29264760870.0</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9"/>
       <c r="L9">
-        <v>1174211793.0</v>
+        <v>29264760870.0</v>
       </c>
       <c r="M9">
-        <v>1659511755.0</v>
+        <v>29264760870.0</v>
       </c>
       <c r="N9">
-        <v>1067729233.0</v>
+        <v>29264760870.0</v>
       </c>
       <c r="O9">
-        <v>876295926.0</v>
+        <v>29264760870.0</v>
       </c>
       <c r="P9">
-        <v>716773832.0</v>
+        <v>29264760870.0</v>
       </c>
       <c r="Q9">
-        <v>1565626378.0</v>
+        <v>29264760870.0</v>
       </c>
       <c r="R9">
-        <v>318879674.0</v>
+        <v>29264760870.0</v>
       </c>
       <c r="S9">
-        <v>714387195.0</v>
+        <v>29264760870.0</v>
       </c>
       <c r="T9">
-        <v>37611280.0</v>
+        <v>29264760870.0</v>
       </c>
       <c r="U9">
-        <v>1968470061.0</v>
+        <v>29264760870.0</v>
       </c>
       <c r="V9">
-        <v>1767758726.0</v>
+        <v>29264760870.0</v>
       </c>
       <c r="W9">
-        <v>75609435.0</v>
+        <v>29264760870.0</v>
       </c>
       <c r="X9">
-        <v>929606807.0</v>
+        <v>29264760870.0</v>
       </c>
       <c r="Y9">
-        <v>-148574519895.0</v>
+        <v>29264760870.0</v>
       </c>
       <c r="Z9">
-        <v>1169629704.0</v>
+        <v>29264760870.0</v>
       </c>
       <c r="AA9">
-        <v>832643571.0</v>
+        <v>29264760870.0</v>
       </c>
       <c r="AB9">
-        <v>804553442.0</v>
-[...66 lines deleted...]
-      </c>
+        <v>29264760870.0</v>
+      </c>
+      <c r="AC9"/>
+      <c r="AD9"/>
+      <c r="AE9"/>
+      <c r="AF9"/>
+      <c r="AG9"/>
+      <c r="AH9"/>
+      <c r="AI9"/>
+      <c r="AJ9"/>
+      <c r="AK9"/>
+      <c r="AL9"/>
+      <c r="AM9"/>
+      <c r="AN9"/>
+      <c r="AO9"/>
+      <c r="AP9"/>
+      <c r="AQ9"/>
+      <c r="AR9"/>
+      <c r="AS9"/>
+      <c r="AT9"/>
+      <c r="AU9"/>
+      <c r="AV9"/>
+      <c r="AW9"/>
+      <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
-      <c r="BA9">
-[...1 lines deleted...]
-      </c>
+      <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
+      <c r="CJ9"/>
     </row>
-    <row r="10" spans="1:87">
+    <row r="10" spans="1:88">
       <c r="A10" t="s">
-        <v>155</v>
+        <v>31</v>
       </c>
       <c r="B10">
-        <v>89587824.0</v>
+        <v>5515730000.0</v>
       </c>
       <c r="C10">
-        <v>-296430622.0</v>
+        <v>5514508000.0</v>
       </c>
       <c r="D10">
-        <v>-411522984.0</v>
+        <v>5530156000.0</v>
       </c>
       <c r="E10">
-        <v>-8537235875.0</v>
+        <v>5342189000.0</v>
       </c>
       <c r="F10">
-        <v>629388109.0</v>
+        <v>5578818000.0</v>
       </c>
       <c r="G10">
-        <v>-517830973.0</v>
+        <v>6825378000.0</v>
       </c>
       <c r="H10">
-        <v>-272320766.0</v>
+        <v>6169810318.0</v>
       </c>
       <c r="I10">
-        <v>-1474834902.0</v>
+        <v>5593585113.0</v>
       </c>
       <c r="J10">
-        <v>-930333689.0</v>
+        <v>5601812519.0</v>
       </c>
       <c r="K10">
-        <v>-804631809.0</v>
+        <v>5562112380.0</v>
       </c>
       <c r="L10">
-        <v>-1406037625.0</v>
+        <v>6921487485.0</v>
       </c>
       <c r="M10">
-        <v>-38595214182.0</v>
+        <v>5791273977.0</v>
       </c>
       <c r="N10">
-        <v>2874342512.0</v>
+        <v>5593804624.0</v>
       </c>
       <c r="O10">
-        <v>64784026.0</v>
+        <v>6261876801.0</v>
       </c>
       <c r="P10">
-        <v>148887613.0</v>
+        <v>8066344213.0</v>
       </c>
       <c r="Q10">
-        <v>-119391258701.0</v>
+        <v>8124965766.0</v>
       </c>
       <c r="R10">
-        <v>108361781.0</v>
+        <v>7304630570.0</v>
       </c>
       <c r="S10">
-        <v>-670803279.0</v>
+        <v>6652542488.0</v>
       </c>
       <c r="T10">
-        <v>-1761891013.0</v>
+        <v>5882854703.0</v>
       </c>
       <c r="U10">
-        <v>8015557692.0</v>
+        <v>6180026165.0</v>
       </c>
       <c r="V10">
-        <v>-584796729.0</v>
+        <v>6986025853.0</v>
       </c>
       <c r="W10">
-        <v>-1856149995.0</v>
+        <v>6308718459.0</v>
       </c>
       <c r="X10">
-        <v>-9340429330.0</v>
+        <v>5611305899.0</v>
       </c>
       <c r="Y10">
-        <v>-156509001135.0</v>
+        <v>6715606995.0</v>
       </c>
       <c r="Z10">
-        <v>-2447757745.0</v>
+        <v>7190282533.0</v>
       </c>
       <c r="AA10">
-        <v>-2573479741.0</v>
+        <v>11566388240.0</v>
       </c>
       <c r="AB10">
-        <v>-1951995697.0</v>
+        <v>6114701842.0</v>
       </c>
       <c r="AC10">
-        <v>-6250067836.0</v>
+        <v>6202164000.0</v>
       </c>
       <c r="AD10">
-        <v>-1851405000.0</v>
+        <v>6384199091.0</v>
       </c>
       <c r="AE10">
-        <v>1063703422.0</v>
+        <v>6182254577.0</v>
       </c>
       <c r="AF10">
-        <v>-2038637123.0</v>
+        <v>6157960510.0</v>
       </c>
       <c r="AG10">
-        <v>-19509087487.0</v>
+        <v>5973522817.0</v>
       </c>
       <c r="AH10">
-        <v>-253725561.0</v>
+        <v>9170451956.0</v>
       </c>
       <c r="AI10">
-        <v>939715590.0</v>
+        <v>9029086058.0</v>
       </c>
       <c r="AJ10">
-        <v>1257748279.0</v>
+        <v>10694245138.0</v>
       </c>
       <c r="AK10">
-        <v>22065880359.0</v>
+        <v>10406869445.0</v>
       </c>
       <c r="AL10">
-        <v>-349613449.0</v>
+        <v>9747321468.0</v>
       </c>
       <c r="AM10">
-        <v>-1040062034.0</v>
+        <v>8328713678.0</v>
       </c>
       <c r="AN10">
-        <v>197218853.0</v>
+        <v>1149258938.0</v>
       </c>
       <c r="AO10">
-        <v>426721624.0</v>
+        <v>875240875.0</v>
       </c>
       <c r="AP10">
-        <v>3582605986.0</v>
+        <v>-742943567.0</v>
       </c>
       <c r="AQ10">
-        <v>-2189008625.0</v>
+        <v>742943567.0</v>
       </c>
       <c r="AR10">
-        <v>-3380988679.0</v>
+        <v>457495349.0</v>
       </c>
       <c r="AS10">
-        <v>-1462421667.0</v>
+        <v>503082023.0</v>
       </c>
       <c r="AT10">
-        <v>-1581063706.0</v>
+        <v>574657132.0</v>
       </c>
       <c r="AU10">
-        <v>-5493813955.0</v>
+        <v>70402417.0</v>
       </c>
       <c r="AV10">
-        <v>2291490792.0</v>
+        <v>9345250.0</v>
       </c>
       <c r="AW10">
-        <v>516979601.0</v>
+        <v>9912871.0</v>
       </c>
       <c r="AX10">
-        <v>1914996297.0</v>
+        <v>11610233.0</v>
       </c>
       <c r="AY10">
-        <v>-683766233.0</v>
+        <v>12661892.0</v>
       </c>
       <c r="AZ10">
-        <v>-781161119.0</v>
+        <v>986246749.0</v>
       </c>
       <c r="BA10">
-        <v>-632769640.0</v>
-[...21 lines deleted...]
-      <c r="BV10"/>
+        <v>9707338.0</v>
+      </c>
+      <c r="BB10">
+        <v>8387093.0</v>
+      </c>
+      <c r="BC10">
+        <v>68296740.0</v>
+      </c>
+      <c r="BD10">
+        <v>151920600.0</v>
+      </c>
+      <c r="BE10">
+        <v>198310900.0</v>
+      </c>
+      <c r="BF10">
+        <v>144756000.0</v>
+      </c>
+      <c r="BG10">
+        <v>197936100.0</v>
+      </c>
+      <c r="BH10">
+        <v>202895500.0</v>
+      </c>
+      <c r="BI10">
+        <v>184071800.0</v>
+      </c>
+      <c r="BJ10">
+        <v>143447600.0</v>
+      </c>
+      <c r="BK10">
+        <v>376063500.0</v>
+      </c>
+      <c r="BL10">
+        <v>155009300.0</v>
+      </c>
+      <c r="BM10">
+        <v>53610500.0</v>
+      </c>
+      <c r="BN10">
+        <v>86739700.0</v>
+      </c>
+      <c r="BO10">
+        <v>230238100.0</v>
+      </c>
+      <c r="BP10">
+        <v>170631700.0</v>
+      </c>
+      <c r="BQ10">
+        <v>165575800.0</v>
+      </c>
+      <c r="BR10">
+        <v>208298400.0</v>
+      </c>
+      <c r="BS10">
+        <v>277430200.0</v>
+      </c>
+      <c r="BT10">
+        <v>24165300.0</v>
+      </c>
+      <c r="BU10">
+        <v>370957200.0</v>
+      </c>
+      <c r="BV10">
+        <v>53652600.0</v>
+      </c>
       <c r="BW10">
-        <v>318788400.0</v>
-[...1 lines deleted...]
-      <c r="BX10"/>
+        <v>175748200.0</v>
+      </c>
+      <c r="BX10">
+        <v>472305200.0</v>
+      </c>
       <c r="BY10">
-        <v>89970400.0</v>
-[...2 lines deleted...]
-      <c r="CA10"/>
+        <v>259706900.0</v>
+      </c>
+      <c r="BZ10">
+        <v>694900300.0</v>
+      </c>
+      <c r="CA10">
+        <v>511195800.0</v>
+      </c>
       <c r="CB10">
-        <v>372664600.0</v>
+        <v>207016900.0</v>
       </c>
       <c r="CC10">
-        <v>673032800.0</v>
+        <v>133668600.0</v>
       </c>
       <c r="CD10">
-        <v>821773900.0</v>
+        <v>3846255700.0</v>
       </c>
       <c r="CE10">
-        <v>128528800.0</v>
+        <v>5450479400.0</v>
       </c>
       <c r="CF10">
-        <v>709714900.0</v>
+        <v>5401846300.0</v>
       </c>
       <c r="CG10">
-        <v>1006336500.0</v>
+        <v>6734470200.0</v>
       </c>
       <c r="CH10">
-        <v>522531100.0</v>
-[...2 lines deleted...]
-        <v>822140300.0</v>
+        <v>10989842600.0</v>
+      </c>
+      <c r="CI10"/>
+      <c r="CJ10">
+        <v>250202800.0</v>
       </c>
     </row>
-    <row r="11" spans="1:87">
+    <row r="11" spans="1:88">
       <c r="A11" t="s">
-        <v>156</v>
+        <v>32</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
-        <v>400688647.0</v>
-[...1 lines deleted...]
-      <c r="F11"/>
+        <v>5342189160.0</v>
+      </c>
+      <c r="F11">
+        <v>5578817680.0</v>
+      </c>
       <c r="G11"/>
-      <c r="H11">
-[...16 lines deleted...]
-      </c>
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11"/>
       <c r="N11">
-        <v>-56297.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>-73128150.0</v>
+      </c>
+      <c r="O11"/>
       <c r="P11">
-        <v>-24530.0</v>
-[...12 lines deleted...]
-      </c>
+        <v>8066344210.0</v>
+      </c>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
       <c r="U11">
-        <v>4962101043.0</v>
-[...48 lines deleted...]
-      </c>
+        <v>-10.0</v>
+      </c>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+      <c r="AB11"/>
+      <c r="AC11"/>
+      <c r="AD11"/>
+      <c r="AE11"/>
+      <c r="AF11"/>
+      <c r="AG11"/>
+      <c r="AH11"/>
+      <c r="AI11"/>
+      <c r="AJ11"/>
+      <c r="AK11"/>
       <c r="AL11"/>
-      <c r="AM11">
-[...43 lines deleted...]
-      </c>
+      <c r="AM11"/>
+      <c r="AN11"/>
+      <c r="AO11"/>
+      <c r="AP11"/>
+      <c r="AQ11"/>
+      <c r="AR11"/>
+      <c r="AS11"/>
+      <c r="AT11"/>
+      <c r="AU11"/>
+      <c r="AV11"/>
+      <c r="AW11"/>
+      <c r="AX11"/>
+      <c r="AY11"/>
+      <c r="AZ11"/>
+      <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
-      <c r="BE11">
-[...1 lines deleted...]
-      </c>
+      <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
-      <c r="BI11">
-[...1 lines deleted...]
-      </c>
+      <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
-      <c r="BM11">
-[...1 lines deleted...]
-      </c>
+      <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
-      <c r="BW11">
-[...1 lines deleted...]
-      </c>
+      <c r="BW11"/>
       <c r="BX11"/>
-      <c r="BY11">
-[...1 lines deleted...]
-      </c>
+      <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
-      <c r="CB11">
-[...7 lines deleted...]
-      </c>
+      <c r="CB11"/>
+      <c r="CC11"/>
+      <c r="CD11"/>
       <c r="CE11"/>
-      <c r="CF11">
-[...10 lines deleted...]
-      </c>
+      <c r="CF11"/>
+      <c r="CG11"/>
+      <c r="CH11"/>
+      <c r="CI11"/>
+      <c r="CJ11"/>
     </row>
-    <row r="12" spans="1:87">
+    <row r="12" spans="1:88">
       <c r="A12" t="s">
-        <v>157</v>
+        <v>33</v>
       </c>
       <c r="B12">
-        <v>12631916.0</v>
-[...2 lines deleted...]
-      <c r="D12"/>
+        <v>5515730000.0</v>
+      </c>
+      <c r="C12">
+        <v>5514508000.0</v>
+      </c>
+      <c r="D12">
+        <v>5530156000.0</v>
+      </c>
       <c r="E12">
-        <v>90731842.0</v>
-[...3 lines deleted...]
-      <c r="H12"/>
+        <v>5342189000.0</v>
+      </c>
+      <c r="F12">
+        <v>5578818000.0</v>
+      </c>
+      <c r="G12">
+        <v>6825378000.0</v>
+      </c>
+      <c r="H12">
+        <v>6169810318.0</v>
+      </c>
       <c r="I12">
-        <v>65500225.0</v>
+        <v>5593585113.0</v>
       </c>
       <c r="J12">
-        <v>46367282.0</v>
-[...1 lines deleted...]
-      <c r="K12"/>
+        <v>5601812519.0</v>
+      </c>
+      <c r="K12">
+        <v>5562112380.0</v>
+      </c>
       <c r="L12">
-        <v>18393746.0</v>
+        <v>6921487485.0</v>
       </c>
       <c r="M12">
-        <v>35719820393.0</v>
+        <v>5791273977.0</v>
       </c>
       <c r="N12">
-        <v>45683121.0</v>
-[...11 lines deleted...]
-      <c r="Y12"/>
+        <v>5593804624.0</v>
+      </c>
+      <c r="O12">
+        <v>6261876801.0</v>
+      </c>
+      <c r="P12">
+        <v>8066344213.0</v>
+      </c>
+      <c r="Q12">
+        <v>8124965766.0</v>
+      </c>
+      <c r="R12">
+        <v>7304630570.0</v>
+      </c>
+      <c r="S12">
+        <v>6652542488.0</v>
+      </c>
+      <c r="T12">
+        <v>5882854703.0</v>
+      </c>
+      <c r="U12">
+        <v>6180026165.0</v>
+      </c>
+      <c r="V12">
+        <v>6986025853.0</v>
+      </c>
+      <c r="W12">
+        <v>6308718459.0</v>
+      </c>
+      <c r="X12">
+        <v>5611305899.0</v>
+      </c>
+      <c r="Y12">
+        <v>6715606995.0</v>
+      </c>
       <c r="Z12">
-        <v>111693721.0</v>
+        <v>7190282533.0</v>
       </c>
       <c r="AA12">
-        <v>126341720.0</v>
+        <v>11566388240.0</v>
       </c>
       <c r="AB12">
-        <v>133052460.0</v>
+        <v>6114701842.0</v>
       </c>
       <c r="AC12">
-        <v>33314404218.0</v>
+        <v>6202164000.0</v>
       </c>
       <c r="AD12">
-        <v>560994646.0</v>
+        <v>6384199091.0</v>
       </c>
       <c r="AE12">
-        <v>9371500.0</v>
+        <v>6182254577.0</v>
       </c>
       <c r="AF12">
-        <v>10550300.0</v>
+        <v>6157960510.0</v>
       </c>
       <c r="AG12">
-        <v>13215283100.0</v>
+        <v>5973522817.0</v>
       </c>
       <c r="AH12">
-        <v>26224500.0</v>
+        <v>9170451956.0</v>
       </c>
       <c r="AI12">
-        <v>58019300.0</v>
+        <v>9029086058.0</v>
       </c>
       <c r="AJ12">
-        <v>21530500.0</v>
+        <v>10694245138.0</v>
       </c>
       <c r="AK12">
-        <v>12107097000.0</v>
+        <v>10406869445.0</v>
       </c>
       <c r="AL12">
-        <v>1039100.0</v>
+        <v>9747321468.0</v>
       </c>
       <c r="AM12">
-        <v>1280800.0</v>
+        <v>8328713678.0</v>
       </c>
       <c r="AN12">
-        <v>2077500.0</v>
+        <v>1149258938.0</v>
       </c>
       <c r="AO12">
-        <v>224310100.0</v>
+        <v>875240875.0</v>
       </c>
       <c r="AP12">
-        <v>33637800.0</v>
+        <v>742943567.0</v>
       </c>
       <c r="AQ12">
-        <v>55733300.0</v>
+        <v>742943567.0</v>
       </c>
       <c r="AR12">
-        <v>1087803300.0</v>
+        <v>457495349.0</v>
       </c>
       <c r="AS12">
-        <v>277870600.0</v>
+        <v>503082023.0</v>
       </c>
       <c r="AT12">
-        <v>1236563000.0</v>
+        <v>574657132.0</v>
       </c>
       <c r="AU12">
-        <v>894158400.0</v>
+        <v>70402417.0</v>
       </c>
       <c r="AV12">
-        <v>250000000.0</v>
-[...1 lines deleted...]
-      <c r="AW12"/>
+        <v>9345250.0</v>
+      </c>
+      <c r="AW12">
+        <v>9912871.0</v>
+      </c>
       <c r="AX12">
-        <v>245576900.0</v>
+        <v>11610233.0</v>
       </c>
       <c r="AY12">
-        <v>2085100.0</v>
-[...1 lines deleted...]
-      <c r="AZ12"/>
+        <v>12661892.0</v>
+      </c>
+      <c r="AZ12">
+        <v>986246749.0</v>
+      </c>
       <c r="BA12">
-        <v>63861600.0</v>
+        <v>9707338.0</v>
       </c>
       <c r="BB12">
-        <v>63861600.0</v>
+        <v>8387093.0</v>
       </c>
       <c r="BC12">
-        <v>63757400.0</v>
-[...63 lines deleted...]
-      </c>
+        <v>68296740.0</v>
+      </c>
+      <c r="BD12"/>
+      <c r="BE12"/>
+      <c r="BF12"/>
+      <c r="BG12"/>
+      <c r="BH12"/>
+      <c r="BI12"/>
+      <c r="BJ12"/>
+      <c r="BK12"/>
+      <c r="BL12"/>
+      <c r="BM12"/>
+      <c r="BN12"/>
+      <c r="BO12"/>
+      <c r="BP12"/>
+      <c r="BQ12"/>
+      <c r="BR12"/>
+      <c r="BS12"/>
+      <c r="BT12"/>
+      <c r="BU12"/>
+      <c r="BV12"/>
+      <c r="BW12"/>
+      <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
+      <c r="CJ12"/>
     </row>
-    <row r="13" spans="1:87">
+    <row r="13" spans="1:88">
       <c r="A13" t="s">
-        <v>158</v>
+        <v>34</v>
       </c>
       <c r="B13">
-        <v>12631920.0</v>
+        <v>644946364000.0</v>
       </c>
       <c r="C13">
-        <v>78102420.0</v>
-[...1 lines deleted...]
-      <c r="D13"/>
+        <v>644946364000.0</v>
+      </c>
+      <c r="D13">
+        <v>644946364000.0</v>
+      </c>
       <c r="E13">
-        <v>12238010.0</v>
+        <v>644946364000.0</v>
       </c>
       <c r="F13">
-        <v>185150250.0</v>
-[...3 lines deleted...]
-      <c r="I13"/>
+        <v>644946364000.0</v>
+      </c>
+      <c r="G13">
+        <v>644946364000.0</v>
+      </c>
+      <c r="H13">
+        <v>644946363600.0</v>
+      </c>
+      <c r="I13">
+        <v>644946363600.0</v>
+      </c>
       <c r="J13">
-        <v>31466690.0</v>
+        <v>644946363600.0</v>
       </c>
       <c r="K13">
-        <v>6438280.0</v>
+        <v>644946363600.0</v>
       </c>
       <c r="L13">
-        <v>11854040.0</v>
+        <v>644946363600.0</v>
       </c>
       <c r="M13">
-        <v>35719820390.0</v>
+        <v>644946363600.0</v>
       </c>
       <c r="N13">
-        <v>45683120.0</v>
+        <v>644946363600.0</v>
       </c>
       <c r="O13">
-        <v>231803810.0</v>
+        <v>644946363600.0</v>
       </c>
       <c r="P13">
-        <v>222068730.0</v>
+        <v>644946363600.0</v>
       </c>
       <c r="Q13">
-        <v>119715947340.0</v>
+        <v>644946363600.0</v>
       </c>
       <c r="R13">
-        <v>47612510.0</v>
+        <v>644946363600.0</v>
       </c>
       <c r="S13">
-        <v>70861780.0</v>
+        <v>644946363600.0</v>
       </c>
       <c r="T13">
-        <v>111272310.0</v>
+        <v>644946363600.0</v>
       </c>
       <c r="U13">
-        <v>201038050.0</v>
+        <v>644946363600.0</v>
       </c>
       <c r="V13">
-        <v>71652290.0</v>
+        <v>644946363600.0</v>
       </c>
       <c r="W13">
-        <v>66202970.0</v>
+        <v>644946363600.0</v>
       </c>
       <c r="X13">
-        <v>81060040.0</v>
+        <v>644946363600.0</v>
       </c>
       <c r="Y13">
-        <v>19328436540.0</v>
+        <v>644946363600.0</v>
       </c>
       <c r="Z13">
-        <v>242132110.0</v>
-[...15 lines deleted...]
-      <c r="AO13"/>
+        <v>644946363600.0</v>
+      </c>
+      <c r="AA13">
+        <v>644946363600.0</v>
+      </c>
+      <c r="AB13">
+        <v>644946363600.0</v>
+      </c>
+      <c r="AC13">
+        <v>644946363600.0</v>
+      </c>
+      <c r="AD13">
+        <v>644946363600.0</v>
+      </c>
+      <c r="AE13">
+        <v>644946363600.0</v>
+      </c>
+      <c r="AF13">
+        <v>644946363600.0</v>
+      </c>
+      <c r="AG13">
+        <v>644946363600.0</v>
+      </c>
+      <c r="AH13">
+        <v>644946363600.0</v>
+      </c>
+      <c r="AI13">
+        <v>644946363600.0</v>
+      </c>
+      <c r="AJ13">
+        <v>644946363600.0</v>
+      </c>
+      <c r="AK13">
+        <v>644946363600.0</v>
+      </c>
+      <c r="AL13">
+        <v>644946363600.0</v>
+      </c>
+      <c r="AM13">
+        <v>644946363600.0</v>
+      </c>
+      <c r="AN13">
+        <v>25300000000.0</v>
+      </c>
+      <c r="AO13">
+        <v>25300000000.0</v>
+      </c>
       <c r="AP13"/>
-      <c r="AQ13"/>
-[...42 lines deleted...]
-      <c r="CH13"/>
+      <c r="AQ13">
+        <v>25300000000.0</v>
+      </c>
+      <c r="AR13">
+        <v>25300000000.0</v>
+      </c>
+      <c r="AS13">
+        <v>25300000000.0</v>
+      </c>
+      <c r="AT13">
+        <v>25300000000.0</v>
+      </c>
+      <c r="AU13">
+        <v>25300000000.0</v>
+      </c>
+      <c r="AV13">
+        <v>23000000000.0</v>
+      </c>
+      <c r="AW13">
+        <v>23000000000.0</v>
+      </c>
+      <c r="AX13">
+        <v>23000000000.0</v>
+      </c>
+      <c r="AY13">
+        <v>23000000000.0</v>
+      </c>
+      <c r="AZ13">
+        <v>23000000000.0</v>
+      </c>
+      <c r="BA13">
+        <v>23000000000.0</v>
+      </c>
+      <c r="BB13">
+        <v>23000000000.0</v>
+      </c>
+      <c r="BC13">
+        <v>23000000000.0</v>
+      </c>
+      <c r="BD13">
+        <v>23000000000.0</v>
+      </c>
+      <c r="BE13">
+        <v>23000000000.0</v>
+      </c>
+      <c r="BF13">
+        <v>23000000000.0</v>
+      </c>
+      <c r="BG13">
+        <v>23000000000.0</v>
+      </c>
+      <c r="BH13">
+        <v>23000000000.0</v>
+      </c>
+      <c r="BI13">
+        <v>23000000000.0</v>
+      </c>
+      <c r="BJ13">
+        <v>23000000000.0</v>
+      </c>
+      <c r="BK13">
+        <v>23000000000.0</v>
+      </c>
+      <c r="BL13">
+        <v>23000000000.0</v>
+      </c>
+      <c r="BM13">
+        <v>23000000000.0</v>
+      </c>
+      <c r="BN13">
+        <v>23000000000.0</v>
+      </c>
+      <c r="BO13">
+        <v>23000000000.0</v>
+      </c>
+      <c r="BP13">
+        <v>23000000000.0</v>
+      </c>
+      <c r="BQ13">
+        <v>23000000000.0</v>
+      </c>
+      <c r="BR13">
+        <v>23000000000.0</v>
+      </c>
+      <c r="BS13">
+        <v>23000000000.0</v>
+      </c>
+      <c r="BT13">
+        <v>23000000000.0</v>
+      </c>
+      <c r="BU13">
+        <v>23000000000.0</v>
+      </c>
+      <c r="BV13">
+        <v>23000000000.0</v>
+      </c>
+      <c r="BW13">
+        <v>23000000000.0</v>
+      </c>
+      <c r="BX13">
+        <v>23000000000.0</v>
+      </c>
+      <c r="BY13">
+        <v>23000000000.0</v>
+      </c>
+      <c r="BZ13">
+        <v>23000000000.0</v>
+      </c>
+      <c r="CA13">
+        <v>23000000000.0</v>
+      </c>
+      <c r="CB13">
+        <v>23000000000.0</v>
+      </c>
+      <c r="CC13">
+        <v>23000000000.0</v>
+      </c>
+      <c r="CD13">
+        <v>23000000000.0</v>
+      </c>
+      <c r="CE13">
+        <v>23000000000.0</v>
+      </c>
+      <c r="CF13">
+        <v>23000000000.0</v>
+      </c>
+      <c r="CG13">
+        <v>23000000000.0</v>
+      </c>
+      <c r="CH13">
+        <v>23000000000.0</v>
+      </c>
       <c r="CI13"/>
+      <c r="CJ13">
+        <v>25000000.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:87">
+    <row r="14" spans="1:88">
       <c r="A14" t="s">
-        <v>159</v>
-[...18 lines deleted...]
-      <c r="S14"/>
+        <v>35</v>
+      </c>
+      <c r="B14">
+        <v>6449463636.0</v>
+      </c>
+      <c r="C14">
+        <v>6449464000.0</v>
+      </c>
+      <c r="D14">
+        <v>6449463636.0</v>
+      </c>
+      <c r="E14">
+        <v>6040253689.0</v>
+      </c>
+      <c r="F14">
+        <v>6858673583.0</v>
+      </c>
+      <c r="G14">
+        <v>6449463636.0</v>
+      </c>
+      <c r="H14">
+        <v>6449463636.0</v>
+      </c>
+      <c r="I14">
+        <v>6449463636.0</v>
+      </c>
+      <c r="J14">
+        <v>6449463636.0</v>
+      </c>
+      <c r="K14">
+        <v>6449463636.0</v>
+      </c>
+      <c r="L14">
+        <v>6449463636.0</v>
+      </c>
+      <c r="M14">
+        <v>6449463636.0</v>
+      </c>
+      <c r="N14">
+        <v>6449463636.0</v>
+      </c>
+      <c r="O14">
+        <v>6449463636.0</v>
+      </c>
+      <c r="P14">
+        <v>6449463636.0</v>
+      </c>
+      <c r="Q14">
+        <v>6449463636.0</v>
+      </c>
+      <c r="R14">
+        <v>6449463636.0</v>
+      </c>
+      <c r="S14">
+        <v>6449463636.0</v>
+      </c>
       <c r="T14">
-        <v>1655408.0</v>
+        <v>6449463636.0</v>
       </c>
       <c r="U14">
-        <v>1647953.0</v>
+        <v>6449463636.0</v>
       </c>
       <c r="V14">
-        <v>1370053.0</v>
+        <v>6449463636.0</v>
       </c>
       <c r="W14">
-        <v>1375203.0</v>
+        <v>6449463636.0</v>
       </c>
       <c r="X14">
-        <v>1382470.0</v>
+        <v>6449463636.0</v>
       </c>
       <c r="Y14">
-        <v>1484839.0</v>
+        <v>6449463636.0</v>
       </c>
       <c r="Z14">
-        <v>3630805.0</v>
+        <v>6449463636.0</v>
       </c>
       <c r="AA14">
-        <v>3651610.0</v>
+        <v>6449463636.0</v>
       </c>
       <c r="AB14">
-        <v>3668362.0</v>
+        <v>6449470098.0</v>
       </c>
       <c r="AC14">
-        <v>3682367.0</v>
+        <v>6449463636.0</v>
       </c>
       <c r="AD14">
-        <v>3729252.0</v>
+        <v>6449463636.0</v>
       </c>
       <c r="AE14">
-        <v>3786450.0</v>
+        <v>6449463636.0</v>
       </c>
       <c r="AF14">
-        <v>382200.0</v>
+        <v>6449463636.0</v>
       </c>
       <c r="AG14">
-        <v>1637600.0</v>
+        <v>6449463636.0</v>
       </c>
       <c r="AH14">
-        <v>214600.0</v>
-[...2 lines deleted...]
-      <c r="AJ14"/>
+        <v>6449463636.0</v>
+      </c>
+      <c r="AI14">
+        <v>6449463636.0</v>
+      </c>
+      <c r="AJ14">
+        <v>6413118474.0</v>
+      </c>
       <c r="AK14">
-        <v>4162500.0</v>
-[...3 lines deleted...]
-      <c r="AN14"/>
+        <v>6485808798.0</v>
+      </c>
+      <c r="AL14">
+        <v>6449463636.0</v>
+      </c>
+      <c r="AM14">
+        <v>3351231818.0</v>
+      </c>
+      <c r="AN14">
+        <v>253000000.0</v>
+      </c>
       <c r="AO14">
-        <v>2585200.0</v>
-[...6 lines deleted...]
-      <c r="AU14"/>
+        <v>253000000.0</v>
+      </c>
+      <c r="AP14">
+        <v>253000000.0</v>
+      </c>
+      <c r="AQ14">
+        <v>320258920.0</v>
+      </c>
+      <c r="AR14">
+        <v>230569272.0</v>
+      </c>
+      <c r="AS14">
+        <v>230541671.0</v>
+      </c>
+      <c r="AT14">
+        <v>230630137.0</v>
+      </c>
+      <c r="AU14">
+        <v>232345916.0</v>
+      </c>
       <c r="AV14">
-        <v>583900.0</v>
-[...1 lines deleted...]
-      <c r="AW14"/>
+        <v>230000000.0</v>
+      </c>
+      <c r="AW14">
+        <v>230034897.0</v>
+      </c>
       <c r="AX14">
-        <v>581900.0</v>
-[...5 lines deleted...]
-      <c r="BC14"/>
+        <v>229965103.0</v>
+      </c>
+      <c r="AY14">
+        <v>230000000.0</v>
+      </c>
+      <c r="AZ14">
+        <v>230000000.0</v>
+      </c>
+      <c r="BA14">
+        <v>230000000.0</v>
+      </c>
+      <c r="BB14">
+        <v>230000000.0</v>
+      </c>
+      <c r="BC14">
+        <v>230000000.0</v>
+      </c>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
+      <c r="CJ14"/>
     </row>
-    <row r="15" spans="1:87">
+    <row r="15" spans="1:88">
       <c r="A15" t="s">
-        <v>160</v>
-[...156 lines deleted...]
-      </c>
+        <v>36</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15"/>
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15"/>
+      <c r="AB15"/>
+      <c r="AC15"/>
+      <c r="AD15"/>
+      <c r="AE15"/>
+      <c r="AF15"/>
+      <c r="AG15"/>
+      <c r="AH15"/>
+      <c r="AI15"/>
+      <c r="AJ15"/>
+      <c r="AK15"/>
+      <c r="AL15"/>
+      <c r="AM15"/>
+      <c r="AN15"/>
+      <c r="AO15"/>
+      <c r="AP15"/>
+      <c r="AQ15"/>
+      <c r="AR15"/>
+      <c r="AS15"/>
+      <c r="AT15"/>
+      <c r="AU15"/>
+      <c r="AV15"/>
+      <c r="AW15"/>
+      <c r="AX15"/>
+      <c r="AY15"/>
+      <c r="AZ15"/>
+      <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
+      <c r="CJ15"/>
     </row>
-    <row r="16" spans="1:87">
+    <row r="16" spans="1:88">
       <c r="A16" t="s">
-        <v>161</v>
+        <v>37</v>
       </c>
       <c r="B16">
-        <v>89652010.0</v>
+        <v>8258823000.0</v>
       </c>
       <c r="C16">
-        <v>-296359290.0</v>
+        <v>8029795000.0</v>
       </c>
       <c r="D16">
-        <v>-411520420.0</v>
+        <v>7449868000.0</v>
       </c>
       <c r="E16">
-        <v>-8938454250.0</v>
+        <v>7590274429.0</v>
       </c>
       <c r="F16">
-        <v>629522780.0</v>
-[...3 lines deleted...]
-      <c r="I16"/>
+        <v>7211407664.0</v>
+      </c>
+      <c r="G16">
+        <v>7211407664.0</v>
+      </c>
+      <c r="H16">
+        <v>7153672652.0</v>
+      </c>
+      <c r="I16">
+        <v>6855509205.0</v>
+      </c>
       <c r="J16">
-        <v>-930397040.0</v>
+        <v>6165003232.0</v>
       </c>
       <c r="K16">
-        <v>-804624698.0</v>
+        <v>5640313513.0</v>
       </c>
       <c r="L16">
-        <v>-1406092497.0</v>
+        <v>5185229487.0</v>
       </c>
       <c r="M16">
-        <v>-1406092497.0</v>
+        <v>4632472592.0</v>
       </c>
       <c r="N16">
-        <v>2874398809.0</v>
+        <v>3802301831.0</v>
       </c>
       <c r="O16">
-        <v>64795821.0</v>
+        <v>3171889968.0</v>
       </c>
       <c r="P16">
-        <v>148912143.0</v>
+        <v>2978896766.0</v>
       </c>
       <c r="Q16">
-        <v>-119578417257.0</v>
+        <v>2667940755.0</v>
       </c>
       <c r="R16">
-        <v>108357290.0</v>
+        <v>3018549312.0</v>
       </c>
       <c r="S16">
-        <v>-670809655.0</v>
+        <v>147873122.0</v>
       </c>
       <c r="T16">
-        <v>-1761898468.0</v>
+        <v>4966898246.0</v>
       </c>
       <c r="U16">
-        <v>3051769499.0</v>
+        <v>4426889008.0</v>
       </c>
       <c r="V16">
-        <v>-585094642.0</v>
-[...27 lines deleted...]
-      </c>
+        <v>1042291232.0</v>
+      </c>
+      <c r="W16"/>
+      <c r="X16"/>
+      <c r="Y16"/>
+      <c r="Z16"/>
+      <c r="AA16"/>
+      <c r="AB16"/>
+      <c r="AC16"/>
+      <c r="AD16"/>
+      <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
@@ -17381,97 +6384,86 @@
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
+      <c r="CJ16"/>
     </row>
-    <row r="17" spans="1:87">
+    <row r="17" spans="1:88">
       <c r="A17" t="s">
-        <v>162</v>
+        <v>38</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-      <c r="Z17">
-[...16 lines deleted...]
-      </c>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
@@ -17484,54 +6476,55 @@
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
+      <c r="CJ17"/>
     </row>
-    <row r="18" spans="1:87">
+    <row r="18" spans="1:88">
       <c r="A18" t="s">
-        <v>163</v>
+        <v>39</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
@@ -17575,54 +6568,55 @@
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
+      <c r="CJ18"/>
     </row>
-    <row r="19" spans="1:87">
+    <row r="19" spans="1:88">
       <c r="A19" t="s">
-        <v>164</v>
+        <v>40</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -17666,54 +6660,11572 @@
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
+      <c r="CJ19"/>
     </row>
-    <row r="20" spans="1:87">
+    <row r="20" spans="1:88">
       <c r="A20" t="s">
+        <v>41</v>
+      </c>
+      <c r="B20">
+        <v>16362581000.0</v>
+      </c>
+      <c r="C20">
+        <v>16362581000.0</v>
+      </c>
+      <c r="D20">
+        <v>16362581000.0</v>
+      </c>
+      <c r="E20">
+        <v>16362581000.0</v>
+      </c>
+      <c r="F20">
+        <v>16362581000.0</v>
+      </c>
+      <c r="G20">
+        <v>16362581000.0</v>
+      </c>
+      <c r="H20">
+        <v>16362581051.0</v>
+      </c>
+      <c r="I20">
+        <v>16362581051.0</v>
+      </c>
+      <c r="J20">
+        <v>16362581051.0</v>
+      </c>
+      <c r="K20">
+        <v>16362581051.0</v>
+      </c>
+      <c r="L20">
+        <v>16362581051.0</v>
+      </c>
+      <c r="M20">
+        <v>16362581051.0</v>
+      </c>
+      <c r="N20">
+        <v>16362581051.0</v>
+      </c>
+      <c r="O20">
+        <v>16362581051.0</v>
+      </c>
+      <c r="P20">
+        <v>16362581051.0</v>
+      </c>
+      <c r="Q20">
+        <v>16362581051.0</v>
+      </c>
+      <c r="R20">
+        <v>16362581051.0</v>
+      </c>
+      <c r="S20">
+        <v>16362581051.0</v>
+      </c>
+      <c r="T20">
+        <v>16362581051.0</v>
+      </c>
+      <c r="U20">
+        <v>16362581051.0</v>
+      </c>
+      <c r="V20">
+        <v>16362581051.0</v>
+      </c>
+      <c r="W20">
+        <v>16362581051.0</v>
+      </c>
+      <c r="X20">
+        <v>16362581051.0</v>
+      </c>
+      <c r="Y20">
+        <v>16362581051.0</v>
+      </c>
+      <c r="Z20">
+        <v>16362581051.0</v>
+      </c>
+      <c r="AA20">
+        <v>16362581051.0</v>
+      </c>
+      <c r="AB20">
+        <v>16362581051.0</v>
+      </c>
+      <c r="AC20">
+        <v>16362581051.0</v>
+      </c>
+      <c r="AD20">
+        <v>16362581051.0</v>
+      </c>
+      <c r="AE20">
+        <v>16362581051.0</v>
+      </c>
+      <c r="AF20">
+        <v>16362581051.0</v>
+      </c>
+      <c r="AG20">
+        <v>16362581051.0</v>
+      </c>
+      <c r="AH20">
+        <v>16362581051.0</v>
+      </c>
+      <c r="AI20">
+        <v>16362581051.0</v>
+      </c>
+      <c r="AJ20">
+        <v>16362581051.0</v>
+      </c>
+      <c r="AK20">
+        <v>16362581051.0</v>
+      </c>
+      <c r="AL20">
+        <v>16362581051.0</v>
+      </c>
+      <c r="AM20">
+        <v>16362581051.0</v>
+      </c>
+      <c r="AN20">
+        <v>826084370.0</v>
+      </c>
+      <c r="AO20">
+        <v>826084370.0</v>
+      </c>
+      <c r="AP20"/>
+      <c r="AQ20">
+        <v>826084370.0</v>
+      </c>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20"/>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
+      <c r="BE20"/>
+      <c r="BF20"/>
+      <c r="BG20"/>
+      <c r="BH20"/>
+      <c r="BI20"/>
+      <c r="BJ20"/>
+      <c r="BK20"/>
+      <c r="BL20"/>
+      <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20"/>
+      <c r="BP20"/>
+      <c r="BQ20"/>
+      <c r="BR20"/>
+      <c r="BS20"/>
+      <c r="BT20"/>
+      <c r="BU20"/>
+      <c r="BV20"/>
+      <c r="BW20"/>
+      <c r="BX20"/>
+      <c r="BY20"/>
+      <c r="BZ20"/>
+      <c r="CA20"/>
+      <c r="CB20"/>
+      <c r="CC20"/>
+      <c r="CD20"/>
+      <c r="CE20"/>
+      <c r="CF20"/>
+      <c r="CG20"/>
+      <c r="CH20"/>
+      <c r="CI20"/>
+      <c r="CJ20"/>
+    </row>
+    <row r="21" spans="1:88">
+      <c r="A21" t="s">
+        <v>42</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21"/>
+      <c r="D21"/>
+      <c r="E21"/>
+      <c r="F21"/>
+      <c r="G21"/>
+      <c r="H21"/>
+      <c r="I21"/>
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21"/>
+      <c r="Y21"/>
+      <c r="Z21"/>
+      <c r="AA21"/>
+      <c r="AB21"/>
+      <c r="AC21">
+        <v>9395838.0</v>
+      </c>
+      <c r="AD21">
+        <v>10564587.0</v>
+      </c>
+      <c r="AE21"/>
+      <c r="AF21">
+        <v>16362581100.0</v>
+      </c>
+      <c r="AG21">
+        <v>16362581100.0</v>
+      </c>
+      <c r="AH21">
+        <v>16362581100.0</v>
+      </c>
+      <c r="AI21">
+        <v>16362581100.0</v>
+      </c>
+      <c r="AJ21">
+        <v>16362581100.0</v>
+      </c>
+      <c r="AK21">
+        <v>16362581100.0</v>
+      </c>
+      <c r="AL21">
+        <v>16362581100.0</v>
+      </c>
+      <c r="AM21">
+        <v>16362581100.0</v>
+      </c>
+      <c r="AN21">
+        <v>826084400.0</v>
+      </c>
+      <c r="AO21">
+        <v>826084400.0</v>
+      </c>
+      <c r="AP21"/>
+      <c r="AQ21">
+        <v>826084400.0</v>
+      </c>
+      <c r="AR21"/>
+      <c r="AS21"/>
+      <c r="AT21"/>
+      <c r="AU21"/>
+      <c r="AV21"/>
+      <c r="AW21"/>
+      <c r="AX21"/>
+      <c r="AY21"/>
+      <c r="AZ21"/>
+      <c r="BA21"/>
+      <c r="BB21"/>
+      <c r="BC21"/>
+      <c r="BD21"/>
+      <c r="BE21"/>
+      <c r="BF21"/>
+      <c r="BG21"/>
+      <c r="BH21"/>
+      <c r="BI21"/>
+      <c r="BJ21"/>
+      <c r="BK21"/>
+      <c r="BL21"/>
+      <c r="BM21"/>
+      <c r="BN21"/>
+      <c r="BO21"/>
+      <c r="BP21"/>
+      <c r="BQ21"/>
+      <c r="BR21"/>
+      <c r="BS21"/>
+      <c r="BT21"/>
+      <c r="BU21"/>
+      <c r="BV21"/>
+      <c r="BW21"/>
+      <c r="BX21"/>
+      <c r="BY21"/>
+      <c r="BZ21"/>
+      <c r="CA21"/>
+      <c r="CB21"/>
+      <c r="CC21"/>
+      <c r="CD21"/>
+      <c r="CE21"/>
+      <c r="CF21"/>
+      <c r="CG21"/>
+      <c r="CH21"/>
+      <c r="CI21"/>
+      <c r="CJ21"/>
+    </row>
+    <row r="22" spans="1:88">
+      <c r="A22" t="s">
+        <v>43</v>
+      </c>
+      <c r="B22">
+        <v>2903964000.0</v>
+      </c>
+      <c r="C22">
+        <v>2897106000.0</v>
+      </c>
+      <c r="D22">
+        <v>2990422000.0</v>
+      </c>
+      <c r="E22">
+        <v>1384481000.0</v>
+      </c>
+      <c r="F22">
+        <v>1377921000.0</v>
+      </c>
+      <c r="G22">
+        <v>1374305000.0</v>
+      </c>
+      <c r="H22">
+        <v>2829857404.0</v>
+      </c>
+      <c r="I22">
+        <v>1578515942.0</v>
+      </c>
+      <c r="J22">
+        <v>2823128002.0</v>
+      </c>
+      <c r="K22">
+        <v>2830268002.0</v>
+      </c>
+      <c r="L22">
+        <v>9750654701.0</v>
+      </c>
+      <c r="M22">
+        <v>9343349586.0</v>
+      </c>
+      <c r="N22">
+        <v>9745565202.0</v>
+      </c>
+      <c r="O22">
+        <v>9733661203.0</v>
+      </c>
+      <c r="P22">
+        <v>9989879461.0</v>
+      </c>
+      <c r="Q22">
+        <v>9990539563.0</v>
+      </c>
+      <c r="R22">
+        <v>9994578793.0</v>
+      </c>
+      <c r="S22">
+        <v>8395264558.0</v>
+      </c>
+      <c r="T22">
+        <v>3828122437.0</v>
+      </c>
+      <c r="U22">
+        <v>3829972870.0</v>
+      </c>
+      <c r="V22">
+        <v>3831238864.0</v>
+      </c>
+      <c r="W22">
+        <v>2583888594.0</v>
+      </c>
+      <c r="X22">
+        <v>205401644363.0</v>
+      </c>
+      <c r="Y22">
+        <v>205251644362.0</v>
+      </c>
+      <c r="Z22">
+        <v>205174644362.0</v>
+      </c>
+      <c r="AA22">
+        <v>205190819297.0</v>
+      </c>
+      <c r="AB22">
+        <v>339517019393.0</v>
+      </c>
+      <c r="AC22">
+        <v>339517019393.0</v>
+      </c>
+      <c r="AD22">
+        <v>339519498227.0</v>
+      </c>
+      <c r="AE22">
+        <v>339499410649.0</v>
+      </c>
+      <c r="AF22">
+        <v>394687942421.0</v>
+      </c>
+      <c r="AG22">
+        <v>394453507678.0</v>
+      </c>
+      <c r="AH22">
+        <v>402760392799.0</v>
+      </c>
+      <c r="AI22">
+        <v>402086123956.0</v>
+      </c>
+      <c r="AJ22">
+        <v>384133392657.0</v>
+      </c>
+      <c r="AK22">
+        <v>842206045345.0</v>
+      </c>
+      <c r="AL22">
+        <v>470380000000.0</v>
+      </c>
+      <c r="AM22">
+        <v>335888656925.0</v>
+      </c>
+      <c r="AN22">
+        <v>1.0</v>
+      </c>
+      <c r="AO22"/>
+      <c r="AP22"/>
+      <c r="AQ22"/>
+      <c r="AR22"/>
+      <c r="AS22"/>
+      <c r="AT22"/>
+      <c r="AU22"/>
+      <c r="AV22"/>
+      <c r="AW22">
+        <v>1.0</v>
+      </c>
+      <c r="AX22"/>
+      <c r="AY22">
+        <v>1.0</v>
+      </c>
+      <c r="AZ22">
+        <v>1.0</v>
+      </c>
+      <c r="BA22"/>
+      <c r="BB22"/>
+      <c r="BC22">
+        <v>97873485.0</v>
+      </c>
+      <c r="BD22">
+        <v>160590700.0</v>
+      </c>
+      <c r="BE22">
+        <v>102022800.0</v>
+      </c>
+      <c r="BF22">
+        <v>129186500.0</v>
+      </c>
+      <c r="BG22">
+        <v>143043100.0</v>
+      </c>
+      <c r="BH22">
+        <v>261472200.0</v>
+      </c>
+      <c r="BI22">
+        <v>471116100.0</v>
+      </c>
+      <c r="BJ22">
+        <v>882928500.0</v>
+      </c>
+      <c r="BK22">
+        <v>880936900.0</v>
+      </c>
+      <c r="BL22">
+        <v>791346100.0</v>
+      </c>
+      <c r="BM22">
+        <v>852099300.0</v>
+      </c>
+      <c r="BN22">
+        <v>626800200.0</v>
+      </c>
+      <c r="BO22">
+        <v>847745800.0</v>
+      </c>
+      <c r="BP22">
+        <v>1681204400.0</v>
+      </c>
+      <c r="BQ22">
+        <v>4654316600.0</v>
+      </c>
+      <c r="BR22">
+        <v>5050296800.0</v>
+      </c>
+      <c r="BS22">
+        <v>5186216700.0</v>
+      </c>
+      <c r="BT22">
+        <v>6169161100.0</v>
+      </c>
+      <c r="BU22">
+        <v>8433580800.0</v>
+      </c>
+      <c r="BV22">
+        <v>10864088200.0</v>
+      </c>
+      <c r="BW22">
+        <v>11389738600.0</v>
+      </c>
+      <c r="BX22">
+        <v>7575594600.0</v>
+      </c>
+      <c r="BY22">
+        <v>7375787400.0</v>
+      </c>
+      <c r="BZ22">
+        <v>6981463100.0</v>
+      </c>
+      <c r="CA22">
+        <v>5717622400.0</v>
+      </c>
+      <c r="CB22">
+        <v>5879529700.0</v>
+      </c>
+      <c r="CC22">
+        <v>5198185700.0</v>
+      </c>
+      <c r="CD22">
+        <v>5387342000.0</v>
+      </c>
+      <c r="CE22">
+        <v>5685554000.0</v>
+      </c>
+      <c r="CF22">
+        <v>3679406700.0</v>
+      </c>
+      <c r="CG22">
+        <v>4291679500.0</v>
+      </c>
+      <c r="CH22">
+        <v>2903942700.0</v>
+      </c>
+      <c r="CI22"/>
+      <c r="CJ22">
+        <v>3221194600.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:88">
+      <c r="A23" t="s">
+        <v>44</v>
+      </c>
+      <c r="B23">
+        <v>697563336000.0</v>
+      </c>
+      <c r="C23">
+        <v>695100949000.0</v>
+      </c>
+      <c r="D23">
+        <v>704493862000.0</v>
+      </c>
+      <c r="E23">
+        <v>702925577000.0</v>
+      </c>
+      <c r="F23">
+        <v>702425102000.0</v>
+      </c>
+      <c r="G23">
+        <v>704692412000.0</v>
+      </c>
+      <c r="H23">
+        <v>719206063082.0</v>
+      </c>
+      <c r="I23">
+        <v>718209061686.0</v>
+      </c>
+      <c r="J23">
+        <v>717815842826.0</v>
+      </c>
+      <c r="K23">
+        <v>717614019013.0</v>
+      </c>
+      <c r="L23">
+        <v>726689808318.0</v>
+      </c>
+      <c r="M23">
+        <v>725161497287.0</v>
+      </c>
+      <c r="N23">
+        <v>726876789414.0</v>
+      </c>
+      <c r="O23">
+        <v>726399708693.0</v>
+      </c>
+      <c r="P23">
+        <v>746526841320.0</v>
+      </c>
+      <c r="Q23">
+        <v>742052313814.0</v>
+      </c>
+      <c r="R23">
+        <v>739920662450.0</v>
+      </c>
+      <c r="S23">
+        <v>730789751049.0</v>
+      </c>
+      <c r="T23">
+        <v>731854647776.0</v>
+      </c>
+      <c r="U23">
+        <v>730867981722.0</v>
+      </c>
+      <c r="V23">
+        <v>731394588751.0</v>
+      </c>
+      <c r="W23">
+        <v>726551136516.0</v>
+      </c>
+      <c r="X23">
+        <v>934744385645.0</v>
+      </c>
+      <c r="Y23">
+        <v>934001232802.0</v>
+      </c>
+      <c r="Z23">
+        <v>934595161036.0</v>
+      </c>
+      <c r="AA23">
+        <v>936699355696.0</v>
+      </c>
+      <c r="AB23">
+        <v>1074397793792.0</v>
+      </c>
+      <c r="AC23">
+        <v>1074785086577.0</v>
+      </c>
+      <c r="AD23">
+        <v>1074165577661.0</v>
+      </c>
+      <c r="AE23">
+        <v>1074466192087.0</v>
+      </c>
+      <c r="AF23">
+        <v>1102026934876.0</v>
+      </c>
+      <c r="AG23">
+        <v>1103385831274.0</v>
+      </c>
+      <c r="AH23">
+        <v>1125642891177.0</v>
+      </c>
+      <c r="AI23">
+        <v>1117019087846.0</v>
+      </c>
+      <c r="AJ23">
+        <v>1165310207021.0</v>
+      </c>
+      <c r="AK23">
+        <v>1100470120817.0</v>
+      </c>
+      <c r="AL23">
+        <v>1082658648829.0</v>
+      </c>
+      <c r="AM23">
+        <v>1070169294421.0</v>
+      </c>
+      <c r="AN23">
+        <v>7710643766.0</v>
+      </c>
+      <c r="AO23">
+        <v>7033695520.0</v>
+      </c>
+      <c r="AP23">
+        <v>2591433845.0</v>
+      </c>
+      <c r="AQ23">
+        <v>7648193813.0</v>
+      </c>
+      <c r="AR23">
+        <v>6928895719.0</v>
+      </c>
+      <c r="AS23">
+        <v>43875945466.0</v>
+      </c>
+      <c r="AT23">
+        <v>89765991348.0</v>
+      </c>
+      <c r="AU23">
+        <v>90670058301.0</v>
+      </c>
+      <c r="AV23">
+        <v>45327815758.0</v>
+      </c>
+      <c r="AW23">
+        <v>45504685624.0</v>
+      </c>
+      <c r="AX23">
+        <v>46293419429.0</v>
+      </c>
+      <c r="AY23">
+        <v>45208352407.0</v>
+      </c>
+      <c r="AZ23">
+        <v>49232873107.0</v>
+      </c>
+      <c r="BA23">
+        <v>8199532273.0</v>
+      </c>
+      <c r="BB23">
+        <v>8149425697.0</v>
+      </c>
+      <c r="BC23">
+        <v>10582842396.0</v>
+      </c>
+      <c r="BD23"/>
+      <c r="BE23"/>
+      <c r="BF23"/>
+      <c r="BG23"/>
+      <c r="BH23"/>
+      <c r="BI23"/>
+      <c r="BJ23"/>
+      <c r="BK23"/>
+      <c r="BL23"/>
+      <c r="BM23"/>
+      <c r="BN23"/>
+      <c r="BO23"/>
+      <c r="BP23"/>
+      <c r="BQ23"/>
+      <c r="BR23"/>
+      <c r="BS23"/>
+      <c r="BT23"/>
+      <c r="BU23"/>
+      <c r="BV23"/>
+      <c r="BW23"/>
+      <c r="BX23"/>
+      <c r="BY23"/>
+      <c r="BZ23"/>
+      <c r="CA23"/>
+      <c r="CB23"/>
+      <c r="CC23"/>
+      <c r="CD23"/>
+      <c r="CE23"/>
+      <c r="CF23"/>
+      <c r="CG23"/>
+      <c r="CH23"/>
+      <c r="CI23"/>
+      <c r="CJ23"/>
+    </row>
+    <row r="24" spans="1:88">
+      <c r="A24" t="s">
+        <v>45</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24">
+        <v>71067894670.0</v>
+      </c>
+      <c r="F24">
+        <v>71147802830.0</v>
+      </c>
+      <c r="G24">
+        <v>72213319190.0</v>
+      </c>
+      <c r="H24">
+        <v>72237144520.0</v>
+      </c>
+      <c r="I24">
+        <v>72259761550.0</v>
+      </c>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24">
+        <v>0.0</v>
+      </c>
+      <c r="N24">
+        <v>0.0</v>
+      </c>
+      <c r="O24">
+        <v>0.0</v>
+      </c>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24">
+        <v>169844864550.0</v>
+      </c>
+      <c r="AC24">
+        <v>172598164554.0</v>
+      </c>
+      <c r="AD24">
+        <v>169844864554.0</v>
+      </c>
+      <c r="AE24">
+        <v>171869864554.0</v>
+      </c>
+      <c r="AF24">
+        <v>171864864547.0</v>
+      </c>
+      <c r="AG24">
+        <v>171864864547.0</v>
+      </c>
+      <c r="AH24">
+        <v>171864864500.0</v>
+      </c>
+      <c r="AI24">
+        <v>167885589100.0</v>
+      </c>
+      <c r="AJ24">
+        <v>176108557200.0</v>
+      </c>
+      <c r="AK24">
+        <v>176108557200.0</v>
+      </c>
+      <c r="AL24">
+        <v>194869841700.0</v>
+      </c>
+      <c r="AM24">
+        <v>176108557200.0</v>
+      </c>
+      <c r="AN24">
+        <v>5297914800.0</v>
+      </c>
+      <c r="AO24">
+        <v>4072750800.0</v>
+      </c>
+      <c r="AP24"/>
+      <c r="AQ24">
+        <v>2778570300.0</v>
+      </c>
+      <c r="AR24">
+        <v>2555727700.0</v>
+      </c>
+      <c r="AS24">
+        <v>20609675300.0</v>
+      </c>
+      <c r="AT24">
+        <v>50202142200.0</v>
+      </c>
+      <c r="AU24">
+        <v>50667913000.0</v>
+      </c>
+      <c r="AV24">
+        <v>22928711200.0</v>
+      </c>
+      <c r="AW24">
+        <v>23052933800.0</v>
+      </c>
+      <c r="AX24">
+        <v>13580000000.0</v>
+      </c>
+      <c r="AY24">
+        <v>13580000000.0</v>
+      </c>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24">
+        <v>181000000.0</v>
+      </c>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24">
+        <v>74439100.0</v>
+      </c>
+      <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24">
+        <v>37327000.0</v>
+      </c>
+      <c r="BW24">
+        <v>451702500.0</v>
+      </c>
+      <c r="BX24">
+        <v>451702500.0</v>
+      </c>
+      <c r="BY24">
+        <v>452734300.0</v>
+      </c>
+      <c r="BZ24">
+        <v>459355700.0</v>
+      </c>
+      <c r="CA24">
+        <v>4871767500.0</v>
+      </c>
+      <c r="CB24">
+        <v>4942601500.0</v>
+      </c>
+      <c r="CC24"/>
+      <c r="CD24"/>
+      <c r="CE24"/>
+      <c r="CF24"/>
+      <c r="CG24"/>
+      <c r="CH24">
+        <v>170174200.0</v>
+      </c>
+      <c r="CI24"/>
+      <c r="CJ24">
+        <v>13312515400.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:88">
+      <c r="A25" t="s">
+        <v>46</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25">
+        <v>71067894670.0</v>
+      </c>
+      <c r="F25">
+        <v>71147802830.0</v>
+      </c>
+      <c r="G25">
+        <v>72213319190.0</v>
+      </c>
+      <c r="H25">
+        <v>72237144520.0</v>
+      </c>
+      <c r="I25">
+        <v>72259761550.0</v>
+      </c>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25">
+        <v>0.0</v>
+      </c>
+      <c r="M25">
+        <v>0.0</v>
+      </c>
+      <c r="N25">
+        <v>0.0</v>
+      </c>
+      <c r="O25">
+        <v>0.0</v>
+      </c>
+      <c r="P25">
+        <v>0.0</v>
+      </c>
+      <c r="Q25">
+        <v>0.0</v>
+      </c>
+      <c r="R25">
+        <v>0.0</v>
+      </c>
+      <c r="S25">
+        <v>0.0</v>
+      </c>
+      <c r="T25">
+        <v>0.0</v>
+      </c>
+      <c r="U25">
+        <v>0.0</v>
+      </c>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+      <c r="AB25">
+        <v>169844864550.0</v>
+      </c>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25"/>
+      <c r="BU25"/>
+      <c r="BV25"/>
+      <c r="BW25"/>
+      <c r="BX25"/>
+      <c r="BY25"/>
+      <c r="BZ25"/>
+      <c r="CA25"/>
+      <c r="CB25"/>
+      <c r="CC25"/>
+      <c r="CD25"/>
+      <c r="CE25"/>
+      <c r="CF25"/>
+      <c r="CG25"/>
+      <c r="CH25"/>
+      <c r="CI25"/>
+      <c r="CJ25"/>
+    </row>
+    <row r="26" spans="1:88">
+      <c r="A26" t="s">
+        <v>47</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26"/>
+      <c r="BW26"/>
+      <c r="BX26"/>
+      <c r="BY26"/>
+      <c r="BZ26"/>
+      <c r="CA26"/>
+      <c r="CB26"/>
+      <c r="CC26"/>
+      <c r="CD26"/>
+      <c r="CE26"/>
+      <c r="CF26"/>
+      <c r="CG26"/>
+      <c r="CH26"/>
+      <c r="CI26"/>
+      <c r="CJ26"/>
+    </row>
+    <row r="27" spans="1:88">
+      <c r="A27" t="s">
+        <v>48</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
+      <c r="CF27"/>
+      <c r="CG27"/>
+      <c r="CH27"/>
+      <c r="CI27"/>
+      <c r="CJ27"/>
+    </row>
+    <row r="28" spans="1:88">
+      <c r="A28" t="s">
+        <v>49</v>
+      </c>
+      <c r="B28">
+        <v>65317580000.0</v>
+      </c>
+      <c r="C28">
+        <v>65318802000.0</v>
+      </c>
+      <c r="D28">
+        <v>65453561000.0</v>
+      </c>
+      <c r="E28">
+        <v>65725706000.0</v>
+      </c>
+      <c r="F28">
+        <v>65568985000.0</v>
+      </c>
+      <c r="G28">
+        <v>65387941000.0</v>
+      </c>
+      <c r="H28">
+        <v>66067334198.0</v>
+      </c>
+      <c r="I28">
+        <v>78821993106.0</v>
+      </c>
+      <c r="J28">
+        <v>66679419052.0</v>
+      </c>
+      <c r="K28">
+        <v>67565398000.0</v>
+      </c>
+      <c r="L28">
+        <v>72820581904.0</v>
+      </c>
+      <c r="M28">
+        <v>72547738412.0</v>
+      </c>
+      <c r="N28">
+        <v>72776207765.0</v>
+      </c>
+      <c r="O28">
+        <v>71812485585.0</v>
+      </c>
+      <c r="P28">
+        <v>69116193385.0</v>
+      </c>
+      <c r="Q28">
+        <v>69112601433.0</v>
+      </c>
+      <c r="R28">
+        <v>70115908291.0</v>
+      </c>
+      <c r="S28">
+        <v>69375351330.0</v>
+      </c>
+      <c r="T28">
+        <v>71054589953.0</v>
+      </c>
+      <c r="U28">
+        <v>70190308275.0</v>
+      </c>
+      <c r="V28">
+        <v>63847284565.0</v>
+      </c>
+      <c r="W28">
+        <v>74884963061.0</v>
+      </c>
+      <c r="X28">
+        <v>100959174833.0</v>
+      </c>
+      <c r="Y28">
+        <v>99766743734.0</v>
+      </c>
+      <c r="Z28">
+        <v>95335118202.0</v>
+      </c>
+      <c r="AA28">
+        <v>63614474156.0</v>
+      </c>
+      <c r="AB28">
+        <v>-6114701842.0</v>
+      </c>
+      <c r="AC28">
+        <v>237279310972.0</v>
+      </c>
+      <c r="AD28">
+        <v>236712275881.0</v>
+      </c>
+      <c r="AE28">
+        <v>238625920395.0</v>
+      </c>
+      <c r="AF28">
+        <v>238051589522.0</v>
+      </c>
+      <c r="AG28">
+        <v>236724652148.0</v>
+      </c>
+      <c r="AH28">
+        <v>233527723009.0</v>
+      </c>
+      <c r="AI28">
+        <v>242579163342.0</v>
+      </c>
+      <c r="AJ28">
+        <v>207508929864.0</v>
+      </c>
+      <c r="AK28">
+        <v>207796305557.0</v>
+      </c>
+      <c r="AL28">
+        <v>208455853534.0</v>
+      </c>
+      <c r="AM28">
+        <v>211008289073.0</v>
+      </c>
+      <c r="AN28">
+        <v>4180175980.0</v>
+      </c>
+      <c r="AO28">
+        <v>3261361115.0</v>
+      </c>
+      <c r="AP28">
+        <v>742943567.0</v>
+      </c>
+      <c r="AQ28">
+        <v>2035626724.0</v>
+      </c>
+      <c r="AR28">
+        <v>3278232392.0</v>
+      </c>
+      <c r="AS28">
+        <v>20106593287.0</v>
+      </c>
+      <c r="AT28">
+        <v>64555485041.0</v>
+      </c>
+      <c r="AU28">
+        <v>79612549952.0</v>
+      </c>
+      <c r="AV28">
+        <v>22919365953.0</v>
+      </c>
+      <c r="AW28">
+        <v>23043020928.0</v>
+      </c>
+      <c r="AX28">
+        <v>18581671023.0</v>
+      </c>
+      <c r="AY28">
+        <v>18696416464.0</v>
+      </c>
+      <c r="AZ28">
+        <v>23757438778.0</v>
+      </c>
+      <c r="BA28">
+        <v>5971892244.0</v>
+      </c>
+      <c r="BB28">
+        <v>5973212489.0</v>
+      </c>
+      <c r="BC28">
+        <v>-68296740.0</v>
+      </c>
+      <c r="BD28"/>
+      <c r="BE28"/>
+      <c r="BF28"/>
+      <c r="BG28"/>
+      <c r="BH28"/>
+      <c r="BI28"/>
+      <c r="BJ28"/>
+      <c r="BK28"/>
+      <c r="BL28"/>
+      <c r="BM28"/>
+      <c r="BN28"/>
+      <c r="BO28"/>
+      <c r="BP28"/>
+      <c r="BQ28"/>
+      <c r="BR28"/>
+      <c r="BS28"/>
+      <c r="BT28"/>
+      <c r="BU28"/>
+      <c r="BV28"/>
+      <c r="BW28"/>
+      <c r="BX28"/>
+      <c r="BY28"/>
+      <c r="BZ28"/>
+      <c r="CA28"/>
+      <c r="CB28"/>
+      <c r="CC28"/>
+      <c r="CD28"/>
+      <c r="CE28"/>
+      <c r="CF28"/>
+      <c r="CG28"/>
+      <c r="CH28"/>
+      <c r="CI28"/>
+      <c r="CJ28"/>
+    </row>
+    <row r="29" spans="1:88">
+      <c r="A29" t="s">
+        <v>50</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29"/>
+      <c r="D29"/>
+      <c r="E29"/>
+      <c r="F29"/>
+      <c r="G29"/>
+      <c r="H29"/>
+      <c r="I29"/>
+      <c r="J29"/>
+      <c r="K29"/>
+      <c r="L29"/>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
+      <c r="X29"/>
+      <c r="Y29"/>
+      <c r="Z29"/>
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29"/>
+      <c r="CJ29"/>
+    </row>
+    <row r="30" spans="1:88">
+      <c r="A30" t="s">
+        <v>51</v>
+      </c>
+      <c r="B30">
+        <v>54536228000.0</v>
+      </c>
+      <c r="C30">
+        <v>52097605000.0</v>
+      </c>
+      <c r="D30">
+        <v>60738498000.0</v>
+      </c>
+      <c r="E30">
+        <v>61325195000.0</v>
+      </c>
+      <c r="F30">
+        <v>60546803000.0</v>
+      </c>
+      <c r="G30">
+        <v>61636640000.0</v>
+      </c>
+      <c r="H30">
+        <v>74922450528.0</v>
+      </c>
+      <c r="I30">
+        <v>15411921284.0</v>
+      </c>
+      <c r="J30">
+        <v>74191226436.0</v>
+      </c>
+      <c r="K30">
+        <v>74009983034.0</v>
+      </c>
+      <c r="L30">
+        <v>20847829164.0</v>
+      </c>
+      <c r="M30">
+        <v>20700184679.0</v>
+      </c>
+      <c r="N30">
+        <v>20270347756.0</v>
+      </c>
+      <c r="O30">
+        <v>21263988833.0</v>
+      </c>
+      <c r="P30">
+        <v>21104277817.0</v>
+      </c>
+      <c r="Q30">
+        <v>20780320451.0</v>
+      </c>
+      <c r="R30">
+        <v>21392427940.0</v>
+      </c>
+      <c r="S30">
+        <v>21815872305.0</v>
+      </c>
+      <c r="T30">
+        <v>27417306215.0</v>
+      </c>
+      <c r="U30">
+        <v>26938291865.0</v>
+      </c>
+      <c r="V30">
+        <v>26358073207.0</v>
+      </c>
+      <c r="W30">
+        <v>22341927982.0</v>
+      </c>
+      <c r="X30">
+        <v>34621109171.0</v>
+      </c>
+      <c r="Y30">
+        <v>34153050969.0</v>
+      </c>
+      <c r="Z30">
+        <v>34077603183.0</v>
+      </c>
+      <c r="AA30">
+        <v>33381159271.0</v>
+      </c>
+      <c r="AB30">
+        <v>49757383775.0</v>
+      </c>
+      <c r="AC30">
+        <v>49980918690.0</v>
+      </c>
+      <c r="AD30">
+        <v>50223444527.0</v>
+      </c>
+      <c r="AE30">
+        <v>50235179977.0</v>
+      </c>
+      <c r="AF30">
+        <v>24687961305.0</v>
+      </c>
+      <c r="AG30">
+        <v>24744756573.0</v>
+      </c>
+      <c r="AH30">
+        <v>27147529854.0</v>
+      </c>
+      <c r="AI30">
+        <v>26963852751.0</v>
+      </c>
+      <c r="AJ30">
+        <v>35865333964.0</v>
+      </c>
+      <c r="AK30">
+        <v>35516546032.0</v>
+      </c>
+      <c r="AL30">
+        <v>39264455840.0</v>
+      </c>
+      <c r="AM30">
+        <v>42804909308.0</v>
+      </c>
+      <c r="AN30">
+        <v>4193546747.0</v>
+      </c>
+      <c r="AO30">
+        <v>3999473959.0</v>
+      </c>
+      <c r="AP30"/>
+      <c r="AQ30">
+        <v>4877468857.0</v>
+      </c>
+      <c r="AR30">
+        <v>5563551313.0</v>
+      </c>
+      <c r="AS30">
+        <v>20325004252.0</v>
+      </c>
+      <c r="AT30">
+        <v>20876444914.0</v>
+      </c>
+      <c r="AU30">
+        <v>20325004252.0</v>
+      </c>
+      <c r="AV30">
+        <v>19292029060.0</v>
+      </c>
+      <c r="AW30">
+        <v>19581104348.0</v>
+      </c>
+      <c r="AX30">
+        <v>22471939936.0</v>
+      </c>
+      <c r="AY30">
+        <v>18566756236.0</v>
+      </c>
+      <c r="AZ30">
+        <v>13853058838.0</v>
+      </c>
+      <c r="BA30"/>
+      <c r="BB30"/>
+      <c r="BC30">
+        <v>446203767.0</v>
+      </c>
+      <c r="BD30"/>
+      <c r="BE30"/>
+      <c r="BF30"/>
+      <c r="BG30"/>
+      <c r="BH30"/>
+      <c r="BI30"/>
+      <c r="BJ30"/>
+      <c r="BK30"/>
+      <c r="BL30"/>
+      <c r="BM30"/>
+      <c r="BN30"/>
+      <c r="BO30"/>
+      <c r="BP30"/>
+      <c r="BQ30"/>
+      <c r="BR30"/>
+      <c r="BS30"/>
+      <c r="BT30"/>
+      <c r="BU30"/>
+      <c r="BV30"/>
+      <c r="BW30"/>
+      <c r="BX30"/>
+      <c r="BY30"/>
+      <c r="BZ30"/>
+      <c r="CA30"/>
+      <c r="CB30"/>
+      <c r="CC30"/>
+      <c r="CD30"/>
+      <c r="CE30"/>
+      <c r="CF30"/>
+      <c r="CG30"/>
+      <c r="CH30"/>
+      <c r="CI30"/>
+      <c r="CJ30"/>
+    </row>
+    <row r="31" spans="1:88">
+      <c r="A31" t="s">
+        <v>52</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
+        <v>415815474781.0</v>
+      </c>
+      <c r="N31">
+        <v>417619262825.0</v>
+      </c>
+      <c r="O31"/>
+      <c r="P31">
+        <v>456808344394.0</v>
+      </c>
+      <c r="Q31">
+        <v>453933945585.0</v>
+      </c>
+      <c r="R31">
+        <v>453869149764.0</v>
+      </c>
+      <c r="S31">
+        <v>453720237621.0</v>
+      </c>
+      <c r="T31"/>
+      <c r="U31"/>
+      <c r="V31">
+        <v>573528155512.0</v>
+      </c>
+      <c r="W31">
+        <v>575290053980.0</v>
+      </c>
+      <c r="X31">
+        <v>559256970264.0</v>
+      </c>
+      <c r="Y31">
+        <v>559710066834.0</v>
+      </c>
+      <c r="Z31">
+        <v>561697904561.0</v>
+      </c>
+      <c r="AA31">
+        <v>571038231523.0</v>
+      </c>
+      <c r="AB31">
+        <v>727528601092.0</v>
+      </c>
+      <c r="AC31">
+        <v>729967331841.0</v>
+      </c>
+      <c r="AD31">
+        <v>732539947171.0</v>
+      </c>
+      <c r="AE31">
+        <v>734501873311.0</v>
+      </c>
+      <c r="AF31">
+        <v>740978019584.0</v>
+      </c>
+      <c r="AG31">
+        <v>742842555130.0</v>
+      </c>
+      <c r="AH31"/>
+      <c r="AI31"/>
+      <c r="AJ31"/>
+      <c r="AK31"/>
+      <c r="AL31"/>
+      <c r="AM31"/>
+      <c r="AN31"/>
+      <c r="AO31"/>
+      <c r="AP31"/>
+      <c r="AQ31"/>
+      <c r="AR31"/>
+      <c r="AS31"/>
+      <c r="AT31"/>
+      <c r="AU31"/>
+      <c r="AV31"/>
+      <c r="AW31"/>
+      <c r="AX31"/>
+      <c r="AY31"/>
+      <c r="AZ31"/>
+      <c r="BA31"/>
+      <c r="BB31"/>
+      <c r="BC31"/>
+      <c r="BD31"/>
+      <c r="BE31"/>
+      <c r="BF31"/>
+      <c r="BG31"/>
+      <c r="BH31"/>
+      <c r="BI31"/>
+      <c r="BJ31"/>
+      <c r="BK31"/>
+      <c r="BL31"/>
+      <c r="BM31"/>
+      <c r="BN31"/>
+      <c r="BO31"/>
+      <c r="BP31"/>
+      <c r="BQ31"/>
+      <c r="BR31"/>
+      <c r="BS31"/>
+      <c r="BT31"/>
+      <c r="BU31"/>
+      <c r="BV31"/>
+      <c r="BW31"/>
+      <c r="BX31"/>
+      <c r="BY31"/>
+      <c r="BZ31"/>
+      <c r="CA31"/>
+      <c r="CB31"/>
+      <c r="CC31"/>
+      <c r="CD31"/>
+      <c r="CE31"/>
+      <c r="CF31"/>
+      <c r="CG31"/>
+      <c r="CH31"/>
+      <c r="CI31"/>
+      <c r="CJ31"/>
+    </row>
+    <row r="32" spans="1:88">
+      <c r="A32" t="s">
+        <v>53</v>
+      </c>
+      <c r="B32"/>
+      <c r="C32"/>
+      <c r="D32"/>
+      <c r="E32"/>
+      <c r="F32"/>
+      <c r="G32"/>
+      <c r="H32"/>
+      <c r="I32"/>
+      <c r="J32"/>
+      <c r="K32"/>
+      <c r="L32"/>
+      <c r="M32"/>
+      <c r="N32"/>
+      <c r="O32"/>
+      <c r="P32"/>
+      <c r="Q32"/>
+      <c r="R32"/>
+      <c r="S32"/>
+      <c r="T32"/>
+      <c r="U32"/>
+      <c r="V32"/>
+      <c r="W32"/>
+      <c r="X32"/>
+      <c r="Y32"/>
+      <c r="Z32"/>
+      <c r="AA32"/>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32"/>
+      <c r="AJ32"/>
+      <c r="AK32"/>
+      <c r="AL32"/>
+      <c r="AM32"/>
+      <c r="AN32"/>
+      <c r="AO32"/>
+      <c r="AP32"/>
+      <c r="AQ32"/>
+      <c r="AR32"/>
+      <c r="AS32"/>
+      <c r="AT32"/>
+      <c r="AU32"/>
+      <c r="AV32"/>
+      <c r="AW32"/>
+      <c r="AX32"/>
+      <c r="AY32"/>
+      <c r="AZ32"/>
+      <c r="BA32"/>
+      <c r="BB32"/>
+      <c r="BC32"/>
+      <c r="BD32"/>
+      <c r="BE32"/>
+      <c r="BF32"/>
+      <c r="BG32"/>
+      <c r="BH32"/>
+      <c r="BI32"/>
+      <c r="BJ32"/>
+      <c r="BK32"/>
+      <c r="BL32"/>
+      <c r="BM32"/>
+      <c r="BN32"/>
+      <c r="BO32"/>
+      <c r="BP32"/>
+      <c r="BQ32"/>
+      <c r="BR32"/>
+      <c r="BS32"/>
+      <c r="BT32"/>
+      <c r="BU32"/>
+      <c r="BV32"/>
+      <c r="BW32"/>
+      <c r="BX32"/>
+      <c r="BY32"/>
+      <c r="BZ32"/>
+      <c r="CA32"/>
+      <c r="CB32"/>
+      <c r="CC32"/>
+      <c r="CD32"/>
+      <c r="CE32"/>
+      <c r="CF32"/>
+      <c r="CG32"/>
+      <c r="CH32"/>
+      <c r="CI32"/>
+      <c r="CJ32"/>
+    </row>
+    <row r="33" spans="1:88">
+      <c r="A33" t="s">
+        <v>54</v>
+      </c>
+      <c r="B33">
+        <v>38852677000.0</v>
+      </c>
+      <c r="C33">
+        <v>38914672000.0</v>
+      </c>
+      <c r="D33">
+        <v>38968125000.0</v>
+      </c>
+      <c r="E33">
+        <v>39035063000.0</v>
+      </c>
+      <c r="F33">
+        <v>39101869000.0</v>
+      </c>
+      <c r="G33">
+        <v>39146405000.0</v>
+      </c>
+      <c r="H33">
+        <v>39412077944.0</v>
+      </c>
+      <c r="I33">
+        <v>39447762517.0</v>
+      </c>
+      <c r="J33">
+        <v>39494908693.0</v>
+      </c>
+      <c r="K33">
+        <v>39556478458.0</v>
+      </c>
+      <c r="L33">
+        <v>688796826419.0</v>
+      </c>
+      <c r="M33">
+        <v>688883025864.0</v>
+      </c>
+      <c r="N33">
+        <v>689071547935.0</v>
+      </c>
+      <c r="O33">
+        <v>688992427876.0</v>
+      </c>
+      <c r="P33">
+        <v>706790463299.0</v>
+      </c>
+      <c r="Q33">
+        <v>702209287500.0</v>
+      </c>
+      <c r="R33">
+        <v>700359551786.0</v>
+      </c>
+      <c r="S33">
+        <v>693031738616.0</v>
+      </c>
+      <c r="T33">
+        <v>693621866783.0</v>
+      </c>
+      <c r="U33">
+        <v>693403148753.0</v>
+      </c>
+      <c r="V33">
+        <v>693607061747.0</v>
+      </c>
+      <c r="W33">
+        <v>687336843340.0</v>
+      </c>
+      <c r="X33">
+        <v>680096406237.0</v>
+      </c>
+      <c r="Y33">
+        <v>680344442535.0</v>
+      </c>
+      <c r="Z33">
+        <v>680377603201.0</v>
+      </c>
+      <c r="AA33">
+        <v>679873364537.0</v>
+      </c>
+      <c r="AB33">
+        <v>25287284856.0</v>
+      </c>
+      <c r="AC33">
+        <v>672971099039.0</v>
+      </c>
+      <c r="AD33">
+        <v>673216965780.0</v>
+      </c>
+      <c r="AE33">
+        <v>673123386714.0</v>
+      </c>
+      <c r="AF33">
+        <v>671681182925.0</v>
+      </c>
+      <c r="AG33">
+        <v>673003581889.0</v>
+      </c>
+      <c r="AH33">
+        <v>683298505893.0</v>
+      </c>
+      <c r="AI33">
+        <v>676120232800.0</v>
+      </c>
+      <c r="AJ33">
+        <v>721018807721.0</v>
+      </c>
+      <c r="AK33">
+        <v>200760426467.0</v>
+      </c>
+      <c r="AL33">
+        <v>553201680480.0</v>
+      </c>
+      <c r="AM33">
+        <v>671228975283.0</v>
+      </c>
+      <c r="AN33">
+        <v>1395291709.0</v>
+      </c>
+      <c r="AO33">
+        <v>1379101087.0</v>
+      </c>
+      <c r="AP33">
+        <v>-742943567.0</v>
+      </c>
+      <c r="AQ33">
+        <v>1415882164.0</v>
+      </c>
+      <c r="AR33">
+        <v>289319810.0</v>
+      </c>
+      <c r="AS33">
+        <v>22600515770.0</v>
+      </c>
+      <c r="AT33">
+        <v>23274788527.0</v>
+      </c>
+      <c r="AU33">
+        <v>23669596150.0</v>
+      </c>
+      <c r="AV33">
+        <v>24380215226.0</v>
+      </c>
+      <c r="AW33">
+        <v>25019981607.0</v>
+      </c>
+      <c r="AX33">
+        <v>23497725738.0</v>
+      </c>
+      <c r="AY33">
+        <v>26284620064.0</v>
+      </c>
+      <c r="AZ33">
+        <v>22042945343.0</v>
+      </c>
+      <c r="BA33">
+        <v>748800475.0</v>
+      </c>
+      <c r="BB33">
+        <v>578273087.0</v>
+      </c>
+      <c r="BC33">
+        <v>7840013023.0</v>
+      </c>
+      <c r="BD33"/>
+      <c r="BE33"/>
+      <c r="BF33"/>
+      <c r="BG33"/>
+      <c r="BH33"/>
+      <c r="BI33"/>
+      <c r="BJ33"/>
+      <c r="BK33"/>
+      <c r="BL33"/>
+      <c r="BM33"/>
+      <c r="BN33"/>
+      <c r="BO33"/>
+      <c r="BP33"/>
+      <c r="BQ33"/>
+      <c r="BR33"/>
+      <c r="BS33"/>
+      <c r="BT33"/>
+      <c r="BU33"/>
+      <c r="BV33"/>
+      <c r="BW33"/>
+      <c r="BX33"/>
+      <c r="BY33"/>
+      <c r="BZ33"/>
+      <c r="CA33"/>
+      <c r="CB33"/>
+      <c r="CC33"/>
+      <c r="CD33"/>
+      <c r="CE33"/>
+      <c r="CF33"/>
+      <c r="CG33"/>
+      <c r="CH33"/>
+      <c r="CI33"/>
+      <c r="CJ33"/>
+    </row>
+    <row r="34" spans="1:88">
+      <c r="A34" t="s">
+        <v>55</v>
+      </c>
+      <c r="B34"/>
+      <c r="C34"/>
+      <c r="D34"/>
+      <c r="E34"/>
+      <c r="F34"/>
+      <c r="G34"/>
+      <c r="H34"/>
+      <c r="I34"/>
+      <c r="J34"/>
+      <c r="K34"/>
+      <c r="L34"/>
+      <c r="M34"/>
+      <c r="N34"/>
+      <c r="O34"/>
+      <c r="P34"/>
+      <c r="Q34"/>
+      <c r="R34"/>
+      <c r="S34"/>
+      <c r="T34"/>
+      <c r="U34"/>
+      <c r="V34"/>
+      <c r="W34"/>
+      <c r="X34"/>
+      <c r="Y34"/>
+      <c r="Z34"/>
+      <c r="AA34"/>
+      <c r="AB34"/>
+      <c r="AC34"/>
+      <c r="AD34"/>
+      <c r="AE34"/>
+      <c r="AF34"/>
+      <c r="AG34"/>
+      <c r="AH34"/>
+      <c r="AI34"/>
+      <c r="AJ34"/>
+      <c r="AK34"/>
+      <c r="AL34"/>
+      <c r="AM34"/>
+      <c r="AN34"/>
+      <c r="AO34"/>
+      <c r="AP34"/>
+      <c r="AQ34"/>
+      <c r="AR34"/>
+      <c r="AS34"/>
+      <c r="AT34"/>
+      <c r="AU34"/>
+      <c r="AV34"/>
+      <c r="AW34"/>
+      <c r="AX34"/>
+      <c r="AY34"/>
+      <c r="AZ34"/>
+      <c r="BA34"/>
+      <c r="BB34"/>
+      <c r="BC34"/>
+      <c r="BD34"/>
+      <c r="BE34"/>
+      <c r="BF34"/>
+      <c r="BG34"/>
+      <c r="BH34"/>
+      <c r="BI34"/>
+      <c r="BJ34"/>
+      <c r="BK34"/>
+      <c r="BL34"/>
+      <c r="BM34"/>
+      <c r="BN34"/>
+      <c r="BO34"/>
+      <c r="BP34"/>
+      <c r="BQ34"/>
+      <c r="BR34"/>
+      <c r="BS34"/>
+      <c r="BT34"/>
+      <c r="BU34"/>
+      <c r="BV34"/>
+      <c r="BW34"/>
+      <c r="BX34"/>
+      <c r="BY34"/>
+      <c r="BZ34"/>
+      <c r="CA34"/>
+      <c r="CB34"/>
+      <c r="CC34"/>
+      <c r="CD34"/>
+      <c r="CE34"/>
+      <c r="CF34"/>
+      <c r="CG34"/>
+      <c r="CH34"/>
+      <c r="CI34"/>
+      <c r="CJ34"/>
+    </row>
+    <row r="35" spans="1:88">
+      <c r="A35" t="s">
+        <v>56</v>
+      </c>
+      <c r="B35">
+        <v>71774897000.0</v>
+      </c>
+      <c r="C35">
+        <v>71792448000.0</v>
+      </c>
+      <c r="D35">
+        <v>71703180000.0</v>
+      </c>
+      <c r="E35">
+        <v>71787357000.0</v>
+      </c>
+      <c r="F35">
+        <v>71879695000.0</v>
+      </c>
+      <c r="G35">
+        <v>73101509000.0</v>
+      </c>
+      <c r="H35">
+        <v>73513060917.0</v>
+      </c>
+      <c r="I35">
+        <v>73573960510.0</v>
+      </c>
+      <c r="J35">
+        <v>73540840326.0</v>
+      </c>
+      <c r="K35">
+        <v>74232104814.0</v>
+      </c>
+      <c r="L35">
+        <v>8847882730.0</v>
+      </c>
+      <c r="M35">
+        <v>8880082730.0</v>
+      </c>
+      <c r="N35">
+        <v>8911082730.0</v>
+      </c>
+      <c r="O35">
+        <v>8615432733.0</v>
+      </c>
+      <c r="P35">
+        <v>26105671683.0</v>
+      </c>
+      <c r="Q35">
+        <v>24443244171.0</v>
+      </c>
+      <c r="R35">
+        <v>22861874003.0</v>
+      </c>
+      <c r="S35">
+        <v>16545747415.0</v>
+      </c>
+      <c r="T35">
+        <v>17993807814.0</v>
+      </c>
+      <c r="U35">
+        <v>17426697598.0</v>
+      </c>
+      <c r="V35">
+        <v>17715454685.0</v>
+      </c>
+      <c r="W35">
+        <v>11733263561.0</v>
+      </c>
+      <c r="X35">
+        <v>36886640854.0</v>
+      </c>
+      <c r="Y35">
+        <v>36798510850.0</v>
+      </c>
+      <c r="Z35">
+        <v>32841560856.0</v>
+      </c>
+      <c r="AA35">
+        <v>5497022518.0</v>
+      </c>
+      <c r="AB35">
+        <v>172736164554.0</v>
+      </c>
+      <c r="AC35">
+        <v>173715435252.0</v>
+      </c>
+      <c r="AD35">
+        <v>173340435252.0</v>
+      </c>
+      <c r="AE35">
+        <v>175052135254.0</v>
+      </c>
+      <c r="AF35">
+        <v>174583720690.0</v>
+      </c>
+      <c r="AG35">
+        <v>178391954623.0</v>
+      </c>
+      <c r="AH35">
+        <v>187750451542.0</v>
+      </c>
+      <c r="AI35">
+        <v>181982420058.0</v>
+      </c>
+      <c r="AJ35">
+        <v>246553576864.0</v>
+      </c>
+      <c r="AK35">
+        <v>198675812423.0</v>
+      </c>
+      <c r="AL35">
+        <v>209375085655.0</v>
+      </c>
+      <c r="AM35">
+        <v>179130892111.0</v>
+      </c>
+      <c r="AN35">
+        <v>5827464323.0</v>
+      </c>
+      <c r="AO35">
+        <v>4555085751.0</v>
+      </c>
+      <c r="AP35"/>
+      <c r="AQ35">
+        <v>3825905288.0</v>
+      </c>
+      <c r="AR35">
+        <v>3319896206.0</v>
+      </c>
+      <c r="AS35">
+        <v>21867969844.0</v>
+      </c>
+      <c r="AT35">
+        <v>51968817585.0</v>
+      </c>
+      <c r="AU35">
+        <v>52724651277.0</v>
+      </c>
+      <c r="AV35">
+        <v>25187658813.0</v>
+      </c>
+      <c r="AW35">
+        <v>24865754016.0</v>
+      </c>
+      <c r="AX35">
+        <v>18066671070.0</v>
+      </c>
+      <c r="AY35">
+        <v>17491009717.0</v>
+      </c>
+      <c r="AZ35"/>
+      <c r="BA35"/>
+      <c r="BB35"/>
+      <c r="BC35"/>
+      <c r="BD35"/>
+      <c r="BE35"/>
+      <c r="BF35"/>
+      <c r="BG35"/>
+      <c r="BH35"/>
+      <c r="BI35"/>
+      <c r="BJ35"/>
+      <c r="BK35"/>
+      <c r="BL35"/>
+      <c r="BM35"/>
+      <c r="BN35"/>
+      <c r="BO35"/>
+      <c r="BP35"/>
+      <c r="BQ35"/>
+      <c r="BR35"/>
+      <c r="BS35"/>
+      <c r="BT35"/>
+      <c r="BU35"/>
+      <c r="BV35"/>
+      <c r="BW35"/>
+      <c r="BX35"/>
+      <c r="BY35"/>
+      <c r="BZ35"/>
+      <c r="CA35"/>
+      <c r="CB35"/>
+      <c r="CC35"/>
+      <c r="CD35"/>
+      <c r="CE35"/>
+      <c r="CF35"/>
+      <c r="CG35"/>
+      <c r="CH35"/>
+      <c r="CI35"/>
+      <c r="CJ35"/>
+    </row>
+    <row r="36" spans="1:88">
+      <c r="A36" t="s">
+        <v>57</v>
+      </c>
+      <c r="B36">
+        <v>15050800000.0</v>
+      </c>
+      <c r="C36">
+        <v>15050800000.0</v>
+      </c>
+      <c r="D36">
+        <v>15050800000.0</v>
+      </c>
+      <c r="E36">
+        <v>15175453000.0</v>
+      </c>
+      <c r="F36">
+        <v>15175453000.0</v>
+      </c>
+      <c r="G36">
+        <v>15175453000.0</v>
+      </c>
+      <c r="H36">
+        <v>15075878806.0</v>
+      </c>
+      <c r="I36">
+        <v>15371530774.0</v>
+      </c>
+      <c r="J36">
+        <v>15050800000.0</v>
+      </c>
+      <c r="K36">
+        <v>15050800000.0</v>
+      </c>
+      <c r="L36">
+        <v>15050800000.0</v>
+      </c>
+      <c r="M36">
+        <v>15050800000.0</v>
+      </c>
+      <c r="N36">
+        <v>15050800000.0</v>
+      </c>
+      <c r="O36">
+        <v>15050800000.0</v>
+      </c>
+      <c r="P36">
+        <v>15050800000.0</v>
+      </c>
+      <c r="Q36">
+        <v>15050800000.0</v>
+      </c>
+      <c r="R36">
+        <v>15050800000.0</v>
+      </c>
+      <c r="S36">
+        <v>15050800000.0</v>
+      </c>
+      <c r="T36">
+        <v>15050800000.0</v>
+      </c>
+      <c r="U36">
+        <v>15050800000.0</v>
+      </c>
+      <c r="V36">
+        <v>15050800000.0</v>
+      </c>
+      <c r="W36">
+        <v>662636679107.0</v>
+      </c>
+      <c r="X36">
+        <v>655317450398.0</v>
+      </c>
+      <c r="Y36">
+        <v>655445402447.0</v>
+      </c>
+      <c r="Z36">
+        <v>655351814997.0</v>
+      </c>
+      <c r="AA36">
+        <v>654717664699.0</v>
+      </c>
+      <c r="AB36">
+        <v>-25287284856.0</v>
+      </c>
+      <c r="AC36">
+        <v>647557295820.0</v>
+      </c>
+      <c r="AD36">
+        <v>647671649410.0</v>
+      </c>
+      <c r="AE36">
+        <v>647445359693.0</v>
+      </c>
+      <c r="AF36">
+        <v>650576596183.0</v>
+      </c>
+      <c r="AG36">
+        <v>651594228723.0</v>
+      </c>
+      <c r="AH36">
+        <v>661892152764.0</v>
+      </c>
+      <c r="AI36">
+        <v>658845429394.0</v>
+      </c>
+      <c r="AJ36">
+        <v>703580300155.0</v>
+      </c>
+      <c r="AK36">
+        <v>183181875017.0</v>
+      </c>
+      <c r="AL36">
+        <v>535624522291.0</v>
+      </c>
+      <c r="AM36">
+        <v>653615681904.0</v>
+      </c>
+      <c r="AN36">
+        <v>538494694.0</v>
+      </c>
+      <c r="AO36">
+        <v>513551420.0</v>
+      </c>
+      <c r="AP36">
+        <v>-742943567.0</v>
+      </c>
+      <c r="AQ36">
+        <v>513551420.0</v>
+      </c>
+      <c r="AR36">
+        <v>194285939.0</v>
+      </c>
+      <c r="AS36">
+        <v>5148669783.0</v>
+      </c>
+      <c r="AT36">
+        <v>5064112233.0</v>
+      </c>
+      <c r="AU36">
+        <v>4995493284.0</v>
+      </c>
+      <c r="AV36">
+        <v>4947282054.0</v>
+      </c>
+      <c r="AW36">
+        <v>4828218126.0</v>
+      </c>
+      <c r="AX36">
+        <v>4742286792.0</v>
+      </c>
+      <c r="AY36">
+        <v>4575195964.0</v>
+      </c>
+      <c r="AZ36">
+        <v>2221377614.0</v>
+      </c>
+      <c r="BA36">
+        <v>748800475.0</v>
+      </c>
+      <c r="BB36">
+        <v>578273087.0</v>
+      </c>
+      <c r="BC36">
+        <v>-7840013023.0</v>
+      </c>
+      <c r="BD36"/>
+      <c r="BE36"/>
+      <c r="BF36"/>
+      <c r="BG36"/>
+      <c r="BH36"/>
+      <c r="BI36"/>
+      <c r="BJ36"/>
+      <c r="BK36"/>
+      <c r="BL36"/>
+      <c r="BM36"/>
+      <c r="BN36"/>
+      <c r="BO36"/>
+      <c r="BP36"/>
+      <c r="BQ36"/>
+      <c r="BR36"/>
+      <c r="BS36"/>
+      <c r="BT36"/>
+      <c r="BU36"/>
+      <c r="BV36"/>
+      <c r="BW36"/>
+      <c r="BX36"/>
+      <c r="BY36"/>
+      <c r="BZ36"/>
+      <c r="CA36"/>
+      <c r="CB36"/>
+      <c r="CC36"/>
+      <c r="CD36"/>
+      <c r="CE36"/>
+      <c r="CF36"/>
+      <c r="CG36"/>
+      <c r="CH36"/>
+      <c r="CI36"/>
+      <c r="CJ36"/>
+    </row>
+    <row r="37" spans="1:88">
+      <c r="A37" t="s">
+        <v>58</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
+      <c r="X37"/>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
+      <c r="AB37"/>
+      <c r="AC37"/>
+      <c r="AD37"/>
+      <c r="AE37"/>
+      <c r="AF37"/>
+      <c r="AG37"/>
+      <c r="AH37"/>
+      <c r="AI37"/>
+      <c r="AJ37"/>
+      <c r="AK37"/>
+      <c r="AL37"/>
+      <c r="AM37"/>
+      <c r="AN37"/>
+      <c r="AO37"/>
+      <c r="AP37"/>
+      <c r="AQ37"/>
+      <c r="AR37"/>
+      <c r="AS37"/>
+      <c r="AT37"/>
+      <c r="AU37"/>
+      <c r="AV37"/>
+      <c r="AW37"/>
+      <c r="AX37"/>
+      <c r="AY37"/>
+      <c r="AZ37"/>
+      <c r="BA37"/>
+      <c r="BB37"/>
+      <c r="BC37"/>
+      <c r="BD37"/>
+      <c r="BE37"/>
+      <c r="BF37"/>
+      <c r="BG37"/>
+      <c r="BH37"/>
+      <c r="BI37"/>
+      <c r="BJ37"/>
+      <c r="BK37"/>
+      <c r="BL37"/>
+      <c r="BM37"/>
+      <c r="BN37"/>
+      <c r="BO37"/>
+      <c r="BP37"/>
+      <c r="BQ37"/>
+      <c r="BR37"/>
+      <c r="BS37"/>
+      <c r="BT37"/>
+      <c r="BU37"/>
+      <c r="BV37"/>
+      <c r="BW37"/>
+      <c r="BX37"/>
+      <c r="BY37"/>
+      <c r="BZ37"/>
+      <c r="CA37"/>
+      <c r="CB37"/>
+      <c r="CC37"/>
+      <c r="CD37"/>
+      <c r="CE37"/>
+      <c r="CF37"/>
+      <c r="CG37"/>
+      <c r="CH37"/>
+      <c r="CI37"/>
+      <c r="CJ37"/>
+    </row>
+    <row r="38" spans="1:88">
+      <c r="A38" t="s">
+        <v>59</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38"/>
+      <c r="D38"/>
+      <c r="E38">
+        <v>15175452990.0</v>
+      </c>
+      <c r="F38">
+        <v>15175452990.0</v>
+      </c>
+      <c r="G38">
+        <v>15175452990.0</v>
+      </c>
+      <c r="H38">
+        <v>15396609580.0</v>
+      </c>
+      <c r="I38">
+        <v>15371530770.0</v>
+      </c>
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38">
+        <v>610809201010.0</v>
+      </c>
+      <c r="M38">
+        <v>664647198458.0</v>
+      </c>
+      <c r="N38">
+        <v>1.0</v>
+      </c>
+      <c r="O38">
+        <v>610600703790.0</v>
+      </c>
+      <c r="P38">
+        <v>682402250141.0</v>
+      </c>
+      <c r="Q38">
+        <v>677763598674.0</v>
+      </c>
+      <c r="R38">
+        <v>675875207288.0</v>
+      </c>
+      <c r="S38">
+        <v>668489518805.0</v>
+      </c>
+      <c r="T38">
+        <v>669054277482.0</v>
+      </c>
+      <c r="U38">
+        <v>611266612150.0</v>
+      </c>
+      <c r="V38">
+        <v>668962660755.0</v>
+      </c>
+      <c r="W38">
+        <v>662636679107.0</v>
+      </c>
+      <c r="X38">
+        <v>655317450398.0</v>
+      </c>
+      <c r="Y38">
+        <v>655445402447.0</v>
+      </c>
+      <c r="Z38">
+        <v>655351814997.0</v>
+      </c>
+      <c r="AA38">
+        <v>654717664699.0</v>
+      </c>
+      <c r="AB38">
+        <v>647531987332.0</v>
+      </c>
+      <c r="AC38">
+        <v>647557295820.0</v>
+      </c>
+      <c r="AD38">
+        <v>647671649410.0</v>
+      </c>
+      <c r="AE38">
+        <v>647445359693.0</v>
+      </c>
+      <c r="AF38">
+        <v>650576596183.0</v>
+      </c>
+      <c r="AG38">
+        <v>651594228723.0</v>
+      </c>
+      <c r="AH38">
+        <v>661892152764.0</v>
+      </c>
+      <c r="AI38">
+        <v>658845429394.0</v>
+      </c>
+      <c r="AJ38">
+        <v>703580300155.0</v>
+      </c>
+      <c r="AK38">
+        <v>183181875017.0</v>
+      </c>
+      <c r="AL38">
+        <v>535624522291.0</v>
+      </c>
+      <c r="AM38">
+        <v>653615681904.0</v>
+      </c>
+      <c r="AN38">
+        <v>538494694.0</v>
+      </c>
+      <c r="AO38">
+        <v>513551420.0</v>
+      </c>
+      <c r="AP38"/>
+      <c r="AQ38">
+        <v>513551420.0</v>
+      </c>
+      <c r="AR38">
+        <v>194285939.0</v>
+      </c>
+      <c r="AS38">
+        <v>5148669783.0</v>
+      </c>
+      <c r="AT38">
+        <v>5064112233.0</v>
+      </c>
+      <c r="AU38">
+        <v>4995493284.0</v>
+      </c>
+      <c r="AV38">
+        <v>4947282054.0</v>
+      </c>
+      <c r="AW38">
+        <v>4828218126.0</v>
+      </c>
+      <c r="AX38">
+        <v>4742286792.0</v>
+      </c>
+      <c r="AY38">
+        <v>4575195964.0</v>
+      </c>
+      <c r="AZ38">
+        <v>2221377614.0</v>
+      </c>
+      <c r="BA38">
+        <v>8189824900.0</v>
+      </c>
+      <c r="BB38">
+        <v>1.0</v>
+      </c>
+      <c r="BC38">
+        <v>1202948660.0</v>
+      </c>
+      <c r="BD38">
+        <v>2024184400.0</v>
+      </c>
+      <c r="BE38">
+        <v>1938698400.0</v>
+      </c>
+      <c r="BF38">
+        <v>1760651900.0</v>
+      </c>
+      <c r="BG38">
+        <v>1645245800.0</v>
+      </c>
+      <c r="BH38">
+        <v>4344907400.0</v>
+      </c>
+      <c r="BI38">
+        <v>3420324400.0</v>
+      </c>
+      <c r="BJ38">
+        <v>3190707900.0</v>
+      </c>
+      <c r="BK38">
+        <v>2981566100.0</v>
+      </c>
+      <c r="BL38">
+        <v>5618270900.0</v>
+      </c>
+      <c r="BM38">
+        <v>5402020600.0</v>
+      </c>
+      <c r="BN38">
+        <v>5325851700.0</v>
+      </c>
+      <c r="BO38">
+        <v>5049410700.0</v>
+      </c>
+      <c r="BP38">
+        <v>5261272700.0</v>
+      </c>
+      <c r="BQ38">
+        <v>4282397800.0</v>
+      </c>
+      <c r="BR38">
+        <v>3352918900.0</v>
+      </c>
+      <c r="BS38">
+        <v>2947073600.0</v>
+      </c>
+      <c r="BT38">
+        <v>3992443300.0</v>
+      </c>
+      <c r="BU38">
+        <v>2896716100.0</v>
+      </c>
+      <c r="BV38">
+        <v>2231718200.0</v>
+      </c>
+      <c r="BW38">
+        <v>2164703100.0</v>
+      </c>
+      <c r="BX38">
+        <v>2213073100.0</v>
+      </c>
+      <c r="BY38">
+        <v>2081385400.0</v>
+      </c>
+      <c r="BZ38">
+        <v>2174951700.0</v>
+      </c>
+      <c r="CA38">
+        <v>691902700.0</v>
+      </c>
+      <c r="CB38">
+        <v>123740200.0</v>
+      </c>
+      <c r="CC38">
+        <v>2014514400.0</v>
+      </c>
+      <c r="CD38">
+        <v>1986040200.0</v>
+      </c>
+      <c r="CE38">
+        <v>85758100.0</v>
+      </c>
+      <c r="CF38">
+        <v>295667100.0</v>
+      </c>
+      <c r="CG38">
+        <v>1177875300.0</v>
+      </c>
+      <c r="CH38">
+        <v>3306483000.0</v>
+      </c>
+      <c r="CI38"/>
+      <c r="CJ38">
+        <v>335681800.0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:88">
+      <c r="A39" t="s">
+        <v>60</v>
+      </c>
+      <c r="B39">
+        <v>595754738000.0</v>
+      </c>
+      <c r="C39">
+        <v>595677058000.0</v>
+      </c>
+      <c r="D39">
+        <v>596266662000.0</v>
+      </c>
+      <c r="E39">
+        <v>595838649000.0</v>
+      </c>
+      <c r="F39">
+        <v>595948697498.0</v>
+      </c>
+      <c r="G39">
+        <v>595709684000.0</v>
+      </c>
+      <c r="H39">
+        <v>595871866887.0</v>
+      </c>
+      <c r="I39">
+        <v>656177276830.0</v>
+      </c>
+      <c r="J39">
+        <v>656111939557.0</v>
+      </c>
+      <c r="K39">
+        <v>655159792760.0</v>
+      </c>
+      <c r="L39">
+        <v>6440135814.0</v>
+      </c>
+      <c r="M39">
+        <v>6437145812.0</v>
+      </c>
+      <c r="N39">
+        <v>7201430801.0</v>
+      </c>
+      <c r="O39">
+        <v>147753980.0</v>
+      </c>
+      <c r="P39">
+        <v>7003444271.0</v>
+      </c>
+      <c r="Q39">
+        <v>7332382755.0</v>
+      </c>
+      <c r="R39">
+        <v>7158866608.0</v>
+      </c>
+      <c r="S39">
+        <v>7215673817.0</v>
+      </c>
+      <c r="T39">
+        <v>8030418209.0</v>
+      </c>
+      <c r="U39">
+        <v>516542069.0</v>
+      </c>
+      <c r="V39">
+        <v>7931056146.0</v>
+      </c>
+      <c r="W39">
+        <v>7979758141.0</v>
+      </c>
+      <c r="X39">
+        <v>9013919976.0</v>
+      </c>
+      <c r="Y39">
+        <v>7536487940.0</v>
+      </c>
+      <c r="Z39">
+        <v>7775027757.0</v>
+      </c>
+      <c r="AA39">
+        <v>6687624351.0</v>
+      </c>
+      <c r="AB39">
+        <v>6189416594.0</v>
+      </c>
+      <c r="AC39">
+        <v>6113885455.0</v>
+      </c>
+      <c r="AD39">
+        <v>4821470037.0</v>
+      </c>
+      <c r="AE39">
+        <v>5425960170.0</v>
+      </c>
+      <c r="AF39">
+        <v>4811887715.0</v>
+      </c>
+      <c r="AG39">
+        <v>5210462317.0</v>
+      </c>
+      <c r="AH39">
+        <v>3266010676.0</v>
+      </c>
+      <c r="AI39">
+        <v>2819792281.0</v>
+      </c>
+      <c r="AJ39">
+        <v>13598427541.0</v>
+      </c>
+      <c r="AK39">
+        <v>13884959783.0</v>
+      </c>
+      <c r="AL39">
+        <v>10065191041.0</v>
+      </c>
+      <c r="AM39">
+        <v>11918039227.0</v>
+      </c>
+      <c r="AN39">
+        <v>972546372.0</v>
+      </c>
+      <c r="AO39">
+        <v>779879599.0</v>
+      </c>
+      <c r="AP39"/>
+      <c r="AQ39">
+        <v>1223798450.0</v>
+      </c>
+      <c r="AR39">
+        <v>618529247.0</v>
+      </c>
+      <c r="AS39">
+        <v>447343421.0</v>
+      </c>
+      <c r="AT39">
+        <v>45040100775.0</v>
+      </c>
+      <c r="AU39">
+        <v>46605055482.0</v>
+      </c>
+      <c r="AV39">
+        <v>1646226222.0</v>
+      </c>
+      <c r="AW39">
+        <v>893686798.0</v>
+      </c>
+      <c r="AX39">
+        <v>312143522.0</v>
+      </c>
+      <c r="AY39">
+        <v>344314215.0</v>
+      </c>
+      <c r="AZ39">
+        <v>12350622177.0</v>
+      </c>
+      <c r="BA39">
+        <v>7441024460.0</v>
+      </c>
+      <c r="BB39">
+        <v>7562765516.0</v>
+      </c>
+      <c r="BC39">
+        <v>927506721.0</v>
+      </c>
+      <c r="BD39"/>
+      <c r="BE39"/>
+      <c r="BF39"/>
+      <c r="BG39"/>
+      <c r="BH39"/>
+      <c r="BI39"/>
+      <c r="BJ39"/>
+      <c r="BK39"/>
+      <c r="BL39"/>
+      <c r="BM39"/>
+      <c r="BN39"/>
+      <c r="BO39"/>
+      <c r="BP39"/>
+      <c r="BQ39"/>
+      <c r="BR39"/>
+      <c r="BS39"/>
+      <c r="BT39"/>
+      <c r="BU39"/>
+      <c r="BV39"/>
+      <c r="BW39"/>
+      <c r="BX39"/>
+      <c r="BY39"/>
+      <c r="BZ39"/>
+      <c r="CA39"/>
+      <c r="CB39"/>
+      <c r="CC39"/>
+      <c r="CD39"/>
+      <c r="CE39"/>
+      <c r="CF39"/>
+      <c r="CG39"/>
+      <c r="CH39"/>
+      <c r="CI39"/>
+      <c r="CJ39"/>
+    </row>
+    <row r="40" spans="1:88">
+      <c r="A40" t="s">
+        <v>61</v>
+      </c>
+      <c r="B40">
+        <v>221453409000.0</v>
+      </c>
+      <c r="C40">
+        <v>219780165000.0</v>
+      </c>
+      <c r="D40">
+        <v>201978666000.0</v>
+      </c>
+      <c r="E40">
+        <v>209296764000.0</v>
+      </c>
+      <c r="F40">
+        <v>208149177000.0</v>
+      </c>
+      <c r="G40">
+        <v>208783149000.0</v>
+      </c>
+      <c r="H40">
+        <v>201708847398.0</v>
+      </c>
+      <c r="I40">
+        <v>189198778305.0</v>
+      </c>
+      <c r="J40">
+        <v>189059098694.0</v>
+      </c>
+      <c r="K40">
+        <v>189075783569.0</v>
+      </c>
+      <c r="L40">
+        <v>194214532017.0</v>
+      </c>
+      <c r="M40">
+        <v>193951073983.0</v>
+      </c>
+      <c r="N40">
+        <v>192966135556.0</v>
+      </c>
+      <c r="O40">
+        <v>253174041543.0</v>
+      </c>
+      <c r="P40">
+        <v>157764205298.0</v>
+      </c>
+      <c r="Q40">
+        <v>157898885459.0</v>
+      </c>
+      <c r="R40">
+        <v>157704762714.0</v>
+      </c>
+      <c r="S40">
+        <v>157225315444.0</v>
+      </c>
+      <c r="T40">
+        <v>36456399401.0</v>
+      </c>
+      <c r="U40">
+        <v>37738596674.0</v>
+      </c>
+      <c r="V40">
+        <v>36431662740.0</v>
+      </c>
+      <c r="W40">
+        <v>36634994334.0</v>
+      </c>
+      <c r="X40">
+        <v>235903565102.0</v>
+      </c>
+      <c r="Y40">
+        <v>235086850213.0</v>
+      </c>
+      <c r="Z40">
+        <v>237789919179.0</v>
+      </c>
+      <c r="AA40">
+        <v>256698306866.0</v>
+      </c>
+      <c r="AB40">
+        <v>149523573620.0</v>
+      </c>
+      <c r="AC40">
+        <v>76693331848.0</v>
+      </c>
+      <c r="AD40">
+        <v>72880268322.0</v>
+      </c>
+      <c r="AE40">
+        <v>68933973508.0</v>
+      </c>
+      <c r="AF40">
+        <v>94792419570.0</v>
+      </c>
+      <c r="AG40">
+        <v>90075658159.0</v>
+      </c>
+      <c r="AH40">
+        <v>106900879023.0</v>
+      </c>
+      <c r="AI40">
+        <v>96875973003.0</v>
+      </c>
+      <c r="AJ40">
+        <v>75419564307.0</v>
+      </c>
+      <c r="AK40">
+        <v>59349989792.0</v>
+      </c>
+      <c r="AL40">
+        <v>61183243998.0</v>
+      </c>
+      <c r="AM40">
+        <v>53016923858.0</v>
+      </c>
+      <c r="AN40">
+        <v>627285041.0</v>
+      </c>
+      <c r="AO40">
+        <v>666167869.0</v>
+      </c>
+      <c r="AP40"/>
+      <c r="AQ40">
+        <v>937484820.0</v>
+      </c>
+      <c r="AR40">
+        <v>240234552.0</v>
+      </c>
+      <c r="AS40">
+        <v>3970617309.0</v>
+      </c>
+      <c r="AT40">
+        <v>3517178594.0</v>
+      </c>
+      <c r="AU40">
+        <v>5054563123.0</v>
+      </c>
+      <c r="AV40">
+        <v>5040384341.0</v>
+      </c>
+      <c r="AW40">
+        <v>4692128869.0</v>
+      </c>
+      <c r="AX40">
+        <v>4032997590.0</v>
+      </c>
+      <c r="AY40">
+        <v>3467852586.0</v>
+      </c>
+      <c r="AZ40">
+        <v>3548136949.0</v>
+      </c>
+      <c r="BA40">
+        <v>2380950337.0</v>
+      </c>
+      <c r="BB40">
+        <v>1621760184.0</v>
+      </c>
+      <c r="BC40">
+        <v>6191084961.0</v>
+      </c>
+      <c r="BD40"/>
+      <c r="BE40"/>
+      <c r="BF40"/>
+      <c r="BG40"/>
+      <c r="BH40"/>
+      <c r="BI40"/>
+      <c r="BJ40"/>
+      <c r="BK40"/>
+      <c r="BL40"/>
+      <c r="BM40"/>
+      <c r="BN40"/>
+      <c r="BO40"/>
+      <c r="BP40"/>
+      <c r="BQ40"/>
+      <c r="BR40"/>
+      <c r="BS40"/>
+      <c r="BT40"/>
+      <c r="BU40"/>
+      <c r="BV40"/>
+      <c r="BW40"/>
+      <c r="BX40"/>
+      <c r="BY40"/>
+      <c r="BZ40"/>
+      <c r="CA40"/>
+      <c r="CB40"/>
+      <c r="CC40"/>
+      <c r="CD40"/>
+      <c r="CE40"/>
+      <c r="CF40"/>
+      <c r="CG40"/>
+      <c r="CH40"/>
+      <c r="CI40"/>
+      <c r="CJ40"/>
+    </row>
+    <row r="41" spans="1:88">
+      <c r="A41" t="s">
+        <v>62</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41">
+        <v>8880082730.0</v>
+      </c>
+      <c r="N41">
+        <v>7911919384.0</v>
+      </c>
+      <c r="O41"/>
+      <c r="P41">
+        <v>1249999672.0</v>
+      </c>
+      <c r="Q41">
+        <v>1249999672.0</v>
+      </c>
+      <c r="R41">
+        <v>1249999672.0</v>
+      </c>
+      <c r="S41">
+        <v>1249999672.0</v>
+      </c>
+      <c r="T41"/>
+      <c r="U41"/>
+      <c r="V41">
+        <v>1372892467.0</v>
+      </c>
+      <c r="W41">
+        <v>1372892459.0</v>
+      </c>
+      <c r="X41">
+        <v>1199470540.0</v>
+      </c>
+      <c r="Y41">
+        <v>1199470539.0</v>
+      </c>
+      <c r="Z41">
+        <v>1199470539.0</v>
+      </c>
+      <c r="AA41">
+        <v>1199470540.0</v>
+      </c>
+      <c r="AB41">
+        <v>1117270697.0</v>
+      </c>
+      <c r="AC41">
+        <v>1117270698.0</v>
+      </c>
+      <c r="AD41">
+        <v>3495570698.0</v>
+      </c>
+      <c r="AE41">
+        <v>3182270698.0</v>
+      </c>
+      <c r="AF41">
+        <v>2718856143.0</v>
+      </c>
+      <c r="AG41">
+        <v>6527090076.0</v>
+      </c>
+      <c r="AH41">
+        <v>122786466000.0</v>
+      </c>
+      <c r="AI41">
+        <v>110972804000.0</v>
+      </c>
+      <c r="AJ41">
+        <v>145864583900.0</v>
+      </c>
+      <c r="AK41">
+        <v>81917245000.0</v>
+      </c>
+      <c r="AL41">
+        <v>75688488000.0</v>
+      </c>
+      <c r="AM41">
+        <v>56039258700.0</v>
+      </c>
+      <c r="AN41">
+        <v>1156834500.0</v>
+      </c>
+      <c r="AO41">
+        <v>1148502900.0</v>
+      </c>
+      <c r="AP41"/>
+      <c r="AQ41">
+        <v>1984819800.0</v>
+      </c>
+      <c r="AR41">
+        <v>1004403000.0</v>
+      </c>
+      <c r="AS41">
+        <v>5228911800.0</v>
+      </c>
+      <c r="AT41">
+        <v>5283854000.0</v>
+      </c>
+      <c r="AU41">
+        <v>7126249600.0</v>
+      </c>
+      <c r="AV41">
+        <v>7299332000.0</v>
+      </c>
+      <c r="AW41">
+        <v>6504949100.0</v>
+      </c>
+      <c r="AX41">
+        <v>8519668700.0</v>
+      </c>
+      <c r="AY41">
+        <v>7378862300.0</v>
+      </c>
+      <c r="AZ41">
+        <v>6719869100.0</v>
+      </c>
+      <c r="BA41">
+        <v>2392336900.0</v>
+      </c>
+      <c r="BB41">
+        <v>1633146700.0</v>
+      </c>
+      <c r="BC41">
+        <v>482997900.0</v>
+      </c>
+      <c r="BD41">
+        <v>464446200.0</v>
+      </c>
+      <c r="BE41">
+        <v>401607700.0</v>
+      </c>
+      <c r="BF41">
+        <v>429487300.0</v>
+      </c>
+      <c r="BG41">
+        <v>445827000.0</v>
+      </c>
+      <c r="BH41">
+        <v>414648600.0</v>
+      </c>
+      <c r="BI41">
+        <v>528726600.0</v>
+      </c>
+      <c r="BJ41">
+        <v>400927100.0</v>
+      </c>
+      <c r="BK41">
+        <v>477075800.0</v>
+      </c>
+      <c r="BL41">
+        <v>2560738300.0</v>
+      </c>
+      <c r="BM41">
+        <v>2381564700.0</v>
+      </c>
+      <c r="BN41">
+        <v>2184313900.0</v>
+      </c>
+      <c r="BO41">
+        <v>2089943800.0</v>
+      </c>
+      <c r="BP41">
+        <v>1739799400.0</v>
+      </c>
+      <c r="BQ41">
+        <v>4254852700.0</v>
+      </c>
+      <c r="BR41">
+        <v>1820600800.0</v>
+      </c>
+      <c r="BS41">
+        <v>1838166100.0</v>
+      </c>
+      <c r="BT41">
+        <v>2615895700.0</v>
+      </c>
+      <c r="BU41">
+        <v>2251470400.0</v>
+      </c>
+      <c r="BV41">
+        <v>1983378000.0</v>
+      </c>
+      <c r="BW41">
+        <v>2082155200.0</v>
+      </c>
+      <c r="BX41">
+        <v>2280926200.0</v>
+      </c>
+      <c r="BY41">
+        <v>1657603900.0</v>
+      </c>
+      <c r="BZ41">
+        <v>1324713300.0</v>
+      </c>
+      <c r="CA41">
+        <v>2101438600.0</v>
+      </c>
+      <c r="CB41">
+        <v>2074027100.0</v>
+      </c>
+      <c r="CC41">
+        <v>2027826600.0</v>
+      </c>
+      <c r="CD41">
+        <v>1938067300.0</v>
+      </c>
+      <c r="CE41">
+        <v>1659839400.0</v>
+      </c>
+      <c r="CF41">
+        <v>1529498400.0</v>
+      </c>
+      <c r="CG41">
+        <v>1301639500.0</v>
+      </c>
+      <c r="CH41">
+        <v>1118983400.0</v>
+      </c>
+      <c r="CI41"/>
+      <c r="CJ41">
+        <v>217755700.0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:88">
+      <c r="A42" t="s">
+        <v>63</v>
+      </c>
+      <c r="B42">
+        <v>29264761000.0</v>
+      </c>
+      <c r="C42">
+        <v>29264761000.0</v>
+      </c>
+      <c r="D42">
+        <v>29264761000.0</v>
+      </c>
+      <c r="E42">
+        <v>29264761000.0</v>
+      </c>
+      <c r="F42">
+        <v>29264761000.0</v>
+      </c>
+      <c r="G42">
+        <v>29264761000.0</v>
+      </c>
+      <c r="H42">
+        <v>29264760871.0</v>
+      </c>
+      <c r="I42">
+        <v>29264760871.0</v>
+      </c>
+      <c r="J42">
+        <v>29264760871.0</v>
+      </c>
+      <c r="K42">
+        <v>29264760871.0</v>
+      </c>
+      <c r="L42">
+        <v>29264760871.0</v>
+      </c>
+      <c r="M42">
+        <v>29264760871.0</v>
+      </c>
+      <c r="N42">
+        <v>29264760871.0</v>
+      </c>
+      <c r="O42">
+        <v>29264760871.0</v>
+      </c>
+      <c r="P42">
+        <v>29264760871.0</v>
+      </c>
+      <c r="Q42">
+        <v>29264760871.0</v>
+      </c>
+      <c r="R42">
+        <v>29264760871.0</v>
+      </c>
+      <c r="S42">
+        <v>29264760871.0</v>
+      </c>
+      <c r="T42">
+        <v>29264760871.0</v>
+      </c>
+      <c r="U42">
+        <v>29264760871.0</v>
+      </c>
+      <c r="V42">
+        <v>29264760871.0</v>
+      </c>
+      <c r="W42">
+        <v>29264760871.0</v>
+      </c>
+      <c r="X42">
+        <v>29264760871.0</v>
+      </c>
+      <c r="Y42">
+        <v>29264760871.0</v>
+      </c>
+      <c r="Z42">
+        <v>29264760871.0</v>
+      </c>
+      <c r="AA42">
+        <v>29264760871.0</v>
+      </c>
+      <c r="AB42">
+        <v>48983621174.0</v>
+      </c>
+      <c r="AC42">
+        <v>48785676752.0</v>
+      </c>
+      <c r="AD42">
+        <v>29264760871.0</v>
+      </c>
+      <c r="AE42">
+        <v>29264760871.0</v>
+      </c>
+      <c r="AF42">
+        <v>29264760871.0</v>
+      </c>
+      <c r="AG42">
+        <v>29264760871.0</v>
+      </c>
+      <c r="AH42">
+        <v>29264760871.0</v>
+      </c>
+      <c r="AI42">
+        <v>29264760871.0</v>
+      </c>
+      <c r="AJ42">
+        <v>29264760871.0</v>
+      </c>
+      <c r="AK42">
+        <v>29264760871.0</v>
+      </c>
+      <c r="AL42">
+        <v>29264760871.0</v>
+      </c>
+      <c r="AM42">
+        <v>29264760871.0</v>
+      </c>
+      <c r="AN42">
+        <v>13282631302.0</v>
+      </c>
+      <c r="AO42">
+        <v>13282631302.0</v>
+      </c>
+      <c r="AP42">
+        <v>4238907.0</v>
+      </c>
+      <c r="AQ42">
+        <v>13282631302.0</v>
+      </c>
+      <c r="AR42">
+        <v>13282631302.0</v>
+      </c>
+      <c r="AS42">
+        <v>13282631302.0</v>
+      </c>
+      <c r="AT42">
+        <v>13282631302.0</v>
+      </c>
+      <c r="AU42">
+        <v>13282631302.0</v>
+      </c>
+      <c r="AV42">
+        <v>8222631302.0</v>
+      </c>
+      <c r="AW42">
+        <v>8222631302.0</v>
+      </c>
+      <c r="AX42">
+        <v>8222631302.0</v>
+      </c>
+      <c r="AY42">
+        <v>8222631302.0</v>
+      </c>
+      <c r="AZ42">
+        <v>8222631302.0</v>
+      </c>
+      <c r="BA42">
+        <v>8222631302.0</v>
+      </c>
+      <c r="BB42">
+        <v>8222631302.0</v>
+      </c>
+      <c r="BC42">
+        <v>8222631301.0</v>
+      </c>
+      <c r="BD42"/>
+      <c r="BE42"/>
+      <c r="BF42"/>
+      <c r="BG42"/>
+      <c r="BH42"/>
+      <c r="BI42"/>
+      <c r="BJ42"/>
+      <c r="BK42"/>
+      <c r="BL42"/>
+      <c r="BM42"/>
+      <c r="BN42"/>
+      <c r="BO42"/>
+      <c r="BP42"/>
+      <c r="BQ42"/>
+      <c r="BR42"/>
+      <c r="BS42"/>
+      <c r="BT42"/>
+      <c r="BU42"/>
+      <c r="BV42"/>
+      <c r="BW42"/>
+      <c r="BX42"/>
+      <c r="BY42"/>
+      <c r="BZ42"/>
+      <c r="CA42"/>
+      <c r="CB42"/>
+      <c r="CC42"/>
+      <c r="CD42"/>
+      <c r="CE42"/>
+      <c r="CF42"/>
+      <c r="CG42"/>
+      <c r="CH42"/>
+      <c r="CI42"/>
+      <c r="CJ42"/>
+    </row>
+    <row r="43" spans="1:88">
+      <c r="A43" t="s">
+        <v>64</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+      <c r="AF43"/>
+      <c r="AG43"/>
+      <c r="AH43"/>
+      <c r="AI43"/>
+      <c r="AJ43"/>
+      <c r="AK43"/>
+      <c r="AL43"/>
+      <c r="AM43"/>
+      <c r="AN43"/>
+      <c r="AO43"/>
+      <c r="AP43"/>
+      <c r="AQ43"/>
+      <c r="AR43"/>
+      <c r="AS43"/>
+      <c r="AT43"/>
+      <c r="AU43"/>
+      <c r="AV43"/>
+      <c r="AW43"/>
+      <c r="AX43"/>
+      <c r="AY43"/>
+      <c r="AZ43"/>
+      <c r="BA43"/>
+      <c r="BB43"/>
+      <c r="BC43"/>
+      <c r="BD43"/>
+      <c r="BE43"/>
+      <c r="BF43"/>
+      <c r="BG43"/>
+      <c r="BH43"/>
+      <c r="BI43"/>
+      <c r="BJ43"/>
+      <c r="BK43"/>
+      <c r="BL43"/>
+      <c r="BM43"/>
+      <c r="BN43"/>
+      <c r="BO43"/>
+      <c r="BP43"/>
+      <c r="BQ43"/>
+      <c r="BR43"/>
+      <c r="BS43"/>
+      <c r="BT43"/>
+      <c r="BU43"/>
+      <c r="BV43"/>
+      <c r="BW43"/>
+      <c r="BX43"/>
+      <c r="BY43"/>
+      <c r="BZ43"/>
+      <c r="CA43"/>
+      <c r="CB43"/>
+      <c r="CC43"/>
+      <c r="CD43"/>
+      <c r="CE43"/>
+      <c r="CF43"/>
+      <c r="CG43"/>
+      <c r="CH43"/>
+      <c r="CI43"/>
+      <c r="CJ43"/>
+    </row>
+    <row r="44" spans="1:88">
+      <c r="A44" t="s">
+        <v>65</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44"/>
+      <c r="AG44"/>
+      <c r="AH44"/>
+      <c r="AI44"/>
+      <c r="AJ44"/>
+      <c r="AK44"/>
+      <c r="AL44"/>
+      <c r="AM44"/>
+      <c r="AN44"/>
+      <c r="AO44"/>
+      <c r="AP44"/>
+      <c r="AQ44"/>
+      <c r="AR44"/>
+      <c r="AS44"/>
+      <c r="AT44"/>
+      <c r="AU44"/>
+      <c r="AV44"/>
+      <c r="AW44"/>
+      <c r="AX44"/>
+      <c r="AY44"/>
+      <c r="AZ44"/>
+      <c r="BA44"/>
+      <c r="BB44"/>
+      <c r="BC44"/>
+      <c r="BD44"/>
+      <c r="BE44"/>
+      <c r="BF44"/>
+      <c r="BG44"/>
+      <c r="BH44"/>
+      <c r="BI44"/>
+      <c r="BJ44"/>
+      <c r="BK44"/>
+      <c r="BL44"/>
+      <c r="BM44"/>
+      <c r="BN44"/>
+      <c r="BO44"/>
+      <c r="BP44"/>
+      <c r="BQ44"/>
+      <c r="BR44"/>
+      <c r="BS44"/>
+      <c r="BT44"/>
+      <c r="BU44"/>
+      <c r="BV44"/>
+      <c r="BW44"/>
+      <c r="BX44"/>
+      <c r="BY44"/>
+      <c r="BZ44"/>
+      <c r="CA44"/>
+      <c r="CB44"/>
+      <c r="CC44"/>
+      <c r="CD44"/>
+      <c r="CE44"/>
+      <c r="CF44"/>
+      <c r="CG44"/>
+      <c r="CH44"/>
+      <c r="CI44"/>
+      <c r="CJ44"/>
+    </row>
+    <row r="45" spans="1:88">
+      <c r="A45" t="s">
+        <v>66</v>
+      </c>
+      <c r="B45"/>
+      <c r="C45"/>
+      <c r="D45"/>
+      <c r="E45"/>
+      <c r="F45"/>
+      <c r="G45"/>
+      <c r="H45"/>
+      <c r="I45"/>
+      <c r="J45"/>
+      <c r="K45"/>
+      <c r="L45"/>
+      <c r="M45"/>
+      <c r="N45"/>
+      <c r="O45"/>
+      <c r="P45"/>
+      <c r="Q45"/>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45"/>
+      <c r="W45"/>
+      <c r="X45"/>
+      <c r="Y45"/>
+      <c r="Z45"/>
+      <c r="AA45"/>
+      <c r="AB45"/>
+      <c r="AC45"/>
+      <c r="AD45"/>
+      <c r="AE45"/>
+      <c r="AF45"/>
+      <c r="AG45"/>
+      <c r="AH45"/>
+      <c r="AI45"/>
+      <c r="AJ45"/>
+      <c r="AK45"/>
+      <c r="AL45"/>
+      <c r="AM45"/>
+      <c r="AN45"/>
+      <c r="AO45"/>
+      <c r="AP45"/>
+      <c r="AQ45"/>
+      <c r="AR45"/>
+      <c r="AS45"/>
+      <c r="AT45"/>
+      <c r="AU45"/>
+      <c r="AV45"/>
+      <c r="AW45"/>
+      <c r="AX45"/>
+      <c r="AY45"/>
+      <c r="AZ45"/>
+      <c r="BA45"/>
+      <c r="BB45"/>
+      <c r="BC45"/>
+      <c r="BD45"/>
+      <c r="BE45"/>
+      <c r="BF45"/>
+      <c r="BG45"/>
+      <c r="BH45"/>
+      <c r="BI45"/>
+      <c r="BJ45"/>
+      <c r="BK45"/>
+      <c r="BL45"/>
+      <c r="BM45"/>
+      <c r="BN45"/>
+      <c r="BO45"/>
+      <c r="BP45"/>
+      <c r="BQ45"/>
+      <c r="BR45"/>
+      <c r="BS45"/>
+      <c r="BT45"/>
+      <c r="BU45"/>
+      <c r="BV45"/>
+      <c r="BW45"/>
+      <c r="BX45"/>
+      <c r="BY45"/>
+      <c r="BZ45"/>
+      <c r="CA45"/>
+      <c r="CB45"/>
+      <c r="CC45"/>
+      <c r="CD45"/>
+      <c r="CE45"/>
+      <c r="CF45"/>
+      <c r="CG45"/>
+      <c r="CH45"/>
+      <c r="CI45"/>
+      <c r="CJ45"/>
+    </row>
+    <row r="46" spans="1:88">
+      <c r="A46" t="s">
+        <v>67</v>
+      </c>
+      <c r="B46">
+        <v>7302225000.0</v>
+      </c>
+      <c r="C46">
+        <v>7364220000.0</v>
+      </c>
+      <c r="D46">
+        <v>7430091000.0</v>
+      </c>
+      <c r="E46">
+        <v>7497029000.0</v>
+      </c>
+      <c r="F46">
+        <v>7563835000.0</v>
+      </c>
+      <c r="G46">
+        <v>7608371000.0</v>
+      </c>
+      <c r="H46">
+        <v>7652887313.0</v>
+      </c>
+      <c r="I46">
+        <v>7713650692.0</v>
+      </c>
+      <c r="J46">
+        <v>7760796869.0</v>
+      </c>
+      <c r="K46">
+        <v>7822366633.0</v>
+      </c>
+      <c r="L46">
+        <v>603436156053.0</v>
+      </c>
+      <c r="M46">
+        <v>603489947319.0</v>
+      </c>
+      <c r="N46">
+        <v>603529602557.0</v>
+      </c>
+      <c r="O46">
+        <v>603588255000.0</v>
+      </c>
+      <c r="P46">
+        <v>603642333071.0</v>
+      </c>
+      <c r="Q46">
+        <v>603699808739.0</v>
+      </c>
+      <c r="R46">
+        <v>603738464412.0</v>
+      </c>
+      <c r="S46">
+        <v>603796339725.0</v>
+      </c>
+      <c r="T46">
+        <v>603821709215.0</v>
+      </c>
+      <c r="U46">
+        <v>603847407233.0</v>
+      </c>
+      <c r="V46">
+        <v>603898520905.0</v>
+      </c>
+      <c r="W46">
+        <v>8337583182.0</v>
+      </c>
+      <c r="X46">
+        <v>8416374788.0</v>
+      </c>
+      <c r="Y46">
+        <v>8536459037.0</v>
+      </c>
+      <c r="Z46">
+        <v>8663207153.0</v>
+      </c>
+      <c r="AA46">
+        <v>8793118787.0</v>
+      </c>
+      <c r="AB46">
+        <v>8924703805.0</v>
+      </c>
+      <c r="AC46">
+        <v>9041826330.0</v>
+      </c>
+      <c r="AD46">
+        <v>9172170732.0</v>
+      </c>
+      <c r="AE46">
+        <v>9315445970.0</v>
+      </c>
+      <c r="AF46">
+        <v>4742005691.0</v>
+      </c>
+      <c r="AG46">
+        <v>5046772115.0</v>
+      </c>
+      <c r="AH46">
+        <v>5043772078.0</v>
+      </c>
+      <c r="AI46">
+        <v>912222355.0</v>
+      </c>
+      <c r="AJ46">
+        <v>1075926515.0</v>
+      </c>
+      <c r="AK46">
+        <v>1215970399.0</v>
+      </c>
+      <c r="AL46">
+        <v>1214577138.0</v>
+      </c>
+      <c r="AM46">
+        <v>1250712328.0</v>
+      </c>
+      <c r="AN46">
+        <v>30712645.0</v>
+      </c>
+      <c r="AO46">
+        <v>39465297.0</v>
+      </c>
+      <c r="AP46"/>
+      <c r="AQ46">
+        <v>76246374.0</v>
+      </c>
+      <c r="AR46">
+        <v>95033871.0</v>
+      </c>
+      <c r="AS46">
+        <v>17451845987.0</v>
+      </c>
+      <c r="AT46">
+        <v>18210676294.0</v>
+      </c>
+      <c r="AU46">
+        <v>18674102866.0</v>
+      </c>
+      <c r="AV46">
+        <v>19432933172.0</v>
+      </c>
+      <c r="AW46">
+        <v>20191763481.0</v>
+      </c>
+      <c r="AX46">
+        <v>18755438946.0</v>
+      </c>
+      <c r="AY46">
+        <v>21709424100.0</v>
+      </c>
+      <c r="AZ46">
+        <v>19821567729.0</v>
+      </c>
+      <c r="BA46"/>
+      <c r="BB46"/>
+      <c r="BC46">
+        <v>7840013023.0</v>
+      </c>
+      <c r="BD46"/>
+      <c r="BE46"/>
+      <c r="BF46"/>
+      <c r="BG46"/>
+      <c r="BH46"/>
+      <c r="BI46"/>
+      <c r="BJ46"/>
+      <c r="BK46"/>
+      <c r="BL46"/>
+      <c r="BM46"/>
+      <c r="BN46"/>
+      <c r="BO46"/>
+      <c r="BP46"/>
+      <c r="BQ46"/>
+      <c r="BR46"/>
+      <c r="BS46"/>
+      <c r="BT46"/>
+      <c r="BU46"/>
+      <c r="BV46"/>
+      <c r="BW46"/>
+      <c r="BX46"/>
+      <c r="BY46"/>
+      <c r="BZ46"/>
+      <c r="CA46"/>
+      <c r="CB46"/>
+      <c r="CC46"/>
+      <c r="CD46"/>
+      <c r="CE46"/>
+      <c r="CF46"/>
+      <c r="CG46"/>
+      <c r="CH46"/>
+      <c r="CI46"/>
+      <c r="CJ46"/>
+    </row>
+    <row r="47" spans="1:88">
+      <c r="A47" t="s">
+        <v>68</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47"/>
+      <c r="E47">
+        <v>7497029360.0</v>
+      </c>
+      <c r="F47">
+        <v>7563835060.0</v>
+      </c>
+      <c r="G47">
+        <v>7608371200.0</v>
+      </c>
+      <c r="H47">
+        <v>7652887310.0</v>
+      </c>
+      <c r="I47">
+        <v>7713650690.0</v>
+      </c>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
+        <v>7819042590.0</v>
+      </c>
+      <c r="M47">
+        <v>7873246355.0</v>
+      </c>
+      <c r="N47">
+        <v>7912901593.0</v>
+      </c>
+      <c r="O47">
+        <v>8179638760.0</v>
+      </c>
+      <c r="P47">
+        <v>8025632107.0</v>
+      </c>
+      <c r="Q47">
+        <v>8083107775.0</v>
+      </c>
+      <c r="R47">
+        <v>8121763448.0</v>
+      </c>
+      <c r="S47">
+        <v>8179638761.0</v>
+      </c>
+      <c r="T47">
+        <v>8205008250.0</v>
+      </c>
+      <c r="U47">
+        <v>8230706270.0</v>
+      </c>
+      <c r="V47">
+        <v>8281819941.0</v>
+      </c>
+      <c r="W47">
+        <v>8337583182.0</v>
+      </c>
+      <c r="X47">
+        <v>8416374789.0</v>
+      </c>
+      <c r="Y47">
+        <v>8536459037.0</v>
+      </c>
+      <c r="Z47">
+        <v>8663207153.0</v>
+      </c>
+      <c r="AA47">
+        <v>8793118787.0</v>
+      </c>
+      <c r="AB47">
+        <v>8924703810.0</v>
+      </c>
+      <c r="AC47">
+        <v>9041826330.0</v>
+      </c>
+      <c r="AD47">
+        <v>9172170732.0</v>
+      </c>
+      <c r="AE47">
+        <v>9315445970.0</v>
+      </c>
+      <c r="AF47">
+        <v>4742005691.0</v>
+      </c>
+      <c r="AG47">
+        <v>5046772115.0</v>
+      </c>
+      <c r="AH47"/>
+      <c r="AI47"/>
+      <c r="AJ47"/>
+      <c r="AK47"/>
+      <c r="AL47"/>
+      <c r="AM47"/>
+      <c r="AN47"/>
+      <c r="AO47"/>
+      <c r="AP47"/>
+      <c r="AQ47"/>
+      <c r="AR47"/>
+      <c r="AS47"/>
+      <c r="AT47"/>
+      <c r="AU47"/>
+      <c r="AV47"/>
+      <c r="AW47"/>
+      <c r="AX47"/>
+      <c r="AY47"/>
+      <c r="AZ47"/>
+      <c r="BA47"/>
+      <c r="BB47"/>
+      <c r="BC47"/>
+      <c r="BD47"/>
+      <c r="BE47"/>
+      <c r="BF47"/>
+      <c r="BG47"/>
+      <c r="BH47"/>
+      <c r="BI47"/>
+      <c r="BJ47"/>
+      <c r="BK47"/>
+      <c r="BL47"/>
+      <c r="BM47"/>
+      <c r="BN47"/>
+      <c r="BO47"/>
+      <c r="BP47"/>
+      <c r="BQ47"/>
+      <c r="BR47"/>
+      <c r="BS47"/>
+      <c r="BT47"/>
+      <c r="BU47"/>
+      <c r="BV47"/>
+      <c r="BW47"/>
+      <c r="BX47"/>
+      <c r="BY47"/>
+      <c r="BZ47"/>
+      <c r="CA47"/>
+      <c r="CB47"/>
+      <c r="CC47"/>
+      <c r="CD47"/>
+      <c r="CE47"/>
+      <c r="CF47"/>
+      <c r="CG47"/>
+      <c r="CH47"/>
+      <c r="CI47"/>
+      <c r="CJ47"/>
+    </row>
+    <row r="48" spans="1:88">
+      <c r="A48" t="s">
+        <v>69</v>
+      </c>
+      <c r="B48">
+        <v>-301041343000.0</v>
+      </c>
+      <c r="C48">
+        <v>-301857264000.0</v>
+      </c>
+      <c r="D48">
+        <v>-274708170000.0</v>
+      </c>
+      <c r="E48">
+        <v>-274797822000.0</v>
+      </c>
+      <c r="F48">
+        <v>-274501463000.0</v>
+      </c>
+      <c r="G48">
+        <v>-274089990000.0</v>
+      </c>
+      <c r="H48">
+        <v>-265151546000.0</v>
+      </c>
+      <c r="I48">
+        <v>-265781068782.0</v>
+      </c>
+      <c r="J48">
+        <v>-265263313586.0</v>
+      </c>
+      <c r="K48">
+        <v>-264991031707.0</v>
+      </c>
+      <c r="L48">
+        <v>-263483544905.0</v>
+      </c>
+      <c r="M48">
+        <v>-262553147866.0</v>
+      </c>
+      <c r="N48">
+        <v>-260749359822.0</v>
+      </c>
+      <c r="O48">
+        <v>-260342430671.0</v>
+      </c>
+      <c r="P48">
+        <v>-221498636476.0</v>
+      </c>
+      <c r="Q48">
+        <v>-224373035285.0</v>
+      </c>
+      <c r="R48">
+        <v>-224437831106.0</v>
+      </c>
+      <c r="S48">
+        <v>-224586743249.0</v>
+      </c>
+      <c r="T48">
+        <v>-105008325992.0</v>
+      </c>
+      <c r="U48">
+        <v>-105116683277.0</v>
+      </c>
+      <c r="V48">
+        <v>-104445873622.0</v>
+      </c>
+      <c r="W48">
+        <v>-102683975154.0</v>
+      </c>
+      <c r="X48">
+        <v>-118548961383.0</v>
+      </c>
+      <c r="Y48">
+        <v>-118084648293.0</v>
+      </c>
+      <c r="Z48">
+        <v>-116096810566.0</v>
+      </c>
+      <c r="AA48">
+        <v>-106767700124.0</v>
+      </c>
+      <c r="AB48">
+        <v>49961197369.0</v>
+      </c>
+      <c r="AC48">
+        <v>52409323961.0</v>
+      </c>
+      <c r="AD48">
+        <v>54983108040.0</v>
+      </c>
+      <c r="AE48">
+        <v>56934469593.0</v>
+      </c>
+      <c r="AF48">
+        <v>63736140024.0</v>
+      </c>
+      <c r="AG48">
+        <v>65600675571.0</v>
+      </c>
+      <c r="AH48">
+        <v>64534295053.0</v>
+      </c>
+      <c r="AI48">
+        <v>66573314365.0</v>
+      </c>
+      <c r="AJ48">
+        <v>88202197940.0</v>
+      </c>
+      <c r="AK48">
+        <v>88164635366.0</v>
+      </c>
+      <c r="AL48">
+        <v>87356692929.0</v>
+      </c>
+      <c r="AM48">
+        <v>86159430819.0</v>
+      </c>
+      <c r="AN48">
+        <v>-37262781917.0</v>
+      </c>
+      <c r="AO48">
+        <v>-36913811018.0</v>
+      </c>
+      <c r="AP48"/>
+      <c r="AQ48">
+        <v>-36071924524.0</v>
+      </c>
+      <c r="AR48">
+        <v>-36778276093.0</v>
+      </c>
+      <c r="AS48">
+        <v>-39159449594.0</v>
+      </c>
+      <c r="AT48">
+        <v>-37499009548.0</v>
+      </c>
+      <c r="AU48">
+        <v>-34718742663.0</v>
+      </c>
+      <c r="AV48">
+        <v>-32748849348.0</v>
+      </c>
+      <c r="AW48">
+        <v>-31571332701.0</v>
+      </c>
+      <c r="AX48">
+        <v>-28642594503.0</v>
+      </c>
+      <c r="AY48">
+        <v>-28774223231.0</v>
+      </c>
+      <c r="AZ48">
+        <v>-26867466975.0</v>
+      </c>
+      <c r="BA48">
+        <v>-31400240024.0</v>
+      </c>
+      <c r="BB48">
+        <v>-30691156851.0</v>
+      </c>
+      <c r="BC48">
+        <v>-27314962160.0</v>
+      </c>
+      <c r="BD48"/>
+      <c r="BE48"/>
+      <c r="BF48"/>
+      <c r="BG48"/>
+      <c r="BH48"/>
+      <c r="BI48"/>
+      <c r="BJ48"/>
+      <c r="BK48"/>
+      <c r="BL48"/>
+      <c r="BM48"/>
+      <c r="BN48"/>
+      <c r="BO48"/>
+      <c r="BP48"/>
+      <c r="BQ48"/>
+      <c r="BR48"/>
+      <c r="BS48"/>
+      <c r="BT48"/>
+      <c r="BU48"/>
+      <c r="BV48"/>
+      <c r="BW48"/>
+      <c r="BX48"/>
+      <c r="BY48"/>
+      <c r="BZ48"/>
+      <c r="CA48"/>
+      <c r="CB48"/>
+      <c r="CC48"/>
+      <c r="CD48"/>
+      <c r="CE48"/>
+      <c r="CF48"/>
+      <c r="CG48"/>
+      <c r="CH48"/>
+      <c r="CI48"/>
+      <c r="CJ48"/>
+    </row>
+    <row r="49" spans="1:88">
+      <c r="A49" t="s">
+        <v>70</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49"/>
+      <c r="O49"/>
+      <c r="P49"/>
+      <c r="Q49"/>
+      <c r="R49"/>
+      <c r="S49"/>
+      <c r="T49"/>
+      <c r="U49"/>
+      <c r="V49"/>
+      <c r="W49"/>
+      <c r="X49"/>
+      <c r="Y49"/>
+      <c r="Z49"/>
+      <c r="AA49"/>
+      <c r="AB49"/>
+      <c r="AC49"/>
+      <c r="AD49"/>
+      <c r="AE49"/>
+      <c r="AF49"/>
+      <c r="AG49"/>
+      <c r="AH49"/>
+      <c r="AI49"/>
+      <c r="AJ49"/>
+      <c r="AK49"/>
+      <c r="AL49"/>
+      <c r="AM49"/>
+      <c r="AN49"/>
+      <c r="AO49"/>
+      <c r="AP49"/>
+      <c r="AQ49"/>
+      <c r="AR49"/>
+      <c r="AS49"/>
+      <c r="AT49"/>
+      <c r="AU49"/>
+      <c r="AV49"/>
+      <c r="AW49"/>
+      <c r="AX49"/>
+      <c r="AY49"/>
+      <c r="AZ49"/>
+      <c r="BA49"/>
+      <c r="BB49"/>
+      <c r="BC49"/>
+      <c r="BD49"/>
+      <c r="BE49"/>
+      <c r="BF49"/>
+      <c r="BG49"/>
+      <c r="BH49"/>
+      <c r="BI49"/>
+      <c r="BJ49"/>
+      <c r="BK49"/>
+      <c r="BL49"/>
+      <c r="BM49"/>
+      <c r="BN49"/>
+      <c r="BO49"/>
+      <c r="BP49"/>
+      <c r="BQ49"/>
+      <c r="BR49"/>
+      <c r="BS49"/>
+      <c r="BT49"/>
+      <c r="BU49"/>
+      <c r="BV49"/>
+      <c r="BW49"/>
+      <c r="BX49"/>
+      <c r="BY49"/>
+      <c r="BZ49"/>
+      <c r="CA49"/>
+      <c r="CB49"/>
+      <c r="CC49"/>
+      <c r="CD49"/>
+      <c r="CE49"/>
+      <c r="CF49"/>
+      <c r="CG49"/>
+      <c r="CH49"/>
+      <c r="CI49"/>
+      <c r="CJ49"/>
+    </row>
+    <row r="50" spans="1:88">
+      <c r="A50" t="s">
+        <v>71</v>
+      </c>
+      <c r="B50"/>
+      <c r="C50"/>
+      <c r="D50"/>
+      <c r="E50"/>
+      <c r="F50"/>
+      <c r="G50"/>
+      <c r="H50"/>
+      <c r="I50"/>
+      <c r="J50"/>
+      <c r="K50"/>
+      <c r="L50"/>
+      <c r="M50"/>
+      <c r="N50"/>
+      <c r="O50"/>
+      <c r="P50"/>
+      <c r="Q50"/>
+      <c r="R50"/>
+      <c r="S50"/>
+      <c r="T50"/>
+      <c r="U50"/>
+      <c r="V50"/>
+      <c r="W50"/>
+      <c r="X50"/>
+      <c r="Y50"/>
+      <c r="Z50"/>
+      <c r="AA50"/>
+      <c r="AB50">
+        <v>70833310418.0</v>
+      </c>
+      <c r="AC50">
+        <v>70833310418.0</v>
+      </c>
+      <c r="AD50">
+        <v>70833310418.0</v>
+      </c>
+      <c r="AE50">
+        <v>70833310418.0</v>
+      </c>
+      <c r="AF50">
+        <v>70833310418.0</v>
+      </c>
+      <c r="AG50">
+        <v>70833310418.0</v>
+      </c>
+      <c r="AH50"/>
+      <c r="AI50"/>
+      <c r="AJ50"/>
+      <c r="AK50"/>
+      <c r="AL50"/>
+      <c r="AM50"/>
+      <c r="AN50"/>
+      <c r="AO50"/>
+      <c r="AP50"/>
+      <c r="AQ50"/>
+      <c r="AR50"/>
+      <c r="AS50"/>
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50"/>
+      <c r="AW50"/>
+      <c r="AX50"/>
+      <c r="AY50"/>
+      <c r="AZ50"/>
+      <c r="BA50"/>
+      <c r="BB50"/>
+      <c r="BC50"/>
+      <c r="BD50"/>
+      <c r="BE50"/>
+      <c r="BF50"/>
+      <c r="BG50"/>
+      <c r="BH50"/>
+      <c r="BI50"/>
+      <c r="BJ50"/>
+      <c r="BK50"/>
+      <c r="BL50"/>
+      <c r="BM50"/>
+      <c r="BN50"/>
+      <c r="BO50"/>
+      <c r="BP50"/>
+      <c r="BQ50"/>
+      <c r="BR50"/>
+      <c r="BS50"/>
+      <c r="BT50"/>
+      <c r="BU50"/>
+      <c r="BV50"/>
+      <c r="BW50"/>
+      <c r="BX50"/>
+      <c r="BY50"/>
+      <c r="BZ50"/>
+      <c r="CA50"/>
+      <c r="CB50"/>
+      <c r="CC50"/>
+      <c r="CD50"/>
+      <c r="CE50"/>
+      <c r="CF50"/>
+      <c r="CG50"/>
+      <c r="CH50"/>
+      <c r="CI50"/>
+      <c r="CJ50"/>
+    </row>
+    <row r="51" spans="1:88">
+      <c r="A51" t="s">
+        <v>72</v>
+      </c>
+      <c r="B51">
+        <v>70833310000.0</v>
+      </c>
+      <c r="C51">
+        <v>70833310000.0</v>
+      </c>
+      <c r="D51">
+        <v>70983717000.0</v>
+      </c>
+      <c r="E51">
+        <v>71067895000.0</v>
+      </c>
+      <c r="F51">
+        <v>71147803000.0</v>
+      </c>
+      <c r="G51">
+        <v>72213319000.0</v>
+      </c>
+      <c r="H51">
+        <v>72237144516.0</v>
+      </c>
+      <c r="I51">
+        <v>84415578219.0</v>
+      </c>
+      <c r="J51">
+        <v>72281231571.0</v>
+      </c>
+      <c r="K51">
+        <v>73127510380.0</v>
+      </c>
+      <c r="L51">
+        <v>79742069389.0</v>
+      </c>
+      <c r="M51">
+        <v>78339012389.0</v>
+      </c>
+      <c r="N51">
+        <v>78370012389.0</v>
+      </c>
+      <c r="O51">
+        <v>78074362386.0</v>
+      </c>
+      <c r="P51">
+        <v>77182537598.0</v>
+      </c>
+      <c r="Q51">
+        <v>77237567199.0</v>
+      </c>
+      <c r="R51">
+        <v>77420538861.0</v>
+      </c>
+      <c r="S51">
+        <v>76027893818.0</v>
+      </c>
+      <c r="T51">
+        <v>76937444656.0</v>
+      </c>
+      <c r="U51">
+        <v>76370334440.0</v>
+      </c>
+      <c r="V51">
+        <v>70833310418.0</v>
+      </c>
+      <c r="W51">
+        <v>81193681520.0</v>
+      </c>
+      <c r="X51">
+        <v>106570480732.0</v>
+      </c>
+      <c r="Y51">
+        <v>106482350729.0</v>
+      </c>
+      <c r="Z51">
+        <v>102525400735.0</v>
+      </c>
+      <c r="AA51">
+        <v>75180862396.0</v>
+      </c>
+      <c r="AB51">
+        <v>240678174968.0</v>
+      </c>
+      <c r="AC51">
+        <v>243481474972.0</v>
+      </c>
+      <c r="AD51">
+        <v>243096474972.0</v>
+      </c>
+      <c r="AE51">
+        <v>244808174972.0</v>
+      </c>
+      <c r="AF51">
+        <v>244209550032.0</v>
+      </c>
+      <c r="AG51">
+        <v>242698174965.0</v>
+      </c>
+      <c r="AH51">
+        <v>242698174965.0</v>
+      </c>
+      <c r="AI51">
+        <v>251608249400.0</v>
+      </c>
+      <c r="AJ51">
+        <v>218203175002.0</v>
+      </c>
+      <c r="AK51">
+        <v>218203175002.0</v>
+      </c>
+      <c r="AL51">
+        <v>218203175002.0</v>
+      </c>
+      <c r="AM51">
+        <v>219337002751.0</v>
+      </c>
+      <c r="AN51">
+        <v>5329434918.0</v>
+      </c>
+      <c r="AO51">
+        <v>4136601990.0</v>
+      </c>
+      <c r="AP51"/>
+      <c r="AQ51">
+        <v>2778570291.0</v>
+      </c>
+      <c r="AR51">
+        <v>3735727741.0</v>
+      </c>
+      <c r="AS51">
+        <v>20609675310.0</v>
+      </c>
+      <c r="AT51">
+        <v>65130142173.0</v>
+      </c>
+      <c r="AU51">
+        <v>79682952369.0</v>
+      </c>
+      <c r="AV51">
+        <v>22928711203.0</v>
+      </c>
+      <c r="AW51">
+        <v>23052933799.0</v>
+      </c>
+      <c r="AX51">
+        <v>18593281256.0</v>
+      </c>
+      <c r="AY51">
+        <v>18709078356.0</v>
+      </c>
+      <c r="AZ51">
+        <v>24743685527.0</v>
+      </c>
+      <c r="BA51">
+        <v>5981599582.0</v>
+      </c>
+      <c r="BB51">
+        <v>5981599582.0</v>
+      </c>
+      <c r="BC51"/>
+      <c r="BD51"/>
+      <c r="BE51"/>
+      <c r="BF51"/>
+      <c r="BG51"/>
+      <c r="BH51"/>
+      <c r="BI51"/>
+      <c r="BJ51"/>
+      <c r="BK51"/>
+      <c r="BL51"/>
+      <c r="BM51"/>
+      <c r="BN51"/>
+      <c r="BO51"/>
+      <c r="BP51"/>
+      <c r="BQ51"/>
+      <c r="BR51"/>
+      <c r="BS51"/>
+      <c r="BT51"/>
+      <c r="BU51"/>
+      <c r="BV51"/>
+      <c r="BW51"/>
+      <c r="BX51"/>
+      <c r="BY51"/>
+      <c r="BZ51"/>
+      <c r="CA51"/>
+      <c r="CB51"/>
+      <c r="CC51"/>
+      <c r="CD51"/>
+      <c r="CE51"/>
+      <c r="CF51"/>
+      <c r="CG51"/>
+      <c r="CH51"/>
+      <c r="CI51"/>
+      <c r="CJ51"/>
+    </row>
+    <row r="52" spans="1:88">
+      <c r="A52" t="s">
+        <v>73</v>
+      </c>
+      <c r="B52"/>
+      <c r="C52"/>
+      <c r="D52"/>
+      <c r="E52">
+        <v>0.0</v>
+      </c>
+      <c r="F52">
+        <v>0.0</v>
+      </c>
+      <c r="G52">
+        <v>0.0</v>
+      </c>
+      <c r="H52">
+        <v>12531719725.0</v>
+      </c>
+      <c r="I52">
+        <v>78344115118.0</v>
+      </c>
+      <c r="J52">
+        <v>177861305991.0</v>
+      </c>
+      <c r="K52">
+        <v>70682099618.0</v>
+      </c>
+      <c r="L52">
+        <v>140241114138.0</v>
+      </c>
+      <c r="M52">
+        <v>139526867911.0</v>
+      </c>
+      <c r="N52">
+        <v>139602897324.0</v>
+      </c>
+      <c r="O52">
+        <v>70833310418.0</v>
+      </c>
+      <c r="P52">
+        <v>131406830113.0</v>
+      </c>
+      <c r="Q52">
+        <v>131809742844.0</v>
+      </c>
+      <c r="R52">
+        <v>131483142319.0</v>
+      </c>
+      <c r="S52">
+        <v>134205977494.0</v>
+      </c>
+      <c r="T52">
+        <v>89252958583.0</v>
+      </c>
+      <c r="U52">
+        <v>70833310418.0</v>
+      </c>
+      <c r="V52">
+        <v>92754527761.0</v>
+      </c>
+      <c r="W52">
+        <v>70833310418.0</v>
+      </c>
+      <c r="X52">
+        <v>70883310418.0</v>
+      </c>
+      <c r="Y52">
+        <v>70883310418.0</v>
+      </c>
+      <c r="Z52">
+        <v>70883310418.0</v>
+      </c>
+      <c r="AA52">
+        <v>70883310418.0</v>
+      </c>
+      <c r="AB52">
+        <v>70833310418.0</v>
+      </c>
+      <c r="AC52">
+        <v>70883310418.0</v>
+      </c>
+      <c r="AD52">
+        <v>70873310418.0</v>
+      </c>
+      <c r="AE52">
+        <v>70873310418.0</v>
+      </c>
+      <c r="AF52">
+        <v>70833310418.0</v>
+      </c>
+      <c r="AG52">
+        <v>70833310418.0</v>
+      </c>
+      <c r="AH52">
+        <v>70833310418.0</v>
+      </c>
+      <c r="AI52">
+        <v>70833310418.0</v>
+      </c>
+      <c r="AJ52">
+        <v>42094617769.0</v>
+      </c>
+      <c r="AK52">
+        <v>42094617769.0</v>
+      </c>
+      <c r="AL52">
+        <v>23333333332.0</v>
+      </c>
+      <c r="AM52">
+        <v>42094617769.0</v>
+      </c>
+      <c r="AN52">
+        <v>31520103.0</v>
+      </c>
+      <c r="AO52">
+        <v>63851236.0</v>
+      </c>
+      <c r="AP52"/>
+      <c r="AQ52"/>
+      <c r="AR52">
+        <v>1180000000.0</v>
+      </c>
+      <c r="AS52">
+        <v>18614177063.0</v>
+      </c>
+      <c r="AT52">
+        <v>33195918744.0</v>
+      </c>
+      <c r="AU52">
+        <v>29015039330.0</v>
+      </c>
+      <c r="AV52">
+        <v>16625144594.0</v>
+      </c>
+      <c r="AW52">
+        <v>16294329811.0</v>
+      </c>
+      <c r="AX52">
+        <v>21612629918.0</v>
+      </c>
+      <c r="AY52">
+        <v>21799581017.0</v>
+      </c>
+      <c r="AZ52">
+        <v>38102553496.0</v>
+      </c>
+      <c r="BA52">
+        <v>5981599582.0</v>
+      </c>
+      <c r="BB52">
+        <v>5981599582.0</v>
+      </c>
+      <c r="BC52"/>
+      <c r="BD52"/>
+      <c r="BE52"/>
+      <c r="BF52"/>
+      <c r="BG52"/>
+      <c r="BH52"/>
+      <c r="BI52"/>
+      <c r="BJ52"/>
+      <c r="BK52"/>
+      <c r="BL52"/>
+      <c r="BM52"/>
+      <c r="BN52"/>
+      <c r="BO52"/>
+      <c r="BP52"/>
+      <c r="BQ52"/>
+      <c r="BR52"/>
+      <c r="BS52"/>
+      <c r="BT52"/>
+      <c r="BU52"/>
+      <c r="BV52"/>
+      <c r="BW52"/>
+      <c r="BX52"/>
+      <c r="BY52"/>
+      <c r="BZ52"/>
+      <c r="CA52"/>
+      <c r="CB52"/>
+      <c r="CC52"/>
+      <c r="CD52"/>
+      <c r="CE52"/>
+      <c r="CF52"/>
+      <c r="CG52"/>
+      <c r="CH52"/>
+      <c r="CI52"/>
+      <c r="CJ52"/>
+    </row>
+    <row r="53" spans="1:88">
+      <c r="A53" t="s">
+        <v>74</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53"/>
+      <c r="D53"/>
+      <c r="E53"/>
+      <c r="F53"/>
+      <c r="G53"/>
+      <c r="H53"/>
+      <c r="I53"/>
+      <c r="J53"/>
+      <c r="K53"/>
+      <c r="L53">
+        <v>0.0</v>
+      </c>
+      <c r="M53">
+        <v>0.0</v>
+      </c>
+      <c r="N53">
+        <v>173840640.0</v>
+      </c>
+      <c r="O53">
+        <v>810981010.0</v>
+      </c>
+      <c r="P53">
+        <v>2551721770.0</v>
+      </c>
+      <c r="Q53">
+        <v>2521450570.0</v>
+      </c>
+      <c r="R53">
+        <v>1910943510.0</v>
+      </c>
+      <c r="S53">
+        <v>1006469830.0</v>
+      </c>
+      <c r="T53"/>
+      <c r="U53"/>
+      <c r="V53"/>
+      <c r="W53"/>
+      <c r="X53"/>
+      <c r="Y53"/>
+      <c r="Z53"/>
+      <c r="AA53"/>
+      <c r="AB53"/>
+      <c r="AC53"/>
+      <c r="AD53"/>
+      <c r="AE53"/>
+      <c r="AF53"/>
+      <c r="AG53"/>
+      <c r="AH53"/>
+      <c r="AI53"/>
+      <c r="AJ53"/>
+      <c r="AK53"/>
+      <c r="AL53"/>
+      <c r="AM53"/>
+      <c r="AN53"/>
+      <c r="AO53"/>
+      <c r="AP53">
+        <v>1485887134.0</v>
+      </c>
+      <c r="AQ53"/>
+      <c r="AR53"/>
+      <c r="AS53"/>
+      <c r="AT53"/>
+      <c r="AU53"/>
+      <c r="AV53"/>
+      <c r="AW53"/>
+      <c r="AX53"/>
+      <c r="AY53"/>
+      <c r="AZ53"/>
+      <c r="BA53"/>
+      <c r="BB53"/>
+      <c r="BC53"/>
+      <c r="BD53"/>
+      <c r="BE53"/>
+      <c r="BF53"/>
+      <c r="BG53"/>
+      <c r="BH53"/>
+      <c r="BI53"/>
+      <c r="BJ53"/>
+      <c r="BK53"/>
+      <c r="BL53"/>
+      <c r="BM53"/>
+      <c r="BN53"/>
+      <c r="BO53"/>
+      <c r="BP53"/>
+      <c r="BQ53"/>
+      <c r="BR53"/>
+      <c r="BS53"/>
+      <c r="BT53"/>
+      <c r="BU53"/>
+      <c r="BV53"/>
+      <c r="BW53"/>
+      <c r="BX53"/>
+      <c r="BY53"/>
+      <c r="BZ53"/>
+      <c r="CA53"/>
+      <c r="CB53"/>
+      <c r="CC53"/>
+      <c r="CD53"/>
+      <c r="CE53"/>
+      <c r="CF53"/>
+      <c r="CG53"/>
+      <c r="CH53"/>
+      <c r="CI53"/>
+      <c r="CJ53"/>
+    </row>
+    <row r="54" spans="1:88">
+      <c r="A54" t="s">
+        <v>75</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54"/>
+      <c r="AG54"/>
+      <c r="AH54"/>
+      <c r="AI54"/>
+      <c r="AJ54"/>
+      <c r="AK54"/>
+      <c r="AL54"/>
+      <c r="AM54"/>
+      <c r="AN54"/>
+      <c r="AO54"/>
+      <c r="AP54"/>
+      <c r="AQ54"/>
+      <c r="AR54"/>
+      <c r="AS54"/>
+      <c r="AT54"/>
+      <c r="AU54"/>
+      <c r="AV54"/>
+      <c r="AW54"/>
+      <c r="AX54"/>
+      <c r="AY54"/>
+      <c r="AZ54"/>
+      <c r="BA54"/>
+      <c r="BB54"/>
+      <c r="BC54"/>
+      <c r="BD54"/>
+      <c r="BE54"/>
+      <c r="BF54"/>
+      <c r="BG54"/>
+      <c r="BH54"/>
+      <c r="BI54"/>
+      <c r="BJ54"/>
+      <c r="BK54"/>
+      <c r="BL54"/>
+      <c r="BM54"/>
+      <c r="BN54"/>
+      <c r="BO54"/>
+      <c r="BP54"/>
+      <c r="BQ54"/>
+      <c r="BR54"/>
+      <c r="BS54"/>
+      <c r="BT54"/>
+      <c r="BU54"/>
+      <c r="BV54"/>
+      <c r="BW54"/>
+      <c r="BX54"/>
+      <c r="BY54"/>
+      <c r="BZ54"/>
+      <c r="CA54"/>
+      <c r="CB54"/>
+      <c r="CC54"/>
+      <c r="CD54"/>
+      <c r="CE54"/>
+      <c r="CF54"/>
+      <c r="CG54"/>
+      <c r="CH54"/>
+      <c r="CI54"/>
+      <c r="CJ54"/>
+    </row>
+    <row r="55" spans="1:88">
+      <c r="A55" t="s">
+        <v>76</v>
+      </c>
+      <c r="B55">
+        <v>697563336000.0</v>
+      </c>
+      <c r="C55">
+        <v>695100949000.0</v>
+      </c>
+      <c r="D55">
+        <v>704493862000.0</v>
+      </c>
+      <c r="E55">
+        <v>702925577000.0</v>
+      </c>
+      <c r="F55">
+        <v>702425102000.0</v>
+      </c>
+      <c r="G55">
+        <v>704692412000.0</v>
+      </c>
+      <c r="H55">
+        <v>719206063081.0</v>
+      </c>
+      <c r="I55">
+        <v>718209061686.0</v>
+      </c>
+      <c r="J55">
+        <v>717815842826.0</v>
+      </c>
+      <c r="K55">
+        <v>717614019013.0</v>
+      </c>
+      <c r="L55">
+        <v>726689808318.0</v>
+      </c>
+      <c r="M55">
+        <v>725161497287.0</v>
+      </c>
+      <c r="N55">
+        <v>725877626068.0</v>
+      </c>
+      <c r="O55">
+        <v>726399708693.0</v>
+      </c>
+      <c r="P55">
+        <v>746526841320.0</v>
+      </c>
+      <c r="Q55">
+        <v>742052313814.0</v>
+      </c>
+      <c r="R55">
+        <v>739920662450.0</v>
+      </c>
+      <c r="S55">
+        <v>730789751049.0</v>
+      </c>
+      <c r="T55">
+        <v>731854647783.0</v>
+      </c>
+      <c r="U55">
+        <v>730867981722.0</v>
+      </c>
+      <c r="V55">
+        <v>731394588759.0</v>
+      </c>
+      <c r="W55">
+        <v>726551136516.0</v>
+      </c>
+      <c r="X55">
+        <v>934744385646.0</v>
+      </c>
+      <c r="Y55">
+        <v>934001232802.0</v>
+      </c>
+      <c r="Z55">
+        <v>934595161036.0</v>
+      </c>
+      <c r="AA55">
+        <v>936699355696.0</v>
+      </c>
+      <c r="AB55">
+        <v>1074397793792.0</v>
+      </c>
+      <c r="AC55">
+        <v>1074785086577.0</v>
+      </c>
+      <c r="AD55">
+        <v>1074165577662.0</v>
+      </c>
+      <c r="AE55">
+        <v>1074466192087.0</v>
+      </c>
+      <c r="AF55">
+        <v>1102026934876.0</v>
+      </c>
+      <c r="AG55">
+        <v>1103385831274.0</v>
+      </c>
+      <c r="AH55">
+        <v>1125642891178.0</v>
+      </c>
+      <c r="AI55">
+        <v>1117019087846.0</v>
+      </c>
+      <c r="AJ55">
+        <v>1165310207021.0</v>
+      </c>
+      <c r="AK55">
+        <v>1100470120817.0</v>
+      </c>
+      <c r="AL55">
+        <v>1082658648829.0</v>
+      </c>
+      <c r="AM55">
+        <v>1070169294421.0</v>
+      </c>
+      <c r="AN55">
+        <v>7710643766.0</v>
+      </c>
+      <c r="AO55">
+        <v>7033695520.0</v>
+      </c>
+      <c r="AP55"/>
+      <c r="AQ55">
+        <v>7648193813.0</v>
+      </c>
+      <c r="AR55">
+        <v>6928895719.0</v>
+      </c>
+      <c r="AS55">
+        <v>43875945466.0</v>
+      </c>
+      <c r="AT55">
+        <v>89765991348.0</v>
+      </c>
+      <c r="AU55">
+        <v>90670058301.0</v>
+      </c>
+      <c r="AV55">
+        <v>45327815758.0</v>
+      </c>
+      <c r="AW55">
+        <v>45504685624.0</v>
+      </c>
+      <c r="AX55">
+        <v>46293419429.0</v>
+      </c>
+      <c r="AY55">
+        <v>45208352407.0</v>
+      </c>
+      <c r="AZ55">
+        <v>49232873107.0</v>
+      </c>
+      <c r="BA55">
+        <v>8199532273.0</v>
+      </c>
+      <c r="BB55">
+        <v>8149425697.0</v>
+      </c>
+      <c r="BC55">
+        <v>10582842396.0</v>
+      </c>
+      <c r="BD55">
+        <v>10955443800.0</v>
+      </c>
+      <c r="BE55">
+        <v>11175162100.0</v>
+      </c>
+      <c r="BF55">
+        <v>11424139100.0</v>
+      </c>
+      <c r="BG55">
+        <v>11767293400.0</v>
+      </c>
+      <c r="BH55">
+        <v>15195921700.0</v>
+      </c>
+      <c r="BI55">
+        <v>27366433500.0</v>
+      </c>
+      <c r="BJ55">
+        <v>27752287200.0</v>
+      </c>
+      <c r="BK55">
+        <v>28379813100.0</v>
+      </c>
+      <c r="BL55">
+        <v>31326386500.0</v>
+      </c>
+      <c r="BM55">
+        <v>31824218400.0</v>
+      </c>
+      <c r="BN55">
+        <v>31846328500.0</v>
+      </c>
+      <c r="BO55">
+        <v>32495688900.0</v>
+      </c>
+      <c r="BP55">
+        <v>34328080300.0</v>
+      </c>
+      <c r="BQ55">
+        <v>37519983600.0</v>
+      </c>
+      <c r="BR55">
+        <v>40522474500.0</v>
+      </c>
+      <c r="BS55">
+        <v>42858281900.0</v>
+      </c>
+      <c r="BT55">
+        <v>45516190300.0</v>
+      </c>
+      <c r="BU55">
+        <v>51246718800.0</v>
+      </c>
+      <c r="BV55">
+        <v>53809730500.0</v>
+      </c>
+      <c r="BW55">
+        <v>53884736800.0</v>
+      </c>
+      <c r="BX55">
+        <v>52969619800.0</v>
+      </c>
+      <c r="BY55">
+        <v>48669702300.0</v>
+      </c>
+      <c r="BZ55">
+        <v>48719558000.0</v>
+      </c>
+      <c r="CA55">
+        <v>44466073600.0</v>
+      </c>
+      <c r="CB55">
+        <v>42528038500.0</v>
+      </c>
+      <c r="CC55">
+        <v>39262145300.0</v>
+      </c>
+      <c r="CD55">
+        <v>41377657200.0</v>
+      </c>
+      <c r="CE55">
+        <v>43803917300.0</v>
+      </c>
+      <c r="CF55">
+        <v>42468394200.0</v>
+      </c>
+      <c r="CG55">
+        <v>40072780600.0</v>
+      </c>
+      <c r="CH55">
+        <v>37628493200.0</v>
+      </c>
+      <c r="CI55"/>
+      <c r="CJ55">
+        <v>16141974100.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:88">
+      <c r="A56" t="s">
+        <v>77</v>
+      </c>
+      <c r="B56">
+        <v>658710660000.0</v>
+      </c>
+      <c r="C56">
+        <v>656186277000.0</v>
+      </c>
+      <c r="D56">
+        <v>665525737000.0</v>
+      </c>
+      <c r="E56">
+        <v>663890513000.0</v>
+      </c>
+      <c r="F56">
+        <v>663323233000.0</v>
+      </c>
+      <c r="G56">
+        <v>665546007000.0</v>
+      </c>
+      <c r="H56">
+        <v>679793985137.0</v>
+      </c>
+      <c r="I56">
+        <v>678761299169.0</v>
+      </c>
+      <c r="J56">
+        <v>678320934132.0</v>
+      </c>
+      <c r="K56">
+        <v>678057540555.0</v>
+      </c>
+      <c r="L56">
+        <v>37892981899.0</v>
+      </c>
+      <c r="M56">
+        <v>36278471423.0</v>
+      </c>
+      <c r="N56">
+        <v>36806078132.0</v>
+      </c>
+      <c r="O56">
+        <v>37407280817.0</v>
+      </c>
+      <c r="P56">
+        <v>39736378021.0</v>
+      </c>
+      <c r="Q56">
+        <v>39843026314.0</v>
+      </c>
+      <c r="R56">
+        <v>39561110663.0</v>
+      </c>
+      <c r="S56">
+        <v>37758012432.0</v>
+      </c>
+      <c r="T56">
+        <v>38232781000.0</v>
+      </c>
+      <c r="U56">
+        <v>37464832969.0</v>
+      </c>
+      <c r="V56">
+        <v>37787527012.0</v>
+      </c>
+      <c r="W56">
+        <v>39214293176.0</v>
+      </c>
+      <c r="X56">
+        <v>254647979409.0</v>
+      </c>
+      <c r="Y56">
+        <v>253656790267.0</v>
+      </c>
+      <c r="Z56">
+        <v>254217557835.0</v>
+      </c>
+      <c r="AA56">
+        <v>256825991159.0</v>
+      </c>
+      <c r="AB56">
+        <v>401578521604.0</v>
+      </c>
+      <c r="AC56">
+        <v>401813987538.0</v>
+      </c>
+      <c r="AD56">
+        <v>400948611882.0</v>
+      </c>
+      <c r="AE56">
+        <v>401342805373.0</v>
+      </c>
+      <c r="AF56">
+        <v>430345751951.0</v>
+      </c>
+      <c r="AG56">
+        <v>430382249385.0</v>
+      </c>
+      <c r="AH56">
+        <v>442344385285.0</v>
+      </c>
+      <c r="AI56">
+        <v>440898855046.0</v>
+      </c>
+      <c r="AJ56">
+        <v>444291399300.0</v>
+      </c>
+      <c r="AK56">
+        <v>899709694350.0</v>
+      </c>
+      <c r="AL56">
+        <v>529456968349.0</v>
+      </c>
+      <c r="AM56">
+        <v>398940319138.0</v>
+      </c>
+      <c r="AN56">
+        <v>6315352057.0</v>
+      </c>
+      <c r="AO56">
+        <v>5654594433.0</v>
+      </c>
+      <c r="AP56">
+        <v>742943567.0</v>
+      </c>
+      <c r="AQ56">
+        <v>6232311649.0</v>
+      </c>
+      <c r="AR56">
+        <v>6639575909.0</v>
+      </c>
+      <c r="AS56">
+        <v>21275429696.0</v>
+      </c>
+      <c r="AT56">
+        <v>66491202821.0</v>
+      </c>
+      <c r="AU56">
+        <v>67000462151.0</v>
+      </c>
+      <c r="AV56">
+        <v>20947600532.0</v>
+      </c>
+      <c r="AW56">
+        <v>20484704017.0</v>
+      </c>
+      <c r="AX56">
+        <v>22795693691.0</v>
+      </c>
+      <c r="AY56">
+        <v>18923732343.0</v>
+      </c>
+      <c r="AZ56">
+        <v>27189927764.0</v>
+      </c>
+      <c r="BA56">
+        <v>7450731798.0</v>
+      </c>
+      <c r="BB56">
+        <v>7571152610.0</v>
+      </c>
+      <c r="BC56">
+        <v>1539880713.0</v>
+      </c>
+      <c r="BD56"/>
+      <c r="BE56"/>
+      <c r="BF56"/>
+      <c r="BG56"/>
+      <c r="BH56"/>
+      <c r="BI56"/>
+      <c r="BJ56"/>
+      <c r="BK56"/>
+      <c r="BL56"/>
+      <c r="BM56"/>
+      <c r="BN56"/>
+      <c r="BO56"/>
+      <c r="BP56"/>
+      <c r="BQ56"/>
+      <c r="BR56"/>
+      <c r="BS56"/>
+      <c r="BT56"/>
+      <c r="BU56"/>
+      <c r="BV56"/>
+      <c r="BW56"/>
+      <c r="BX56"/>
+      <c r="BY56"/>
+      <c r="BZ56"/>
+      <c r="CA56"/>
+      <c r="CB56"/>
+      <c r="CC56"/>
+      <c r="CD56"/>
+      <c r="CE56"/>
+      <c r="CF56"/>
+      <c r="CG56"/>
+      <c r="CH56"/>
+      <c r="CI56"/>
+      <c r="CJ56"/>
+    </row>
+    <row r="57" spans="1:88">
+      <c r="A57" t="s">
+        <v>78</v>
+      </c>
+      <c r="B57">
+        <v>231134964000.0</v>
+      </c>
+      <c r="C57">
+        <v>229469777000.0</v>
+      </c>
+      <c r="D57">
+        <v>211803175000.0</v>
+      </c>
+      <c r="E57">
+        <v>210240300000.0</v>
+      </c>
+      <c r="F57">
+        <v>209351057000.0</v>
+      </c>
+      <c r="G57">
+        <v>209985030000.0</v>
+      </c>
+      <c r="H57">
+        <v>215585581638.0</v>
+      </c>
+      <c r="I57">
+        <v>215157068760.0</v>
+      </c>
+      <c r="J57">
+        <v>214279139108.0</v>
+      </c>
+      <c r="K57">
+        <v>213113730041.0</v>
+      </c>
+      <c r="L57">
+        <v>286594570845.0</v>
+      </c>
+      <c r="M57">
+        <v>284103726125.0</v>
+      </c>
+      <c r="N57">
+        <v>283984223097.0</v>
+      </c>
+      <c r="O57">
+        <v>283395918093.0</v>
+      </c>
+      <c r="P57">
+        <v>247250407324.0</v>
+      </c>
+      <c r="Q57">
+        <v>247312649842.0</v>
+      </c>
+      <c r="R57">
+        <v>246827152671.0</v>
+      </c>
+      <c r="S57">
+        <v>244161255472.0</v>
+      </c>
+      <c r="T57">
+        <v>124530889489.0</v>
+      </c>
+      <c r="U57">
+        <v>124219695432.0</v>
+      </c>
+      <c r="V57">
+        <v>123786742094.0</v>
+      </c>
+      <c r="W57">
+        <v>123163589971.0</v>
+      </c>
+      <c r="X57">
+        <v>322236823424.0</v>
+      </c>
+      <c r="Y57">
+        <v>321128698864.0</v>
+      </c>
+      <c r="Z57">
+        <v>323691732098.0</v>
+      </c>
+      <c r="AA57">
+        <v>343800035765.0</v>
+      </c>
+      <c r="AB57">
+        <v>156649545593.0</v>
+      </c>
+      <c r="AC57">
+        <v>154726690985.0</v>
+      </c>
+      <c r="AD57">
+        <v>151908381239.0</v>
+      </c>
+      <c r="AE57">
+        <v>148545920105.0</v>
+      </c>
+      <c r="AF57">
+        <v>170098884299.0</v>
+      </c>
+      <c r="AG57">
+        <v>165784954020.0</v>
+      </c>
+      <c r="AH57">
+        <v>179749566411.0</v>
+      </c>
+      <c r="AI57">
+        <v>174855157440.0</v>
+      </c>
+      <c r="AJ57">
+        <v>136750792693.0</v>
+      </c>
+      <c r="AK57">
+        <v>119826245368.0</v>
+      </c>
+      <c r="AL57">
+        <v>92122812069.0</v>
+      </c>
+      <c r="AM57">
+        <v>111076629749.0</v>
+      </c>
+      <c r="AN57">
+        <v>658805144.0</v>
+      </c>
+      <c r="AO57">
+        <v>730019105.0</v>
+      </c>
+      <c r="AP57"/>
+      <c r="AQ57">
+        <v>1230854680.0</v>
+      </c>
+      <c r="AR57">
+        <v>1801831417.0</v>
+      </c>
+      <c r="AS57">
+        <v>22584794372.0</v>
+      </c>
+      <c r="AT57">
+        <v>36713097338.0</v>
+      </c>
+      <c r="AU57">
+        <v>34069602453.0</v>
+      </c>
+      <c r="AV57">
+        <v>21665528935.0</v>
+      </c>
+      <c r="AW57">
+        <v>20986458680.0</v>
+      </c>
+      <c r="AX57">
+        <v>25645627508.0</v>
+      </c>
+      <c r="AY57">
+        <v>25267433603.0</v>
+      </c>
+      <c r="AZ57">
+        <v>41703889405.0</v>
+      </c>
+      <c r="BA57">
+        <v>8365748879.0</v>
+      </c>
+      <c r="BB57">
+        <v>7606558726.0</v>
+      </c>
+      <c r="BC57">
+        <v>6401652122.0</v>
+      </c>
+      <c r="BD57"/>
+      <c r="BE57"/>
+      <c r="BF57"/>
+      <c r="BG57"/>
+      <c r="BH57"/>
+      <c r="BI57"/>
+      <c r="BJ57"/>
+      <c r="BK57"/>
+      <c r="BL57"/>
+      <c r="BM57"/>
+      <c r="BN57"/>
+      <c r="BO57"/>
+      <c r="BP57"/>
+      <c r="BQ57"/>
+      <c r="BR57"/>
+      <c r="BS57"/>
+      <c r="BT57"/>
+      <c r="BU57"/>
+      <c r="BV57"/>
+      <c r="BW57"/>
+      <c r="BX57"/>
+      <c r="BY57"/>
+      <c r="BZ57"/>
+      <c r="CA57"/>
+      <c r="CB57"/>
+      <c r="CC57"/>
+      <c r="CD57"/>
+      <c r="CE57"/>
+      <c r="CF57"/>
+      <c r="CG57"/>
+      <c r="CH57"/>
+      <c r="CI57"/>
+      <c r="CJ57"/>
+    </row>
+    <row r="58" spans="1:88">
+      <c r="A58" t="s">
+        <v>79</v>
+      </c>
+      <c r="B58">
+        <v>302909861000.0</v>
+      </c>
+      <c r="C58">
+        <v>301262226000.0</v>
+      </c>
+      <c r="D58">
+        <v>283506355000.0</v>
+      </c>
+      <c r="E58">
+        <v>282027657000.0</v>
+      </c>
+      <c r="F58">
+        <v>281230752000.0</v>
+      </c>
+      <c r="G58">
+        <v>283086539000.0</v>
+      </c>
+      <c r="H58">
+        <v>289098642555.0</v>
+      </c>
+      <c r="I58">
+        <v>288731029270.0</v>
+      </c>
+      <c r="J58">
+        <v>287819979435.0</v>
+      </c>
+      <c r="K58">
+        <v>287345834856.0</v>
+      </c>
+      <c r="L58">
+        <v>295442453575.0</v>
+      </c>
+      <c r="M58">
+        <v>292983808855.0</v>
+      </c>
+      <c r="N58">
+        <v>292895305827.0</v>
+      </c>
+      <c r="O58">
+        <v>292011350827.0</v>
+      </c>
+      <c r="P58">
+        <v>273356079007.0</v>
+      </c>
+      <c r="Q58">
+        <v>271755894013.0</v>
+      </c>
+      <c r="R58">
+        <v>269689026674.0</v>
+      </c>
+      <c r="S58">
+        <v>260707002887.0</v>
+      </c>
+      <c r="T58">
+        <v>142524697303.0</v>
+      </c>
+      <c r="U58">
+        <v>141646393030.0</v>
+      </c>
+      <c r="V58">
+        <v>141502196780.0</v>
+      </c>
+      <c r="W58">
+        <v>134896853532.0</v>
+      </c>
+      <c r="X58">
+        <v>359123464278.0</v>
+      </c>
+      <c r="Y58">
+        <v>357927209714.0</v>
+      </c>
+      <c r="Z58">
+        <v>356533292954.0</v>
+      </c>
+      <c r="AA58">
+        <v>349297058283.0</v>
+      </c>
+      <c r="AB58">
+        <v>330502980844.0</v>
+      </c>
+      <c r="AC58">
+        <v>328442126237.0</v>
+      </c>
+      <c r="AD58">
+        <v>325248816491.0</v>
+      </c>
+      <c r="AE58">
+        <v>323598055359.0</v>
+      </c>
+      <c r="AF58">
+        <v>344682604989.0</v>
+      </c>
+      <c r="AG58">
+        <v>344176908643.0</v>
+      </c>
+      <c r="AH58">
+        <v>367500017953.0</v>
+      </c>
+      <c r="AI58">
+        <v>356837577498.0</v>
+      </c>
+      <c r="AJ58">
+        <v>383304369557.0</v>
+      </c>
+      <c r="AK58">
+        <v>318502057791.0</v>
+      </c>
+      <c r="AL58">
+        <v>301497897724.0</v>
+      </c>
+      <c r="AM58">
+        <v>290207521860.0</v>
+      </c>
+      <c r="AN58">
+        <v>6486269467.0</v>
+      </c>
+      <c r="AO58">
+        <v>5285104856.0</v>
+      </c>
+      <c r="AP58"/>
+      <c r="AQ58">
+        <v>5056759968.0</v>
+      </c>
+      <c r="AR58">
+        <v>5121727623.0</v>
+      </c>
+      <c r="AS58">
+        <v>44452764216.0</v>
+      </c>
+      <c r="AT58">
+        <v>88681914923.0</v>
+      </c>
+      <c r="AU58">
+        <v>86794253730.0</v>
+      </c>
+      <c r="AV58">
+        <v>46853187748.0</v>
+      </c>
+      <c r="AW58">
+        <v>45852212696.0</v>
+      </c>
+      <c r="AX58">
+        <v>43712298578.0</v>
+      </c>
+      <c r="AY58">
+        <v>42758443320.0</v>
+      </c>
+      <c r="AZ58">
+        <v>41703889405.0</v>
+      </c>
+      <c r="BA58">
+        <v>8365748879.0</v>
+      </c>
+      <c r="BB58">
+        <v>7606558726.0</v>
+      </c>
+      <c r="BC58">
+        <v>6675164651.0</v>
+      </c>
+      <c r="BD58">
+        <v>6569341600.0</v>
+      </c>
+      <c r="BE58">
+        <v>6175094800.0</v>
+      </c>
+      <c r="BF58">
+        <v>5916582600.0</v>
+      </c>
+      <c r="BG58">
+        <v>5832610600.0</v>
+      </c>
+      <c r="BH58">
+        <v>4709076900.0</v>
+      </c>
+      <c r="BI58">
+        <v>13975102400.0</v>
+      </c>
+      <c r="BJ58">
+        <v>13576723800.0</v>
+      </c>
+      <c r="BK58">
+        <v>13551815000.0</v>
+      </c>
+      <c r="BL58">
+        <v>13681285200.0</v>
+      </c>
+      <c r="BM58">
+        <v>13633916500.0</v>
+      </c>
+      <c r="BN58">
+        <v>12995159400.0</v>
+      </c>
+      <c r="BO58">
+        <v>12984414600.0</v>
+      </c>
+      <c r="BP58">
+        <v>12572375600.0</v>
+      </c>
+      <c r="BQ58">
+        <v>14238192800.0</v>
+      </c>
+      <c r="BR58">
+        <v>16736205700.0</v>
+      </c>
+      <c r="BS58">
+        <v>16431504200.0</v>
+      </c>
+      <c r="BT58">
+        <v>17340973500.0</v>
+      </c>
+      <c r="BU58">
+        <v>17694775700.0</v>
+      </c>
+      <c r="BV58">
+        <v>19200760500.0</v>
+      </c>
+      <c r="BW58">
+        <v>19336666100.0</v>
+      </c>
+      <c r="BX58">
+        <v>18344340000.0</v>
+      </c>
+      <c r="BY58">
+        <v>14071472900.0</v>
+      </c>
+      <c r="BZ58">
+        <v>14515260100.0</v>
+      </c>
+      <c r="CA58">
+        <v>10210966700.0</v>
+      </c>
+      <c r="CB58">
+        <v>8357346700.0</v>
+      </c>
+      <c r="CC58">
+        <v>4556122200.0</v>
+      </c>
+      <c r="CD58">
+        <v>6451214200.0</v>
+      </c>
+      <c r="CE58">
+        <v>8972617700.0</v>
+      </c>
+      <c r="CF58">
+        <v>7711754000.0</v>
+      </c>
+      <c r="CG58">
+        <v>5953923100.0</v>
+      </c>
+      <c r="CH58">
+        <v>3680882100.0</v>
+      </c>
+      <c r="CI58"/>
+      <c r="CJ58">
+        <v>15914202700.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:88">
+      <c r="A59" t="s">
+        <v>80</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59"/>
+      <c r="AG59"/>
+      <c r="AH59"/>
+      <c r="AI59"/>
+      <c r="AJ59"/>
+      <c r="AK59"/>
+      <c r="AL59"/>
+      <c r="AM59"/>
+      <c r="AN59"/>
+      <c r="AO59"/>
+      <c r="AP59"/>
+      <c r="AQ59"/>
+      <c r="AR59"/>
+      <c r="AS59"/>
+      <c r="AT59"/>
+      <c r="AU59"/>
+      <c r="AV59"/>
+      <c r="AW59"/>
+      <c r="AX59"/>
+      <c r="AY59"/>
+      <c r="AZ59"/>
+      <c r="BA59"/>
+      <c r="BB59"/>
+      <c r="BC59"/>
+      <c r="BD59"/>
+      <c r="BE59"/>
+      <c r="BF59"/>
+      <c r="BG59"/>
+      <c r="BH59"/>
+      <c r="BI59"/>
+      <c r="BJ59"/>
+      <c r="BK59"/>
+      <c r="BL59"/>
+      <c r="BM59"/>
+      <c r="BN59"/>
+      <c r="BO59"/>
+      <c r="BP59"/>
+      <c r="BQ59"/>
+      <c r="BR59"/>
+      <c r="BS59"/>
+      <c r="BT59"/>
+      <c r="BU59"/>
+      <c r="BV59"/>
+      <c r="BW59"/>
+      <c r="BX59"/>
+      <c r="BY59"/>
+      <c r="BZ59"/>
+      <c r="CA59"/>
+      <c r="CB59"/>
+      <c r="CC59"/>
+      <c r="CD59"/>
+      <c r="CE59"/>
+      <c r="CF59"/>
+      <c r="CG59"/>
+      <c r="CH59"/>
+      <c r="CI59"/>
+      <c r="CJ59"/>
+    </row>
+    <row r="60" spans="1:88">
+      <c r="A60" t="s">
+        <v>81</v>
+      </c>
+      <c r="B60">
+        <v>394654571000.0</v>
+      </c>
+      <c r="C60">
+        <v>393838651000.0</v>
+      </c>
+      <c r="D60">
+        <v>420987696000.0</v>
+      </c>
+      <c r="E60">
+        <v>420898044000.0</v>
+      </c>
+      <c r="F60">
+        <v>421194404000.0</v>
+      </c>
+      <c r="G60">
+        <v>421605924000.0</v>
+      </c>
+      <c r="H60">
+        <v>430108000729.0</v>
+      </c>
+      <c r="I60">
+        <v>429478477947.0</v>
+      </c>
+      <c r="J60">
+        <v>429996233144.0</v>
+      </c>
+      <c r="K60">
+        <v>430268515023.0</v>
+      </c>
+      <c r="L60">
+        <v>431247658793.0</v>
+      </c>
+      <c r="M60">
+        <v>432178055832.0</v>
+      </c>
+      <c r="N60">
+        <v>433981843876.0</v>
+      </c>
+      <c r="O60">
+        <v>434388773027.0</v>
+      </c>
+      <c r="P60">
+        <v>473170925445.0</v>
+      </c>
+      <c r="Q60">
+        <v>470296526636.0</v>
+      </c>
+      <c r="R60">
+        <v>470231730815.0</v>
+      </c>
+      <c r="S60">
+        <v>470082818672.0</v>
+      </c>
+      <c r="T60">
+        <v>589328284193.0</v>
+      </c>
+      <c r="U60">
+        <v>589219926908.0</v>
+      </c>
+      <c r="V60">
+        <v>589890736563.0</v>
+      </c>
+      <c r="W60">
+        <v>591652635031.0</v>
+      </c>
+      <c r="X60">
+        <v>575619551314.0</v>
+      </c>
+      <c r="Y60">
+        <v>576072647885.0</v>
+      </c>
+      <c r="Z60">
+        <v>578060485612.0</v>
+      </c>
+      <c r="AA60">
+        <v>587400812574.0</v>
+      </c>
+      <c r="AB60">
+        <v>743891182143.0</v>
+      </c>
+      <c r="AC60">
+        <v>746339308730.0</v>
+      </c>
+      <c r="AD60">
+        <v>748913092808.0</v>
+      </c>
+      <c r="AE60">
+        <v>750864454361.0</v>
+      </c>
+      <c r="AF60">
+        <v>757340600635.0</v>
+      </c>
+      <c r="AG60">
+        <v>759205136181.0</v>
+      </c>
+      <c r="AH60">
+        <v>758138755663.0</v>
+      </c>
+      <c r="AI60">
+        <v>760177774976.0</v>
+      </c>
+      <c r="AJ60">
+        <v>782003375335.0</v>
+      </c>
+      <c r="AK60">
+        <v>781965812760.0</v>
+      </c>
+      <c r="AL60">
+        <v>781157870325.0</v>
+      </c>
+      <c r="AM60">
+        <v>779960608214.0</v>
+      </c>
+      <c r="AN60">
+        <v>1221734630.0</v>
+      </c>
+      <c r="AO60">
+        <v>1745308444.0</v>
+      </c>
+      <c r="AP60">
+        <v>2591433845.0</v>
+      </c>
+      <c r="AQ60">
+        <v>2587194938.0</v>
+      </c>
+      <c r="AR60">
+        <v>1804355209.0</v>
+      </c>
+      <c r="AS60">
+        <v>-576818292.0</v>
+      </c>
+      <c r="AT60">
+        <v>1083621754.0</v>
+      </c>
+      <c r="AU60">
+        <v>3875011346.0</v>
+      </c>
+      <c r="AV60">
+        <v>-1526218046.0</v>
+      </c>
+      <c r="AW60">
+        <v>-348701399.0</v>
+      </c>
+      <c r="AX60">
+        <v>2579199052.0</v>
+      </c>
+      <c r="AY60">
+        <v>2448408071.0</v>
+      </c>
+      <c r="AZ60">
+        <v>4355164326.0</v>
+      </c>
+      <c r="BA60">
+        <v>-177608722.0</v>
+      </c>
+      <c r="BB60">
+        <v>531474451.0</v>
+      </c>
+      <c r="BC60">
+        <v>3907669141.0</v>
+      </c>
+      <c r="BD60">
+        <v>4386093500.0</v>
+      </c>
+      <c r="BE60">
+        <v>5000058400.0</v>
+      </c>
+      <c r="BF60">
+        <v>5507547300.0</v>
+      </c>
+      <c r="BG60">
+        <v>5934673200.0</v>
+      </c>
+      <c r="BH60">
+        <v>10486834800.0</v>
+      </c>
+      <c r="BI60">
+        <v>13391321200.0</v>
+      </c>
+      <c r="BJ60">
+        <v>14175563500.0</v>
+      </c>
+      <c r="BK60">
+        <v>14827998100.0</v>
+      </c>
+      <c r="BL60">
+        <v>17645101300.0</v>
+      </c>
+      <c r="BM60">
+        <v>18190301900.0</v>
+      </c>
+      <c r="BN60">
+        <v>18851169100.0</v>
+      </c>
+      <c r="BO60">
+        <v>19511274300.0</v>
+      </c>
+      <c r="BP60">
+        <v>21755704700.0</v>
+      </c>
+      <c r="BQ60">
+        <v>23281790800.0</v>
+      </c>
+      <c r="BR60">
+        <v>23786268800.0</v>
+      </c>
+      <c r="BS60">
+        <v>26426777700.0</v>
+      </c>
+      <c r="BT60">
+        <v>28175216800.0</v>
+      </c>
+      <c r="BU60">
+        <v>33551943100.0</v>
+      </c>
+      <c r="BV60">
+        <v>34608970100.0</v>
+      </c>
+      <c r="BW60">
+        <v>34548070600.0</v>
+      </c>
+      <c r="BX60">
+        <v>34625279800.0</v>
+      </c>
+      <c r="BY60">
+        <v>34598229400.0</v>
+      </c>
+      <c r="BZ60">
+        <v>34204297900.0</v>
+      </c>
+      <c r="CA60">
+        <v>34255106900.0</v>
+      </c>
+      <c r="CB60">
+        <v>34170691800.0</v>
+      </c>
+      <c r="CC60">
+        <v>34706023100.0</v>
+      </c>
+      <c r="CD60">
+        <v>34926443000.0</v>
+      </c>
+      <c r="CE60">
+        <v>34831299700.0</v>
+      </c>
+      <c r="CF60">
+        <v>34756640200.0</v>
+      </c>
+      <c r="CG60">
+        <v>34118857500.0</v>
+      </c>
+      <c r="CH60">
+        <v>33947611100.0</v>
+      </c>
+      <c r="CI60">
+        <v>227771400.0</v>
+      </c>
+      <c r="CJ60">
+        <v>227771400.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:88">
+      <c r="A61" t="s">
+        <v>82</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61"/>
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61"/>
+      <c r="T61"/>
+      <c r="U61"/>
+      <c r="V61"/>
+      <c r="W61"/>
+      <c r="X61"/>
+      <c r="Y61"/>
+      <c r="Z61"/>
+      <c r="AA61"/>
+      <c r="AB61"/>
+      <c r="AC61"/>
+      <c r="AD61"/>
+      <c r="AE61"/>
+      <c r="AF61"/>
+      <c r="AG61"/>
+      <c r="AH61"/>
+      <c r="AI61"/>
+      <c r="AJ61"/>
+      <c r="AK61"/>
+      <c r="AL61"/>
+      <c r="AM61"/>
+      <c r="AN61"/>
+      <c r="AO61"/>
+      <c r="AP61"/>
+      <c r="AQ61"/>
+      <c r="AR61"/>
+      <c r="AS61"/>
+      <c r="AT61"/>
+      <c r="AU61"/>
+      <c r="AV61"/>
+      <c r="AW61"/>
+      <c r="AX61"/>
+      <c r="AY61"/>
+      <c r="AZ61"/>
+      <c r="BA61"/>
+      <c r="BB61"/>
+      <c r="BC61"/>
+      <c r="BD61"/>
+      <c r="BE61"/>
+      <c r="BF61"/>
+      <c r="BG61"/>
+      <c r="BH61"/>
+      <c r="BI61"/>
+      <c r="BJ61"/>
+      <c r="BK61"/>
+      <c r="BL61"/>
+      <c r="BM61"/>
+      <c r="BN61"/>
+      <c r="BO61"/>
+      <c r="BP61"/>
+      <c r="BQ61"/>
+      <c r="BR61"/>
+      <c r="BS61"/>
+      <c r="BT61"/>
+      <c r="BU61"/>
+      <c r="BV61"/>
+      <c r="BW61"/>
+      <c r="BX61"/>
+      <c r="BY61"/>
+      <c r="BZ61"/>
+      <c r="CA61"/>
+      <c r="CB61"/>
+      <c r="CC61"/>
+      <c r="CD61"/>
+      <c r="CE61"/>
+      <c r="CF61"/>
+      <c r="CG61"/>
+      <c r="CH61"/>
+      <c r="CI61"/>
+      <c r="CJ61"/>
+    </row>
+    <row r="62" spans="1:88">
+      <c r="A62" t="s">
+        <v>83</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
+      <c r="AI62"/>
+      <c r="AJ62"/>
+      <c r="AK62"/>
+      <c r="AL62"/>
+      <c r="AM62"/>
+      <c r="AN62"/>
+      <c r="AO62"/>
+      <c r="AP62"/>
+      <c r="AQ62"/>
+      <c r="AR62"/>
+      <c r="AS62"/>
+      <c r="AT62"/>
+      <c r="AU62"/>
+      <c r="AV62"/>
+      <c r="AW62"/>
+      <c r="AX62"/>
+      <c r="AY62"/>
+      <c r="AZ62"/>
+      <c r="BA62"/>
+      <c r="BB62"/>
+      <c r="BC62"/>
+      <c r="BD62"/>
+      <c r="BE62"/>
+      <c r="BF62"/>
+      <c r="BG62"/>
+      <c r="BH62"/>
+      <c r="BI62"/>
+      <c r="BJ62"/>
+      <c r="BK62"/>
+      <c r="BL62"/>
+      <c r="BM62"/>
+      <c r="BN62"/>
+      <c r="BO62"/>
+      <c r="BP62"/>
+      <c r="BQ62"/>
+      <c r="BR62"/>
+      <c r="BS62"/>
+      <c r="BT62"/>
+      <c r="BU62"/>
+      <c r="BV62"/>
+      <c r="BW62"/>
+      <c r="BX62"/>
+      <c r="BY62"/>
+      <c r="BZ62"/>
+      <c r="CA62"/>
+      <c r="CB62"/>
+      <c r="CC62"/>
+      <c r="CD62"/>
+      <c r="CE62"/>
+      <c r="CF62"/>
+      <c r="CG62"/>
+      <c r="CH62"/>
+      <c r="CI62"/>
+      <c r="CJ62"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:W32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:23">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="2" spans="1:23">
+      <c r="A2" t="s">
+        <v>149</v>
+      </c>
+      <c r="B2">
+        <v>285445000.0</v>
+      </c>
+      <c r="C2">
+        <v>252422405.0</v>
+      </c>
+      <c r="D2">
+        <v>50890152.0</v>
+      </c>
+      <c r="E2">
+        <v>261098229.0</v>
+      </c>
+      <c r="F2">
+        <v>231338764.0</v>
+      </c>
+      <c r="G2">
+        <v>154233399641.0</v>
+      </c>
+      <c r="H2">
+        <v>13653955817.0</v>
+      </c>
+      <c r="I2">
+        <v>78389740800.0</v>
+      </c>
+      <c r="J2">
+        <v>9436269294.0</v>
+      </c>
+      <c r="K2">
+        <v>64988953834.0</v>
+      </c>
+      <c r="L2">
+        <v>1407783158.0</v>
+      </c>
+      <c r="M2">
+        <v>4829341513.0</v>
+      </c>
+      <c r="N2">
+        <v>1956500258.0</v>
+      </c>
+      <c r="O2">
+        <v>3112179620.0</v>
+      </c>
+      <c r="P2"/>
+      <c r="Q2"/>
+      <c r="R2"/>
+      <c r="S2"/>
+      <c r="T2"/>
+      <c r="U2"/>
+      <c r="V2"/>
+      <c r="W2"/>
+    </row>
+    <row r="3" spans="1:23">
+      <c r="A3" t="s">
+        <v>150</v>
+      </c>
+      <c r="B3">
+        <v>268162000.0</v>
+      </c>
+      <c r="C3">
+        <v>259906489.0</v>
+      </c>
+      <c r="D3">
+        <v>240765253.0</v>
+      </c>
+      <c r="E3">
+        <v>233028828.0</v>
+      </c>
+      <c r="F3">
+        <v>222577544.0</v>
+      </c>
+      <c r="G3">
+        <v>461535605.0</v>
+      </c>
+      <c r="H3">
+        <v>968528183.0</v>
+      </c>
+      <c r="I3">
+        <v>581301829.0</v>
+      </c>
+      <c r="J3">
+        <v>382517646.0</v>
+      </c>
+      <c r="K3">
+        <v>179734696.0</v>
+      </c>
+      <c r="L3">
+        <v>1407783158.0</v>
+      </c>
+      <c r="M3">
+        <v>3035321234.0</v>
+      </c>
+      <c r="N3">
+        <v>910238665.0</v>
+      </c>
+      <c r="O3">
+        <v>1410971756.0</v>
+      </c>
+      <c r="P3"/>
+      <c r="Q3"/>
+      <c r="R3"/>
+      <c r="S3"/>
+      <c r="T3"/>
+      <c r="U3"/>
+      <c r="V3"/>
+      <c r="W3"/>
+    </row>
+    <row r="4" spans="1:23">
+      <c r="A4" t="s">
+        <v>151</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+    </row>
+    <row r="5" spans="1:23">
+      <c r="A5" t="s">
+        <v>152</v>
+      </c>
+      <c r="B5">
+        <v>-6492643000.0</v>
+      </c>
+      <c r="C5">
+        <v>-981557275.0</v>
+      </c>
+      <c r="D5">
+        <v>-4230876631.0</v>
+      </c>
+      <c r="E5">
+        <v>-683703006.0</v>
+      </c>
+      <c r="F5">
+        <v>-1769897266.0</v>
+      </c>
+      <c r="G5">
+        <v>-8844563947.0</v>
+      </c>
+      <c r="H5">
+        <v>-159545012821.0</v>
+      </c>
+      <c r="I5">
+        <v>24228869840.0</v>
+      </c>
+      <c r="J5">
+        <v>-8177909146.0</v>
+      </c>
+      <c r="K5">
+        <v>12145609642.0</v>
+      </c>
+      <c r="L5">
+        <v>-1609151037.0</v>
+      </c>
+      <c r="M5">
+        <v>-8156464282.0</v>
+      </c>
+      <c r="N5">
+        <v>2237720718.0</v>
+      </c>
+      <c r="O5">
+        <v>-2422076831.0</v>
+      </c>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+    </row>
+    <row r="6" spans="1:23">
+      <c r="A6" t="s">
+        <v>153</v>
+      </c>
+      <c r="B6">
+        <v>-6224481000.0</v>
+      </c>
+      <c r="C6">
+        <v>-721650786.0</v>
+      </c>
+      <c r="D6">
+        <v>-3990111378.0</v>
+      </c>
+      <c r="E6">
+        <v>-450674178.0</v>
+      </c>
+      <c r="F6">
+        <v>-1547319722.0</v>
+      </c>
+      <c r="G6">
+        <v>-8383028342.0</v>
+      </c>
+      <c r="H6">
+        <v>-158576484638.0</v>
+      </c>
+      <c r="I6">
+        <v>24810171669.0</v>
+      </c>
+      <c r="J6">
+        <v>-7795391500.0</v>
+      </c>
+      <c r="K6">
+        <v>12325344338.0</v>
+      </c>
+      <c r="L6">
+        <v>-201367879.0</v>
+      </c>
+      <c r="M6">
+        <v>-5121143048.0</v>
+      </c>
+      <c r="N6">
+        <v>3147959383.0</v>
+      </c>
+      <c r="O6">
+        <v>-1011105075.0</v>
+      </c>
+      <c r="P6"/>
+      <c r="Q6"/>
+      <c r="R6"/>
+      <c r="S6"/>
+      <c r="T6"/>
+      <c r="U6"/>
+      <c r="V6"/>
+      <c r="W6"/>
+    </row>
+    <row r="7" spans="1:23">
+      <c r="A7" t="s">
+        <v>154</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+    </row>
+    <row r="8" spans="1:23">
+      <c r="A8" t="s">
+        <v>155</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8">
+        <v>5649000.0</v>
+      </c>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+    </row>
+    <row r="9" spans="1:23">
+      <c r="A9" t="s">
+        <v>156</v>
+      </c>
+      <c r="B9">
+        <v>7402295000.0</v>
+      </c>
+      <c r="C9">
+        <v>8268433988.0</v>
+      </c>
+      <c r="D9">
+        <v>7111948469.0</v>
+      </c>
+      <c r="E9">
+        <v>4320310746.0</v>
+      </c>
+      <c r="F9">
+        <v>2820396862.0</v>
+      </c>
+      <c r="G9">
+        <v>53354765741.0</v>
+      </c>
+      <c r="H9">
+        <v>8027373072.0</v>
+      </c>
+      <c r="I9">
+        <v>28989204418.0</v>
+      </c>
+      <c r="J9">
+        <v>7695739362.0</v>
+      </c>
+      <c r="K9">
+        <v>36386346551.0</v>
+      </c>
+      <c r="L9">
+        <v>3877494280.0</v>
+      </c>
+      <c r="M9">
+        <v>-567906258.0</v>
+      </c>
+      <c r="N9">
+        <v>4362613070.0</v>
+      </c>
+      <c r="O9">
+        <v>-1509568166.0</v>
+      </c>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9"/>
+    </row>
+    <row r="10" spans="1:23">
+      <c r="A10" t="s">
+        <v>157</v>
+      </c>
+      <c r="B10">
+        <v>-26992735000.0</v>
+      </c>
+      <c r="C10">
+        <v>-8697999505.0</v>
+      </c>
+      <c r="D10">
+        <v>-4615838025.0</v>
+      </c>
+      <c r="E10">
+        <v>-35507200031.0</v>
+      </c>
+      <c r="F10">
+        <v>-121715591212.0</v>
+      </c>
+      <c r="G10">
+        <v>-8890818362.0</v>
+      </c>
+      <c r="H10">
+        <v>-164071653452.0</v>
+      </c>
+      <c r="I10">
+        <v>-9666450851.0</v>
+      </c>
+      <c r="J10">
+        <v>-18833799966.0</v>
+      </c>
+      <c r="K10">
+        <v>20873423728.0</v>
+      </c>
+      <c r="L10">
+        <v>-1560669694.0</v>
+      </c>
+      <c r="M10">
+        <v>-6245808536.0</v>
+      </c>
+      <c r="N10">
+        <v>967048546.0</v>
+      </c>
+      <c r="O10">
+        <v>-2685529382.0</v>
+      </c>
+      <c r="P10"/>
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10"/>
+      <c r="T10"/>
+      <c r="U10">
+        <v>1996000000.0</v>
+      </c>
+      <c r="V10">
+        <v>3060723000.0</v>
+      </c>
+      <c r="W10">
+        <v>1268297000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:23">
+      <c r="A11" t="s">
+        <v>158</v>
+      </c>
+      <c r="B11">
+        <v>325510000.0</v>
+      </c>
+      <c r="C11">
+        <v>400688647.0</v>
+      </c>
+      <c r="D11">
+        <v>32768583.0</v>
+      </c>
+      <c r="E11">
+        <v>248832042.0</v>
+      </c>
+      <c r="F11">
+        <v>188895346.0</v>
+      </c>
+      <c r="G11">
+        <v>-162898957.0</v>
+      </c>
+      <c r="H11">
+        <v>-366687343.0</v>
+      </c>
+      <c r="I11">
+        <v>-27553073.0</v>
+      </c>
+      <c r="J11">
+        <v>619931373.0</v>
+      </c>
+      <c r="K11">
+        <v>351442500.0</v>
+      </c>
+      <c r="L11">
+        <v>-209258685.0</v>
+      </c>
+      <c r="M11">
+        <v>-300581313.0</v>
+      </c>
+      <c r="N11">
+        <v>2433001031.0</v>
+      </c>
+      <c r="O11">
+        <v>-658524283.0</v>
+      </c>
+      <c r="P11">
+        <v>2923918000.0</v>
+      </c>
+      <c r="Q11">
+        <v>2036477000.0</v>
+      </c>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11">
+        <v>511168000.0</v>
+      </c>
+      <c r="V11">
+        <v>538514000.0</v>
+      </c>
+      <c r="W11">
+        <v>419392000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" t="s">
+        <v>159</v>
+      </c>
+      <c r="B12">
+        <v>35823848000.0</v>
+      </c>
+      <c r="C12">
+        <v>378658279.0</v>
+      </c>
+      <c r="D12">
+        <v>130159826.0</v>
+      </c>
+      <c r="E12">
+        <v>35812363573.0</v>
+      </c>
+      <c r="F12">
+        <v>120965627444.0</v>
+      </c>
+      <c r="G12">
+        <v>46254410.0</v>
+      </c>
+      <c r="H12">
+        <v>12931423384.0</v>
+      </c>
+      <c r="I12">
+        <v>0.0</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12">
+        <v>0.0</v>
+      </c>
+      <c r="M12">
+        <v>0.0</v>
+      </c>
+      <c r="N12">
+        <v>0.0</v>
+      </c>
+      <c r="O12">
+        <v>0.0</v>
+      </c>
+      <c r="P12">
+        <v>0.0</v>
+      </c>
+      <c r="Q12">
+        <v>0.0</v>
+      </c>
+      <c r="R12">
+        <v>0.0</v>
+      </c>
+      <c r="S12">
+        <v>0.0</v>
+      </c>
+      <c r="T12">
+        <v>0.0</v>
+      </c>
+      <c r="U12">
+        <v>0.0</v>
+      </c>
+      <c r="V12">
+        <v>0.0</v>
+      </c>
+      <c r="W12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" t="s">
+        <v>160</v>
+      </c>
+      <c r="B13">
+        <v>77226760.0</v>
+      </c>
+      <c r="C13">
+        <v>286096890.0</v>
+      </c>
+      <c r="D13">
+        <v>50281410.0</v>
+      </c>
+      <c r="E13">
+        <v>34756964990.0</v>
+      </c>
+      <c r="F13">
+        <v>119945693940.0</v>
+      </c>
+      <c r="G13">
+        <v>46254410.0</v>
+      </c>
+      <c r="H13">
+        <v>20082329120.0</v>
+      </c>
+      <c r="I13">
+        <v>60180744010.0</v>
+      </c>
+      <c r="J13">
+        <v>24113239930.0</v>
+      </c>
+      <c r="K13">
+        <v>5381181690.0</v>
+      </c>
+      <c r="L13">
+        <v>2317720510.0</v>
+      </c>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" t="s">
+        <v>161</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14">
+        <v>1647953.0</v>
+      </c>
+      <c r="H14">
+        <v>1484839.0</v>
+      </c>
+      <c r="I14">
+        <v>3682367.0</v>
+      </c>
+      <c r="J14">
+        <v>3735372.0</v>
+      </c>
+      <c r="K14">
+        <v>1164347.0</v>
+      </c>
+      <c r="L14">
+        <v>4238907.0</v>
+      </c>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" t="s">
+        <v>162</v>
+      </c>
+      <c r="B15">
+        <v>-27318368000.0</v>
+      </c>
+      <c r="C15">
+        <v>-9098968546.0</v>
+      </c>
+      <c r="D15">
+        <v>-4648601036.0</v>
+      </c>
+      <c r="E15">
+        <v>-35755687422.0</v>
+      </c>
+      <c r="F15">
+        <v>-121902768095.0</v>
+      </c>
+      <c r="G15">
+        <v>-8727899493.0</v>
+      </c>
+      <c r="H15">
+        <v>-163702169717.0</v>
+      </c>
+      <c r="I15">
+        <v>-9636997970.0</v>
+      </c>
+      <c r="J15">
+        <v>-19454051042.0</v>
+      </c>
+      <c r="K15">
+        <v>20519417989.0</v>
+      </c>
+      <c r="L15">
+        <v>-1353181862.0</v>
+      </c>
+      <c r="M15">
+        <v>-5944519432.0</v>
+      </c>
+      <c r="N15">
+        <v>-1464882143.0</v>
+      </c>
+      <c r="O15">
+        <v>-2027004092.0</v>
+      </c>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15">
+        <v>1484832000.0</v>
+      </c>
+      <c r="V15"/>
+      <c r="W15"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" t="s">
+        <v>163</v>
+      </c>
+      <c r="B16">
+        <v>-27318368350.0</v>
+      </c>
+      <c r="C16">
+        <v>-9098968550.0</v>
+      </c>
+      <c r="D16">
+        <v>-4648601040.0</v>
+      </c>
+      <c r="E16">
+        <v>-35755687420.0</v>
+      </c>
+      <c r="F16">
+        <v>-121902768095.0</v>
+      </c>
+      <c r="G16">
+        <v>-8727899493.0</v>
+      </c>
+      <c r="H16">
+        <v>-163702169717.0</v>
+      </c>
+      <c r="I16">
+        <v>-9636997969.0</v>
+      </c>
+      <c r="J16">
+        <v>-19454051042.0</v>
+      </c>
+      <c r="K16">
+        <v>20519417989.0</v>
+      </c>
+      <c r="L16">
+        <v>-1353181860.0</v>
+      </c>
+      <c r="M16"/>
+      <c r="N16"/>
+      <c r="O16"/>
+      <c r="P16"/>
+      <c r="Q16"/>
+      <c r="R16"/>
+      <c r="S16"/>
+      <c r="T16"/>
+      <c r="U16">
+        <v>1484832000.0</v>
+      </c>
+      <c r="V16"/>
+      <c r="W16"/>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" t="s">
+        <v>164</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17">
+        <v>-9638897778.0</v>
+      </c>
+      <c r="J17">
+        <v>-19453731339.0</v>
+      </c>
+      <c r="K17">
+        <v>20521981228.0</v>
+      </c>
+      <c r="L17">
+        <v>-1351411009.0</v>
+      </c>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="A18" t="s">
         <v>165</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+    </row>
+    <row r="19" spans="1:23">
+      <c r="A19" t="s">
+        <v>166</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+    </row>
+    <row r="20" spans="1:23">
+      <c r="A20" t="s">
+        <v>167</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+    </row>
+    <row r="21" spans="1:23">
+      <c r="A21" t="s">
+        <v>168</v>
+      </c>
+      <c r="B21">
+        <v>-6492643000.0</v>
+      </c>
+      <c r="C21">
+        <v>-784062240.0</v>
+      </c>
+      <c r="D21">
+        <v>-4230876631.0</v>
+      </c>
+      <c r="E21">
+        <v>-784375950.0</v>
+      </c>
+      <c r="F21">
+        <v>-3855487140.0</v>
+      </c>
+      <c r="G21">
+        <v>-11715986920.0</v>
+      </c>
+      <c r="H21">
+        <v>-160134431950.0</v>
+      </c>
+      <c r="I21">
+        <v>12156186670.0</v>
+      </c>
+      <c r="J21">
+        <v>-9446359940.0</v>
+      </c>
+      <c r="K21">
+        <v>12145609640.0</v>
+      </c>
+      <c r="L21">
+        <v>-1609151040.0</v>
+      </c>
+      <c r="M21">
+        <v>-8156464282.0</v>
+      </c>
+      <c r="N21">
+        <v>2237720718.0</v>
+      </c>
+      <c r="O21">
+        <v>-2422076831.0</v>
+      </c>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21">
+        <v>1488178000.0</v>
+      </c>
+      <c r="U21">
+        <v>1996000000.0</v>
+      </c>
+      <c r="V21">
+        <v>3060723000.0</v>
+      </c>
+      <c r="W21">
+        <v>1268297000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:23">
+      <c r="A22" t="s">
+        <v>169</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+    </row>
+    <row r="23" spans="1:23">
+      <c r="A23" t="s">
+        <v>170</v>
+      </c>
+      <c r="B23">
+        <v>14180383000.0</v>
+      </c>
+      <c r="C23">
+        <v>9304918633.0</v>
+      </c>
+      <c r="D23">
+        <v>11393715252.0</v>
+      </c>
+      <c r="E23">
+        <v>5365784929.0</v>
+      </c>
+      <c r="F23">
+        <v>6907222761.0</v>
+      </c>
+      <c r="G23">
+        <v>219304152302.0</v>
+      </c>
+      <c r="H23">
+        <v>181815760844.0</v>
+      </c>
+      <c r="I23">
+        <v>95222758549.0</v>
+      </c>
+      <c r="J23">
+        <v>26578368590.0</v>
+      </c>
+      <c r="K23">
+        <v>89229690743.0</v>
+      </c>
+      <c r="L23">
+        <v>6894428475.0</v>
+      </c>
+      <c r="M23">
+        <v>8488917679.0</v>
+      </c>
+      <c r="N23">
+        <v>4868119911.0</v>
+      </c>
+      <c r="O23">
+        <v>4037152501.0</v>
+      </c>
+      <c r="P23"/>
+      <c r="Q23"/>
+      <c r="R23"/>
+      <c r="S23"/>
+      <c r="T23"/>
+      <c r="U23"/>
+      <c r="V23"/>
+      <c r="W23"/>
+    </row>
+    <row r="24" spans="1:23">
+      <c r="A24" t="s">
+        <v>171</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+    </row>
+    <row r="25" spans="1:23">
+      <c r="A25" t="s">
+        <v>172</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25"/>
+      <c r="F25"/>
+      <c r="G25"/>
+      <c r="H25"/>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+    </row>
+    <row r="26" spans="1:23">
+      <c r="A26" t="s">
+        <v>173</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+    </row>
+    <row r="27" spans="1:23">
+      <c r="A27" t="s">
+        <v>174</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
+        <v>531599870.0</v>
+      </c>
+      <c r="D27">
+        <v>228050703.0</v>
+      </c>
+      <c r="E27">
+        <v>220391109.0</v>
+      </c>
+      <c r="F27">
+        <v>175734415.0</v>
+      </c>
+      <c r="G27">
+        <v>272858945.0</v>
+      </c>
+      <c r="H27">
+        <v>924001496.0</v>
+      </c>
+      <c r="I27">
+        <v>822934126.0</v>
+      </c>
+      <c r="J27">
+        <v>861308073.0</v>
+      </c>
+      <c r="K27">
+        <v>1257021329.0</v>
+      </c>
+      <c r="L27">
+        <v>637439146.0</v>
+      </c>
+      <c r="M27">
+        <v>81162000.0</v>
+      </c>
+      <c r="N27">
+        <v>124455720.0</v>
+      </c>
+      <c r="O27">
+        <v>114557160.0</v>
+      </c>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+    </row>
+    <row r="28" spans="1:23">
+      <c r="A28" t="s">
+        <v>175</v>
+      </c>
+      <c r="B28">
+        <v>13894937880.0</v>
+      </c>
+      <c r="C28">
+        <v>7537880622.0</v>
+      </c>
+      <c r="D28">
+        <v>8811663493.0</v>
+      </c>
+      <c r="E28">
+        <v>4495214780.0</v>
+      </c>
+      <c r="F28">
+        <v>5530893887.0</v>
+      </c>
+      <c r="G28">
+        <v>10853801632.0</v>
+      </c>
+      <c r="H28">
+        <v>12071472956.0</v>
+      </c>
+      <c r="I28">
+        <v>13697790175.0</v>
+      </c>
+      <c r="J28">
+        <v>11891604021.0</v>
+      </c>
+      <c r="K28">
+        <v>13099445309.0</v>
+      </c>
+      <c r="L28">
+        <v>6256989329.0</v>
+      </c>
+      <c r="M28">
+        <v>4258106511.0</v>
+      </c>
+      <c r="N28">
+        <v>691714157.0</v>
+      </c>
+      <c r="O28">
+        <v>731284845.0</v>
+      </c>
+      <c r="P28"/>
+      <c r="Q28"/>
+      <c r="R28"/>
+      <c r="S28"/>
+      <c r="T28"/>
+      <c r="U28"/>
+      <c r="V28"/>
+      <c r="W28"/>
+    </row>
+    <row r="29" spans="1:23">
+      <c r="A29" t="s">
+        <v>176</v>
+      </c>
+      <c r="B29">
+        <v>325510090.0</v>
+      </c>
+      <c r="C29">
+        <v>400688650.0</v>
+      </c>
+      <c r="D29">
+        <v>32768580.0</v>
+      </c>
+      <c r="E29">
+        <v>248832040.0</v>
+      </c>
+      <c r="F29">
+        <v>188895350.0</v>
+      </c>
+      <c r="G29">
+        <v>-162898960.0</v>
+      </c>
+      <c r="H29">
+        <v>-366687340.0</v>
+      </c>
+      <c r="I29">
+        <v>-27553070.0</v>
+      </c>
+      <c r="J29">
+        <v>619931370.0</v>
+      </c>
+      <c r="K29">
+        <v>351442500.0</v>
+      </c>
+      <c r="L29">
+        <v>-209258690.0</v>
+      </c>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
+    </row>
+    <row r="30" spans="1:23">
+      <c r="A30" t="s">
+        <v>177</v>
+      </c>
+      <c r="B30">
+        <v>13894938000.0</v>
+      </c>
+      <c r="C30">
+        <v>9052496228.0</v>
+      </c>
+      <c r="D30">
+        <v>11342825100.0</v>
+      </c>
+      <c r="E30">
+        <v>5104686696.0</v>
+      </c>
+      <c r="F30">
+        <v>6675883998.0</v>
+      </c>
+      <c r="G30">
+        <v>65070752662.0</v>
+      </c>
+      <c r="H30">
+        <v>168161805025.0</v>
+      </c>
+      <c r="I30">
+        <v>16833017748.0</v>
+      </c>
+      <c r="J30">
+        <v>17142099299.0</v>
+      </c>
+      <c r="K30">
+        <v>24240736910.0</v>
+      </c>
+      <c r="L30">
+        <v>5486645317.0</v>
+      </c>
+      <c r="M30">
+        <v>3659576166.0</v>
+      </c>
+      <c r="N30">
+        <v>2911619653.0</v>
+      </c>
+      <c r="O30">
+        <v>924972881.0</v>
+      </c>
+      <c r="P30"/>
+      <c r="Q30"/>
+      <c r="R30"/>
+      <c r="S30"/>
+      <c r="T30"/>
+      <c r="U30"/>
+      <c r="V30"/>
+      <c r="W30"/>
+    </row>
+    <row r="31" spans="1:23">
+      <c r="A31" t="s">
+        <v>178</v>
+      </c>
+      <c r="B31">
+        <v>-20500092000.0</v>
+      </c>
+      <c r="C31">
+        <v>-7913937265.0</v>
+      </c>
+      <c r="D31">
+        <v>-384961394.0</v>
+      </c>
+      <c r="E31">
+        <v>-34823497025.0</v>
+      </c>
+      <c r="F31">
+        <v>-120965627444.0</v>
+      </c>
+      <c r="G31">
+        <v>2825168558.0</v>
+      </c>
+      <c r="H31">
+        <v>-3937221497.0</v>
+      </c>
+      <c r="I31">
+        <v>-21822637520.0</v>
+      </c>
+      <c r="J31">
+        <v>-9387440033.0</v>
+      </c>
+      <c r="K31">
+        <v>-925083783.0</v>
+      </c>
+      <c r="L31">
+        <v>48481343.0</v>
+      </c>
+      <c r="M31">
+        <v>-1338633768.0</v>
+      </c>
+      <c r="N31">
+        <v>-1270672172.0</v>
+      </c>
+      <c r="O31">
+        <v>-263452551.0</v>
+      </c>
+      <c r="P31"/>
+      <c r="Q31"/>
+      <c r="R31"/>
+      <c r="S31"/>
+      <c r="T31"/>
+      <c r="U31"/>
+      <c r="V31"/>
+      <c r="W31"/>
+    </row>
+    <row r="32" spans="1:23">
+      <c r="A32" t="s">
+        <v>179</v>
+      </c>
+      <c r="B32">
+        <v>7687740000.0</v>
+      </c>
+      <c r="C32">
+        <v>8520856393.0</v>
+      </c>
+      <c r="D32">
+        <v>7162838621.0</v>
+      </c>
+      <c r="E32">
+        <v>4581408975.0</v>
+      </c>
+      <c r="F32">
+        <v>3051735626.0</v>
+      </c>
+      <c r="G32">
+        <v>207588165382.0</v>
+      </c>
+      <c r="H32">
+        <v>21681328889.0</v>
+      </c>
+      <c r="I32">
+        <v>107378945218.0</v>
+      </c>
+      <c r="J32">
+        <v>17132008656.0</v>
+      </c>
+      <c r="K32">
+        <v>101375300385.0</v>
+      </c>
+      <c r="L32">
+        <v>5285277438.0</v>
+      </c>
+      <c r="M32">
+        <v>4261435255.0</v>
+      </c>
+      <c r="N32">
+        <v>6319113328.0</v>
+      </c>
+      <c r="O32">
+        <v>1602611454.0</v>
+      </c>
+      <c r="P32">
+        <v>2569818000.0</v>
+      </c>
+      <c r="Q32">
+        <v>3469835000.0</v>
+      </c>
+      <c r="R32">
+        <v>2562659000.0</v>
+      </c>
+      <c r="S32">
+        <v>8071197000.0</v>
+      </c>
+      <c r="T32">
+        <v>23096298000.0</v>
+      </c>
+      <c r="U32">
+        <v>26363988000.0</v>
+      </c>
+      <c r="V32">
+        <v>22807716000.0</v>
+      </c>
+      <c r="W32">
+        <v>7975652000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:CK32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:89">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>85</v>
+      </c>
+      <c r="E1" t="s">
+        <v>86</v>
+      </c>
+      <c r="F1" t="s">
+        <v>87</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>88</v>
+      </c>
+      <c r="I1" t="s">
+        <v>89</v>
+      </c>
+      <c r="J1" t="s">
+        <v>90</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>91</v>
+      </c>
+      <c r="M1" t="s">
+        <v>92</v>
+      </c>
+      <c r="N1" t="s">
+        <v>93</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>94</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>95</v>
+      </c>
+      <c r="R1" t="s">
+        <v>96</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>97</v>
+      </c>
+      <c r="U1" t="s">
+        <v>98</v>
+      </c>
+      <c r="V1" t="s">
+        <v>99</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>100</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>101</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>141</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>142</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>143</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>20</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>21</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>180</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>181</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="2" spans="1:89">
+      <c r="A2" t="s">
+        <v>149</v>
+      </c>
+      <c r="B2">
+        <v>65737243.0</v>
+      </c>
+      <c r="C2">
+        <v>73183000.0</v>
+      </c>
+      <c r="D2">
+        <v>71085975.0</v>
+      </c>
+      <c r="E2">
+        <v>69390743.0</v>
+      </c>
+      <c r="F2">
+        <v>4384000.0</v>
+      </c>
+      <c r="G2">
+        <v>74960709.0</v>
+      </c>
+      <c r="H2">
+        <v>70635427.0</v>
+      </c>
+      <c r="I2">
+        <v>35097710.0</v>
+      </c>
+      <c r="J2">
+        <v>71234699.0</v>
+      </c>
+      <c r="K2">
+        <v>74567807.0</v>
+      </c>
+      <c r="L2">
+        <v>65365066.0</v>
+      </c>
+      <c r="M2">
+        <v>63786638.0</v>
+      </c>
+      <c r="N2">
+        <v>62738442.0</v>
+      </c>
+      <c r="O2">
+        <v>75329296.0</v>
+      </c>
+      <c r="P2">
+        <v>60387789.0</v>
+      </c>
+      <c r="Q2">
+        <v>55492793.0</v>
+      </c>
+      <c r="R2">
+        <v>69888351.0</v>
+      </c>
+      <c r="S2">
+        <v>4293003.0</v>
+      </c>
+      <c r="T2">
+        <v>297343399.0</v>
+      </c>
+      <c r="U2">
+        <v>56479666.0</v>
+      </c>
+      <c r="V2">
+        <v>57115031.0</v>
+      </c>
+      <c r="W2">
+        <v>202514296381.0</v>
+      </c>
+      <c r="X2">
+        <v>161794538.0</v>
+      </c>
+      <c r="Y2">
+        <v>1350000.0</v>
+      </c>
+      <c r="Z2">
+        <v>169279434.0</v>
+      </c>
+      <c r="AA2">
+        <v>167437771034.0</v>
+      </c>
+      <c r="AB2">
+        <v>2757100.0</v>
+      </c>
+      <c r="AC2">
+        <v>2810334.0</v>
+      </c>
+      <c r="AD2">
+        <v>5683599.0</v>
+      </c>
+      <c r="AE2">
+        <v>70293965227.0</v>
+      </c>
+      <c r="AF2">
+        <v>3874198.0</v>
+      </c>
+      <c r="AG2">
+        <v>7580884118.0</v>
+      </c>
+      <c r="AH2">
+        <v>51732156.0</v>
+      </c>
+      <c r="AI2">
+        <v>841602097.0</v>
+      </c>
+      <c r="AJ2">
+        <v>15146906.0</v>
+      </c>
+      <c r="AK2">
+        <v>3912628520.0</v>
+      </c>
+      <c r="AL2">
+        <v>4294281536.0</v>
+      </c>
+      <c r="AM2">
+        <v>64951419677.0</v>
+      </c>
+      <c r="AN2"/>
+      <c r="AO2"/>
+      <c r="AP2"/>
+      <c r="AQ2"/>
+      <c r="AR2">
+        <v>2429202890.0</v>
+      </c>
+      <c r="AS2">
+        <v>1198637022.0</v>
+      </c>
+      <c r="AT2">
+        <v>1230565868.0</v>
+      </c>
+      <c r="AU2">
+        <v>2471651073.0</v>
+      </c>
+      <c r="AV2">
+        <v>62570187.0</v>
+      </c>
+      <c r="AW2">
+        <v>1509897007.0</v>
+      </c>
+      <c r="AX2">
+        <v>910363620.0</v>
+      </c>
+      <c r="AY2">
+        <v>141490797.0</v>
+      </c>
+      <c r="AZ2">
+        <v>1815009461.0</v>
+      </c>
+      <c r="BA2"/>
+      <c r="BB2"/>
+      <c r="BC2">
+        <v>768116777.0</v>
+      </c>
+      <c r="BD2"/>
+      <c r="BE2"/>
+      <c r="BF2"/>
+      <c r="BG2"/>
+      <c r="BH2"/>
+      <c r="BI2"/>
+      <c r="BJ2"/>
+      <c r="BK2"/>
+      <c r="BL2"/>
+      <c r="BM2"/>
+      <c r="BN2"/>
+      <c r="BO2"/>
+      <c r="BP2"/>
+      <c r="BQ2"/>
+      <c r="BR2"/>
+      <c r="BS2"/>
+      <c r="BT2"/>
+      <c r="BU2"/>
+      <c r="BV2"/>
+      <c r="BW2"/>
+      <c r="BX2"/>
+      <c r="BY2"/>
+      <c r="BZ2"/>
+      <c r="CA2"/>
+      <c r="CB2"/>
+      <c r="CC2"/>
+      <c r="CD2"/>
+      <c r="CE2"/>
+      <c r="CF2"/>
+      <c r="CG2"/>
+      <c r="CH2"/>
+      <c r="CI2"/>
+      <c r="CJ2"/>
+      <c r="CK2"/>
+    </row>
+    <row r="3" spans="1:89">
+      <c r="A3" t="s">
+        <v>150</v>
+      </c>
+      <c r="B3">
+        <v>63945243.0</v>
+      </c>
+      <c r="C3">
+        <v>65871000.0</v>
+      </c>
+      <c r="D3">
+        <v>66938377.0</v>
+      </c>
+      <c r="E3">
+        <v>67681296.0</v>
+      </c>
+      <c r="F3">
+        <v>64976622.0</v>
+      </c>
+      <c r="G3">
+        <v>65605214.0</v>
+      </c>
+      <c r="H3">
+        <v>65274829.0</v>
+      </c>
+      <c r="I3">
+        <v>64931747.0</v>
+      </c>
+      <c r="J3">
+        <v>64094699.0</v>
+      </c>
+      <c r="K3">
+        <v>63675106.0</v>
+      </c>
+      <c r="L3">
+        <v>59381066.0</v>
+      </c>
+      <c r="M3">
+        <v>59066638.0</v>
+      </c>
+      <c r="N3">
+        <v>58642442.0</v>
+      </c>
+      <c r="O3">
+        <v>58214455.0</v>
+      </c>
+      <c r="P3">
+        <v>58727687.0</v>
+      </c>
+      <c r="Q3">
+        <v>51453563.0</v>
+      </c>
+      <c r="R3">
+        <v>64633123.0</v>
+      </c>
+      <c r="S3">
+        <v>55644386.0</v>
+      </c>
+      <c r="T3">
+        <v>295492966.0</v>
+      </c>
+      <c r="U3">
+        <v>55213672.0</v>
+      </c>
+      <c r="V3">
+        <v>55763241.0</v>
+      </c>
+      <c r="W3">
+        <v>78791607.0</v>
+      </c>
+      <c r="X3">
+        <v>126084246.0</v>
+      </c>
+      <c r="Y3">
+        <v>126748116.0</v>
+      </c>
+      <c r="Z3">
+        <v>129911636.0</v>
+      </c>
+      <c r="AA3">
+        <v>572636015.0</v>
+      </c>
+      <c r="AB3">
+        <v>131668363.0</v>
+      </c>
+      <c r="AC3">
+        <v>131513151.0</v>
+      </c>
+      <c r="AD3">
+        <v>132710654.0</v>
+      </c>
+      <c r="AE3">
+        <v>214362175.0</v>
+      </c>
+      <c r="AF3">
+        <v>266178335.0</v>
+      </c>
+      <c r="AG3">
+        <v>43702044.0</v>
+      </c>
+      <c r="AH3">
+        <v>57059278.0</v>
+      </c>
+      <c r="AI3">
+        <v>136391140.0</v>
+      </c>
+      <c r="AJ3">
+        <v>140043885.0</v>
+      </c>
+      <c r="AK3">
+        <v>17196738.0</v>
+      </c>
+      <c r="AL3">
+        <v>88885883.0</v>
+      </c>
+      <c r="AM3">
+        <v>134200967.0</v>
+      </c>
+      <c r="AN3">
+        <v>8752651.0</v>
+      </c>
+      <c r="AO3">
+        <v>18377477.0</v>
+      </c>
+      <c r="AP3">
+        <v>18403601.0</v>
+      </c>
+      <c r="AQ3">
+        <v>351945790.0</v>
+      </c>
+      <c r="AR3">
+        <v>209556751.0</v>
+      </c>
+      <c r="AS3">
+        <v>655766134.0</v>
+      </c>
+      <c r="AT3">
+        <v>984979375.0</v>
+      </c>
+      <c r="AU3">
+        <v>758830304.0</v>
+      </c>
+      <c r="AV3">
+        <v>758830309.0</v>
+      </c>
+      <c r="AW3">
+        <v>680735594.0</v>
+      </c>
+      <c r="AX3">
+        <v>836925027.0</v>
+      </c>
+      <c r="AY3">
+        <v>352288647.0</v>
+      </c>
+      <c r="AZ3">
+        <v>185983153.0</v>
+      </c>
+      <c r="BA3">
+        <v>352742939.0</v>
+      </c>
+      <c r="BB3">
+        <v>352742939.0</v>
+      </c>
+      <c r="BC3">
+        <v>331731272.0</v>
+      </c>
+      <c r="BD3"/>
+      <c r="BE3"/>
+      <c r="BF3"/>
+      <c r="BG3"/>
+      <c r="BH3"/>
+      <c r="BI3"/>
+      <c r="BJ3"/>
+      <c r="BK3"/>
+      <c r="BL3"/>
+      <c r="BM3"/>
+      <c r="BN3"/>
+      <c r="BO3"/>
+      <c r="BP3"/>
+      <c r="BQ3"/>
+      <c r="BR3"/>
+      <c r="BS3"/>
+      <c r="BT3"/>
+      <c r="BU3"/>
+      <c r="BV3"/>
+      <c r="BW3"/>
+      <c r="BX3"/>
+      <c r="BY3"/>
+      <c r="BZ3"/>
+      <c r="CA3"/>
+      <c r="CB3"/>
+      <c r="CC3"/>
+      <c r="CD3"/>
+      <c r="CE3"/>
+      <c r="CF3"/>
+      <c r="CG3"/>
+      <c r="CH3"/>
+      <c r="CI3"/>
+      <c r="CJ3"/>
+      <c r="CK3"/>
+    </row>
+    <row r="4" spans="1:89">
+      <c r="A4" t="s">
+        <v>151</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
+      <c r="BZ4"/>
+      <c r="CA4"/>
+      <c r="CB4"/>
+      <c r="CC4"/>
+      <c r="CD4"/>
+      <c r="CE4"/>
+      <c r="CF4"/>
+      <c r="CG4"/>
+      <c r="CH4"/>
+      <c r="CI4"/>
+      <c r="CJ4"/>
+      <c r="CK4"/>
+    </row>
+    <row r="5" spans="1:89">
+      <c r="A5" t="s">
+        <v>152</v>
+      </c>
+      <c r="B5">
+        <v>189004727.0</v>
+      </c>
+      <c r="C5">
+        <v>-5651747000.0</v>
+      </c>
+      <c r="D5">
+        <v>102219740.0</v>
+      </c>
+      <c r="E5">
+        <v>-296430622.0</v>
+      </c>
+      <c r="F5">
+        <v>-364963799.0</v>
+      </c>
+      <c r="G5">
+        <v>-552182328.0</v>
+      </c>
+      <c r="H5">
+        <v>629388114.0</v>
+      </c>
+      <c r="I5">
+        <v>-596672953.0</v>
+      </c>
+      <c r="J5">
+        <v>-169544583.0</v>
+      </c>
+      <c r="K5">
+        <v>-1074972920.0</v>
+      </c>
+      <c r="L5">
+        <v>-883966405.0</v>
+      </c>
+      <c r="M5">
+        <v>-804631806.0</v>
+      </c>
+      <c r="N5">
+        <v>-1853316571.0</v>
+      </c>
+      <c r="O5">
+        <v>-2875393788.0</v>
+      </c>
+      <c r="P5">
+        <v>2920025632.0</v>
+      </c>
+      <c r="Q5">
+        <v>83445516.0</v>
+      </c>
+      <c r="R5">
+        <v>177086179.0</v>
+      </c>
+      <c r="S5">
+        <v>2225452389.0</v>
+      </c>
+      <c r="T5">
+        <v>-686993027.0</v>
+      </c>
+      <c r="U5">
+        <v>-1271339182.0</v>
+      </c>
+      <c r="V5">
+        <v>-2037017446.0</v>
+      </c>
+      <c r="W5">
+        <v>5053584451.0</v>
+      </c>
+      <c r="X5">
+        <v>-572476611.0</v>
+      </c>
+      <c r="Y5">
+        <v>-1686473672.0</v>
+      </c>
+      <c r="Z5">
+        <v>-9385621088.0</v>
+      </c>
+      <c r="AA5">
+        <v>-151285580099.0</v>
+      </c>
+      <c r="AB5">
+        <v>-2682772333.0</v>
+      </c>
+      <c r="AC5">
+        <v>-3024770122.0</v>
+      </c>
+      <c r="AD5">
+        <v>-2551890267.0</v>
+      </c>
+      <c r="AE5">
+        <v>17683771199.0</v>
+      </c>
+      <c r="AF5">
+        <v>-2315759198.0</v>
+      </c>
+      <c r="AG5">
+        <v>-566578107.0</v>
+      </c>
+      <c r="AH5">
+        <v>-2055202913.0</v>
+      </c>
+      <c r="AI5">
+        <v>-4107781272.0</v>
+      </c>
+      <c r="AJ5">
+        <v>-227501065.0</v>
+      </c>
+      <c r="AK5">
+        <v>-1425299014.0</v>
+      </c>
+      <c r="AL5">
+        <v>-361535459.0</v>
+      </c>
+      <c r="AM5">
+        <v>13353891944.0</v>
+      </c>
+      <c r="AN5">
+        <v>-349352471.0</v>
+      </c>
+      <c r="AO5">
+        <v>-1050371550.0</v>
+      </c>
+      <c r="AP5">
+        <v>191441719.0</v>
+      </c>
+      <c r="AQ5">
+        <v>-476163470.0</v>
+      </c>
+      <c r="AR5">
+        <v>2319185977.0</v>
+      </c>
+      <c r="AS5">
+        <v>-1426021322.0</v>
+      </c>
+      <c r="AT5">
+        <v>-2026152222.0</v>
+      </c>
+      <c r="AU5">
+        <v>-5493789570.0</v>
+      </c>
+      <c r="AV5">
+        <v>-83089639.0</v>
+      </c>
+      <c r="AW5">
+        <v>-5042932601.0</v>
+      </c>
+      <c r="AX5">
+        <v>2463347528.0</v>
+      </c>
+      <c r="AY5">
+        <v>4056968543.0</v>
+      </c>
+      <c r="AZ5">
+        <v>-114431026.0</v>
+      </c>
+      <c r="BA5">
+        <v>-923655680.0</v>
+      </c>
+      <c r="BB5">
+        <v>-781161119.0</v>
+      </c>
+      <c r="BC5">
+        <v>-566104349.0</v>
+      </c>
+      <c r="BD5"/>
+      <c r="BE5"/>
+      <c r="BF5"/>
+      <c r="BG5"/>
+      <c r="BH5"/>
+      <c r="BI5"/>
+      <c r="BJ5"/>
+      <c r="BK5"/>
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5"/>
+      <c r="BP5"/>
+      <c r="BQ5"/>
+      <c r="BR5"/>
+      <c r="BS5"/>
+      <c r="BT5"/>
+      <c r="BU5"/>
+      <c r="BV5"/>
+      <c r="BW5"/>
+      <c r="BX5"/>
+      <c r="BY5"/>
+      <c r="BZ5"/>
+      <c r="CA5"/>
+      <c r="CB5"/>
+      <c r="CC5"/>
+      <c r="CD5"/>
+      <c r="CE5"/>
+      <c r="CF5"/>
+      <c r="CG5"/>
+      <c r="CH5"/>
+      <c r="CI5"/>
+      <c r="CJ5"/>
+      <c r="CK5"/>
+    </row>
+    <row r="6" spans="1:89">
+      <c r="A6" t="s">
+        <v>153</v>
+      </c>
+      <c r="B6">
+        <v>252949970.0</v>
+      </c>
+      <c r="C6">
+        <v>-5585876000.0</v>
+      </c>
+      <c r="D6">
+        <v>169158117.0</v>
+      </c>
+      <c r="E6">
+        <v>-228749326.0</v>
+      </c>
+      <c r="F6">
+        <v>-299987177.0</v>
+      </c>
+      <c r="G6">
+        <v>-486577114.0</v>
+      </c>
+      <c r="H6">
+        <v>694662943.0</v>
+      </c>
+      <c r="I6">
+        <v>-531741206.0</v>
+      </c>
+      <c r="J6">
+        <v>-105449884.0</v>
+      </c>
+      <c r="K6">
+        <v>-1011297814.0</v>
+      </c>
+      <c r="L6">
+        <v>-824585339.0</v>
+      </c>
+      <c r="M6">
+        <v>-745565168.0</v>
+      </c>
+      <c r="N6">
+        <v>-1794674129.0</v>
+      </c>
+      <c r="O6">
+        <v>-2817179333.0</v>
+      </c>
+      <c r="P6">
+        <v>2978753319.0</v>
+      </c>
+      <c r="Q6">
+        <v>134899079.0</v>
+      </c>
+      <c r="R6">
+        <v>241719302.0</v>
+      </c>
+      <c r="S6">
+        <v>2281096775.0</v>
+      </c>
+      <c r="T6">
+        <v>-391500061.0</v>
+      </c>
+      <c r="U6">
+        <v>-1216125510.0</v>
+      </c>
+      <c r="V6">
+        <v>-1981254205.0</v>
+      </c>
+      <c r="W6">
+        <v>5132376058.0</v>
+      </c>
+      <c r="X6">
+        <v>-446392365.0</v>
+      </c>
+      <c r="Y6">
+        <v>-1559725556.0</v>
+      </c>
+      <c r="Z6">
+        <v>-9255709452.0</v>
+      </c>
+      <c r="AA6">
+        <v>-150712944084.0</v>
+      </c>
+      <c r="AB6">
+        <v>-2551103970.0</v>
+      </c>
+      <c r="AC6">
+        <v>-2893256971.0</v>
+      </c>
+      <c r="AD6">
+        <v>-2419179613.0</v>
+      </c>
+      <c r="AE6">
+        <v>17898133374.0</v>
+      </c>
+      <c r="AF6">
+        <v>-2049580863.0</v>
+      </c>
+      <c r="AG6">
+        <v>-522876063.0</v>
+      </c>
+      <c r="AH6">
+        <v>-1998143635.0</v>
+      </c>
+      <c r="AI6">
+        <v>-3971390132.0</v>
+      </c>
+      <c r="AJ6">
+        <v>-87457180.0</v>
+      </c>
+      <c r="AK6">
+        <v>-1408102276.0</v>
+      </c>
+      <c r="AL6">
+        <v>-272649576.0</v>
+      </c>
+      <c r="AM6">
+        <v>13488092911.0</v>
+      </c>
+      <c r="AN6">
+        <v>-340599820.0</v>
+      </c>
+      <c r="AO6">
+        <v>-1031994073.0</v>
+      </c>
+      <c r="AP6">
+        <v>209845320.0</v>
+      </c>
+      <c r="AQ6">
+        <v>-124217680.0</v>
+      </c>
+      <c r="AR6">
+        <v>2528742728.0</v>
+      </c>
+      <c r="AS6">
+        <v>-770255188.0</v>
+      </c>
+      <c r="AT6">
+        <v>-1041172847.0</v>
+      </c>
+      <c r="AU6">
+        <v>-4734959266.0</v>
+      </c>
+      <c r="AV6">
+        <v>675740670.0</v>
+      </c>
+      <c r="AW6">
+        <v>-4362197007.0</v>
+      </c>
+      <c r="AX6">
+        <v>3300272555.0</v>
+      </c>
+      <c r="AY6">
+        <v>4409257190.0</v>
+      </c>
+      <c r="AZ6">
+        <v>71552127.0</v>
+      </c>
+      <c r="BA6">
+        <v>-570912741.0</v>
+      </c>
+      <c r="BB6">
+        <v>-428418180.0</v>
+      </c>
+      <c r="BC6">
+        <v>-234373077.0</v>
+      </c>
+      <c r="BD6"/>
+      <c r="BE6"/>
+      <c r="BF6"/>
+      <c r="BG6"/>
+      <c r="BH6"/>
+      <c r="BI6"/>
+      <c r="BJ6"/>
+      <c r="BK6"/>
+      <c r="BL6"/>
+      <c r="BM6"/>
+      <c r="BN6"/>
+      <c r="BO6"/>
+      <c r="BP6"/>
+      <c r="BQ6"/>
+      <c r="BR6"/>
+      <c r="BS6"/>
+      <c r="BT6"/>
+      <c r="BU6"/>
+      <c r="BV6"/>
+      <c r="BW6"/>
+      <c r="BX6"/>
+      <c r="BY6"/>
+      <c r="BZ6"/>
+      <c r="CA6"/>
+      <c r="CB6"/>
+      <c r="CC6"/>
+      <c r="CD6"/>
+      <c r="CE6"/>
+      <c r="CF6"/>
+      <c r="CG6"/>
+      <c r="CH6"/>
+      <c r="CI6"/>
+      <c r="CJ6"/>
+      <c r="CK6"/>
+    </row>
+    <row r="7" spans="1:89">
+      <c r="A7" t="s">
+        <v>154</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
+      <c r="BH7"/>
+      <c r="BI7"/>
+      <c r="BJ7"/>
+      <c r="BK7"/>
+      <c r="BL7"/>
+      <c r="BM7"/>
+      <c r="BN7"/>
+      <c r="BO7"/>
+      <c r="BP7"/>
+      <c r="BQ7"/>
+      <c r="BR7"/>
+      <c r="BS7"/>
+      <c r="BT7"/>
+      <c r="BU7"/>
+      <c r="BV7"/>
+      <c r="BW7"/>
+      <c r="BX7"/>
+      <c r="BY7"/>
+      <c r="BZ7"/>
+      <c r="CA7"/>
+      <c r="CB7"/>
+      <c r="CC7"/>
+      <c r="CD7"/>
+      <c r="CE7"/>
+      <c r="CF7"/>
+      <c r="CG7"/>
+      <c r="CH7"/>
+      <c r="CI7"/>
+      <c r="CJ7"/>
+      <c r="CK7"/>
+    </row>
+    <row r="8" spans="1:89">
+      <c r="A8" t="s">
+        <v>155</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8">
+        <v>2791370200.0</v>
+      </c>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
+      <c r="BZ8"/>
+      <c r="CA8"/>
+      <c r="CB8"/>
+      <c r="CC8"/>
+      <c r="CD8"/>
+      <c r="CE8"/>
+      <c r="CF8"/>
+      <c r="CG8"/>
+      <c r="CH8"/>
+      <c r="CI8"/>
+      <c r="CJ8"/>
+      <c r="CK8"/>
+    </row>
+    <row r="9" spans="1:89">
+      <c r="A9" t="s">
+        <v>156</v>
+      </c>
+      <c r="B9">
+        <v>1973452638.0</v>
+      </c>
+      <c r="C9">
+        <v>2351084000.0</v>
+      </c>
+      <c r="D9">
+        <v>1626184714.0</v>
+      </c>
+      <c r="E9">
+        <v>1911329388.0</v>
+      </c>
+      <c r="F9">
+        <v>1581098556.0</v>
+      </c>
+      <c r="G9">
+        <v>2227782118.0</v>
+      </c>
+      <c r="H9">
+        <v>2418407366.0</v>
+      </c>
+      <c r="I9">
+        <v>2052655597.0</v>
+      </c>
+      <c r="J9">
+        <v>1570082767.0</v>
+      </c>
+      <c r="K9">
+        <v>2475327186.0</v>
+      </c>
+      <c r="L9">
+        <v>1495274465.0</v>
+      </c>
+      <c r="M9">
+        <v>1751567224.0</v>
+      </c>
+      <c r="N9">
+        <v>1174211793.0</v>
+      </c>
+      <c r="O9">
+        <v>1659511755.0</v>
+      </c>
+      <c r="P9">
+        <v>1067729233.0</v>
+      </c>
+      <c r="Q9">
+        <v>876295926.0</v>
+      </c>
+      <c r="R9">
+        <v>716773832.0</v>
+      </c>
+      <c r="S9">
+        <v>1565626378.0</v>
+      </c>
+      <c r="T9">
+        <v>318879674.0</v>
+      </c>
+      <c r="U9">
+        <v>714387195.0</v>
+      </c>
+      <c r="V9">
+        <v>37611280.0</v>
+      </c>
+      <c r="W9">
+        <v>1968470061.0</v>
+      </c>
+      <c r="X9">
+        <v>1767758726.0</v>
+      </c>
+      <c r="Y9">
+        <v>75609435.0</v>
+      </c>
+      <c r="Z9">
+        <v>929606807.0</v>
+      </c>
+      <c r="AA9">
+        <v>-148574519895.0</v>
+      </c>
+      <c r="AB9">
+        <v>1169629704.0</v>
+      </c>
+      <c r="AC9">
+        <v>832643571.0</v>
+      </c>
+      <c r="AD9">
+        <v>804553442.0</v>
+      </c>
+      <c r="AE9">
+        <v>24489001259.0</v>
+      </c>
+      <c r="AF9">
+        <v>962015704.0</v>
+      </c>
+      <c r="AG9">
+        <v>3275039446.0</v>
+      </c>
+      <c r="AH9">
+        <v>722433110.0</v>
+      </c>
+      <c r="AI9">
+        <v>1213733252.0</v>
+      </c>
+      <c r="AJ9">
+        <v>1385312220.0</v>
+      </c>
+      <c r="AK9">
+        <v>2530683520.0</v>
+      </c>
+      <c r="AL9">
+        <v>2938620606.0</v>
+      </c>
+      <c r="AM9">
+        <v>31717817758.0</v>
+      </c>
+      <c r="AN9">
+        <v>1538333867.0</v>
+      </c>
+      <c r="AO9">
+        <v>1651824698.0</v>
+      </c>
+      <c r="AP9">
+        <v>1515904385.0</v>
+      </c>
+      <c r="AQ9">
+        <v>2839380244.0</v>
+      </c>
+      <c r="AR9">
+        <v>16694304.0</v>
+      </c>
+      <c r="AS9">
+        <v>-1198637022.0</v>
+      </c>
+      <c r="AT9">
+        <v>-1230565868.0</v>
+      </c>
+      <c r="AU9">
+        <v>606395183.0</v>
+      </c>
+      <c r="AV9">
+        <v>62570187.0</v>
+      </c>
+      <c r="AW9">
+        <v>-3876675007.0</v>
+      </c>
+      <c r="AX9">
+        <v>2639803380.0</v>
+      </c>
+      <c r="AY9">
+        <v>3480830249.0</v>
+      </c>
+      <c r="AZ9">
+        <v>881782821.0</v>
+      </c>
+      <c r="BA9"/>
+      <c r="BB9"/>
+      <c r="BC9">
+        <v>-359831323.0</v>
+      </c>
+      <c r="BD9"/>
+      <c r="BE9"/>
+      <c r="BF9"/>
+      <c r="BG9"/>
+      <c r="BH9"/>
+      <c r="BI9"/>
+      <c r="BJ9"/>
+      <c r="BK9"/>
+      <c r="BL9"/>
+      <c r="BM9"/>
+      <c r="BN9"/>
+      <c r="BO9"/>
+      <c r="BP9"/>
+      <c r="BQ9"/>
+      <c r="BR9"/>
+      <c r="BS9"/>
+      <c r="BT9"/>
+      <c r="BU9"/>
+      <c r="BV9"/>
+      <c r="BW9"/>
+      <c r="BX9"/>
+      <c r="BY9"/>
+      <c r="BZ9"/>
+      <c r="CA9"/>
+      <c r="CB9"/>
+      <c r="CC9"/>
+      <c r="CD9"/>
+      <c r="CE9"/>
+      <c r="CF9"/>
+      <c r="CG9"/>
+      <c r="CH9"/>
+      <c r="CI9"/>
+      <c r="CJ9"/>
+      <c r="CK9"/>
+    </row>
+    <row r="10" spans="1:89">
+      <c r="A10" t="s">
+        <v>157</v>
+      </c>
+      <c r="B10">
+        <v>819985667.0</v>
+      </c>
+      <c r="C10">
+        <v>-26374369000.0</v>
+      </c>
+      <c r="D10">
+        <v>89587824.0</v>
+      </c>
+      <c r="E10">
+        <v>-296430622.0</v>
+      </c>
+      <c r="F10">
+        <v>-411522984.0</v>
+      </c>
+      <c r="G10">
+        <v>-8537235875.0</v>
+      </c>
+      <c r="H10">
+        <v>629388109.0</v>
+      </c>
+      <c r="I10">
+        <v>-517830973.0</v>
+      </c>
+      <c r="J10">
+        <v>-272320766.0</v>
+      </c>
+      <c r="K10">
+        <v>-1474834902.0</v>
+      </c>
+      <c r="L10">
+        <v>-930333689.0</v>
+      </c>
+      <c r="M10">
+        <v>-804631809.0</v>
+      </c>
+      <c r="N10">
+        <v>-1406037625.0</v>
+      </c>
+      <c r="O10">
+        <v>-38595214182.0</v>
+      </c>
+      <c r="P10">
+        <v>2874342512.0</v>
+      </c>
+      <c r="Q10">
+        <v>64784026.0</v>
+      </c>
+      <c r="R10">
+        <v>148887613.0</v>
+      </c>
+      <c r="S10">
+        <v>-119391258701.0</v>
+      </c>
+      <c r="T10">
+        <v>108361781.0</v>
+      </c>
+      <c r="U10">
+        <v>-670803279.0</v>
+      </c>
+      <c r="V10">
+        <v>-1761891013.0</v>
+      </c>
+      <c r="W10">
+        <v>8015557692.0</v>
+      </c>
+      <c r="X10">
+        <v>-584796729.0</v>
+      </c>
+      <c r="Y10">
+        <v>-1856149995.0</v>
+      </c>
+      <c r="Z10">
+        <v>-9340429330.0</v>
+      </c>
+      <c r="AA10">
+        <v>-156509001135.0</v>
+      </c>
+      <c r="AB10">
+        <v>-2447757745.0</v>
+      </c>
+      <c r="AC10">
+        <v>-2573479741.0</v>
+      </c>
+      <c r="AD10">
+        <v>-1951995697.0</v>
+      </c>
+      <c r="AE10">
+        <v>-6250067836.0</v>
+      </c>
+      <c r="AF10">
+        <v>-1851405000.0</v>
+      </c>
+      <c r="AG10">
+        <v>1063703422.0</v>
+      </c>
+      <c r="AH10">
+        <v>-2038637123.0</v>
+      </c>
+      <c r="AI10">
+        <v>-19509087487.0</v>
+      </c>
+      <c r="AJ10">
+        <v>-253725561.0</v>
+      </c>
+      <c r="AK10">
+        <v>939715590.0</v>
+      </c>
+      <c r="AL10">
+        <v>1257748279.0</v>
+      </c>
+      <c r="AM10">
+        <v>22065880359.0</v>
+      </c>
+      <c r="AN10">
+        <v>-349613449.0</v>
+      </c>
+      <c r="AO10">
+        <v>-1040062034.0</v>
+      </c>
+      <c r="AP10">
+        <v>197218853.0</v>
+      </c>
+      <c r="AQ10">
+        <v>426721624.0</v>
+      </c>
+      <c r="AR10">
+        <v>3582605986.0</v>
+      </c>
+      <c r="AS10">
+        <v>-2189008625.0</v>
+      </c>
+      <c r="AT10">
+        <v>-3380988679.0</v>
+      </c>
+      <c r="AU10">
+        <v>-1462421667.0</v>
+      </c>
+      <c r="AV10">
+        <v>-1581063706.0</v>
+      </c>
+      <c r="AW10">
+        <v>-5493813955.0</v>
+      </c>
+      <c r="AX10">
+        <v>2291490792.0</v>
+      </c>
+      <c r="AY10">
+        <v>516979601.0</v>
+      </c>
+      <c r="AZ10">
+        <v>1914996297.0</v>
+      </c>
+      <c r="BA10">
+        <v>-683766233.0</v>
+      </c>
+      <c r="BB10">
+        <v>-781161119.0</v>
+      </c>
+      <c r="BC10">
+        <v>-632769640.0</v>
+      </c>
+      <c r="BD10"/>
+      <c r="BE10"/>
+      <c r="BF10"/>
+      <c r="BG10"/>
+      <c r="BH10"/>
+      <c r="BI10"/>
+      <c r="BJ10"/>
+      <c r="BK10"/>
+      <c r="BL10"/>
+      <c r="BM10"/>
+      <c r="BN10"/>
+      <c r="BO10"/>
+      <c r="BP10"/>
+      <c r="BQ10"/>
+      <c r="BR10"/>
+      <c r="BS10"/>
+      <c r="BT10"/>
+      <c r="BU10"/>
+      <c r="BV10"/>
+      <c r="BW10"/>
+      <c r="BX10"/>
+      <c r="BY10">
+        <v>318788400.0</v>
+      </c>
+      <c r="BZ10"/>
+      <c r="CA10">
+        <v>89970400.0</v>
+      </c>
+      <c r="CB10"/>
+      <c r="CC10"/>
+      <c r="CD10">
+        <v>372664600.0</v>
+      </c>
+      <c r="CE10">
+        <v>673032800.0</v>
+      </c>
+      <c r="CF10">
+        <v>821773900.0</v>
+      </c>
+      <c r="CG10">
+        <v>128528800.0</v>
+      </c>
+      <c r="CH10">
+        <v>709714900.0</v>
+      </c>
+      <c r="CI10">
+        <v>1006336500.0</v>
+      </c>
+      <c r="CJ10">
+        <v>522531100.0</v>
+      </c>
+      <c r="CK10">
+        <v>822140300.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:89">
+      <c r="A11" t="s">
+        <v>158</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
+        <v>325510000.0</v>
+      </c>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11">
+        <v>400688647.0</v>
+      </c>
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11">
+        <v>-38887.0</v>
+      </c>
+      <c r="K11">
+        <v>32768583.0</v>
+      </c>
+      <c r="L11">
+        <v>63350.0</v>
+      </c>
+      <c r="M11">
+        <v>-7111.0</v>
+      </c>
+      <c r="N11">
+        <v>54872.0</v>
+      </c>
+      <c r="O11">
+        <v>248832042.0</v>
+      </c>
+      <c r="P11">
+        <v>-56297.0</v>
+      </c>
+      <c r="Q11">
+        <v>-11795.0</v>
+      </c>
+      <c r="R11">
+        <v>-24530.0</v>
+      </c>
+      <c r="S11">
+        <v>188895346.0</v>
+      </c>
+      <c r="T11">
+        <v>4496.0</v>
+      </c>
+      <c r="U11">
+        <v>6376.0</v>
+      </c>
+      <c r="V11">
+        <v>7455.0</v>
+      </c>
+      <c r="W11">
+        <v>4962101043.0</v>
+      </c>
+      <c r="X11">
+        <v>297913.0</v>
+      </c>
+      <c r="Y11">
+        <v>-733915.0</v>
+      </c>
+      <c r="Z11">
+        <v>-1271060.0</v>
+      </c>
+      <c r="AA11">
+        <v>222731791.0</v>
+      </c>
+      <c r="AB11">
+        <v>-132247.0</v>
+      </c>
+      <c r="AC11">
+        <v>946485.0</v>
+      </c>
+      <c r="AD11">
+        <v>-1899808.0</v>
+      </c>
+      <c r="AE11">
+        <v>562491239.0</v>
+      </c>
+      <c r="AF11">
+        <v>-221128359.0</v>
+      </c>
+      <c r="AG11">
+        <v>219331179.0</v>
+      </c>
+      <c r="AH11">
+        <v>382189.0</v>
+      </c>
+      <c r="AI11">
+        <v>1888382160.0</v>
+      </c>
+      <c r="AJ11">
+        <v>214580.0</v>
+      </c>
+      <c r="AK11">
+        <v>-659303.0</v>
+      </c>
+      <c r="AL11">
+        <v>-873142.0</v>
+      </c>
+      <c r="AM11">
+        <v>351442500.0</v>
+      </c>
+      <c r="AN11"/>
+      <c r="AO11">
+        <v>-559532.0</v>
+      </c>
+      <c r="AP11">
+        <v>-397155.0</v>
+      </c>
+      <c r="AQ11">
+        <v>-463922833.0</v>
+      </c>
+      <c r="AR11">
+        <v>1161420765.0</v>
+      </c>
+      <c r="AS11">
+        <v>-528113449.0</v>
+      </c>
+      <c r="AT11">
+        <v>-378643167.0</v>
+      </c>
+      <c r="AU11">
+        <v>507524479.0</v>
+      </c>
+      <c r="AV11">
+        <v>-403218787.0</v>
+      </c>
+      <c r="AW11">
+        <v>-977954625.0</v>
+      </c>
+      <c r="AX11">
+        <v>573067620.0</v>
+      </c>
+      <c r="AY11">
+        <v>2432515256.0</v>
+      </c>
+      <c r="AZ11">
+        <v>171505211.0</v>
+      </c>
+      <c r="BA11">
+        <v>-170527389.0</v>
+      </c>
+      <c r="BB11">
+        <v>-492047.0</v>
+      </c>
+      <c r="BC11">
+        <v>-154345262.0</v>
+      </c>
+      <c r="BD11"/>
+      <c r="BE11"/>
+      <c r="BF11"/>
+      <c r="BG11">
+        <v>4282349000.0</v>
+      </c>
+      <c r="BH11"/>
+      <c r="BI11"/>
+      <c r="BJ11"/>
+      <c r="BK11">
+        <v>2610379600.0</v>
+      </c>
+      <c r="BL11"/>
+      <c r="BM11"/>
+      <c r="BN11"/>
+      <c r="BO11">
+        <v>167778800.0</v>
+      </c>
+      <c r="BP11"/>
+      <c r="BQ11"/>
+      <c r="BR11"/>
+      <c r="BS11"/>
+      <c r="BT11"/>
+      <c r="BU11"/>
+      <c r="BV11"/>
+      <c r="BW11"/>
+      <c r="BX11"/>
+      <c r="BY11">
+        <v>124856900.0</v>
+      </c>
+      <c r="BZ11"/>
+      <c r="CA11">
+        <v>5555200.0</v>
+      </c>
+      <c r="CB11"/>
+      <c r="CC11"/>
+      <c r="CD11">
+        <v>277521300.0</v>
+      </c>
+      <c r="CE11">
+        <v>92373400.0</v>
+      </c>
+      <c r="CF11">
+        <v>183991200.0</v>
+      </c>
+      <c r="CG11"/>
+      <c r="CH11">
+        <v>71093100.0</v>
+      </c>
+      <c r="CI11">
+        <v>61742100.0</v>
+      </c>
+      <c r="CJ11">
+        <v>157968200.0</v>
+      </c>
+      <c r="CK11">
+        <v>247710900.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:89">
+      <c r="A12" t="s">
+        <v>159</v>
+      </c>
+      <c r="B12">
+        <v>8861144.0</v>
+      </c>
+      <c r="C12">
+        <v>35733114000.0</v>
+      </c>
+      <c r="D12">
+        <v>12631916.0</v>
+      </c>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12">
+        <v>90731842.0</v>
+      </c>
+      <c r="H12"/>
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12">
+        <v>65500225.0</v>
+      </c>
+      <c r="L12">
+        <v>46367282.0</v>
+      </c>
+      <c r="M12"/>
+      <c r="N12">
+        <v>18393746.0</v>
+      </c>
+      <c r="O12">
+        <v>35719820393.0</v>
+      </c>
+      <c r="P12">
+        <v>45683121.0</v>
+      </c>
+      <c r="Q12"/>
+      <c r="R12"/>
+      <c r="S12"/>
+      <c r="T12"/>
+      <c r="U12"/>
+      <c r="V12"/>
+      <c r="W12"/>
+      <c r="X12"/>
+      <c r="Y12"/>
+      <c r="Z12"/>
+      <c r="AA12"/>
+      <c r="AB12">
+        <v>111693721.0</v>
+      </c>
+      <c r="AC12">
+        <v>126341720.0</v>
+      </c>
+      <c r="AD12">
+        <v>133052460.0</v>
+      </c>
+      <c r="AE12">
+        <v>33314404218.0</v>
+      </c>
+      <c r="AF12">
+        <v>560994646.0</v>
+      </c>
+      <c r="AG12">
+        <v>9371500.0</v>
+      </c>
+      <c r="AH12">
+        <v>10550300.0</v>
+      </c>
+      <c r="AI12">
+        <v>13215283100.0</v>
+      </c>
+      <c r="AJ12">
+        <v>26224500.0</v>
+      </c>
+      <c r="AK12">
+        <v>58019300.0</v>
+      </c>
+      <c r="AL12">
+        <v>21530500.0</v>
+      </c>
+      <c r="AM12">
+        <v>12107097000.0</v>
+      </c>
+      <c r="AN12">
+        <v>1039100.0</v>
+      </c>
+      <c r="AO12">
+        <v>1280800.0</v>
+      </c>
+      <c r="AP12">
+        <v>2077500.0</v>
+      </c>
+      <c r="AQ12">
+        <v>224310100.0</v>
+      </c>
+      <c r="AR12">
+        <v>33637800.0</v>
+      </c>
+      <c r="AS12">
+        <v>55733300.0</v>
+      </c>
+      <c r="AT12">
+        <v>1087803300.0</v>
+      </c>
+      <c r="AU12">
+        <v>277870600.0</v>
+      </c>
+      <c r="AV12">
+        <v>1236563000.0</v>
+      </c>
+      <c r="AW12">
+        <v>894158400.0</v>
+      </c>
+      <c r="AX12">
+        <v>250000000.0</v>
+      </c>
+      <c r="AY12"/>
+      <c r="AZ12">
+        <v>245576900.0</v>
+      </c>
+      <c r="BA12">
+        <v>2085100.0</v>
+      </c>
+      <c r="BB12"/>
+      <c r="BC12">
+        <v>63861600.0</v>
+      </c>
+      <c r="BD12">
+        <v>63861600.0</v>
+      </c>
+      <c r="BE12">
+        <v>63757400.0</v>
+      </c>
+      <c r="BF12">
+        <v>60736600.0</v>
+      </c>
+      <c r="BG12">
+        <v>52792200.0</v>
+      </c>
+      <c r="BH12">
+        <v>112997400.0</v>
+      </c>
+      <c r="BI12">
+        <v>160642400.0</v>
+      </c>
+      <c r="BJ12">
+        <v>159809100.0</v>
+      </c>
+      <c r="BK12">
+        <v>142083100.0</v>
+      </c>
+      <c r="BL12">
+        <v>285529700.0</v>
+      </c>
+      <c r="BM12">
+        <v>25000000.0</v>
+      </c>
+      <c r="BN12">
+        <v>184835000.0</v>
+      </c>
+      <c r="BO12">
+        <v>284097100.0</v>
+      </c>
+      <c r="BP12">
+        <v>191197200.0</v>
+      </c>
+      <c r="BQ12">
+        <v>392250600.0</v>
+      </c>
+      <c r="BR12">
+        <v>398228100.0</v>
+      </c>
+      <c r="BS12">
+        <v>614808000.0</v>
+      </c>
+      <c r="BT12">
+        <v>419005500.0</v>
+      </c>
+      <c r="BU12">
+        <v>412399100.0</v>
+      </c>
+      <c r="BV12">
+        <v>413571300.0</v>
+      </c>
+      <c r="BW12">
+        <v>748210100.0</v>
+      </c>
+      <c r="BX12">
+        <v>245682500.0</v>
+      </c>
+      <c r="BY12">
+        <v>338272000.0</v>
+      </c>
+      <c r="BZ12">
+        <v>295419200.0</v>
+      </c>
+      <c r="CA12"/>
+      <c r="CB12"/>
+      <c r="CC12"/>
+      <c r="CD12"/>
+      <c r="CE12"/>
+      <c r="CF12"/>
+      <c r="CG12"/>
+      <c r="CH12"/>
+      <c r="CI12"/>
+      <c r="CJ12"/>
+      <c r="CK12"/>
+    </row>
+    <row r="13" spans="1:89">
+      <c r="A13" t="s">
+        <v>160</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13">
+        <v>12631920.0</v>
+      </c>
+      <c r="E13">
+        <v>78102420.0</v>
+      </c>
+      <c r="F13"/>
+      <c r="G13">
+        <v>12238010.0</v>
+      </c>
+      <c r="H13">
+        <v>185150250.0</v>
+      </c>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13">
+        <v>31466690.0</v>
+      </c>
+      <c r="M13">
+        <v>6438280.0</v>
+      </c>
+      <c r="N13">
+        <v>11854040.0</v>
+      </c>
+      <c r="O13">
+        <v>35719820390.0</v>
+      </c>
+      <c r="P13">
+        <v>45683120.0</v>
+      </c>
+      <c r="Q13">
+        <v>231803810.0</v>
+      </c>
+      <c r="R13">
+        <v>222068730.0</v>
+      </c>
+      <c r="S13">
+        <v>119715947340.0</v>
+      </c>
+      <c r="T13">
+        <v>47612510.0</v>
+      </c>
+      <c r="U13">
+        <v>70861780.0</v>
+      </c>
+      <c r="V13">
+        <v>111272310.0</v>
+      </c>
+      <c r="W13">
+        <v>201038050.0</v>
+      </c>
+      <c r="X13">
+        <v>71652290.0</v>
+      </c>
+      <c r="Y13">
+        <v>66202970.0</v>
+      </c>
+      <c r="Z13">
+        <v>81060040.0</v>
+      </c>
+      <c r="AA13">
+        <v>19328436540.0</v>
+      </c>
+      <c r="AB13">
+        <v>242132110.0</v>
+      </c>
+      <c r="AC13"/>
+      <c r="AD13"/>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13"/>
+      <c r="CG13"/>
+      <c r="CH13"/>
+      <c r="CI13"/>
+      <c r="CJ13"/>
+      <c r="CK13"/>
+    </row>
+    <row r="14" spans="1:89">
+      <c r="A14" t="s">
+        <v>161</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14">
+        <v>1655408.0</v>
+      </c>
+      <c r="W14">
+        <v>1647953.0</v>
+      </c>
+      <c r="X14">
+        <v>1370053.0</v>
+      </c>
+      <c r="Y14">
+        <v>1375203.0</v>
+      </c>
+      <c r="Z14">
+        <v>1382470.0</v>
+      </c>
+      <c r="AA14">
+        <v>1484839.0</v>
+      </c>
+      <c r="AB14">
+        <v>3630805.0</v>
+      </c>
+      <c r="AC14">
+        <v>3651610.0</v>
+      </c>
+      <c r="AD14">
+        <v>3668362.0</v>
+      </c>
+      <c r="AE14">
+        <v>3682367.0</v>
+      </c>
+      <c r="AF14">
+        <v>3729252.0</v>
+      </c>
+      <c r="AG14">
+        <v>3786450.0</v>
+      </c>
+      <c r="AH14">
+        <v>382200.0</v>
+      </c>
+      <c r="AI14">
+        <v>1637600.0</v>
+      </c>
+      <c r="AJ14">
+        <v>214600.0</v>
+      </c>
+      <c r="AK14"/>
+      <c r="AL14"/>
+      <c r="AM14">
+        <v>4162500.0</v>
+      </c>
+      <c r="AN14"/>
+      <c r="AO14"/>
+      <c r="AP14"/>
+      <c r="AQ14">
+        <v>2585200.0</v>
+      </c>
+      <c r="AR14"/>
+      <c r="AS14"/>
+      <c r="AT14"/>
+      <c r="AU14"/>
+      <c r="AV14"/>
+      <c r="AW14"/>
+      <c r="AX14">
+        <v>583900.0</v>
+      </c>
+      <c r="AY14"/>
+      <c r="AZ14">
+        <v>581900.0</v>
+      </c>
+      <c r="BA14"/>
+      <c r="BB14"/>
+      <c r="BC14"/>
+      <c r="BD14"/>
+      <c r="BE14"/>
+      <c r="BF14"/>
+      <c r="BG14"/>
+      <c r="BH14"/>
+      <c r="BI14"/>
+      <c r="BJ14"/>
+      <c r="BK14"/>
+      <c r="BL14"/>
+      <c r="BM14"/>
+      <c r="BN14"/>
+      <c r="BO14"/>
+      <c r="BP14"/>
+      <c r="BQ14"/>
+      <c r="BR14"/>
+      <c r="BS14"/>
+      <c r="BT14"/>
+      <c r="BU14"/>
+      <c r="BV14"/>
+      <c r="BW14"/>
+      <c r="BX14"/>
+      <c r="BY14"/>
+      <c r="BZ14"/>
+      <c r="CA14"/>
+      <c r="CB14"/>
+      <c r="CC14"/>
+      <c r="CD14"/>
+      <c r="CE14"/>
+      <c r="CF14"/>
+      <c r="CG14"/>
+      <c r="CH14"/>
+      <c r="CI14"/>
+      <c r="CJ14"/>
+      <c r="CK14"/>
+    </row>
+    <row r="15" spans="1:89">
+      <c r="A15" t="s">
+        <v>162</v>
+      </c>
+      <c r="B15">
+        <v>820066523.0</v>
+      </c>
+      <c r="C15">
+        <v>-26700141000.0</v>
+      </c>
+      <c r="D15">
+        <v>89652013.0</v>
+      </c>
+      <c r="E15">
+        <v>-296359290.0</v>
+      </c>
+      <c r="F15">
+        <v>-411520415.0</v>
+      </c>
+      <c r="G15">
+        <v>-8938454252.0</v>
+      </c>
+      <c r="H15">
+        <v>629522780.0</v>
+      </c>
+      <c r="I15">
+        <v>-517755195.0</v>
+      </c>
+      <c r="J15">
+        <v>-272281879.0</v>
+      </c>
+      <c r="K15">
+        <v>-1507486802.0</v>
+      </c>
+      <c r="L15">
+        <v>-930397039.0</v>
+      </c>
+      <c r="M15">
+        <v>-804624698.0</v>
+      </c>
+      <c r="N15">
+        <v>-1406092497.0</v>
+      </c>
+      <c r="O15">
+        <v>-38843794195.0</v>
+      </c>
+      <c r="P15">
+        <v>2874398809.0</v>
+      </c>
+      <c r="Q15">
+        <v>64795821.0</v>
+      </c>
+      <c r="R15">
+        <v>148912143.0</v>
+      </c>
+      <c r="S15">
+        <v>-119578417257.0</v>
+      </c>
+      <c r="T15">
+        <v>108357285.0</v>
+      </c>
+      <c r="U15">
+        <v>-670809655.0</v>
+      </c>
+      <c r="V15">
+        <v>-1761898468.0</v>
+      </c>
+      <c r="W15">
+        <v>3051769499.0</v>
+      </c>
+      <c r="X15">
+        <v>-585094642.0</v>
+      </c>
+      <c r="Y15">
+        <v>-1855416080.0</v>
+      </c>
+      <c r="Z15">
+        <v>-9339158270.0</v>
+      </c>
+      <c r="AA15">
+        <v>-156730022104.0</v>
+      </c>
+      <c r="AB15">
+        <v>-2447625498.0</v>
+      </c>
+      <c r="AC15">
+        <v>-2574426226.0</v>
+      </c>
+      <c r="AD15">
+        <v>-1950095889.0</v>
+      </c>
+      <c r="AE15">
+        <v>-6812074258.0</v>
+      </c>
+      <c r="AF15">
+        <v>-1630276642.0</v>
+      </c>
+      <c r="AG15">
+        <v>844372243.0</v>
+      </c>
+      <c r="AH15">
+        <v>-2039019312.0</v>
+      </c>
+      <c r="AI15">
+        <v>-21399107215.0</v>
+      </c>
+      <c r="AJ15">
+        <v>-253940141.0</v>
+      </c>
+      <c r="AK15">
+        <v>940374893.0</v>
+      </c>
+      <c r="AL15">
+        <v>1258621421.0</v>
+      </c>
+      <c r="AM15">
+        <v>21710917933.0</v>
+      </c>
+      <c r="AN15">
+        <v>-349613449.0</v>
+      </c>
+      <c r="AO15">
+        <v>-1039502502.0</v>
+      </c>
+      <c r="AP15">
+        <v>197616008.0</v>
+      </c>
+      <c r="AQ15">
+        <v>888059240.0</v>
+      </c>
+      <c r="AR15">
+        <v>2421205895.0</v>
+      </c>
+      <c r="AS15">
+        <v>-1660440046.0</v>
+      </c>
+      <c r="AT15">
+        <v>-3002006951.0</v>
+      </c>
+      <c r="AU15">
+        <v>-1969893314.0</v>
+      </c>
+      <c r="AV15">
+        <v>-1177516649.0</v>
+      </c>
+      <c r="AW15">
+        <v>-4514948789.0</v>
+      </c>
+      <c r="AX15">
+        <v>1717839320.0</v>
+      </c>
+      <c r="AY15">
+        <v>-1913909358.0</v>
+      </c>
+      <c r="AZ15">
+        <v>1742907232.0</v>
+      </c>
+      <c r="BA15">
+        <v>-513238844.0</v>
+      </c>
+      <c r="BB15">
+        <v>-780669072.0</v>
+      </c>
+      <c r="BC15">
+        <v>-478424378.0</v>
+      </c>
+      <c r="BD15"/>
+      <c r="BE15"/>
+      <c r="BF15"/>
+      <c r="BG15"/>
+      <c r="BH15"/>
+      <c r="BI15"/>
+      <c r="BJ15"/>
+      <c r="BK15"/>
+      <c r="BL15"/>
+      <c r="BM15"/>
+      <c r="BN15"/>
+      <c r="BO15"/>
+      <c r="BP15"/>
+      <c r="BQ15"/>
+      <c r="BR15"/>
+      <c r="BS15"/>
+      <c r="BT15"/>
+      <c r="BU15"/>
+      <c r="BV15"/>
+      <c r="BW15"/>
+      <c r="BX15"/>
+      <c r="BY15"/>
+      <c r="BZ15"/>
+      <c r="CA15"/>
+      <c r="CB15"/>
+      <c r="CC15"/>
+      <c r="CD15"/>
+      <c r="CE15"/>
+      <c r="CF15"/>
+      <c r="CG15"/>
+      <c r="CH15"/>
+      <c r="CI15"/>
+      <c r="CJ15"/>
+      <c r="CK15"/>
+    </row>
+    <row r="16" spans="1:89">
+      <c r="A16" t="s">
+        <v>163</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>-26700140650.0</v>
+      </c>
+      <c r="D16">
+        <v>89652010.0</v>
+      </c>
+      <c r="E16">
+        <v>-296359290.0</v>
+      </c>
+      <c r="F16">
+        <v>-411520420.0</v>
+      </c>
+      <c r="G16">
+        <v>-8938454250.0</v>
+      </c>
+      <c r="H16">
+        <v>629522780.0</v>
+      </c>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
+        <v>-930397040.0</v>
+      </c>
+      <c r="M16">
+        <v>-804624698.0</v>
+      </c>
+      <c r="N16">
+        <v>-1406092497.0</v>
+      </c>
+      <c r="O16">
+        <v>-1406092497.0</v>
+      </c>
+      <c r="P16">
+        <v>2874398809.0</v>
+      </c>
+      <c r="Q16">
+        <v>64795821.0</v>
+      </c>
+      <c r="R16">
+        <v>148912143.0</v>
+      </c>
+      <c r="S16">
+        <v>-119578417257.0</v>
+      </c>
+      <c r="T16">
+        <v>108357290.0</v>
+      </c>
+      <c r="U16">
+        <v>-670809655.0</v>
+      </c>
+      <c r="V16">
+        <v>-1761898468.0</v>
+      </c>
+      <c r="W16">
+        <v>3051769499.0</v>
+      </c>
+      <c r="X16">
+        <v>-585094642.0</v>
+      </c>
+      <c r="Y16">
+        <v>-1855416080.0</v>
+      </c>
+      <c r="Z16">
+        <v>-9339158270.0</v>
+      </c>
+      <c r="AA16">
+        <v>-156730022105.0</v>
+      </c>
+      <c r="AB16">
+        <v>-2447625500.0</v>
+      </c>
+      <c r="AC16">
+        <v>-2572828293.0</v>
+      </c>
+      <c r="AD16">
+        <v>-1951693822.0</v>
+      </c>
+      <c r="AE16">
+        <v>-6812074259.0</v>
+      </c>
+      <c r="AF16">
+        <v>-1630276642.0</v>
+      </c>
+      <c r="AG16">
+        <v>844372243.0</v>
+      </c>
+      <c r="AH16"/>
+      <c r="AI16"/>
+      <c r="AJ16"/>
+      <c r="AK16"/>
+      <c r="AL16"/>
+      <c r="AM16"/>
+      <c r="AN16"/>
+      <c r="AO16"/>
+      <c r="AP16"/>
+      <c r="AQ16"/>
+      <c r="AR16"/>
+      <c r="AS16"/>
+      <c r="AT16"/>
+      <c r="AU16"/>
+      <c r="AV16"/>
+      <c r="AW16"/>
+      <c r="AX16"/>
+      <c r="AY16"/>
+      <c r="AZ16"/>
+      <c r="BA16"/>
+      <c r="BB16"/>
+      <c r="BC16"/>
+      <c r="BD16"/>
+      <c r="BE16"/>
+      <c r="BF16"/>
+      <c r="BG16"/>
+      <c r="BH16"/>
+      <c r="BI16"/>
+      <c r="BJ16"/>
+      <c r="BK16"/>
+      <c r="BL16"/>
+      <c r="BM16"/>
+      <c r="BN16"/>
+      <c r="BO16"/>
+      <c r="BP16"/>
+      <c r="BQ16"/>
+      <c r="BR16"/>
+      <c r="BS16"/>
+      <c r="BT16"/>
+      <c r="BU16"/>
+      <c r="BV16"/>
+      <c r="BW16"/>
+      <c r="BX16"/>
+      <c r="BY16"/>
+      <c r="BZ16"/>
+      <c r="CA16"/>
+      <c r="CB16"/>
+      <c r="CC16"/>
+      <c r="CD16"/>
+      <c r="CE16"/>
+      <c r="CF16"/>
+      <c r="CG16"/>
+      <c r="CH16"/>
+      <c r="CI16"/>
+      <c r="CJ16"/>
+      <c r="CK16"/>
+    </row>
+    <row r="17" spans="1:89">
+      <c r="A17" t="s">
+        <v>164</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17">
+        <v>-2447757744.0</v>
+      </c>
+      <c r="AC17">
+        <v>-2573479740.0</v>
+      </c>
+      <c r="AD17">
+        <v>-1951995698.0</v>
+      </c>
+      <c r="AE17">
+        <v>-6812559076.0</v>
+      </c>
+      <c r="AF17">
+        <v>-1851405001.0</v>
+      </c>
+      <c r="AG17">
+        <v>1063703422.0</v>
+      </c>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
+      <c r="BW17"/>
+      <c r="BX17"/>
+      <c r="BY17"/>
+      <c r="BZ17"/>
+      <c r="CA17"/>
+      <c r="CB17"/>
+      <c r="CC17"/>
+      <c r="CD17"/>
+      <c r="CE17"/>
+      <c r="CF17"/>
+      <c r="CG17"/>
+      <c r="CH17"/>
+      <c r="CI17"/>
+      <c r="CJ17"/>
+      <c r="CK17"/>
+    </row>
+    <row r="18" spans="1:89">
+      <c r="A18" t="s">
+        <v>165</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
+      <c r="CI18"/>
+      <c r="CJ18"/>
+      <c r="CK18"/>
+    </row>
+    <row r="19" spans="1:89">
+      <c r="A19" t="s">
+        <v>166</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
+      <c r="CI19"/>
+      <c r="CJ19"/>
+      <c r="CK19"/>
+    </row>
+    <row r="20" spans="1:89">
+      <c r="A20" t="s">
+        <v>167</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -17757,249 +18269,257 @@
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
+      <c r="CJ20"/>
+      <c r="CK20"/>
     </row>
-    <row r="21" spans="1:87">
+    <row r="21" spans="1:89">
       <c r="A21" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B21">
+        <v>189004727.0</v>
+      </c>
+      <c r="C21">
+        <v>-5651747000.0</v>
+      </c>
+      <c r="D21">
         <v>-31891095.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-444041412.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-364963799.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-354687293.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>530867254.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-690558430.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-363987770.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-1169663470.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-1007505310.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-804733230.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-1853316570.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>851077180.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-493243450.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-649133670.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-493076000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>139862520.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-686993030.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-1271339180.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-2037017440.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>5053584451.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-572476611.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-1686473672.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-9385621088.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-151285580099.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-2682772333.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-3024770122.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-2551890267.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>17683771199.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-2315759198.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>-566578107.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>-2055202913.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>-4107781272.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>-2283293400.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>-1425299014.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>-361535459.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>13353891944.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>-349352471.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>-1050371550.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>191441719.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>-476163470.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>2319185977.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>-1426021322.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>-2026152222.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>-5493789570.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>-83089639.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>-5042932601.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>2463347528.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>4056968543.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>-114431026.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>-923655680.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>-781161119.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>-566104349.0</v>
       </c>
-      <c r="BB21"/>
-      <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
+      <c r="CJ21"/>
+      <c r="CK21"/>
     </row>
-    <row r="22" spans="1:87">
+    <row r="22" spans="1:89">
       <c r="A22" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -18043,249 +18563,257 @@
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
+      <c r="CJ22"/>
+      <c r="CK22"/>
     </row>
-    <row r="23" spans="1:87">
+    <row r="23" spans="1:89">
       <c r="A23" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B23">
+        <v>1850185154.0</v>
+      </c>
+      <c r="C23">
+        <v>8076014000.0</v>
+      </c>
+      <c r="D23">
         <v>1729161784.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>2424761543.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>1950446355.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>2657430120.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>1958175539.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>2778311737.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>2005305238.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>3719558469.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>2568144836.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>2620087098.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>3090266806.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>883763869.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>1621360479.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>1580922391.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>1279738190.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>1430056861.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>1303216100.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>2042206043.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>2131743757.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>207383343824.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>2442697696.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>1866906466.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>10358255537.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>176036324462.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>3512285857.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>3285759197.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>2633040896.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>75562582027.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>2271311457.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>9784414228.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>2810685662.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>10793786563.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>1591509353.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>5530077286.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>5989802134.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>81327665347.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>1887686339.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>2691558164.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>1317675249.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>2188348559.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>3741775854.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>2213588437.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>2374022224.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>4550027234.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>550070922.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>2424708710.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>1089251185.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>2716539251.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>2843989807.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>683766233.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>781161119.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>986854019.0</v>
       </c>
-      <c r="BB23"/>
-      <c r="BC23"/>
       <c r="BD23"/>
       <c r="BE23"/>
       <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
+      <c r="CJ23"/>
+      <c r="CK23"/>
     </row>
-    <row r="24" spans="1:87">
+    <row r="24" spans="1:89">
       <c r="A24" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -18329,54 +18857,56 @@
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
+      <c r="CJ24"/>
+      <c r="CK24"/>
     </row>
-    <row r="25" spans="1:87">
+    <row r="25" spans="1:89">
       <c r="A25" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
@@ -18420,54 +18950,56 @@
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
+      <c r="CJ25"/>
+      <c r="CK25"/>
     </row>
-    <row r="26" spans="1:87">
+    <row r="26" spans="1:89">
       <c r="A26" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -18511,495 +19043,507 @@
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
+      <c r="CJ26"/>
+      <c r="CK26"/>
     </row>
-    <row r="27" spans="1:87">
+    <row r="27" spans="1:89">
       <c r="A27" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27">
         <v>46750015.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>59355592.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>378302424.0</v>
       </c>
-      <c r="F27"/>
-      <c r="G27">
+      <c r="H27">
+        <v>47994495.0</v>
+      </c>
+      <c r="I27">
         <v>36899202.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>68403749.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>72792799.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>36709562.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>52096258.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>66452084.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>41301781.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>50286954.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>90242135.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>38560239.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>21696647.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>31214599.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>281722901.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>404546070.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>103985028.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>19410306.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>165056.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>149628667.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>418264911.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>745999163.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>303524160.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>292743084.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>150458978.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>288884877.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>333105382.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>351402845.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>123137041.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>453262238.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>96621434.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>188287360.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>1020945021.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>102811000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>45650308.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>87615000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>298193936.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>339245210.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>9036000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>9036000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>81162000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>16884000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>9816000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>7068000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>20532600.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>9243000.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>94680120.0</v>
       </c>
-      <c r="AZ27"/>
-      <c r="BA27">
+      <c r="BB27"/>
+      <c r="BC27">
         <v>111888197.0</v>
       </c>
-      <c r="BB27"/>
-      <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
+      <c r="CJ27"/>
+      <c r="CK27"/>
     </row>
-    <row r="28" spans="1:87">
+    <row r="28" spans="1:89">
       <c r="A28" t="s">
-        <v>173</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>175</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
+        <v>8002830760.0</v>
+      </c>
+      <c r="D28">
         <v>1658075810.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>2043803238.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>1886706763.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>1060100153.0</v>
       </c>
-      <c r="F28">
-[...2 lines deleted...]
-      <c r="G28">
+      <c r="H28">
+        <v>1904820446.0</v>
+      </c>
+      <c r="I28">
         <v>2706314825.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>1866645198.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>2230529004.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>2475821519.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>1273799848.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>2831513122.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>488251664.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>1509400567.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>1317768371.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>1179794178.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>1051523848.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>900359923.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>2155539929.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>1423470187.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>2333357439.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>1903571178.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>1524898175.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>5091974840.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>3708353300.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>2569337110.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>3038691704.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>2755090842.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>4766406405.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>3908219172.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>2784396515.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>2238768083.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>1705030834.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>3215343382.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>3859361100.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>3111868705.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>7421176365.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>1784875338.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>2656545940.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>1236847666.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>3017349778.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>2216668897.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>236420300.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>786550354.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>2769733239.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>162543826.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>1156441594.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>169387852.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>1655965350.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>741263588.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>825254800.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>781161119.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>320402673.0</v>
       </c>
-      <c r="BB28"/>
-      <c r="BC28"/>
       <c r="BD28"/>
       <c r="BE28"/>
       <c r="BF28"/>
       <c r="BG28"/>
       <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
       <c r="CI28"/>
+      <c r="CJ28"/>
+      <c r="CK28"/>
     </row>
-    <row r="29" spans="1:87">
+    <row r="29" spans="1:89">
       <c r="A29" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B29"/>
-      <c r="C29"/>
-[...5 lines deleted...]
-      </c>
+      <c r="C29">
+        <v>325510090.0</v>
+      </c>
+      <c r="D29"/>
+      <c r="E29"/>
       <c r="F29">
         <v>0.0</v>
       </c>
-      <c r="G29"/>
-      <c r="H29"/>
+      <c r="G29">
+        <v>400688650.0</v>
+      </c>
+      <c r="H29">
+        <v>0.0</v>
+      </c>
       <c r="I29"/>
-      <c r="J29">
-[...4 lines deleted...]
-      </c>
+      <c r="J29"/>
+      <c r="K29"/>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29">
-        <v>248832040.0</v>
+        <v>0.0</v>
       </c>
       <c r="N29">
         <v>0.0</v>
       </c>
       <c r="O29">
-        <v>0.0</v>
+        <v>248832040.0</v>
       </c>
       <c r="P29">
         <v>0.0</v>
       </c>
       <c r="Q29">
-        <v>188895350.0</v>
+        <v>0.0</v>
       </c>
       <c r="R29">
         <v>0.0</v>
       </c>
       <c r="S29">
+        <v>188895350.0</v>
+      </c>
+      <c r="T29">
         <v>0.0</v>
       </c>
-      <c r="T29"/>
       <c r="U29">
+        <v>0.0</v>
+      </c>
+      <c r="V29"/>
+      <c r="W29">
         <v>-162898960.0</v>
       </c>
-      <c r="V29"/>
-      <c r="W29"/>
       <c r="X29"/>
-      <c r="Y29">
+      <c r="Y29"/>
+      <c r="Z29"/>
+      <c r="AA29">
         <v>-366687340.0</v>
       </c>
-      <c r="Z29"/>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -19016,2258 +19560,2357 @@
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
+      <c r="CJ29"/>
+      <c r="CK29"/>
     </row>
-    <row r="30" spans="1:87">
+    <row r="30" spans="1:89">
       <c r="A30" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B30">
+        <v>1784447907.0</v>
+      </c>
+      <c r="C30">
+        <v>8002831000.0</v>
+      </c>
+      <c r="D30">
         <v>1658075809.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>2355370800.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>1946062355.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>2421418313.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>1887540112.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>2743214027.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>1934070538.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>3644990660.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>2502779772.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>2556300456.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>3027528364.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>808434574.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>1560972687.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>1525429601.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>1209849834.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>1425763855.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>1005872700.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>1985726376.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>2074628722.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>4869047443.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>2280903158.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>1865556466.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>10188976103.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>8598553428.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>3509528757.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>3282948863.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>2627357297.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>5268616800.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>2267437259.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>2203530110.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>2758953506.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>9952184466.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>1576362447.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>1617448766.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>1695520598.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>16376245670.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>1887686339.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>2691558164.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>1317675249.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>2188348559.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>1312572964.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>1014951415.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>1143456356.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>2078376161.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>487500735.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>914811703.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>178887565.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>2575048454.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>1028980346.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>683766233.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>781161119.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>218737242.0</v>
       </c>
-      <c r="BB30"/>
-      <c r="BC30"/>
       <c r="BD30"/>
       <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
+      <c r="CJ30"/>
+      <c r="CK30"/>
     </row>
-    <row r="31" spans="1:87">
+    <row r="31" spans="1:89">
       <c r="A31" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B31">
+        <v>630980940.0</v>
+      </c>
+      <c r="C31">
+        <v>-20722622000.0</v>
+      </c>
+      <c r="D31">
         <v>121478919.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>147610790.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-46559185.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-8182548582.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>98520855.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>172727457.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>67558425.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-305171426.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>18292319.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-79680047.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>259869146.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-39446291362.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>3367585962.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-18661492.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-28198567.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-118641294933.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>731833217.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>557012382.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>181828769.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>7684904189.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-113975335.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-169676323.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-4749868994.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-5812840171.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-277014926.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>104092552.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>459284787.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-25059062713.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>468228395.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>1119698712.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>4891909.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-15401306215.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>2029567839.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>2365014604.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>1619283738.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-940909454.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>-260978.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>10309516.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>5777134.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>902885094.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>1263420009.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>-762987303.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>-1354836457.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>782078389.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>-1497974067.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>-450881354.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>-171856736.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>-4663543784.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>2029427323.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>239889447.0</v>
       </c>
-      <c r="AZ31"/>
-      <c r="BA31">
+      <c r="BB31"/>
+      <c r="BC31">
         <v>-66665291.0</v>
       </c>
-      <c r="BB31"/>
-      <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
+      <c r="CJ31"/>
+      <c r="CK31"/>
     </row>
-    <row r="32" spans="1:87">
+    <row r="32" spans="1:89">
       <c r="A32" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B32">
+        <v>2039189881.0</v>
+      </c>
+      <c r="C32">
+        <v>2424267000.0</v>
+      </c>
+      <c r="D32">
         <v>1697270689.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>1980720131.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>1585482556.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>2302742827.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>2489042793.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>2087753307.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>1641317466.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>2549894993.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>1560639531.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>1815353862.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>1236950235.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>1734841051.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>1128117022.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>931788719.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>786662183.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>1569919381.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>616223073.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>770866861.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>94726311.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>204482766442.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>1929553264.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>76959435.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>1098886241.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>18863251139.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>1172386804.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>835453905.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>810237041.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>94782966486.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>965889902.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>10855923564.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>774165266.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>2055335349.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>1400459126.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>6443312040.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>7232902142.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>96669237435.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>1538333867.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>1651824698.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>1515904385.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>2839380244.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>2445897194.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>80313100.0</v>
       </c>
-      <c r="AR32">
+      <c r="AT32">
         <v>80836900.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>3078046256.0</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>125140374.0</v>
       </c>
-      <c r="AU32">
+      <c r="AW32">
         <v>-2366778000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AX32">
         <v>3550167000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AY32">
         <v>3622321046.0</v>
       </c>
-      <c r="AX32">
+      <c r="AZ32">
         <v>2696792282.0</v>
       </c>
-      <c r="AY32">
+      <c r="BA32">
         <v>241974600.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BB32">
         <v>239429900.0</v>
       </c>
-      <c r="BA32">
+      <c r="BC32">
         <v>408285454.0</v>
       </c>
-      <c r="BB32">
+      <c r="BD32">
         <v>466988200.0</v>
       </c>
-      <c r="BC32">
+      <c r="BE32">
         <v>357367800.0</v>
       </c>
-      <c r="BD32">
+      <c r="BF32">
         <v>371002400.0</v>
       </c>
-      <c r="BE32">
+      <c r="BG32">
         <v>1140905100.0</v>
       </c>
-      <c r="BF32">
+      <c r="BH32">
         <v>637119300.0</v>
       </c>
-      <c r="BG32">
+      <c r="BI32">
         <v>685289600.0</v>
       </c>
-      <c r="BH32">
+      <c r="BJ32">
         <v>671754700.0</v>
       </c>
-      <c r="BI32">
+      <c r="BK32">
         <v>1286332200.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BL32">
         <v>842722300.0</v>
       </c>
-      <c r="BK32">
+      <c r="BM32">
         <v>898186900.0</v>
       </c>
-      <c r="BL32">
+      <c r="BN32">
         <v>450025600.0</v>
       </c>
-      <c r="BM32">
+      <c r="BO32">
         <v>772852100.0</v>
       </c>
-      <c r="BN32">
+      <c r="BP32">
         <v>632333000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BQ32">
         <v>639583200.0</v>
       </c>
-      <c r="BP32">
+      <c r="BR32">
         <v>588616400.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BS32">
         <v>901046900.0</v>
       </c>
-      <c r="BR32">
+      <c r="BT32">
         <v>592059700.0</v>
       </c>
-      <c r="BS32">
+      <c r="BU32">
         <v>2856465900.0</v>
       </c>
-      <c r="BT32">
+      <c r="BV32">
         <v>3722984700.0</v>
       </c>
-      <c r="BU32">
+      <c r="BW32">
         <v>8457049800.0</v>
       </c>
-      <c r="BV32">
+      <c r="BX32">
         <v>7067212200.0</v>
       </c>
-      <c r="BW32">
+      <c r="BY32">
         <v>4843982300.0</v>
       </c>
-      <c r="BX32">
+      <c r="BZ32">
         <v>2912441200.0</v>
       </c>
-      <c r="BY32">
+      <c r="CA32">
         <v>5267960300.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CB32">
         <v>3123256900.0</v>
       </c>
-      <c r="CA32">
+      <c r="CC32">
         <v>4161762200.0</v>
       </c>
-      <c r="CB32">
+      <c r="CD32">
         <v>5820604900.0</v>
       </c>
-      <c r="CC32">
+      <c r="CE32">
         <v>7107262200.0</v>
       </c>
-      <c r="CD32">
+      <c r="CF32">
         <v>7182320100.0</v>
       </c>
-      <c r="CE32">
+      <c r="CG32">
         <v>6253800300.0</v>
       </c>
-      <c r="CF32">
+      <c r="CH32">
         <v>6642249500.0</v>
       </c>
-      <c r="CG32">
+      <c r="CI32">
         <v>6327153700.0</v>
       </c>
-      <c r="CH32">
+      <c r="CJ32">
         <v>5712452300.0</v>
       </c>
-      <c r="CI32">
+      <c r="CK32">
         <v>4125860900.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O30"/>
+  <dimension ref="A1:P30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15">
+    <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
-        <v>19</v>
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>20</v>
       </c>
     </row>
-    <row r="2" spans="1:15">
+    <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B2">
+        <v>6825378291.0</v>
+      </c>
+      <c r="C2">
         <v>5562112000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>6261876801.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>6652542488.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>6910696368.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>12323855161.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>6934347140.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>9752344626.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>8328713678.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>742943567.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>70402417.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>12661892.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>68296740.0</v>
       </c>
-      <c r="N2"/>
       <c r="O2"/>
+      <c r="P2"/>
     </row>
-    <row r="3" spans="1:15">
+    <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B3">
+        <v>24010753</v>
+      </c>
+      <c r="C3">
         <v>45901000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>90536199</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>24934102</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>64633123</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>6000000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>5150000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>13500000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>92277365964</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>15945253651</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>1219148600</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="M3">
         <v>0</v>
       </c>
       <c r="N3">
         <v>0</v>
       </c>
       <c r="O3">
         <v>0</v>
       </c>
+      <c r="P3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:15">
+    <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
+      <c r="P4"/>
     </row>
-    <row r="5" spans="1:15">
+    <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
+      <c r="P5"/>
     </row>
-    <row r="6" spans="1:15">
+    <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B6">
+        <v>-1310870033.0</v>
+      </c>
+      <c r="C6">
         <v>1263266000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-699764421.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-390665687.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-258153880.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-5413158793.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>5389508021.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-2817997486.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>1423630948.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>7585770111.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>672541150.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>57740525.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-55634848.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>68296740.0</v>
       </c>
-      <c r="O6"/>
+      <c r="P6"/>
     </row>
-    <row r="7" spans="1:15">
+    <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>185</v>
-[...1 lines deleted...]
-      <c r="B7"/>
+        <v>187</v>
+      </c>
+      <c r="B7">
+        <v>-9539501400.0</v>
+      </c>
       <c r="C7">
+        <v>-8617816730.0</v>
+      </c>
+      <c r="D7">
         <v>-10739658530.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-1377751790.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-2484804550.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>25727050.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>14506190.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>20936990.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>90658830.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>7363957770.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>2426120.0</v>
       </c>
-      <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
+      <c r="P7"/>
     </row>
-    <row r="8" spans="1:15">
+    <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
+      <c r="P8"/>
     </row>
-    <row r="9" spans="1:15">
+    <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
+      <c r="P9"/>
     </row>
-    <row r="10" spans="1:15">
+    <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
+      <c r="P10"/>
     </row>
-    <row r="11" spans="1:15">
+    <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
-      <c r="E11">
-[...1 lines deleted...]
-      </c>
+      <c r="E11"/>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
-      <c r="L11"/>
+      <c r="L11">
+        <v>0.0</v>
+      </c>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
+      <c r="P11"/>
     </row>
-    <row r="12" spans="1:15">
+    <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
-      <c r="E12">
+      <c r="E12"/>
+      <c r="F12">
         <v>123473215706.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>3869094726.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>169396837814.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>13466141043.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>33716337833.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>-48307244495.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>-3015761089.0</v>
       </c>
-      <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
+      <c r="P12"/>
     </row>
-    <row r="13" spans="1:15">
+    <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
+      <c r="P13"/>
     </row>
-    <row r="14" spans="1:15">
+    <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B14">
+        <v>268161729.0</v>
+      </c>
+      <c r="C14">
         <v>259906000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>240765253.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>233028828.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>222577544.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>461535605.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>968528183.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>581301829.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>382517646.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>179734696.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>1407783158.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>3035321234.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>910238665.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>1410971756.0</v>
       </c>
-      <c r="O14"/>
+      <c r="P14"/>
     </row>
-    <row r="15" spans="1:15">
+    <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
+      <c r="P15"/>
     </row>
-    <row r="16" spans="1:15">
+    <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B16">
+        <v>5514508258.0</v>
+      </c>
+      <c r="C16">
         <v>6825378000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>5562112380.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>6261876801.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>6652542488.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>6910696368.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>12323855161.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>6934347140.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>9752344626.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>8328713678.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>742943567.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>70402417.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>12661892.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>68296740.0</v>
       </c>
-      <c r="O16"/>
+      <c r="P16"/>
     </row>
-    <row r="17" spans="1:15">
+    <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
+      <c r="P17"/>
     </row>
-    <row r="18" spans="1:15">
+    <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B18">
+        <v>-9718010470.0</v>
+      </c>
+      <c r="C18">
         <v>-7829393000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-2461755758.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>33451088.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>1728392032.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-6245683561.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>6658046280.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-5603117948.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-92632021941.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-70986154282.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-3985703459.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-48898824637.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>2886436852.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-767854553.0</v>
       </c>
-      <c r="O18"/>
+      <c r="P18"/>
     </row>
-    <row r="19" spans="1:15">
+    <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
+      <c r="P19"/>
     </row>
-    <row r="20" spans="1:15">
+    <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
+      <c r="P20"/>
     </row>
-    <row r="21" spans="1:15">
+    <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
-      <c r="E21">
-[...1 lines deleted...]
-      </c>
+      <c r="E21"/>
       <c r="F21">
         <v>415616775.0</v>
       </c>
       <c r="G21">
+        <v>415616775.0</v>
+      </c>
+      <c r="H21">
         <v>-2025000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>3984275453.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>20515724516.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>20166643751.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-37320000000.0</v>
       </c>
-      <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
+      <c r="P21"/>
     </row>
-    <row r="22" spans="1:15">
+    <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B22">
+        <v>-27318368346.0</v>
+      </c>
+      <c r="C22">
         <v>-9098969000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-4648601036.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-35755687422.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-121902768095.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-8727899493.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-163702169717.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-9636997970.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-19454051042.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>20519417989.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-1353181862.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-5944519432.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-1464910042.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-2027004092.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>1484832000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:15">
+    <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>200</v>
-[...1 lines deleted...]
-      <c r="B23"/>
+        <v>202</v>
+      </c>
+      <c r="B23">
+        <v>-471561857.0</v>
+      </c>
       <c r="C23">
+        <v>10010.0</v>
+      </c>
+      <c r="D23">
         <v>1761991337.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-8500000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-1800184778.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>6538013780.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>34042062382.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-1227988987.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>72816669805.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-29387644123.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>50521716964.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>12653450206.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-658677118.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>636986280.0</v>
       </c>
-      <c r="O23"/>
+      <c r="P23"/>
     </row>
-    <row r="24" spans="1:15">
+    <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>201</v>
-[...2 lines deleted...]
-      <c r="C24"/>
+        <v>203</v>
+      </c>
+      <c r="B24">
+        <v>10258711060.0</v>
+      </c>
+      <c r="C24">
+        <v>9578255120.0</v>
+      </c>
       <c r="D24"/>
       <c r="E24"/>
-      <c r="F24">
+      <c r="F24"/>
+      <c r="G24">
         <v>-5550000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-33290975000.0</v>
       </c>
       <c r="H24">
         <v>-33290975000.0</v>
       </c>
       <c r="I24">
+        <v>-33290975000.0</v>
+      </c>
+      <c r="J24">
         <v>-92246525964.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-70380000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>1620839576.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>391978.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>1564175310.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>1228872.0</v>
       </c>
-      <c r="O24"/>
+      <c r="P24"/>
     </row>
-    <row r="25" spans="1:15">
+    <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B25">
+        <v>17356206900.0</v>
+      </c>
+      <c r="C25">
         <v>1055570000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>2036616224.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>36047101440.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>123918370794.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>2949751537.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>171333894180.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>4628681851.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>19481912711.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-75380583924.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-1224738439.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-45989626439.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>3441108229.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-151822217.0</v>
       </c>
-      <c r="O25"/>
+      <c r="P25"/>
     </row>
-    <row r="26" spans="1:15">
+    <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
+      <c r="P26"/>
     </row>
-    <row r="27" spans="1:15">
+    <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-      <c r="H27">
+      <c r="H27"/>
+      <c r="I27">
         <v>697124592.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>9949564.0</v>
       </c>
-      <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
+      <c r="P27"/>
     </row>
-    <row r="28" spans="1:15">
+    <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B28">
+        <v>-471561857.0</v>
+      </c>
+      <c r="C28">
         <v>9092659000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1761991337.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-424116775.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-1384568003.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>6538013780.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>32017062382.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>2756286466.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>93332394321.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>616626826864.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>5335605004.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>48957050206.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-2939921602.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>636986280.0</v>
       </c>
-      <c r="O28"/>
+      <c r="P28"/>
     </row>
-    <row r="29" spans="1:15">
+    <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B29">
+        <v>-9693999717.0</v>
+      </c>
+      <c r="C29">
         <v>-7783492000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-2371219559.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>58385190.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1793025155.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-6239683561.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>6663196280.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-5589617948.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-354655977.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-55040900631.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-3985703459.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-48898824637.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>2886436852.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-767854553.0</v>
       </c>
-      <c r="O29"/>
+      <c r="P29"/>
     </row>
-    <row r="30" spans="1:15">
+    <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B30">
+        <v>8854691541.0</v>
+      </c>
+      <c r="C30">
         <v>-45901000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-90536199.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-24934102.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-64633123.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-5556000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-33296125000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-13500000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-92277365964.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-561325253650.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-677360395.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>391978.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-2150098.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>1228872.0</v>
       </c>
-      <c r="O30"/>
+      <c r="P30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BM30"/>
+  <dimension ref="A1:BO30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:65">
+    <row r="1" spans="1:67">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C1" t="s">
-        <v>84</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>85</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>86</v>
       </c>
       <c r="F1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="G1" t="s">
-        <v>87</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>88</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>89</v>
       </c>
       <c r="J1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="K1" t="s">
-        <v>90</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>91</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>92</v>
       </c>
       <c r="N1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="O1" t="s">
-        <v>93</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>94</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>95</v>
       </c>
       <c r="R1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="S1" t="s">
-        <v>96</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>97</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>98</v>
       </c>
       <c r="V1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="W1" t="s">
-        <v>99</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>100</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>101</v>
       </c>
       <c r="Z1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="AA1" t="s">
-        <v>102</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>103</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>104</v>
       </c>
       <c r="AD1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="AE1" t="s">
-        <v>105</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>106</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>107</v>
       </c>
       <c r="AH1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AI1" t="s">
-        <v>108</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>109</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>110</v>
       </c>
       <c r="AL1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AM1" t="s">
-        <v>111</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>112</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>113</v>
       </c>
       <c r="AP1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AQ1" t="s">
-        <v>114</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>115</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>116</v>
       </c>
       <c r="AT1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="AU1" t="s">
-        <v>117</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>118</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>119</v>
       </c>
       <c r="AX1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="AY1" t="s">
-        <v>120</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>121</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>122</v>
       </c>
       <c r="BB1" t="s">
-        <v>136</v>
+        <v>123</v>
       </c>
       <c r="BC1" t="s">
-        <v>137</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>138</v>
       </c>
       <c r="BE1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BF1" t="s">
         <v>140</v>
       </c>
-      <c r="BF1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BG1" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="BH1" t="s">
-        <v>144</v>
+        <v>20</v>
       </c>
       <c r="BI1" t="s">
         <v>145</v>
       </c>
       <c r="BJ1" t="s">
-        <v>20</v>
+        <v>146</v>
       </c>
       <c r="BK1" t="s">
-        <v>178</v>
+        <v>147</v>
       </c>
       <c r="BL1" t="s">
-        <v>179</v>
+        <v>21</v>
       </c>
       <c r="BM1" t="s">
-        <v>146</v>
+        <v>180</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>181</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>148</v>
       </c>
     </row>
-    <row r="2" spans="1:65">
+    <row r="2" spans="1:67">
       <c r="A2" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B2">
+        <v>5514508258.0</v>
+      </c>
+      <c r="C2">
+        <v>5530156000.0</v>
+      </c>
+      <c r="D2">
         <v>5342189161.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>5578817692.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>6825378291.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>6169810318.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>5593585113.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>5601812519.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>5562112380.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>6921487485.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>5791273977.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>5593804624.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>6261876801.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>8066344213.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>8124965766.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>7304630570.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>6652542488.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>5882854696.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>6057862997.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>6376096458.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>6308718459.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>5611305899.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>6715606997.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>7190282533.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>11566388240.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>6114701844.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>6202164005.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>6384199090.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>6182254577.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>6157960571.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>5973522884.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>9170451957.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>9029086058.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>10694245138.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>10406869445.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>9747321468.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>8328713678.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>1149258938.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>875240875.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>1323253472.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>742943567.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>457495349.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>503082023.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>574657132.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>70402417.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>9345250.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>9912871.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>11610233.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>12661892.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>986246749.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>12643722.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>28223896.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>68296740.0</v>
       </c>
-      <c r="BA2"/>
-      <c r="BB2"/>
       <c r="BC2"/>
       <c r="BD2"/>
       <c r="BE2"/>
       <c r="BF2"/>
       <c r="BG2"/>
       <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
+      <c r="BN2"/>
+      <c r="BO2"/>
     </row>
-    <row r="3" spans="1:65">
+    <row r="3" spans="1:67">
       <c r="A3" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B3">
         <v>4</v>
       </c>
       <c r="C3">
+        <v>24010750</v>
+      </c>
+      <c r="D3">
+        <v>4</v>
+      </c>
+      <c r="E3">
         <v>1155050</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>22855692</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>21079100</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>4501452</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>17785570</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>2534935</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>65535000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>3799800</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>21201400</v>
       </c>
-      <c r="L3">
-[...2 lines deleted...]
-      <c r="M3">
+      <c r="N3">
+        <v>825949672</v>
+      </c>
+      <c r="O3">
         <v>4126382</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>1252019</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>19555700</v>
       </c>
-      <c r="P3">
-[...2 lines deleted...]
-      <c r="Q3">
+      <c r="R3">
+        <v>1869844986</v>
+      </c>
+      <c r="S3">
         <v>209261825</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>269794948</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>4100000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
+        <v>2</v>
+      </c>
+      <c r="W3">
         <v>209261825</v>
-      </c>
-[...7 lines deleted...]
-        <v>6000000</v>
       </c>
       <c r="X3">
         <v>6000000</v>
       </c>
       <c r="Y3">
+        <v>6000000</v>
+      </c>
+      <c r="Z3">
+        <v>6000000</v>
+      </c>
+      <c r="AA3">
         <v>1</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>5150000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>5150001</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>5150001</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>4183222933</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>38588146</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>46702079</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>4188609000</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>40500692</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>18590000</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>52750692</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>1219148600</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AN3">
         <v>0</v>
       </c>
       <c r="AO3">
         <v>0</v>
       </c>
       <c r="AP3">
         <v>0</v>
       </c>
       <c r="AQ3">
         <v>0</v>
       </c>
       <c r="AR3">
         <v>0</v>
       </c>
       <c r="AS3">
         <v>0</v>
       </c>
       <c r="AT3">
         <v>0</v>
       </c>
       <c r="AU3">
         <v>0</v>
       </c>
@@ -21303,54 +21946,60 @@
       </c>
       <c r="BF3">
         <v>0</v>
       </c>
       <c r="BG3">
         <v>0</v>
       </c>
       <c r="BH3">
         <v>0</v>
       </c>
       <c r="BI3">
         <v>0</v>
       </c>
       <c r="BJ3">
         <v>0</v>
       </c>
       <c r="BK3">
         <v>0</v>
       </c>
       <c r="BL3">
         <v>0</v>
       </c>
       <c r="BM3">
         <v>0</v>
       </c>
+      <c r="BN3">
+        <v>0</v>
+      </c>
+      <c r="BO3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:65">
+    <row r="4" spans="1:67">
       <c r="A4" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -21372,54 +22021,56 @@
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
     </row>
-    <row r="5" spans="1:65">
+    <row r="5" spans="1:67">
       <c r="A5" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -21441,340 +22092,354 @@
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5"/>
     </row>
-    <row r="6" spans="1:65">
+    <row r="6" spans="1:67">
       <c r="A6" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B6">
+        <v>1221677.0</v>
+      </c>
+      <c r="C6">
+        <v>-15648000.0</v>
+      </c>
+      <c r="D6">
         <v>187966700.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-236628531.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-1246560599.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>655567973.0</v>
       </c>
-      <c r="F6">
-[...2 lines deleted...]
-      <c r="G6">
+      <c r="H6">
+        <v>576225205.0</v>
+      </c>
+      <c r="I6">
         <v>-8227406.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>39700139.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-1359375105.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>1130213508.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>197469353.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-668072177.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-1804467412.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-58621553.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>820335196.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>652088082.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>769687792.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-175008294.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-196070293.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>677307394.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>697412560.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-1104301098.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-474675536.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-4376105707.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>5451686396.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-87462161.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-182035085.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>201944513.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>24294006.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>184437687.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-3196929073.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>141365899.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-1665159080.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>287375693.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>659547977.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>1418607790.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>7179454740.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>274018063.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-448012597.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>580309905.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>285448218.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-45586674.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>-71575109.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>504254715.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>61057167.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>-567621.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>-1697362.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>-1051659.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>-973584857.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>973603027.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>-15580174.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>-40072844.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>68296740.0</v>
       </c>
-      <c r="BB6"/>
-      <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
+      <c r="BN6"/>
+      <c r="BO6"/>
     </row>
-    <row r="7" spans="1:65">
+    <row r="7" spans="1:67">
       <c r="A7" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B7">
+        <v>55627623217.0</v>
+      </c>
+      <c r="C7">
+        <v>-9539501400.0</v>
+      </c>
+      <c r="D7">
         <v>-2958185890.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-4538015340.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-2301070890.0</v>
       </c>
-      <c r="E7"/>
-      <c r="F7">
+      <c r="G7"/>
+      <c r="H7">
         <v>-6748182400.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-4225125500.0</v>
       </c>
-      <c r="H7"/>
-[...1 lines deleted...]
-      <c r="J7">
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7">
         <v>-3663696420.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-1813305840.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-802220200.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-1377751790.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-1352320510.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-846385270.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-331423900.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-2484804550.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-2408834030.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-2001339610.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>5046980.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>25727050.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>28377160.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>25125850.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>17231630.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>14506190.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>10862920.0</v>
       </c>
-      <c r="AA7"/>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
+      <c r="BN7"/>
+      <c r="BO7"/>
     </row>
-    <row r="8" spans="1:65">
+    <row r="8" spans="1:67">
       <c r="A8" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -21796,56 +22461,60 @@
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
     </row>
-    <row r="9" spans="1:65">
+    <row r="9" spans="1:67">
       <c r="A9" t="s">
-        <v>187</v>
-[...1 lines deleted...]
-      <c r="B9"/>
+        <v>189</v>
+      </c>
+      <c r="B9">
+        <v>1275717162.0</v>
+      </c>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
@@ -21865,56 +22534,60 @@
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
+      <c r="BN9"/>
+      <c r="BO9"/>
     </row>
-    <row r="10" spans="1:65">
+    <row r="10" spans="1:67">
       <c r="A10" t="s">
-        <v>188</v>
-[...1 lines deleted...]
-      <c r="B10"/>
+        <v>190</v>
+      </c>
+      <c r="B10">
+        <v>78223563.0</v>
+      </c>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
@@ -21934,272 +22607,278 @@
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
+      <c r="BN10"/>
+      <c r="BO10"/>
     </row>
-    <row r="11" spans="1:65">
+    <row r="11" spans="1:67">
       <c r="A11" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
-[...4 lines deleted...]
-      </c>
+      <c r="K11"/>
+      <c r="L11"/>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
-      <c r="R11"/>
+      <c r="R11">
+        <v>0.0</v>
+      </c>
       <c r="S11">
         <v>0.0</v>
       </c>
-      <c r="T11">
-[...1 lines deleted...]
-      </c>
+      <c r="T11"/>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
         <v>0.0</v>
       </c>
       <c r="W11">
         <v>0.0</v>
       </c>
       <c r="X11">
         <v>0.0</v>
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
       <c r="AE11">
         <v>0.0</v>
       </c>
-      <c r="AF11"/>
-      <c r="AG11"/>
+      <c r="AF11">
+        <v>0.0</v>
+      </c>
+      <c r="AG11">
+        <v>0.0</v>
+      </c>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
+      <c r="BN11"/>
+      <c r="BO11"/>
     </row>
-    <row r="12" spans="1:65">
+    <row r="12" spans="1:67">
       <c r="A12" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>-1248446141.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>521500383.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>521500383.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>-3441401020.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>1181170659.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>1663057530.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>121550249441.0</v>
       </c>
-      <c r="R12"/>
-      <c r="S12">
+      <c r="T12"/>
+      <c r="U12">
         <v>437420288.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>2117303749.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>13831516017.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>-760950390.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>-2515754195.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>-21764316388.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>159597533663.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>2756784354.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>4692848836.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>2790721961.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>7927491965.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>6960051159.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>-6430257497.0</v>
       </c>
-      <c r="AF12"/>
-      <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
+      <c r="BN12"/>
+      <c r="BO12"/>
     </row>
-    <row r="13" spans="1:65">
+    <row r="13" spans="1:67">
       <c r="A13" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -22221,221 +22900,229 @@
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
     </row>
-    <row r="14" spans="1:65">
+    <row r="14" spans="1:67">
       <c r="A14" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B14">
+        <v>63945243.0</v>
+      </c>
+      <c r="C14">
+        <v>65871000.0</v>
+      </c>
+      <c r="D14">
         <v>66938377.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>135362592.0</v>
       </c>
-      <c r="D14"/>
-      <c r="E14">
+      <c r="F14"/>
+      <c r="G14">
         <v>65605214.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>65274829.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>129026446.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>64094699.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>63675106.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>59381066.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>59066638.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>58642442.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>58214455.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>58727687.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>51453563.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>64633123.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>-183892335.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>295492966.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>55213672.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>55763241.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>78791607.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>126084246.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>126748116.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>129911635.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>572636015.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>131668363.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>131513151.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>132710654.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>214362175.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>266178335.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>43702044.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>57059278.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>136391141.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>140043884.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>17196738.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>88885883.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>134200966.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>8752651.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>18377477.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>18403601.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>-442519101.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>209556751.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>-984979374.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>984979374.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>758830304.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>-1517660621.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>680735594.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>836925027.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>352288647.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>557950018.0</v>
       </c>
-      <c r="AY14"/>
-[...1 lines deleted...]
-      <c r="BA14">
+      <c r="BA14"/>
+      <c r="BB14"/>
+      <c r="BC14">
         <v>331731272.0</v>
       </c>
-      <c r="BB14"/>
-      <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
+      <c r="BN14"/>
+      <c r="BO14"/>
     </row>
-    <row r="15" spans="1:65">
+    <row r="15" spans="1:67">
       <c r="A15" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
@@ -22457,227 +23144,235 @@
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
+      <c r="BN15"/>
+      <c r="BO15"/>
     </row>
-    <row r="16" spans="1:65">
+    <row r="16" spans="1:67">
       <c r="A16" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B16">
+        <v>5515729935.0</v>
+      </c>
+      <c r="C16">
+        <v>5514508000.0</v>
+      </c>
+      <c r="D16">
         <v>5530155861.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>5342189161.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>5578817692.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>6825378291.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>6169810318.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>5593585113.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>5601812519.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>5562112380.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>6921487485.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>5791273977.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>5593804624.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>6261876801.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>8066344213.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>8124965766.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>7304630570.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>6652542488.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>5882854703.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>6180026165.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>6986025853.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>6308718459.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>5611305899.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>6715606997.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>7190282533.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>11566388240.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>6114701844.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>6202164005.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>6384199090.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>6182254577.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>6157960571.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>5973522884.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>9170451957.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>9029086058.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>10694245138.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>10406869445.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>9747321468.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>8328713678.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>1149258938.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>875240875.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>1323253472.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>742943567.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>457495349.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>503082023.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>574657132.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>70402417.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>9345250.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>9912871.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>11610233.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>12661892.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>986246749.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>12643722.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>28223896.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>68296740.0</v>
       </c>
-      <c r="BB16"/>
-      <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
+      <c r="BN16"/>
+      <c r="BO16"/>
     </row>
-    <row r="17" spans="1:65">
+    <row r="17" spans="1:67">
       <c r="A17" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -22699,227 +23394,235 @@
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
     </row>
-    <row r="18" spans="1:65">
+    <row r="18" spans="1:67">
       <c r="A18" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B18">
+        <v>56468923970.0</v>
+      </c>
+      <c r="C18">
+        <v>-9007540000.0</v>
+      </c>
+      <c r="D18">
         <v>-78512060.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-662599320.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>30640945.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-8121920253.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>448499140.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-25656423.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-130315827.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-1410156923.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-303451677.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>77802514.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-825949672.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-2611489508.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-509526542.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>1284622153.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>1869844986.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>1997201674.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-497702469.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-182275694.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>411168522.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>16962077123.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-1225960786.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-4244422158.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-30973563022.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>2999096573.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>318394849.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>2251533693.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>1089021165.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>5521804479.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>5591438909.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>-5554584865.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>-1161713617.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>15460324519.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>16344781345.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>-6927549307.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>-10263592120.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>-27279211257.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>-950078813.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>-1177193060.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>579242720.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>-1322587717.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>-3009787890.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>-190453997.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>1559243687.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>-48895326113.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>-604411.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>-1842454.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>-1051659.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>3053654484.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>-111564614.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>-15580174.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>-40072844.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>-285879196.0</v>
       </c>
-      <c r="BB18"/>
-      <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
     </row>
-    <row r="19" spans="1:65">
+    <row r="19" spans="1:67">
       <c r="A19" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -22941,54 +23644,56 @@
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
     </row>
-    <row r="20" spans="1:65">
+    <row r="20" spans="1:67">
       <c r="A20" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -23010,809 +23715,837 @@
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20"/>
     </row>
-    <row r="21" spans="1:65">
+    <row r="21" spans="1:67">
       <c r="A21" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
-      <c r="N21">
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21">
         <v>-110156020.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-157265738.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-148195010.0</v>
       </c>
-      <c r="Q21">
-[...2 lines deleted...]
-      <c r="R21"/>
       <c r="S21">
         <v>-5844927478.0</v>
       </c>
-      <c r="T21">
-[...1 lines deleted...]
-      </c>
+      <c r="T21"/>
       <c r="U21">
         <v>-5844927478.0</v>
       </c>
       <c r="V21">
+        <v>-5844927478.0</v>
+      </c>
+      <c r="W21">
+        <v>-5844927478.0</v>
+      </c>
+      <c r="X21">
         <v>-148195010.0</v>
       </c>
-      <c r="W21"/>
-      <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
-      <c r="AA21">
+      <c r="AA21"/>
+      <c r="AB21"/>
+      <c r="AC21">
         <v>402326377.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-2025000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>5000007.0</v>
       </c>
       <c r="AE21">
         <v>5000007.0</v>
       </c>
-      <c r="AF21"/>
-      <c r="AG21"/>
+      <c r="AF21">
+        <v>5000007.0</v>
+      </c>
+      <c r="AG21">
+        <v>5000007.0</v>
+      </c>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
+      <c r="BN21"/>
+      <c r="BO21"/>
     </row>
-    <row r="22" spans="1:65">
+    <row r="22" spans="1:67">
       <c r="A22" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B22">
+        <v>820066523.0</v>
+      </c>
+      <c r="C22">
+        <v>-26700141000.0</v>
+      </c>
+      <c r="D22">
         <v>89652013.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-296359290.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-411520415.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-8938454252.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>629522780.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-517755195.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-272281879.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-1507486802.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-930397039.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-804624698.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-1406092497.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-38843794195.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>2874398809.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>64795821.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>148912143.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-119578417257.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>108357285.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-670809655.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-1761898468.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>3051769499.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-585094642.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-1855416080.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-9339158270.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-156730022104.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-2447625498.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-2574426226.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>-1950095889.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>-6812074258.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>-1630276642.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>844372243.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>-2039019312.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>-21399107215.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>-253940141.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>940374893.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>1258621421.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>21710917933.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>-349613449.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>-1039502502.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>197616008.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>888059240.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>2421205895.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>-1660440046.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>-3002006951.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>-1969893314.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>-1177516649.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>-4514948789.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>1717839320.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>-1908262376.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>4534279379.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>-709083383.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>-3376194691.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>-478424378.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>60899400.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>27050400.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>193931500.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>84415100.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>95143300.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>580659400.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>637782700.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>171246400.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>638621800.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>944594400.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>364562900.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>574429400.0</v>
       </c>
     </row>
-    <row r="23" spans="1:65">
+    <row r="23" spans="1:67">
       <c r="A23" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B23">
+        <v>-78959746963.0</v>
+      </c>
+      <c r="C23">
+        <v>-1116412000.0</v>
+      </c>
+      <c r="D23">
         <v>560672530.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>131777025.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-211685184.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>8777488226.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>150343099.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>38899036.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>190397139.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>50781818.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>1435465185.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>117866839.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>157877495.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>807022097.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-1101366503.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-307021219.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-1069561894.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>3977030371.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-244416048.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-5829391803.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-343790523.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-10714664563.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>121659688.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>3769746623.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>26597457315.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>35743564822.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>-405857010.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>-2433568778.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>1137923348.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>-5252485480.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>-5686593722.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>2387223292.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>-2676195930.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>-2758957636.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>61822594348.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>7587097286.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>11682199909.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>587263568468.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>1225164061.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>729180463.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>1067185.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>-467476337.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>3054924982.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>117959293.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>-1055250843.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>48957050206.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>36790.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>145092.0</v>
       </c>
-      <c r="AV23"/>
-      <c r="AW23">
+      <c r="AX23"/>
+      <c r="AY23">
         <v>-3897589443.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>957667841.0</v>
       </c>
-      <c r="AY23"/>
-[...1 lines deleted...]
-      <c r="BA23">
+      <c r="BA23"/>
+      <c r="BB23"/>
+      <c r="BC23">
         <v>205986280.0</v>
       </c>
-      <c r="BB23"/>
-      <c r="BC23"/>
       <c r="BD23"/>
       <c r="BE23"/>
       <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
+      <c r="BN23"/>
+      <c r="BO23"/>
     </row>
-    <row r="24" spans="1:65">
+    <row r="24" spans="1:67">
       <c r="A24" t="s">
-        <v>201</v>
-[...2 lines deleted...]
-      <c r="C24"/>
+        <v>203</v>
+      </c>
+      <c r="B24">
+        <v>22395621933.0</v>
+      </c>
+      <c r="C24">
+        <v>10258711000.0</v>
+      </c>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
-      <c r="J24">
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24">
         <v>-1800000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>1800000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>0.0</v>
       </c>
-      <c r="M24"/>
-      <c r="N24"/>
       <c r="O24"/>
-      <c r="P24">
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24">
         <v>0.0</v>
       </c>
-      <c r="Q24"/>
-      <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
-      <c r="U24">
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24">
         <v>-5550000000.0</v>
       </c>
-      <c r="V24"/>
-      <c r="W24"/>
       <c r="X24"/>
-      <c r="Y24">
-[...4 lines deleted...]
-      </c>
+      <c r="Y24"/>
+      <c r="Z24"/>
       <c r="AA24">
         <v>-33290975000.0</v>
       </c>
       <c r="AB24">
         <v>-33290975000.0</v>
       </c>
       <c r="AC24">
+        <v>-33290975000.0</v>
+      </c>
+      <c r="AD24">
+        <v>-33290975000.0</v>
+      </c>
+      <c r="AE24">
         <v>-250025000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>279592500.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>-29567500.0</v>
       </c>
-      <c r="AF24"/>
-      <c r="AG24">
+      <c r="AH24"/>
+      <c r="AI24">
         <v>-14366525964.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>-77880000000.0</v>
       </c>
-      <c r="AI24"/>
-[...1 lines deleted...]
-      <c r="AK24">
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24">
         <v>-85130000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>-1067185.0</v>
       </c>
-      <c r="AM24"/>
-      <c r="AN24">
+      <c r="AO24"/>
+      <c r="AP24">
         <v>1067185.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>-3643959.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>1625728191.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>919595.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>261873.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>210096.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>36790.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>145092.0</v>
       </c>
-      <c r="AV24"/>
-      <c r="AW24">
+      <c r="AX24"/>
+      <c r="AY24">
         <v>-35824690.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>1600000000.0</v>
       </c>
-      <c r="AY24"/>
-[...1 lines deleted...]
-      <c r="BA24">
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24">
         <v>1228872.0</v>
       </c>
-      <c r="BB24"/>
-      <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
     </row>
-    <row r="25" spans="1:65">
+    <row r="25" spans="1:67">
       <c r="A25" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B25">
+        <v>-42711017.0</v>
+      </c>
+      <c r="C25">
+        <v>17626730000.0</v>
+      </c>
+      <c r="D25">
         <v>-235102454.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>-500447573.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>465017052.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>772007885.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-241797017.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>380857896.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>208595686.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>226539984.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>690126228.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>962695250.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>638785267.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>36294645524.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-3323945645.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>1290835595.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>1785565966.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>121366357106.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>-40771840.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>547847632.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>2228830231.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>13831516017.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>-760950390.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>-2515754194.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>-21764316387.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>159156482662.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>2639501984.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>4694446768.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>2906406400.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>7239169037.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>6916949070.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>-6395957073.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>5008855417.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>36672590337.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>16458677602.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>-7866530938.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>-11558348732.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>-47905181556.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>-609218015.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>-156068035.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>363223111.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>-1768127856.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>-5640550536.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>2454965423.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>3576271264.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>-47684263103.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>2694572859.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>3832370741.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>-2555816006.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>4609628213.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>-5203794011.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>693503209.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>3336121847.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>-139186090.0</v>
       </c>
-      <c r="BB25"/>
-      <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
     </row>
-    <row r="26" spans="1:65">
+    <row r="26" spans="1:67">
       <c r="A26" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -23834,622 +24567,644 @@
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
     </row>
-    <row r="27" spans="1:65">
+    <row r="27" spans="1:67">
       <c r="A27" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
-      <c r="AC27">
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27">
         <v>697124592.0</v>
       </c>
-      <c r="AD27"/>
-      <c r="AE27"/>
       <c r="AF27"/>
-      <c r="AG27">
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27">
         <v>9949564.0</v>
       </c>
-      <c r="AH27"/>
-      <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
     </row>
-    <row r="28" spans="1:65">
+    <row r="28" spans="1:67">
       <c r="A28" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B28">
+        <v>-78959746963.0</v>
+      </c>
+      <c r="C28">
+        <v>113190000.0</v>
+      </c>
+      <c r="D28">
         <v>266478765.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>425970790.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-1277201544.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>8777488226.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>127726063.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>17429017.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>170015966.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>50781818.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>1435465185.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>117866839.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>157877495.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>807022097.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>450904989.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-464286957.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-1217756904.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-1227513882.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>322694168.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-135957766.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-343790523.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-10714664563.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>121659688.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>3769746623.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>26597457315.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>35743564822.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-405857010.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-2433568778.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-887076652.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-5247485473.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-5686593722.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>2387223292.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>1303079516.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-2758957636.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>61822594348.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>7587097286.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>11682199909.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>587263568468.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>1225164061.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>729180463.0</v>
       </c>
-      <c r="AN28"/>
-      <c r="AO28">
+      <c r="AP28"/>
+      <c r="AQ28">
         <v>2193427907.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>3054924982.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>117959293.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-1055250843.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>48957050206.0</v>
       </c>
-      <c r="AT28"/>
-      <c r="AU28"/>
       <c r="AV28"/>
-      <c r="AW28">
+      <c r="AW28"/>
+      <c r="AX28"/>
+      <c r="AY28">
         <v>-3897589443.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>957667841.0</v>
       </c>
-      <c r="AY28"/>
-[...1 lines deleted...]
-      <c r="BA28">
+      <c r="BA28"/>
+      <c r="BB28"/>
+      <c r="BC28">
         <v>205986280.0</v>
       </c>
-      <c r="BB28"/>
-      <c r="BC28"/>
       <c r="BD28"/>
       <c r="BE28"/>
       <c r="BF28"/>
       <c r="BG28"/>
       <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
+      <c r="BN28"/>
+      <c r="BO28"/>
     </row>
-    <row r="29" spans="1:65">
+    <row r="29" spans="1:67">
       <c r="A29" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B29">
+        <v>56468923966.0</v>
+      </c>
+      <c r="C29">
+        <v>-9007540000.0</v>
+      </c>
+      <c r="D29">
         <v>-78512064.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-661444271.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>53496637.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-8100841153.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>453000592.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-7870853.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-127780892.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-1344621924.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-299651877.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>99003914.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-825949672.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-2607363126.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-508274523.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>1304177853.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>1869844986.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>1787939849.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-227907521.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-178175695.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>411168522.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>16962077123.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-1219960786.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-4244422158.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-30973563022.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>2999096573.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>323544849.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>2251533693.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>1089021165.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>1338581546.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>5552850763.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>-5507882786.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>3026895383.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>15419823827.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>16344781345.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>-6908959307.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>-10210841428.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>-26060062657.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>-950078813.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>-1177193060.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>579242720.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>-1322587717.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>-3009787890.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>-190453997.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>1559243687.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>-48895326113.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>-604411.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>-1842454.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>-1051659.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>3053654484.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>-111564614.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>-15580174.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>-40072844.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>-285879196.0</v>
       </c>
-      <c r="BB29"/>
-      <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
     </row>
-    <row r="30" spans="1:65">
+    <row r="30" spans="1:67">
       <c r="A30" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B30">
-        <v>-24010740.0</v>
+        <v>22333889136.0</v>
       </c>
       <c r="C30">
+        <v>8878702000.0</v>
+      </c>
+      <c r="D30">
+        <v>-1.0</v>
+      </c>
+      <c r="E30">
         <v>-1155050.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-22855692.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-21079100.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-4501450.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-17785570.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-2534935.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-65535000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-5599800.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-19401400.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-19401400.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-4126382.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-1252019.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-19555700.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-19555700.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>209261825.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-269794948.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-4100000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>209261825.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-5550000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-6000000.0</v>
       </c>
       <c r="X30">
         <v>-6000000.0</v>
       </c>
       <c r="Y30">
+        <v>-6000000.0</v>
+      </c>
+      <c r="Z30">
+        <v>-6000000.0</v>
+      </c>
+      <c r="AA30">
         <v>-33290975000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-5150000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-5150001.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-5150001.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>3933197933.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>318180646.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-76269579.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-4188609000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-14326025272.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-77880000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-18590000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-52750692.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>-561349148599.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>-1067185.0</v>
       </c>
-      <c r="AM30"/>
-      <c r="AN30">
+      <c r="AO30"/>
+      <c r="AP30">
         <v>1067185.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>-493427473.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>-182688266.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>919595.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>261873.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>210096.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>36790.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>145092.0</v>
       </c>
-      <c r="AV30"/>
-      <c r="AW30">
+      <c r="AX30"/>
+      <c r="AY30">
         <v>-129649898.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>127499800.0</v>
       </c>
-      <c r="AY30"/>
-[...1 lines deleted...]
-      <c r="BA30">
+      <c r="BA30"/>
+      <c r="BB30"/>
+      <c r="BC30">
         <v>1228872.0</v>
       </c>
-      <c r="BB30"/>
-      <c r="BC30"/>
       <c r="BD30"/>
       <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
+      <c r="BN30"/>
+      <c r="BO30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>