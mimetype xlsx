--- v0 (2026-07-14)
+++ v1 (2026-09-11)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="217">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="218">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -286,50 +286,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -4750,640 +4753,646 @@
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CR62"/>
+  <dimension ref="A1:CS62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:96">
+    <row r="1" spans="1:97">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>88</v>
       </c>
       <c r="C1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
         <v>91</v>
       </c>
       <c r="G1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
         <v>94</v>
       </c>
       <c r="K1" t="s">
+        <v>95</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
         <v>97</v>
       </c>
       <c r="O1" t="s">
+        <v>98</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
         <v>100</v>
       </c>
       <c r="S1" t="s">
+        <v>101</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
         <v>103</v>
       </c>
       <c r="W1" t="s">
+        <v>104</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
         <v>106</v>
       </c>
       <c r="AA1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
         <v>109</v>
       </c>
       <c r="AE1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
         <v>112</v>
       </c>
       <c r="AI1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
         <v>115</v>
       </c>
       <c r="AM1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
         <v>118</v>
       </c>
       <c r="AQ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
         <v>121</v>
       </c>
       <c r="AU1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
         <v>124</v>
       </c>
       <c r="AY1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
         <v>127</v>
       </c>
       <c r="BC1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
         <v>130</v>
       </c>
       <c r="BG1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
         <v>133</v>
       </c>
       <c r="BK1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
         <v>136</v>
       </c>
       <c r="BO1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
         <v>139</v>
       </c>
       <c r="BS1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
         <v>142</v>
       </c>
       <c r="BW1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
         <v>145</v>
       </c>
       <c r="CA1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CC1" t="s">
         <v>147</v>
       </c>
       <c r="CD1" t="s">
         <v>148</v>
       </c>
       <c r="CE1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CG1" t="s">
         <v>150</v>
       </c>
       <c r="CH1" t="s">
         <v>151</v>
       </c>
       <c r="CI1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CK1" t="s">
         <v>153</v>
       </c>
       <c r="CL1" t="s">
         <v>154</v>
       </c>
       <c r="CM1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
       </c>
-      <c r="CN1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CO1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CP1" t="s">
         <v>24</v>
       </c>
-      <c r="CP1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CQ1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CR1" t="s">
         <v>25</v>
       </c>
-      <c r="CR1" t="s">
-        <v>157</v>
+      <c r="CS1" t="s">
+        <v>158</v>
       </c>
     </row>
-    <row r="2" spans="1:96">
+    <row r="2" spans="1:97">
       <c r="A2" t="s">
         <v>27</v>
       </c>
       <c r="B2">
+        <v>14084037836000.0</v>
+      </c>
+      <c r="C2">
         <v>12439083876000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>12333889025000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>11091808390000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>8412255713000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>9362880629000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>10391582462000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>8661012934000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>7014194651000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>7793879476000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>9519185995000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>9380770146000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>5748684535000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>5306196541000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>9239323818000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>9716831858000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>11230527626000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>8824978864000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>7766849298000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>5570127310000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>4886417752000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>3958641590000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>3011754388000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>3120120392000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>2373784050000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>5429644301000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>5835094335000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>3738429002000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>3666428213000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>4089724111000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>4996896454000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>5075888965000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>4778831266000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>4539976073000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>3777446610000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>3333837787000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>3504643142000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>3644788522000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>3184495994000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>3114318718000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>2647791707000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>2352883441000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>3432312951000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>4158371553000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>4013746463000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>3263407921000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>3980873798000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>3796653615000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>4140451966000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>3264222498000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>3629745612000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>4241676283000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>3414790436000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>3458544798000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>3835553072000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>3858429903000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>2826546932000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>3922009571000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>3318467906000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>3293249853000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>2687588956000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>2644939806000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>1915714763000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>1547815653000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>1466010423000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>1142748430000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>1128494047000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>1213519013000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>1276437103000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>909566874000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>594188440000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>1057306346000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>1238865401000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>1067844716000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>676542367000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>550366762000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>520035961000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>503240391000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>450542673000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>607067749000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>434662175000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>196711132000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>214965576000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>161577505000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>199553787000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>167301463000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>182037026000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>164557282000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>184670361000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>136897836000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>98423262000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>113340000000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>73452645000.0</v>
       </c>
-      <c r="CP2"/>
-      <c r="CQ2">
+      <c r="CQ2"/>
+      <c r="CR2">
         <v>80710891000.0</v>
       </c>
-      <c r="CR2"/>
+      <c r="CS2"/>
     </row>
-    <row r="3" spans="1:96">
+    <row r="3" spans="1:97">
       <c r="A3" t="s">
         <v>28</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5438,54 +5447,22248 @@
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
+      <c r="CS3"/>
+    </row>
+    <row r="4" spans="1:97">
+      <c r="A4" t="s">
+        <v>29</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
+      <c r="BZ4"/>
+      <c r="CA4"/>
+      <c r="CB4"/>
+      <c r="CC4"/>
+      <c r="CD4"/>
+      <c r="CE4"/>
+      <c r="CF4"/>
+      <c r="CG4"/>
+      <c r="CH4"/>
+      <c r="CI4"/>
+      <c r="CJ4"/>
+      <c r="CK4"/>
+      <c r="CL4"/>
+      <c r="CM4"/>
+      <c r="CN4"/>
+      <c r="CO4"/>
+      <c r="CP4"/>
+      <c r="CQ4"/>
+      <c r="CR4"/>
+      <c r="CS4"/>
+    </row>
+    <row r="5" spans="1:97">
+      <c r="A5" t="s">
+        <v>30</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
+        <v>290801437000.0</v>
+      </c>
+      <c r="D5">
+        <v>279278157000.0</v>
+      </c>
+      <c r="E5">
+        <v>277537661000.0</v>
+      </c>
+      <c r="F5"/>
+      <c r="G5">
+        <v>272068361000.0</v>
+      </c>
+      <c r="H5">
+        <v>320977342000.0</v>
+      </c>
+      <c r="I5">
+        <v>215739303000.0</v>
+      </c>
+      <c r="J5">
+        <v>265797529000.0</v>
+      </c>
+      <c r="K5">
+        <v>244783589000.0</v>
+      </c>
+      <c r="L5">
+        <v>230169794000.0</v>
+      </c>
+      <c r="M5">
+        <v>237037179000.0</v>
+      </c>
+      <c r="N5">
+        <v>220773222000.0</v>
+      </c>
+      <c r="O5">
+        <v>210928185000.0</v>
+      </c>
+      <c r="P5">
+        <v>238896128000.0</v>
+      </c>
+      <c r="Q5">
+        <v>224638909000.0</v>
+      </c>
+      <c r="R5">
+        <v>211395246000.0</v>
+      </c>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5">
+        <v>251254531000.0</v>
+      </c>
+      <c r="Y5">
+        <v>278508324000.0</v>
+      </c>
+      <c r="Z5">
+        <v>257253752000.0</v>
+      </c>
+      <c r="AA5">
+        <v>324525647000.0</v>
+      </c>
+      <c r="AB5">
+        <v>246451126000.0</v>
+      </c>
+      <c r="AC5">
+        <v>254485532000.0</v>
+      </c>
+      <c r="AD5">
+        <v>257810166000.0</v>
+      </c>
+      <c r="AE5">
+        <v>261364020000.0</v>
+      </c>
+      <c r="AF5">
+        <v>272238189000.0</v>
+      </c>
+      <c r="AG5">
+        <v>310324386000.0</v>
+      </c>
+      <c r="AH5">
+        <v>299941077000.0</v>
+      </c>
+      <c r="AI5">
+        <v>296390407000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>295896953000.0</v>
+      </c>
+      <c r="AK5">
+        <v>266156068000.0</v>
+      </c>
+      <c r="AL5">
+        <v>256739987000.0</v>
+      </c>
+      <c r="AM5">
+        <v>243378624000.0</v>
+      </c>
+      <c r="AN5">
+        <v>258036095000.0</v>
+      </c>
+      <c r="AO5">
+        <v>243150306000.0</v>
+      </c>
+      <c r="AP5">
+        <v>276944728000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>349442247000.0</v>
+      </c>
+      <c r="AR5">
+        <v>392329858000.0</v>
+      </c>
+      <c r="AS5">
+        <v>506673603000.0</v>
+      </c>
+      <c r="AT5">
+        <v>418041539000.0</v>
+      </c>
+      <c r="AU5">
+        <v>397811080000.0</v>
+      </c>
+      <c r="AV5">
+        <v>383314993000.0</v>
+      </c>
+      <c r="AW5"/>
+      <c r="AX5"/>
+      <c r="AY5">
+        <v>277941064000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>434559540000.0</v>
+      </c>
+      <c r="BA5">
+        <v>590083774000.0</v>
+      </c>
+      <c r="BB5"/>
+      <c r="BC5"/>
+      <c r="BD5"/>
+      <c r="BE5"/>
+      <c r="BF5"/>
+      <c r="BG5"/>
+      <c r="BH5"/>
+      <c r="BI5"/>
+      <c r="BJ5"/>
+      <c r="BK5"/>
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5"/>
+      <c r="BP5"/>
+      <c r="BQ5"/>
+      <c r="BR5"/>
+      <c r="BS5"/>
+      <c r="BT5"/>
+      <c r="BU5"/>
+      <c r="BV5"/>
+      <c r="BW5"/>
+      <c r="BX5"/>
+      <c r="BY5"/>
+      <c r="BZ5"/>
+      <c r="CA5"/>
+      <c r="CB5"/>
+      <c r="CC5"/>
+      <c r="CD5"/>
+      <c r="CE5"/>
+      <c r="CF5"/>
+      <c r="CG5"/>
+      <c r="CH5"/>
+      <c r="CI5"/>
+      <c r="CJ5"/>
+      <c r="CK5"/>
+      <c r="CL5"/>
+      <c r="CM5"/>
+      <c r="CN5"/>
+      <c r="CO5"/>
+      <c r="CP5"/>
+      <c r="CQ5"/>
+      <c r="CR5"/>
+      <c r="CS5"/>
+    </row>
+    <row r="6" spans="1:97">
+      <c r="A6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6"/>
+      <c r="D6"/>
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6"/>
+      <c r="I6"/>
+      <c r="J6"/>
+      <c r="K6"/>
+      <c r="L6"/>
+      <c r="M6"/>
+      <c r="N6"/>
+      <c r="O6"/>
+      <c r="P6"/>
+      <c r="Q6"/>
+      <c r="R6"/>
+      <c r="S6"/>
+      <c r="T6"/>
+      <c r="U6"/>
+      <c r="V6"/>
+      <c r="W6"/>
+      <c r="X6"/>
+      <c r="Y6"/>
+      <c r="Z6"/>
+      <c r="AA6"/>
+      <c r="AB6"/>
+      <c r="AC6"/>
+      <c r="AD6"/>
+      <c r="AE6"/>
+      <c r="AF6"/>
+      <c r="AG6"/>
+      <c r="AH6"/>
+      <c r="AI6"/>
+      <c r="AJ6"/>
+      <c r="AK6"/>
+      <c r="AL6"/>
+      <c r="AM6"/>
+      <c r="AN6"/>
+      <c r="AO6"/>
+      <c r="AP6"/>
+      <c r="AQ6"/>
+      <c r="AR6"/>
+      <c r="AS6"/>
+      <c r="AT6"/>
+      <c r="AU6"/>
+      <c r="AV6"/>
+      <c r="AW6"/>
+      <c r="AX6"/>
+      <c r="AY6"/>
+      <c r="AZ6"/>
+      <c r="BA6"/>
+      <c r="BB6"/>
+      <c r="BC6"/>
+      <c r="BD6"/>
+      <c r="BE6"/>
+      <c r="BF6"/>
+      <c r="BG6"/>
+      <c r="BH6"/>
+      <c r="BI6"/>
+      <c r="BJ6"/>
+      <c r="BK6"/>
+      <c r="BL6"/>
+      <c r="BM6"/>
+      <c r="BN6"/>
+      <c r="BO6"/>
+      <c r="BP6"/>
+      <c r="BQ6"/>
+      <c r="BR6"/>
+      <c r="BS6"/>
+      <c r="BT6"/>
+      <c r="BU6"/>
+      <c r="BV6"/>
+      <c r="BW6"/>
+      <c r="BX6"/>
+      <c r="BY6"/>
+      <c r="BZ6"/>
+      <c r="CA6"/>
+      <c r="CB6"/>
+      <c r="CC6"/>
+      <c r="CD6"/>
+      <c r="CE6"/>
+      <c r="CF6"/>
+      <c r="CG6"/>
+      <c r="CH6"/>
+      <c r="CI6"/>
+      <c r="CJ6"/>
+      <c r="CK6"/>
+      <c r="CL6"/>
+      <c r="CM6"/>
+      <c r="CN6"/>
+      <c r="CO6"/>
+      <c r="CP6"/>
+      <c r="CQ6"/>
+      <c r="CR6"/>
+      <c r="CS6"/>
+    </row>
+    <row r="7" spans="1:97">
+      <c r="A7" t="s">
+        <v>32</v>
+      </c>
+      <c r="B7">
+        <v>559858206000.0</v>
+      </c>
+      <c r="C7">
+        <v>531076603000.0</v>
+      </c>
+      <c r="D7">
+        <v>589890713000.0</v>
+      </c>
+      <c r="E7"/>
+      <c r="F7">
+        <v>549929043000.0</v>
+      </c>
+      <c r="G7">
+        <v>550100113000.0</v>
+      </c>
+      <c r="H7">
+        <v>524227040000.0</v>
+      </c>
+      <c r="I7">
+        <v>488753276000.0</v>
+      </c>
+      <c r="J7">
+        <v>437224440000.0</v>
+      </c>
+      <c r="K7">
+        <v>409268866000.0</v>
+      </c>
+      <c r="L7">
+        <v>380386577000.0</v>
+      </c>
+      <c r="M7">
+        <v>353836107000.0</v>
+      </c>
+      <c r="N7">
+        <v>331258845000.0</v>
+      </c>
+      <c r="O7">
+        <v>340881702000.0</v>
+      </c>
+      <c r="P7">
+        <v>322335069000.0</v>
+      </c>
+      <c r="Q7">
+        <v>323301714000.0</v>
+      </c>
+      <c r="R7">
+        <v>314734545000.0</v>
+      </c>
+      <c r="S7">
+        <v>303817072000.0</v>
+      </c>
+      <c r="T7">
+        <v>282686922000.0</v>
+      </c>
+      <c r="U7">
+        <v>241447855000.0</v>
+      </c>
+      <c r="V7">
+        <v>202793071000.0</v>
+      </c>
+      <c r="W7">
+        <v>215461667000.0</v>
+      </c>
+      <c r="X7">
+        <v>211509059000.0</v>
+      </c>
+      <c r="Y7">
+        <v>134226620000.0</v>
+      </c>
+      <c r="Z7">
+        <v>131939604000.0</v>
+      </c>
+      <c r="AA7">
+        <v>129891998000.0</v>
+      </c>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
+      <c r="BH7"/>
+      <c r="BI7"/>
+      <c r="BJ7"/>
+      <c r="BK7"/>
+      <c r="BL7"/>
+      <c r="BM7"/>
+      <c r="BN7"/>
+      <c r="BO7"/>
+      <c r="BP7"/>
+      <c r="BQ7"/>
+      <c r="BR7"/>
+      <c r="BS7"/>
+      <c r="BT7"/>
+      <c r="BU7"/>
+      <c r="BV7"/>
+      <c r="BW7"/>
+      <c r="BX7"/>
+      <c r="BY7"/>
+      <c r="BZ7"/>
+      <c r="CA7"/>
+      <c r="CB7"/>
+      <c r="CC7"/>
+      <c r="CD7"/>
+      <c r="CE7"/>
+      <c r="CF7"/>
+      <c r="CG7"/>
+      <c r="CH7"/>
+      <c r="CI7"/>
+      <c r="CJ7"/>
+      <c r="CK7"/>
+      <c r="CL7"/>
+      <c r="CM7"/>
+      <c r="CN7"/>
+      <c r="CO7"/>
+      <c r="CP7"/>
+      <c r="CQ7"/>
+      <c r="CR7"/>
+      <c r="CS7"/>
+    </row>
+    <row r="8" spans="1:97">
+      <c r="A8" t="s">
+        <v>33</v>
+      </c>
+      <c r="B8">
+        <v>401469492000.0</v>
+      </c>
+      <c r="C8">
+        <v>401469492000.0</v>
+      </c>
+      <c r="D8">
+        <v>401469492000.0</v>
+      </c>
+      <c r="E8"/>
+      <c r="F8">
+        <v>401469492000.0</v>
+      </c>
+      <c r="G8">
+        <v>401469492000.0</v>
+      </c>
+      <c r="H8">
+        <v>401469492000.0</v>
+      </c>
+      <c r="I8">
+        <v>401469492000.0</v>
+      </c>
+      <c r="J8">
+        <v>401469492000.0</v>
+      </c>
+      <c r="K8">
+        <v>401469492000.0</v>
+      </c>
+      <c r="L8">
+        <v>401469492000.0</v>
+      </c>
+      <c r="M8">
+        <v>401469492000.0</v>
+      </c>
+      <c r="N8">
+        <v>401469492000.0</v>
+      </c>
+      <c r="O8">
+        <v>401469492000.0</v>
+      </c>
+      <c r="P8">
+        <v>401469492000.0</v>
+      </c>
+      <c r="Q8">
+        <v>401469492000.0</v>
+      </c>
+      <c r="R8">
+        <v>401469492000.0</v>
+      </c>
+      <c r="S8">
+        <v>401469492000.0</v>
+      </c>
+      <c r="T8">
+        <v>401469492000.0</v>
+      </c>
+      <c r="U8">
+        <v>401469492000.0</v>
+      </c>
+      <c r="V8">
+        <v>401469492000.0</v>
+      </c>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
+      <c r="BZ8"/>
+      <c r="CA8"/>
+      <c r="CB8"/>
+      <c r="CC8"/>
+      <c r="CD8"/>
+      <c r="CE8"/>
+      <c r="CF8"/>
+      <c r="CG8"/>
+      <c r="CH8"/>
+      <c r="CI8"/>
+      <c r="CJ8"/>
+      <c r="CK8"/>
+      <c r="CL8"/>
+      <c r="CM8"/>
+      <c r="CN8"/>
+      <c r="CO8"/>
+      <c r="CP8"/>
+      <c r="CQ8"/>
+      <c r="CR8"/>
+      <c r="CS8"/>
+    </row>
+    <row r="9" spans="1:97">
+      <c r="A9" t="s">
+        <v>34</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9">
+        <v>1365578353000.0</v>
+      </c>
+      <c r="E9">
+        <v>1308422495000.0</v>
+      </c>
+      <c r="F9">
+        <v>1301477917000.0</v>
+      </c>
+      <c r="G9">
+        <v>1301477917000.0</v>
+      </c>
+      <c r="H9">
+        <v>1301477917000.0</v>
+      </c>
+      <c r="I9">
+        <v>1289477917000.0</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9">
+        <v>1287163057000.0</v>
+      </c>
+      <c r="N9">
+        <v>1287163057000.0</v>
+      </c>
+      <c r="O9">
+        <v>1287163057000.0</v>
+      </c>
+      <c r="P9">
+        <v>1287163057000.0</v>
+      </c>
+      <c r="Q9">
+        <v>1287163057000.0</v>
+      </c>
+      <c r="R9">
+        <v>1287163057000.0</v>
+      </c>
+      <c r="S9">
+        <v>1287163057000.0</v>
+      </c>
+      <c r="T9">
+        <v>1287163057000.0</v>
+      </c>
+      <c r="U9">
+        <v>1287163057000.0</v>
+      </c>
+      <c r="V9">
+        <v>1287163057000.0</v>
+      </c>
+      <c r="W9">
+        <v>1287163057000.0</v>
+      </c>
+      <c r="X9">
+        <v>1287163057000.0</v>
+      </c>
+      <c r="Y9">
+        <v>1287163057000.0</v>
+      </c>
+      <c r="Z9">
+        <v>1287163057000.0</v>
+      </c>
+      <c r="AA9">
+        <v>1287163057000.0</v>
+      </c>
+      <c r="AB9">
+        <v>1287163057000.0</v>
+      </c>
+      <c r="AC9">
+        <v>1291663057000.0</v>
+      </c>
+      <c r="AD9"/>
+      <c r="AE9"/>
+      <c r="AF9"/>
+      <c r="AG9"/>
+      <c r="AH9"/>
+      <c r="AI9"/>
+      <c r="AJ9"/>
+      <c r="AK9"/>
+      <c r="AL9"/>
+      <c r="AM9"/>
+      <c r="AN9"/>
+      <c r="AO9"/>
+      <c r="AP9"/>
+      <c r="AQ9"/>
+      <c r="AR9"/>
+      <c r="AS9"/>
+      <c r="AT9"/>
+      <c r="AU9"/>
+      <c r="AV9"/>
+      <c r="AW9"/>
+      <c r="AX9"/>
+      <c r="AY9"/>
+      <c r="AZ9"/>
+      <c r="BA9"/>
+      <c r="BB9"/>
+      <c r="BC9"/>
+      <c r="BD9"/>
+      <c r="BE9"/>
+      <c r="BF9"/>
+      <c r="BG9"/>
+      <c r="BH9"/>
+      <c r="BI9"/>
+      <c r="BJ9"/>
+      <c r="BK9"/>
+      <c r="BL9"/>
+      <c r="BM9"/>
+      <c r="BN9"/>
+      <c r="BO9"/>
+      <c r="BP9"/>
+      <c r="BQ9"/>
+      <c r="BR9"/>
+      <c r="BS9"/>
+      <c r="BT9"/>
+      <c r="BU9"/>
+      <c r="BV9"/>
+      <c r="BW9"/>
+      <c r="BX9"/>
+      <c r="BY9"/>
+      <c r="BZ9"/>
+      <c r="CA9"/>
+      <c r="CB9"/>
+      <c r="CC9"/>
+      <c r="CD9"/>
+      <c r="CE9"/>
+      <c r="CF9"/>
+      <c r="CG9"/>
+      <c r="CH9"/>
+      <c r="CI9"/>
+      <c r="CJ9"/>
+      <c r="CK9"/>
+      <c r="CL9"/>
+      <c r="CM9"/>
+      <c r="CN9"/>
+      <c r="CO9"/>
+      <c r="CP9"/>
+      <c r="CQ9"/>
+      <c r="CR9"/>
+      <c r="CS9"/>
+    </row>
+    <row r="10" spans="1:97">
+      <c r="A10" t="s">
+        <v>35</v>
+      </c>
+      <c r="B10">
+        <v>8866238987000.0</v>
+      </c>
+      <c r="C10">
+        <v>7283188088000.0</v>
+      </c>
+      <c r="D10">
+        <v>6404299375000.0</v>
+      </c>
+      <c r="E10">
+        <v>5847955354000.0</v>
+      </c>
+      <c r="F10">
+        <v>4045228807000.0</v>
+      </c>
+      <c r="G10">
+        <v>5065379444000.0</v>
+      </c>
+      <c r="H10">
+        <v>5365991608000.0</v>
+      </c>
+      <c r="I10">
+        <v>4574083738000.0</v>
+      </c>
+      <c r="J10">
+        <v>4823481164000.0</v>
+      </c>
+      <c r="K10">
+        <v>6643027292000.0</v>
+      </c>
+      <c r="L10">
+        <v>6535625681000.0</v>
+      </c>
+      <c r="M10">
+        <v>6481188040000.0</v>
+      </c>
+      <c r="N10">
+        <v>4574454670000.0</v>
+      </c>
+      <c r="O10">
+        <v>1787578483000.0</v>
+      </c>
+      <c r="P10">
+        <v>4337980751000.0</v>
+      </c>
+      <c r="Q10">
+        <v>4372802040000.0</v>
+      </c>
+      <c r="R10">
+        <v>3567924937000.0</v>
+      </c>
+      <c r="S10">
+        <v>2237649922000.0</v>
+      </c>
+      <c r="T10">
+        <v>2571328872000.0</v>
+      </c>
+      <c r="U10">
+        <v>1579427190000.0</v>
+      </c>
+      <c r="V10">
+        <v>2098415346000.0</v>
+      </c>
+      <c r="W10">
+        <v>2523296681000.0</v>
+      </c>
+      <c r="X10">
+        <v>1549363629000.0</v>
+      </c>
+      <c r="Y10">
+        <v>1370869028000.0</v>
+      </c>
+      <c r="Z10">
+        <v>1311497845000.0</v>
+      </c>
+      <c r="AA10">
+        <v>1650173306000.0</v>
+      </c>
+      <c r="AB10">
+        <v>1860780880000.0</v>
+      </c>
+      <c r="AC10">
+        <v>1123227198000.0</v>
+      </c>
+      <c r="AD10">
+        <v>1041052842000.0</v>
+      </c>
+      <c r="AE10">
+        <v>1047398314000.0</v>
+      </c>
+      <c r="AF10">
+        <v>2171083536000.0</v>
+      </c>
+      <c r="AG10">
+        <v>3075339452000.0</v>
+      </c>
+      <c r="AH10">
+        <v>1988595645000.0</v>
+      </c>
+      <c r="AI10">
+        <v>1842201087000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>1771229012000.0</v>
+      </c>
+      <c r="AK10">
+        <v>1220613944000.0</v>
+      </c>
+      <c r="AL10">
+        <v>893013580000.0</v>
+      </c>
+      <c r="AM10">
+        <v>1345902279000.0</v>
+      </c>
+      <c r="AN10">
+        <v>1366943494000.0</v>
+      </c>
+      <c r="AO10">
+        <v>902835372000.0</v>
+      </c>
+      <c r="AP10">
+        <v>843609677000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>751384258000.0</v>
+      </c>
+      <c r="AR10">
+        <v>1289809132000.0</v>
+      </c>
+      <c r="AS10">
+        <v>1445507407000.0</v>
+      </c>
+      <c r="AT10">
+        <v>1222824932000.0</v>
+      </c>
+      <c r="AU10">
+        <v>1145119000000.0</v>
+      </c>
+      <c r="AV10">
+        <v>896590624000.0</v>
+      </c>
+      <c r="AW10">
+        <v>736395485000.0</v>
+      </c>
+      <c r="AX10">
+        <v>918370696000.0</v>
+      </c>
+      <c r="AY10">
+        <v>612560131000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>820064736000.0</v>
+      </c>
+      <c r="BA10">
+        <v>1238862286000.0</v>
+      </c>
+      <c r="BB10">
+        <v>1524128383000.0</v>
+      </c>
+      <c r="BC10">
+        <v>1176323051000.0</v>
+      </c>
+      <c r="BD10">
+        <v>1884943309000.0</v>
+      </c>
+      <c r="BE10">
+        <v>793432399000.0</v>
+      </c>
+      <c r="BF10">
+        <v>1774216184000.0</v>
+      </c>
+      <c r="BG10">
+        <v>1308295418000.0</v>
+      </c>
+      <c r="BH10">
+        <v>1329789257000.0</v>
+      </c>
+      <c r="BI10">
+        <v>1319489975000.0</v>
+      </c>
+      <c r="BJ10"/>
+      <c r="BK10">
+        <v>1681080263000.0</v>
+      </c>
+      <c r="BL10">
+        <v>691848310000.0</v>
+      </c>
+      <c r="BM10">
+        <v>537057703000.0</v>
+      </c>
+      <c r="BN10">
+        <v>548141411000.0</v>
+      </c>
+      <c r="BO10">
+        <v>544023640000.0</v>
+      </c>
+      <c r="BP10">
+        <v>273694325000.0</v>
+      </c>
+      <c r="BQ10"/>
+      <c r="BR10"/>
+      <c r="BS10"/>
+      <c r="BT10"/>
+      <c r="BU10"/>
+      <c r="BV10"/>
+      <c r="BW10"/>
+      <c r="BX10"/>
+      <c r="BY10"/>
+      <c r="BZ10"/>
+      <c r="CA10"/>
+      <c r="CB10"/>
+      <c r="CC10"/>
+      <c r="CD10"/>
+      <c r="CE10"/>
+      <c r="CF10"/>
+      <c r="CG10"/>
+      <c r="CH10"/>
+      <c r="CI10"/>
+      <c r="CJ10"/>
+      <c r="CK10"/>
+      <c r="CL10"/>
+      <c r="CM10"/>
+      <c r="CN10"/>
+      <c r="CO10"/>
+      <c r="CP10"/>
+      <c r="CQ10"/>
+      <c r="CR10"/>
+      <c r="CS10"/>
+    </row>
+    <row r="11" spans="1:97">
+      <c r="A11" t="s">
+        <v>36</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11">
+        <v>550006027000.0</v>
+      </c>
+      <c r="E11">
+        <v>448428403000.0</v>
+      </c>
+      <c r="F11">
+        <v>518581851000.0</v>
+      </c>
+      <c r="G11">
+        <v>376555628000.0</v>
+      </c>
+      <c r="H11">
+        <v>471936877000.0</v>
+      </c>
+      <c r="I11">
+        <v>432641468000.0</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
+        <v>377552300000.0</v>
+      </c>
+      <c r="N11">
+        <v>218992380000.0</v>
+      </c>
+      <c r="O11">
+        <v>139394240000.0</v>
+      </c>
+      <c r="P11">
+        <v>156814620000.0</v>
+      </c>
+      <c r="Q11">
+        <v>4372802040000.0</v>
+      </c>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+      <c r="AB11"/>
+      <c r="AC11"/>
+      <c r="AD11"/>
+      <c r="AE11"/>
+      <c r="AF11"/>
+      <c r="AG11"/>
+      <c r="AH11"/>
+      <c r="AI11"/>
+      <c r="AJ11"/>
+      <c r="AK11"/>
+      <c r="AL11"/>
+      <c r="AM11"/>
+      <c r="AN11"/>
+      <c r="AO11"/>
+      <c r="AP11"/>
+      <c r="AQ11"/>
+      <c r="AR11"/>
+      <c r="AS11"/>
+      <c r="AT11"/>
+      <c r="AU11"/>
+      <c r="AV11"/>
+      <c r="AW11"/>
+      <c r="AX11"/>
+      <c r="AY11"/>
+      <c r="AZ11"/>
+      <c r="BA11"/>
+      <c r="BB11"/>
+      <c r="BC11"/>
+      <c r="BD11"/>
+      <c r="BE11"/>
+      <c r="BF11"/>
+      <c r="BG11"/>
+      <c r="BH11"/>
+      <c r="BI11"/>
+      <c r="BJ11"/>
+      <c r="BK11"/>
+      <c r="BL11"/>
+      <c r="BM11"/>
+      <c r="BN11"/>
+      <c r="BO11"/>
+      <c r="BP11"/>
+      <c r="BQ11"/>
+      <c r="BR11"/>
+      <c r="BS11"/>
+      <c r="BT11"/>
+      <c r="BU11"/>
+      <c r="BV11"/>
+      <c r="BW11"/>
+      <c r="BX11"/>
+      <c r="BY11"/>
+      <c r="BZ11"/>
+      <c r="CA11"/>
+      <c r="CB11"/>
+      <c r="CC11"/>
+      <c r="CD11"/>
+      <c r="CE11"/>
+      <c r="CF11"/>
+      <c r="CG11"/>
+      <c r="CH11"/>
+      <c r="CI11"/>
+      <c r="CJ11"/>
+      <c r="CK11"/>
+      <c r="CL11"/>
+      <c r="CM11"/>
+      <c r="CN11"/>
+      <c r="CO11"/>
+      <c r="CP11"/>
+      <c r="CQ11"/>
+      <c r="CR11"/>
+      <c r="CS11"/>
+    </row>
+    <row r="12" spans="1:97">
+      <c r="A12" t="s">
+        <v>37</v>
+      </c>
+      <c r="B12">
+        <v>8866238987000.0</v>
+      </c>
+      <c r="C12">
+        <v>7283188088000.0</v>
+      </c>
+      <c r="D12">
+        <v>6404299375000.0</v>
+      </c>
+      <c r="E12">
+        <v>5847955354000.0</v>
+      </c>
+      <c r="F12">
+        <v>4045228807000.0</v>
+      </c>
+      <c r="G12">
+        <v>5065379444000.0</v>
+      </c>
+      <c r="H12">
+        <v>5365991608000.0</v>
+      </c>
+      <c r="I12">
+        <v>4653821222000.0</v>
+      </c>
+      <c r="J12">
+        <v>4823481164000.0</v>
+      </c>
+      <c r="K12">
+        <v>6643027292000.0</v>
+      </c>
+      <c r="L12">
+        <v>6535625681000.0</v>
+      </c>
+      <c r="M12">
+        <v>6481188040000.0</v>
+      </c>
+      <c r="N12">
+        <v>4574454670000.0</v>
+      </c>
+      <c r="O12">
+        <v>1787578483000.0</v>
+      </c>
+      <c r="P12">
+        <v>4337980751000.0</v>
+      </c>
+      <c r="Q12">
+        <v>4372802040000.0</v>
+      </c>
+      <c r="R12">
+        <v>3567924937000.0</v>
+      </c>
+      <c r="S12">
+        <v>2237649922000.0</v>
+      </c>
+      <c r="T12">
+        <v>2600492407000.0</v>
+      </c>
+      <c r="U12">
+        <v>1579427190000.0</v>
+      </c>
+      <c r="V12">
+        <v>2098415346000.0</v>
+      </c>
+      <c r="W12">
+        <v>2523296681000.0</v>
+      </c>
+      <c r="X12">
+        <v>1549363629000.0</v>
+      </c>
+      <c r="Y12">
+        <v>1370869028000.0</v>
+      </c>
+      <c r="Z12">
+        <v>1311497845000.0</v>
+      </c>
+      <c r="AA12">
+        <v>1650173306000.0</v>
+      </c>
+      <c r="AB12">
+        <v>1860780880000.0</v>
+      </c>
+      <c r="AC12">
+        <v>1123227198000.0</v>
+      </c>
+      <c r="AD12">
+        <v>1041052842000.0</v>
+      </c>
+      <c r="AE12">
+        <v>1047398314000.0</v>
+      </c>
+      <c r="AF12">
+        <v>2171083536000.0</v>
+      </c>
+      <c r="AG12">
+        <v>3075339452000.0</v>
+      </c>
+      <c r="AH12">
+        <v>1988595645000.0</v>
+      </c>
+      <c r="AI12">
+        <v>1842201087000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>1885266012000.0</v>
+      </c>
+      <c r="AK12">
+        <v>1220613944000.0</v>
+      </c>
+      <c r="AL12">
+        <v>893013580000.0</v>
+      </c>
+      <c r="AM12">
+        <v>1345902279000.0</v>
+      </c>
+      <c r="AN12">
+        <v>1366943494000.0</v>
+      </c>
+      <c r="AO12">
+        <v>902835372000.0</v>
+      </c>
+      <c r="AP12">
+        <v>843609677000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>751384258000.0</v>
+      </c>
+      <c r="AR12">
+        <v>1289809132000.0</v>
+      </c>
+      <c r="AS12">
+        <v>1445507407000.0</v>
+      </c>
+      <c r="AT12">
+        <v>1222824932000.0</v>
+      </c>
+      <c r="AU12">
+        <v>1145119000000.0</v>
+      </c>
+      <c r="AV12">
+        <v>896590624000.0</v>
+      </c>
+      <c r="AW12">
+        <v>736395485000.0</v>
+      </c>
+      <c r="AX12">
+        <v>918370696000.0</v>
+      </c>
+      <c r="AY12">
+        <v>612560131000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>820064736000.0</v>
+      </c>
+      <c r="BA12">
+        <v>1238862286000.0</v>
+      </c>
+      <c r="BB12">
+        <v>1524128383000.0</v>
+      </c>
+      <c r="BC12">
+        <v>1176323051000.0</v>
+      </c>
+      <c r="BD12">
+        <v>1884943309000.0</v>
+      </c>
+      <c r="BE12">
+        <v>793432399000.0</v>
+      </c>
+      <c r="BF12">
+        <v>1774216184000.0</v>
+      </c>
+      <c r="BG12">
+        <v>1308295418000.0</v>
+      </c>
+      <c r="BH12">
+        <v>1329789257000.0</v>
+      </c>
+      <c r="BI12">
+        <v>1319489975000.0</v>
+      </c>
+      <c r="BJ12"/>
+      <c r="BK12">
+        <v>1681080263000.0</v>
+      </c>
+      <c r="BL12">
+        <v>691848310000.0</v>
+      </c>
+      <c r="BM12">
+        <v>537057703000.0</v>
+      </c>
+      <c r="BN12">
+        <v>548141411000.0</v>
+      </c>
+      <c r="BO12">
+        <v>544023640000.0</v>
+      </c>
+      <c r="BP12">
+        <v>273694325000.0</v>
+      </c>
+      <c r="BQ12"/>
+      <c r="BR12"/>
+      <c r="BS12"/>
+      <c r="BT12"/>
+      <c r="BU12"/>
+      <c r="BV12"/>
+      <c r="BW12"/>
+      <c r="BX12"/>
+      <c r="BY12"/>
+      <c r="BZ12"/>
+      <c r="CA12"/>
+      <c r="CB12"/>
+      <c r="CC12"/>
+      <c r="CD12"/>
+      <c r="CE12"/>
+      <c r="CF12"/>
+      <c r="CG12"/>
+      <c r="CH12"/>
+      <c r="CI12"/>
+      <c r="CJ12"/>
+      <c r="CK12"/>
+      <c r="CL12"/>
+      <c r="CM12"/>
+      <c r="CN12"/>
+      <c r="CO12"/>
+      <c r="CP12"/>
+      <c r="CQ12"/>
+      <c r="CR12"/>
+      <c r="CS12"/>
+    </row>
+    <row r="13" spans="1:97">
+      <c r="A13" t="s">
+        <v>38</v>
+      </c>
+      <c r="B13">
+        <v>401469492000.0</v>
+      </c>
+      <c r="C13">
+        <v>401469492000.0</v>
+      </c>
+      <c r="D13">
+        <v>401469492000.0</v>
+      </c>
+      <c r="E13">
+        <v>401469492000.0</v>
+      </c>
+      <c r="F13">
+        <v>401469492000.0</v>
+      </c>
+      <c r="G13">
+        <v>401469492000.0</v>
+      </c>
+      <c r="H13">
+        <v>401469492000.0</v>
+      </c>
+      <c r="I13">
+        <v>401469492000.0</v>
+      </c>
+      <c r="J13">
+        <v>401469492000.0</v>
+      </c>
+      <c r="K13">
+        <v>401469492000.0</v>
+      </c>
+      <c r="L13">
+        <v>401469492000.0</v>
+      </c>
+      <c r="M13">
+        <v>401469492000.0</v>
+      </c>
+      <c r="N13">
+        <v>401469492000.0</v>
+      </c>
+      <c r="O13">
+        <v>401469492000.0</v>
+      </c>
+      <c r="P13">
+        <v>401469492000.0</v>
+      </c>
+      <c r="Q13">
+        <v>401469492000.0</v>
+      </c>
+      <c r="R13">
+        <v>401469492000.0</v>
+      </c>
+      <c r="S13">
+        <v>401469492000.0</v>
+      </c>
+      <c r="T13">
+        <v>401469492000.0</v>
+      </c>
+      <c r="U13">
+        <v>401469492000.0</v>
+      </c>
+      <c r="V13">
+        <v>401469492000.0</v>
+      </c>
+      <c r="W13">
+        <v>401469492000.0</v>
+      </c>
+      <c r="X13">
+        <v>401469492000.0</v>
+      </c>
+      <c r="Y13">
+        <v>401469492000.0</v>
+      </c>
+      <c r="Z13">
+        <v>401469492000.0</v>
+      </c>
+      <c r="AA13">
+        <v>401469492000.0</v>
+      </c>
+      <c r="AB13">
+        <v>401469492000.0</v>
+      </c>
+      <c r="AC13">
+        <v>401469492000.0</v>
+      </c>
+      <c r="AD13">
+        <v>401469492000.0</v>
+      </c>
+      <c r="AE13">
+        <v>401469492000.0</v>
+      </c>
+      <c r="AF13">
+        <v>401469492000.0</v>
+      </c>
+      <c r="AG13">
+        <v>401469492000.0</v>
+      </c>
+      <c r="AH13">
+        <v>401469492000.0</v>
+      </c>
+      <c r="AI13">
+        <v>400632942000.0</v>
+      </c>
+      <c r="AJ13">
+        <v>400632942000.0</v>
+      </c>
+      <c r="AK13">
+        <v>400014227000.0</v>
+      </c>
+      <c r="AL13">
+        <v>400014227000.0</v>
+      </c>
+      <c r="AM13">
+        <v>399178117000.0</v>
+      </c>
+      <c r="AN13">
+        <v>399178117000.0</v>
+      </c>
+      <c r="AO13">
+        <v>399022717000.0</v>
+      </c>
+      <c r="AP13">
+        <v>399022717000.0</v>
+      </c>
+      <c r="AQ13">
+        <v>394903024000.0</v>
+      </c>
+      <c r="AR13">
+        <v>394903024000.0</v>
+      </c>
+      <c r="AS13">
+        <v>393971257000.0</v>
+      </c>
+      <c r="AT13">
+        <v>393971257000.0</v>
+      </c>
+      <c r="AU13">
+        <v>391363767000.0</v>
+      </c>
+      <c r="AV13">
+        <v>391363767000.0</v>
+      </c>
+      <c r="AW13">
+        <v>390344150000.0</v>
+      </c>
+      <c r="AX13">
+        <v>390344150000.0</v>
+      </c>
+      <c r="AY13">
+        <v>388072750000.0</v>
+      </c>
+      <c r="AZ13">
+        <v>388072750000.0</v>
+      </c>
+      <c r="BA13">
+        <v>388072750000.0</v>
+      </c>
+      <c r="BB13">
+        <v>388072750000.0</v>
+      </c>
+      <c r="BC13">
+        <v>385144350000.0</v>
+      </c>
+      <c r="BD13">
+        <v>385144350000.0</v>
+      </c>
+      <c r="BE13">
+        <v>385144350000.0</v>
+      </c>
+      <c r="BF13">
+        <v>385144350000.0</v>
+      </c>
+      <c r="BG13">
+        <v>382198600000.0</v>
+      </c>
+      <c r="BH13">
+        <v>382198600000.0</v>
+      </c>
+      <c r="BI13">
+        <v>382154350000.0</v>
+      </c>
+      <c r="BJ13">
+        <v>382154350000.0</v>
+      </c>
+      <c r="BK13">
+        <v>379293600000.0</v>
+      </c>
+      <c r="BL13">
+        <v>379293600000.0</v>
+      </c>
+      <c r="BM13">
+        <v>378363100000.0</v>
+      </c>
+      <c r="BN13">
+        <v>378363100000.0</v>
+      </c>
+      <c r="BO13">
+        <v>376595100000.0</v>
+      </c>
+      <c r="BP13">
+        <v>313829250000.0</v>
+      </c>
+      <c r="BQ13">
+        <v>312540000000.0</v>
+      </c>
+      <c r="BR13">
+        <v>312540000000.0</v>
+      </c>
+      <c r="BS13">
+        <v>312540000000.0</v>
+      </c>
+      <c r="BT13">
+        <v>312540000000.0</v>
+      </c>
+      <c r="BU13">
+        <v>312522500000.0</v>
+      </c>
+      <c r="BV13">
+        <v>312522500000.0</v>
+      </c>
+      <c r="BW13">
+        <v>312000000000.0</v>
+      </c>
+      <c r="BX13">
+        <v>312000000000.0</v>
+      </c>
+      <c r="BY13">
+        <v>312000000000.0</v>
+      </c>
+      <c r="BZ13">
+        <v>312000000000.0</v>
+      </c>
+      <c r="CA13">
+        <v>312000000000.0</v>
+      </c>
+      <c r="CB13">
+        <v>312000000000.0</v>
+      </c>
+      <c r="CC13">
+        <v>312000000000.0</v>
+      </c>
+      <c r="CD13">
+        <v>312000000000.0</v>
+      </c>
+      <c r="CE13">
+        <v>312000000000.0</v>
+      </c>
+      <c r="CF13">
+        <v>312000000000.0</v>
+      </c>
+      <c r="CG13">
+        <v>312000000000.0</v>
+      </c>
+      <c r="CH13">
+        <v>312000000000.0</v>
+      </c>
+      <c r="CI13">
+        <v>312000000000.0</v>
+      </c>
+      <c r="CJ13">
+        <v>312000000000.0</v>
+      </c>
+      <c r="CK13">
+        <v>104000000000.0</v>
+      </c>
+      <c r="CL13">
+        <v>104000000000.0</v>
+      </c>
+      <c r="CM13">
+        <v>104000000000.0</v>
+      </c>
+      <c r="CN13">
+        <v>104000000000.0</v>
+      </c>
+      <c r="CO13">
+        <v>104000000000.0</v>
+      </c>
+      <c r="CP13">
+        <v>104000000000.0</v>
+      </c>
+      <c r="CQ13"/>
+      <c r="CR13">
+        <v>104000000000.0</v>
+      </c>
+      <c r="CS13"/>
+    </row>
+    <row r="14" spans="1:97">
+      <c r="A14" t="s">
+        <v>39</v>
+      </c>
+      <c r="B14">
+        <v>19742486000.0</v>
+      </c>
+      <c r="C14">
+        <v>19742486000.0</v>
+      </c>
+      <c r="D14">
+        <v>19799770000.0</v>
+      </c>
+      <c r="E14">
+        <v>19799770000.0</v>
+      </c>
+      <c r="F14">
+        <v>19752820000.0</v>
+      </c>
+      <c r="G14">
+        <v>19738499000.0</v>
+      </c>
+      <c r="H14">
+        <v>19752820000.0</v>
+      </c>
+      <c r="I14">
+        <v>19752820000.0</v>
+      </c>
+      <c r="J14">
+        <v>19737169600.0</v>
+      </c>
+      <c r="K14">
+        <v>19737169600.0</v>
+      </c>
+      <c r="L14">
+        <v>19737169600.0</v>
+      </c>
+      <c r="M14">
+        <v>19737169600.0</v>
+      </c>
+      <c r="N14">
+        <v>19737169600.0</v>
+      </c>
+      <c r="O14">
+        <v>19737169600.0</v>
+      </c>
+      <c r="P14">
+        <v>19737169600.0</v>
+      </c>
+      <c r="Q14">
+        <v>19737169600.0</v>
+      </c>
+      <c r="R14">
+        <v>19737169600.0</v>
+      </c>
+      <c r="S14">
+        <v>19737169600.0</v>
+      </c>
+      <c r="T14">
+        <v>19737169600.0</v>
+      </c>
+      <c r="U14">
+        <v>19737169600.0</v>
+      </c>
+      <c r="V14">
+        <v>19737169600.0</v>
+      </c>
+      <c r="W14">
+        <v>19737169600.0</v>
+      </c>
+      <c r="X14">
+        <v>19737169600.0</v>
+      </c>
+      <c r="Y14">
+        <v>19737169600.0</v>
+      </c>
+      <c r="Z14">
+        <v>19891439155.0</v>
+      </c>
+      <c r="AA14">
+        <v>19891439155.0</v>
+      </c>
+      <c r="AB14">
+        <v>19891439155.0</v>
+      </c>
+      <c r="AC14">
+        <v>19891439155.0</v>
+      </c>
+      <c r="AD14">
+        <v>19891439155.0</v>
+      </c>
+      <c r="AE14">
+        <v>19891439155.0</v>
+      </c>
+      <c r="AF14">
+        <v>19891439155.0</v>
+      </c>
+      <c r="AG14">
+        <v>19891439155.0</v>
+      </c>
+      <c r="AH14">
+        <v>20031647100.0</v>
+      </c>
+      <c r="AI14">
+        <v>20032832155.0</v>
+      </c>
+      <c r="AJ14">
+        <v>20031647100.0</v>
+      </c>
+      <c r="AK14">
+        <v>20031647100.0</v>
+      </c>
+      <c r="AL14">
+        <v>19958905850.0</v>
+      </c>
+      <c r="AM14">
+        <v>19965588770.0</v>
+      </c>
+      <c r="AN14">
+        <v>19958905850.0</v>
+      </c>
+      <c r="AO14">
+        <v>19958905850.0</v>
+      </c>
+      <c r="AP14">
+        <v>19745151175.0</v>
+      </c>
+      <c r="AQ14">
+        <v>19775597220.0</v>
+      </c>
+      <c r="AR14">
+        <v>19745151175.0</v>
+      </c>
+      <c r="AS14">
+        <v>19745151175.0</v>
+      </c>
+      <c r="AT14">
+        <v>19568188370.0</v>
+      </c>
+      <c r="AU14">
+        <v>19592806540.0</v>
+      </c>
+      <c r="AV14">
+        <v>19568188370.0</v>
+      </c>
+      <c r="AW14">
+        <v>19568188370.0</v>
+      </c>
+      <c r="AX14">
+        <v>19403637500.0</v>
+      </c>
+      <c r="AY14">
+        <v>19430676015.0</v>
+      </c>
+      <c r="AZ14">
+        <v>19403637500.0</v>
+      </c>
+      <c r="BA14">
+        <v>19403637500.0</v>
+      </c>
+      <c r="BB14">
+        <v>19257217500.0</v>
+      </c>
+      <c r="BC14">
+        <v>19434149775.0</v>
+      </c>
+      <c r="BD14">
+        <v>19257217500.0</v>
+      </c>
+      <c r="BE14">
+        <v>19257217500.0</v>
+      </c>
+      <c r="BF14">
+        <v>19073005650.0</v>
+      </c>
+      <c r="BG14">
+        <v>19265043810.0</v>
+      </c>
+      <c r="BH14">
+        <v>19073005650.0</v>
+      </c>
+      <c r="BI14">
+        <v>19073005650.0</v>
+      </c>
+      <c r="BJ14">
+        <v>18964680000.0</v>
+      </c>
+      <c r="BK14">
+        <v>19062150685.0</v>
+      </c>
+      <c r="BL14">
+        <v>18964680000.0</v>
+      </c>
+      <c r="BM14">
+        <v>18964680000.0</v>
+      </c>
+      <c r="BN14">
+        <v>18563943340.0</v>
+      </c>
+      <c r="BO14">
+        <v>18583113840.0</v>
+      </c>
+      <c r="BP14">
+        <v>18563943340.0</v>
+      </c>
+      <c r="BQ14">
+        <v>18563943340.0</v>
+      </c>
+      <c r="BR14">
+        <v>15600000000.0</v>
+      </c>
+      <c r="BS14">
+        <v>15610295000.0</v>
+      </c>
+      <c r="BT14"/>
+      <c r="BU14"/>
+      <c r="BV14"/>
+      <c r="BW14"/>
+      <c r="BX14"/>
+      <c r="BY14"/>
+      <c r="BZ14"/>
+      <c r="CA14"/>
+      <c r="CB14"/>
+      <c r="CC14"/>
+      <c r="CD14"/>
+      <c r="CE14"/>
+      <c r="CF14"/>
+      <c r="CG14"/>
+      <c r="CH14"/>
+      <c r="CI14"/>
+      <c r="CJ14"/>
+      <c r="CK14"/>
+      <c r="CL14"/>
+      <c r="CM14"/>
+      <c r="CN14"/>
+      <c r="CO14"/>
+      <c r="CP14"/>
+      <c r="CQ14"/>
+      <c r="CR14"/>
+      <c r="CS14"/>
+    </row>
+    <row r="15" spans="1:97">
+      <c r="A15" t="s">
+        <v>40</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15"/>
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15"/>
+      <c r="AB15"/>
+      <c r="AC15"/>
+      <c r="AD15"/>
+      <c r="AE15"/>
+      <c r="AF15"/>
+      <c r="AG15"/>
+      <c r="AH15"/>
+      <c r="AI15"/>
+      <c r="AJ15"/>
+      <c r="AK15"/>
+      <c r="AL15"/>
+      <c r="AM15"/>
+      <c r="AN15"/>
+      <c r="AO15"/>
+      <c r="AP15"/>
+      <c r="AQ15"/>
+      <c r="AR15"/>
+      <c r="AS15"/>
+      <c r="AT15"/>
+      <c r="AU15"/>
+      <c r="AV15"/>
+      <c r="AW15"/>
+      <c r="AX15"/>
+      <c r="AY15"/>
+      <c r="AZ15"/>
+      <c r="BA15"/>
+      <c r="BB15"/>
+      <c r="BC15"/>
+      <c r="BD15"/>
+      <c r="BE15"/>
+      <c r="BF15"/>
+      <c r="BG15"/>
+      <c r="BH15"/>
+      <c r="BI15"/>
+      <c r="BJ15"/>
+      <c r="BK15"/>
+      <c r="BL15"/>
+      <c r="BM15"/>
+      <c r="BN15"/>
+      <c r="BO15"/>
+      <c r="BP15"/>
+      <c r="BQ15"/>
+      <c r="BR15"/>
+      <c r="BS15"/>
+      <c r="BT15"/>
+      <c r="BU15"/>
+      <c r="BV15"/>
+      <c r="BW15"/>
+      <c r="BX15"/>
+      <c r="BY15"/>
+      <c r="BZ15"/>
+      <c r="CA15"/>
+      <c r="CB15"/>
+      <c r="CC15"/>
+      <c r="CD15"/>
+      <c r="CE15"/>
+      <c r="CF15"/>
+      <c r="CG15"/>
+      <c r="CH15"/>
+      <c r="CI15"/>
+      <c r="CJ15"/>
+      <c r="CK15"/>
+      <c r="CL15"/>
+      <c r="CM15"/>
+      <c r="CN15"/>
+      <c r="CO15"/>
+      <c r="CP15"/>
+      <c r="CQ15"/>
+      <c r="CR15"/>
+      <c r="CS15"/>
+    </row>
+    <row r="16" spans="1:97">
+      <c r="A16" t="s">
+        <v>41</v>
+      </c>
+      <c r="B16">
+        <v>661995611000.0</v>
+      </c>
+      <c r="C16">
+        <v>334193566000.0</v>
+      </c>
+      <c r="D16">
+        <v>311093601000.0</v>
+      </c>
+      <c r="E16">
+        <v>377028943000.0</v>
+      </c>
+      <c r="F16">
+        <v>501718514000.0</v>
+      </c>
+      <c r="G16">
+        <v>301316479000.0</v>
+      </c>
+      <c r="H16">
+        <v>272002142000.0</v>
+      </c>
+      <c r="I16">
+        <v>250926971000.0</v>
+      </c>
+      <c r="J16">
+        <v>290149420000.0</v>
+      </c>
+      <c r="K16">
+        <v>392725956000.0</v>
+      </c>
+      <c r="L16">
+        <v>224865280000.0</v>
+      </c>
+      <c r="M16">
+        <v>158980509000.0</v>
+      </c>
+      <c r="N16">
+        <v>180434946000.0</v>
+      </c>
+      <c r="O16">
+        <v>178516950000.0</v>
+      </c>
+      <c r="P16">
+        <v>226516877000.0</v>
+      </c>
+      <c r="Q16">
+        <v>177314252000.0</v>
+      </c>
+      <c r="R16">
+        <v>172419274000.0</v>
+      </c>
+      <c r="S16">
+        <v>220199200000.0</v>
+      </c>
+      <c r="T16">
+        <v>235492402000.0</v>
+      </c>
+      <c r="U16">
+        <v>202774612000.0</v>
+      </c>
+      <c r="V16">
+        <v>232688563000.0</v>
+      </c>
+      <c r="W16">
+        <v>354637745000.0</v>
+      </c>
+      <c r="X16">
+        <v>265498792000.0</v>
+      </c>
+      <c r="Y16">
+        <v>195115969000.0</v>
+      </c>
+      <c r="Z16">
+        <v>154121652000.0</v>
+      </c>
+      <c r="AA16">
+        <v>151714260000.0</v>
+      </c>
+      <c r="AB16">
+        <v>131407293000.0</v>
+      </c>
+      <c r="AC16">
+        <v>580324140000.0</v>
+      </c>
+      <c r="AD16">
+        <v>528610106000.0</v>
+      </c>
+      <c r="AE16">
+        <v>262651891000.0</v>
+      </c>
+      <c r="AF16">
+        <v>132868342000.0</v>
+      </c>
+      <c r="AG16">
+        <v>1071868627000.0</v>
+      </c>
+      <c r="AH16">
+        <v>695777538000.0</v>
+      </c>
+      <c r="AI16">
+        <v>718179051000.0</v>
+      </c>
+      <c r="AJ16">
+        <v>696703245000.0</v>
+      </c>
+      <c r="AK16">
+        <v>626217232000.0</v>
+      </c>
+      <c r="AL16">
+        <v>313720608000.0</v>
+      </c>
+      <c r="AM16">
+        <v>351153106000.0</v>
+      </c>
+      <c r="AN16">
+        <v>405188888000.0</v>
+      </c>
+      <c r="AO16">
+        <v>597808325000.0</v>
+      </c>
+      <c r="AP16">
+        <v>633363271000.0</v>
+      </c>
+      <c r="AQ16">
+        <v>579314634000.0</v>
+      </c>
+      <c r="AR16">
+        <v>457083966000.0</v>
+      </c>
+      <c r="AS16">
+        <v>556352486000.0</v>
+      </c>
+      <c r="AT16">
+        <v>481933544000.0</v>
+      </c>
+      <c r="AU16">
+        <v>478262448000.0</v>
+      </c>
+      <c r="AV16">
+        <v>570487484000.0</v>
+      </c>
+      <c r="AW16">
+        <v>742475489000.0</v>
+      </c>
+      <c r="AX16">
+        <v>499856628000.0</v>
+      </c>
+      <c r="AY16">
+        <v>367336601000.0</v>
+      </c>
+      <c r="AZ16">
+        <v>343883634000.0</v>
+      </c>
+      <c r="BA16">
+        <v>552171714000.0</v>
+      </c>
+      <c r="BB16">
+        <v>325400694000.0</v>
+      </c>
+      <c r="BC16">
+        <v>301225756000.0</v>
+      </c>
+      <c r="BD16">
+        <v>607021147000.0</v>
+      </c>
+      <c r="BE16">
+        <v>286125908000.0</v>
+      </c>
+      <c r="BF16">
+        <v>439567997000.0</v>
+      </c>
+      <c r="BG16">
+        <v>295058225000.0</v>
+      </c>
+      <c r="BH16">
+        <v>233536998000.0</v>
+      </c>
+      <c r="BI16">
+        <v>358898675000.0</v>
+      </c>
+      <c r="BJ16"/>
+      <c r="BK16">
+        <v>387209900000.0</v>
+      </c>
+      <c r="BL16">
+        <v>419236027000.0</v>
+      </c>
+      <c r="BM16">
+        <v>424027750000.0</v>
+      </c>
+      <c r="BN16">
+        <v>201516152000.0</v>
+      </c>
+      <c r="BO16">
+        <v>145966220000.0</v>
+      </c>
+      <c r="BP16">
+        <v>421224089000.0</v>
+      </c>
+      <c r="BQ16"/>
+      <c r="BR16"/>
+      <c r="BS16"/>
+      <c r="BT16"/>
+      <c r="BU16"/>
+      <c r="BV16"/>
+      <c r="BW16"/>
+      <c r="BX16"/>
+      <c r="BY16"/>
+      <c r="BZ16"/>
+      <c r="CA16"/>
+      <c r="CB16"/>
+      <c r="CC16"/>
+      <c r="CD16"/>
+      <c r="CE16"/>
+      <c r="CF16"/>
+      <c r="CG16"/>
+      <c r="CH16"/>
+      <c r="CI16"/>
+      <c r="CJ16"/>
+      <c r="CK16"/>
+      <c r="CL16"/>
+      <c r="CM16"/>
+      <c r="CN16"/>
+      <c r="CO16"/>
+      <c r="CP16"/>
+      <c r="CQ16"/>
+      <c r="CR16"/>
+      <c r="CS16"/>
+    </row>
+    <row r="17" spans="1:97">
+      <c r="A17" t="s">
+        <v>42</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
+      <c r="BW17"/>
+      <c r="BX17"/>
+      <c r="BY17"/>
+      <c r="BZ17"/>
+      <c r="CA17"/>
+      <c r="CB17"/>
+      <c r="CC17"/>
+      <c r="CD17"/>
+      <c r="CE17"/>
+      <c r="CF17"/>
+      <c r="CG17"/>
+      <c r="CH17"/>
+      <c r="CI17"/>
+      <c r="CJ17"/>
+      <c r="CK17"/>
+      <c r="CL17"/>
+      <c r="CM17"/>
+      <c r="CN17"/>
+      <c r="CO17"/>
+      <c r="CP17"/>
+      <c r="CQ17"/>
+      <c r="CR17"/>
+      <c r="CS17"/>
+    </row>
+    <row r="18" spans="1:97">
+      <c r="A18" t="s">
+        <v>43</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
+      <c r="CI18"/>
+      <c r="CJ18"/>
+      <c r="CK18"/>
+      <c r="CL18"/>
+      <c r="CM18"/>
+      <c r="CN18"/>
+      <c r="CO18"/>
+      <c r="CP18"/>
+      <c r="CQ18"/>
+      <c r="CR18"/>
+      <c r="CS18"/>
+    </row>
+    <row r="19" spans="1:97">
+      <c r="A19" t="s">
+        <v>44</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
+      <c r="CI19"/>
+      <c r="CJ19"/>
+      <c r="CK19"/>
+      <c r="CL19"/>
+      <c r="CM19"/>
+      <c r="CN19"/>
+      <c r="CO19"/>
+      <c r="CP19"/>
+      <c r="CQ19"/>
+      <c r="CR19"/>
+      <c r="CS19"/>
+    </row>
+    <row r="20" spans="1:97">
+      <c r="A20" t="s">
+        <v>45</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20">
+        <v>12554379000.0</v>
+      </c>
+      <c r="AK20">
+        <v>12450593000.0</v>
+      </c>
+      <c r="AL20">
+        <v>12450593000.0</v>
+      </c>
+      <c r="AM20">
+        <v>12450593000.0</v>
+      </c>
+      <c r="AN20">
+        <v>12450593000.0</v>
+      </c>
+      <c r="AO20">
+        <v>12638782000.0</v>
+      </c>
+      <c r="AP20">
+        <v>12912048000.0</v>
+      </c>
+      <c r="AQ20">
+        <v>11889272000.0</v>
+      </c>
+      <c r="AR20">
+        <v>11889272000.0</v>
+      </c>
+      <c r="AS20">
+        <v>23869055000.0</v>
+      </c>
+      <c r="AT20">
+        <v>23869055000.0</v>
+      </c>
+      <c r="AU20">
+        <v>24054565000.0</v>
+      </c>
+      <c r="AV20">
+        <v>30804565000.0</v>
+      </c>
+      <c r="AW20">
+        <v>72067338000.0</v>
+      </c>
+      <c r="AX20">
+        <v>72067338000.0</v>
+      </c>
+      <c r="AY20">
+        <v>67860749000.0</v>
+      </c>
+      <c r="AZ20">
+        <v>72067338000.0</v>
+      </c>
+      <c r="BA20">
+        <v>56996619000.0</v>
+      </c>
+      <c r="BB20">
+        <v>56996619000.0</v>
+      </c>
+      <c r="BC20">
+        <v>56996619000.0</v>
+      </c>
+      <c r="BD20">
+        <v>56996619000.0</v>
+      </c>
+      <c r="BE20">
+        <v>56996619000.0</v>
+      </c>
+      <c r="BF20">
+        <v>56996619000.0</v>
+      </c>
+      <c r="BG20">
+        <v>56996619000.0</v>
+      </c>
+      <c r="BH20">
+        <v>56996619000.0</v>
+      </c>
+      <c r="BI20">
+        <v>52759732000.0</v>
+      </c>
+      <c r="BJ20">
+        <v>53797028000.0</v>
+      </c>
+      <c r="BK20">
+        <v>55396823000.0</v>
+      </c>
+      <c r="BL20">
+        <v>57695879000.0</v>
+      </c>
+      <c r="BM20">
+        <v>65671325000.0</v>
+      </c>
+      <c r="BN20">
+        <v>65902983000.0</v>
+      </c>
+      <c r="BO20">
+        <v>64210899000.0</v>
+      </c>
+      <c r="BP20">
+        <v>65912118000.0</v>
+      </c>
+      <c r="BQ20"/>
+      <c r="BR20"/>
+      <c r="BS20"/>
+      <c r="BT20"/>
+      <c r="BU20"/>
+      <c r="BV20"/>
+      <c r="BW20"/>
+      <c r="BX20"/>
+      <c r="BY20"/>
+      <c r="BZ20"/>
+      <c r="CA20"/>
+      <c r="CB20"/>
+      <c r="CC20"/>
+      <c r="CD20"/>
+      <c r="CE20"/>
+      <c r="CF20"/>
+      <c r="CG20"/>
+      <c r="CH20"/>
+      <c r="CI20"/>
+      <c r="CJ20"/>
+      <c r="CK20"/>
+      <c r="CL20"/>
+      <c r="CM20"/>
+      <c r="CN20"/>
+      <c r="CO20"/>
+      <c r="CP20"/>
+      <c r="CQ20"/>
+      <c r="CR20"/>
+      <c r="CS20"/>
+    </row>
+    <row r="21" spans="1:97">
+      <c r="A21" t="s">
+        <v>46</v>
+      </c>
+      <c r="B21">
+        <v>723048732000.0</v>
+      </c>
+      <c r="C21">
+        <v>722179880000.0</v>
+      </c>
+      <c r="D21">
+        <v>722162201000.0</v>
+      </c>
+      <c r="E21"/>
+      <c r="F21">
+        <v>702870596000.0</v>
+      </c>
+      <c r="G21">
+        <v>702870596000.0</v>
+      </c>
+      <c r="H21">
+        <v>688562423000.0</v>
+      </c>
+      <c r="I21">
+        <v>687457749000.0</v>
+      </c>
+      <c r="J21">
+        <v>687457749000.0</v>
+      </c>
+      <c r="K21">
+        <v>688562423000.0</v>
+      </c>
+      <c r="L21">
+        <v>688562423000.0</v>
+      </c>
+      <c r="M21">
+        <v>646777653000.0</v>
+      </c>
+      <c r="N21">
+        <v>646291275000.0</v>
+      </c>
+      <c r="O21">
+        <v>642644079000.0</v>
+      </c>
+      <c r="P21">
+        <v>642500941000.0</v>
+      </c>
+      <c r="Q21">
+        <v>635977085000.0</v>
+      </c>
+      <c r="R21">
+        <v>635967072000.0</v>
+      </c>
+      <c r="S21">
+        <v>632880498000.0</v>
+      </c>
+      <c r="T21">
+        <v>632880498000.0</v>
+      </c>
+      <c r="U21">
+        <v>632880498000.0</v>
+      </c>
+      <c r="V21">
+        <v>632880498000.0</v>
+      </c>
+      <c r="W21">
+        <v>632880498000.0</v>
+      </c>
+      <c r="X21">
+        <v>632880498000.0</v>
+      </c>
+      <c r="Y21">
+        <v>632880498000.0</v>
+      </c>
+      <c r="Z21">
+        <v>611454653000.0</v>
+      </c>
+      <c r="AA21">
+        <v>610310653000.0</v>
+      </c>
+      <c r="AB21">
+        <v>848688435000.0</v>
+      </c>
+      <c r="AC21">
+        <v>853447420000.0</v>
+      </c>
+      <c r="AD21">
+        <v>771705873000.0</v>
+      </c>
+      <c r="AE21">
+        <v>767134004000.0</v>
+      </c>
+      <c r="AF21">
+        <v>767699972000.0</v>
+      </c>
+      <c r="AG21">
+        <v>524437748000.0</v>
+      </c>
+      <c r="AH21">
+        <v>526265097000.0</v>
+      </c>
+      <c r="AI21">
+        <v>428710926000.0</v>
+      </c>
+      <c r="AJ21">
+        <v>443793941000.0</v>
+      </c>
+      <c r="AK21">
+        <v>499179458000.0</v>
+      </c>
+      <c r="AL21">
+        <v>879658847000.0</v>
+      </c>
+      <c r="AM21">
+        <v>879118384000.0</v>
+      </c>
+      <c r="AN21">
+        <v>871495705000.0</v>
+      </c>
+      <c r="AO21">
+        <v>850086818000.0</v>
+      </c>
+      <c r="AP21">
+        <v>872326677000.0</v>
+      </c>
+      <c r="AQ21">
+        <v>896436546000.0</v>
+      </c>
+      <c r="AR21">
+        <v>922244394000.0</v>
+      </c>
+      <c r="AS21">
+        <v>957575552000.0</v>
+      </c>
+      <c r="AT21">
+        <v>926413027000.0</v>
+      </c>
+      <c r="AU21">
+        <v>918266496000.0</v>
+      </c>
+      <c r="AV21">
+        <v>890406009000.0</v>
+      </c>
+      <c r="AW21">
+        <v>837708598000.0</v>
+      </c>
+      <c r="AX21">
+        <v>807289276000.0</v>
+      </c>
+      <c r="AY21">
+        <v>648995463000.0</v>
+      </c>
+      <c r="AZ21">
+        <v>679001270000.0</v>
+      </c>
+      <c r="BA21">
+        <v>686579954000.0</v>
+      </c>
+      <c r="BB21">
+        <v>578015744000.0</v>
+      </c>
+      <c r="BC21">
+        <v>558595028000.0</v>
+      </c>
+      <c r="BD21">
+        <v>559996723000.0</v>
+      </c>
+      <c r="BE21">
+        <v>352000008000.0</v>
+      </c>
+      <c r="BF21">
+        <v>3197025148000.0</v>
+      </c>
+      <c r="BG21">
+        <v>2839562000000.0</v>
+      </c>
+      <c r="BH21">
+        <v>340605405000.0</v>
+      </c>
+      <c r="BI21">
+        <v>2658453772000.0</v>
+      </c>
+      <c r="BJ21">
+        <v>314377602000.0</v>
+      </c>
+      <c r="BK21">
+        <v>2273517823000.0</v>
+      </c>
+      <c r="BL21">
+        <v>270236067000.0</v>
+      </c>
+      <c r="BM21">
+        <v>2044166858000.0</v>
+      </c>
+      <c r="BN21">
+        <v>1906572170000.0</v>
+      </c>
+      <c r="BO21">
+        <v>1495188976000.0</v>
+      </c>
+      <c r="BP21">
+        <v>275032703000.0</v>
+      </c>
+      <c r="BQ21">
+        <v>406530008000.0</v>
+      </c>
+      <c r="BR21">
+        <v>437386316000.0</v>
+      </c>
+      <c r="BS21">
+        <v>362407038000.0</v>
+      </c>
+      <c r="BT21">
+        <v>343466424000.0</v>
+      </c>
+      <c r="BU21">
+        <v>246922537000.0</v>
+      </c>
+      <c r="BV21">
+        <v>294414309000.0</v>
+      </c>
+      <c r="BW21">
+        <v>283561536000.0</v>
+      </c>
+      <c r="BX21">
+        <v>266288722000.0</v>
+      </c>
+      <c r="BY21">
+        <v>81850894000.0</v>
+      </c>
+      <c r="BZ21">
+        <v>58911985000.0</v>
+      </c>
+      <c r="CA21">
+        <v>82776687000.0</v>
+      </c>
+      <c r="CB21">
+        <v>82776687000.0</v>
+      </c>
+      <c r="CC21"/>
+      <c r="CD21"/>
+      <c r="CE21"/>
+      <c r="CF21"/>
+      <c r="CG21"/>
+      <c r="CH21"/>
+      <c r="CI21"/>
+      <c r="CJ21"/>
+      <c r="CK21"/>
+      <c r="CL21"/>
+      <c r="CM21"/>
+      <c r="CN21"/>
+      <c r="CO21"/>
+      <c r="CP21"/>
+      <c r="CQ21"/>
+      <c r="CR21"/>
+      <c r="CS21"/>
+    </row>
+    <row r="22" spans="1:97">
+      <c r="A22" t="s">
+        <v>47</v>
+      </c>
+      <c r="B22">
+        <v>5257773501000.0</v>
+      </c>
+      <c r="C22">
+        <v>6877589918000.0</v>
+      </c>
+      <c r="D22">
+        <v>6614339805000.0</v>
+      </c>
+      <c r="E22">
+        <v>6582855467000.0</v>
+      </c>
+      <c r="F22">
+        <v>6263612410000.0</v>
+      </c>
+      <c r="G22">
+        <v>6509931147000.0</v>
+      </c>
+      <c r="H22">
+        <v>7219579887000.0</v>
+      </c>
+      <c r="I22">
+        <v>5194069145000.0</v>
+      </c>
+      <c r="J22">
+        <v>5059405542000.0</v>
+      </c>
+      <c r="K22">
+        <v>4273971356000.0</v>
+      </c>
+      <c r="L22">
+        <v>4754429965000.0</v>
+      </c>
+      <c r="M22">
+        <v>4548770876000.0</v>
+      </c>
+      <c r="N22">
+        <v>3435699285000.0</v>
+      </c>
+      <c r="O22">
+        <v>3824695160000.0</v>
+      </c>
+      <c r="P22">
+        <v>5220576308000.0</v>
+      </c>
+      <c r="Q22">
+        <v>3803970705000.0</v>
+      </c>
+      <c r="R22">
+        <v>4589341050000.0</v>
+      </c>
+      <c r="S22">
+        <v>4232421700000.0</v>
+      </c>
+      <c r="T22">
+        <v>4507651039000.0</v>
+      </c>
+      <c r="U22">
+        <v>4155429263000.0</v>
+      </c>
+      <c r="V22">
+        <v>3757724482000.0</v>
+      </c>
+      <c r="W22">
+        <v>3761332404000.0</v>
+      </c>
+      <c r="X22">
+        <v>3633782356000.0</v>
+      </c>
+      <c r="Y22">
+        <v>3103667016000.0</v>
+      </c>
+      <c r="Z22">
+        <v>3239230285000.0</v>
+      </c>
+      <c r="AA22">
+        <v>3231266122000.0</v>
+      </c>
+      <c r="AB22">
+        <v>4091036024000.0</v>
+      </c>
+      <c r="AC22">
+        <v>4206400486000.0</v>
+      </c>
+      <c r="AD22">
+        <v>4372956122000.0</v>
+      </c>
+      <c r="AE22">
+        <v>4036569706000.0</v>
+      </c>
+      <c r="AF22">
+        <v>4107396801000.0</v>
+      </c>
+      <c r="AG22">
+        <v>4279278156000.0</v>
+      </c>
+      <c r="AH22">
+        <v>4182413956000.0</v>
+      </c>
+      <c r="AI22">
+        <v>3629982474000.0</v>
+      </c>
+      <c r="AJ22">
+        <v>3651495280000.0</v>
+      </c>
+      <c r="AK22">
+        <v>3179366631000.0</v>
+      </c>
+      <c r="AL22">
+        <v>3177610108000.0</v>
+      </c>
+      <c r="AM22">
+        <v>3398433346000.0</v>
+      </c>
+      <c r="AN22">
+        <v>3132596884000.0</v>
+      </c>
+      <c r="AO22">
+        <v>3328572129000.0</v>
+      </c>
+      <c r="AP22">
+        <v>3021836982000.0</v>
+      </c>
+      <c r="AQ22">
+        <v>2514275266000.0</v>
+      </c>
+      <c r="AR22">
+        <v>2598793301000.0</v>
+      </c>
+      <c r="AS22">
+        <v>2442596186000.0</v>
+      </c>
+      <c r="AT22">
+        <v>1887184819000.0</v>
+      </c>
+      <c r="AU22">
+        <v>1396330747000.0</v>
+      </c>
+      <c r="AV22">
+        <v>934877397000.0</v>
+      </c>
+      <c r="AW22">
+        <v>1592050969000.0</v>
+      </c>
+      <c r="AX22">
+        <v>1755648050000.0</v>
+      </c>
+      <c r="AY22">
+        <v>1339589707000.0</v>
+      </c>
+      <c r="AZ22">
+        <v>1823246457000.0</v>
+      </c>
+      <c r="BA22">
+        <v>1776918888000.0</v>
+      </c>
+      <c r="BB22">
+        <v>1077893764000.0</v>
+      </c>
+      <c r="BC22">
+        <v>1209879741000.0</v>
+      </c>
+      <c r="BD22">
+        <v>1415169090000.0</v>
+      </c>
+      <c r="BE22">
+        <v>1616409515000.0</v>
+      </c>
+      <c r="BF22">
+        <v>796392689000.0</v>
+      </c>
+      <c r="BG22">
+        <v>1573067830000.0</v>
+      </c>
+      <c r="BH22">
+        <v>1237714040000.0</v>
+      </c>
+      <c r="BI22">
+        <v>1180518192000.0</v>
+      </c>
+      <c r="BJ22">
+        <v>946896974000.0</v>
+      </c>
+      <c r="BK22">
+        <v>1134857107000.0</v>
+      </c>
+      <c r="BL22">
+        <v>1424613886000.0</v>
+      </c>
+      <c r="BM22">
+        <v>1078567625000.0</v>
+      </c>
+      <c r="BN22">
+        <v>905065830000.0</v>
+      </c>
+      <c r="BO22">
+        <v>796528892000.0</v>
+      </c>
+      <c r="BP22">
+        <v>709518313000.0</v>
+      </c>
+      <c r="BQ22">
+        <v>598793905000.0</v>
+      </c>
+      <c r="BR22">
+        <v>652327196000.0</v>
+      </c>
+      <c r="BS22">
+        <v>676002533000.0</v>
+      </c>
+      <c r="BT22">
+        <v>783985853000.0</v>
+      </c>
+      <c r="BU22">
+        <v>1163001012000.0</v>
+      </c>
+      <c r="BV22">
+        <v>1028967596000.0</v>
+      </c>
+      <c r="BW22">
+        <v>869705263000.0</v>
+      </c>
+      <c r="BX22">
+        <v>608448521000.0</v>
+      </c>
+      <c r="BY22">
+        <v>461241506000.0</v>
+      </c>
+      <c r="BZ22">
+        <v>579347652000.0</v>
+      </c>
+      <c r="CA22">
+        <v>527665012000.0</v>
+      </c>
+      <c r="CB22">
+        <v>411311368000.0</v>
+      </c>
+      <c r="CC22">
+        <v>301662970000.0</v>
+      </c>
+      <c r="CD22">
+        <v>342392629000.0</v>
+      </c>
+      <c r="CE22">
+        <v>397269238000.0</v>
+      </c>
+      <c r="CF22">
+        <v>363720685000.0</v>
+      </c>
+      <c r="CG22">
+        <v>385460000000.0</v>
+      </c>
+      <c r="CH22">
+        <v>286017313000.0</v>
+      </c>
+      <c r="CI22">
+        <v>206816909000.0</v>
+      </c>
+      <c r="CJ22">
+        <v>251025289000.0</v>
+      </c>
+      <c r="CK22">
+        <v>245119044000.0</v>
+      </c>
+      <c r="CL22">
+        <v>254118375000.0</v>
+      </c>
+      <c r="CM22">
+        <v>50234079000.0</v>
+      </c>
+      <c r="CN22">
+        <v>59921042000.0</v>
+      </c>
+      <c r="CO22">
+        <v>41395000000.0</v>
+      </c>
+      <c r="CP22">
+        <v>47971188000.0</v>
+      </c>
+      <c r="CQ22">
+        <v>30680000000.0</v>
+      </c>
+      <c r="CR22">
+        <v>54315737000.0</v>
+      </c>
+      <c r="CS22">
+        <v>54465000000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:97">
+      <c r="A23" t="s">
+        <v>48</v>
+      </c>
+      <c r="B23">
+        <v>39295481702000.0</v>
+      </c>
+      <c r="C23">
+        <v>37063123128000.0</v>
+      </c>
+      <c r="D23">
+        <v>36562281257000.0</v>
+      </c>
+      <c r="E23">
+        <v>33724271116000.0</v>
+      </c>
+      <c r="F23">
+        <v>31794529536000.0</v>
+      </c>
+      <c r="G23">
+        <v>32640699510000.0</v>
+      </c>
+      <c r="H23">
+        <v>33108684368000.0</v>
+      </c>
+      <c r="I23">
+        <v>29775667374000.0</v>
+      </c>
+      <c r="J23">
+        <v>28497779819000.0</v>
+      </c>
+      <c r="K23">
+        <v>30417764624000.0</v>
+      </c>
+      <c r="L23">
+        <v>30254623117000.0</v>
+      </c>
+      <c r="M23">
+        <v>28805583681000.0</v>
+      </c>
+      <c r="N23">
+        <v>25429779397000.0</v>
+      </c>
+      <c r="O23">
+        <v>23825391538000.0</v>
+      </c>
+      <c r="P23">
+        <v>27187608036000.0</v>
+      </c>
+      <c r="Q23">
+        <v>26669680510000.0</v>
+      </c>
+      <c r="R23">
+        <v>27834656130000.0</v>
+      </c>
+      <c r="S23">
+        <v>25263441466000.0</v>
+      </c>
+      <c r="T23">
+        <v>23508585736000.0</v>
+      </c>
+      <c r="U23">
+        <v>21311391665000.0</v>
+      </c>
+      <c r="V23">
+        <v>20289126194000.0</v>
+      </c>
+      <c r="W23">
+        <v>19885275096000.0</v>
+      </c>
+      <c r="X23">
+        <v>18683572815000.0</v>
+      </c>
+      <c r="Y23">
+        <v>18357361617000.0</v>
+      </c>
+      <c r="Z23">
+        <v>18553634067000.0</v>
+      </c>
+      <c r="AA23">
+        <v>21585843716000.0</v>
+      </c>
+      <c r="AB23">
+        <v>21409046173000.0</v>
+      </c>
+      <c r="AC23">
+        <v>19313873695000.0</v>
+      </c>
+      <c r="AD23">
+        <v>19043081481000.0</v>
+      </c>
+      <c r="AE23">
+        <v>18908865424000.0</v>
+      </c>
+      <c r="AF23">
+        <v>19940850599000.0</v>
+      </c>
+      <c r="AG23">
+        <v>20580028308000.0</v>
+      </c>
+      <c r="AH23">
+        <v>19254388093000.0</v>
+      </c>
+      <c r="AI23">
+        <v>18922098098000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>16823208531000.0</v>
+      </c>
+      <c r="AK23">
+        <v>16903741066000.0</v>
+      </c>
+      <c r="AL23">
+        <v>16519345418000.0</v>
+      </c>
+      <c r="AM23">
+        <v>16603962426000.0</v>
+      </c>
+      <c r="AN23">
+        <v>15830740710000.0</v>
+      </c>
+      <c r="AO23">
+        <v>15650111591000.0</v>
+      </c>
+      <c r="AP23">
+        <v>15382868003000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>14556143459000.0</v>
+      </c>
+      <c r="AR23">
+        <v>15203129563000.0</v>
+      </c>
+      <c r="AS23">
+        <v>15916678351000.0</v>
+      </c>
+      <c r="AT23">
+        <v>15513036457000.0</v>
+      </c>
+      <c r="AU23">
+        <v>14604134483000.0</v>
+      </c>
+      <c r="AV23">
+        <v>14791917177000.0</v>
+      </c>
+      <c r="AW23">
+        <v>15757355391000.0</v>
+      </c>
+      <c r="AX23">
+        <v>14821012420000.0</v>
+      </c>
+      <c r="AY23">
+        <v>13697224279000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>14633141381000.0</v>
+      </c>
+      <c r="BA23">
+        <v>14021716318000.0</v>
+      </c>
+      <c r="BB23">
+        <v>12055089530000.0</v>
+      </c>
+      <c r="BC23">
+        <v>11493469267000.0</v>
+      </c>
+      <c r="BD23">
+        <v>11787524999000.0</v>
+      </c>
+      <c r="BE23">
+        <v>9791303651000.0</v>
+      </c>
+      <c r="BF23">
+        <v>9572121383000.0</v>
+      </c>
+      <c r="BG23">
+        <v>9125911096000.0</v>
+      </c>
+      <c r="BH23">
+        <v>8308243768000.0</v>
+      </c>
+      <c r="BI23">
+        <v>8108990377000.0</v>
+      </c>
+      <c r="BJ23"/>
+      <c r="BK23">
+        <v>7869112890000.0</v>
+      </c>
+      <c r="BL23">
+        <v>7665590356000.0</v>
+      </c>
+      <c r="BM23">
+        <v>7211358734000.0</v>
+      </c>
+      <c r="BN23">
+        <v>6815058083000.0</v>
+      </c>
+      <c r="BO23">
+        <v>6287345358000.0</v>
+      </c>
+      <c r="BP23">
+        <v>6059070429000.0</v>
+      </c>
+      <c r="BQ23"/>
+      <c r="BR23"/>
+      <c r="BS23"/>
+      <c r="BT23"/>
+      <c r="BU23"/>
+      <c r="BV23"/>
+      <c r="BW23"/>
+      <c r="BX23"/>
+      <c r="BY23"/>
+      <c r="BZ23"/>
+      <c r="CA23"/>
+      <c r="CB23"/>
+      <c r="CC23"/>
+      <c r="CD23"/>
+      <c r="CE23"/>
+      <c r="CF23"/>
+      <c r="CG23"/>
+      <c r="CH23"/>
+      <c r="CI23"/>
+      <c r="CJ23"/>
+      <c r="CK23"/>
+      <c r="CL23"/>
+      <c r="CM23"/>
+      <c r="CN23"/>
+      <c r="CO23"/>
+      <c r="CP23"/>
+      <c r="CQ23"/>
+      <c r="CR23"/>
+      <c r="CS23"/>
+    </row>
+    <row r="24" spans="1:97">
+      <c r="A24" t="s">
+        <v>49</v>
+      </c>
+      <c r="B24">
+        <v>3039744642000.0</v>
+      </c>
+      <c r="C24">
+        <v>3439861437000.0</v>
+      </c>
+      <c r="D24">
+        <v>3703087919000.0</v>
+      </c>
+      <c r="E24">
+        <v>3795231071000.0</v>
+      </c>
+      <c r="F24">
+        <v>3762743655000.0</v>
+      </c>
+      <c r="G24">
+        <v>3595162465000.0</v>
+      </c>
+      <c r="H24">
+        <v>3645033749000.0</v>
+      </c>
+      <c r="I24">
+        <v>3312165650000.0</v>
+      </c>
+      <c r="J24">
+        <v>3623140437000.0</v>
+      </c>
+      <c r="K24">
+        <v>3929847312000.0</v>
+      </c>
+      <c r="L24">
+        <v>3117277847000.0</v>
+      </c>
+      <c r="M24">
+        <v>3176677423000.0</v>
+      </c>
+      <c r="N24">
+        <v>3395155520000.0</v>
+      </c>
+      <c r="O24">
+        <v>2006688058000.0</v>
+      </c>
+      <c r="P24">
+        <v>2138014958000.0</v>
+      </c>
+      <c r="Q24">
+        <v>2155326840000.0</v>
+      </c>
+      <c r="R24">
+        <v>2197903783000.0</v>
+      </c>
+      <c r="S24">
+        <v>2219454412000.0</v>
+      </c>
+      <c r="T24">
+        <v>2201479208000.0</v>
+      </c>
+      <c r="U24">
+        <v>2300868856000.0</v>
+      </c>
+      <c r="V24">
+        <v>2461046670000.0</v>
+      </c>
+      <c r="W24">
+        <v>2569164738000.0</v>
+      </c>
+      <c r="X24">
+        <v>2656843283000.0</v>
+      </c>
+      <c r="Y24">
+        <v>2501788427000.0</v>
+      </c>
+      <c r="Z24">
+        <v>2463950897000.0</v>
+      </c>
+      <c r="AA24">
+        <v>2558908023000.0</v>
+      </c>
+      <c r="AB24">
+        <v>2469492872000.0</v>
+      </c>
+      <c r="AC24">
+        <v>2491361327000.0</v>
+      </c>
+      <c r="AD24">
+        <v>1871575038000.0</v>
+      </c>
+      <c r="AE24">
+        <v>1823566733000.0</v>
+      </c>
+      <c r="AF24">
+        <v>1803069679000.0</v>
+      </c>
+      <c r="AG24">
+        <v>2664563093000.0</v>
+      </c>
+      <c r="AH24">
+        <v>2581335313000.0</v>
+      </c>
+      <c r="AI24">
+        <v>2369719693000.0</v>
+      </c>
+      <c r="AJ24">
+        <v>2217874995000.0</v>
+      </c>
+      <c r="AK24">
+        <v>2404443131000.0</v>
+      </c>
+      <c r="AL24">
+        <v>1641584290000.0</v>
+      </c>
+      <c r="AM24">
+        <v>1671204895000.0</v>
+      </c>
+      <c r="AN24">
+        <v>1823544438000.0</v>
+      </c>
+      <c r="AO24">
+        <v>2954275327000.0</v>
+      </c>
+      <c r="AP24">
+        <v>2835537616000.0</v>
+      </c>
+      <c r="AQ24">
+        <v>2820570872000.0</v>
+      </c>
+      <c r="AR24">
+        <v>2910577418000.0</v>
+      </c>
+      <c r="AS24">
+        <v>2842463032000.0</v>
+      </c>
+      <c r="AT24">
+        <v>2642273667000.0</v>
+      </c>
+      <c r="AU24">
+        <v>2508706562000.0</v>
+      </c>
+      <c r="AV24">
+        <v>2514763964000.0</v>
+      </c>
+      <c r="AW24">
+        <v>2366671223000.0</v>
+      </c>
+      <c r="AX24">
+        <v>2390323577000.0</v>
+      </c>
+      <c r="AY24">
+        <v>2468070757000.0</v>
+      </c>
+      <c r="AZ24">
+        <v>2547664381000.0</v>
+      </c>
+      <c r="BA24">
+        <v>2387109521000.0</v>
+      </c>
+      <c r="BB24">
+        <v>2322833290000.0</v>
+      </c>
+      <c r="BC24">
+        <v>2457993696000.0</v>
+      </c>
+      <c r="BD24">
+        <v>2339455315000.0</v>
+      </c>
+      <c r="BE24">
+        <v>807372180000.0</v>
+      </c>
+      <c r="BF24">
+        <v>843774320000.0</v>
+      </c>
+      <c r="BG24">
+        <v>894159798000.0</v>
+      </c>
+      <c r="BH24">
+        <v>808042972000.0</v>
+      </c>
+      <c r="BI24">
+        <v>825560620000.0</v>
+      </c>
+      <c r="BJ24">
+        <v>835513818000.0</v>
+      </c>
+      <c r="BK24">
+        <v>829079627000.0</v>
+      </c>
+      <c r="BL24">
+        <v>880167988000.0</v>
+      </c>
+      <c r="BM24">
+        <v>975399328000.0</v>
+      </c>
+      <c r="BN24">
+        <v>947330477000.0</v>
+      </c>
+      <c r="BO24">
+        <v>926780854000.0</v>
+      </c>
+      <c r="BP24">
+        <v>952414871000.0</v>
+      </c>
+      <c r="BQ24">
+        <v>956055992000.0</v>
+      </c>
+      <c r="BR24">
+        <v>553640594000.0</v>
+      </c>
+      <c r="BS24">
+        <v>652836280000.0</v>
+      </c>
+      <c r="BT24">
+        <v>666777336000.0</v>
+      </c>
+      <c r="BU24">
+        <v>671333771000.0</v>
+      </c>
+      <c r="BV24">
+        <v>590996372000.0</v>
+      </c>
+      <c r="BW24">
+        <v>377564197000.0</v>
+      </c>
+      <c r="BX24">
+        <v>364142646000.0</v>
+      </c>
+      <c r="BY24">
+        <v>274911197000.0</v>
+      </c>
+      <c r="BZ24">
+        <v>239415631000.0</v>
+      </c>
+      <c r="CA24">
+        <v>167318168000.0</v>
+      </c>
+      <c r="CB24">
+        <v>102075399000.0</v>
+      </c>
+      <c r="CC24">
+        <v>68449392000.0</v>
+      </c>
+      <c r="CD24">
+        <v>43570500000.0</v>
+      </c>
+      <c r="CE24">
+        <v>18350012000.0</v>
+      </c>
+      <c r="CF24">
+        <v>19754672000.0</v>
+      </c>
+      <c r="CG24">
+        <v>35911813000.0</v>
+      </c>
+      <c r="CH24">
+        <v>33561977000.0</v>
+      </c>
+      <c r="CI24">
+        <v>32591637000.0</v>
+      </c>
+      <c r="CJ24">
+        <v>13475575000.0</v>
+      </c>
+      <c r="CK24">
+        <v>183700188000.0</v>
+      </c>
+      <c r="CL24">
+        <v>205276978000.0</v>
+      </c>
+      <c r="CM24"/>
+      <c r="CN24"/>
+      <c r="CO24">
+        <v>18927000000.0</v>
+      </c>
+      <c r="CP24">
+        <v>40847504000.0</v>
+      </c>
+      <c r="CQ24"/>
+      <c r="CR24">
+        <v>95036697000.0</v>
+      </c>
+      <c r="CS24"/>
+    </row>
+    <row r="25" spans="1:97">
+      <c r="A25" t="s">
+        <v>50</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25">
+        <v>4221576333000.0</v>
+      </c>
+      <c r="E25">
+        <v>4326077826000.0</v>
+      </c>
+      <c r="F25">
+        <v>4286272573000.0</v>
+      </c>
+      <c r="G25">
+        <v>4117079858000.0</v>
+      </c>
+      <c r="H25">
+        <v>4124176562000.0</v>
+      </c>
+      <c r="I25">
+        <v>3778303623000.0</v>
+      </c>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25">
+        <v>3497935152000.0</v>
+      </c>
+      <c r="N25">
+        <v>3696382609000.0</v>
+      </c>
+      <c r="O25">
+        <v>2318335345000.0</v>
+      </c>
+      <c r="P25">
+        <v>2444880429000.0</v>
+      </c>
+      <c r="Q25">
+        <v>2469599353000.0</v>
+      </c>
+      <c r="R25">
+        <v>2501484758000.0</v>
+      </c>
+      <c r="S25">
+        <v>2508617401000.0</v>
+      </c>
+      <c r="T25">
+        <v>2467602790000.0</v>
+      </c>
+      <c r="U25">
+        <v>2532057570000.0</v>
+      </c>
+      <c r="V25">
+        <v>2635507391000.0</v>
+      </c>
+      <c r="W25">
+        <v>2734782876000.0</v>
+      </c>
+      <c r="X25">
+        <v>2839586047000.0</v>
+      </c>
+      <c r="Y25">
+        <v>2621527301000.0</v>
+      </c>
+      <c r="Z25">
+        <v>2583249336000.0</v>
+      </c>
+      <c r="AA25">
+        <v>2674856858000.0</v>
+      </c>
+      <c r="AB25">
+        <v>2469492872000.0</v>
+      </c>
+      <c r="AC25">
+        <v>2491361327000.0</v>
+      </c>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25"/>
+      <c r="BU25"/>
+      <c r="BV25"/>
+      <c r="BW25"/>
+      <c r="BX25"/>
+      <c r="BY25"/>
+      <c r="BZ25"/>
+      <c r="CA25"/>
+      <c r="CB25"/>
+      <c r="CC25"/>
+      <c r="CD25"/>
+      <c r="CE25"/>
+      <c r="CF25"/>
+      <c r="CG25"/>
+      <c r="CH25"/>
+      <c r="CI25"/>
+      <c r="CJ25"/>
+      <c r="CK25"/>
+      <c r="CL25"/>
+      <c r="CM25"/>
+      <c r="CN25"/>
+      <c r="CO25"/>
+      <c r="CP25"/>
+      <c r="CQ25"/>
+      <c r="CR25"/>
+      <c r="CS25"/>
+    </row>
+    <row r="26" spans="1:97">
+      <c r="A26" t="s">
+        <v>51</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26">
+        <v>572449209000.0</v>
+      </c>
+      <c r="AC26">
+        <v>421621153000.0</v>
+      </c>
+      <c r="AD26">
+        <v>420909145000.0</v>
+      </c>
+      <c r="AE26">
+        <v>420378197000.0</v>
+      </c>
+      <c r="AF26">
+        <v>418162792000.0</v>
+      </c>
+      <c r="AG26">
+        <v>421337974000.0</v>
+      </c>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26"/>
+      <c r="BW26"/>
+      <c r="BX26"/>
+      <c r="BY26"/>
+      <c r="BZ26"/>
+      <c r="CA26"/>
+      <c r="CB26"/>
+      <c r="CC26"/>
+      <c r="CD26"/>
+      <c r="CE26"/>
+      <c r="CF26"/>
+      <c r="CG26"/>
+      <c r="CH26"/>
+      <c r="CI26"/>
+      <c r="CJ26"/>
+      <c r="CK26"/>
+      <c r="CL26"/>
+      <c r="CM26"/>
+      <c r="CN26"/>
+      <c r="CO26"/>
+      <c r="CP26"/>
+      <c r="CQ26"/>
+      <c r="CR26"/>
+      <c r="CS26"/>
+    </row>
+    <row r="27" spans="1:97">
+      <c r="A27" t="s">
+        <v>52</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
+      <c r="CF27"/>
+      <c r="CG27"/>
+      <c r="CH27"/>
+      <c r="CI27"/>
+      <c r="CJ27"/>
+      <c r="CK27"/>
+      <c r="CL27"/>
+      <c r="CM27"/>
+      <c r="CN27"/>
+      <c r="CO27"/>
+      <c r="CP27"/>
+      <c r="CQ27"/>
+      <c r="CR27"/>
+      <c r="CS27"/>
+    </row>
+    <row r="28" spans="1:97">
+      <c r="A28" t="s">
+        <v>53</v>
+      </c>
+      <c r="B28">
+        <v>-3411762036000.0</v>
+      </c>
+      <c r="C28">
+        <v>-1753399581000.0</v>
+      </c>
+      <c r="D28">
+        <v>-691517090000.0</v>
+      </c>
+      <c r="E28">
+        <v>-608956872000.0</v>
+      </c>
+      <c r="F28">
+        <v>1425837721000.0</v>
+      </c>
+      <c r="G28">
+        <v>267066481000.0</v>
+      </c>
+      <c r="H28">
+        <v>-48879615000.0</v>
+      </c>
+      <c r="I28">
+        <v>417972741000.0</v>
+      </c>
+      <c r="J28">
+        <v>502849609000.0</v>
+      </c>
+      <c r="K28">
+        <v>-845437581000.0</v>
+      </c>
+      <c r="L28">
+        <v>-1906859540000.0</v>
+      </c>
+      <c r="M28">
+        <v>-1869847070000.0</v>
+      </c>
+      <c r="N28">
+        <v>173338912000.0</v>
+      </c>
+      <c r="O28">
+        <v>1108250083000.0</v>
+      </c>
+      <c r="P28">
+        <v>-1321417498000.0</v>
+      </c>
+      <c r="Q28">
+        <v>-1279762153000.0</v>
+      </c>
+      <c r="R28">
+        <v>-422734788000.0</v>
+      </c>
+      <c r="S28">
+        <v>970627495000.0</v>
+      </c>
+      <c r="T28">
+        <v>486196919000.0</v>
+      </c>
+      <c r="U28">
+        <v>1996894459000.0</v>
+      </c>
+      <c r="V28">
+        <v>1363797464000.0</v>
+      </c>
+      <c r="W28">
+        <v>1393331390000.0</v>
+      </c>
+      <c r="X28">
+        <v>2567063246000.0</v>
+      </c>
+      <c r="Y28">
+        <v>2674244729000.0</v>
+      </c>
+      <c r="Z28">
+        <v>3784443656000.0</v>
+      </c>
+      <c r="AA28">
+        <v>3241112099000.0</v>
+      </c>
+      <c r="AB28">
+        <v>2749321427000.0</v>
+      </c>
+      <c r="AC28">
+        <v>3846677847000.0</v>
+      </c>
+      <c r="AD28">
+        <v>3779373176000.0</v>
+      </c>
+      <c r="AE28">
+        <v>2707785147000.0</v>
+      </c>
+      <c r="AF28">
+        <v>2058691723000.0</v>
+      </c>
+      <c r="AG28">
+        <v>1561993625000.0</v>
+      </c>
+      <c r="AH28">
+        <v>1796660391000.0</v>
+      </c>
+      <c r="AI28">
+        <v>1717942116000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>1401686670000.0</v>
+      </c>
+      <c r="AK28">
+        <v>2930402436000.0</v>
+      </c>
+      <c r="AL28">
+        <v>3064253951000.0</v>
+      </c>
+      <c r="AM28">
+        <v>2773777068000.0</v>
+      </c>
+      <c r="AN28">
+        <v>2671023616000.0</v>
+      </c>
+      <c r="AO28">
+        <v>3060313955000.0</v>
+      </c>
+      <c r="AP28">
+        <v>3159576812000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>3209275491000.0</v>
+      </c>
+      <c r="AR28">
+        <v>2594661206000.0</v>
+      </c>
+      <c r="AS28">
+        <v>2577875097000.0</v>
+      </c>
+      <c r="AT28">
+        <v>2584486617000.0</v>
+      </c>
+      <c r="AU28">
+        <v>2856786201000.0</v>
+      </c>
+      <c r="AV28">
+        <v>3229833649000.0</v>
+      </c>
+      <c r="AW28">
+        <v>4649307334000.0</v>
+      </c>
+      <c r="AX28">
+        <v>3467773817000.0</v>
+      </c>
+      <c r="AY28">
+        <v>3944565035000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>4325784435000.0</v>
+      </c>
+      <c r="BA28">
+        <v>2476593022000.0</v>
+      </c>
+      <c r="BB28">
+        <v>1694763447000.0</v>
+      </c>
+      <c r="BC28">
+        <v>2066062846000.0</v>
+      </c>
+      <c r="BD28">
+        <v>1147837664000.0</v>
+      </c>
+      <c r="BE28">
+        <v>565231712000.0</v>
+      </c>
+      <c r="BF28">
+        <v>449916855000.0</v>
+      </c>
+      <c r="BG28">
+        <v>-217993427000.0</v>
+      </c>
+      <c r="BH28">
+        <v>-330822968000.0</v>
+      </c>
+      <c r="BI28">
+        <v>-302861467000.0</v>
+      </c>
+      <c r="BJ28"/>
+      <c r="BK28">
+        <v>-668149823000.0</v>
+      </c>
+      <c r="BL28">
+        <v>1042754725000.0</v>
+      </c>
+      <c r="BM28">
+        <v>1771974870000.0</v>
+      </c>
+      <c r="BN28">
+        <v>1755979841000.0</v>
+      </c>
+      <c r="BO28">
+        <v>1541024492000.0</v>
+      </c>
+      <c r="BP28">
+        <v>1935073392000.0</v>
+      </c>
+      <c r="BQ28"/>
+      <c r="BR28"/>
+      <c r="BS28"/>
+      <c r="BT28"/>
+      <c r="BU28"/>
+      <c r="BV28"/>
+      <c r="BW28"/>
+      <c r="BX28"/>
+      <c r="BY28"/>
+      <c r="BZ28"/>
+      <c r="CA28"/>
+      <c r="CB28"/>
+      <c r="CC28"/>
+      <c r="CD28"/>
+      <c r="CE28"/>
+      <c r="CF28"/>
+      <c r="CG28"/>
+      <c r="CH28"/>
+      <c r="CI28"/>
+      <c r="CJ28"/>
+      <c r="CK28"/>
+      <c r="CL28"/>
+      <c r="CM28"/>
+      <c r="CN28"/>
+      <c r="CO28"/>
+      <c r="CP28"/>
+      <c r="CQ28"/>
+      <c r="CR28"/>
+      <c r="CS28"/>
+    </row>
+    <row r="29" spans="1:97">
+      <c r="A29" t="s">
+        <v>54</v>
+      </c>
+      <c r="B29">
+        <v>17852995477000.0</v>
+      </c>
+      <c r="C29">
+        <v>17822663404000.0</v>
+      </c>
+      <c r="D29">
+        <v>17278827204000.0</v>
+      </c>
+      <c r="E29"/>
+      <c r="F29">
+        <v>16677115981000.0</v>
+      </c>
+      <c r="G29">
+        <v>16926258569000.0</v>
+      </c>
+      <c r="H29">
+        <v>16355421592000.0</v>
+      </c>
+      <c r="I29">
+        <v>15257715220000.0</v>
+      </c>
+      <c r="J29">
+        <v>16206185549000.0</v>
+      </c>
+      <c r="K29">
+        <v>17261014693000.0</v>
+      </c>
+      <c r="L29">
+        <v>15511003772000.0</v>
+      </c>
+      <c r="M29">
+        <v>14951375822000.0</v>
+      </c>
+      <c r="N29">
+        <v>15401779879000.0</v>
+      </c>
+      <c r="O29">
+        <v>14103117019000.0</v>
+      </c>
+      <c r="P29">
+        <v>13663090871000.0</v>
+      </c>
+      <c r="Q29">
+        <v>12885075144000.0</v>
+      </c>
+      <c r="R29">
+        <v>12816474386000.0</v>
+      </c>
+      <c r="S29">
+        <v>12680559618000.0</v>
+      </c>
+      <c r="T29">
+        <v>12119955198000.0</v>
+      </c>
+      <c r="U29">
+        <v>12362069864000.0</v>
+      </c>
+      <c r="V29">
+        <v>12280524458000.0</v>
+      </c>
+      <c r="W29">
+        <v>12770601576000.0</v>
+      </c>
+      <c r="X29">
+        <v>12657295025000.0</v>
+      </c>
+      <c r="Y29">
+        <v>12424268873000.0</v>
+      </c>
+      <c r="Z29">
+        <v>13427857675000.0</v>
+      </c>
+      <c r="AA29">
+        <v>13297838387000.0</v>
+      </c>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29"/>
+      <c r="CJ29"/>
+      <c r="CK29"/>
+      <c r="CL29"/>
+      <c r="CM29"/>
+      <c r="CN29"/>
+      <c r="CO29"/>
+      <c r="CP29"/>
+      <c r="CQ29"/>
+      <c r="CR29"/>
+      <c r="CS29"/>
+    </row>
+    <row r="30" spans="1:97">
+      <c r="A30" t="s">
+        <v>55</v>
+      </c>
+      <c r="B30">
+        <v>9635926996000.0</v>
+      </c>
+      <c r="C30">
+        <v>8755932331000.0</v>
+      </c>
+      <c r="D30">
+        <v>10009125356000.0</v>
+      </c>
+      <c r="E30">
+        <v>8933753493000.0</v>
+      </c>
+      <c r="F30">
+        <v>8953670105000.0</v>
+      </c>
+      <c r="G30">
+        <v>8359044867000.0</v>
+      </c>
+      <c r="H30">
+        <v>7607759183000.0</v>
+      </c>
+      <c r="I30">
+        <v>7711315349000.0</v>
+      </c>
+      <c r="J30">
+        <v>6685476883000.0</v>
+      </c>
+      <c r="K30">
+        <v>6674436483000.0</v>
+      </c>
+      <c r="L30">
+        <v>6467129318000.0</v>
+      </c>
+      <c r="M30">
+        <v>6207969745000.0</v>
+      </c>
+      <c r="N30">
+        <v>6190266738000.0</v>
+      </c>
+      <c r="O30">
+        <v>6752819019000.0</v>
+      </c>
+      <c r="P30">
+        <v>6030180321000.0</v>
+      </c>
+      <c r="Q30">
+        <v>6689737855000.0</v>
+      </c>
+      <c r="R30">
+        <v>7661204131000.0</v>
+      </c>
+      <c r="S30">
+        <v>6784925064000.0</v>
+      </c>
+      <c r="T30">
+        <v>4622656638000.0</v>
+      </c>
+      <c r="U30">
+        <v>4473782102000.0</v>
+      </c>
+      <c r="V30">
+        <v>3556761672000.0</v>
+      </c>
+      <c r="W30">
+        <v>2790079382000.0</v>
+      </c>
+      <c r="X30">
+        <v>2368360692000.0</v>
+      </c>
+      <c r="Y30">
+        <v>3005678186000.0</v>
+      </c>
+      <c r="Z30">
+        <v>3200348202000.0</v>
+      </c>
+      <c r="AA30">
+        <v>5493887050000.0</v>
+      </c>
+      <c r="AB30">
+        <v>4320950205000.0</v>
+      </c>
+      <c r="AC30">
+        <v>4167353972000.0</v>
+      </c>
+      <c r="AD30">
+        <v>3907109637000.0</v>
+      </c>
+      <c r="AE30">
+        <v>4406824290000.0</v>
+      </c>
+      <c r="AF30">
+        <v>4647430083000.0</v>
+      </c>
+      <c r="AG30">
+        <v>4397468109000.0</v>
+      </c>
+      <c r="AH30">
+        <v>4689671625000.0</v>
+      </c>
+      <c r="AI30">
+        <v>5309904635000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>2696132366000.0</v>
+      </c>
+      <c r="AK30">
+        <v>4527828510000.0</v>
+      </c>
+      <c r="AL30">
+        <v>3217895845000.0</v>
+      </c>
+      <c r="AM30">
+        <v>2893636368000.0</v>
+      </c>
+      <c r="AN30">
+        <v>2569271013000.0</v>
+      </c>
+      <c r="AO30">
+        <v>2872033082000.0</v>
+      </c>
+      <c r="AP30">
+        <v>2957645657000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>2643508304000.0</v>
+      </c>
+      <c r="AR30">
+        <v>3049204585000.0</v>
+      </c>
+      <c r="AS30">
+        <v>4076439790000.0</v>
+      </c>
+      <c r="AT30">
+        <v>4373032469000.0</v>
+      </c>
+      <c r="AU30">
+        <v>3953016289000.0</v>
+      </c>
+      <c r="AV30">
+        <v>4320194060000.0</v>
+      </c>
+      <c r="AW30">
+        <v>5271033450000.0</v>
+      </c>
+      <c r="AX30">
+        <v>4324581956000.0</v>
+      </c>
+      <c r="AY30">
+        <v>4027312098000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>4265335163000.0</v>
+      </c>
+      <c r="BA30">
+        <v>3781529479000.0</v>
+      </c>
+      <c r="BB30">
+        <v>3312168807000.0</v>
+      </c>
+      <c r="BC30">
+        <v>3322921596000.0</v>
+      </c>
+      <c r="BD30">
+        <v>3166151804000.0</v>
+      </c>
+      <c r="BE30">
+        <v>3317672745000.0</v>
+      </c>
+      <c r="BF30">
+        <v>3197025148000.0</v>
+      </c>
+      <c r="BG30">
+        <v>2839562000000.0</v>
+      </c>
+      <c r="BH30">
+        <v>2300184459000.0</v>
+      </c>
+      <c r="BI30">
+        <v>2658453772000.0</v>
+      </c>
+      <c r="BJ30">
+        <v>2223697869000.0</v>
+      </c>
+      <c r="BK30">
+        <v>2273517823000.0</v>
+      </c>
+      <c r="BL30">
+        <v>1765827690000.0</v>
+      </c>
+      <c r="BM30">
+        <v>2044166858000.0</v>
+      </c>
+      <c r="BN30">
+        <v>1906572170000.0</v>
+      </c>
+      <c r="BO30">
+        <v>1495188976000.0</v>
+      </c>
+      <c r="BP30">
+        <v>1411547993000.0</v>
+      </c>
+      <c r="BQ30">
+        <v>1137859710000.0</v>
+      </c>
+      <c r="BR30">
+        <v>1128966828000.0</v>
+      </c>
+      <c r="BS30">
+        <v>1064307549000.0</v>
+      </c>
+      <c r="BT30">
+        <v>923655022000.0</v>
+      </c>
+      <c r="BU30">
+        <v>1299855325000.0</v>
+      </c>
+      <c r="BV30">
+        <v>1287087746000.0</v>
+      </c>
+      <c r="BW30">
+        <v>1028520848000.0</v>
+      </c>
+      <c r="BX30">
+        <v>873060468000.0</v>
+      </c>
+      <c r="BY30">
+        <v>829022950000.0</v>
+      </c>
+      <c r="BZ30">
+        <v>581289387000.0</v>
+      </c>
+      <c r="CA30">
+        <v>535890268000.0</v>
+      </c>
+      <c r="CB30">
+        <v>490082604000.0</v>
+      </c>
+      <c r="CC30">
+        <v>512809014000.0</v>
+      </c>
+      <c r="CD30">
+        <v>479164033000.0</v>
+      </c>
+      <c r="CE30">
+        <v>377600673000.0</v>
+      </c>
+      <c r="CF30">
+        <v>444067368000.0</v>
+      </c>
+      <c r="CG30">
+        <v>442451174000.0</v>
+      </c>
+      <c r="CH30">
+        <v>418851220000.0</v>
+      </c>
+      <c r="CI30">
+        <v>367333188000.0</v>
+      </c>
+      <c r="CJ30">
+        <v>314022849000.0</v>
+      </c>
+      <c r="CK30">
+        <v>358675700000.0</v>
+      </c>
+      <c r="CL30">
+        <v>321478994000.0</v>
+      </c>
+      <c r="CM30">
+        <v>249997157000.0</v>
+      </c>
+      <c r="CN30">
+        <v>228890068000.0</v>
+      </c>
+      <c r="CO30">
+        <v>207404000000.0</v>
+      </c>
+      <c r="CP30">
+        <v>179247032000.0</v>
+      </c>
+      <c r="CQ30">
+        <v>181800000000.0</v>
+      </c>
+      <c r="CR30">
+        <v>199768726000.0</v>
+      </c>
+      <c r="CS30">
+        <v>244716000000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:97">
+      <c r="A31" t="s">
+        <v>56</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31"/>
+      <c r="N31"/>
+      <c r="O31">
+        <v>11548170155000.0</v>
+      </c>
+      <c r="P31">
+        <v>10968862687000.0</v>
+      </c>
+      <c r="Q31">
+        <v>10115336971000.0</v>
+      </c>
+      <c r="R31">
+        <v>9986018782000.0</v>
+      </c>
+      <c r="S31">
+        <v>9776099273000.0</v>
+      </c>
+      <c r="T31">
+        <v>9345116329000.0</v>
+      </c>
+      <c r="U31">
+        <v>9027196070000.0</v>
+      </c>
+      <c r="V31">
+        <v>9021104719000.0</v>
+      </c>
+      <c r="W31">
+        <v>9069435172000.0</v>
+      </c>
+      <c r="X31">
+        <v>8752377209000.0</v>
+      </c>
+      <c r="Y31">
+        <v>8513381736000.0</v>
+      </c>
+      <c r="Z31">
+        <v>8463855778000.0</v>
+      </c>
+      <c r="AA31">
+        <v>8536444980000.0</v>
+      </c>
+      <c r="AB31">
+        <v>8336274821000.0</v>
+      </c>
+      <c r="AC31">
+        <v>8199710571000.0</v>
+      </c>
+      <c r="AD31">
+        <v>8270158649000.0</v>
+      </c>
+      <c r="AE31">
+        <v>8566983548000.0</v>
+      </c>
+      <c r="AF31">
+        <v>8371108114000.0</v>
+      </c>
+      <c r="AG31">
+        <v>8053185430000.0</v>
+      </c>
+      <c r="AH31"/>
+      <c r="AI31"/>
+      <c r="AJ31"/>
+      <c r="AK31"/>
+      <c r="AL31"/>
+      <c r="AM31"/>
+      <c r="AN31"/>
+      <c r="AO31"/>
+      <c r="AP31"/>
+      <c r="AQ31"/>
+      <c r="AR31"/>
+      <c r="AS31"/>
+      <c r="AT31"/>
+      <c r="AU31"/>
+      <c r="AV31"/>
+      <c r="AW31"/>
+      <c r="AX31"/>
+      <c r="AY31"/>
+      <c r="AZ31"/>
+      <c r="BA31"/>
+      <c r="BB31"/>
+      <c r="BC31"/>
+      <c r="BD31"/>
+      <c r="BE31"/>
+      <c r="BF31"/>
+      <c r="BG31"/>
+      <c r="BH31"/>
+      <c r="BI31"/>
+      <c r="BJ31"/>
+      <c r="BK31"/>
+      <c r="BL31"/>
+      <c r="BM31"/>
+      <c r="BN31"/>
+      <c r="BO31"/>
+      <c r="BP31"/>
+      <c r="BQ31"/>
+      <c r="BR31"/>
+      <c r="BS31"/>
+      <c r="BT31"/>
+      <c r="BU31"/>
+      <c r="BV31"/>
+      <c r="BW31"/>
+      <c r="BX31"/>
+      <c r="BY31"/>
+      <c r="BZ31"/>
+      <c r="CA31"/>
+      <c r="CB31"/>
+      <c r="CC31"/>
+      <c r="CD31"/>
+      <c r="CE31"/>
+      <c r="CF31"/>
+      <c r="CG31"/>
+      <c r="CH31"/>
+      <c r="CI31"/>
+      <c r="CJ31"/>
+      <c r="CK31"/>
+      <c r="CL31"/>
+      <c r="CM31"/>
+      <c r="CN31"/>
+      <c r="CO31"/>
+      <c r="CP31"/>
+      <c r="CQ31"/>
+      <c r="CR31"/>
+      <c r="CS31"/>
+    </row>
+    <row r="32" spans="1:97">
+      <c r="A32" t="s">
+        <v>57</v>
+      </c>
+      <c r="B32">
+        <v>6061297946000.0</v>
+      </c>
+      <c r="C32">
+        <v>7297692888000.0</v>
+      </c>
+      <c r="D32">
+        <v>7486515962000.0</v>
+      </c>
+      <c r="E32"/>
+      <c r="F32">
+        <v>8037130892000.0</v>
+      </c>
+      <c r="G32">
+        <v>7837241405000.0</v>
+      </c>
+      <c r="H32">
+        <v>7543864313000.0</v>
+      </c>
+      <c r="I32">
+        <v>6496719689000.0</v>
+      </c>
+      <c r="J32">
+        <v>6885685062000.0</v>
+      </c>
+      <c r="K32">
+        <v>6761414649000.0</v>
+      </c>
+      <c r="L32">
+        <v>5587673849000.0</v>
+      </c>
+      <c r="M32">
+        <v>5676617845000.0</v>
+      </c>
+      <c r="N32">
+        <v>6327580700000.0</v>
+      </c>
+      <c r="O32">
+        <v>5250468703000.0</v>
+      </c>
+      <c r="P32">
+        <v>4560802658000.0</v>
+      </c>
+      <c r="Q32">
+        <v>3487129127000.0</v>
+      </c>
+      <c r="R32">
+        <v>3251194037000.0</v>
+      </c>
+      <c r="S32">
+        <v>2974508004000.0</v>
+      </c>
+      <c r="T32">
+        <v>2715836969000.0</v>
+      </c>
+      <c r="U32">
+        <v>3093197869000.0</v>
+      </c>
+      <c r="V32">
+        <v>3078926346000.0</v>
+      </c>
+      <c r="W32">
+        <v>3258608050000.0</v>
+      </c>
+      <c r="X32">
+        <v>2940308451000.0</v>
+      </c>
+      <c r="Y32">
+        <v>2418639334000.0</v>
+      </c>
+      <c r="Z32">
+        <v>2367206628000.0</v>
+      </c>
+      <c r="AA32">
+        <v>2164587107000.0</v>
+      </c>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32"/>
+      <c r="AJ32"/>
+      <c r="AK32"/>
+      <c r="AL32"/>
+      <c r="AM32"/>
+      <c r="AN32"/>
+      <c r="AO32"/>
+      <c r="AP32"/>
+      <c r="AQ32"/>
+      <c r="AR32"/>
+      <c r="AS32"/>
+      <c r="AT32"/>
+      <c r="AU32"/>
+      <c r="AV32"/>
+      <c r="AW32"/>
+      <c r="AX32"/>
+      <c r="AY32"/>
+      <c r="AZ32"/>
+      <c r="BA32"/>
+      <c r="BB32"/>
+      <c r="BC32"/>
+      <c r="BD32"/>
+      <c r="BE32"/>
+      <c r="BF32"/>
+      <c r="BG32"/>
+      <c r="BH32"/>
+      <c r="BI32"/>
+      <c r="BJ32"/>
+      <c r="BK32"/>
+      <c r="BL32"/>
+      <c r="BM32"/>
+      <c r="BN32"/>
+      <c r="BO32"/>
+      <c r="BP32"/>
+      <c r="BQ32"/>
+      <c r="BR32"/>
+      <c r="BS32"/>
+      <c r="BT32"/>
+      <c r="BU32"/>
+      <c r="BV32"/>
+      <c r="BW32"/>
+      <c r="BX32"/>
+      <c r="BY32"/>
+      <c r="BZ32"/>
+      <c r="CA32"/>
+      <c r="CB32"/>
+      <c r="CC32"/>
+      <c r="CD32"/>
+      <c r="CE32"/>
+      <c r="CF32"/>
+      <c r="CG32"/>
+      <c r="CH32"/>
+      <c r="CI32"/>
+      <c r="CJ32"/>
+      <c r="CK32"/>
+      <c r="CL32"/>
+      <c r="CM32"/>
+      <c r="CN32"/>
+      <c r="CO32"/>
+      <c r="CP32"/>
+      <c r="CQ32"/>
+      <c r="CR32"/>
+      <c r="CS32"/>
+    </row>
+    <row r="33" spans="1:97">
+      <c r="A33" t="s">
+        <v>58</v>
+      </c>
+      <c r="B33">
+        <v>14613513752000.0</v>
+      </c>
+      <c r="C33">
+        <v>13696039893000.0</v>
+      </c>
+      <c r="D33">
+        <v>13238565105000.0</v>
+      </c>
+      <c r="E33">
+        <v>12100773109000.0</v>
+      </c>
+      <c r="F33">
+        <v>12114366050000.0</v>
+      </c>
+      <c r="G33">
+        <v>12415449310000.0</v>
+      </c>
+      <c r="H33">
+        <v>12110572628000.0</v>
+      </c>
+      <c r="I33">
+        <v>11710942947000.0</v>
+      </c>
+      <c r="J33">
+        <v>11585893884000.0</v>
+      </c>
+      <c r="K33">
+        <v>12508892559000.0</v>
+      </c>
+      <c r="L33">
+        <v>12133571460000.0</v>
+      </c>
+      <c r="M33">
+        <v>11264439232000.0</v>
+      </c>
+      <c r="N33">
+        <v>10986903004000.0</v>
+      </c>
+      <c r="O33">
+        <v>11237570413000.0</v>
+      </c>
+      <c r="P33">
+        <v>11346313785000.0</v>
+      </c>
+      <c r="Q33">
+        <v>11565315708000.0</v>
+      </c>
+      <c r="R33">
+        <v>11690413369000.0</v>
+      </c>
+      <c r="S33">
+        <v>11704520704000.0</v>
+      </c>
+      <c r="T33">
+        <v>11485907374000.0</v>
+      </c>
+      <c r="U33">
+        <v>10782807924000.0</v>
+      </c>
+      <c r="V33">
+        <v>10663754939000.0</v>
+      </c>
+      <c r="W33">
+        <v>10637842655000.0</v>
+      </c>
+      <c r="X33">
+        <v>10641154309000.0</v>
+      </c>
+      <c r="Y33">
+        <v>10685771656000.0</v>
+      </c>
+      <c r="Z33">
+        <v>10620533121000.0</v>
+      </c>
+      <c r="AA33">
+        <v>11033670152000.0</v>
+      </c>
+      <c r="AB33">
+        <v>10631406981000.0</v>
+      </c>
+      <c r="AC33">
+        <v>9424644302000.0</v>
+      </c>
+      <c r="AD33">
+        <v>9271699012000.0</v>
+      </c>
+      <c r="AE33">
+        <v>9056750721000.0</v>
+      </c>
+      <c r="AF33">
+        <v>8672252799000.0</v>
+      </c>
+      <c r="AG33">
+        <v>8530385077000.0</v>
+      </c>
+      <c r="AH33">
+        <v>8155721599000.0</v>
+      </c>
+      <c r="AI33">
+        <v>7939606705000.0</v>
+      </c>
+      <c r="AJ33">
+        <v>8006859431000.0</v>
+      </c>
+      <c r="AK33">
+        <v>7751661693000.0</v>
+      </c>
+      <c r="AL33">
+        <v>8908783634000.0</v>
+      </c>
+      <c r="AM33">
+        <v>8639814452000.0</v>
+      </c>
+      <c r="AN33">
+        <v>8439361708000.0</v>
+      </c>
+      <c r="AO33">
+        <v>8117908589000.0</v>
+      </c>
+      <c r="AP33">
+        <v>8128153536000.0</v>
+      </c>
+      <c r="AQ33">
+        <v>8221736737000.0</v>
+      </c>
+      <c r="AR33">
+        <v>7917530689000.0</v>
+      </c>
+      <c r="AS33">
+        <v>7615040535000.0</v>
+      </c>
+      <c r="AT33">
+        <v>7756911045000.0</v>
+      </c>
+      <c r="AU33">
+        <v>7705643370000.0</v>
+      </c>
+      <c r="AV33">
+        <v>8072172112000.0</v>
+      </c>
+      <c r="AW33">
+        <v>7779072197000.0</v>
+      </c>
+      <c r="AX33">
+        <v>7419961786000.0</v>
+      </c>
+      <c r="AY33">
+        <v>6944345922000.0</v>
+      </c>
+      <c r="AZ33">
+        <v>6909826662000.0</v>
+      </c>
+      <c r="BA33">
+        <v>6404608124000.0</v>
+      </c>
+      <c r="BB33">
+        <v>5468333038000.0</v>
+      </c>
+      <c r="BC33">
+        <v>4909715298000.0</v>
+      </c>
+      <c r="BD33">
+        <v>4372923584000.0</v>
+      </c>
+      <c r="BE33">
+        <v>4019560036000.0</v>
+      </c>
+      <c r="BF33">
+        <v>3751766038000.0</v>
+      </c>
+      <c r="BG33">
+        <v>3264216067000.0</v>
+      </c>
+      <c r="BH33">
+        <v>3068883170000.0</v>
+      </c>
+      <c r="BI33">
+        <v>2941314580000.0</v>
+      </c>
+      <c r="BJ33"/>
+      <c r="BK33">
+        <v>2717456663000.0</v>
+      </c>
+      <c r="BL33">
+        <v>3637412565000.0</v>
+      </c>
+      <c r="BM33">
+        <v>3540826063000.0</v>
+      </c>
+      <c r="BN33">
+        <v>3438177455000.0</v>
+      </c>
+      <c r="BO33">
+        <v>3335668381000.0</v>
+      </c>
+      <c r="BP33">
+        <v>3364954327000.0</v>
+      </c>
+      <c r="BQ33"/>
+      <c r="BR33"/>
+      <c r="BS33"/>
+      <c r="BT33"/>
+      <c r="BU33"/>
+      <c r="BV33"/>
+      <c r="BW33"/>
+      <c r="BX33"/>
+      <c r="BY33"/>
+      <c r="BZ33"/>
+      <c r="CA33"/>
+      <c r="CB33"/>
+      <c r="CC33"/>
+      <c r="CD33"/>
+      <c r="CE33"/>
+      <c r="CF33"/>
+      <c r="CG33"/>
+      <c r="CH33"/>
+      <c r="CI33"/>
+      <c r="CJ33"/>
+      <c r="CK33"/>
+      <c r="CL33"/>
+      <c r="CM33"/>
+      <c r="CN33"/>
+      <c r="CO33"/>
+      <c r="CP33"/>
+      <c r="CQ33"/>
+      <c r="CR33"/>
+      <c r="CS33"/>
+    </row>
+    <row r="34" spans="1:97">
+      <c r="A34" t="s">
+        <v>59</v>
+      </c>
+      <c r="B34">
+        <v>14636837000.0</v>
+      </c>
+      <c r="C34">
+        <v>12527553000.0</v>
+      </c>
+      <c r="D34">
+        <v>11484687000.0</v>
+      </c>
+      <c r="E34"/>
+      <c r="F34">
+        <v>34356961000.0</v>
+      </c>
+      <c r="G34">
+        <v>8057599000.0</v>
+      </c>
+      <c r="H34">
+        <v>16011040000.0</v>
+      </c>
+      <c r="I34">
+        <v>17466620000.0</v>
+      </c>
+      <c r="J34">
+        <v>16010834000.0</v>
+      </c>
+      <c r="K34">
+        <v>13796612000.0</v>
+      </c>
+      <c r="L34">
+        <v>9074105000.0</v>
+      </c>
+      <c r="M34">
+        <v>16879236000.0</v>
+      </c>
+      <c r="N34">
+        <v>17388510000.0</v>
+      </c>
+      <c r="O34">
+        <v>18489888000.0</v>
+      </c>
+      <c r="P34">
+        <v>18528966000.0</v>
+      </c>
+      <c r="Q34">
+        <v>10554396000.0</v>
+      </c>
+      <c r="R34">
+        <v>10980041000.0</v>
+      </c>
+      <c r="S34">
+        <v>5820693000.0</v>
+      </c>
+      <c r="T34">
+        <v>10118337000.0</v>
+      </c>
+      <c r="U34">
+        <v>9833132000.0</v>
+      </c>
+      <c r="V34">
+        <v>9832501000.0</v>
+      </c>
+      <c r="W34">
+        <v>8664920000.0</v>
+      </c>
+      <c r="X34">
+        <v>9764515000.0</v>
+      </c>
+      <c r="Y34">
+        <v>3750577000.0</v>
+      </c>
+      <c r="Z34">
+        <v>3714826000.0</v>
+      </c>
+      <c r="AA34">
+        <v>3679099000.0</v>
+      </c>
+      <c r="AB34">
+        <v>8496527000.0</v>
+      </c>
+      <c r="AC34">
+        <v>8046589000.0</v>
+      </c>
+      <c r="AD34">
+        <v>8040931000.0</v>
+      </c>
+      <c r="AE34">
+        <v>8037039000.0</v>
+      </c>
+      <c r="AF34"/>
+      <c r="AG34"/>
+      <c r="AH34"/>
+      <c r="AI34"/>
+      <c r="AJ34"/>
+      <c r="AK34"/>
+      <c r="AL34"/>
+      <c r="AM34"/>
+      <c r="AN34"/>
+      <c r="AO34"/>
+      <c r="AP34"/>
+      <c r="AQ34"/>
+      <c r="AR34"/>
+      <c r="AS34"/>
+      <c r="AT34"/>
+      <c r="AU34"/>
+      <c r="AV34"/>
+      <c r="AW34"/>
+      <c r="AX34"/>
+      <c r="AY34"/>
+      <c r="AZ34"/>
+      <c r="BA34"/>
+      <c r="BB34"/>
+      <c r="BC34"/>
+      <c r="BD34"/>
+      <c r="BE34"/>
+      <c r="BF34"/>
+      <c r="BG34"/>
+      <c r="BH34"/>
+      <c r="BI34"/>
+      <c r="BJ34"/>
+      <c r="BK34"/>
+      <c r="BL34"/>
+      <c r="BM34"/>
+      <c r="BN34"/>
+      <c r="BO34"/>
+      <c r="BP34"/>
+      <c r="BQ34"/>
+      <c r="BR34"/>
+      <c r="BS34"/>
+      <c r="BT34"/>
+      <c r="BU34"/>
+      <c r="BV34"/>
+      <c r="BW34"/>
+      <c r="BX34"/>
+      <c r="BY34"/>
+      <c r="BZ34"/>
+      <c r="CA34"/>
+      <c r="CB34"/>
+      <c r="CC34"/>
+      <c r="CD34"/>
+      <c r="CE34"/>
+      <c r="CF34"/>
+      <c r="CG34"/>
+      <c r="CH34"/>
+      <c r="CI34"/>
+      <c r="CJ34"/>
+      <c r="CK34"/>
+      <c r="CL34"/>
+      <c r="CM34"/>
+      <c r="CN34"/>
+      <c r="CO34"/>
+      <c r="CP34"/>
+      <c r="CQ34"/>
+      <c r="CR34"/>
+      <c r="CS34"/>
+    </row>
+    <row r="35" spans="1:97">
+      <c r="A35" t="s">
+        <v>60</v>
+      </c>
+      <c r="B35">
+        <v>4308309078000.0</v>
+      </c>
+      <c r="C35">
+        <v>4805931282000.0</v>
+      </c>
+      <c r="D35">
+        <v>5115131598000.0</v>
+      </c>
+      <c r="E35">
+        <v>5288850002000.0</v>
+      </c>
+      <c r="F35">
+        <v>5173349005000.0</v>
+      </c>
+      <c r="G35">
+        <v>4984723197000.0</v>
+      </c>
+      <c r="H35">
+        <v>5030444467000.0</v>
+      </c>
+      <c r="I35">
+        <v>4590385951000.0</v>
+      </c>
+      <c r="J35">
+        <v>4259365002000.0</v>
+      </c>
+      <c r="K35">
+        <v>4546424995000.0</v>
+      </c>
+      <c r="L35">
+        <v>3678287796000.0</v>
+      </c>
+      <c r="M35">
+        <v>3837786837000.0</v>
+      </c>
+      <c r="N35">
+        <v>4030140815000.0</v>
+      </c>
+      <c r="O35">
+        <v>2682906086000.0</v>
+      </c>
+      <c r="P35">
+        <v>2752305668000.0</v>
+      </c>
+      <c r="Q35">
+        <v>2920884024000.0</v>
+      </c>
+      <c r="R35">
+        <v>2950056269000.0</v>
+      </c>
+      <c r="S35">
+        <v>2953105600000.0</v>
+      </c>
+      <c r="T35">
+        <v>2902779230000.0</v>
+      </c>
+      <c r="U35">
+        <v>2907553023000.0</v>
+      </c>
+      <c r="V35">
+        <v>2801347958000.0</v>
+      </c>
+      <c r="W35">
+        <v>2924617774000.0</v>
+      </c>
+      <c r="X35">
+        <v>3025106488000.0</v>
+      </c>
+      <c r="Y35">
+        <v>2796972147000.0</v>
+      </c>
+      <c r="Z35">
+        <v>2752588925000.0</v>
+      </c>
+      <c r="AA35">
+        <v>2842089957000.0</v>
+      </c>
+      <c r="AB35">
+        <v>2629658602000.0</v>
+      </c>
+      <c r="AC35">
+        <v>2643012636000.0</v>
+      </c>
+      <c r="AD35">
+        <v>2015943601000.0</v>
+      </c>
+      <c r="AE35">
+        <v>1959629138000.0</v>
+      </c>
+      <c r="AF35">
+        <v>1951291436000.0</v>
+      </c>
+      <c r="AG35">
+        <v>2883117778000.0</v>
+      </c>
+      <c r="AH35">
+        <v>2720695323000.0</v>
+      </c>
+      <c r="AI35">
+        <v>2505329927000.0</v>
+      </c>
+      <c r="AJ35">
+        <v>2364067727000.0</v>
+      </c>
+      <c r="AK35">
+        <v>2537501172000.0</v>
+      </c>
+      <c r="AL35">
+        <v>1766905729000.0</v>
+      </c>
+      <c r="AM35">
+        <v>1791545938000.0</v>
+      </c>
+      <c r="AN35">
+        <v>1940712863000.0</v>
+      </c>
+      <c r="AO35">
+        <v>3084845896000.0</v>
+      </c>
+      <c r="AP35">
+        <v>2977284714000.0</v>
+      </c>
+      <c r="AQ35">
+        <v>2977565197000.0</v>
+      </c>
+      <c r="AR35">
+        <v>3045552087000.0</v>
+      </c>
+      <c r="AS35">
+        <v>2977983592000.0</v>
+      </c>
+      <c r="AT35">
+        <v>2778241125000.0</v>
+      </c>
+      <c r="AU35">
+        <v>2646344697000.0</v>
+      </c>
+      <c r="AV35">
+        <v>2646978391000.0</v>
+      </c>
+      <c r="AW35">
+        <v>2493962252000.0</v>
+      </c>
+      <c r="AX35">
+        <v>2515708512000.0</v>
+      </c>
+      <c r="AY35">
+        <v>2587082371000.0</v>
+      </c>
+      <c r="AZ35">
+        <v>2676688461000.0</v>
+      </c>
+      <c r="BA35">
+        <v>2507026431000.0</v>
+      </c>
+      <c r="BB35">
+        <v>2435103738000.0</v>
+      </c>
+      <c r="BC35">
+        <v>2567416534000.0</v>
+      </c>
+      <c r="BD35">
+        <v>2435399137000.0</v>
+      </c>
+      <c r="BE35">
+        <v>807372180000.0</v>
+      </c>
+      <c r="BF35">
+        <v>937024830000.0</v>
+      </c>
+      <c r="BG35">
+        <v>963658372000.0</v>
+      </c>
+      <c r="BH35">
+        <v>873527918000.0</v>
+      </c>
+      <c r="BI35">
+        <v>887953559000.0</v>
+      </c>
+      <c r="BJ35"/>
+      <c r="BK35">
+        <v>888774665000.0</v>
+      </c>
+      <c r="BL35">
+        <v>830702515000.0</v>
+      </c>
+      <c r="BM35">
+        <v>1056250095000.0</v>
+      </c>
+      <c r="BN35">
+        <v>1021930456000.0</v>
+      </c>
+      <c r="BO35">
+        <v>999593857000.0</v>
+      </c>
+      <c r="BP35">
+        <v>1021968283000.0</v>
+      </c>
+      <c r="BQ35"/>
+      <c r="BR35"/>
+      <c r="BS35"/>
+      <c r="BT35"/>
+      <c r="BU35"/>
+      <c r="BV35"/>
+      <c r="BW35"/>
+      <c r="BX35"/>
+      <c r="BY35"/>
+      <c r="BZ35"/>
+      <c r="CA35"/>
+      <c r="CB35"/>
+      <c r="CC35"/>
+      <c r="CD35"/>
+      <c r="CE35"/>
+      <c r="CF35"/>
+      <c r="CG35"/>
+      <c r="CH35"/>
+      <c r="CI35"/>
+      <c r="CJ35"/>
+      <c r="CK35"/>
+      <c r="CL35"/>
+      <c r="CM35"/>
+      <c r="CN35"/>
+      <c r="CO35"/>
+      <c r="CP35"/>
+      <c r="CQ35"/>
+      <c r="CR35"/>
+      <c r="CS35"/>
+    </row>
+    <row r="36" spans="1:97">
+      <c r="A36" t="s">
+        <v>61</v>
+      </c>
+      <c r="B36">
+        <v>2029279673000.0</v>
+      </c>
+      <c r="C36">
+        <v>121239616000.0</v>
+      </c>
+      <c r="D36">
+        <v>121079702000.0</v>
+      </c>
+      <c r="E36">
+        <v>160753778000.0</v>
+      </c>
+      <c r="F36">
+        <v>1709303445000.0</v>
+      </c>
+      <c r="G36">
+        <v>2326620491000.0</v>
+      </c>
+      <c r="H36">
+        <v>2075752052000.0</v>
+      </c>
+      <c r="I36">
+        <v>4207953538000.0</v>
+      </c>
+      <c r="J36">
+        <v>-450983921000.0</v>
+      </c>
+      <c r="K36">
+        <v>-472660527000.0</v>
+      </c>
+      <c r="L36">
+        <v>2442960883000.0</v>
+      </c>
+      <c r="M36">
+        <v>2929737273000.0</v>
+      </c>
+      <c r="N36">
+        <v>2660008403000.0</v>
+      </c>
+      <c r="O36">
+        <v>2711521260000.0</v>
+      </c>
+      <c r="P36">
+        <v>2697371604000.0</v>
+      </c>
+      <c r="Q36">
+        <v>5121611140000.0</v>
+      </c>
+      <c r="R36">
+        <v>5295629996000.0</v>
+      </c>
+      <c r="S36">
+        <v>5341494236000.0</v>
+      </c>
+      <c r="T36">
+        <v>5168634752000.0</v>
+      </c>
+      <c r="U36">
+        <v>2791999477000.0</v>
+      </c>
+      <c r="V36">
+        <v>2697630668000.0</v>
+      </c>
+      <c r="W36">
+        <v>2595946681000.0</v>
+      </c>
+      <c r="X36">
+        <v>4257496284000.0</v>
+      </c>
+      <c r="Y36">
+        <v>4249065456000.0</v>
+      </c>
+      <c r="Z36">
+        <v>4203097531000.0</v>
+      </c>
+      <c r="AA36">
+        <v>4351473671000.0</v>
+      </c>
+      <c r="AB36">
+        <v>2525494750000.0</v>
+      </c>
+      <c r="AC36">
+        <v>3316472411000.0</v>
+      </c>
+      <c r="AD36">
+        <v>3234652632000.0</v>
+      </c>
+      <c r="AE36">
+        <v>3080349236000.0</v>
+      </c>
+      <c r="AF36">
+        <v>2873638431000.0</v>
+      </c>
+      <c r="AG36">
+        <v>3166103061000.0</v>
+      </c>
+      <c r="AH36">
+        <v>3148575105000.0</v>
+      </c>
+      <c r="AI36">
+        <v>3043581432000.0</v>
+      </c>
+      <c r="AJ36">
+        <v>2971129404000.0</v>
+      </c>
+      <c r="AK36">
+        <v>2065781111000.0</v>
+      </c>
+      <c r="AL36">
+        <v>2034531035000.0</v>
+      </c>
+      <c r="AM36">
+        <v>1908258081000.0</v>
+      </c>
+      <c r="AN36">
+        <v>2556602086000.0</v>
+      </c>
+      <c r="AO36">
+        <v>2186575748000.0</v>
+      </c>
+      <c r="AP36">
+        <v>2619455735000.0</v>
+      </c>
+      <c r="AQ36">
+        <v>2639526101000.0</v>
+      </c>
+      <c r="AR36">
+        <v>2216555854000.0</v>
+      </c>
+      <c r="AS36">
+        <v>1682489853000.0</v>
+      </c>
+      <c r="AT36">
+        <v>2012217492000.0</v>
+      </c>
+      <c r="AU36">
+        <v>2006671007000.0</v>
+      </c>
+      <c r="AV36">
+        <v>2504963369000.0</v>
+      </c>
+      <c r="AW36">
+        <v>2305487072000.0</v>
+      </c>
+      <c r="AX36">
+        <v>2037685033000.0</v>
+      </c>
+      <c r="AY36">
+        <v>1905720647000.0</v>
+      </c>
+      <c r="AZ36">
+        <v>1785881380000.0</v>
+      </c>
+      <c r="BA36">
+        <v>1394073205000.0</v>
+      </c>
+      <c r="BB36">
+        <v>1249994723000.0</v>
+      </c>
+      <c r="BC36">
+        <v>896303989000.0</v>
+      </c>
+      <c r="BD36">
+        <v>546222766000.0</v>
+      </c>
+      <c r="BE36">
+        <v>361334249000.0</v>
+      </c>
+      <c r="BF36">
+        <v>95733576000.0</v>
+      </c>
+      <c r="BG36">
+        <v>385686690000.0</v>
+      </c>
+      <c r="BH36">
+        <v>71305239000.0</v>
+      </c>
+      <c r="BI36">
+        <v>279326594000.0</v>
+      </c>
+      <c r="BJ36"/>
+      <c r="BK36">
+        <v>289339764000.0</v>
+      </c>
+      <c r="BL36">
+        <v>175834876000.0</v>
+      </c>
+      <c r="BM36">
+        <v>318661449000.0</v>
+      </c>
+      <c r="BN36">
+        <v>109132437000.0</v>
+      </c>
+      <c r="BO36">
+        <v>45567522000.0</v>
+      </c>
+      <c r="BP36">
+        <v>41769977000.0</v>
+      </c>
+      <c r="BQ36"/>
+      <c r="BR36"/>
+      <c r="BS36"/>
+      <c r="BT36"/>
+      <c r="BU36"/>
+      <c r="BV36"/>
+      <c r="BW36"/>
+      <c r="BX36"/>
+      <c r="BY36"/>
+      <c r="BZ36"/>
+      <c r="CA36"/>
+      <c r="CB36"/>
+      <c r="CC36"/>
+      <c r="CD36"/>
+      <c r="CE36"/>
+      <c r="CF36"/>
+      <c r="CG36"/>
+      <c r="CH36"/>
+      <c r="CI36"/>
+      <c r="CJ36"/>
+      <c r="CK36"/>
+      <c r="CL36"/>
+      <c r="CM36"/>
+      <c r="CN36"/>
+      <c r="CO36"/>
+      <c r="CP36"/>
+      <c r="CQ36"/>
+      <c r="CR36"/>
+      <c r="CS36"/>
+    </row>
+    <row r="37" spans="1:97">
+      <c r="A37" t="s">
+        <v>62</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
+      <c r="X37"/>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
+      <c r="AB37"/>
+      <c r="AC37"/>
+      <c r="AD37"/>
+      <c r="AE37"/>
+      <c r="AF37"/>
+      <c r="AG37"/>
+      <c r="AH37"/>
+      <c r="AI37"/>
+      <c r="AJ37"/>
+      <c r="AK37"/>
+      <c r="AL37"/>
+      <c r="AM37"/>
+      <c r="AN37"/>
+      <c r="AO37"/>
+      <c r="AP37"/>
+      <c r="AQ37"/>
+      <c r="AR37"/>
+      <c r="AS37"/>
+      <c r="AT37"/>
+      <c r="AU37"/>
+      <c r="AV37"/>
+      <c r="AW37"/>
+      <c r="AX37"/>
+      <c r="AY37"/>
+      <c r="AZ37"/>
+      <c r="BA37"/>
+      <c r="BB37"/>
+      <c r="BC37"/>
+      <c r="BD37"/>
+      <c r="BE37"/>
+      <c r="BF37"/>
+      <c r="BG37"/>
+      <c r="BH37"/>
+      <c r="BI37"/>
+      <c r="BJ37"/>
+      <c r="BK37"/>
+      <c r="BL37"/>
+      <c r="BM37"/>
+      <c r="BN37"/>
+      <c r="BO37"/>
+      <c r="BP37"/>
+      <c r="BQ37"/>
+      <c r="BR37"/>
+      <c r="BS37"/>
+      <c r="BT37"/>
+      <c r="BU37"/>
+      <c r="BV37"/>
+      <c r="BW37"/>
+      <c r="BX37"/>
+      <c r="BY37"/>
+      <c r="BZ37"/>
+      <c r="CA37"/>
+      <c r="CB37"/>
+      <c r="CC37"/>
+      <c r="CD37"/>
+      <c r="CE37"/>
+      <c r="CF37"/>
+      <c r="CG37"/>
+      <c r="CH37"/>
+      <c r="CI37"/>
+      <c r="CJ37"/>
+      <c r="CK37"/>
+      <c r="CL37"/>
+      <c r="CM37"/>
+      <c r="CN37"/>
+      <c r="CO37"/>
+      <c r="CP37"/>
+      <c r="CQ37"/>
+      <c r="CR37"/>
+      <c r="CS37"/>
+    </row>
+    <row r="38" spans="1:97">
+      <c r="A38" t="s">
+        <v>63</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38"/>
+      <c r="D38">
+        <v>1653307934000.0</v>
+      </c>
+      <c r="E38">
+        <v>1839652061000.0</v>
+      </c>
+      <c r="F38">
+        <v>1855564493000.0</v>
+      </c>
+      <c r="G38">
+        <v>2467431581000.0</v>
+      </c>
+      <c r="H38">
+        <v>2248524669000.0</v>
+      </c>
+      <c r="I38">
+        <v>2212843196000.0</v>
+      </c>
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38">
+        <v>1.0</v>
+      </c>
+      <c r="M38">
+        <v>3115750658000.0</v>
+      </c>
+      <c r="N38">
+        <v>2835332030000.0</v>
+      </c>
+      <c r="O38">
+        <v>0.0</v>
+      </c>
+      <c r="P38">
+        <v>0.0</v>
+      </c>
+      <c r="Q38">
+        <v>0.0</v>
+      </c>
+      <c r="R38">
+        <v>0.0</v>
+      </c>
+      <c r="S38">
+        <v>5584896413000.0</v>
+      </c>
+      <c r="T38">
+        <v>5391371659000.0</v>
+      </c>
+      <c r="U38">
+        <v>4867445226000.0</v>
+      </c>
+      <c r="V38">
+        <v>4621538231000.0</v>
+      </c>
+      <c r="W38">
+        <v>4983959928000.0</v>
+      </c>
+      <c r="X38">
+        <v>4501939178000.0</v>
+      </c>
+      <c r="Y38">
+        <v>4499753711000.0</v>
+      </c>
+      <c r="Z38">
+        <v>4451002686000.0</v>
+      </c>
+      <c r="AA38">
+        <v>4595653701000.0</v>
+      </c>
+      <c r="AB38">
+        <v>4733785386000.0</v>
+      </c>
+      <c r="AC38">
+        <v>2885244944000.0</v>
+      </c>
+      <c r="AD38">
+        <v>3675504253000.0</v>
+      </c>
+      <c r="AE38">
+        <v>3529489750000.0</v>
+      </c>
+      <c r="AF38">
+        <v>3332561809000.0</v>
+      </c>
+      <c r="AG38">
+        <v>3623058980000.0</v>
+      </c>
+      <c r="AH38">
+        <v>4031512193000.0</v>
+      </c>
+      <c r="AI38">
+        <v>3922255368000.0</v>
+      </c>
+      <c r="AJ38">
+        <v>3792165242000.0</v>
+      </c>
+      <c r="AK38">
+        <v>3774318545000.0</v>
+      </c>
+      <c r="AL38">
+        <v>4140554201000.0</v>
+      </c>
+      <c r="AM38">
+        <v>4010137618000.0</v>
+      </c>
+      <c r="AN38">
+        <v>3838379582000.0</v>
+      </c>
+      <c r="AO38">
+        <v>3788999400000.0</v>
+      </c>
+      <c r="AP38">
+        <v>3794653622000.0</v>
+      </c>
+      <c r="AQ38">
+        <v>3813354257000.0</v>
+      </c>
+      <c r="AR38">
+        <v>3411698468000.0</v>
+      </c>
+      <c r="AS38">
+        <v>2908037891000.0</v>
+      </c>
+      <c r="AT38">
+        <v>3192852169000.0</v>
+      </c>
+      <c r="AU38">
+        <v>3172004056000.0</v>
+      </c>
+      <c r="AV38">
+        <v>3640732559000.0</v>
+      </c>
+      <c r="AW38">
+        <v>3415404074000.0</v>
+      </c>
+      <c r="AX38">
+        <v>3109618108000.0</v>
+      </c>
+      <c r="AY38">
+        <v>2693883975000.0</v>
+      </c>
+      <c r="AZ38">
+        <v>2615821674000.0</v>
+      </c>
+      <c r="BA38">
+        <v>2246373473000.0</v>
+      </c>
+      <c r="BB38">
+        <v>2010997065000.0</v>
+      </c>
+      <c r="BC38">
+        <v>1653494215000.0</v>
+      </c>
+      <c r="BD38">
+        <v>1195573401000.0</v>
+      </c>
+      <c r="BE38">
+        <v>982942440000.0</v>
+      </c>
+      <c r="BF38">
+        <v>808317096000.0</v>
+      </c>
+      <c r="BG38">
+        <v>714922281000.0</v>
+      </c>
+      <c r="BH38">
+        <v>631668528000.0</v>
+      </c>
+      <c r="BI38">
+        <v>570841261000.0</v>
+      </c>
+      <c r="BJ38">
+        <v>495788882000.0</v>
+      </c>
+      <c r="BK38">
+        <v>426883715000.0</v>
+      </c>
+      <c r="BL38">
+        <v>599519805000.0</v>
+      </c>
+      <c r="BM38">
+        <v>593554931000.0</v>
+      </c>
+      <c r="BN38">
+        <v>509179849000.0</v>
+      </c>
+      <c r="BO38">
+        <v>627727412000.0</v>
+      </c>
+      <c r="BP38">
+        <v>628877860000.0</v>
+      </c>
+      <c r="BQ38">
+        <v>639945117000.0</v>
+      </c>
+      <c r="BR38">
+        <v>519106097000.0</v>
+      </c>
+      <c r="BS38">
+        <v>469302060000.0</v>
+      </c>
+      <c r="BT38">
+        <v>566694679000.0</v>
+      </c>
+      <c r="BU38">
+        <v>483002916000.0</v>
+      </c>
+      <c r="BV38">
+        <v>441271568000.0</v>
+      </c>
+      <c r="BW38">
+        <v>411076474000.0</v>
+      </c>
+      <c r="BX38">
+        <v>407565971000.0</v>
+      </c>
+      <c r="BY38">
+        <v>315543777000.0</v>
+      </c>
+      <c r="BZ38">
+        <v>377836336000.0</v>
+      </c>
+      <c r="CA38">
+        <v>226857448000.0</v>
+      </c>
+      <c r="CB38">
+        <v>262138351000.0</v>
+      </c>
+      <c r="CC38">
+        <v>370198101000.0</v>
+      </c>
+      <c r="CD38">
+        <v>341819729000.0</v>
+      </c>
+      <c r="CE38">
+        <v>203799393000.0</v>
+      </c>
+      <c r="CF38">
+        <v>169333729000.0</v>
+      </c>
+      <c r="CG38">
+        <v>134937760000.0</v>
+      </c>
+      <c r="CH38">
+        <v>128244314000.0</v>
+      </c>
+      <c r="CI38">
+        <v>122943831000.0</v>
+      </c>
+      <c r="CJ38">
+        <v>119726983000.0</v>
+      </c>
+      <c r="CK38">
+        <v>137472107000.0</v>
+      </c>
+      <c r="CL38">
+        <v>144872116000.0</v>
+      </c>
+      <c r="CM38">
+        <v>74143335000.0</v>
+      </c>
+      <c r="CN38">
+        <v>71336602000.0</v>
+      </c>
+      <c r="CO38">
+        <v>68341000000.0</v>
+      </c>
+      <c r="CP38">
+        <v>84038592000.0</v>
+      </c>
+      <c r="CQ38">
+        <v>12798000000.0</v>
+      </c>
+      <c r="CR38">
+        <v>99600814000.0</v>
+      </c>
+      <c r="CS38">
+        <v>16604000000.0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:97">
+      <c r="A39" t="s">
+        <v>64</v>
+      </c>
+      <c r="B39">
+        <v>922028466000.0</v>
+      </c>
+      <c r="C39">
+        <v>450372898000.0</v>
+      </c>
+      <c r="D39">
+        <v>295951616000.0</v>
+      </c>
+      <c r="E39">
+        <v>258933693000.0</v>
+      </c>
+      <c r="F39">
+        <v>417652164000.0</v>
+      </c>
+      <c r="G39">
+        <v>290894742000.0</v>
+      </c>
+      <c r="H39">
+        <v>804781062000.0</v>
+      </c>
+      <c r="I39">
+        <v>505518711000.0</v>
+      </c>
+      <c r="J39">
+        <v>343522346000.0</v>
+      </c>
+      <c r="K39">
+        <v>317436934000.0</v>
+      </c>
+      <c r="L39">
+        <v>363866693000.0</v>
+      </c>
+      <c r="M39">
+        <v>303215788000.0</v>
+      </c>
+      <c r="N39">
+        <v>242455700000.0</v>
+      </c>
+      <c r="O39">
+        <v>222728463000.0</v>
+      </c>
+      <c r="P39">
+        <v>252556871000.0</v>
+      </c>
+      <c r="Q39">
+        <v>237854202000.0</v>
+      </c>
+      <c r="R39">
+        <v>325772643000.0</v>
+      </c>
+      <c r="S39">
+        <v>303924076000.0</v>
+      </c>
+      <c r="T39">
+        <v>291878278000.0</v>
+      </c>
+      <c r="U39">
+        <v>319945186000.0</v>
+      </c>
+      <c r="V39">
+        <v>212469755000.0</v>
+      </c>
+      <c r="W39">
+        <v>172723974000.0</v>
+      </c>
+      <c r="X39">
+        <v>490911829000.0</v>
+      </c>
+      <c r="Y39">
+        <v>191375731000.0</v>
+      </c>
+      <c r="Z39">
+        <v>182024614000.0</v>
+      </c>
+      <c r="AA39">
+        <v>176847086000.0</v>
+      </c>
+      <c r="AB39">
+        <v>504872083000.0</v>
+      </c>
+      <c r="AC39">
+        <v>392247737000.0</v>
+      </c>
+      <c r="AD39">
+        <v>450263868000.0</v>
+      </c>
+      <c r="AE39">
+        <v>361322393000.0</v>
+      </c>
+      <c r="AF39">
+        <v>342687380000.0</v>
+      </c>
+      <c r="AG39">
+        <v>297557514000.0</v>
+      </c>
+      <c r="AH39">
+        <v>237985268000.0</v>
+      </c>
+      <c r="AI39">
+        <v>200403197000.0</v>
+      </c>
+      <c r="AJ39">
+        <v>583455442000.0</v>
+      </c>
+      <c r="AK39">
+        <v>224270288000.0</v>
+      </c>
+      <c r="AL39">
+        <v>322042251000.0</v>
+      </c>
+      <c r="AM39">
+        <v>326175981000.0</v>
+      </c>
+      <c r="AN39">
+        <v>322567611000.0</v>
+      </c>
+      <c r="AO39">
+        <v>428762419000.0</v>
+      </c>
+      <c r="AP39">
+        <v>431622151000.0</v>
+      </c>
+      <c r="AQ39">
+        <v>425238894000.0</v>
+      </c>
+      <c r="AR39">
+        <v>347791856000.0</v>
+      </c>
+      <c r="AS39">
+        <v>337094433000.0</v>
+      </c>
+      <c r="AT39">
+        <v>273083192000.0</v>
+      </c>
+      <c r="AU39">
+        <v>404025077000.0</v>
+      </c>
+      <c r="AV39">
+        <v>568082984000.0</v>
+      </c>
+      <c r="AW39">
+        <v>539351681000.0</v>
+      </c>
+      <c r="AX39">
+        <v>402449932000.0</v>
+      </c>
+      <c r="AY39">
+        <v>773416421000.0</v>
+      </c>
+      <c r="AZ39">
+        <v>814668363000.0</v>
+      </c>
+      <c r="BA39">
+        <v>819797541000.0</v>
+      </c>
+      <c r="BB39">
+        <v>672565538000.0</v>
+      </c>
+      <c r="BC39">
+        <v>874629581000.0</v>
+      </c>
+      <c r="BD39">
+        <v>948337212000.0</v>
+      </c>
+      <c r="BE39">
+        <v>44228956000.0</v>
+      </c>
+      <c r="BF39">
+        <v>52721324000.0</v>
+      </c>
+      <c r="BG39">
+        <v>140769781000.0</v>
+      </c>
+      <c r="BH39">
+        <v>371672842000.0</v>
+      </c>
+      <c r="BI39">
+        <v>9213858000.0</v>
+      </c>
+      <c r="BJ39">
+        <v>543436461000.0</v>
+      </c>
+      <c r="BK39">
+        <v>62201034000.0</v>
+      </c>
+      <c r="BL39">
+        <v>145887905000.0</v>
+      </c>
+      <c r="BM39">
+        <v>10740485000.0</v>
+      </c>
+      <c r="BN39">
+        <v>17101217000.0</v>
+      </c>
+      <c r="BO39">
+        <v>115935469000.0</v>
+      </c>
+      <c r="BP39">
+        <v>299355471000.0</v>
+      </c>
+      <c r="BQ39">
+        <v>174468572000.0</v>
+      </c>
+      <c r="BR39">
+        <v>269011574000.0</v>
+      </c>
+      <c r="BS39">
+        <v>180104777000.0</v>
+      </c>
+      <c r="BT39">
+        <v>174942434000.0</v>
+      </c>
+      <c r="BU39">
+        <v>265711337000.0</v>
+      </c>
+      <c r="BV39">
+        <v>187503498000.0</v>
+      </c>
+      <c r="BW39">
+        <v>195788709000.0</v>
+      </c>
+      <c r="BX39">
+        <v>114669400000.0</v>
+      </c>
+      <c r="BY39">
+        <v>145823863000.0</v>
+      </c>
+      <c r="BZ39">
+        <v>127733870000.0</v>
+      </c>
+      <c r="CA39">
+        <v>123725918000.0</v>
+      </c>
+      <c r="CB39">
+        <v>68937939000.0</v>
+      </c>
+      <c r="CC39">
+        <v>87864975000.0</v>
+      </c>
+      <c r="CD39">
+        <v>53813717000.0</v>
+      </c>
+      <c r="CE39">
+        <v>74396098000.0</v>
+      </c>
+      <c r="CF39">
+        <v>77001687000.0</v>
+      </c>
+      <c r="CG39">
+        <v>56998916000.0</v>
+      </c>
+      <c r="CH39">
+        <v>47018154000.0</v>
+      </c>
+      <c r="CI39">
+        <v>35373663000.0</v>
+      </c>
+      <c r="CJ39">
+        <v>44711187000.0</v>
+      </c>
+      <c r="CK39">
+        <v>30663331000.0</v>
+      </c>
+      <c r="CL39">
+        <v>31908386000.0</v>
+      </c>
+      <c r="CM39">
+        <v>22621735000.0</v>
+      </c>
+      <c r="CN39">
+        <v>13048973000.0</v>
+      </c>
+      <c r="CO39">
+        <v>25740000000.0</v>
+      </c>
+      <c r="CP39">
+        <v>5137259000.0</v>
+      </c>
+      <c r="CQ39"/>
+      <c r="CR39">
+        <v>2353963000.0</v>
+      </c>
+      <c r="CS39"/>
+    </row>
+    <row r="40" spans="1:97">
+      <c r="A40" t="s">
+        <v>65</v>
+      </c>
+      <c r="B40">
+        <v>1312345887000.0</v>
+      </c>
+      <c r="C40">
+        <v>1695941979000.0</v>
+      </c>
+      <c r="D40">
+        <v>1701011612000.0</v>
+      </c>
+      <c r="E40">
+        <v>1490760548000.0</v>
+      </c>
+      <c r="F40">
+        <v>1068185690000.0</v>
+      </c>
+      <c r="G40">
+        <v>1508445620000.0</v>
+      </c>
+      <c r="H40">
+        <v>1195027568000.0</v>
+      </c>
+      <c r="I40">
+        <v>1126165197000.0</v>
+      </c>
+      <c r="J40">
+        <v>1430082979000.0</v>
+      </c>
+      <c r="K40">
+        <v>1201258068000.0</v>
+      </c>
+      <c r="L40">
+        <v>1421448181000.0</v>
+      </c>
+      <c r="M40">
+        <v>893137386000.0</v>
+      </c>
+      <c r="N40">
+        <v>808308675000.0</v>
+      </c>
+      <c r="O40">
+        <v>850236742000.0</v>
+      </c>
+      <c r="P40">
+        <v>892506202000.0</v>
+      </c>
+      <c r="Q40">
+        <v>629757539000.0</v>
+      </c>
+      <c r="R40">
+        <v>536560715000.0</v>
+      </c>
+      <c r="S40">
+        <v>613989679000.0</v>
+      </c>
+      <c r="T40">
+        <v>516565995000.0</v>
+      </c>
+      <c r="U40">
+        <v>415445259000.0</v>
+      </c>
+      <c r="V40">
+        <v>367944612000.0</v>
+      </c>
+      <c r="W40">
+        <v>139062116000.0</v>
+      </c>
+      <c r="X40">
+        <v>282517255000.0</v>
+      </c>
+      <c r="Y40">
+        <v>319011841000.0</v>
+      </c>
+      <c r="Z40">
+        <v>371174799000.0</v>
+      </c>
+      <c r="AA40">
+        <v>438085089000.0</v>
+      </c>
+      <c r="AB40">
+        <v>491544517000.0</v>
+      </c>
+      <c r="AC40">
+        <v>-194537043000.0</v>
+      </c>
+      <c r="AD40">
+        <v>-115292916000.0</v>
+      </c>
+      <c r="AE40">
+        <v>240761365000.0</v>
+      </c>
+      <c r="AF40">
+        <v>373389106000.0</v>
+      </c>
+      <c r="AG40">
+        <v>-538576071000.0</v>
+      </c>
+      <c r="AH40">
+        <v>-400814600000.0</v>
+      </c>
+      <c r="AI40">
+        <v>-399366499000.0</v>
+      </c>
+      <c r="AJ40">
+        <v>-75935341000.0</v>
+      </c>
+      <c r="AK40">
+        <v>-224583572000.0</v>
+      </c>
+      <c r="AL40">
+        <v>-62663588000.0</v>
+      </c>
+      <c r="AM40">
+        <v>-136988212000.0</v>
+      </c>
+      <c r="AN40">
+        <v>-106763545000.0</v>
+      </c>
+      <c r="AO40">
+        <v>-116402172000.0</v>
+      </c>
+      <c r="AP40">
+        <v>-147899912000.0</v>
+      </c>
+      <c r="AQ40">
+        <v>-143511518000.0</v>
+      </c>
+      <c r="AR40">
+        <v>75172735000.0</v>
+      </c>
+      <c r="AS40">
+        <v>-136137902000.0</v>
+      </c>
+      <c r="AT40">
+        <v>-73389899000.0</v>
+      </c>
+      <c r="AU40">
+        <v>-63866691000.0</v>
+      </c>
+      <c r="AV40">
+        <v>147981631000.0</v>
+      </c>
+      <c r="AW40">
+        <v>-58016736000.0</v>
+      </c>
+      <c r="AX40">
+        <v>-77940619000.0</v>
+      </c>
+      <c r="AY40">
+        <v>-51363767000.0</v>
+      </c>
+      <c r="AZ40">
+        <v>124242286000.0</v>
+      </c>
+      <c r="BA40">
+        <v>369185717000.0</v>
+      </c>
+      <c r="BB40">
+        <v>-64367400000.0</v>
+      </c>
+      <c r="BC40">
+        <v>-82469707000.0</v>
+      </c>
+      <c r="BD40">
+        <v>-97619739000.0</v>
+      </c>
+      <c r="BE40">
+        <v>-75232678000.0</v>
+      </c>
+      <c r="BF40">
+        <v>-76853865000.0</v>
+      </c>
+      <c r="BG40">
+        <v>-79350895000.0</v>
+      </c>
+      <c r="BH40">
+        <v>23000342000.0</v>
+      </c>
+      <c r="BI40">
+        <v>-78867728000.0</v>
+      </c>
+      <c r="BJ40">
+        <v>485805477000.0</v>
+      </c>
+      <c r="BK40">
+        <v>-107037253000.0</v>
+      </c>
+      <c r="BL40">
+        <v>543965381000.0</v>
+      </c>
+      <c r="BM40">
+        <v>-43472027000.0</v>
+      </c>
+      <c r="BN40">
+        <v>-71684459000.0</v>
+      </c>
+      <c r="BO40">
+        <v>-11977371000.0</v>
+      </c>
+      <c r="BP40">
+        <v>-41350556000.0</v>
+      </c>
+      <c r="BQ40">
+        <v>182250956000.0</v>
+      </c>
+      <c r="BR40">
+        <v>166485762000.0</v>
+      </c>
+      <c r="BS40">
+        <v>166039711000.0</v>
+      </c>
+      <c r="BT40">
+        <v>176015823000.0</v>
+      </c>
+      <c r="BU40">
+        <v>166179583000.0</v>
+      </c>
+      <c r="BV40">
+        <v>155695606000.0</v>
+      </c>
+      <c r="BW40">
+        <v>143623963000.0</v>
+      </c>
+      <c r="BX40">
+        <v>162059843000.0</v>
+      </c>
+      <c r="BY40">
+        <v>169783305000.0</v>
+      </c>
+      <c r="BZ40">
+        <v>164901243000.0</v>
+      </c>
+      <c r="CA40">
+        <v>85781455000.0</v>
+      </c>
+      <c r="CB40">
+        <v>107406083000.0</v>
+      </c>
+      <c r="CC40">
+        <v>81431939000.0</v>
+      </c>
+      <c r="CD40">
+        <v>94255131000.0</v>
+      </c>
+      <c r="CE40">
+        <v>47093343000.0</v>
+      </c>
+      <c r="CF40">
+        <v>60397505000.0</v>
+      </c>
+      <c r="CG40">
+        <v>79048756000.0</v>
+      </c>
+      <c r="CH40">
+        <v>56911843000.0</v>
+      </c>
+      <c r="CI40">
+        <v>68448259000.0</v>
+      </c>
+      <c r="CJ40">
+        <v>75863889000.0</v>
+      </c>
+      <c r="CK40">
+        <v>66393781000.0</v>
+      </c>
+      <c r="CL40">
+        <v>75731015000.0</v>
+      </c>
+      <c r="CM40">
+        <v>21505927000.0</v>
+      </c>
+      <c r="CN40">
+        <v>22325148000.0</v>
+      </c>
+      <c r="CO40">
+        <v>20987000000.0</v>
+      </c>
+      <c r="CP40">
+        <v>20835279000.0</v>
+      </c>
+      <c r="CQ40"/>
+      <c r="CR40">
+        <v>15800210000.0</v>
+      </c>
+      <c r="CS40"/>
+    </row>
+    <row r="41" spans="1:97">
+      <c r="A41" t="s">
+        <v>66</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41"/>
+      <c r="N41"/>
+      <c r="O41">
+        <v>364570741000.0</v>
+      </c>
+      <c r="P41">
+        <v>307425239000.0</v>
+      </c>
+      <c r="Q41">
+        <v>451284671000.0</v>
+      </c>
+      <c r="R41">
+        <v>448571511000.0</v>
+      </c>
+      <c r="S41">
+        <v>444488199000.0</v>
+      </c>
+      <c r="T41">
+        <v>435176440000.0</v>
+      </c>
+      <c r="U41">
+        <v>375495453000.0</v>
+      </c>
+      <c r="V41">
+        <v>165840567000.0</v>
+      </c>
+      <c r="W41">
+        <v>189834898000.0</v>
+      </c>
+      <c r="X41">
+        <v>185520441000.0</v>
+      </c>
+      <c r="Y41">
+        <v>175444846000.0</v>
+      </c>
+      <c r="Z41">
+        <v>169339589000.0</v>
+      </c>
+      <c r="AA41">
+        <v>167233099000.0</v>
+      </c>
+      <c r="AB41">
+        <v>160165730000.0</v>
+      </c>
+      <c r="AC41">
+        <v>151651309000.0</v>
+      </c>
+      <c r="AD41">
+        <v>144368563000.0</v>
+      </c>
+      <c r="AE41">
+        <v>136062405000.0</v>
+      </c>
+      <c r="AF41">
+        <v>148221757000.0</v>
+      </c>
+      <c r="AG41">
+        <v>218554685000.0</v>
+      </c>
+      <c r="AH41">
+        <v>125004688000.0</v>
+      </c>
+      <c r="AI41">
+        <v>121254912000.0</v>
+      </c>
+      <c r="AJ41">
+        <v>128119473000.0</v>
+      </c>
+      <c r="AK41">
+        <v>119875809000.0</v>
+      </c>
+      <c r="AL41">
+        <v>113822010000.0</v>
+      </c>
+      <c r="AM41">
+        <v>105894201000.0</v>
+      </c>
+      <c r="AN41">
+        <v>104905941000.0</v>
+      </c>
+      <c r="AO41">
+        <v>101845427000.0</v>
+      </c>
+      <c r="AP41">
+        <v>110417575000.0</v>
+      </c>
+      <c r="AQ41">
+        <v>122674167000.0</v>
+      </c>
+      <c r="AR41">
+        <v>97652015000.0</v>
+      </c>
+      <c r="AS41">
+        <v>84188005000.0</v>
+      </c>
+      <c r="AT41">
+        <v>86254374000.0</v>
+      </c>
+      <c r="AU41">
+        <v>87282179000.0</v>
+      </c>
+      <c r="AV41">
+        <v>85144983000.0</v>
+      </c>
+      <c r="AW41">
+        <v>80995411000.0</v>
+      </c>
+      <c r="AX41">
+        <v>77590492000.0</v>
+      </c>
+      <c r="AY41">
+        <v>73652953000.0</v>
+      </c>
+      <c r="AZ41">
+        <v>72281490000.0</v>
+      </c>
+      <c r="BA41">
+        <v>72300617000.0</v>
+      </c>
+      <c r="BB41">
+        <v>75825868000.0</v>
+      </c>
+      <c r="BC41">
+        <v>72004309000.0</v>
+      </c>
+      <c r="BD41">
+        <v>68051998000.0</v>
+      </c>
+      <c r="BE41">
+        <v>64504748000.0</v>
+      </c>
+      <c r="BF41">
+        <v>61209026000.0</v>
+      </c>
+      <c r="BG41">
+        <v>58386333000.0</v>
+      </c>
+      <c r="BH41">
+        <v>55901646000.0</v>
+      </c>
+      <c r="BI41">
+        <v>47362036000.0</v>
+      </c>
+      <c r="BJ41">
+        <v>44048378000.0</v>
+      </c>
+      <c r="BK41">
+        <v>46266995000.0</v>
+      </c>
+      <c r="BL41">
+        <v>72548004000.0</v>
+      </c>
+      <c r="BM41">
+        <v>70451663000.0</v>
+      </c>
+      <c r="BN41">
+        <v>66073387000.0</v>
+      </c>
+      <c r="BO41">
+        <v>64458745000.0</v>
+      </c>
+      <c r="BP41">
+        <v>62530403000.0</v>
+      </c>
+      <c r="BQ41">
+        <v>56811948000.0</v>
+      </c>
+      <c r="BR41">
+        <v>317678652000.0</v>
+      </c>
+      <c r="BS41">
+        <v>59821971000.0</v>
+      </c>
+      <c r="BT41">
+        <v>57459804000.0</v>
+      </c>
+      <c r="BU41">
+        <v>91873888000.0</v>
+      </c>
+      <c r="BV41">
+        <v>89248960000.0</v>
+      </c>
+      <c r="BW41">
+        <v>49606115000.0</v>
+      </c>
+      <c r="BX41">
+        <v>47909588000.0</v>
+      </c>
+      <c r="BY41">
+        <v>43902198000.0</v>
+      </c>
+      <c r="BZ41">
+        <v>42592581000.0</v>
+      </c>
+      <c r="CA41">
+        <v>40487195000.0</v>
+      </c>
+      <c r="CB41">
+        <v>38594730000.0</v>
+      </c>
+      <c r="CC41">
+        <v>56946871000.0</v>
+      </c>
+      <c r="CD41">
+        <v>109499630000.0</v>
+      </c>
+      <c r="CE41">
+        <v>34545816000.0</v>
+      </c>
+      <c r="CF41">
+        <v>33548005000.0</v>
+      </c>
+      <c r="CG41">
+        <v>23446624000.0</v>
+      </c>
+      <c r="CH41">
+        <v>22095362000.0</v>
+      </c>
+      <c r="CI41">
+        <v>19940677000.0</v>
+      </c>
+      <c r="CJ41">
+        <v>17890338000.0</v>
+      </c>
+      <c r="CK41">
+        <v>15635054000.0</v>
+      </c>
+      <c r="CL41">
+        <v>15312759000.0</v>
+      </c>
+      <c r="CM41">
+        <v>6766714000.0</v>
+      </c>
+      <c r="CN41">
+        <v>7046407000.0</v>
+      </c>
+      <c r="CO41"/>
+      <c r="CP41">
+        <v>3111418000.0</v>
+      </c>
+      <c r="CQ41"/>
+      <c r="CR41">
+        <v>806115000.0</v>
+      </c>
+      <c r="CS41"/>
+    </row>
+    <row r="42" spans="1:97">
+      <c r="A42" t="s">
+        <v>67</v>
+      </c>
+      <c r="B42">
+        <v>1988994541000.0</v>
+      </c>
+      <c r="C42">
+        <v>1269484451000.0</v>
+      </c>
+      <c r="D42">
+        <v>1269484451000.0</v>
+      </c>
+      <c r="E42">
+        <v>1212328593000.0</v>
+      </c>
+      <c r="F42">
+        <v>1516196969000.0</v>
+      </c>
+      <c r="G42">
+        <v>1188900543000.0</v>
+      </c>
+      <c r="H42">
+        <v>1188900543000.0</v>
+      </c>
+      <c r="I42">
+        <v>1176900543000.0</v>
+      </c>
+      <c r="J42">
+        <v>1169091193000.0</v>
+      </c>
+      <c r="K42">
+        <v>1482870982000.0</v>
+      </c>
+      <c r="L42">
+        <v>1468257187000.0</v>
+      </c>
+      <c r="M42">
+        <v>1475127029000.0</v>
+      </c>
+      <c r="N42">
+        <v>1458864632000.0</v>
+      </c>
+      <c r="O42">
+        <v>1449019595000.0</v>
+      </c>
+      <c r="P42">
+        <v>1476988470000.0</v>
+      </c>
+      <c r="Q42">
+        <v>1462731251000.0</v>
+      </c>
+      <c r="R42">
+        <v>1449488022000.0</v>
+      </c>
+      <c r="S42">
+        <v>1431828909000.0</v>
+      </c>
+      <c r="T42">
+        <v>1428605859000.0</v>
+      </c>
+      <c r="U42">
+        <v>1429880363000.0</v>
+      </c>
+      <c r="V42">
+        <v>1432648007000.0</v>
+      </c>
+      <c r="W42">
+        <v>1435209357000.0</v>
+      </c>
+      <c r="X42">
+        <v>1169091193000.0</v>
+      </c>
+      <c r="Y42">
+        <v>1169091193000.0</v>
+      </c>
+      <c r="Z42">
+        <v>1169091193000.0</v>
+      </c>
+      <c r="AA42">
+        <v>1183113647000.0</v>
+      </c>
+      <c r="AB42">
+        <v>1287163057000.0</v>
+      </c>
+      <c r="AC42">
+        <v>1291663057000.0</v>
+      </c>
+      <c r="AD42">
+        <v>1290163057000.0</v>
+      </c>
+      <c r="AE42">
+        <v>1288663057000.0</v>
+      </c>
+      <c r="AF42">
+        <v>1287163057000.0</v>
+      </c>
+      <c r="AG42">
+        <v>1293691034000.0</v>
+      </c>
+      <c r="AH42">
+        <v>1289191034000.0</v>
+      </c>
+      <c r="AI42">
+        <v>1240567188000.0</v>
+      </c>
+      <c r="AJ42">
+        <v>1236067188000.0</v>
+      </c>
+      <c r="AK42">
+        <v>1195116716000.0</v>
+      </c>
+      <c r="AL42">
+        <v>1190616716000.0</v>
+      </c>
+      <c r="AM42">
+        <v>1139695970000.0</v>
+      </c>
+      <c r="AN42">
+        <v>1135195970000.0</v>
+      </c>
+      <c r="AO42">
+        <v>1125171168000.0</v>
+      </c>
+      <c r="AP42">
+        <v>1120671168000.0</v>
+      </c>
+      <c r="AQ42">
+        <v>932243358000.0</v>
+      </c>
+      <c r="AR42">
+        <v>927743358000.0</v>
+      </c>
+      <c r="AS42">
+        <v>879860930000.0</v>
+      </c>
+      <c r="AT42">
+        <v>877610930000.0</v>
+      </c>
+      <c r="AU42">
+        <v>775517512000.0</v>
+      </c>
+      <c r="AV42">
+        <v>770412262000.0</v>
+      </c>
+      <c r="AW42">
+        <v>1108960599000.0</v>
+      </c>
+      <c r="AX42">
+        <v>1080382759000.0</v>
+      </c>
+      <c r="AY42">
+        <v>661414906000.0</v>
+      </c>
+      <c r="AZ42">
+        <v>1097692446000.0</v>
+      </c>
+      <c r="BA42">
+        <v>1240763958000.0</v>
+      </c>
+      <c r="BB42">
+        <v>832531709000.0</v>
+      </c>
+      <c r="BC42">
+        <v>726043785000.0</v>
+      </c>
+      <c r="BD42">
+        <v>721517023000.0</v>
+      </c>
+      <c r="BE42">
+        <v>703884591000.0</v>
+      </c>
+      <c r="BF42">
+        <v>678150229000.0</v>
+      </c>
+      <c r="BG42">
+        <v>790718780000.0</v>
+      </c>
+      <c r="BH42">
+        <v>874016923000.0</v>
+      </c>
+      <c r="BI42">
+        <v>732342481000.0</v>
+      </c>
+      <c r="BJ42"/>
+      <c r="BK42">
+        <v>674627545000.0</v>
+      </c>
+      <c r="BL42">
+        <v>873602583000.0</v>
+      </c>
+      <c r="BM42">
+        <v>760391087000.0</v>
+      </c>
+      <c r="BN42">
+        <v>768586023000.0</v>
+      </c>
+      <c r="BO42">
+        <v>759087994000.0</v>
+      </c>
+      <c r="BP42">
+        <v>320370309000.0</v>
+      </c>
+      <c r="BQ42"/>
+      <c r="BR42"/>
+      <c r="BS42"/>
+      <c r="BT42"/>
+      <c r="BU42"/>
+      <c r="BV42"/>
+      <c r="BW42"/>
+      <c r="BX42"/>
+      <c r="BY42"/>
+      <c r="BZ42"/>
+      <c r="CA42"/>
+      <c r="CB42"/>
+      <c r="CC42"/>
+      <c r="CD42"/>
+      <c r="CE42"/>
+      <c r="CF42"/>
+      <c r="CG42"/>
+      <c r="CH42"/>
+      <c r="CI42"/>
+      <c r="CJ42"/>
+      <c r="CK42"/>
+      <c r="CL42"/>
+      <c r="CM42"/>
+      <c r="CN42"/>
+      <c r="CO42"/>
+      <c r="CP42"/>
+      <c r="CQ42"/>
+      <c r="CR42"/>
+      <c r="CS42"/>
+    </row>
+    <row r="43" spans="1:97">
+      <c r="A43" t="s">
+        <v>68</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+      <c r="AF43"/>
+      <c r="AG43"/>
+      <c r="AH43"/>
+      <c r="AI43"/>
+      <c r="AJ43"/>
+      <c r="AK43"/>
+      <c r="AL43"/>
+      <c r="AM43"/>
+      <c r="AN43"/>
+      <c r="AO43"/>
+      <c r="AP43"/>
+      <c r="AQ43"/>
+      <c r="AR43"/>
+      <c r="AS43"/>
+      <c r="AT43"/>
+      <c r="AU43"/>
+      <c r="AV43"/>
+      <c r="AW43"/>
+      <c r="AX43"/>
+      <c r="AY43"/>
+      <c r="AZ43"/>
+      <c r="BA43"/>
+      <c r="BB43"/>
+      <c r="BC43"/>
+      <c r="BD43"/>
+      <c r="BE43"/>
+      <c r="BF43"/>
+      <c r="BG43"/>
+      <c r="BH43"/>
+      <c r="BI43"/>
+      <c r="BJ43"/>
+      <c r="BK43"/>
+      <c r="BL43"/>
+      <c r="BM43"/>
+      <c r="BN43"/>
+      <c r="BO43"/>
+      <c r="BP43"/>
+      <c r="BQ43"/>
+      <c r="BR43"/>
+      <c r="BS43"/>
+      <c r="BT43"/>
+      <c r="BU43"/>
+      <c r="BV43"/>
+      <c r="BW43"/>
+      <c r="BX43"/>
+      <c r="BY43"/>
+      <c r="BZ43"/>
+      <c r="CA43"/>
+      <c r="CB43"/>
+      <c r="CC43"/>
+      <c r="CD43"/>
+      <c r="CE43"/>
+      <c r="CF43"/>
+      <c r="CG43"/>
+      <c r="CH43"/>
+      <c r="CI43"/>
+      <c r="CJ43"/>
+      <c r="CK43"/>
+      <c r="CL43"/>
+      <c r="CM43"/>
+      <c r="CN43"/>
+      <c r="CO43"/>
+      <c r="CP43"/>
+      <c r="CQ43"/>
+      <c r="CR43"/>
+      <c r="CS43"/>
+    </row>
+    <row r="44" spans="1:97">
+      <c r="A44" t="s">
+        <v>69</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44"/>
+      <c r="AG44"/>
+      <c r="AH44"/>
+      <c r="AI44"/>
+      <c r="AJ44"/>
+      <c r="AK44"/>
+      <c r="AL44"/>
+      <c r="AM44"/>
+      <c r="AN44"/>
+      <c r="AO44"/>
+      <c r="AP44"/>
+      <c r="AQ44"/>
+      <c r="AR44"/>
+      <c r="AS44"/>
+      <c r="AT44"/>
+      <c r="AU44"/>
+      <c r="AV44"/>
+      <c r="AW44"/>
+      <c r="AX44"/>
+      <c r="AY44"/>
+      <c r="AZ44"/>
+      <c r="BA44"/>
+      <c r="BB44"/>
+      <c r="BC44"/>
+      <c r="BD44"/>
+      <c r="BE44"/>
+      <c r="BF44"/>
+      <c r="BG44"/>
+      <c r="BH44"/>
+      <c r="BI44"/>
+      <c r="BJ44"/>
+      <c r="BK44"/>
+      <c r="BL44"/>
+      <c r="BM44"/>
+      <c r="BN44"/>
+      <c r="BO44"/>
+      <c r="BP44"/>
+      <c r="BQ44"/>
+      <c r="BR44"/>
+      <c r="BS44"/>
+      <c r="BT44"/>
+      <c r="BU44"/>
+      <c r="BV44"/>
+      <c r="BW44"/>
+      <c r="BX44"/>
+      <c r="BY44"/>
+      <c r="BZ44"/>
+      <c r="CA44"/>
+      <c r="CB44"/>
+      <c r="CC44"/>
+      <c r="CD44"/>
+      <c r="CE44"/>
+      <c r="CF44"/>
+      <c r="CG44"/>
+      <c r="CH44"/>
+      <c r="CI44"/>
+      <c r="CJ44"/>
+      <c r="CK44"/>
+      <c r="CL44"/>
+      <c r="CM44"/>
+      <c r="CN44"/>
+      <c r="CO44"/>
+      <c r="CP44"/>
+      <c r="CQ44"/>
+      <c r="CR44"/>
+      <c r="CS44"/>
+    </row>
+    <row r="45" spans="1:97">
+      <c r="A45" t="s">
+        <v>70</v>
+      </c>
+      <c r="B45">
+        <v>13024946745000.0</v>
+      </c>
+      <c r="C45">
+        <v>12643616353000.0</v>
+      </c>
+      <c r="D45">
+        <v>12316862592000.0</v>
+      </c>
+      <c r="E45"/>
+      <c r="F45">
+        <v>11824729578000.0</v>
+      </c>
+      <c r="G45">
+        <v>11592117731000.0</v>
+      </c>
+      <c r="H45">
+        <v>11317115484000.0</v>
+      </c>
+      <c r="I45">
+        <v>10848382257000.0</v>
+      </c>
+      <c r="J45">
+        <v>10665056167000.0</v>
+      </c>
+      <c r="K45">
+        <v>10317305062000.0</v>
+      </c>
+      <c r="L45">
+        <v>9770949196000.0</v>
+      </c>
+      <c r="M45">
+        <v>9197916583000.0</v>
+      </c>
+      <c r="N45">
+        <v>9104902992000.0</v>
+      </c>
+      <c r="O45">
+        <v>9038495861000.0</v>
+      </c>
+      <c r="P45">
+        <v>9065123309000.0</v>
+      </c>
+      <c r="Q45">
+        <v>8907534897000.0</v>
+      </c>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45"/>
+      <c r="W45"/>
+      <c r="X45"/>
+      <c r="Y45"/>
+      <c r="Z45"/>
+      <c r="AA45"/>
+      <c r="AB45"/>
+      <c r="AC45"/>
+      <c r="AD45"/>
+      <c r="AE45"/>
+      <c r="AF45"/>
+      <c r="AG45"/>
+      <c r="AH45"/>
+      <c r="AI45"/>
+      <c r="AJ45"/>
+      <c r="AK45"/>
+      <c r="AL45"/>
+      <c r="AM45"/>
+      <c r="AN45"/>
+      <c r="AO45"/>
+      <c r="AP45"/>
+      <c r="AQ45"/>
+      <c r="AR45"/>
+      <c r="AS45"/>
+      <c r="AT45"/>
+      <c r="AU45"/>
+      <c r="AV45"/>
+      <c r="AW45"/>
+      <c r="AX45"/>
+      <c r="AY45"/>
+      <c r="AZ45"/>
+      <c r="BA45"/>
+      <c r="BB45"/>
+      <c r="BC45"/>
+      <c r="BD45"/>
+      <c r="BE45"/>
+      <c r="BF45"/>
+      <c r="BG45"/>
+      <c r="BH45"/>
+      <c r="BI45"/>
+      <c r="BJ45"/>
+      <c r="BK45"/>
+      <c r="BL45"/>
+      <c r="BM45"/>
+      <c r="BN45"/>
+      <c r="BO45"/>
+      <c r="BP45"/>
+      <c r="BQ45"/>
+      <c r="BR45"/>
+      <c r="BS45"/>
+      <c r="BT45"/>
+      <c r="BU45"/>
+      <c r="BV45"/>
+      <c r="BW45"/>
+      <c r="BX45"/>
+      <c r="BY45"/>
+      <c r="BZ45"/>
+      <c r="CA45"/>
+      <c r="CB45"/>
+      <c r="CC45"/>
+      <c r="CD45"/>
+      <c r="CE45"/>
+      <c r="CF45"/>
+      <c r="CG45"/>
+      <c r="CH45"/>
+      <c r="CI45"/>
+      <c r="CJ45"/>
+      <c r="CK45"/>
+      <c r="CL45"/>
+      <c r="CM45"/>
+      <c r="CN45"/>
+      <c r="CO45"/>
+      <c r="CP45"/>
+      <c r="CQ45"/>
+      <c r="CR45"/>
+      <c r="CS45"/>
+    </row>
+    <row r="46" spans="1:97">
+      <c r="A46" t="s">
+        <v>71</v>
+      </c>
+      <c r="B46">
+        <v>7263863637000.0</v>
+      </c>
+      <c r="C46">
+        <v>9466540693000.0</v>
+      </c>
+      <c r="D46">
+        <v>9071416797000.0</v>
+      </c>
+      <c r="E46">
+        <v>9084909768000.0</v>
+      </c>
+      <c r="F46">
+        <v>6727755813000.0</v>
+      </c>
+      <c r="G46">
+        <v>6589471598000.0</v>
+      </c>
+      <c r="H46">
+        <v>6469814972000.0</v>
+      </c>
+      <c r="I46">
+        <v>6145153646000.0</v>
+      </c>
+      <c r="J46">
+        <v>8636546000000.0</v>
+      </c>
+      <c r="K46">
+        <v>9584687000000.0</v>
+      </c>
+      <c r="L46">
+        <v>6084248785000.0</v>
+      </c>
+      <c r="M46">
+        <v>4879563466000.0</v>
+      </c>
+      <c r="N46">
+        <v>4868920967000.0</v>
+      </c>
+      <c r="O46">
+        <v>4905831584000.0</v>
+      </c>
+      <c r="P46">
+        <v>4940389024000.0</v>
+      </c>
+      <c r="Q46">
+        <v>4922983205000.0</v>
+      </c>
+      <c r="R46">
+        <v>4912332078000.0</v>
+      </c>
+      <c r="S46">
+        <v>4889129623000.0</v>
+      </c>
+      <c r="T46">
+        <v>4914138283000.0</v>
+      </c>
+      <c r="U46">
+        <v>4881225226000.0</v>
+      </c>
+      <c r="V46">
+        <v>4855519786000.0</v>
+      </c>
+      <c r="W46">
+        <v>4928748594000.0</v>
+      </c>
+      <c r="X46">
+        <v>4958619605000.0</v>
+      </c>
+      <c r="Y46">
+        <v>5004433811000.0</v>
+      </c>
+      <c r="Z46">
+        <v>5009186821000.0</v>
+      </c>
+      <c r="AA46">
+        <v>5254608759000.0</v>
+      </c>
+      <c r="AB46">
+        <v>4708862569000.0</v>
+      </c>
+      <c r="AC46">
+        <v>4584466743000.0</v>
+      </c>
+      <c r="AD46">
+        <v>4599469336000.0</v>
+      </c>
+      <c r="AE46">
+        <v>4538844351000.0</v>
+      </c>
+      <c r="AF46">
+        <v>4359338210000.0</v>
+      </c>
+      <c r="AG46">
+        <v>4161754956000.0</v>
+      </c>
+      <c r="AH46">
+        <v>3799976239000.0</v>
+      </c>
+      <c r="AI46">
+        <v>3776938039000.0</v>
+      </c>
+      <c r="AJ46">
+        <v>3974280891000.0</v>
+      </c>
+      <c r="AK46">
+        <v>3632704426000.0</v>
+      </c>
+      <c r="AL46">
+        <v>4420544598000.0</v>
+      </c>
+      <c r="AM46">
+        <v>4283205343000.0</v>
+      </c>
+      <c r="AN46">
+        <v>4275450447000.0</v>
+      </c>
+      <c r="AO46">
+        <v>4001165680000.0</v>
+      </c>
+      <c r="AP46">
+        <v>4005661151000.0</v>
+      </c>
+      <c r="AQ46">
+        <v>4082164483000.0</v>
+      </c>
+      <c r="AR46">
+        <v>4179588792000.0</v>
+      </c>
+      <c r="AS46">
+        <v>4384455488000.0</v>
+      </c>
+      <c r="AT46">
+        <v>4242200192000.0</v>
+      </c>
+      <c r="AU46">
+        <v>4211910427000.0</v>
+      </c>
+      <c r="AV46">
+        <v>4110117570000.0</v>
+      </c>
+      <c r="AW46">
+        <v>4051738689000.0</v>
+      </c>
+      <c r="AX46">
+        <v>3999089415000.0</v>
+      </c>
+      <c r="AY46">
+        <v>3969384067000.0</v>
+      </c>
+      <c r="AZ46">
+        <v>4015302824000.0</v>
+      </c>
+      <c r="BA46">
+        <v>3938023030000.0</v>
+      </c>
+      <c r="BB46">
+        <v>3268378692000.0</v>
+      </c>
+      <c r="BC46">
+        <v>3081770935000.0</v>
+      </c>
+      <c r="BD46">
+        <v>3003731787000.0</v>
+      </c>
+      <c r="BE46">
+        <v>3036617596000.0</v>
+      </c>
+      <c r="BF46">
+        <v>2943448942000.0</v>
+      </c>
+      <c r="BG46">
+        <v>2549293786000.0</v>
+      </c>
+      <c r="BH46">
+        <v>2437214642000.0</v>
+      </c>
+      <c r="BI46">
+        <v>2370473319000.0</v>
+      </c>
+      <c r="BJ46"/>
+      <c r="BK46">
+        <v>2290572948000.0</v>
+      </c>
+      <c r="BL46">
+        <v>3037892760000.0</v>
+      </c>
+      <c r="BM46">
+        <v>2947271132000.0</v>
+      </c>
+      <c r="BN46">
+        <v>2928997606000.0</v>
+      </c>
+      <c r="BO46">
+        <v>2837973920000.0</v>
+      </c>
+      <c r="BP46">
+        <v>2859238232000.0</v>
+      </c>
+      <c r="BQ46"/>
+      <c r="BR46"/>
+      <c r="BS46"/>
+      <c r="BT46"/>
+      <c r="BU46"/>
+      <c r="BV46"/>
+      <c r="BW46"/>
+      <c r="BX46"/>
+      <c r="BY46"/>
+      <c r="BZ46"/>
+      <c r="CA46"/>
+      <c r="CB46"/>
+      <c r="CC46"/>
+      <c r="CD46"/>
+      <c r="CE46"/>
+      <c r="CF46"/>
+      <c r="CG46"/>
+      <c r="CH46"/>
+      <c r="CI46"/>
+      <c r="CJ46"/>
+      <c r="CK46"/>
+      <c r="CL46"/>
+      <c r="CM46"/>
+      <c r="CN46"/>
+      <c r="CO46"/>
+      <c r="CP46"/>
+      <c r="CQ46"/>
+      <c r="CR46"/>
+      <c r="CS46"/>
+    </row>
+    <row r="47" spans="1:97">
+      <c r="A47" t="s">
+        <v>72</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47">
+        <v>7649976261000.0</v>
+      </c>
+      <c r="E47">
+        <v>7498530366000.0</v>
+      </c>
+      <c r="F47">
+        <v>7430626409000.0</v>
+      </c>
+      <c r="G47">
+        <v>7292342194000.0</v>
+      </c>
+      <c r="H47">
+        <v>7158377395000.0</v>
+      </c>
+      <c r="I47">
+        <v>6832611395000.0</v>
+      </c>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
+        <v>5526341119000.0</v>
+      </c>
+      <c r="N47">
+        <v>5515212242000.0</v>
+      </c>
+      <c r="O47">
+        <v>5548475663000.0</v>
+      </c>
+      <c r="P47">
+        <v>5582889965000.0</v>
+      </c>
+      <c r="Q47">
+        <v>5558960290000.0</v>
+      </c>
+      <c r="R47">
+        <v>5548299150000.0</v>
+      </c>
+      <c r="S47">
+        <v>5522010121000.0</v>
+      </c>
+      <c r="T47">
+        <v>5547018781000.0</v>
+      </c>
+      <c r="U47">
+        <v>5514105724000.0</v>
+      </c>
+      <c r="V47">
+        <v>5488400284000.0</v>
+      </c>
+      <c r="W47">
+        <v>5102362048000.0</v>
+      </c>
+      <c r="X47">
+        <v>5591500103000.0</v>
+      </c>
+      <c r="Y47">
+        <v>5637314309000.0</v>
+      </c>
+      <c r="Z47">
+        <v>5620641474000.0</v>
+      </c>
+      <c r="AA47">
+        <v>5864919412000.0</v>
+      </c>
+      <c r="AB47">
+        <v>5325172386000.0</v>
+      </c>
+      <c r="AC47">
+        <v>5202377378000.0</v>
+      </c>
+      <c r="AD47">
+        <v>5175285614000.0</v>
+      </c>
+      <c r="AE47">
+        <v>5106882774000.0</v>
+      </c>
+      <c r="AF47">
+        <v>4921528198000.0</v>
+      </c>
+      <c r="AG47">
+        <v>4485988123000.0</v>
+      </c>
+      <c r="AH47">
+        <v>4124209406000.0</v>
+      </c>
+      <c r="AI47">
+        <v>4017351337000.0</v>
+      </c>
+      <c r="AJ47">
+        <v>4214694189000.0</v>
+      </c>
+      <c r="AK47">
+        <v>3977343148000.0</v>
+      </c>
+      <c r="AL47">
+        <v>4768229433000.0</v>
+      </c>
+      <c r="AM47">
+        <v>4629676834000.0</v>
+      </c>
+      <c r="AN47">
+        <v>4600982126000.0</v>
+      </c>
+      <c r="AO47">
+        <v>4328909189000.0</v>
+      </c>
+      <c r="AP47">
+        <v>4333499914000.0</v>
+      </c>
+      <c r="AQ47">
+        <v>4408382480000.0</v>
+      </c>
+      <c r="AR47">
+        <v>4505832221000.0</v>
+      </c>
+      <c r="AS47">
+        <v>4707002644000.0</v>
+      </c>
+      <c r="AT47">
+        <v>4564058876000.0</v>
+      </c>
+      <c r="AU47">
+        <v>4533639314000.0</v>
+      </c>
+      <c r="AV47">
+        <v>4431439553000.0</v>
+      </c>
+      <c r="AW47">
+        <v>4363668123000.0</v>
+      </c>
+      <c r="AX47">
+        <v>4310343678000.0</v>
+      </c>
+      <c r="AY47">
+        <v>4250461947000.0</v>
+      </c>
+      <c r="AZ47">
+        <v>4294482883000.0</v>
+      </c>
+      <c r="BA47">
+        <v>4158234651000.0</v>
+      </c>
+      <c r="BB47">
+        <v>3457335973000.0</v>
+      </c>
+      <c r="BC47">
+        <v>3256221083000.0</v>
+      </c>
+      <c r="BD47">
+        <v>3177350183000.0</v>
+      </c>
+      <c r="BE47">
+        <v>3036617596000.0</v>
+      </c>
+      <c r="BF47">
+        <v>2943448942000.0</v>
+      </c>
+      <c r="BG47">
+        <v>2549293786000.0</v>
+      </c>
+      <c r="BH47">
+        <v>2437214642000.0</v>
+      </c>
+      <c r="BI47">
+        <v>2370473319000.0</v>
+      </c>
+      <c r="BJ47">
+        <v>2314346498000.0</v>
+      </c>
+      <c r="BK47">
+        <v>2290572948000.0</v>
+      </c>
+      <c r="BL47">
+        <v>3037892760000.0</v>
+      </c>
+      <c r="BM47">
+        <v>2947271132000.0</v>
+      </c>
+      <c r="BN47">
+        <v>2928997606000.0</v>
+      </c>
+      <c r="BO47">
+        <v>2707940969000.0</v>
+      </c>
+      <c r="BP47">
+        <v>2736076467000.0</v>
+      </c>
+      <c r="BQ47">
+        <v>2539476092000.0</v>
+      </c>
+      <c r="BR47">
+        <v>2335328519000.0</v>
+      </c>
+      <c r="BS47">
+        <v>2361589354000.0</v>
+      </c>
+      <c r="BT47">
+        <v>2123005205000.0</v>
+      </c>
+      <c r="BU47">
+        <v>1643762741000.0</v>
+      </c>
+      <c r="BV47">
+        <v>1467195277000.0</v>
+      </c>
+      <c r="BW47">
+        <v>1360139690000.0</v>
+      </c>
+      <c r="BX47">
+        <v>1244685773000.0</v>
+      </c>
+      <c r="BY47">
+        <v>1110735625000.0</v>
+      </c>
+      <c r="BZ47">
+        <v>1033699969000.0</v>
+      </c>
+      <c r="CA47">
+        <v>1038959557000.0</v>
+      </c>
+      <c r="CB47">
+        <v>1002838288000.0</v>
+      </c>
+      <c r="CC47">
+        <v>984623039000.0</v>
+      </c>
+      <c r="CD47">
+        <v>994703951000.0</v>
+      </c>
+      <c r="CE47">
+        <v>799722727000.0</v>
+      </c>
+      <c r="CF47">
+        <v>803552813000.0</v>
+      </c>
+      <c r="CG47">
+        <v>777948526000.0</v>
+      </c>
+      <c r="CH47">
+        <v>765301253000.0</v>
+      </c>
+      <c r="CI47">
+        <v>766687154000.0</v>
+      </c>
+      <c r="CJ47">
+        <v>767100050000.0</v>
+      </c>
+      <c r="CK47">
+        <v>745156585000.0</v>
+      </c>
+      <c r="CL47">
+        <v>722744124000.0</v>
+      </c>
+      <c r="CM47">
+        <v>187838889000.0</v>
+      </c>
+      <c r="CN47">
+        <v>190241696000.0</v>
+      </c>
+      <c r="CO47">
+        <v>174559000000.0</v>
+      </c>
+      <c r="CP47">
+        <v>157858741000.0</v>
+      </c>
+      <c r="CQ47">
+        <v>103225000000.0</v>
+      </c>
+      <c r="CR47">
+        <v>104261394000.0</v>
+      </c>
+      <c r="CS47">
+        <v>109114000000.0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:97">
+      <c r="A48" t="s">
+        <v>73</v>
+      </c>
+      <c r="B48">
+        <v>10567912699000.0</v>
+      </c>
+      <c r="C48">
+        <v>10862196120000.0</v>
+      </c>
+      <c r="D48">
+        <v>10205703532000.0</v>
+      </c>
+      <c r="E48">
+        <v>9387380568000.0</v>
+      </c>
+      <c r="F48">
+        <v>9838312035000.0</v>
+      </c>
+      <c r="G48">
+        <v>10281474361000.0</v>
+      </c>
+      <c r="H48">
+        <v>9647271262000.0</v>
+      </c>
+      <c r="I48">
+        <v>8960302679000.0</v>
+      </c>
+      <c r="J48">
+        <v>9480721002000.0</v>
+      </c>
+      <c r="K48">
+        <v>9988353374000.0</v>
+      </c>
+      <c r="L48">
+        <v>9392897529000.0</v>
+      </c>
+      <c r="M48">
+        <v>8817274438000.0</v>
+      </c>
+      <c r="N48">
+        <v>9124911018000.0</v>
+      </c>
+      <c r="O48">
+        <v>9697681068000.0</v>
+      </c>
+      <c r="P48">
+        <v>9090404725000.0</v>
+      </c>
+      <c r="Q48">
+        <v>8251136228000.0</v>
+      </c>
+      <c r="R48">
+        <v>8135061268000.0</v>
+      </c>
+      <c r="S48">
+        <v>7942800872000.0</v>
+      </c>
+      <c r="T48">
+        <v>7515040978000.0</v>
+      </c>
+      <c r="U48">
+        <v>7195846215000.0</v>
+      </c>
+      <c r="V48">
+        <v>7186987220000.0</v>
+      </c>
+      <c r="W48">
+        <v>7232756323000.0</v>
+      </c>
+      <c r="X48">
+        <v>6927443993000.0</v>
+      </c>
+      <c r="Y48">
+        <v>6661194727000.0</v>
+      </c>
+      <c r="Z48">
+        <v>6632923341000.0</v>
+      </c>
+      <c r="AA48">
+        <v>6624418194000.0</v>
+      </c>
+      <c r="AB48">
+        <v>6398273146000.0</v>
+      </c>
+      <c r="AC48">
+        <v>6249174490000.0</v>
+      </c>
+      <c r="AD48">
+        <v>6317797934000.0</v>
+      </c>
+      <c r="AE48">
+        <v>6612768979000.0</v>
+      </c>
+      <c r="AF48">
+        <v>6407519376000.0</v>
+      </c>
+      <c r="AG48">
+        <v>6044982518000.0</v>
+      </c>
+      <c r="AH48">
+        <v>6349457792000.0</v>
+      </c>
+      <c r="AI48">
+        <v>6558025719000.0</v>
+      </c>
+      <c r="AJ48">
+        <v>5622875785000.0</v>
+      </c>
+      <c r="AK48">
+        <v>5439665003000.0</v>
+      </c>
+      <c r="AL48">
+        <v>5411966312000.0</v>
+      </c>
+      <c r="AM48">
+        <v>5286335260000.0</v>
+      </c>
+      <c r="AN48">
+        <v>5026375549000.0</v>
+      </c>
+      <c r="AO48">
+        <v>4803280119000.0</v>
+      </c>
+      <c r="AP48">
+        <v>4876496978000.0</v>
+      </c>
+      <c r="AQ48">
+        <v>4625478849000.0</v>
+      </c>
+      <c r="AR48">
+        <v>4373242137000.0</v>
+      </c>
+      <c r="AS48">
+        <v>4189860478000.0</v>
+      </c>
+      <c r="AT48">
+        <v>4330349475000.0</v>
+      </c>
+      <c r="AU48">
+        <v>4138732965000.0</v>
+      </c>
+      <c r="AV48">
+        <v>3843499195000.0</v>
+      </c>
+      <c r="AW48">
+        <v>3612058526000.0</v>
+      </c>
+      <c r="AX48">
+        <v>3604539280000.0</v>
+      </c>
+      <c r="AY48">
+        <v>3467565434000.0</v>
+      </c>
+      <c r="AZ48">
+        <v>3287328727000.0</v>
+      </c>
+      <c r="BA48">
+        <v>3164156843000.0</v>
+      </c>
+      <c r="BB48">
+        <v>3184030439000.0</v>
+      </c>
+      <c r="BC48">
+        <v>3087934596000.0</v>
+      </c>
+      <c r="BD48">
+        <v>2930333005000.0</v>
+      </c>
+      <c r="BE48">
+        <v>2918266635000.0</v>
+      </c>
+      <c r="BF48">
+        <v>2734241206000.0</v>
+      </c>
+      <c r="BG48">
+        <v>2383362503000.0</v>
+      </c>
+      <c r="BH48">
+        <v>2222920217000.0</v>
+      </c>
+      <c r="BI48">
+        <v>2068838482000.0</v>
+      </c>
+      <c r="BJ48">
+        <v>2652065299000.0</v>
+      </c>
+      <c r="BK48">
+        <v>2513780265000.0</v>
+      </c>
+      <c r="BL48">
+        <v>1213491857000.0</v>
+      </c>
+      <c r="BM48">
+        <v>1237611189000.0</v>
+      </c>
+      <c r="BN48">
+        <v>1153056942000.0</v>
+      </c>
+      <c r="BO48">
+        <v>1177108675000.0</v>
+      </c>
+      <c r="BP48">
+        <v>1106860918000.0</v>
+      </c>
+      <c r="BQ48">
+        <v>1023983587000.0</v>
+      </c>
+      <c r="BR48">
+        <v>930041179000.0</v>
+      </c>
+      <c r="BS48">
+        <v>878979141000.0</v>
+      </c>
+      <c r="BT48">
+        <v>835267668000.0</v>
+      </c>
+      <c r="BU48">
+        <v>953696350000.0</v>
+      </c>
+      <c r="BV48">
+        <v>863296333000.0</v>
+      </c>
+      <c r="BW48">
+        <v>830969351000.0</v>
+      </c>
+      <c r="BX48">
+        <v>747122263000.0</v>
+      </c>
+      <c r="BY48">
+        <v>686745085000.0</v>
+      </c>
+      <c r="BZ48">
+        <v>642339342000.0</v>
+      </c>
+      <c r="CA48">
+        <v>640161529000.0</v>
+      </c>
+      <c r="CB48">
+        <v>596474019000.0</v>
+      </c>
+      <c r="CC48">
+        <v>556468097000.0</v>
+      </c>
+      <c r="CD48">
+        <v>517847050000.0</v>
+      </c>
+      <c r="CE48">
+        <v>533942622000.0</v>
+      </c>
+      <c r="CF48">
+        <v>505829918000.0</v>
+      </c>
+      <c r="CG48">
+        <v>485535334000.0</v>
+      </c>
+      <c r="CH48">
+        <v>459457990000.0</v>
+      </c>
+      <c r="CI48">
+        <v>426085710000.0</v>
+      </c>
+      <c r="CJ48">
+        <v>417034944000.0</v>
+      </c>
+      <c r="CK48">
+        <v>395301805000.0</v>
+      </c>
+      <c r="CL48">
+        <v>368801730000.0</v>
+      </c>
+      <c r="CM48">
+        <v>364204522000.0</v>
+      </c>
+      <c r="CN48">
+        <v>351371200000.0</v>
+      </c>
+      <c r="CO48">
+        <v>325778000000.0</v>
+      </c>
+      <c r="CP48">
+        <v>302769937000.0</v>
+      </c>
+      <c r="CQ48">
+        <v>282841000000.0</v>
+      </c>
+      <c r="CR48">
+        <v>255218671000.0</v>
+      </c>
+      <c r="CS48"/>
+    </row>
+    <row r="49" spans="1:97">
+      <c r="A49" t="s">
+        <v>74</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49"/>
+      <c r="O49"/>
+      <c r="P49"/>
+      <c r="Q49"/>
+      <c r="R49"/>
+      <c r="S49"/>
+      <c r="T49"/>
+      <c r="U49"/>
+      <c r="V49"/>
+      <c r="W49"/>
+      <c r="X49"/>
+      <c r="Y49"/>
+      <c r="Z49"/>
+      <c r="AA49"/>
+      <c r="AB49"/>
+      <c r="AC49"/>
+      <c r="AD49"/>
+      <c r="AE49"/>
+      <c r="AF49"/>
+      <c r="AG49"/>
+      <c r="AH49"/>
+      <c r="AI49"/>
+      <c r="AJ49"/>
+      <c r="AK49"/>
+      <c r="AL49"/>
+      <c r="AM49"/>
+      <c r="AN49"/>
+      <c r="AO49"/>
+      <c r="AP49"/>
+      <c r="AQ49"/>
+      <c r="AR49"/>
+      <c r="AS49"/>
+      <c r="AT49"/>
+      <c r="AU49"/>
+      <c r="AV49"/>
+      <c r="AW49"/>
+      <c r="AX49"/>
+      <c r="AY49"/>
+      <c r="AZ49"/>
+      <c r="BA49"/>
+      <c r="BB49"/>
+      <c r="BC49"/>
+      <c r="BD49"/>
+      <c r="BE49"/>
+      <c r="BF49"/>
+      <c r="BG49"/>
+      <c r="BH49"/>
+      <c r="BI49"/>
+      <c r="BJ49"/>
+      <c r="BK49"/>
+      <c r="BL49"/>
+      <c r="BM49"/>
+      <c r="BN49"/>
+      <c r="BO49"/>
+      <c r="BP49"/>
+      <c r="BQ49"/>
+      <c r="BR49"/>
+      <c r="BS49"/>
+      <c r="BT49"/>
+      <c r="BU49"/>
+      <c r="BV49"/>
+      <c r="BW49"/>
+      <c r="BX49"/>
+      <c r="BY49"/>
+      <c r="BZ49"/>
+      <c r="CA49"/>
+      <c r="CB49"/>
+      <c r="CC49"/>
+      <c r="CD49"/>
+      <c r="CE49"/>
+      <c r="CF49"/>
+      <c r="CG49"/>
+      <c r="CH49"/>
+      <c r="CI49"/>
+      <c r="CJ49"/>
+      <c r="CK49"/>
+      <c r="CL49"/>
+      <c r="CM49"/>
+      <c r="CN49"/>
+      <c r="CO49"/>
+      <c r="CP49"/>
+      <c r="CQ49"/>
+      <c r="CR49"/>
+      <c r="CS49"/>
+    </row>
+    <row r="50" spans="1:97">
+      <c r="A50" t="s">
+        <v>75</v>
+      </c>
+      <c r="B50">
+        <v>1854874103000.0</v>
+      </c>
+      <c r="C50">
+        <v>1558850467000.0</v>
+      </c>
+      <c r="D50">
+        <v>1419803653000.0</v>
+      </c>
+      <c r="E50"/>
+      <c r="F50">
+        <v>1158393830000.0</v>
+      </c>
+      <c r="G50">
+        <v>1187183347000.0</v>
+      </c>
+      <c r="H50">
+        <v>1147851204000.0</v>
+      </c>
+      <c r="I50">
+        <v>1191137553000.0</v>
+      </c>
+      <c r="J50">
+        <v>1265965896000.0</v>
+      </c>
+      <c r="K50">
+        <v>1458473533000.0</v>
+      </c>
+      <c r="L50">
+        <v>1131101717000.0</v>
+      </c>
+      <c r="M50">
+        <v>1080827440000.0</v>
+      </c>
+      <c r="N50">
+        <v>1021379217000.0</v>
+      </c>
+      <c r="O50">
+        <v>548258806000.0</v>
+      </c>
+      <c r="P50">
+        <v>556213226000.0</v>
+      </c>
+      <c r="Q50">
+        <v>614411333000.0</v>
+      </c>
+      <c r="R50">
+        <v>632551821000.0</v>
+      </c>
+      <c r="S50">
+        <v>685005933000.0</v>
+      </c>
+      <c r="T50">
+        <v>573359661000.0</v>
+      </c>
+      <c r="U50">
+        <v>1034004938000.0</v>
+      </c>
+      <c r="V50">
+        <v>798373069000.0</v>
+      </c>
+      <c r="W50">
+        <v>1132001666000.0</v>
+      </c>
+      <c r="X50">
+        <v>1248074533000.0</v>
+      </c>
+      <c r="Y50">
+        <v>1409098710000.0</v>
+      </c>
+      <c r="Z50">
+        <v>2500051000000.0</v>
+      </c>
+      <c r="AA50">
+        <v>2202485384000.0</v>
+      </c>
+      <c r="AB50">
+        <v>2140609435000.0</v>
+      </c>
+      <c r="AC50">
+        <v>2478543718000.0</v>
+      </c>
+      <c r="AD50">
+        <v>2948850980000.0</v>
+      </c>
+      <c r="AE50">
+        <v>1931616728000.0</v>
+      </c>
+      <c r="AF50">
+        <v>1114645705000.0</v>
+      </c>
+      <c r="AG50">
+        <v>281649352000.0</v>
+      </c>
+      <c r="AH50"/>
+      <c r="AI50"/>
+      <c r="AJ50"/>
+      <c r="AK50"/>
+      <c r="AL50"/>
+      <c r="AM50"/>
+      <c r="AN50"/>
+      <c r="AO50"/>
+      <c r="AP50"/>
+      <c r="AQ50"/>
+      <c r="AR50"/>
+      <c r="AS50"/>
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50"/>
+      <c r="AW50"/>
+      <c r="AX50"/>
+      <c r="AY50"/>
+      <c r="AZ50"/>
+      <c r="BA50"/>
+      <c r="BB50"/>
+      <c r="BC50"/>
+      <c r="BD50"/>
+      <c r="BE50"/>
+      <c r="BF50"/>
+      <c r="BG50"/>
+      <c r="BH50"/>
+      <c r="BI50"/>
+      <c r="BJ50"/>
+      <c r="BK50"/>
+      <c r="BL50"/>
+      <c r="BM50"/>
+      <c r="BN50"/>
+      <c r="BO50"/>
+      <c r="BP50"/>
+      <c r="BQ50"/>
+      <c r="BR50"/>
+      <c r="BS50"/>
+      <c r="BT50"/>
+      <c r="BU50"/>
+      <c r="BV50"/>
+      <c r="BW50"/>
+      <c r="BX50"/>
+      <c r="BY50"/>
+      <c r="BZ50"/>
+      <c r="CA50"/>
+      <c r="CB50"/>
+      <c r="CC50"/>
+      <c r="CD50"/>
+      <c r="CE50"/>
+      <c r="CF50"/>
+      <c r="CG50"/>
+      <c r="CH50"/>
+      <c r="CI50"/>
+      <c r="CJ50"/>
+      <c r="CK50"/>
+      <c r="CL50"/>
+      <c r="CM50"/>
+      <c r="CN50"/>
+      <c r="CO50"/>
+      <c r="CP50"/>
+      <c r="CQ50"/>
+      <c r="CR50"/>
+      <c r="CS50"/>
+    </row>
+    <row r="51" spans="1:97">
+      <c r="A51" t="s">
+        <v>76</v>
+      </c>
+      <c r="B51">
+        <v>5454476951000.0</v>
+      </c>
+      <c r="C51">
+        <v>5529788507000.0</v>
+      </c>
+      <c r="D51">
+        <v>5712782285000.0</v>
+      </c>
+      <c r="E51">
+        <v>5238998482000.0</v>
+      </c>
+      <c r="F51">
+        <v>5471066528000.0</v>
+      </c>
+      <c r="G51">
+        <v>5332445925000.0</v>
+      </c>
+      <c r="H51">
+        <v>5317111993000.0</v>
+      </c>
+      <c r="I51">
+        <v>4992056479000.0</v>
+      </c>
+      <c r="J51">
+        <v>5326330773000.0</v>
+      </c>
+      <c r="K51">
+        <v>5797589711000.0</v>
+      </c>
+      <c r="L51">
+        <v>4628766141000.0</v>
+      </c>
+      <c r="M51">
+        <v>4611340970000.0</v>
+      </c>
+      <c r="N51">
+        <v>4747793582000.0</v>
+      </c>
+      <c r="O51">
+        <v>2895828566000.0</v>
+      </c>
+      <c r="P51">
+        <v>3016563253000.0</v>
+      </c>
+      <c r="Q51">
+        <v>3093039887000.0</v>
+      </c>
+      <c r="R51">
+        <v>3145190149000.0</v>
+      </c>
+      <c r="S51">
+        <v>3208277417000.0</v>
+      </c>
+      <c r="T51">
+        <v>3057525791000.0</v>
+      </c>
+      <c r="U51">
+        <v>3576321649000.0</v>
+      </c>
+      <c r="V51">
+        <v>3462212810000.0</v>
+      </c>
+      <c r="W51">
+        <v>3916628071000.0</v>
+      </c>
+      <c r="X51">
+        <v>4116426875000.0</v>
+      </c>
+      <c r="Y51">
+        <v>4045113757000.0</v>
+      </c>
+      <c r="Z51">
+        <v>5095941501000.0</v>
+      </c>
+      <c r="AA51">
+        <v>4891285405000.0</v>
+      </c>
+      <c r="AB51">
+        <v>4610102307000.0</v>
+      </c>
+      <c r="AC51">
+        <v>4969905045000.0</v>
+      </c>
+      <c r="AD51">
+        <v>4820426018000.0</v>
+      </c>
+      <c r="AE51">
+        <v>3755183461000.0</v>
+      </c>
+      <c r="AF51">
+        <v>4229775259000.0</v>
+      </c>
+      <c r="AG51">
+        <v>4637333077000.0</v>
+      </c>
+      <c r="AH51">
+        <v>3785256036000.0</v>
+      </c>
+      <c r="AI51">
+        <v>3560143203000.0</v>
+      </c>
+      <c r="AJ51">
+        <v>3172915682000.0</v>
+      </c>
+      <c r="AK51">
+        <v>4151016380000.0</v>
+      </c>
+      <c r="AL51">
+        <v>3957267531000.0</v>
+      </c>
+      <c r="AM51">
+        <v>4119679347000.0</v>
+      </c>
+      <c r="AN51">
+        <v>4037967110000.0</v>
+      </c>
+      <c r="AO51">
+        <v>3963149327000.0</v>
+      </c>
+      <c r="AP51">
+        <v>4003186489000.0</v>
+      </c>
+      <c r="AQ51">
+        <v>3960659749000.0</v>
+      </c>
+      <c r="AR51">
+        <v>3884470338000.0</v>
+      </c>
+      <c r="AS51">
+        <v>4023382504000.0</v>
+      </c>
+      <c r="AT51">
+        <v>3807311549000.0</v>
+      </c>
+      <c r="AU51">
+        <v>4001905201000.0</v>
+      </c>
+      <c r="AV51">
+        <v>4126424273000.0</v>
+      </c>
+      <c r="AW51">
+        <v>5385702819000.0</v>
+      </c>
+      <c r="AX51">
+        <v>4386144513000.0</v>
+      </c>
+      <c r="AY51">
+        <v>4557125166000.0</v>
+      </c>
+      <c r="AZ51">
+        <v>5145849171000.0</v>
+      </c>
+      <c r="BA51">
+        <v>3715455308000.0</v>
+      </c>
+      <c r="BB51">
+        <v>3218891830000.0</v>
+      </c>
+      <c r="BC51">
+        <v>3242385897000.0</v>
+      </c>
+      <c r="BD51">
+        <v>3032780973000.0</v>
+      </c>
+      <c r="BE51">
+        <v>1358664111000.0</v>
+      </c>
+      <c r="BF51">
+        <v>2224133039000.0</v>
+      </c>
+      <c r="BG51">
+        <v>1090301991000.0</v>
+      </c>
+      <c r="BH51">
+        <v>998966289000.0</v>
+      </c>
+      <c r="BI51">
+        <v>1016628508000.0</v>
+      </c>
+      <c r="BJ51"/>
+      <c r="BK51">
+        <v>1012930440000.0</v>
+      </c>
+      <c r="BL51">
+        <v>1734603035000.0</v>
+      </c>
+      <c r="BM51">
+        <v>2309032573000.0</v>
+      </c>
+      <c r="BN51">
+        <v>2304121252000.0</v>
+      </c>
+      <c r="BO51">
+        <v>2085048132000.0</v>
+      </c>
+      <c r="BP51">
+        <v>2208767717000.0</v>
+      </c>
+      <c r="BQ51"/>
+      <c r="BR51"/>
+      <c r="BS51"/>
+      <c r="BT51"/>
+      <c r="BU51"/>
+      <c r="BV51"/>
+      <c r="BW51"/>
+      <c r="BX51"/>
+      <c r="BY51"/>
+      <c r="BZ51"/>
+      <c r="CA51"/>
+      <c r="CB51"/>
+      <c r="CC51"/>
+      <c r="CD51"/>
+      <c r="CE51"/>
+      <c r="CF51"/>
+      <c r="CG51"/>
+      <c r="CH51"/>
+      <c r="CI51"/>
+      <c r="CJ51"/>
+      <c r="CK51"/>
+      <c r="CL51"/>
+      <c r="CM51"/>
+      <c r="CN51"/>
+      <c r="CO51"/>
+      <c r="CP51"/>
+      <c r="CQ51"/>
+      <c r="CR51"/>
+      <c r="CS51"/>
+    </row>
+    <row r="52" spans="1:97">
+      <c r="A52" t="s">
+        <v>77</v>
+      </c>
+      <c r="B52">
+        <v>1931394907000.0</v>
+      </c>
+      <c r="C52">
+        <v>1600170926000.0</v>
+      </c>
+      <c r="D52">
+        <v>1491205952000.0</v>
+      </c>
+      <c r="E52">
+        <v>912920656000.0</v>
+      </c>
+      <c r="F52">
+        <v>1184793955000.0</v>
+      </c>
+      <c r="G52">
+        <v>1215366067000.0</v>
+      </c>
+      <c r="H52">
+        <v>1192935431000.0</v>
+      </c>
+      <c r="I52">
+        <v>1213752856000.0</v>
+      </c>
+      <c r="J52">
+        <v>1284837127000.0</v>
+      </c>
+      <c r="K52">
+        <v>1476756693000.0</v>
+      </c>
+      <c r="L52">
+        <v>1174548098000.0</v>
+      </c>
+      <c r="M52">
+        <v>1113405818000.0</v>
+      </c>
+      <c r="N52">
+        <v>1051410973000.0</v>
+      </c>
+      <c r="O52">
+        <v>577493221000.0</v>
+      </c>
+      <c r="P52">
+        <v>571682824000.0</v>
+      </c>
+      <c r="Q52">
+        <v>623440534000.0</v>
+      </c>
+      <c r="R52">
+        <v>643705391000.0</v>
+      </c>
+      <c r="S52">
+        <v>699660016000.0</v>
+      </c>
+      <c r="T52">
+        <v>589923001000.0</v>
+      </c>
+      <c r="U52">
+        <v>1044264079000.0</v>
+      </c>
+      <c r="V52">
+        <v>826705419000.0</v>
+      </c>
+      <c r="W52">
+        <v>1181845195000.0</v>
+      </c>
+      <c r="X52">
+        <v>1276840828000.0</v>
+      </c>
+      <c r="Y52">
+        <v>1423586456000.0</v>
+      </c>
+      <c r="Z52">
+        <v>2512692165000.0</v>
+      </c>
+      <c r="AA52">
+        <v>2216428547000.0</v>
+      </c>
+      <c r="AB52">
+        <v>2140609435000.0</v>
+      </c>
+      <c r="AC52">
+        <v>2478543718000.0</v>
+      </c>
+      <c r="AD52">
+        <v>2948850980000.0</v>
+      </c>
+      <c r="AE52">
+        <v>1931616728000.0</v>
+      </c>
+      <c r="AF52">
+        <v>2426705580000.0</v>
+      </c>
+      <c r="AG52">
+        <v>1972769984000.0</v>
+      </c>
+      <c r="AH52">
+        <v>1203920723000.0</v>
+      </c>
+      <c r="AI52">
+        <v>1190423510000.0</v>
+      </c>
+      <c r="AJ52">
+        <v>955040687000.0</v>
+      </c>
+      <c r="AK52">
+        <v>1746573249000.0</v>
+      </c>
+      <c r="AL52">
+        <v>2315683241000.0</v>
+      </c>
+      <c r="AM52">
+        <v>2448474452000.0</v>
+      </c>
+      <c r="AN52">
+        <v>2214422672000.0</v>
+      </c>
+      <c r="AO52">
+        <v>1008874000000.0</v>
+      </c>
+      <c r="AP52">
+        <v>1167648873000.0</v>
+      </c>
+      <c r="AQ52">
+        <v>1140088877000.0</v>
+      </c>
+      <c r="AR52">
+        <v>973892920000.0</v>
+      </c>
+      <c r="AS52">
+        <v>1180919472000.0</v>
+      </c>
+      <c r="AT52">
+        <v>1165037882000.0</v>
+      </c>
+      <c r="AU52">
+        <v>1493198639000.0</v>
+      </c>
+      <c r="AV52">
+        <v>1611660309000.0</v>
+      </c>
+      <c r="AW52">
+        <v>3019031596000.0</v>
+      </c>
+      <c r="AX52">
+        <v>1995820936000.0</v>
+      </c>
+      <c r="AY52">
+        <v>2089054409000.0</v>
+      </c>
+      <c r="AZ52">
+        <v>2598184790000.0</v>
+      </c>
+      <c r="BA52">
+        <v>1328345787000.0</v>
+      </c>
+      <c r="BB52">
+        <v>896058540000.0</v>
+      </c>
+      <c r="BC52">
+        <v>784392201000.0</v>
+      </c>
+      <c r="BD52">
+        <v>693325658000.0</v>
+      </c>
+      <c r="BE52">
+        <v>551291931000.0</v>
+      </c>
+      <c r="BF52">
+        <v>1380358719000.0</v>
+      </c>
+      <c r="BG52">
+        <v>196142193000.0</v>
+      </c>
+      <c r="BH52">
+        <v>216540365000.0</v>
+      </c>
+      <c r="BI52">
+        <v>191067888000.0</v>
+      </c>
+      <c r="BJ52"/>
+      <c r="BK52">
+        <v>183850813000.0</v>
+      </c>
+      <c r="BL52">
+        <v>910613504000.0</v>
+      </c>
+      <c r="BM52">
+        <v>1333633245000.0</v>
+      </c>
+      <c r="BN52">
+        <v>1356790775000.0</v>
+      </c>
+      <c r="BO52">
+        <v>1158267278000.0</v>
+      </c>
+      <c r="BP52">
+        <v>1256352846000.0</v>
+      </c>
+      <c r="BQ52"/>
+      <c r="BR52"/>
+      <c r="BS52"/>
+      <c r="BT52"/>
+      <c r="BU52"/>
+      <c r="BV52"/>
+      <c r="BW52"/>
+      <c r="BX52"/>
+      <c r="BY52"/>
+      <c r="BZ52"/>
+      <c r="CA52"/>
+      <c r="CB52"/>
+      <c r="CC52"/>
+      <c r="CD52"/>
+      <c r="CE52"/>
+      <c r="CF52"/>
+      <c r="CG52"/>
+      <c r="CH52"/>
+      <c r="CI52"/>
+      <c r="CJ52"/>
+      <c r="CK52"/>
+      <c r="CL52"/>
+      <c r="CM52"/>
+      <c r="CN52"/>
+      <c r="CO52"/>
+      <c r="CP52"/>
+      <c r="CQ52"/>
+      <c r="CR52"/>
+      <c r="CS52"/>
+    </row>
+    <row r="53" spans="1:97">
+      <c r="A53" t="s">
+        <v>78</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53"/>
+      <c r="D53"/>
+      <c r="E53"/>
+      <c r="F53"/>
+      <c r="G53"/>
+      <c r="H53"/>
+      <c r="I53">
+        <v>79737484000.0</v>
+      </c>
+      <c r="J53"/>
+      <c r="K53"/>
+      <c r="L53"/>
+      <c r="M53">
+        <v>-2136576900000.0</v>
+      </c>
+      <c r="N53">
+        <v>-2141704397000.0</v>
+      </c>
+      <c r="O53">
+        <v>-2207452772000.0</v>
+      </c>
+      <c r="P53">
+        <v>-2311151348000.0</v>
+      </c>
+      <c r="Q53">
+        <v>-2371129389000.0</v>
+      </c>
+      <c r="R53">
+        <v>-2476129389000.0</v>
+      </c>
+      <c r="S53">
+        <v>86786980000.0</v>
+      </c>
+      <c r="T53">
+        <v>29163535000.0</v>
+      </c>
+      <c r="U53">
+        <v>-1820225115000.0</v>
+      </c>
+      <c r="V53">
+        <v>-1781168134000.0</v>
+      </c>
+      <c r="W53">
+        <v>-1743872922000.0</v>
+      </c>
+      <c r="X53">
+        <v>-1740963915000.0</v>
+      </c>
+      <c r="Y53">
+        <v>-1792708548000.0</v>
+      </c>
+      <c r="Z53">
+        <v>-1831268978000.0</v>
+      </c>
+      <c r="AA53">
+        <v>-2049595478000.0</v>
+      </c>
+      <c r="AB53">
+        <v>-2043488587000.0</v>
+      </c>
+      <c r="AC53">
+        <v>-959806992000.0</v>
+      </c>
+      <c r="AD53">
+        <v>-940217545000.0</v>
+      </c>
+      <c r="AE53">
+        <v>-999559853000.0</v>
+      </c>
+      <c r="AF53">
+        <v>-977629976000.0</v>
+      </c>
+      <c r="AG53">
+        <v>-1268504471000.0</v>
+      </c>
+      <c r="AH53">
+        <v>-1327105971000.0</v>
+      </c>
+      <c r="AI53">
+        <v>-1337324378000.0</v>
+      </c>
+      <c r="AJ53">
+        <v>114037000000.0</v>
+      </c>
+      <c r="AK53">
+        <v>-1113863846000.0</v>
+      </c>
+      <c r="AL53">
+        <v>-2809970564000.0</v>
+      </c>
+      <c r="AM53">
+        <v>-1169561839000.0</v>
+      </c>
+      <c r="AN53">
+        <v>-1014036019000.0</v>
+      </c>
+      <c r="AO53">
+        <v>-1035918278000.0</v>
+      </c>
+      <c r="AP53">
+        <v>-1031941197000.0</v>
+      </c>
+      <c r="AQ53">
+        <v>-1083007010000.0</v>
+      </c>
+      <c r="AR53">
+        <v>-774398239000.0</v>
+      </c>
+      <c r="AS53">
+        <v>-425172070000.0</v>
+      </c>
+      <c r="AT53">
+        <v>-395554908000.0</v>
+      </c>
+      <c r="AU53">
+        <v>-355443126000.0</v>
+      </c>
+      <c r="AV53">
+        <v>-273445777000.0</v>
+      </c>
+      <c r="AW53">
+        <v>-318184641000.0</v>
+      </c>
+      <c r="AX53">
+        <v>-336251041000.0</v>
+      </c>
+      <c r="AY53">
+        <v>-381878321000.0</v>
+      </c>
+      <c r="AZ53">
+        <v>-324744294000.0</v>
+      </c>
+      <c r="BA53">
+        <v>-1363119228000.0</v>
+      </c>
+      <c r="BB53">
+        <v>-1215637800000.0</v>
+      </c>
+      <c r="BC53">
+        <v>-855791907000.0</v>
+      </c>
+      <c r="BD53">
+        <v>-518045218000.0</v>
+      </c>
+      <c r="BE53">
+        <v>-496773506000.0</v>
+      </c>
+      <c r="BF53">
+        <v>-546501736000.0</v>
+      </c>
+      <c r="BG53">
+        <v>-159525665000.0</v>
+      </c>
+      <c r="BH53">
+        <v>-49809537000.0</v>
+      </c>
+      <c r="BI53"/>
+      <c r="BJ53"/>
+      <c r="BK53"/>
+      <c r="BL53"/>
+      <c r="BM53"/>
+      <c r="BN53"/>
+      <c r="BO53"/>
+      <c r="BP53"/>
+      <c r="BQ53"/>
+      <c r="BR53"/>
+      <c r="BS53"/>
+      <c r="BT53"/>
+      <c r="BU53"/>
+      <c r="BV53"/>
+      <c r="BW53"/>
+      <c r="BX53"/>
+      <c r="BY53"/>
+      <c r="BZ53"/>
+      <c r="CA53"/>
+      <c r="CB53"/>
+      <c r="CC53"/>
+      <c r="CD53"/>
+      <c r="CE53"/>
+      <c r="CF53"/>
+      <c r="CG53"/>
+      <c r="CH53"/>
+      <c r="CI53"/>
+      <c r="CJ53"/>
+      <c r="CK53"/>
+      <c r="CL53"/>
+      <c r="CM53"/>
+      <c r="CN53"/>
+      <c r="CO53"/>
+      <c r="CP53"/>
+      <c r="CQ53"/>
+      <c r="CR53"/>
+      <c r="CS53"/>
+    </row>
+    <row r="54" spans="1:97">
+      <c r="A54" t="s">
+        <v>79</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54"/>
+      <c r="AG54"/>
+      <c r="AH54"/>
+      <c r="AI54"/>
+      <c r="AJ54"/>
+      <c r="AK54"/>
+      <c r="AL54"/>
+      <c r="AM54"/>
+      <c r="AN54"/>
+      <c r="AO54"/>
+      <c r="AP54"/>
+      <c r="AQ54"/>
+      <c r="AR54"/>
+      <c r="AS54"/>
+      <c r="AT54"/>
+      <c r="AU54"/>
+      <c r="AV54"/>
+      <c r="AW54"/>
+      <c r="AX54"/>
+      <c r="AY54"/>
+      <c r="AZ54"/>
+      <c r="BA54"/>
+      <c r="BB54"/>
+      <c r="BC54"/>
+      <c r="BD54"/>
+      <c r="BE54"/>
+      <c r="BF54"/>
+      <c r="BG54"/>
+      <c r="BH54"/>
+      <c r="BI54"/>
+      <c r="BJ54"/>
+      <c r="BK54"/>
+      <c r="BL54"/>
+      <c r="BM54"/>
+      <c r="BN54"/>
+      <c r="BO54"/>
+      <c r="BP54"/>
+      <c r="BQ54"/>
+      <c r="BR54"/>
+      <c r="BS54"/>
+      <c r="BT54"/>
+      <c r="BU54"/>
+      <c r="BV54"/>
+      <c r="BW54"/>
+      <c r="BX54"/>
+      <c r="BY54"/>
+      <c r="BZ54"/>
+      <c r="CA54"/>
+      <c r="CB54"/>
+      <c r="CC54"/>
+      <c r="CD54"/>
+      <c r="CE54"/>
+      <c r="CF54"/>
+      <c r="CG54"/>
+      <c r="CH54"/>
+      <c r="CI54"/>
+      <c r="CJ54"/>
+      <c r="CK54"/>
+      <c r="CL54"/>
+      <c r="CM54"/>
+      <c r="CN54"/>
+      <c r="CO54"/>
+      <c r="CP54"/>
+      <c r="CQ54"/>
+      <c r="CR54"/>
+      <c r="CS54"/>
+    </row>
+    <row r="55" spans="1:97">
+      <c r="A55" t="s">
+        <v>80</v>
+      </c>
+      <c r="B55">
+        <v>39295481702000.0</v>
+      </c>
+      <c r="C55">
+        <v>37063123128000.0</v>
+      </c>
+      <c r="D55">
+        <v>36562281257000.0</v>
+      </c>
+      <c r="E55">
+        <v>33724271116000.0</v>
+      </c>
+      <c r="F55">
+        <v>31794529536000.0</v>
+      </c>
+      <c r="G55">
+        <v>32640699510000.0</v>
+      </c>
+      <c r="H55">
+        <v>33108684368000.0</v>
+      </c>
+      <c r="I55">
+        <v>29775667374000.0</v>
+      </c>
+      <c r="J55">
+        <v>28497779819000.0</v>
+      </c>
+      <c r="K55">
+        <v>30417764624000.0</v>
+      </c>
+      <c r="L55">
+        <v>30254623117000.0</v>
+      </c>
+      <c r="M55">
+        <v>28805583681000.0</v>
+      </c>
+      <c r="N55">
+        <v>25429779397000.0</v>
+      </c>
+      <c r="O55">
+        <v>23825391538000.0</v>
+      </c>
+      <c r="P55">
+        <v>27187608036000.0</v>
+      </c>
+      <c r="Q55">
+        <v>26669680510000.0</v>
+      </c>
+      <c r="R55">
+        <v>27834656130000.0</v>
+      </c>
+      <c r="S55">
+        <v>25263441466000.0</v>
+      </c>
+      <c r="T55">
+        <v>23508585736000.0</v>
+      </c>
+      <c r="U55">
+        <v>21311391665000.0</v>
+      </c>
+      <c r="V55">
+        <v>20289126194000.0</v>
+      </c>
+      <c r="W55">
+        <v>19885275096000.0</v>
+      </c>
+      <c r="X55">
+        <v>18683572815000.0</v>
+      </c>
+      <c r="Y55">
+        <v>18357361617000.0</v>
+      </c>
+      <c r="Z55">
+        <v>18553634067000.0</v>
+      </c>
+      <c r="AA55">
+        <v>21585843716000.0</v>
+      </c>
+      <c r="AB55">
+        <v>21409046173000.0</v>
+      </c>
+      <c r="AC55">
+        <v>19313873695000.0</v>
+      </c>
+      <c r="AD55">
+        <v>19043081481000.0</v>
+      </c>
+      <c r="AE55">
+        <v>18908865424000.0</v>
+      </c>
+      <c r="AF55">
+        <v>19940850599000.0</v>
+      </c>
+      <c r="AG55">
+        <v>20580028308000.0</v>
+      </c>
+      <c r="AH55">
+        <v>19254388093000.0</v>
+      </c>
+      <c r="AI55">
+        <v>18922098098000.0</v>
+      </c>
+      <c r="AJ55">
+        <v>16823208531000.0</v>
+      </c>
+      <c r="AK55">
+        <v>16903741066000.0</v>
+      </c>
+      <c r="AL55">
+        <v>16519345418000.0</v>
+      </c>
+      <c r="AM55">
+        <v>16603962426000.0</v>
+      </c>
+      <c r="AN55">
+        <v>15830740710000.0</v>
+      </c>
+      <c r="AO55">
+        <v>15650111591000.0</v>
+      </c>
+      <c r="AP55">
+        <v>15382868003000.0</v>
+      </c>
+      <c r="AQ55">
+        <v>14556143459000.0</v>
+      </c>
+      <c r="AR55">
+        <v>15203129563000.0</v>
+      </c>
+      <c r="AS55">
+        <v>15916678351000.0</v>
+      </c>
+      <c r="AT55">
+        <v>15513036457000.0</v>
+      </c>
+      <c r="AU55">
+        <v>14604134483000.0</v>
+      </c>
+      <c r="AV55">
+        <v>14791917177000.0</v>
+      </c>
+      <c r="AW55">
+        <v>15757355391000.0</v>
+      </c>
+      <c r="AX55">
+        <v>14821012420000.0</v>
+      </c>
+      <c r="AY55">
+        <v>13697224279000.0</v>
+      </c>
+      <c r="AZ55">
+        <v>14633141381000.0</v>
+      </c>
+      <c r="BA55">
+        <v>14021716318000.0</v>
+      </c>
+      <c r="BB55">
+        <v>12055089530000.0</v>
+      </c>
+      <c r="BC55">
+        <v>11493469267000.0</v>
+      </c>
+      <c r="BD55">
+        <v>11787524999000.0</v>
+      </c>
+      <c r="BE55">
+        <v>9791303651000.0</v>
+      </c>
+      <c r="BF55">
+        <v>9572121383000.0</v>
+      </c>
+      <c r="BG55">
+        <v>9125911096000.0</v>
+      </c>
+      <c r="BH55">
+        <v>8308243768000.0</v>
+      </c>
+      <c r="BI55">
+        <v>8108990377000.0</v>
+      </c>
+      <c r="BJ55">
+        <v>8114771026000.0</v>
+      </c>
+      <c r="BK55">
+        <v>7869112890000.0</v>
+      </c>
+      <c r="BL55">
+        <v>7665590356000.0</v>
+      </c>
+      <c r="BM55">
+        <v>7211358734000.0</v>
+      </c>
+      <c r="BN55">
+        <v>6815058083000.0</v>
+      </c>
+      <c r="BO55">
+        <v>6287345358000.0</v>
+      </c>
+      <c r="BP55">
+        <v>6059070429000.0</v>
+      </c>
+      <c r="BQ55">
+        <v>5603872518000.0</v>
+      </c>
+      <c r="BR55">
+        <v>5267519988000.0</v>
+      </c>
+      <c r="BS55">
+        <v>5181769990000.0</v>
+      </c>
+      <c r="BT55">
+        <v>4874850950000.0</v>
+      </c>
+      <c r="BU55">
+        <v>5117371799000.0</v>
+      </c>
+      <c r="BV55">
+        <v>4797057710000.0</v>
+      </c>
+      <c r="BW55">
+        <v>4138223385000.0</v>
+      </c>
+      <c r="BX55">
+        <v>3497591029000.0</v>
+      </c>
+      <c r="BY55">
+        <v>3049161650000.0</v>
+      </c>
+      <c r="BZ55">
+        <v>2856646906000.0</v>
+      </c>
+      <c r="CA55">
+        <v>2598819350000.0</v>
+      </c>
+      <c r="CB55">
+        <v>2377340147000.0</v>
+      </c>
+      <c r="CC55">
+        <v>2408932563000.0</v>
+      </c>
+      <c r="CD55">
+        <v>2301740953000.0</v>
+      </c>
+      <c r="CE55">
+        <v>1955958410000.0</v>
+      </c>
+      <c r="CF55">
+        <v>1979762854000.0</v>
+      </c>
+      <c r="CG55">
+        <v>1942905565000.0</v>
+      </c>
+      <c r="CH55">
+        <v>1790498521000.0</v>
+      </c>
+      <c r="CI55">
+        <v>1673843111000.0</v>
+      </c>
+      <c r="CJ55">
+        <v>1690251209000.0</v>
+      </c>
+      <c r="CK55">
+        <v>1738483734000.0</v>
+      </c>
+      <c r="CL55">
+        <v>1672101186000.0</v>
+      </c>
+      <c r="CM55">
+        <v>720621462000.0</v>
+      </c>
+      <c r="CN55">
+        <v>692237056000.0</v>
+      </c>
+      <c r="CO55">
+        <v>652286000000.0</v>
+      </c>
+      <c r="CP55">
+        <v>614832132000.0</v>
+      </c>
+      <c r="CQ55">
+        <v>609365000000.0</v>
+      </c>
+      <c r="CR55">
+        <v>623788821000.0</v>
+      </c>
+      <c r="CS55">
+        <v>1227811000000.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:97">
+      <c r="A56" t="s">
+        <v>81</v>
+      </c>
+      <c r="B56">
+        <v>24681967950000.0</v>
+      </c>
+      <c r="C56">
+        <v>23367083235000.0</v>
+      </c>
+      <c r="D56">
+        <v>23323716152000.0</v>
+      </c>
+      <c r="E56">
+        <v>21623498007000.0</v>
+      </c>
+      <c r="F56">
+        <v>19680163486000.0</v>
+      </c>
+      <c r="G56">
+        <v>20225250200000.0</v>
+      </c>
+      <c r="H56">
+        <v>20998111740000.0</v>
+      </c>
+      <c r="I56">
+        <v>18064724427000.0</v>
+      </c>
+      <c r="J56">
+        <v>16911885935000.0</v>
+      </c>
+      <c r="K56">
+        <v>17908872065000.0</v>
+      </c>
+      <c r="L56">
+        <v>18121051657000.0</v>
+      </c>
+      <c r="M56">
+        <v>17541144449000.0</v>
+      </c>
+      <c r="N56">
+        <v>14442876393000.0</v>
+      </c>
+      <c r="O56">
+        <v>12587821125000.0</v>
+      </c>
+      <c r="P56">
+        <v>15841294251000.0</v>
+      </c>
+      <c r="Q56">
+        <v>15104364802000.0</v>
+      </c>
+      <c r="R56">
+        <v>16144242761000.0</v>
+      </c>
+      <c r="S56">
+        <v>13558920762000.0</v>
+      </c>
+      <c r="T56">
+        <v>12022678362000.0</v>
+      </c>
+      <c r="U56">
+        <v>10528583741000.0</v>
+      </c>
+      <c r="V56">
+        <v>9625371255000.0</v>
+      </c>
+      <c r="W56">
+        <v>9247432441000.0</v>
+      </c>
+      <c r="X56">
+        <v>8042418506000.0</v>
+      </c>
+      <c r="Y56">
+        <v>7671589961000.0</v>
+      </c>
+      <c r="Z56">
+        <v>7933100946000.0</v>
+      </c>
+      <c r="AA56">
+        <v>10552173564000.0</v>
+      </c>
+      <c r="AB56">
+        <v>10777639192000.0</v>
+      </c>
+      <c r="AC56">
+        <v>9889229393000.0</v>
+      </c>
+      <c r="AD56">
+        <v>9771382469000.0</v>
+      </c>
+      <c r="AE56">
+        <v>9852114703000.0</v>
+      </c>
+      <c r="AF56">
+        <v>11268597800000.0</v>
+      </c>
+      <c r="AG56">
+        <v>12049643231000.0</v>
+      </c>
+      <c r="AH56">
+        <v>11098666494000.0</v>
+      </c>
+      <c r="AI56">
+        <v>10982491393000.0</v>
+      </c>
+      <c r="AJ56">
+        <v>8816349100000.0</v>
+      </c>
+      <c r="AK56">
+        <v>9152079373000.0</v>
+      </c>
+      <c r="AL56">
+        <v>7610561784000.0</v>
+      </c>
+      <c r="AM56">
+        <v>7964147974000.0</v>
+      </c>
+      <c r="AN56">
+        <v>7391379002000.0</v>
+      </c>
+      <c r="AO56">
+        <v>7532203002000.0</v>
+      </c>
+      <c r="AP56">
+        <v>7254714467000.0</v>
+      </c>
+      <c r="AQ56">
+        <v>6334406722000.0</v>
+      </c>
+      <c r="AR56">
+        <v>7285598874000.0</v>
+      </c>
+      <c r="AS56">
+        <v>8301637816000.0</v>
+      </c>
+      <c r="AT56">
+        <v>7756125412000.0</v>
+      </c>
+      <c r="AU56">
+        <v>6898491113000.0</v>
+      </c>
+      <c r="AV56">
+        <v>6719745065000.0</v>
+      </c>
+      <c r="AW56">
+        <v>7978283194000.0</v>
+      </c>
+      <c r="AX56">
+        <v>7401050634000.0</v>
+      </c>
+      <c r="AY56">
+        <v>6752878357000.0</v>
+      </c>
+      <c r="AZ56">
+        <v>7723314719000.0</v>
+      </c>
+      <c r="BA56">
+        <v>7617108194000.0</v>
+      </c>
+      <c r="BB56">
+        <v>6586756492000.0</v>
+      </c>
+      <c r="BC56">
+        <v>6583753969000.0</v>
+      </c>
+      <c r="BD56">
+        <v>7414601415000.0</v>
+      </c>
+      <c r="BE56">
+        <v>5771743615000.0</v>
+      </c>
+      <c r="BF56">
+        <v>5820355345000.0</v>
+      </c>
+      <c r="BG56">
+        <v>5861695029000.0</v>
+      </c>
+      <c r="BH56">
+        <v>5239360598000.0</v>
+      </c>
+      <c r="BI56">
+        <v>5167675797000.0</v>
+      </c>
+      <c r="BJ56"/>
+      <c r="BK56">
+        <v>5151656227000.0</v>
+      </c>
+      <c r="BL56">
+        <v>4028177791000.0</v>
+      </c>
+      <c r="BM56">
+        <v>3670532671000.0</v>
+      </c>
+      <c r="BN56">
+        <v>3376880628000.0</v>
+      </c>
+      <c r="BO56">
+        <v>2951676977000.0</v>
+      </c>
+      <c r="BP56">
+        <v>2694116102000.0</v>
+      </c>
+      <c r="BQ56"/>
+      <c r="BR56"/>
+      <c r="BS56"/>
+      <c r="BT56"/>
+      <c r="BU56"/>
+      <c r="BV56"/>
+      <c r="BW56"/>
+      <c r="BX56"/>
+      <c r="BY56"/>
+      <c r="BZ56"/>
+      <c r="CA56"/>
+      <c r="CB56"/>
+      <c r="CC56"/>
+      <c r="CD56"/>
+      <c r="CE56"/>
+      <c r="CF56"/>
+      <c r="CG56"/>
+      <c r="CH56"/>
+      <c r="CI56"/>
+      <c r="CJ56"/>
+      <c r="CK56"/>
+      <c r="CL56"/>
+      <c r="CM56"/>
+      <c r="CN56"/>
+      <c r="CO56"/>
+      <c r="CP56"/>
+      <c r="CQ56"/>
+      <c r="CR56"/>
+      <c r="CS56"/>
+    </row>
+    <row r="57" spans="1:97">
+      <c r="A57" t="s">
+        <v>82</v>
+      </c>
+      <c r="B57">
+        <v>18620670004000.0</v>
+      </c>
+      <c r="C57">
+        <v>16069390347000.0</v>
+      </c>
+      <c r="D57">
+        <v>15837200190000.0</v>
+      </c>
+      <c r="E57">
+        <v>13872518537000.0</v>
+      </c>
+      <c r="F57">
+        <v>11643032594000.0</v>
+      </c>
+      <c r="G57">
+        <v>12388008795000.0</v>
+      </c>
+      <c r="H57">
+        <v>13454247427000.0</v>
+      </c>
+      <c r="I57">
+        <v>11568004738000.0</v>
+      </c>
+      <c r="J57">
+        <v>10026200873000.0</v>
+      </c>
+      <c r="K57">
+        <v>11147457416000.0</v>
+      </c>
+      <c r="L57">
+        <v>12533377808000.0</v>
+      </c>
+      <c r="M57">
+        <v>11864526604000.0</v>
+      </c>
+      <c r="N57">
+        <v>8115295693000.0</v>
+      </c>
+      <c r="O57">
+        <v>7337352422000.0</v>
+      </c>
+      <c r="P57">
+        <v>11280491593000.0</v>
+      </c>
+      <c r="Q57">
+        <v>11617235675000.0</v>
+      </c>
+      <c r="R57">
+        <v>12893048724000.0</v>
+      </c>
+      <c r="S57">
+        <v>10584412758000.0</v>
+      </c>
+      <c r="T57">
+        <v>9306841393000.0</v>
+      </c>
+      <c r="U57">
+        <v>7435385872000.0</v>
+      </c>
+      <c r="V57">
+        <v>6546444909000.0</v>
+      </c>
+      <c r="W57">
+        <v>5988824391000.0</v>
+      </c>
+      <c r="X57">
+        <v>5102110055000.0</v>
+      </c>
+      <c r="Y57">
+        <v>5252950627000.0</v>
+      </c>
+      <c r="Z57">
+        <v>5565894318000.0</v>
+      </c>
+      <c r="AA57">
+        <v>8387586457000.0</v>
+      </c>
+      <c r="AB57">
+        <v>8712526231000.0</v>
+      </c>
+      <c r="AC57">
+        <v>6800892710000.0</v>
+      </c>
+      <c r="AD57">
+        <v>7147214119000.0</v>
+      </c>
+      <c r="AE57">
+        <v>6787405986000.0</v>
+      </c>
+      <c r="AF57">
+        <v>8062727824000.0</v>
+      </c>
+      <c r="AG57">
+        <v>8122385635000.0</v>
+      </c>
+      <c r="AH57">
+        <v>6682010336000.0</v>
+      </c>
+      <c r="AI57">
+        <v>6453648168000.0</v>
+      </c>
+      <c r="AJ57">
+        <v>5429491457000.0</v>
+      </c>
+      <c r="AK57">
+        <v>5717233893000.0</v>
+      </c>
+      <c r="AL57">
+        <v>6144280765000.0</v>
+      </c>
+      <c r="AM57">
+        <v>6459600306000.0</v>
+      </c>
+      <c r="AN57">
+        <v>5815707526000.0</v>
+      </c>
+      <c r="AO57">
+        <v>4731856182000.0</v>
+      </c>
+      <c r="AP57">
+        <v>4462029103000.0</v>
+      </c>
+      <c r="AQ57">
+        <v>4081685635000.0</v>
+      </c>
+      <c r="AR57">
+        <v>4871402133000.0</v>
+      </c>
+      <c r="AS57">
+        <v>5905149043000.0</v>
+      </c>
+      <c r="AT57">
+        <v>5670401150000.0</v>
+      </c>
+      <c r="AU57">
+        <v>5246774724000.0</v>
+      </c>
+      <c r="AV57">
+        <v>6183756223000.0</v>
+      </c>
+      <c r="AW57">
+        <v>7579205863000.0</v>
+      </c>
+      <c r="AX57">
+        <v>6655303961000.0</v>
+      </c>
+      <c r="AY57">
+        <v>5742173845000.0</v>
+      </c>
+      <c r="AZ57">
+        <v>6593291994000.0</v>
+      </c>
+      <c r="BA57">
+        <v>6136787692000.0</v>
+      </c>
+      <c r="BB57">
+        <v>4652575482000.0</v>
+      </c>
+      <c r="BC57">
+        <v>4556723971000.0</v>
+      </c>
+      <c r="BD57">
+        <v>5142385844000.0</v>
+      </c>
+      <c r="BE57">
+        <v>4701570982000.0</v>
+      </c>
+      <c r="BF57">
+        <v>4650312057000.0</v>
+      </c>
+      <c r="BG57">
+        <v>4416171802000.0</v>
+      </c>
+      <c r="BH57">
+        <v>3860012029000.0</v>
+      </c>
+      <c r="BI57">
+        <v>3849852065000.0</v>
+      </c>
+      <c r="BJ57">
+        <v>3305831800000.0</v>
+      </c>
+      <c r="BK57">
+        <v>3221102611000.0</v>
+      </c>
+      <c r="BL57">
+        <v>3844218419000.0</v>
+      </c>
+      <c r="BM57">
+        <v>3308317826000.0</v>
+      </c>
+      <c r="BN57">
+        <v>3026342226000.0</v>
+      </c>
+      <c r="BO57">
+        <v>2482485884000.0</v>
+      </c>
+      <c r="BP57">
+        <v>2810284269000.0</v>
+      </c>
+      <c r="BQ57">
+        <v>2440517157000.0</v>
+      </c>
+      <c r="BR57">
+        <v>2285740583000.0</v>
+      </c>
+      <c r="BS57">
+        <v>2242567135000.0</v>
+      </c>
+      <c r="BT57">
+        <v>2192340706000.0</v>
+      </c>
+      <c r="BU57">
+        <v>2427489722000.0</v>
+      </c>
+      <c r="BV57">
+        <v>2315649323000.0</v>
+      </c>
+      <c r="BW57">
+        <v>1980742540000.0</v>
+      </c>
+      <c r="BX57">
+        <v>1586850333000.0</v>
+      </c>
+      <c r="BY57">
+        <v>1361574358000.0</v>
+      </c>
+      <c r="BZ57">
+        <v>1229823596000.0</v>
+      </c>
+      <c r="CA57">
+        <v>1051410584000.0</v>
+      </c>
+      <c r="CB57">
+        <v>988141644000.0</v>
+      </c>
+      <c r="CC57">
+        <v>1037444835000.0</v>
+      </c>
+      <c r="CD57">
+        <v>947843811000.0</v>
+      </c>
+      <c r="CE57">
+        <v>753108707000.0</v>
+      </c>
+      <c r="CF57">
+        <v>782587083000.0</v>
+      </c>
+      <c r="CG57">
+        <v>748516644000.0</v>
+      </c>
+      <c r="CH57">
+        <v>654565226000.0</v>
+      </c>
+      <c r="CI57">
+        <v>581770591000.0</v>
+      </c>
+      <c r="CJ57">
+        <v>635189020000.0</v>
+      </c>
+      <c r="CK57">
+        <v>735518811000.0</v>
+      </c>
+      <c r="CL57">
+        <v>676323386000.0</v>
+      </c>
+      <c r="CM57">
+        <v>218099120000.0</v>
+      </c>
+      <c r="CN57">
+        <v>203543244000.0</v>
+      </c>
+      <c r="CO57">
+        <v>172182000000.0</v>
+      </c>
+      <c r="CP57">
+        <v>135135427000.0</v>
+      </c>
+      <c r="CQ57">
+        <v>143898000000.0</v>
+      </c>
+      <c r="CR57">
+        <v>144029449000.0</v>
+      </c>
+      <c r="CS57">
+        <v>2242744000000.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:97">
+      <c r="A58" t="s">
+        <v>83</v>
+      </c>
+      <c r="B58">
+        <v>22928979082000.0</v>
+      </c>
+      <c r="C58">
+        <v>20875321629000.0</v>
+      </c>
+      <c r="D58">
+        <v>20952331788000.0</v>
+      </c>
+      <c r="E58">
+        <v>19161368539000.0</v>
+      </c>
+      <c r="F58">
+        <v>16816381599000.0</v>
+      </c>
+      <c r="G58">
+        <v>17372731992000.0</v>
+      </c>
+      <c r="H58">
+        <v>18484691894000.0</v>
+      </c>
+      <c r="I58">
+        <v>16158390689000.0</v>
+      </c>
+      <c r="J58">
+        <v>14285565875000.0</v>
+      </c>
+      <c r="K58">
+        <v>15693882411000.0</v>
+      </c>
+      <c r="L58">
+        <v>16211665604000.0</v>
+      </c>
+      <c r="M58">
+        <v>15702313441000.0</v>
+      </c>
+      <c r="N58">
+        <v>12145436508000.0</v>
+      </c>
+      <c r="O58">
+        <v>10020258508000.0</v>
+      </c>
+      <c r="P58">
+        <v>14032797261000.0</v>
+      </c>
+      <c r="Q58">
+        <v>14538119699000.0</v>
+      </c>
+      <c r="R58">
+        <v>15843104993000.0</v>
+      </c>
+      <c r="S58">
+        <v>13537518358000.0</v>
+      </c>
+      <c r="T58">
+        <v>12209620623000.0</v>
+      </c>
+      <c r="U58">
+        <v>10342938895000.0</v>
+      </c>
+      <c r="V58">
+        <v>9347792867000.0</v>
+      </c>
+      <c r="W58">
+        <v>8913442165000.0</v>
+      </c>
+      <c r="X58">
+        <v>8127216543000.0</v>
+      </c>
+      <c r="Y58">
+        <v>8049922774000.0</v>
+      </c>
+      <c r="Z58">
+        <v>8318483243000.0</v>
+      </c>
+      <c r="AA58">
+        <v>11229676414000.0</v>
+      </c>
+      <c r="AB58">
+        <v>11342184833000.0</v>
+      </c>
+      <c r="AC58">
+        <v>9443905346000.0</v>
+      </c>
+      <c r="AD58">
+        <v>9163157720000.0</v>
+      </c>
+      <c r="AE58">
+        <v>8747035124000.0</v>
+      </c>
+      <c r="AF58">
+        <v>10014019260000.0</v>
+      </c>
+      <c r="AG58">
+        <v>11005503413000.0</v>
+      </c>
+      <c r="AH58">
+        <v>9402705659000.0</v>
+      </c>
+      <c r="AI58">
+        <v>8958978095000.0</v>
+      </c>
+      <c r="AJ58">
+        <v>7793559184000.0</v>
+      </c>
+      <c r="AK58">
+        <v>8254735065000.0</v>
+      </c>
+      <c r="AL58">
+        <v>7911186494000.0</v>
+      </c>
+      <c r="AM58">
+        <v>8251146244000.0</v>
+      </c>
+      <c r="AN58">
+        <v>7756420389000.0</v>
+      </c>
+      <c r="AO58">
+        <v>7816702078000.0</v>
+      </c>
+      <c r="AP58">
+        <v>7439313817000.0</v>
+      </c>
+      <c r="AQ58">
+        <v>7059250832000.0</v>
+      </c>
+      <c r="AR58">
+        <v>7916954220000.0</v>
+      </c>
+      <c r="AS58">
+        <v>8883132635000.0</v>
+      </c>
+      <c r="AT58">
+        <v>8448642275000.0</v>
+      </c>
+      <c r="AU58">
+        <v>7893119421000.0</v>
+      </c>
+      <c r="AV58">
+        <v>8830734614000.0</v>
+      </c>
+      <c r="AW58">
+        <v>10073168115000.0</v>
+      </c>
+      <c r="AX58">
+        <v>9171012473000.0</v>
+      </c>
+      <c r="AY58">
+        <v>8329256216000.0</v>
+      </c>
+      <c r="AZ58">
+        <v>9269980455000.0</v>
+      </c>
+      <c r="BA58">
+        <v>8643814123000.0</v>
+      </c>
+      <c r="BB58">
+        <v>7087679220000.0</v>
+      </c>
+      <c r="BC58">
+        <v>7124140505000.0</v>
+      </c>
+      <c r="BD58">
+        <v>7577784981000.0</v>
+      </c>
+      <c r="BE58">
+        <v>5598225014000.0</v>
+      </c>
+      <c r="BF58">
+        <v>5587336887000.0</v>
+      </c>
+      <c r="BG58">
+        <v>5379830174000.0</v>
+      </c>
+      <c r="BH58">
+        <v>4733539947000.0</v>
+      </c>
+      <c r="BI58">
+        <v>4737805624000.0</v>
+      </c>
+      <c r="BJ58">
+        <v>4198682332000.0</v>
+      </c>
+      <c r="BK58">
+        <v>4109877276000.0</v>
+      </c>
+      <c r="BL58">
+        <v>4806757170000.0</v>
+      </c>
+      <c r="BM58">
+        <v>4364567921000.0</v>
+      </c>
+      <c r="BN58">
+        <v>4048272682000.0</v>
+      </c>
+      <c r="BO58">
+        <v>3482079741000.0</v>
+      </c>
+      <c r="BP58">
+        <v>3832252552000.0</v>
+      </c>
+      <c r="BQ58">
+        <v>3457804287000.0</v>
+      </c>
+      <c r="BR58">
+        <v>3161907344000.0</v>
+      </c>
+      <c r="BS58">
+        <v>2958262208000.0</v>
+      </c>
+      <c r="BT58">
+        <v>2918210209000.0</v>
+      </c>
+      <c r="BU58">
+        <v>3191898244000.0</v>
+      </c>
+      <c r="BV58">
+        <v>2995894655000.0</v>
+      </c>
+      <c r="BW58">
+        <v>2407912852000.0</v>
+      </c>
+      <c r="BX58">
+        <v>1999831918000.0</v>
+      </c>
+      <c r="BY58">
+        <v>1681804558000.0</v>
+      </c>
+      <c r="BZ58">
+        <v>1515006251000.0</v>
+      </c>
+      <c r="CA58">
+        <v>1260974841000.0</v>
+      </c>
+      <c r="CB58">
+        <v>1129610951000.0</v>
+      </c>
+      <c r="CC58">
+        <v>1163839874000.0</v>
+      </c>
+      <c r="CD58">
+        <v>1102119556000.0</v>
+      </c>
+      <c r="CE58">
+        <v>807417228000.0</v>
+      </c>
+      <c r="CF58">
+        <v>838127810000.0</v>
+      </c>
+      <c r="CG58">
+        <v>811386200000.0</v>
+      </c>
+      <c r="CH58">
+        <v>714945611000.0</v>
+      </c>
+      <c r="CI58">
+        <v>640136052000.0</v>
+      </c>
+      <c r="CJ58">
+        <v>673720426000.0</v>
+      </c>
+      <c r="CK58">
+        <v>943571706000.0</v>
+      </c>
+      <c r="CL58">
+        <v>907179244000.0</v>
+      </c>
+      <c r="CM58">
+        <v>224865834000.0</v>
+      </c>
+      <c r="CN58">
+        <v>210589651000.0</v>
+      </c>
+      <c r="CO58">
+        <v>196386000000.0</v>
+      </c>
+      <c r="CP58">
+        <v>179094349000.0</v>
+      </c>
+      <c r="CQ58">
+        <v>204837000000.0</v>
+      </c>
+      <c r="CR58">
+        <v>239872261000.0</v>
+      </c>
+      <c r="CS58">
+        <v>2243048000000.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:97">
+      <c r="A59" t="s">
+        <v>84</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59"/>
+      <c r="AG59"/>
+      <c r="AH59"/>
+      <c r="AI59"/>
+      <c r="AJ59"/>
+      <c r="AK59"/>
+      <c r="AL59"/>
+      <c r="AM59"/>
+      <c r="AN59"/>
+      <c r="AO59"/>
+      <c r="AP59"/>
+      <c r="AQ59"/>
+      <c r="AR59"/>
+      <c r="AS59"/>
+      <c r="AT59"/>
+      <c r="AU59"/>
+      <c r="AV59"/>
+      <c r="AW59"/>
+      <c r="AX59"/>
+      <c r="AY59"/>
+      <c r="AZ59"/>
+      <c r="BA59"/>
+      <c r="BB59"/>
+      <c r="BC59"/>
+      <c r="BD59"/>
+      <c r="BE59"/>
+      <c r="BF59"/>
+      <c r="BG59"/>
+      <c r="BH59"/>
+      <c r="BI59"/>
+      <c r="BJ59"/>
+      <c r="BK59"/>
+      <c r="BL59"/>
+      <c r="BM59"/>
+      <c r="BN59"/>
+      <c r="BO59"/>
+      <c r="BP59"/>
+      <c r="BQ59"/>
+      <c r="BR59"/>
+      <c r="BS59"/>
+      <c r="BT59"/>
+      <c r="BU59"/>
+      <c r="BV59"/>
+      <c r="BW59"/>
+      <c r="BX59"/>
+      <c r="BY59"/>
+      <c r="BZ59"/>
+      <c r="CA59"/>
+      <c r="CB59"/>
+      <c r="CC59"/>
+      <c r="CD59"/>
+      <c r="CE59"/>
+      <c r="CF59"/>
+      <c r="CG59"/>
+      <c r="CH59"/>
+      <c r="CI59"/>
+      <c r="CJ59"/>
+      <c r="CK59"/>
+      <c r="CL59"/>
+      <c r="CM59"/>
+      <c r="CN59"/>
+      <c r="CO59"/>
+      <c r="CP59"/>
+      <c r="CQ59"/>
+      <c r="CR59"/>
+      <c r="CS59"/>
+    </row>
+    <row r="60" spans="1:97">
+      <c r="A60" t="s">
+        <v>85</v>
+      </c>
+      <c r="B60">
+        <v>12958376732000.0</v>
+      </c>
+      <c r="C60">
+        <v>12823951500000.0</v>
+      </c>
+      <c r="D60">
+        <v>12155935632000.0</v>
+      </c>
+      <c r="E60">
+        <v>11278716314000.0</v>
+      </c>
+      <c r="F60">
+        <v>11755978496000.0</v>
+      </c>
+      <c r="G60">
+        <v>12143912757000.0</v>
+      </c>
+      <c r="H60">
+        <v>11562536639000.0</v>
+      </c>
+      <c r="I60">
+        <v>10754412017000.0</v>
+      </c>
+      <c r="J60">
+        <v>11317079216000.0</v>
+      </c>
+      <c r="K60">
+        <v>11872693848000.0</v>
+      </c>
+      <c r="L60">
+        <v>11262624208000.0</v>
+      </c>
+      <c r="M60">
+        <v>10693870959000.0</v>
+      </c>
+      <c r="N60">
+        <v>10985245142000.0</v>
+      </c>
+      <c r="O60">
+        <v>11548170155000.0</v>
+      </c>
+      <c r="P60">
+        <v>10968862687000.0</v>
+      </c>
+      <c r="Q60">
+        <v>10115336971000.0</v>
+      </c>
+      <c r="R60">
+        <v>9986018782000.0</v>
+      </c>
+      <c r="S60">
+        <v>9776099273000.0</v>
+      </c>
+      <c r="T60">
+        <v>9345116329000.0</v>
+      </c>
+      <c r="U60">
+        <v>9027196070000.0</v>
+      </c>
+      <c r="V60">
+        <v>9021104719000.0</v>
+      </c>
+      <c r="W60">
+        <v>9069435172000.0</v>
+      </c>
+      <c r="X60">
+        <v>8752377209000.0</v>
+      </c>
+      <c r="Y60">
+        <v>8513381736000.0</v>
+      </c>
+      <c r="Z60">
+        <v>8463855778000.0</v>
+      </c>
+      <c r="AA60">
+        <v>8536444980000.0</v>
+      </c>
+      <c r="AB60">
+        <v>8336274821000.0</v>
+      </c>
+      <c r="AC60">
+        <v>8199710571000.0</v>
+      </c>
+      <c r="AD60">
+        <v>8270158649000.0</v>
+      </c>
+      <c r="AE60">
+        <v>8566983548000.0</v>
+      </c>
+      <c r="AF60">
+        <v>8371108114000.0</v>
+      </c>
+      <c r="AG60">
+        <v>8053185430000.0</v>
+      </c>
+      <c r="AH60">
+        <v>8342777395000.0</v>
+      </c>
+      <c r="AI60">
+        <v>8498134256000.0</v>
+      </c>
+      <c r="AJ60">
+        <v>7557990868000.0</v>
+      </c>
+      <c r="AK60">
+        <v>7303470014000.0</v>
+      </c>
+      <c r="AL60">
+        <v>7261855242000.0</v>
+      </c>
+      <c r="AM60">
+        <v>7070905971000.0</v>
+      </c>
+      <c r="AN60">
+        <v>6821103731000.0</v>
+      </c>
+      <c r="AO60">
+        <v>6572942310000.0</v>
+      </c>
+      <c r="AP60">
+        <v>6675453591000.0</v>
+      </c>
+      <c r="AQ60">
+        <v>6304185478000.0</v>
+      </c>
+      <c r="AR60">
+        <v>6090336377000.0</v>
+      </c>
+      <c r="AS60">
+        <v>5972484268000.0</v>
+      </c>
+      <c r="AT60">
+        <v>6022091201000.0</v>
+      </c>
+      <c r="AU60">
+        <v>5705343324000.0</v>
+      </c>
+      <c r="AV60">
+        <v>5390508217000.0</v>
+      </c>
+      <c r="AW60">
+        <v>5111363275000.0</v>
+      </c>
+      <c r="AX60">
+        <v>5075266189000.0</v>
+      </c>
+      <c r="AY60">
+        <v>4796712154000.0</v>
+      </c>
+      <c r="AZ60">
+        <v>4773093923000.0</v>
+      </c>
+      <c r="BA60">
+        <v>4792993551000.0</v>
+      </c>
+      <c r="BB60">
+        <v>4404634898000.0</v>
+      </c>
+      <c r="BC60">
+        <v>4199122731000.0</v>
+      </c>
+      <c r="BD60">
+        <v>4036994378000.0</v>
+      </c>
+      <c r="BE60">
+        <v>4007295576000.0</v>
+      </c>
+      <c r="BF60">
+        <v>3797535785000.0</v>
+      </c>
+      <c r="BG60">
+        <v>3556279883000.0</v>
+      </c>
+      <c r="BH60">
+        <v>3479135740000.0</v>
+      </c>
+      <c r="BI60">
+        <v>3183335313000.0</v>
+      </c>
+      <c r="BJ60">
+        <v>3728489696000.0</v>
+      </c>
+      <c r="BK60">
+        <v>3567701410000.0</v>
+      </c>
+      <c r="BL60">
+        <v>2466388040000.0</v>
+      </c>
+      <c r="BM60">
+        <v>2376365376000.0</v>
+      </c>
+      <c r="BN60">
+        <v>2300006065000.0</v>
+      </c>
+      <c r="BO60">
+        <v>2312791769000.0</v>
+      </c>
+      <c r="BP60">
+        <v>1741060477000.0</v>
+      </c>
+      <c r="BQ60">
+        <v>1672269678000.0</v>
+      </c>
+      <c r="BR60">
+        <v>1638235453000.0</v>
+      </c>
+      <c r="BS60">
+        <v>1728779214000.0</v>
+      </c>
+      <c r="BT60">
+        <v>1608244402000.0</v>
+      </c>
+      <c r="BU60">
+        <v>1603869506000.0</v>
+      </c>
+      <c r="BV60">
+        <v>1495050025000.0</v>
+      </c>
+      <c r="BW60">
+        <v>1429554297000.0</v>
+      </c>
+      <c r="BX60">
+        <v>1277618814000.0</v>
+      </c>
+      <c r="BY60">
+        <v>1177916514000.0</v>
+      </c>
+      <c r="BZ60">
+        <v>1119547915000.0</v>
+      </c>
+      <c r="CA60">
+        <v>1119378905000.0</v>
+      </c>
+      <c r="CB60">
+        <v>1039092976000.0</v>
+      </c>
+      <c r="CC60">
+        <v>1009618028000.0</v>
+      </c>
+      <c r="CD60">
+        <v>969320305000.0</v>
+      </c>
+      <c r="CE60">
+        <v>977865967000.0</v>
+      </c>
+      <c r="CF60">
+        <v>974375238000.0</v>
+      </c>
+      <c r="CG60">
+        <v>968627438000.0</v>
+      </c>
+      <c r="CH60">
+        <v>916442330000.0</v>
+      </c>
+      <c r="CI60">
+        <v>874016813000.0</v>
+      </c>
+      <c r="CJ60">
+        <v>859309977000.0</v>
+      </c>
+      <c r="CK60">
+        <v>629559204000.0</v>
+      </c>
+      <c r="CL60">
+        <v>609341028000.0</v>
+      </c>
+      <c r="CM60">
+        <v>485029971000.0</v>
+      </c>
+      <c r="CN60">
+        <v>471060398000.0</v>
+      </c>
+      <c r="CO60">
+        <v>445227000000.0</v>
+      </c>
+      <c r="CP60">
+        <v>425089202000.0</v>
+      </c>
+      <c r="CQ60">
+        <v>404528000000.0</v>
+      </c>
+      <c r="CR60">
+        <v>383612637000.0</v>
+      </c>
+      <c r="CS60"/>
+    </row>
+    <row r="61" spans="1:97">
+      <c r="A61" t="s">
+        <v>86</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61"/>
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61"/>
+      <c r="T61">
+        <v>-118071864000.0</v>
+      </c>
+      <c r="U61">
+        <v>-118071864000.0</v>
+      </c>
+      <c r="V61">
+        <v>-118071864000.0</v>
+      </c>
+      <c r="W61">
+        <v>-118071864000.0</v>
+      </c>
+      <c r="X61">
+        <v>-118071864000.0</v>
+      </c>
+      <c r="Y61">
+        <v>-118071864000.0</v>
+      </c>
+      <c r="Z61">
+        <v>-118071864000.0</v>
+      </c>
+      <c r="AA61">
+        <v>-104049410000.0</v>
+      </c>
+      <c r="AB61"/>
+      <c r="AC61"/>
+      <c r="AD61"/>
+      <c r="AE61"/>
+      <c r="AF61"/>
+      <c r="AG61"/>
+      <c r="AH61"/>
+      <c r="AI61"/>
+      <c r="AJ61"/>
+      <c r="AK61"/>
+      <c r="AL61"/>
+      <c r="AM61"/>
+      <c r="AN61"/>
+      <c r="AO61"/>
+      <c r="AP61"/>
+      <c r="AQ61"/>
+      <c r="AR61"/>
+      <c r="AS61"/>
+      <c r="AT61"/>
+      <c r="AU61"/>
+      <c r="AV61"/>
+      <c r="AW61"/>
+      <c r="AX61"/>
+      <c r="AY61"/>
+      <c r="AZ61"/>
+      <c r="BA61"/>
+      <c r="BB61"/>
+      <c r="BC61"/>
+      <c r="BD61"/>
+      <c r="BE61"/>
+      <c r="BF61"/>
+      <c r="BG61"/>
+      <c r="BH61"/>
+      <c r="BI61"/>
+      <c r="BJ61"/>
+      <c r="BK61"/>
+      <c r="BL61"/>
+      <c r="BM61"/>
+      <c r="BN61"/>
+      <c r="BO61"/>
+      <c r="BP61"/>
+      <c r="BQ61"/>
+      <c r="BR61"/>
+      <c r="BS61"/>
+      <c r="BT61"/>
+      <c r="BU61"/>
+      <c r="BV61"/>
+      <c r="BW61"/>
+      <c r="BX61"/>
+      <c r="BY61"/>
+      <c r="BZ61"/>
+      <c r="CA61"/>
+      <c r="CB61"/>
+      <c r="CC61"/>
+      <c r="CD61"/>
+      <c r="CE61"/>
+      <c r="CF61"/>
+      <c r="CG61"/>
+      <c r="CH61"/>
+      <c r="CI61"/>
+      <c r="CJ61"/>
+      <c r="CK61"/>
+      <c r="CL61"/>
+      <c r="CM61"/>
+      <c r="CN61"/>
+      <c r="CO61"/>
+      <c r="CP61"/>
+      <c r="CQ61"/>
+      <c r="CR61"/>
+      <c r="CS61"/>
+    </row>
+    <row r="62" spans="1:97">
+      <c r="A62" t="s">
+        <v>87</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
+      <c r="AI62"/>
+      <c r="AJ62"/>
+      <c r="AK62"/>
+      <c r="AL62"/>
+      <c r="AM62"/>
+      <c r="AN62"/>
+      <c r="AO62"/>
+      <c r="AP62"/>
+      <c r="AQ62"/>
+      <c r="AR62"/>
+      <c r="AS62"/>
+      <c r="AT62"/>
+      <c r="AU62"/>
+      <c r="AV62"/>
+      <c r="AW62"/>
+      <c r="AX62"/>
+      <c r="AY62"/>
+      <c r="AZ62"/>
+      <c r="BA62"/>
+      <c r="BB62"/>
+      <c r="BC62"/>
+      <c r="BD62"/>
+      <c r="BE62"/>
+      <c r="BF62"/>
+      <c r="BG62"/>
+      <c r="BH62"/>
+      <c r="BI62"/>
+      <c r="BJ62"/>
+      <c r="BK62"/>
+      <c r="BL62"/>
+      <c r="BM62"/>
+      <c r="BN62"/>
+      <c r="BO62"/>
+      <c r="BP62"/>
+      <c r="BQ62"/>
+      <c r="BR62"/>
+      <c r="BS62"/>
+      <c r="BT62"/>
+      <c r="BU62"/>
+      <c r="BV62"/>
+      <c r="BW62"/>
+      <c r="BX62"/>
+      <c r="BY62"/>
+      <c r="BZ62"/>
+      <c r="CA62"/>
+      <c r="CB62"/>
+      <c r="CC62"/>
+      <c r="CD62"/>
+      <c r="CE62"/>
+      <c r="CF62"/>
+      <c r="CG62"/>
+      <c r="CH62"/>
+      <c r="CI62"/>
+      <c r="CJ62"/>
+      <c r="CK62"/>
+      <c r="CL62"/>
+      <c r="CM62"/>
+      <c r="CN62"/>
+      <c r="CO62"/>
+      <c r="CP62"/>
+      <c r="CQ62"/>
+      <c r="CR62"/>
+      <c r="CS62"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:AA32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:27">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27">
+      <c r="A2" t="s">
+        <v>159</v>
+      </c>
+      <c r="B2">
+        <v>41968929102000.0</v>
+      </c>
+      <c r="C2">
+        <v>35220457367000.0</v>
+      </c>
+      <c r="D2">
+        <v>37622034082000.0</v>
+      </c>
+      <c r="E2">
+        <v>43287573122000.0</v>
+      </c>
+      <c r="F2">
+        <v>23413909898000.0</v>
+      </c>
+      <c r="G2">
+        <v>15668008065000.0</v>
+      </c>
+      <c r="H2">
+        <v>19810516040000.0</v>
+      </c>
+      <c r="I2">
+        <v>21993577867000.0</v>
+      </c>
+      <c r="J2">
+        <v>16420654086000.0</v>
+      </c>
+      <c r="K2">
+        <v>13337656837000.0</v>
+      </c>
+      <c r="L2">
+        <v>17548826986000.0</v>
+      </c>
+      <c r="M2">
+        <v>20736407247000.0</v>
+      </c>
+      <c r="N2">
+        <v>20970287583000.0</v>
+      </c>
+      <c r="O2">
+        <v>20412678118000.0</v>
+      </c>
+      <c r="P2">
+        <v>17787552076000.0</v>
+      </c>
+      <c r="Q2">
+        <v>11235313041000.0</v>
+      </c>
+      <c r="R2">
+        <v>8006210746000.0</v>
+      </c>
+      <c r="S2">
+        <v>8427221618000.0</v>
+      </c>
+      <c r="T2">
+        <v>5149113689000.0</v>
+      </c>
+      <c r="U2">
+        <v>3515308411000.0</v>
+      </c>
+      <c r="V2">
+        <v>2419110782000.0</v>
+      </c>
+      <c r="W2">
+        <v>1752031523000.0</v>
+      </c>
+      <c r="X2">
+        <v>1272809217000.0</v>
+      </c>
+      <c r="Y2">
+        <v>1172066420000.0</v>
+      </c>
+      <c r="Z2">
+        <v>1333769058000.0</v>
+      </c>
+      <c r="AA2">
+        <v>1153065831000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:27">
+      <c r="A3" t="s">
+        <v>160</v>
+      </c>
+      <c r="B3">
+        <v>538395716000.0</v>
+      </c>
+      <c r="C3">
+        <v>490425923000.0</v>
+      </c>
+      <c r="D3">
+        <v>41527321000.0</v>
+      </c>
+      <c r="E3">
+        <v>435275916000.0</v>
+      </c>
+      <c r="F3">
+        <v>404717270000.0</v>
+      </c>
+      <c r="G3">
+        <v>380595689000.0</v>
+      </c>
+      <c r="H3">
+        <v>326886054000.0</v>
+      </c>
+      <c r="I3">
+        <v>291533021000.0</v>
+      </c>
+      <c r="J3">
+        <v>326831246000.0</v>
+      </c>
+      <c r="K3">
+        <v>345706639000.0</v>
+      </c>
+      <c r="L3">
+        <v>24352147000.0</v>
+      </c>
+      <c r="M3">
+        <v>21855081000.0</v>
+      </c>
+      <c r="N3">
+        <v>19874148000.0</v>
+      </c>
+      <c r="O3">
+        <v>17129964000.0</v>
+      </c>
+      <c r="P3">
+        <v>65056184000.0</v>
+      </c>
+      <c r="Q3">
+        <v>63520438000.0</v>
+      </c>
+      <c r="R3">
+        <v>47879294000.0</v>
+      </c>
+      <c r="S3">
+        <v>-124763242000.0</v>
+      </c>
+      <c r="T3">
+        <v>-1134675000.0</v>
+      </c>
+      <c r="U3">
+        <v>19320189000.0</v>
+      </c>
+      <c r="V3">
+        <v>13411104000.0</v>
+      </c>
+      <c r="W3"/>
+      <c r="X3"/>
+      <c r="Y3"/>
+      <c r="Z3"/>
+      <c r="AA3"/>
+    </row>
+    <row r="4" spans="1:27">
+      <c r="A4" t="s">
+        <v>161</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4">
+        <v>3581696000.0</v>
+      </c>
+      <c r="I4">
+        <v>933312027000.0</v>
+      </c>
+      <c r="J4">
+        <v>303286074000.0</v>
+      </c>
+      <c r="K4">
+        <v>303286074000.0</v>
+      </c>
+      <c r="L4">
+        <v>303286074000.0</v>
+      </c>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+    </row>
+    <row r="5" spans="1:27">
+      <c r="A5" t="s">
+        <v>162</v>
+      </c>
+      <c r="B5">
+        <v>3013232555000.0</v>
+      </c>
+      <c r="C5">
+        <v>2897260201000.0</v>
+      </c>
+      <c r="D5">
+        <v>3736147627000.0</v>
+      </c>
+      <c r="E5">
+        <v>3085093378000.0</v>
+      </c>
+      <c r="F5">
+        <v>1498176724000.0</v>
+      </c>
+      <c r="G5">
+        <v>1271529737000.0</v>
+      </c>
+      <c r="H5">
+        <v>976641319000.0</v>
+      </c>
+      <c r="I5">
+        <v>958203799000.0</v>
+      </c>
+      <c r="J5">
+        <v>1151652848000.0</v>
+      </c>
+      <c r="K5">
+        <v>1185315943000.0</v>
+      </c>
+      <c r="L5">
+        <v>1432850553000.0</v>
+      </c>
+      <c r="M5">
+        <v>1131341292000.0</v>
+      </c>
+      <c r="N5">
+        <v>1076743574000.0</v>
+      </c>
+      <c r="O5">
+        <v>1074261242000.0</v>
+      </c>
+      <c r="P5">
+        <v>715528744000.0</v>
+      </c>
+      <c r="Q5">
+        <v>460923137000.0</v>
+      </c>
+      <c r="R5">
+        <v>539968467000.0</v>
+      </c>
+      <c r="S5">
+        <v>623359959000.0</v>
+      </c>
+      <c r="T5">
+        <v>393290956000.0</v>
+      </c>
+      <c r="U5">
+        <v>201408507000.0</v>
+      </c>
+      <c r="V5">
+        <v>192111587000.0</v>
+      </c>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
+    </row>
+    <row r="6" spans="1:27">
+      <c r="A6" t="s">
+        <v>163</v>
+      </c>
+      <c r="B6">
+        <v>3551628271000.0</v>
+      </c>
+      <c r="C6">
+        <v>3387686124000.0</v>
+      </c>
+      <c r="D6">
+        <v>3777674948000.0</v>
+      </c>
+      <c r="E6">
+        <v>3520369294000.0</v>
+      </c>
+      <c r="F6">
+        <v>1902893994000.0</v>
+      </c>
+      <c r="G6">
+        <v>1652125426000.0</v>
+      </c>
+      <c r="H6">
+        <v>1303527373000.0</v>
+      </c>
+      <c r="I6">
+        <v>1249736820000.0</v>
+      </c>
+      <c r="J6">
+        <v>1478484094000.0</v>
+      </c>
+      <c r="K6">
+        <v>1531022582000.0</v>
+      </c>
+      <c r="L6">
+        <v>1457202700000.0</v>
+      </c>
+      <c r="M6">
+        <v>1153196373000.0</v>
+      </c>
+      <c r="N6">
+        <v>1096617722000.0</v>
+      </c>
+      <c r="O6">
+        <v>1091391206000.0</v>
+      </c>
+      <c r="P6">
+        <v>780584928000.0</v>
+      </c>
+      <c r="Q6">
+        <v>524443575000.0</v>
+      </c>
+      <c r="R6">
+        <v>587847761000.0</v>
+      </c>
+      <c r="S6">
+        <v>498596717000.0</v>
+      </c>
+      <c r="T6">
+        <v>392156281000.0</v>
+      </c>
+      <c r="U6">
+        <v>220728696000.0</v>
+      </c>
+      <c r="V6">
+        <v>205522691000.0</v>
+      </c>
+      <c r="W6"/>
+      <c r="X6"/>
+      <c r="Y6"/>
+      <c r="Z6"/>
+      <c r="AA6"/>
+    </row>
+    <row r="7" spans="1:27">
+      <c r="A7" t="s">
+        <v>164</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+    </row>
+    <row r="8" spans="1:27">
+      <c r="A8" t="s">
+        <v>165</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8">
+        <v>0.0</v>
+      </c>
+      <c r="H8">
+        <v>3581696000.0</v>
+      </c>
+      <c r="I8">
+        <v>933312027000.0</v>
+      </c>
+      <c r="J8">
+        <v>303286074000.0</v>
+      </c>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+    </row>
+    <row r="9" spans="1:27">
+      <c r="A9" t="s">
+        <v>166</v>
+      </c>
+      <c r="B9">
+        <v>4049538970000.0</v>
+      </c>
+      <c r="C9">
+        <v>3509035931000.0</v>
+      </c>
+      <c r="D9">
+        <v>4464918354000.0</v>
+      </c>
+      <c r="E9">
+        <v>4252413482000.0</v>
+      </c>
+      <c r="F9">
+        <v>2293159002000.0</v>
+      </c>
+      <c r="G9">
+        <v>2047920046000.0</v>
+      </c>
+      <c r="H9">
+        <v>1892121533000.0</v>
+      </c>
+      <c r="I9">
+        <v>1554566250000.0</v>
+      </c>
+      <c r="J9">
+        <v>1867281448000.0</v>
+      </c>
+      <c r="K9">
+        <v>1874934047000.0</v>
+      </c>
+      <c r="L9">
+        <v>2215994155000.0</v>
+      </c>
+      <c r="M9">
+        <v>1731920254000.0</v>
+      </c>
+      <c r="N9">
+        <v>1367640897000.0</v>
+      </c>
+      <c r="O9">
+        <v>1261275931000.0</v>
+      </c>
+      <c r="P9">
+        <v>1018397618000.0</v>
+      </c>
+      <c r="Q9">
+        <v>959684425000.0</v>
+      </c>
+      <c r="R9">
+        <v>953631226000.0</v>
+      </c>
+      <c r="S9">
+        <v>1045307181000.0</v>
+      </c>
+      <c r="T9">
+        <v>745637209000.0</v>
+      </c>
+      <c r="U9">
+        <v>455014851000.0</v>
+      </c>
+      <c r="V9">
+        <v>408711867000.0</v>
+      </c>
+      <c r="W9"/>
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9"/>
+      <c r="AA9"/>
+    </row>
+    <row r="10" spans="1:27">
+      <c r="A10" t="s">
+        <v>167</v>
+      </c>
+      <c r="B10">
+        <v>3282061804000.0</v>
+      </c>
+      <c r="C10">
+        <v>2812351090000.0</v>
+      </c>
+      <c r="D10">
+        <v>3667658391000.0</v>
+      </c>
+      <c r="E10">
+        <v>3023816560000.0</v>
+      </c>
+      <c r="F10">
+        <v>1395063019000.0</v>
+      </c>
+      <c r="G10">
+        <v>1191716906000.0</v>
+      </c>
+      <c r="H10">
+        <v>865379704000.0</v>
+      </c>
+      <c r="I10">
+        <v>890156150000.0</v>
+      </c>
+      <c r="J10">
+        <v>1156229638000.0</v>
+      </c>
+      <c r="K10">
+        <v>1156166690000.0</v>
+      </c>
+      <c r="L10">
+        <v>1317020992000.0</v>
+      </c>
+      <c r="M10">
+        <v>993343617000.0</v>
+      </c>
+      <c r="N10">
+        <v>733052865000.0</v>
+      </c>
+      <c r="O10">
+        <v>809682380000.0</v>
+      </c>
+      <c r="P10">
+        <v>739971541000.0</v>
+      </c>
+      <c r="Q10">
+        <v>420090971000.0</v>
+      </c>
+      <c r="R10">
+        <v>468255573000.0</v>
+      </c>
+      <c r="S10">
+        <v>390930826000.0</v>
+      </c>
+      <c r="T10">
+        <v>338178915000.0</v>
+      </c>
+      <c r="U10">
+        <v>189241928000.0</v>
+      </c>
+      <c r="V10">
+        <v>183200444000.0</v>
+      </c>
+      <c r="W10">
+        <v>164756329000.0</v>
+      </c>
+      <c r="X10">
+        <v>60920765000.0</v>
+      </c>
+      <c r="Y10">
+        <v>60120366000.0</v>
+      </c>
+      <c r="Z10"/>
+      <c r="AA10"/>
+    </row>
+    <row r="11" spans="1:27">
+      <c r="A11" t="s">
+        <v>168</v>
+      </c>
+      <c r="B11">
+        <v>458645797000.0</v>
+      </c>
+      <c r="C11">
+        <v>412883578000.0</v>
+      </c>
+      <c r="D11">
+        <v>589188690000.0</v>
+      </c>
+      <c r="E11">
+        <v>544757403000.0</v>
+      </c>
+      <c r="F11">
+        <v>260061263000.0</v>
+      </c>
+      <c r="G11">
+        <v>229719593000.0</v>
+      </c>
+      <c r="H11">
+        <v>165884121000.0</v>
+      </c>
+      <c r="I11">
+        <v>226815356000.0</v>
+      </c>
+      <c r="J11">
+        <v>154915192000.0</v>
+      </c>
+      <c r="K11">
+        <v>109314604000.0</v>
+      </c>
+      <c r="L11">
+        <v>258279972000.0</v>
+      </c>
+      <c r="M11">
+        <v>202780489000.0</v>
+      </c>
+      <c r="N11">
+        <v>117426182000.0</v>
+      </c>
+      <c r="O11">
+        <v>190849037000.0</v>
+      </c>
+      <c r="P11">
+        <v>145838350000.0</v>
+      </c>
+      <c r="Q11">
+        <v>80998879000.0</v>
+      </c>
+      <c r="R11">
+        <v>128359206000.0</v>
+      </c>
+      <c r="S11">
+        <v>119979143000.0</v>
+      </c>
+      <c r="T11">
+        <v>100984195000.0</v>
+      </c>
+      <c r="U11">
+        <v>46445599000.0</v>
+      </c>
+      <c r="V11">
+        <v>43943510000.0</v>
+      </c>
+      <c r="W11">
+        <v>44053235000.0</v>
+      </c>
+      <c r="X11">
+        <v>7011496000.0</v>
+      </c>
+      <c r="Y11">
+        <v>9661267000.0</v>
+      </c>
+      <c r="Z11">
+        <v>145418127000.0</v>
+      </c>
+      <c r="AA11">
+        <v>68235055000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:27">
+      <c r="A12" t="s">
+        <v>169</v>
+      </c>
+      <c r="B12">
+        <v>73767925000.0</v>
+      </c>
+      <c r="C12">
+        <v>84909111000.0</v>
+      </c>
+      <c r="D12">
+        <v>68489236000.0</v>
+      </c>
+      <c r="E12">
+        <v>57212531000.0</v>
+      </c>
+      <c r="F12">
+        <v>57068728000.0</v>
+      </c>
+      <c r="G12">
+        <v>74283971000.0</v>
+      </c>
+      <c r="H12">
+        <v>111261615000.0</v>
+      </c>
+      <c r="I12">
+        <v>8493564000.0</v>
+      </c>
+      <c r="J12">
+        <v>23257279000.0</v>
+      </c>
+      <c r="K12">
+        <v>66769098000.0</v>
+      </c>
+      <c r="L12">
+        <v>119996494000.0</v>
+      </c>
+      <c r="M12">
+        <v>141212051000.0</v>
+      </c>
+      <c r="N12">
+        <v>111163926000.0</v>
+      </c>
+      <c r="O12">
+        <v>55254198000.0</v>
+      </c>
+      <c r="P12">
+        <v>40613387000.0</v>
+      </c>
+      <c r="Q12">
+        <v>104352604000.0</v>
+      </c>
+      <c r="R12">
+        <v>119592188000.0</v>
+      </c>
+      <c r="S12">
+        <v>104061501000.0</v>
+      </c>
+      <c r="T12">
+        <v>53977366000.0</v>
+      </c>
+      <c r="U12">
+        <v>31486768000.0</v>
+      </c>
+      <c r="V12">
+        <v>22322247000.0</v>
+      </c>
+      <c r="W12">
+        <v>0.0</v>
+      </c>
+      <c r="X12">
+        <v>0.0</v>
+      </c>
+      <c r="Y12">
+        <v>0.0</v>
+      </c>
+      <c r="Z12">
+        <v>0.0</v>
+      </c>
+      <c r="AA12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:27">
+      <c r="A13" t="s">
+        <v>170</v>
+      </c>
+      <c r="B13">
+        <v>290778124000.0</v>
+      </c>
+      <c r="C13">
+        <v>314157058000.0</v>
+      </c>
+      <c r="D13">
+        <v>196567492000.0</v>
+      </c>
+      <c r="E13">
+        <v>8494301000.0</v>
+      </c>
+      <c r="F13">
+        <v>37128972000.0</v>
+      </c>
+      <c r="G13">
+        <v>50070695000.0</v>
+      </c>
+      <c r="H13">
+        <v>63201571000.0</v>
+      </c>
+      <c r="I13">
+        <v>37519835000.0</v>
+      </c>
+      <c r="J13">
+        <v>26912472000.0</v>
+      </c>
+      <c r="K13">
+        <v>12803205000.0</v>
+      </c>
+      <c r="L13">
+        <v>22138163000.0</v>
+      </c>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+    </row>
+    <row r="14" spans="1:27">
+      <c r="A14" t="s">
+        <v>171</v>
+      </c>
+      <c r="B14">
+        <v>-350799931000.0</v>
+      </c>
+      <c r="C14">
+        <v>-174349537000.0</v>
+      </c>
+      <c r="D14">
+        <v>-298120190000.0</v>
+      </c>
+      <c r="E14">
+        <v>-75724268000.0</v>
+      </c>
+      <c r="F14">
+        <v>-23388171000.0</v>
+      </c>
+      <c r="G14">
+        <v>1803979063000.0</v>
+      </c>
+      <c r="H14">
+        <v>1730586519000.0</v>
+      </c>
+      <c r="I14">
+        <v>1555723225000.0</v>
+      </c>
+      <c r="J14">
+        <v>1471658479000.0</v>
+      </c>
+      <c r="K14">
+        <v>1253216590000.0</v>
+      </c>
+      <c r="L14">
+        <v>1195838966000.0</v>
+      </c>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14">
+        <v>28175977000.0</v>
+      </c>
+      <c r="R14">
+        <v>65177717000.0</v>
+      </c>
+      <c r="S14">
+        <v>60918998000.0</v>
+      </c>
+      <c r="T14">
+        <v>44133498000.0</v>
+      </c>
+      <c r="U14">
+        <v>13783968000.0</v>
+      </c>
+      <c r="V14">
+        <v>19967713000.0</v>
+      </c>
+      <c r="W14">
+        <v>22280915000.0</v>
+      </c>
+      <c r="X14">
+        <v>56006000.0</v>
+      </c>
+      <c r="Y14">
+        <v>2907832000.0</v>
+      </c>
+      <c r="Z14"/>
+      <c r="AA14"/>
+    </row>
+    <row r="15" spans="1:27">
+      <c r="A15" t="s">
+        <v>172</v>
+      </c>
+      <c r="B15">
+        <v>2472616076000.0</v>
+      </c>
+      <c r="C15">
+        <v>2225117975000.0</v>
+      </c>
+      <c r="D15">
+        <v>2780349511000.0</v>
+      </c>
+      <c r="E15">
+        <v>2403334889000.0</v>
+      </c>
+      <c r="F15">
+        <v>1111613585000.0</v>
+      </c>
+      <c r="G15">
+        <v>924918465000.0</v>
+      </c>
+      <c r="H15">
+        <v>717205137000.0</v>
+      </c>
+      <c r="I15">
+        <v>1644834070000.0</v>
+      </c>
+      <c r="J15">
+        <v>1201667169000.0</v>
+      </c>
+      <c r="K15">
+        <v>1010786393000.0</v>
+      </c>
+      <c r="L15">
+        <v>1033629852000.0</v>
+      </c>
+      <c r="M15">
+        <v>810094166000.0</v>
+      </c>
+      <c r="N15">
+        <v>648250285000.0</v>
+      </c>
+      <c r="O15">
+        <v>649313620000.0</v>
+      </c>
+      <c r="P15">
+        <v>2284079885000.0</v>
+      </c>
+      <c r="Q15">
+        <v>339092092000.0</v>
+      </c>
+      <c r="R15">
+        <v>339896367000.0</v>
+      </c>
+      <c r="S15">
+        <v>270951683000.0</v>
+      </c>
+      <c r="T15">
+        <v>237194720000.0</v>
+      </c>
+      <c r="U15">
+        <v>142796329000.0</v>
+      </c>
+      <c r="V15">
+        <v>139256934000.0</v>
+      </c>
+      <c r="W15">
+        <v>76116744000.0</v>
+      </c>
+      <c r="X15">
+        <v>53853263000.0</v>
+      </c>
+      <c r="Y15">
+        <v>47551226000.0</v>
+      </c>
+      <c r="Z15"/>
+      <c r="AA15"/>
+    </row>
+    <row r="16" spans="1:27">
+      <c r="A16" t="s">
+        <v>173</v>
+      </c>
+      <c r="B16">
+        <v>2472616076000.0</v>
+      </c>
+      <c r="C16">
+        <v>2225117975000.0</v>
+      </c>
+      <c r="D16">
+        <v>2780349511000.0</v>
+      </c>
+      <c r="E16">
+        <v>2403334889000.0</v>
+      </c>
+      <c r="F16">
+        <v>1111613585000.0</v>
+      </c>
+      <c r="G16">
+        <v>924918465000.0</v>
+      </c>
+      <c r="H16">
+        <v>717205137000.0</v>
+      </c>
+      <c r="I16">
+        <v>1644834070000.0</v>
+      </c>
+      <c r="J16">
+        <v>1201667169000.0</v>
+      </c>
+      <c r="K16">
+        <v>1010786393000.0</v>
+      </c>
+      <c r="L16">
+        <v>1033629852000.0</v>
+      </c>
+      <c r="M16">
+        <v>810094166000.0</v>
+      </c>
+      <c r="N16">
+        <v>648250285000.0</v>
+      </c>
+      <c r="O16">
+        <v>649313620000.0</v>
+      </c>
+      <c r="P16">
+        <v>603479813000.0</v>
+      </c>
+      <c r="Q16">
+        <v>310916115000.0</v>
+      </c>
+      <c r="R16">
+        <v>274718650000.0</v>
+      </c>
+      <c r="S16">
+        <v>210032685000.0</v>
+      </c>
+      <c r="T16">
+        <v>191208244000.0</v>
+      </c>
+      <c r="U16">
+        <v>128084101000.0</v>
+      </c>
+      <c r="V16">
+        <v>119289221000.0</v>
+      </c>
+      <c r="W16">
+        <v>76116744000.0</v>
+      </c>
+      <c r="X16">
+        <v>53853263000.0</v>
+      </c>
+      <c r="Y16">
+        <v>47551226000.0</v>
+      </c>
+      <c r="Z16"/>
+      <c r="AA16"/>
+    </row>
+    <row r="17" spans="1:27">
+      <c r="A17" t="s">
+        <v>174</v>
+      </c>
+      <c r="B17">
+        <v>2823416007000.0</v>
+      </c>
+      <c r="C17">
+        <v>2399467512000.0</v>
+      </c>
+      <c r="D17">
+        <v>3078469701000.0</v>
+      </c>
+      <c r="E17">
+        <v>2479059157000.0</v>
+      </c>
+      <c r="F17">
+        <v>1135001756000.0</v>
+      </c>
+      <c r="G17">
+        <v>961997313000.0</v>
+      </c>
+      <c r="H17">
+        <v>699495583000.0</v>
+      </c>
+      <c r="I17">
+        <v>663340794000.0</v>
+      </c>
+      <c r="J17">
+        <v>1001314446000.0</v>
+      </c>
+      <c r="K17">
+        <v>1046852086000.0</v>
+      </c>
+      <c r="L17">
+        <v>1058741020000.0</v>
+      </c>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+    </row>
+    <row r="18" spans="1:27">
+      <c r="A18" t="s">
+        <v>175</v>
+      </c>
+      <c r="B18">
+        <v>215030823000.0</v>
+      </c>
+      <c r="C18">
+        <v>266181265000.0</v>
+      </c>
+      <c r="D18">
+        <v>122848650000.0</v>
+      </c>
+      <c r="E18">
+        <v>-12202795000.0</v>
+      </c>
+      <c r="F18">
+        <v>-24304712000.0</v>
+      </c>
+      <c r="G18">
+        <v>-29742136000.0</v>
+      </c>
+      <c r="H18">
+        <v>-79845164000.0</v>
+      </c>
+      <c r="I18">
+        <v>-54521318000.0</v>
+      </c>
+      <c r="J18">
+        <v>11507670000.0</v>
+      </c>
+      <c r="K18">
+        <v>-26626204000.0</v>
+      </c>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+    </row>
+    <row r="19" spans="1:27">
+      <c r="A19" t="s">
+        <v>176</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+    </row>
+    <row r="20" spans="1:27">
+      <c r="A20" t="s">
+        <v>177</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+    </row>
+    <row r="21" spans="1:27">
+      <c r="A21" t="s">
+        <v>178</v>
+      </c>
+      <c r="B21">
+        <v>3013232555000.0</v>
+      </c>
+      <c r="C21">
+        <v>2578465082000.0</v>
+      </c>
+      <c r="D21">
+        <v>3560534141000.0</v>
+      </c>
+      <c r="E21">
+        <v>3086781533000.0</v>
+      </c>
+      <c r="F21">
+        <v>1454888603000.0</v>
+      </c>
+      <c r="G21">
+        <v>1257900831000.0</v>
+      </c>
+      <c r="H21">
+        <v>1095300282000.0</v>
+      </c>
+      <c r="I21">
+        <v>936169549000.0</v>
+      </c>
+      <c r="J21">
+        <v>1136870801000.0</v>
+      </c>
+      <c r="K21">
+        <v>1175362030000.0</v>
+      </c>
+      <c r="L21">
+        <v>1349169542000.0</v>
+      </c>
+      <c r="M21">
+        <v>1063169682000.0</v>
+      </c>
+      <c r="N21">
+        <v>767582097000.0</v>
+      </c>
+      <c r="O21">
+        <v>830355771000.0</v>
+      </c>
+      <c r="P21">
+        <v>715528744000.0</v>
+      </c>
+      <c r="Q21">
+        <v>460923137000.0</v>
+      </c>
+      <c r="R21">
+        <v>539968467000.0</v>
+      </c>
+      <c r="S21">
+        <v>619755569000.0</v>
+      </c>
+      <c r="T21">
+        <v>393290956000.0</v>
+      </c>
+      <c r="U21">
+        <v>201408507000.0</v>
+      </c>
+      <c r="V21">
+        <v>192111587000.0</v>
+      </c>
+      <c r="W21">
+        <v>175969560000.0</v>
+      </c>
+      <c r="X21">
+        <v>42205908000.0</v>
+      </c>
+      <c r="Y21">
+        <v>44556288000.0</v>
+      </c>
+      <c r="Z21">
+        <v>51872775000.0</v>
+      </c>
+      <c r="AA21">
+        <v>45730444000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:27">
+      <c r="A22" t="s">
+        <v>179</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+    </row>
+    <row r="23" spans="1:27">
+      <c r="A23" t="s">
+        <v>180</v>
+      </c>
+      <c r="B23">
+        <v>43005235517000.0</v>
+      </c>
+      <c r="C23">
+        <v>36151028216000.0</v>
+      </c>
+      <c r="D23">
+        <v>38526418295000.0</v>
+      </c>
+      <c r="E23">
+        <v>44410227387000.0</v>
+      </c>
+      <c r="F23">
+        <v>24259900512000.0</v>
+      </c>
+      <c r="G23">
+        <v>16510688956000.0</v>
+      </c>
+      <c r="H23">
+        <v>20617839867000.0</v>
+      </c>
+      <c r="I23">
+        <v>22591813463000.0</v>
+      </c>
+      <c r="J23">
+        <v>17181150253000.0</v>
+      </c>
+      <c r="K23">
+        <v>14065572965000.0</v>
+      </c>
+      <c r="L23">
+        <v>18352496120000.0</v>
+      </c>
+      <c r="M23">
+        <v>21418105853000.0</v>
+      </c>
+      <c r="N23">
+        <v>21511112266000.0</v>
+      </c>
+      <c r="O23">
+        <v>20814016894000.0</v>
+      </c>
+      <c r="P23">
+        <v>18178247683000.0</v>
+      </c>
+      <c r="Q23">
+        <v>11734074329000.0</v>
+      </c>
+      <c r="R23">
+        <v>8419873505000.0</v>
+      </c>
+      <c r="S23">
+        <v>8852773230000.0</v>
+      </c>
+      <c r="T23">
+        <v>5501459942000.0</v>
+      </c>
+      <c r="U23">
+        <v>3768914755000.0</v>
+      </c>
+      <c r="V23">
+        <v>2635711062000.0</v>
+      </c>
+      <c r="W23"/>
+      <c r="X23"/>
+      <c r="Y23"/>
+      <c r="Z23"/>
+      <c r="AA23"/>
+    </row>
+    <row r="24" spans="1:27">
+      <c r="A24" t="s">
+        <v>181</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+    </row>
+    <row r="25" spans="1:27">
+      <c r="A25" t="s">
+        <v>182</v>
+      </c>
+      <c r="B25">
+        <v>48449685000.0</v>
+      </c>
+      <c r="C25">
+        <v>45188008000.0</v>
+      </c>
+      <c r="D25">
+        <v>41527321000.0</v>
+      </c>
+      <c r="E25">
+        <v>39938724000.0</v>
+      </c>
+      <c r="F25">
+        <v>39793390000.0</v>
+      </c>
+      <c r="G25">
+        <v>38795497000.0</v>
+      </c>
+      <c r="H25">
+        <v>25351867000.0</v>
+      </c>
+      <c r="I25">
+        <v>15060010000.0</v>
+      </c>
+      <c r="J25">
+        <v>26773826000.0</v>
+      </c>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+    </row>
+    <row r="26" spans="1:27">
+      <c r="A26" t="s">
+        <v>183</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+    </row>
+    <row r="27" spans="1:27">
+      <c r="A27" t="s">
+        <v>184</v>
+      </c>
+      <c r="B27">
+        <v>97372743000.0</v>
+      </c>
+      <c r="C27">
+        <v>100392841000.0</v>
+      </c>
+      <c r="D27">
+        <v>96316898000.0</v>
+      </c>
+      <c r="E27">
+        <v>153059020000.0</v>
+      </c>
+      <c r="F27">
+        <v>61088312000.0</v>
+      </c>
+      <c r="G27">
+        <v>57101354000.0</v>
+      </c>
+      <c r="H27">
+        <v>125542833000.0</v>
+      </c>
+      <c r="I27">
+        <v>68959945000.0</v>
+      </c>
+      <c r="J27">
+        <v>87222169000.0</v>
+      </c>
+      <c r="K27">
+        <v>64865576000.0</v>
+      </c>
+      <c r="L27">
+        <v>110955644000.0</v>
+      </c>
+      <c r="M27">
+        <v>117191310000.0</v>
+      </c>
+      <c r="N27">
+        <v>87699714000.0</v>
+      </c>
+      <c r="O27">
+        <v>67226170000.0</v>
+      </c>
+      <c r="P27">
+        <v>96018846000.0</v>
+      </c>
+      <c r="Q27">
+        <v>165936868000.0</v>
+      </c>
+      <c r="R27">
+        <v>153440112000.0</v>
+      </c>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+    </row>
+    <row r="28" spans="1:27">
+      <c r="A28" t="s">
+        <v>185</v>
+      </c>
+      <c r="B28">
+        <v>249178061000.0</v>
+      </c>
+      <c r="C28">
+        <v>191541886000.0</v>
+      </c>
+      <c r="D28">
+        <v>170908374000.0</v>
+      </c>
+      <c r="E28">
+        <v>211537106000.0</v>
+      </c>
+      <c r="F28">
+        <v>148845702000.0</v>
+      </c>
+      <c r="G28">
+        <v>150920971000.0</v>
+      </c>
+      <c r="H28">
+        <v>182333350000.0</v>
+      </c>
+      <c r="I28">
+        <v>140356349000.0</v>
+      </c>
+      <c r="J28">
+        <v>145439197000.0</v>
+      </c>
+      <c r="K28">
+        <v>151622423000.0</v>
+      </c>
+      <c r="L28">
+        <v>151292566000.0</v>
+      </c>
+      <c r="M28">
+        <v>153386186000.0</v>
+      </c>
+      <c r="N28">
+        <v>134830715000.0</v>
+      </c>
+      <c r="O28">
+        <v>104892333000.0</v>
+      </c>
+      <c r="P28">
+        <v>296850253000.0</v>
+      </c>
+      <c r="Q28">
+        <v>332824420000.0</v>
+      </c>
+      <c r="R28">
+        <v>260222647000.0</v>
+      </c>
+      <c r="S28">
+        <v>387837495000.0</v>
+      </c>
+      <c r="T28">
+        <v>317674278000.0</v>
+      </c>
+      <c r="U28">
+        <v>225987714000.0</v>
+      </c>
+      <c r="V28">
+        <v>189561810000.0</v>
+      </c>
+      <c r="W28">
+        <v>173915657000.0</v>
+      </c>
+      <c r="X28">
+        <v>60405600000.0</v>
+      </c>
+      <c r="Y28">
+        <v>59010126000.0</v>
+      </c>
+      <c r="Z28">
+        <v>57806166000.0</v>
+      </c>
+      <c r="AA28">
+        <v>47071371000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:27">
+      <c r="A29" t="s">
+        <v>186</v>
+      </c>
+      <c r="B29">
+        <v>458645797000.0</v>
+      </c>
+      <c r="C29">
+        <v>412883578000.0</v>
+      </c>
+      <c r="D29">
+        <v>589188690000.0</v>
+      </c>
+      <c r="E29">
+        <v>544757403000.0</v>
+      </c>
+      <c r="F29">
+        <v>260061263000.0</v>
+      </c>
+      <c r="G29">
+        <v>264721527000.0</v>
+      </c>
+      <c r="H29">
+        <v>165884121000.0</v>
+      </c>
+      <c r="I29">
+        <v>204739828000.0</v>
+      </c>
+      <c r="J29">
+        <v>125094198000.0</v>
+      </c>
+      <c r="K29">
+        <v>71694759000.0</v>
+      </c>
+      <c r="L29">
+        <v>233173876000.0</v>
+      </c>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
+      <c r="X29"/>
+      <c r="Y29"/>
+      <c r="Z29"/>
+      <c r="AA29"/>
+    </row>
+    <row r="30" spans="1:27">
+      <c r="A30" t="s">
+        <v>187</v>
+      </c>
+      <c r="B30">
+        <v>1036306415000.0</v>
+      </c>
+      <c r="C30">
+        <v>930570849000.0</v>
+      </c>
+      <c r="D30">
+        <v>904384213000.0</v>
+      </c>
+      <c r="E30">
+        <v>1122654265000.0</v>
+      </c>
+      <c r="F30">
+        <v>845990614000.0</v>
+      </c>
+      <c r="G30">
+        <v>842680891000.0</v>
+      </c>
+      <c r="H30">
+        <v>807323827000.0</v>
+      </c>
+      <c r="I30">
+        <v>598235596000.0</v>
+      </c>
+      <c r="J30">
+        <v>760496167000.0</v>
+      </c>
+      <c r="K30">
+        <v>727916128000.0</v>
+      </c>
+      <c r="L30">
+        <v>803669134000.0</v>
+      </c>
+      <c r="M30">
+        <v>681698606000.0</v>
+      </c>
+      <c r="N30">
+        <v>540824683000.0</v>
+      </c>
+      <c r="O30">
+        <v>401338776000.0</v>
+      </c>
+      <c r="P30">
+        <v>390695607000.0</v>
+      </c>
+      <c r="Q30">
+        <v>498761288000.0</v>
+      </c>
+      <c r="R30">
+        <v>413662759000.0</v>
+      </c>
+      <c r="S30">
+        <v>425551612000.0</v>
+      </c>
+      <c r="T30">
+        <v>352346253000.0</v>
+      </c>
+      <c r="U30">
+        <v>253606344000.0</v>
+      </c>
+      <c r="V30">
+        <v>216600280000.0</v>
+      </c>
+      <c r="W30"/>
+      <c r="X30"/>
+      <c r="Y30"/>
+      <c r="Z30"/>
+      <c r="AA30"/>
+    </row>
+    <row r="31" spans="1:27">
+      <c r="A31" t="s">
+        <v>188</v>
+      </c>
+      <c r="B31">
+        <v>268829249000.0</v>
+      </c>
+      <c r="C31">
+        <v>233886008000.0</v>
+      </c>
+      <c r="D31">
+        <v>107124250000.0</v>
+      </c>
+      <c r="E31">
+        <v>-62964973000.0</v>
+      </c>
+      <c r="F31">
+        <v>-59825584000.0</v>
+      </c>
+      <c r="G31">
+        <v>-66183925000.0</v>
+      </c>
+      <c r="H31">
+        <v>-229920578000.0</v>
+      </c>
+      <c r="I31">
+        <v>-68088927000.0</v>
+      </c>
+      <c r="J31">
+        <v>26912472000.0</v>
+      </c>
+      <c r="K31">
+        <v>-19195340000.0</v>
+      </c>
+      <c r="L31">
+        <v>-32148550000.0</v>
+      </c>
+      <c r="M31">
+        <v>-69826065000.0</v>
+      </c>
+      <c r="N31">
+        <v>-34529232000.0</v>
+      </c>
+      <c r="O31">
+        <v>-20673391000.0</v>
+      </c>
+      <c r="P31">
+        <v>38006456000.0</v>
+      </c>
+      <c r="Q31">
+        <v>-40832166000.0</v>
+      </c>
+      <c r="R31">
+        <v>-71712894000.0</v>
+      </c>
+      <c r="S31">
+        <v>-228824743000.0</v>
+      </c>
+      <c r="T31">
+        <v>-55112041000.0</v>
+      </c>
+      <c r="U31">
+        <v>-12166579000.0</v>
+      </c>
+      <c r="V31">
+        <v>-8911143000.0</v>
+      </c>
+      <c r="W31"/>
+      <c r="X31"/>
+      <c r="Y31"/>
+      <c r="Z31"/>
+      <c r="AA31"/>
+    </row>
+    <row r="32" spans="1:27">
+      <c r="A32" t="s">
+        <v>189</v>
+      </c>
+      <c r="B32">
+        <v>46018468072000.0</v>
+      </c>
+      <c r="C32">
+        <v>38729493298000.0</v>
+      </c>
+      <c r="D32">
+        <v>42086952436000.0</v>
+      </c>
+      <c r="E32">
+        <v>47539986604000.0</v>
+      </c>
+      <c r="F32">
+        <v>25707068900000.0</v>
+      </c>
+      <c r="G32">
+        <v>17715928111000.0</v>
+      </c>
+      <c r="H32">
+        <v>21702637573000.0</v>
+      </c>
+      <c r="I32">
+        <v>23548144117000.0</v>
+      </c>
+      <c r="J32">
+        <v>18287935534000.0</v>
+      </c>
+      <c r="K32">
+        <v>15212590884000.0</v>
+      </c>
+      <c r="L32">
+        <v>19764821141000.0</v>
+      </c>
+      <c r="M32">
+        <v>22468327501000.0</v>
+      </c>
+      <c r="N32">
+        <v>22337928480000.0</v>
+      </c>
+      <c r="O32">
+        <v>21673954049000.0</v>
+      </c>
+      <c r="P32">
+        <v>18805949694000.0</v>
+      </c>
+      <c r="Q32">
+        <v>12194997466000.0</v>
+      </c>
+      <c r="R32">
+        <v>8959841972000.0</v>
+      </c>
+      <c r="S32">
+        <v>9472528799000.0</v>
+      </c>
+      <c r="T32">
+        <v>5894750898000.0</v>
+      </c>
+      <c r="U32">
+        <v>3970323262000.0</v>
+      </c>
+      <c r="V32">
+        <v>2827822649000.0</v>
+      </c>
+      <c r="W32">
+        <v>2187493186000.0</v>
+      </c>
+      <c r="X32">
+        <v>1382081926000.0</v>
+      </c>
+      <c r="Y32">
+        <v>1288511138000.0</v>
+      </c>
+      <c r="Z32">
+        <v>1455125354000.0</v>
+      </c>
+      <c r="AA32">
+        <v>1257015453000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:CK32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:89">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D1" t="s">
+        <v>1</v>
+      </c>
+      <c r="E1" t="s">
+        <v>90</v>
+      </c>
+      <c r="F1" t="s">
+        <v>91</v>
+      </c>
+      <c r="G1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H1" t="s">
+        <v>2</v>
+      </c>
+      <c r="I1" t="s">
+        <v>93</v>
+      </c>
+      <c r="J1" t="s">
+        <v>94</v>
+      </c>
+      <c r="K1" t="s">
+        <v>95</v>
+      </c>
+      <c r="L1" t="s">
+        <v>3</v>
+      </c>
+      <c r="M1" t="s">
+        <v>96</v>
+      </c>
+      <c r="N1" t="s">
+        <v>97</v>
+      </c>
+      <c r="O1" t="s">
+        <v>98</v>
+      </c>
+      <c r="P1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>99</v>
+      </c>
+      <c r="R1" t="s">
+        <v>100</v>
+      </c>
+      <c r="S1" t="s">
+        <v>101</v>
+      </c>
+      <c r="T1" t="s">
+        <v>5</v>
+      </c>
+      <c r="U1" t="s">
+        <v>102</v>
+      </c>
+      <c r="V1" t="s">
+        <v>103</v>
+      </c>
+      <c r="W1" t="s">
+        <v>104</v>
+      </c>
+      <c r="X1" t="s">
+        <v>6</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>105</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>20</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>21</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>22</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="2" spans="1:89">
+      <c r="A2" t="s">
+        <v>159</v>
+      </c>
+      <c r="B2">
+        <v>16725239584000.0</v>
+      </c>
+      <c r="C2">
+        <v>11848249483000.0</v>
+      </c>
+      <c r="D2">
+        <v>12305615383000.0</v>
+      </c>
+      <c r="E2">
+        <v>10174586713000.0</v>
+      </c>
+      <c r="F2">
+        <v>10136433287000.0</v>
+      </c>
+      <c r="G2">
+        <v>9329240026000.0</v>
+      </c>
+      <c r="H2">
+        <v>8960874278000.0</v>
+      </c>
+      <c r="I2">
+        <v>9192818491000.0</v>
+      </c>
+      <c r="J2">
+        <v>8155154823000.0</v>
+      </c>
+      <c r="K2">
+        <v>8931847298000.0</v>
+      </c>
+      <c r="L2">
+        <v>10518623981000.0</v>
+      </c>
+      <c r="M2">
+        <v>9060539846000.0</v>
+      </c>
+      <c r="N2">
+        <v>8156333913000.0</v>
+      </c>
+      <c r="O2">
+        <v>9888680270000.0</v>
+      </c>
+      <c r="P2">
+        <v>11426237918000.0</v>
+      </c>
+      <c r="Q2">
+        <v>11370054324000.0</v>
+      </c>
+      <c r="R2">
+        <v>11095432053000.0</v>
+      </c>
+      <c r="S2">
+        <v>9395848827000.0</v>
+      </c>
+      <c r="T2">
+        <v>7742406074000.0</v>
+      </c>
+      <c r="U2">
+        <v>6057475197000.0</v>
+      </c>
+      <c r="V2">
+        <v>5137467297000.0</v>
+      </c>
+      <c r="W2">
+        <v>4476561330000.0</v>
+      </c>
+      <c r="X2">
+        <v>3278596195000.0</v>
+      </c>
+      <c r="Y2">
+        <v>3412254735000.0</v>
+      </c>
+      <c r="Z2">
+        <v>3189415403000.0</v>
+      </c>
+      <c r="AA2">
+        <v>5787741732000.0</v>
+      </c>
+      <c r="AB2">
+        <v>5976423040000.0</v>
+      </c>
+      <c r="AC2">
+        <v>4957252346000.0</v>
+      </c>
+      <c r="AD2">
+        <v>4272314489000.0</v>
+      </c>
+      <c r="AE2">
+        <v>4604526165000.0</v>
+      </c>
+      <c r="AF2">
+        <v>6378761626000.0</v>
+      </c>
+      <c r="AG2">
+        <v>5231543234000.0</v>
+      </c>
+      <c r="AH2">
+        <v>4965333847000.0</v>
+      </c>
+      <c r="AI2">
+        <v>5417939160000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>4408829156000.0</v>
+      </c>
+      <c r="AK2">
+        <v>3843723571000.0</v>
+      </c>
+      <c r="AL2">
+        <v>4278578412000.0</v>
+      </c>
+      <c r="AM2">
+        <v>3889522947000.0</v>
+      </c>
+      <c r="AN2">
+        <v>3859811841000.0</v>
+      </c>
+      <c r="AO2">
+        <v>3119479393000.0</v>
+      </c>
+      <c r="AP2">
+        <v>3228503770000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>3129861833000.0</v>
+      </c>
+      <c r="AR2">
+        <v>4154685894000.0</v>
+      </c>
+      <c r="AS2">
+        <v>4270468047000.0</v>
+      </c>
+      <c r="AT2">
+        <v>4905968573000.0</v>
+      </c>
+      <c r="AU2">
+        <v>4217704472000.0</v>
+      </c>
+      <c r="AV2">
+        <v>4978468766000.0</v>
+      </c>
+      <c r="AW2">
+        <v>5300487389000.0</v>
+      </c>
+      <c r="AX2">
+        <v>5196874981000.0</v>
+      </c>
+      <c r="AY2">
+        <v>5260576111000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>5766866442000.0</v>
+      </c>
+      <c r="BA2">
+        <v>5225674464000.0</v>
+      </c>
+      <c r="BB2">
+        <v>4851909409000.0</v>
+      </c>
+      <c r="BC2">
+        <v>5125837268000.0</v>
+      </c>
+      <c r="BD2">
+        <v>5016654515000.0</v>
+      </c>
+      <c r="BE2">
+        <v>5302052685000.0</v>
+      </c>
+      <c r="BF2">
+        <v>5238962931000.0</v>
+      </c>
+      <c r="BG2">
+        <v>4855007987000.0</v>
+      </c>
+      <c r="BH2">
+        <v>4161479080000.0</v>
+      </c>
+      <c r="BI2">
+        <v>5032066547000.0</v>
+      </c>
+      <c r="BJ2">
+        <v>4461860465000.0</v>
+      </c>
+      <c r="BK2">
+        <v>4132145984000.0</v>
+      </c>
+      <c r="BL2">
+        <v>3377193648000.0</v>
+      </c>
+      <c r="BM2">
+        <v>3079989426000.0</v>
+      </c>
+      <c r="BN2">
+        <v>2567920634000.0</v>
+      </c>
+      <c r="BO2">
+        <v>2210209333000.0</v>
+      </c>
+      <c r="BP2">
+        <v>2419475678000.0</v>
+      </c>
+      <c r="BQ2">
+        <v>2112439578000.0</v>
+      </c>
+      <c r="BR2">
+        <v>1871106898000.0</v>
+      </c>
+      <c r="BS2">
+        <v>1603188592000.0</v>
+      </c>
+      <c r="BT2">
+        <v>1828552598000.0</v>
+      </c>
+      <c r="BU2">
+        <v>2367353712000.0</v>
+      </c>
+      <c r="BV2">
+        <v>2324247095000.0</v>
+      </c>
+      <c r="BW2">
+        <v>1825374665000.0</v>
+      </c>
+      <c r="BX2">
+        <v>1473605179000.0</v>
+      </c>
+      <c r="BY2">
+        <v>1335965523000.0</v>
+      </c>
+      <c r="BZ2">
+        <v>1073326421000.0</v>
+      </c>
+      <c r="CA2">
+        <v>1081195759000.0</v>
+      </c>
+      <c r="CB2">
+        <v>988454596000.0</v>
+      </c>
+      <c r="CC2">
+        <v>1011420189000.0</v>
+      </c>
+      <c r="CD2">
+        <v>779272454000.0</v>
+      </c>
+      <c r="CE2">
+        <v>621775054000.0</v>
+      </c>
+      <c r="CF2">
+        <v>692691550000.0</v>
+      </c>
+      <c r="CG2">
+        <v>590336597000.0</v>
+      </c>
+      <c r="CH2">
+        <v>558173914000.0</v>
+      </c>
+      <c r="CI2">
+        <v>527488697000.0</v>
+      </c>
+      <c r="CJ2">
+        <v>977493304000.0</v>
+      </c>
+      <c r="CK2">
+        <v>357181235000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:89">
+      <c r="A3" t="s">
+        <v>160</v>
+      </c>
+      <c r="B3">
+        <v>12902103000.0</v>
+      </c>
+      <c r="C3">
+        <v>145043675000.0</v>
+      </c>
+      <c r="D3">
+        <v>142986104000.0</v>
+      </c>
+      <c r="E3">
+        <v>112357117000.0</v>
+      </c>
+      <c r="F3">
+        <v>11000612000.0</v>
+      </c>
+      <c r="G3">
+        <v>131464559000.0</v>
+      </c>
+      <c r="H3">
+        <v>134070044000.0</v>
+      </c>
+      <c r="I3">
+        <v>120717415000.0</v>
+      </c>
+      <c r="J3">
+        <v>113586451000.0</v>
+      </c>
+      <c r="K3">
+        <v>122052013000.0</v>
+      </c>
+      <c r="L3">
+        <v>121338613000.0</v>
+      </c>
+      <c r="M3">
+        <v>110634781000.0</v>
+      </c>
+      <c r="N3">
+        <v>109514035000.0</v>
+      </c>
+      <c r="O3">
+        <v>110997445000.0</v>
+      </c>
+      <c r="P3">
+        <v>114980338000.0</v>
+      </c>
+      <c r="Q3">
+        <v>109868686000.0</v>
+      </c>
+      <c r="R3">
+        <v>105165700000.0</v>
+      </c>
+      <c r="S3">
+        <v>105261192000.0</v>
+      </c>
+      <c r="T3">
+        <v>109762471000.0</v>
+      </c>
+      <c r="U3">
+        <v>99503296000.0</v>
+      </c>
+      <c r="V3">
+        <v>97270257000.0</v>
+      </c>
+      <c r="W3">
+        <v>98181246000.0</v>
+      </c>
+      <c r="X3">
+        <v>10166199000.0</v>
+      </c>
+      <c r="Y3">
+        <v>9481965000.0</v>
+      </c>
+      <c r="Z3">
+        <v>9933706000.0</v>
+      </c>
+      <c r="AA3">
+        <v>9213627000.0</v>
+      </c>
+      <c r="AB3">
+        <v>4207168000.0</v>
+      </c>
+      <c r="AC3">
+        <v>7718092000.0</v>
+      </c>
+      <c r="AD3">
+        <v>3372809000.0</v>
+      </c>
+      <c r="AE3">
+        <v>10053798000.0</v>
+      </c>
+      <c r="AF3">
+        <v>70977779000.0</v>
+      </c>
+      <c r="AG3">
+        <v>8363586000.0</v>
+      </c>
+      <c r="AH3">
+        <v>8419334000.0</v>
+      </c>
+      <c r="AI3">
+        <v>8447274000.0</v>
+      </c>
+      <c r="AJ3">
+        <v>15247732000.0</v>
+      </c>
+      <c r="AK3">
+        <v>82044372000.0</v>
+      </c>
+      <c r="AL3">
+        <v>5637437000.0</v>
+      </c>
+      <c r="AM3">
+        <v>6047732000.0</v>
+      </c>
+      <c r="AN3">
+        <v>5797359000.0</v>
+      </c>
+      <c r="AO3">
+        <v>6259600000.0</v>
+      </c>
+      <c r="AP3">
+        <v>6295431000.0</v>
+      </c>
+      <c r="AQ3">
+        <v>6813015000.0</v>
+      </c>
+      <c r="AR3">
+        <v>5230716000.0</v>
+      </c>
+      <c r="AS3">
+        <v>6283401000.0</v>
+      </c>
+      <c r="AT3">
+        <v>6407488000.0</v>
+      </c>
+      <c r="AU3">
+        <v>6430542000.0</v>
+      </c>
+      <c r="AV3">
+        <v>4567146000.0</v>
+      </c>
+      <c r="AW3">
+        <v>4118784000.0</v>
+      </c>
+      <c r="AX3">
+        <v>7020080000.0</v>
+      </c>
+      <c r="AY3">
+        <v>6149071000.0</v>
+      </c>
+      <c r="AZ3">
+        <v>5096500000.0</v>
+      </c>
+      <c r="BA3">
+        <v>5369135000.0</v>
+      </c>
+      <c r="BB3">
+        <v>4754767000.0</v>
+      </c>
+      <c r="BC3">
+        <v>4653746000.0</v>
+      </c>
+      <c r="BD3">
+        <v>46335069000.0</v>
+      </c>
+      <c r="BE3">
+        <v>47860420000.0</v>
+      </c>
+      <c r="BF3">
+        <v>42895580000.0</v>
+      </c>
+      <c r="BG3">
+        <v>-8680609000.0</v>
+      </c>
+      <c r="BH3">
+        <v>65056184000.0</v>
+      </c>
+      <c r="BI3">
+        <v>-1630774333000.0</v>
+      </c>
+      <c r="BJ3">
+        <v>-81821316000.0</v>
+      </c>
+      <c r="BK3">
+        <v>3987719000.0</v>
+      </c>
+      <c r="BL3">
+        <v>29227557000.0</v>
+      </c>
+      <c r="BM3">
+        <v>7434134000.0</v>
+      </c>
+      <c r="BN3">
+        <v>11869516000.0</v>
+      </c>
+      <c r="BO3">
+        <v>390989000.0</v>
+      </c>
+      <c r="BP3">
+        <v>25113836000.0</v>
+      </c>
+      <c r="BQ3">
+        <v>4976985000.0</v>
+      </c>
+      <c r="BR3">
+        <v>9893286000.0</v>
+      </c>
+      <c r="BS3">
+        <v>362762000.0</v>
+      </c>
+      <c r="BT3"/>
+      <c r="BU3"/>
+      <c r="BV3"/>
+      <c r="BW3"/>
+      <c r="BX3"/>
+      <c r="BY3"/>
+      <c r="BZ3"/>
+      <c r="CA3"/>
+      <c r="CB3"/>
+      <c r="CC3"/>
+      <c r="CD3"/>
+      <c r="CE3"/>
+      <c r="CF3"/>
+      <c r="CG3"/>
+      <c r="CH3"/>
+      <c r="CI3"/>
+      <c r="CJ3"/>
+      <c r="CK3"/>
+    </row>
+    <row r="4" spans="1:89">
+      <c r="A4" t="s">
+        <v>161</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4">
+        <v>1844000.0</v>
+      </c>
+      <c r="AC4">
+        <v>1844000.0</v>
+      </c>
+      <c r="AD4">
+        <v>1844000.0</v>
+      </c>
+      <c r="AE4">
+        <v>1844000.0</v>
+      </c>
+      <c r="AF4">
+        <v>196664052000.0</v>
+      </c>
+      <c r="AG4">
+        <v>860301000.0</v>
+      </c>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
+      <c r="BZ4"/>
+      <c r="CA4"/>
+      <c r="CB4"/>
+      <c r="CC4"/>
+      <c r="CD4"/>
+      <c r="CE4"/>
+      <c r="CF4"/>
+      <c r="CG4"/>
+      <c r="CH4"/>
+      <c r="CI4"/>
+      <c r="CJ4"/>
+      <c r="CK4"/>
+    </row>
+    <row r="5" spans="1:89">
+      <c r="A5" t="s">
+        <v>162</v>
+      </c>
+      <c r="B5">
+        <v>991128387000.0</v>
+      </c>
+      <c r="C5">
+        <v>807160004000.0</v>
+      </c>
+      <c r="D5">
+        <v>1004547791000.0</v>
+      </c>
+      <c r="E5">
+        <v>614231983000.0</v>
+      </c>
+      <c r="F5">
+        <v>853224977000.0</v>
+      </c>
+      <c r="G5">
+        <v>744081990000.0</v>
+      </c>
+      <c r="H5">
+        <v>1031470398000.0</v>
+      </c>
+      <c r="I5">
+        <v>582612360000.0</v>
+      </c>
+      <c r="J5">
+        <v>510073600000.0</v>
+      </c>
+      <c r="K5">
+        <v>768676286000.0</v>
+      </c>
+      <c r="L5">
+        <v>1461026456000.0</v>
+      </c>
+      <c r="M5">
+        <v>892562974000.0</v>
+      </c>
+      <c r="N5">
+        <v>569640597000.0</v>
+      </c>
+      <c r="O5">
+        <v>817346613000.0</v>
+      </c>
+      <c r="P5">
+        <v>1160177374000.0</v>
+      </c>
+      <c r="Q5">
+        <v>735279045000.0</v>
+      </c>
+      <c r="R5">
+        <v>650396832000.0</v>
+      </c>
+      <c r="S5">
+        <v>539240127000.0</v>
+      </c>
+      <c r="T5">
+        <v>390906450000.0</v>
+      </c>
+      <c r="U5">
+        <v>313326636000.0</v>
+      </c>
+      <c r="V5">
+        <v>309232983000.0</v>
+      </c>
+      <c r="W5">
+        <v>450891113000.0</v>
+      </c>
+      <c r="X5">
+        <v>319489421000.0</v>
+      </c>
+      <c r="Y5">
+        <v>293006381000.0</v>
+      </c>
+      <c r="Z5">
+        <v>301862149000.0</v>
+      </c>
+      <c r="AA5">
+        <v>342386713000.0</v>
+      </c>
+      <c r="AB5">
+        <v>222802194000.0</v>
+      </c>
+      <c r="AC5">
+        <v>238105892000.0</v>
+      </c>
+      <c r="AD5">
+        <v>246632935000.0</v>
+      </c>
+      <c r="AE5">
+        <v>267734673000.0</v>
+      </c>
+      <c r="AF5">
+        <v>168383583000.0</v>
+      </c>
+      <c r="AG5">
+        <v>225243788000.0</v>
+      </c>
+      <c r="AH5">
+        <v>243830869000.0</v>
+      </c>
+      <c r="AI5">
+        <v>249003974000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>222569011000.0</v>
+      </c>
+      <c r="AK5">
+        <v>145436462000.0</v>
+      </c>
+      <c r="AL5">
+        <v>461257747000.0</v>
+      </c>
+      <c r="AM5">
+        <v>350223697000.0</v>
+      </c>
+      <c r="AN5">
+        <v>154032678000.0</v>
+      </c>
+      <c r="AO5">
+        <v>281832581000.0</v>
+      </c>
+      <c r="AP5">
+        <v>449455913000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>334807198000.0</v>
+      </c>
+      <c r="AR5">
+        <v>266440172000.0</v>
+      </c>
+      <c r="AS5">
+        <v>329022619000.0</v>
+      </c>
+      <c r="AT5">
+        <v>432629188000.0</v>
+      </c>
+      <c r="AU5">
+        <v>404758574000.0</v>
+      </c>
+      <c r="AV5">
+        <v>318273035000.0</v>
+      </c>
+      <c r="AW5">
+        <v>290459539000.0</v>
+      </c>
+      <c r="AX5">
+        <v>274720827000.0</v>
+      </c>
+      <c r="AY5">
+        <v>247887891000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>207190159000.0</v>
+      </c>
+      <c r="BA5">
+        <v>195837581000.0</v>
+      </c>
+      <c r="BB5">
+        <v>236956131000.0</v>
+      </c>
+      <c r="BC5">
+        <v>204232920000.0</v>
+      </c>
+      <c r="BD5">
+        <v>279743930000.0</v>
+      </c>
+      <c r="BE5">
+        <v>171688951000.0</v>
+      </c>
+      <c r="BF5">
+        <v>188222039000.0</v>
+      </c>
+      <c r="BG5">
+        <v>203453277000.0</v>
+      </c>
+      <c r="BH5">
+        <v>249814804000.0</v>
+      </c>
+      <c r="BI5">
+        <v>181097280000.0</v>
+      </c>
+      <c r="BJ5">
+        <v>161727216000.0</v>
+      </c>
+      <c r="BK5">
+        <v>106602556000.0</v>
+      </c>
+      <c r="BL5">
+        <v>140675728000.0</v>
+      </c>
+      <c r="BM5">
+        <v>95991249000.0</v>
+      </c>
+      <c r="BN5">
+        <v>119438548000.0</v>
+      </c>
+      <c r="BO5">
+        <v>131836957000.0</v>
+      </c>
+      <c r="BP5">
+        <v>113449527000.0</v>
+      </c>
+      <c r="BQ5">
+        <v>183198684000.0</v>
+      </c>
+      <c r="BR5">
+        <v>143404520000.0</v>
+      </c>
+      <c r="BS5">
+        <v>122681194000.0</v>
+      </c>
+      <c r="BT5"/>
+      <c r="BU5"/>
+      <c r="BV5"/>
+      <c r="BW5"/>
+      <c r="BX5"/>
+      <c r="BY5"/>
+      <c r="BZ5"/>
+      <c r="CA5"/>
+      <c r="CB5"/>
+      <c r="CC5"/>
+      <c r="CD5"/>
+      <c r="CE5"/>
+      <c r="CF5"/>
+      <c r="CG5"/>
+      <c r="CH5"/>
+      <c r="CI5"/>
+      <c r="CJ5"/>
+      <c r="CK5"/>
+    </row>
+    <row r="6" spans="1:89">
+      <c r="A6" t="s">
+        <v>163</v>
+      </c>
+      <c r="B6">
+        <v>1004030490000.0</v>
+      </c>
+      <c r="C6">
+        <v>952203679000.0</v>
+      </c>
+      <c r="D6">
+        <v>1147533895000.0</v>
+      </c>
+      <c r="E6">
+        <v>726589100000.0</v>
+      </c>
+      <c r="F6">
+        <v>864225589000.0</v>
+      </c>
+      <c r="G6">
+        <v>875546549000.0</v>
+      </c>
+      <c r="H6">
+        <v>1165540442000.0</v>
+      </c>
+      <c r="I6">
+        <v>703329775000.0</v>
+      </c>
+      <c r="J6">
+        <v>623660051000.0</v>
+      </c>
+      <c r="K6">
+        <v>890728299000.0</v>
+      </c>
+      <c r="L6">
+        <v>1582365069000.0</v>
+      </c>
+      <c r="M6">
+        <v>1003197755000.0</v>
+      </c>
+      <c r="N6">
+        <v>679154632000.0</v>
+      </c>
+      <c r="O6">
+        <v>928344058000.0</v>
+      </c>
+      <c r="P6">
+        <v>1275157712000.0</v>
+      </c>
+      <c r="Q6">
+        <v>845147731000.0</v>
+      </c>
+      <c r="R6">
+        <v>755562532000.0</v>
+      </c>
+      <c r="S6">
+        <v>644501319000.0</v>
+      </c>
+      <c r="T6">
+        <v>500668921000.0</v>
+      </c>
+      <c r="U6">
+        <v>412829932000.0</v>
+      </c>
+      <c r="V6">
+        <v>406503240000.0</v>
+      </c>
+      <c r="W6">
+        <v>549072359000.0</v>
+      </c>
+      <c r="X6">
+        <v>329655620000.0</v>
+      </c>
+      <c r="Y6">
+        <v>302488346000.0</v>
+      </c>
+      <c r="Z6">
+        <v>311795855000.0</v>
+      </c>
+      <c r="AA6">
+        <v>351600340000.0</v>
+      </c>
+      <c r="AB6">
+        <v>227009362000.0</v>
+      </c>
+      <c r="AC6">
+        <v>245823984000.0</v>
+      </c>
+      <c r="AD6">
+        <v>250005744000.0</v>
+      </c>
+      <c r="AE6">
+        <v>277788471000.0</v>
+      </c>
+      <c r="AF6">
+        <v>239361362000.0</v>
+      </c>
+      <c r="AG6">
+        <v>233607374000.0</v>
+      </c>
+      <c r="AH6">
+        <v>252250203000.0</v>
+      </c>
+      <c r="AI6">
+        <v>257451248000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>237816743000.0</v>
+      </c>
+      <c r="AK6">
+        <v>227480834000.0</v>
+      </c>
+      <c r="AL6">
+        <v>466895184000.0</v>
+      </c>
+      <c r="AM6">
+        <v>356271429000.0</v>
+      </c>
+      <c r="AN6">
+        <v>159830037000.0</v>
+      </c>
+      <c r="AO6">
+        <v>288092181000.0</v>
+      </c>
+      <c r="AP6">
+        <v>455751344000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>341620213000.0</v>
+      </c>
+      <c r="AR6">
+        <v>271670888000.0</v>
+      </c>
+      <c r="AS6">
+        <v>335306020000.0</v>
+      </c>
+      <c r="AT6">
+        <v>439036676000.0</v>
+      </c>
+      <c r="AU6">
+        <v>411189116000.0</v>
+      </c>
+      <c r="AV6">
+        <v>322840181000.0</v>
+      </c>
+      <c r="AW6">
+        <v>294578323000.0</v>
+      </c>
+      <c r="AX6">
+        <v>281740907000.0</v>
+      </c>
+      <c r="AY6">
+        <v>254036962000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>212286659000.0</v>
+      </c>
+      <c r="BA6">
+        <v>201206716000.0</v>
+      </c>
+      <c r="BB6">
+        <v>241710898000.0</v>
+      </c>
+      <c r="BC6">
+        <v>208886666000.0</v>
+      </c>
+      <c r="BD6">
+        <v>326078999000.0</v>
+      </c>
+      <c r="BE6">
+        <v>219549371000.0</v>
+      </c>
+      <c r="BF6">
+        <v>231117619000.0</v>
+      </c>
+      <c r="BG6">
+        <v>215372743000.0</v>
+      </c>
+      <c r="BH6">
+        <v>314870988000.0</v>
+      </c>
+      <c r="BI6">
+        <v>213987815000.0</v>
+      </c>
+      <c r="BJ6">
+        <v>110013808000.0</v>
+      </c>
+      <c r="BK6">
+        <v>110590275000.0</v>
+      </c>
+      <c r="BL6">
+        <v>169903285000.0</v>
+      </c>
+      <c r="BM6">
+        <v>103425383000.0</v>
+      </c>
+      <c r="BN6">
+        <v>131308064000.0</v>
+      </c>
+      <c r="BO6">
+        <v>132227946000.0</v>
+      </c>
+      <c r="BP6">
+        <v>138563363000.0</v>
+      </c>
+      <c r="BQ6">
+        <v>188175669000.0</v>
+      </c>
+      <c r="BR6">
+        <v>153297806000.0</v>
+      </c>
+      <c r="BS6">
+        <v>123043956000.0</v>
+      </c>
+      <c r="BT6"/>
+      <c r="BU6"/>
+      <c r="BV6"/>
+      <c r="BW6"/>
+      <c r="BX6"/>
+      <c r="BY6"/>
+      <c r="BZ6"/>
+      <c r="CA6"/>
+      <c r="CB6"/>
+      <c r="CC6"/>
+      <c r="CD6"/>
+      <c r="CE6"/>
+      <c r="CF6"/>
+      <c r="CG6"/>
+      <c r="CH6"/>
+      <c r="CI6"/>
+      <c r="CJ6"/>
+      <c r="CK6"/>
+    </row>
+    <row r="7" spans="1:89">
+      <c r="A7" t="s">
+        <v>164</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
+      <c r="BH7"/>
+      <c r="BI7"/>
+      <c r="BJ7"/>
+      <c r="BK7"/>
+      <c r="BL7"/>
+      <c r="BM7"/>
+      <c r="BN7"/>
+      <c r="BO7"/>
+      <c r="BP7"/>
+      <c r="BQ7"/>
+      <c r="BR7"/>
+      <c r="BS7"/>
+      <c r="BT7"/>
+      <c r="BU7"/>
+      <c r="BV7"/>
+      <c r="BW7"/>
+      <c r="BX7"/>
+      <c r="BY7"/>
+      <c r="BZ7"/>
+      <c r="CA7"/>
+      <c r="CB7"/>
+      <c r="CC7"/>
+      <c r="CD7"/>
+      <c r="CE7"/>
+      <c r="CF7"/>
+      <c r="CG7"/>
+      <c r="CH7"/>
+      <c r="CI7"/>
+      <c r="CJ7"/>
+      <c r="CK7"/>
+    </row>
+    <row r="8" spans="1:89">
+      <c r="A8" t="s">
+        <v>165</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8">
+        <v>1844000.0</v>
+      </c>
+      <c r="AC8">
+        <v>3579852000.0</v>
+      </c>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8">
+        <v>860301000.0</v>
+      </c>
+      <c r="AH8">
+        <v>7095382000.0</v>
+      </c>
+      <c r="AI8">
+        <v>728692292000.0</v>
+      </c>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
+      <c r="BZ8"/>
+      <c r="CA8"/>
+      <c r="CB8"/>
+      <c r="CC8"/>
+      <c r="CD8"/>
+      <c r="CE8"/>
+      <c r="CF8"/>
+      <c r="CG8"/>
+      <c r="CH8"/>
+      <c r="CI8"/>
+      <c r="CJ8"/>
+      <c r="CK8"/>
+    </row>
+    <row r="9" spans="1:89">
+      <c r="A9" t="s">
+        <v>166</v>
+      </c>
+      <c r="B9">
+        <v>1176753917000.0</v>
+      </c>
+      <c r="C9">
+        <v>1092615632000.0</v>
+      </c>
+      <c r="D9">
+        <v>1317143139000.0</v>
+      </c>
+      <c r="E9">
+        <v>803249035000.0</v>
+      </c>
+      <c r="F9">
+        <v>1025594565000.0</v>
+      </c>
+      <c r="G9">
+        <v>926605924000.0</v>
+      </c>
+      <c r="H9">
+        <v>1156155955000.0</v>
+      </c>
+      <c r="I9">
+        <v>769022106000.0</v>
+      </c>
+      <c r="J9">
+        <v>684079335000.0</v>
+      </c>
+      <c r="K9">
+        <v>879541012000.0</v>
+      </c>
+      <c r="L9">
+        <v>1590837334000.0</v>
+      </c>
+      <c r="M9">
+        <v>1062239466000.0</v>
+      </c>
+      <c r="N9">
+        <v>739505321000.0</v>
+      </c>
+      <c r="O9">
+        <v>1070192305000.0</v>
+      </c>
+      <c r="P9">
+        <v>1531830002000.0</v>
+      </c>
+      <c r="Q9">
+        <v>1102410922000.0</v>
+      </c>
+      <c r="R9">
+        <v>879769237000.0</v>
+      </c>
+      <c r="S9">
+        <v>738403321000.0</v>
+      </c>
+      <c r="T9">
+        <v>715136244000.0</v>
+      </c>
+      <c r="U9">
+        <v>485745519000.0</v>
+      </c>
+      <c r="V9">
+        <v>457505067000.0</v>
+      </c>
+      <c r="W9">
+        <v>634772172000.0</v>
+      </c>
+      <c r="X9">
+        <v>574325782000.0</v>
+      </c>
+      <c r="Y9">
+        <v>449639599000.0</v>
+      </c>
+      <c r="Z9">
+        <v>466224794000.0</v>
+      </c>
+      <c r="AA9">
+        <v>557729871000.0</v>
+      </c>
+      <c r="AB9">
+        <v>607258724000.0</v>
+      </c>
+      <c r="AC9">
+        <v>447441272000.0</v>
+      </c>
+      <c r="AD9">
+        <v>404445772000.0</v>
+      </c>
+      <c r="AE9">
+        <v>432975765000.0</v>
+      </c>
+      <c r="AF9">
+        <v>340803924000.0</v>
+      </c>
+      <c r="AG9">
+        <v>382713887000.0</v>
+      </c>
+      <c r="AH9">
+        <v>415361900000.0</v>
+      </c>
+      <c r="AI9">
+        <v>415686539000.0</v>
+      </c>
+      <c r="AJ9">
+        <v>449876206000.0</v>
+      </c>
+      <c r="AK9">
+        <v>364606538000.0</v>
+      </c>
+      <c r="AL9">
+        <v>601198008000.0</v>
+      </c>
+      <c r="AM9">
+        <v>451600696000.0</v>
+      </c>
+      <c r="AN9">
+        <v>400517437000.0</v>
+      </c>
+      <c r="AO9">
+        <v>464807000000.0</v>
+      </c>
+      <c r="AP9">
+        <v>567004282000.0</v>
+      </c>
+      <c r="AQ9">
+        <v>442605328000.0</v>
+      </c>
+      <c r="AR9">
+        <v>576457261000.0</v>
+      </c>
+      <c r="AS9">
+        <v>490227241000.0</v>
+      </c>
+      <c r="AT9">
+        <v>565646097000.0</v>
+      </c>
+      <c r="AU9">
+        <v>583663556000.0</v>
+      </c>
+      <c r="AV9">
+        <v>500737816000.0</v>
+      </c>
+      <c r="AW9">
+        <v>430451982000.0</v>
+      </c>
+      <c r="AX9">
+        <v>431135610000.0</v>
+      </c>
+      <c r="AY9">
+        <v>369594846000.0</v>
+      </c>
+      <c r="AZ9">
+        <v>400069280000.0</v>
+      </c>
+      <c r="BA9">
+        <v>328754779000.0</v>
+      </c>
+      <c r="BB9">
+        <v>326121066000.0</v>
+      </c>
+      <c r="BC9">
+        <v>312695772000.0</v>
+      </c>
+      <c r="BD9">
+        <v>352745702000.0</v>
+      </c>
+      <c r="BE9">
+        <v>286838908000.0</v>
+      </c>
+      <c r="BF9">
+        <v>336346507000.0</v>
+      </c>
+      <c r="BG9">
+        <v>285344814000.0</v>
+      </c>
+      <c r="BH9">
+        <v>261517789000.0</v>
+      </c>
+      <c r="BI9">
+        <v>289553037000.0</v>
+      </c>
+      <c r="BJ9">
+        <v>246141624000.0</v>
+      </c>
+      <c r="BK9">
+        <v>221185168000.0</v>
+      </c>
+      <c r="BL9">
+        <v>279859782000.0</v>
+      </c>
+      <c r="BM9">
+        <v>236675751000.0</v>
+      </c>
+      <c r="BN9">
+        <v>220616352000.0</v>
+      </c>
+      <c r="BO9">
+        <v>222532540000.0</v>
+      </c>
+      <c r="BP9">
+        <v>233435788000.0</v>
+      </c>
+      <c r="BQ9">
+        <v>258109961000.0</v>
+      </c>
+      <c r="BR9">
+        <v>229976492000.0</v>
+      </c>
+      <c r="BS9">
+        <v>232108985000.0</v>
+      </c>
+      <c r="BT9">
+        <v>254214536000.0</v>
+      </c>
+      <c r="BU9">
+        <v>306355995000.0</v>
+      </c>
+      <c r="BV9">
+        <v>304012386000.0</v>
+      </c>
+      <c r="BW9">
+        <v>266022202000.0</v>
+      </c>
+      <c r="BX9">
+        <v>234696429000.0</v>
+      </c>
+      <c r="BY9">
+        <v>226427348000.0</v>
+      </c>
+      <c r="BZ9">
+        <v>292272071000.0</v>
+      </c>
+      <c r="CA9">
+        <v>177262168000.0</v>
+      </c>
+      <c r="CB9">
+        <v>176585327000.0</v>
+      </c>
+      <c r="CC9">
+        <v>163566783000.0</v>
+      </c>
+      <c r="CD9">
+        <v>140036107000.0</v>
+      </c>
+      <c r="CE9">
+        <v>101276044000.0</v>
+      </c>
+      <c r="CF9">
+        <v>80798284000.0</v>
+      </c>
+      <c r="CG9">
+        <v>113681985000.0</v>
+      </c>
+      <c r="CH9">
+        <v>140491691000.0</v>
+      </c>
+      <c r="CI9">
+        <v>124159931000.0</v>
+      </c>
+      <c r="CJ9">
+        <v>179034992000.0</v>
+      </c>
+      <c r="CK9">
+        <v>30991294000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:89">
+      <c r="A10" t="s">
+        <v>167</v>
+      </c>
+      <c r="B10">
+        <v>976752307000.0</v>
+      </c>
+      <c r="C10">
+        <v>876762642000.0</v>
+      </c>
+      <c r="D10">
+        <v>1126331467000.0</v>
+      </c>
+      <c r="E10">
+        <v>602485639000.0</v>
+      </c>
+      <c r="F10">
+        <v>836848750000.0</v>
+      </c>
+      <c r="G10">
+        <v>728584740000.0</v>
+      </c>
+      <c r="H10">
+        <v>996778940000.0</v>
+      </c>
+      <c r="I10">
+        <v>569791108000.0</v>
+      </c>
+      <c r="J10">
+        <v>491822763000.0</v>
+      </c>
+      <c r="K10">
+        <v>753958279000.0</v>
+      </c>
+      <c r="L10">
+        <v>1445079077000.0</v>
+      </c>
+      <c r="M10">
+        <v>870434925000.0</v>
+      </c>
+      <c r="N10">
+        <v>551913437000.0</v>
+      </c>
+      <c r="O10">
+        <v>800230952000.0</v>
+      </c>
+      <c r="P10">
+        <v>1149562800000.0</v>
+      </c>
+      <c r="Q10">
+        <v>717859801000.0</v>
+      </c>
+      <c r="R10">
+        <v>633094251000.0</v>
+      </c>
+      <c r="S10">
+        <v>523299708000.0</v>
+      </c>
+      <c r="T10">
+        <v>370978742000.0</v>
+      </c>
+      <c r="U10">
+        <v>296706631000.0</v>
+      </c>
+      <c r="V10">
+        <v>292949501000.0</v>
+      </c>
+      <c r="W10">
+        <v>434428145000.0</v>
+      </c>
+      <c r="X10">
+        <v>335147460000.0</v>
+      </c>
+      <c r="Y10">
+        <v>291249146000.0</v>
+      </c>
+      <c r="Z10">
+        <v>257587150000.0</v>
+      </c>
+      <c r="AA10">
+        <v>307733150000.0</v>
+      </c>
+      <c r="AB10">
+        <v>196230466000.0</v>
+      </c>
+      <c r="AC10">
+        <v>206332047000.0</v>
+      </c>
+      <c r="AD10">
+        <v>228928314000.0</v>
+      </c>
+      <c r="AE10">
+        <v>233888877000.0</v>
+      </c>
+      <c r="AF10">
+        <v>205816070000.0</v>
+      </c>
+      <c r="AG10">
+        <v>215567178000.0</v>
+      </c>
+      <c r="AH10">
+        <v>234569235000.0</v>
+      </c>
+      <c r="AI10">
+        <v>234203667000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>219282141000.0</v>
+      </c>
+      <c r="AK10">
+        <v>151666460000.0</v>
+      </c>
+      <c r="AL10">
+        <v>448164652000.0</v>
+      </c>
+      <c r="AM10">
+        <v>337116385000.0</v>
+      </c>
+      <c r="AN10">
+        <v>151805793000.0</v>
+      </c>
+      <c r="AO10">
+        <v>264811594000.0</v>
+      </c>
+      <c r="AP10">
+        <v>425133729000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>314415574000.0</v>
+      </c>
+      <c r="AR10">
+        <v>234819357000.0</v>
+      </c>
+      <c r="AS10">
+        <v>299653541000.0</v>
+      </c>
+      <c r="AT10">
+        <v>400976358000.0</v>
+      </c>
+      <c r="AU10">
+        <v>381571736000.0</v>
+      </c>
+      <c r="AV10">
+        <v>286284901000.0</v>
+      </c>
+      <c r="AW10">
+        <v>243054896000.0</v>
+      </c>
+      <c r="AX10">
+        <v>239195784000.0</v>
+      </c>
+      <c r="AY10">
+        <v>224808036000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>137463856000.0</v>
+      </c>
+      <c r="BA10">
+        <v>190675295000.0</v>
+      </c>
+      <c r="BB10">
+        <v>216650021000.0</v>
+      </c>
+      <c r="BC10">
+        <v>188263693000.0</v>
+      </c>
+      <c r="BD10">
+        <v>221007963000.0</v>
+      </c>
+      <c r="BE10">
+        <v>210446359000.0</v>
+      </c>
+      <c r="BF10">
+        <v>178022981000.0</v>
+      </c>
+      <c r="BG10">
+        <v>200205077000.0</v>
+      </c>
+      <c r="BH10">
+        <v>-1499054258000.0</v>
+      </c>
+      <c r="BI10">
+        <v>1937731663000.0</v>
+      </c>
+      <c r="BJ10">
+        <v>-1543853232000.0</v>
+      </c>
+      <c r="BK10">
+        <v>1845147368000.0</v>
+      </c>
+      <c r="BL10">
+        <v>103505706000.0</v>
+      </c>
+      <c r="BM10">
+        <v>108063968000.0</v>
+      </c>
+      <c r="BN10">
+        <v>96509902000.0</v>
+      </c>
+      <c r="BO10">
+        <v>112011395000.0</v>
+      </c>
+      <c r="BP10">
+        <v>120902399000.0</v>
+      </c>
+      <c r="BQ10">
+        <v>142466110000.0</v>
+      </c>
+      <c r="BR10">
+        <v>115411763000.0</v>
+      </c>
+      <c r="BS10">
+        <v>89475301000.0</v>
+      </c>
+      <c r="BT10"/>
+      <c r="BU10">
+        <v>147746189000.0</v>
+      </c>
+      <c r="BV10">
+        <v>155204862000.0</v>
+      </c>
+      <c r="BW10">
+        <v>141886858000.0</v>
+      </c>
+      <c r="BX10">
+        <v>102775706000.0</v>
+      </c>
+      <c r="BY10">
+        <v>84835662000.0</v>
+      </c>
+      <c r="BZ10">
+        <v>74171394000.0</v>
+      </c>
+      <c r="CA10">
+        <v>74543173000.0</v>
+      </c>
+      <c r="CB10">
+        <v>62591200000.0</v>
+      </c>
+      <c r="CC10">
+        <v>60815990000.0</v>
+      </c>
+      <c r="CD10">
+        <v>25855967000.0</v>
+      </c>
+      <c r="CE10">
+        <v>39050511000.0</v>
+      </c>
+      <c r="CF10">
+        <v>37593525000.0</v>
+      </c>
+      <c r="CG10">
+        <v>40574925000.0</v>
+      </c>
+      <c r="CH10">
+        <v>53049329000.0</v>
+      </c>
+      <c r="CI10">
+        <v>51727569000.0</v>
+      </c>
+      <c r="CJ10">
+        <v>82641054000.0</v>
+      </c>
+      <c r="CK10">
+        <v>15903788000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:89">
+      <c r="A11" t="s">
+        <v>168</v>
+      </c>
+      <c r="B11">
+        <v>170572579000.0</v>
+      </c>
+      <c r="C11">
+        <v>116510274000.0</v>
+      </c>
+      <c r="D11">
+        <v>149082173000.0</v>
+      </c>
+      <c r="E11">
+        <v>86119081000.0</v>
+      </c>
+      <c r="F11">
+        <v>111369002000.0</v>
+      </c>
+      <c r="G11">
+        <v>124264333000.0</v>
+      </c>
+      <c r="H11">
+        <v>150963823000.0</v>
+      </c>
+      <c r="I11">
+        <v>101443135000.0</v>
+      </c>
+      <c r="J11">
+        <v>59886383000.0</v>
+      </c>
+      <c r="K11">
+        <v>100590237000.0</v>
+      </c>
+      <c r="L11">
+        <v>179496660000.0</v>
+      </c>
+      <c r="M11">
+        <v>149505064000.0</v>
+      </c>
+      <c r="N11">
+        <v>139251464000.0</v>
+      </c>
+      <c r="O11">
+        <v>120935502000.0</v>
+      </c>
+      <c r="P11">
+        <v>179074762000.0</v>
+      </c>
+      <c r="Q11">
+        <v>136699452000.0</v>
+      </c>
+      <c r="R11">
+        <v>126577066000.0</v>
+      </c>
+      <c r="S11">
+        <v>102406123000.0</v>
+      </c>
+      <c r="T11">
+        <v>72387727000.0</v>
+      </c>
+      <c r="U11">
+        <v>70660464000.0</v>
+      </c>
+      <c r="V11">
+        <v>62781607000.0</v>
+      </c>
+      <c r="W11">
+        <v>54231465000.0</v>
+      </c>
+      <c r="X11">
+        <v>58457128000.0</v>
+      </c>
+      <c r="Y11">
+        <v>57961143000.0</v>
+      </c>
+      <c r="Z11">
+        <v>46276175000.0</v>
+      </c>
+      <c r="AA11">
+        <v>67025147000.0</v>
+      </c>
+      <c r="AB11">
+        <v>15128089000.0</v>
+      </c>
+      <c r="AC11">
+        <v>48133387000.0</v>
+      </c>
+      <c r="AD11">
+        <v>59341543000.0</v>
+      </c>
+      <c r="AE11">
+        <v>43281102000.0</v>
+      </c>
+      <c r="AF11">
+        <v>71238715000.0</v>
+      </c>
+      <c r="AG11">
+        <v>52774629000.0</v>
+      </c>
+      <c r="AH11">
+        <v>59316104000.0</v>
+      </c>
+      <c r="AI11">
+        <v>43485908000.0</v>
+      </c>
+      <c r="AJ11">
+        <v>30533396000.0</v>
+      </c>
+      <c r="AK11">
+        <v>22361203000.0</v>
+      </c>
+      <c r="AL11">
+        <v>53621311000.0</v>
+      </c>
+      <c r="AM11">
+        <v>48399282000.0</v>
+      </c>
+      <c r="AN11">
+        <v>-71323013000.0</v>
+      </c>
+      <c r="AO11">
+        <v>59798278000.0</v>
+      </c>
+      <c r="AP11">
+        <v>65770285000.0</v>
+      </c>
+      <c r="AQ11">
+        <v>55069054000.0</v>
+      </c>
+      <c r="AR11">
+        <v>49766532000.0</v>
+      </c>
+      <c r="AS11">
+        <v>56306940000.0</v>
+      </c>
+      <c r="AT11">
+        <v>85501120000.0</v>
+      </c>
+      <c r="AU11">
+        <v>66705380000.0</v>
+      </c>
+      <c r="AV11">
+        <v>57590445000.0</v>
+      </c>
+      <c r="AW11">
+        <v>45261743000.0</v>
+      </c>
+      <c r="AX11">
+        <v>48838427000.0</v>
+      </c>
+      <c r="AY11">
+        <v>51089874000.0</v>
+      </c>
+      <c r="AZ11">
+        <v>22830170000.0</v>
+      </c>
+      <c r="BA11">
+        <v>25847483000.0</v>
+      </c>
+      <c r="BB11">
+        <v>31076772000.0</v>
+      </c>
+      <c r="BC11">
+        <v>37671757000.0</v>
+      </c>
+      <c r="BD11">
+        <v>61722141000.0</v>
+      </c>
+      <c r="BE11">
+        <v>35584786000.0</v>
+      </c>
+      <c r="BF11">
+        <v>47676177000.0</v>
+      </c>
+      <c r="BG11">
+        <v>45865933000.0</v>
+      </c>
+      <c r="BH11">
+        <v>33541831000.0</v>
+      </c>
+      <c r="BI11">
+        <v>48107221000.0</v>
+      </c>
+      <c r="BJ11">
+        <v>25467448000.0</v>
+      </c>
+      <c r="BK11">
+        <v>38721850000.0</v>
+      </c>
+      <c r="BL11">
+        <v>22558886000.0</v>
+      </c>
+      <c r="BM11">
+        <v>11781673000.0</v>
+      </c>
+      <c r="BN11">
+        <v>18379440000.0</v>
+      </c>
+      <c r="BO11">
+        <v>28278880000.0</v>
+      </c>
+      <c r="BP11">
+        <v>24782936000.0</v>
+      </c>
+      <c r="BQ11">
+        <v>44823657000.0</v>
+      </c>
+      <c r="BR11">
+        <v>30712883000.0</v>
+      </c>
+      <c r="BS11">
+        <v>28039730000.0</v>
+      </c>
+      <c r="BT11"/>
+      <c r="BU11">
+        <v>42923614000.0</v>
+      </c>
+      <c r="BV11">
+        <v>48381448000.0</v>
+      </c>
+      <c r="BW11">
+        <v>43548599000.0</v>
+      </c>
+      <c r="BX11">
+        <v>29509780000.0</v>
+      </c>
+      <c r="BY11">
+        <v>28523176000.0</v>
+      </c>
+      <c r="BZ11">
+        <v>20819616000.0</v>
+      </c>
+      <c r="CA11">
+        <v>22131622000.0</v>
+      </c>
+      <c r="CB11">
+        <v>18937014000.0</v>
+      </c>
+      <c r="CC11">
+        <v>17394991000.0</v>
+      </c>
+      <c r="CD11">
+        <v>2587897000.0</v>
+      </c>
+      <c r="CE11">
+        <v>7525697000.0</v>
+      </c>
+      <c r="CF11">
+        <v>6894554000.0</v>
+      </c>
+      <c r="CG11">
+        <v>10716236000.0</v>
+      </c>
+      <c r="CH11">
+        <v>13689447000.0</v>
+      </c>
+      <c r="CI11">
+        <v>12523643000.0</v>
+      </c>
+      <c r="CJ11">
+        <v>22314232000.0</v>
+      </c>
+      <c r="CK11">
+        <v>2931819000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:89">
+      <c r="A12" t="s">
+        <v>169</v>
+      </c>
+      <c r="B12">
+        <v>14376080000.0</v>
+      </c>
+      <c r="C12">
+        <v>15936193000.0</v>
+      </c>
+      <c r="D12">
+        <v>25747230000.0</v>
+      </c>
+      <c r="E12">
+        <v>11746344000.0</v>
+      </c>
+      <c r="F12">
+        <v>18171908000.0</v>
+      </c>
+      <c r="G12">
+        <v>15497250000.0</v>
+      </c>
+      <c r="H12">
+        <v>35759899000.0</v>
+      </c>
+      <c r="I12">
+        <v>12821252000.0</v>
+      </c>
+      <c r="J12">
+        <v>18250837000.0</v>
+      </c>
+      <c r="K12">
+        <v>14718007000.0</v>
+      </c>
+      <c r="L12">
+        <v>13650032000.0</v>
+      </c>
+      <c r="M12">
+        <v>20899827000.0</v>
+      </c>
+      <c r="N12">
+        <v>16823716000.0</v>
+      </c>
+      <c r="O12">
+        <v>17115661000.0</v>
+      </c>
+      <c r="P12">
+        <v>9398839000.0</v>
+      </c>
+      <c r="Q12">
+        <v>16578681000.0</v>
+      </c>
+      <c r="R12">
+        <v>16298264000.0</v>
+      </c>
+      <c r="S12">
+        <v>15940419000.0</v>
+      </c>
+      <c r="T12">
+        <v>7702273000.0</v>
+      </c>
+      <c r="U12">
+        <v>16620005000.0</v>
+      </c>
+      <c r="V12">
+        <v>16283482000.0</v>
+      </c>
+      <c r="W12">
+        <v>16462968000.0</v>
+      </c>
+      <c r="X12">
+        <v>15658039000.0</v>
+      </c>
+      <c r="Y12">
+        <v>1757235000.0</v>
+      </c>
+      <c r="Z12">
+        <v>44638051000.0</v>
+      </c>
+      <c r="AA12">
+        <v>43909776000.0</v>
+      </c>
+      <c r="AB12">
+        <v>26973685000.0</v>
+      </c>
+      <c r="AC12">
+        <v>32098865000.0</v>
+      </c>
+      <c r="AD12">
+        <v>18032495000.0</v>
+      </c>
+      <c r="AE12">
+        <v>34156570000.0</v>
+      </c>
+      <c r="AF12">
+        <v>27039607000.0</v>
+      </c>
+      <c r="AG12">
+        <v>9676610000.0</v>
+      </c>
+      <c r="AH12">
+        <v>10244687000.0</v>
+      </c>
+      <c r="AI12">
+        <v>26987807000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>3286870000.0</v>
+      </c>
+      <c r="AK12">
+        <v>6229998000.0</v>
+      </c>
+      <c r="AL12">
+        <v>13392350000.0</v>
+      </c>
+      <c r="AM12">
+        <v>13529500000.0</v>
+      </c>
+      <c r="AN12">
+        <v>2226885000.0</v>
+      </c>
+      <c r="AO12">
+        <v>17467710000.0</v>
+      </c>
+      <c r="AP12">
+        <v>24322184000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>20391624000.0</v>
+      </c>
+      <c r="AR12">
+        <v>31620815000.0</v>
+      </c>
+      <c r="AS12">
+        <v>29369078000.0</v>
+      </c>
+      <c r="AT12">
+        <v>31652830000.0</v>
+      </c>
+      <c r="AU12">
+        <v>23186838000.0</v>
+      </c>
+      <c r="AV12">
+        <v>31988134000.0</v>
+      </c>
+      <c r="AW12">
+        <v>47404643000.0</v>
+      </c>
+      <c r="AX12">
+        <v>35525043000.0</v>
+      </c>
+      <c r="AY12">
+        <v>23079855000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>69726303000.0</v>
+      </c>
+      <c r="BA12">
+        <v>5162286000.0</v>
+      </c>
+      <c r="BB12">
+        <v>20306110000.0</v>
+      </c>
+      <c r="BC12">
+        <v>15969227000.0</v>
+      </c>
+      <c r="BD12">
+        <v>4781741000.0</v>
+      </c>
+      <c r="BE12">
+        <v>6117430000.0</v>
+      </c>
+      <c r="BF12">
+        <v>9265492000.0</v>
+      </c>
+      <c r="BG12">
+        <v>9100647000.0</v>
+      </c>
+      <c r="BH12">
+        <v>637130000.0</v>
+      </c>
+      <c r="BI12">
+        <v>7643866000.0</v>
+      </c>
+      <c r="BJ12">
+        <v>8072005000.0</v>
+      </c>
+      <c r="BK12">
+        <v>11972327000.0</v>
+      </c>
+      <c r="BL12">
+        <v>21798395000.0</v>
+      </c>
+      <c r="BM12">
+        <v>29559689000.0</v>
+      </c>
+      <c r="BN12">
+        <v>22928646000.0</v>
+      </c>
+      <c r="BO12">
+        <v>27099098000.0</v>
+      </c>
+      <c r="BP12">
+        <v>27456242000.0</v>
+      </c>
+      <c r="BQ12">
+        <v>29772351000.0</v>
+      </c>
+      <c r="BR12">
+        <v>27992757000.0</v>
+      </c>
+      <c r="BS12">
+        <v>33205893000.0</v>
+      </c>
+      <c r="BT12">
+        <v>42628922000.0</v>
+      </c>
+      <c r="BU12">
+        <v>26911146000.0</v>
+      </c>
+      <c r="BV12">
+        <v>18467490000.0</v>
+      </c>
+      <c r="BW12">
+        <v>16053943000.0</v>
+      </c>
+      <c r="BX12">
+        <v>16247484000.0</v>
+      </c>
+      <c r="BY12">
+        <v>16087399000.0</v>
+      </c>
+      <c r="BZ12">
+        <v>11884646000.0</v>
+      </c>
+      <c r="CA12">
+        <v>9757837000.0</v>
+      </c>
+      <c r="CB12">
+        <v>9733947000.0</v>
+      </c>
+      <c r="CC12">
+        <v>6348792000.0</v>
+      </c>
+      <c r="CD12">
+        <v>8201067000.0</v>
+      </c>
+      <c r="CE12">
+        <v>7202962000.0</v>
+      </c>
+      <c r="CF12">
+        <v>7285541000.0</v>
+      </c>
+      <c r="CG12">
+        <v>5461041000.0</v>
+      </c>
+      <c r="CH12">
+        <v>4835763000.0</v>
+      </c>
+      <c r="CI12">
+        <v>4739902000.0</v>
+      </c>
+      <c r="CJ12">
+        <v>15442119000.0</v>
+      </c>
+      <c r="CK12">
+        <v>400178000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:89">
+      <c r="A13" t="s">
+        <v>170</v>
+      </c>
+      <c r="B13">
+        <v>81951257000.0</v>
+      </c>
+      <c r="C13">
+        <v>78171925000.0</v>
+      </c>
+      <c r="D13">
+        <v>115124000000.0</v>
+      </c>
+      <c r="E13">
+        <v>51835817000.0</v>
+      </c>
+      <c r="F13">
+        <v>44990767000.0</v>
+      </c>
+      <c r="G13">
+        <v>59891483000.0</v>
+      </c>
+      <c r="H13">
+        <v>120249848000.0</v>
+      </c>
+      <c r="I13">
+        <v>48764113000.0</v>
+      </c>
+      <c r="J13">
+        <v>61996627000.0</v>
+      </c>
+      <c r="K13">
+        <v>85402076000.0</v>
+      </c>
+      <c r="L13">
+        <v>90247928000.0</v>
+      </c>
+      <c r="M13">
+        <v>48063859000.0</v>
+      </c>
+      <c r="N13">
+        <v>12670029000.0</v>
+      </c>
+      <c r="O13">
+        <v>14086659000.0</v>
+      </c>
+      <c r="P13">
+        <v>22582163000.0</v>
+      </c>
+      <c r="Q13">
+        <v>98290000.0</v>
+      </c>
+      <c r="R13">
+        <v>6793839000.0</v>
+      </c>
+      <c r="S13">
+        <v>5038461000.0</v>
+      </c>
+      <c r="T13">
+        <v>13966492000.0</v>
+      </c>
+      <c r="U13">
+        <v>5564346000.0</v>
+      </c>
+      <c r="V13">
+        <v>10498080000.0</v>
+      </c>
+      <c r="W13">
+        <v>5566106000.0</v>
+      </c>
+      <c r="X13">
+        <v>15384172000.0</v>
+      </c>
+      <c r="Y13">
+        <v>8474259000.0</v>
+      </c>
+      <c r="Z13">
+        <v>34057447000.0</v>
+      </c>
+      <c r="AA13">
+        <v>28863507000.0</v>
+      </c>
+      <c r="AB13">
+        <v>9448258000.0</v>
+      </c>
+      <c r="AC13">
+        <v>26431374000.0</v>
+      </c>
+      <c r="AD13">
+        <v>9726216000.0</v>
+      </c>
+      <c r="AE13">
+        <v>9788491000.0</v>
+      </c>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13"/>
+      <c r="CG13"/>
+      <c r="CH13"/>
+      <c r="CI13"/>
+      <c r="CJ13"/>
+      <c r="CK13"/>
+    </row>
+    <row r="14" spans="1:89">
+      <c r="A14" t="s">
+        <v>171</v>
+      </c>
+      <c r="B14">
+        <v>-31871947000.0</v>
+      </c>
+      <c r="C14">
+        <v>-103759780000.0</v>
+      </c>
+      <c r="D14">
+        <v>-154773383000.0</v>
+      </c>
+      <c r="E14"/>
+      <c r="F14">
+        <v>-110610839000.0</v>
+      </c>
+      <c r="G14">
+        <v>-39111736000.0</v>
+      </c>
+      <c r="H14">
+        <v>-90117146000.0</v>
+      </c>
+      <c r="I14">
+        <v>-1907816000.0</v>
+      </c>
+      <c r="J14">
+        <v>-24412378000.0</v>
+      </c>
+      <c r="K14">
+        <v>-57912197000.0</v>
+      </c>
+      <c r="L14">
+        <v>-195387597000.0</v>
+      </c>
+      <c r="M14">
+        <v>-41707961000.0</v>
+      </c>
+      <c r="N14">
+        <v>10994475000.0</v>
+      </c>
+      <c r="O14">
+        <v>-72019107000.0</v>
+      </c>
+      <c r="P14">
+        <v>-130982986000.0</v>
+      </c>
+      <c r="Q14">
+        <v>27207668000.0</v>
+      </c>
+      <c r="R14">
+        <v>20967303000.0</v>
+      </c>
+      <c r="S14">
+        <v>7083747000.0</v>
+      </c>
+      <c r="T14">
+        <v>16036653000.0</v>
+      </c>
+      <c r="U14">
+        <v>20549238000.0</v>
+      </c>
+      <c r="V14">
+        <v>1920228608000.0</v>
+      </c>
+      <c r="W14">
+        <v>1902397759000.0</v>
+      </c>
+      <c r="X14">
+        <v>1803979063000.0</v>
+      </c>
+      <c r="Y14">
+        <v>1794057107000.0</v>
+      </c>
+      <c r="Z14">
+        <v>1771295046000.0</v>
+      </c>
+      <c r="AA14">
+        <v>1819722322000.0</v>
+      </c>
+      <c r="AB14">
+        <v>1730586519000.0</v>
+      </c>
+      <c r="AC14">
+        <v>1670257778000.0</v>
+      </c>
+      <c r="AD14">
+        <v>1609765112000.0</v>
+      </c>
+      <c r="AE14">
+        <v>1594846752000.0</v>
+      </c>
+      <c r="AF14">
+        <v>1555723225000.0</v>
+      </c>
+      <c r="AG14">
+        <v>1521339465000.0</v>
+      </c>
+      <c r="AH14"/>
+      <c r="AI14"/>
+      <c r="AJ14"/>
+      <c r="AK14"/>
+      <c r="AL14">
+        <v>64527290000.0</v>
+      </c>
+      <c r="AM14">
+        <v>30305608000.0</v>
+      </c>
+      <c r="AN14">
+        <v>5534012000.0</v>
+      </c>
+      <c r="AO14"/>
+      <c r="AP14">
+        <v>28998927000.0</v>
+      </c>
+      <c r="AQ14">
+        <v>4149215000.0</v>
+      </c>
+      <c r="AR14"/>
+      <c r="AS14">
+        <v>3290712000.0</v>
+      </c>
+      <c r="AT14">
+        <v>5467351000.0</v>
+      </c>
+      <c r="AU14">
+        <v>19632586000.0</v>
+      </c>
+      <c r="AV14"/>
+      <c r="AW14"/>
+      <c r="AX14"/>
+      <c r="AY14"/>
+      <c r="AZ14"/>
+      <c r="BA14"/>
+      <c r="BB14"/>
+      <c r="BC14"/>
+      <c r="BD14"/>
+      <c r="BE14"/>
+      <c r="BF14"/>
+      <c r="BG14"/>
+      <c r="BH14"/>
+      <c r="BI14"/>
+      <c r="BJ14">
+        <v>786103327000.0</v>
+      </c>
+      <c r="BK14"/>
+      <c r="BL14"/>
+      <c r="BM14">
+        <v>11728048000.0</v>
+      </c>
+      <c r="BN14">
+        <v>7591420000.0</v>
+      </c>
+      <c r="BO14">
+        <v>13484758000.0</v>
+      </c>
+      <c r="BP14">
+        <v>13242132000.0</v>
+      </c>
+      <c r="BQ14">
+        <v>16252736000.0</v>
+      </c>
+      <c r="BR14">
+        <v>17958751000.0</v>
+      </c>
+      <c r="BS14">
+        <v>17724098000.0</v>
+      </c>
+      <c r="BT14">
+        <v>16888112000.0</v>
+      </c>
+      <c r="BU14">
+        <v>14422558000.0</v>
+      </c>
+      <c r="BV14">
+        <v>15117157000.0</v>
+      </c>
+      <c r="BW14">
+        <v>14491171000.0</v>
+      </c>
+      <c r="BX14">
+        <v>12888749000.0</v>
+      </c>
+      <c r="BY14">
+        <v>11899041000.0</v>
+      </c>
+      <c r="BZ14">
+        <v>10621667000.0</v>
+      </c>
+      <c r="CA14">
+        <v>8724041000.0</v>
+      </c>
+      <c r="CB14">
+        <v>3648264000.0</v>
+      </c>
+      <c r="CC14">
+        <v>4799952000.0</v>
+      </c>
+      <c r="CD14">
+        <v>1923642000.0</v>
+      </c>
+      <c r="CE14">
+        <v>3412110000.0</v>
+      </c>
+      <c r="CF14">
+        <v>4771361000.0</v>
+      </c>
+      <c r="CG14">
+        <v>3781345000.0</v>
+      </c>
+      <c r="CH14">
+        <v>5987602000.0</v>
+      </c>
+      <c r="CI14">
+        <v>5476160000.0</v>
+      </c>
+      <c r="CJ14"/>
+      <c r="CK14">
+        <v>138647000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:89">
+      <c r="A15" t="s">
+        <v>172</v>
+      </c>
+      <c r="B15">
+        <v>774307781000.0</v>
+      </c>
+      <c r="C15">
+        <v>656492588000.0</v>
+      </c>
+      <c r="D15">
+        <v>822475911000.0</v>
+      </c>
+      <c r="E15">
+        <v>470062585000.0</v>
+      </c>
+      <c r="F15">
+        <v>614868909000.0</v>
+      </c>
+      <c r="G15">
+        <v>565208671000.0</v>
+      </c>
+      <c r="H15">
+        <v>755697971000.0</v>
+      </c>
+      <c r="I15">
+        <v>466440157000.0</v>
+      </c>
+      <c r="J15">
+        <v>407524002000.0</v>
+      </c>
+      <c r="K15">
+        <v>595455845000.0</v>
+      </c>
+      <c r="L15">
+        <v>1070194820000.0</v>
+      </c>
+      <c r="M15">
+        <v>679221900000.0</v>
+      </c>
+      <c r="N15">
+        <v>423656448000.0</v>
+      </c>
+      <c r="O15">
+        <v>607276343000.0</v>
+      </c>
+      <c r="P15">
+        <v>839505052000.0</v>
+      </c>
+      <c r="Q15">
+        <v>608368017000.0</v>
+      </c>
+      <c r="R15">
+        <v>527484488000.0</v>
+      </c>
+      <c r="S15">
+        <v>427977332000.0</v>
+      </c>
+      <c r="T15">
+        <v>314627668000.0</v>
+      </c>
+      <c r="U15">
+        <v>246595405000.0</v>
+      </c>
+      <c r="V15">
+        <v>245078182000.0</v>
+      </c>
+      <c r="W15">
+        <v>305312330000.0</v>
+      </c>
+      <c r="X15">
+        <v>259509824000.0</v>
+      </c>
+      <c r="Y15">
+        <v>233838271000.0</v>
+      </c>
+      <c r="Z15">
+        <v>203796609000.0</v>
+      </c>
+      <c r="AA15">
+        <v>227773761000.0</v>
+      </c>
+      <c r="AB15">
+        <v>151958063000.0</v>
+      </c>
+      <c r="AC15">
+        <v>174482044000.0</v>
+      </c>
+      <c r="AD15">
+        <v>189208051000.0</v>
+      </c>
+      <c r="AE15">
+        <v>201556979000.0</v>
+      </c>
+      <c r="AF15">
+        <v>347231710000.0</v>
+      </c>
+      <c r="AG15">
+        <v>176577039000.0</v>
+      </c>
+      <c r="AH15">
+        <v>192021146000.0</v>
+      </c>
+      <c r="AI15">
+        <v>929004175000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>184015614000.0</v>
+      </c>
+      <c r="AK15">
+        <v>429224009000.0</v>
+      </c>
+      <c r="AL15">
+        <v>330016051000.0</v>
+      </c>
+      <c r="AM15">
+        <v>258411495000.0</v>
+      </c>
+      <c r="AN15">
+        <v>217594794000.0</v>
+      </c>
+      <c r="AO15">
+        <v>207629777000.0</v>
+      </c>
+      <c r="AP15">
+        <v>330364517000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>255197305000.0</v>
+      </c>
+      <c r="AR15">
+        <v>188332306000.0</v>
+      </c>
+      <c r="AS15">
+        <v>240055889000.0</v>
+      </c>
+      <c r="AT15">
+        <v>310007887000.0</v>
+      </c>
+      <c r="AU15">
+        <v>295233770000.0</v>
+      </c>
+      <c r="AV15">
+        <v>231440669000.0</v>
+      </c>
+      <c r="AW15">
+        <v>202691322000.0</v>
+      </c>
+      <c r="AX15">
+        <v>195725468000.0</v>
+      </c>
+      <c r="AY15">
+        <v>180236707000.0</v>
+      </c>
+      <c r="AZ15">
+        <v>123171884000.0</v>
+      </c>
+      <c r="BA15">
+        <v>174162779000.0</v>
+      </c>
+      <c r="BB15">
+        <v>193314031000.0</v>
+      </c>
+      <c r="BC15">
+        <v>157601591000.0</v>
+      </c>
+      <c r="BD15">
+        <v>167642110000.0</v>
+      </c>
+      <c r="BE15">
+        <v>184025429000.0</v>
+      </c>
+      <c r="BF15">
+        <v>137203795000.0</v>
+      </c>
+      <c r="BG15">
+        <v>160442286000.0</v>
+      </c>
+      <c r="BH15">
+        <v>144735113000.0</v>
+      </c>
+      <c r="BI15">
+        <v>207974329000.0</v>
+      </c>
+      <c r="BJ15">
+        <v>119035675000.0</v>
+      </c>
+      <c r="BK15">
+        <v>1812334768000.0</v>
+      </c>
+      <c r="BL15">
+        <v>113751046000.0</v>
+      </c>
+      <c r="BM15">
+        <v>84554247000.0</v>
+      </c>
+      <c r="BN15">
+        <v>70539042000.0</v>
+      </c>
+      <c r="BO15">
+        <v>70247757000.0</v>
+      </c>
+      <c r="BP15">
+        <v>148055048000.0</v>
+      </c>
+      <c r="BQ15">
+        <v>81389717000.0</v>
+      </c>
+      <c r="BR15">
+        <v>66740129000.0</v>
+      </c>
+      <c r="BS15">
+        <v>43711473000.0</v>
+      </c>
+      <c r="BT15"/>
+      <c r="BU15"/>
+      <c r="BV15"/>
+      <c r="BW15"/>
+      <c r="BX15"/>
+      <c r="BY15"/>
+      <c r="BZ15"/>
+      <c r="CA15"/>
+      <c r="CB15"/>
+      <c r="CC15"/>
+      <c r="CD15"/>
+      <c r="CE15"/>
+      <c r="CF15"/>
+      <c r="CG15"/>
+      <c r="CH15"/>
+      <c r="CI15"/>
+      <c r="CJ15"/>
+      <c r="CK15"/>
+    </row>
+    <row r="16" spans="1:89">
+      <c r="A16" t="s">
+        <v>173</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16">
+        <v>822475911000.0</v>
+      </c>
+      <c r="E16">
+        <v>470062585000.0</v>
+      </c>
+      <c r="F16">
+        <v>614868909000.0</v>
+      </c>
+      <c r="G16">
+        <v>565208671000.0</v>
+      </c>
+      <c r="H16">
+        <v>755697971000.0</v>
+      </c>
+      <c r="I16">
+        <v>466440157000.0</v>
+      </c>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
+        <v>679221900000.0</v>
+      </c>
+      <c r="N16">
+        <v>423656448000.0</v>
+      </c>
+      <c r="O16">
+        <v>607276343000.0</v>
+      </c>
+      <c r="P16">
+        <v>839505052000.0</v>
+      </c>
+      <c r="Q16">
+        <v>608368017000.0</v>
+      </c>
+      <c r="R16">
+        <v>527484488000.0</v>
+      </c>
+      <c r="S16">
+        <v>427977332000.0</v>
+      </c>
+      <c r="T16">
+        <v>314627668000.0</v>
+      </c>
+      <c r="U16">
+        <v>246595405000.0</v>
+      </c>
+      <c r="V16">
+        <v>245078182000.0</v>
+      </c>
+      <c r="W16">
+        <v>305312330000.0</v>
+      </c>
+      <c r="X16">
+        <v>259509824000.0</v>
+      </c>
+      <c r="Y16">
+        <v>233838271000.0</v>
+      </c>
+      <c r="Z16">
+        <v>203796609000.0</v>
+      </c>
+      <c r="AA16">
+        <v>227773761000.0</v>
+      </c>
+      <c r="AB16">
+        <v>151958063000.0</v>
+      </c>
+      <c r="AC16">
+        <v>174482044000.0</v>
+      </c>
+      <c r="AD16">
+        <v>189208051000.0</v>
+      </c>
+      <c r="AE16">
+        <v>201556979000.0</v>
+      </c>
+      <c r="AF16">
+        <v>347231710000.0</v>
+      </c>
+      <c r="AG16">
+        <v>176577039000.0</v>
+      </c>
+      <c r="AH16"/>
+      <c r="AI16"/>
+      <c r="AJ16"/>
+      <c r="AK16"/>
+      <c r="AL16"/>
+      <c r="AM16"/>
+      <c r="AN16"/>
+      <c r="AO16"/>
+      <c r="AP16"/>
+      <c r="AQ16"/>
+      <c r="AR16"/>
+      <c r="AS16"/>
+      <c r="AT16"/>
+      <c r="AU16"/>
+      <c r="AV16"/>
+      <c r="AW16"/>
+      <c r="AX16"/>
+      <c r="AY16"/>
+      <c r="AZ16"/>
+      <c r="BA16"/>
+      <c r="BB16"/>
+      <c r="BC16"/>
+      <c r="BD16"/>
+      <c r="BE16"/>
+      <c r="BF16"/>
+      <c r="BG16"/>
+      <c r="BH16"/>
+      <c r="BI16"/>
+      <c r="BJ16"/>
+      <c r="BK16"/>
+      <c r="BL16"/>
+      <c r="BM16"/>
+      <c r="BN16"/>
+      <c r="BO16"/>
+      <c r="BP16"/>
+      <c r="BQ16"/>
+      <c r="BR16"/>
+      <c r="BS16"/>
+      <c r="BT16"/>
+      <c r="BU16"/>
+      <c r="BV16"/>
+      <c r="BW16"/>
+      <c r="BX16"/>
+      <c r="BY16"/>
+      <c r="BZ16"/>
+      <c r="CA16"/>
+      <c r="CB16"/>
+      <c r="CC16"/>
+      <c r="CD16"/>
+      <c r="CE16"/>
+      <c r="CF16"/>
+      <c r="CG16"/>
+      <c r="CH16"/>
+      <c r="CI16"/>
+      <c r="CJ16"/>
+      <c r="CK16"/>
+    </row>
+    <row r="17" spans="1:89">
+      <c r="A17" t="s">
+        <v>174</v>
+      </c>
+      <c r="B17">
+        <v>806179728000.0</v>
+      </c>
+      <c r="C17">
+        <v>760252368000.0</v>
+      </c>
+      <c r="D17">
+        <v>977249294000.0</v>
+      </c>
+      <c r="E17"/>
+      <c r="F17">
+        <v>725479748000.0</v>
+      </c>
+      <c r="G17">
+        <v>604320407000.0</v>
+      </c>
+      <c r="H17">
+        <v>845815117000.0</v>
+      </c>
+      <c r="I17">
+        <v>468347973000.0</v>
+      </c>
+      <c r="J17">
+        <v>431936380000.0</v>
+      </c>
+      <c r="K17">
+        <v>653368042000.0</v>
+      </c>
+      <c r="L17">
+        <v>1265582417000.0</v>
+      </c>
+      <c r="M17">
+        <v>720929861000.0</v>
+      </c>
+      <c r="N17">
+        <v>412661973000.0</v>
+      </c>
+      <c r="O17">
+        <v>679295450000.0</v>
+      </c>
+      <c r="P17">
+        <v>970488038000.0</v>
+      </c>
+      <c r="Q17">
+        <v>581160349000.0</v>
+      </c>
+      <c r="R17">
+        <v>506517185000.0</v>
+      </c>
+      <c r="S17">
+        <v>420893585000.0</v>
+      </c>
+      <c r="T17">
+        <v>298591015000.0</v>
+      </c>
+      <c r="U17">
+        <v>226046167000.0</v>
+      </c>
+      <c r="V17">
+        <v>230167894000.0</v>
+      </c>
+      <c r="W17">
+        <v>380196680000.0</v>
+      </c>
+      <c r="X17">
+        <v>276690332000.0</v>
+      </c>
+      <c r="Y17">
+        <v>233288003000.0</v>
+      </c>
+      <c r="Z17">
+        <v>211310975000.0</v>
+      </c>
+      <c r="AA17">
+        <v>240708003000.0</v>
+      </c>
+      <c r="AB17">
+        <v>181102377000.0</v>
+      </c>
+      <c r="AC17">
+        <v>158198660000.0</v>
+      </c>
+      <c r="AD17">
+        <v>169586771000.0</v>
+      </c>
+      <c r="AE17">
+        <v>190607775000.0</v>
+      </c>
+      <c r="AF17">
+        <v>134577355000.0</v>
+      </c>
+      <c r="AG17">
+        <v>162792549000.0</v>
+      </c>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
+      <c r="BW17"/>
+      <c r="BX17"/>
+      <c r="BY17"/>
+      <c r="BZ17"/>
+      <c r="CA17"/>
+      <c r="CB17"/>
+      <c r="CC17"/>
+      <c r="CD17"/>
+      <c r="CE17"/>
+      <c r="CF17"/>
+      <c r="CG17"/>
+      <c r="CH17"/>
+      <c r="CI17"/>
+      <c r="CJ17"/>
+      <c r="CK17"/>
+    </row>
+    <row r="18" spans="1:89">
+      <c r="A18" t="s">
+        <v>175</v>
+      </c>
+      <c r="B18">
+        <v>68719944000.0</v>
+      </c>
+      <c r="C18">
+        <v>62235732000.0</v>
+      </c>
+      <c r="D18">
+        <v>88640004000.0</v>
+      </c>
+      <c r="E18"/>
+      <c r="F18">
+        <v>33404705000.0</v>
+      </c>
+      <c r="G18">
+        <v>45801729000.0</v>
+      </c>
+      <c r="H18">
+        <v>111321604000.0</v>
+      </c>
+      <c r="I18">
+        <v>44857359000.0</v>
+      </c>
+      <c r="J18">
+        <v>39318233000.0</v>
+      </c>
+      <c r="K18">
+        <v>70684069000.0</v>
+      </c>
+      <c r="L18">
+        <v>74300549000.0</v>
+      </c>
+      <c r="M18">
+        <v>22998391000.0</v>
+      </c>
+      <c r="N18">
+        <v>311560000.0</v>
+      </c>
+      <c r="O18">
+        <v>5822757000.0</v>
+      </c>
+      <c r="P18">
+        <v>13909690000.0</v>
+      </c>
+      <c r="Q18">
+        <v>-4701785000.0</v>
+      </c>
+      <c r="R18">
+        <v>-10508742000.0</v>
+      </c>
+      <c r="S18">
+        <v>-10901958000.0</v>
+      </c>
+      <c r="T18">
+        <v>4824354000.0</v>
+      </c>
+      <c r="U18">
+        <v>-12111956000.0</v>
+      </c>
+      <c r="V18">
+        <v>-7654196000.0</v>
+      </c>
+      <c r="W18">
+        <v>-9362914000.0</v>
+      </c>
+      <c r="X18">
+        <v>26718850000.0</v>
+      </c>
+      <c r="Y18">
+        <v>6381188000.0</v>
+      </c>
+      <c r="Z18">
+        <v>-37087707000.0</v>
+      </c>
+      <c r="AA18">
+        <v>-32028331000.0</v>
+      </c>
+      <c r="AB18">
+        <v>-14303836000.0</v>
+      </c>
+      <c r="AC18">
+        <v>-29758796000.0</v>
+      </c>
+      <c r="AD18">
+        <v>-9702459000.0</v>
+      </c>
+      <c r="AE18">
+        <v>-26080073000.0</v>
+      </c>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
+      <c r="CI18"/>
+      <c r="CJ18"/>
+      <c r="CK18"/>
+    </row>
+    <row r="19" spans="1:89">
+      <c r="A19" t="s">
+        <v>176</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
+      <c r="CI19"/>
+      <c r="CJ19"/>
+      <c r="CK19"/>
+    </row>
+    <row r="20" spans="1:89">
+      <c r="A20" t="s">
+        <v>177</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20"/>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
+      <c r="BE20"/>
+      <c r="BF20"/>
+      <c r="BG20"/>
+      <c r="BH20"/>
+      <c r="BI20"/>
+      <c r="BJ20"/>
+      <c r="BK20"/>
+      <c r="BL20"/>
+      <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20"/>
+      <c r="BP20"/>
+      <c r="BQ20"/>
+      <c r="BR20"/>
+      <c r="BS20"/>
+      <c r="BT20"/>
+      <c r="BU20"/>
+      <c r="BV20"/>
+      <c r="BW20"/>
+      <c r="BX20"/>
+      <c r="BY20"/>
+      <c r="BZ20"/>
+      <c r="CA20"/>
+      <c r="CB20"/>
+      <c r="CC20"/>
+      <c r="CD20"/>
+      <c r="CE20"/>
+      <c r="CF20"/>
+      <c r="CG20"/>
+      <c r="CH20"/>
+      <c r="CI20"/>
+      <c r="CJ20"/>
+      <c r="CK20"/>
+    </row>
+    <row r="21" spans="1:89">
+      <c r="A21" t="s">
+        <v>178</v>
+      </c>
+      <c r="B21">
+        <v>908679002000.0</v>
+      </c>
+      <c r="C21">
+        <v>807160004000.0</v>
+      </c>
+      <c r="D21">
+        <v>1004547791000.0</v>
+      </c>
+      <c r="E21">
+        <v>560863397000.0</v>
+      </c>
+      <c r="F21">
+        <v>797297682000.0</v>
+      </c>
+      <c r="G21">
+        <v>685748551000.0</v>
+      </c>
+      <c r="H21">
+        <v>886308899000.0</v>
+      </c>
+      <c r="I21">
+        <v>542841863000.0</v>
+      </c>
+      <c r="J21">
+        <v>468489050000.0</v>
+      </c>
+      <c r="K21">
+        <v>643567170000.0</v>
+      </c>
+      <c r="L21">
+        <v>1349051672000.0</v>
+      </c>
+      <c r="M21">
+        <v>844187220000.0</v>
+      </c>
+      <c r="N21">
+        <v>552592214000.0</v>
+      </c>
+      <c r="O21">
+        <v>800958939000.0</v>
+      </c>
+      <c r="P21">
+        <v>1164709798000.0</v>
+      </c>
+      <c r="Q21">
+        <v>729990502000.0</v>
+      </c>
+      <c r="R21">
+        <v>651247768000.0</v>
+      </c>
+      <c r="S21">
+        <v>540833465000.0</v>
+      </c>
+      <c r="T21">
+        <v>376301168000.0</v>
+      </c>
+      <c r="U21">
+        <v>314659426000.0</v>
+      </c>
+      <c r="V21">
+        <v>305945024000.0</v>
+      </c>
+      <c r="W21">
+        <v>457982985000.0</v>
+      </c>
+      <c r="X21">
+        <v>340610826000.0</v>
+      </c>
+      <c r="Y21">
+        <v>284781185000.0</v>
+      </c>
+      <c r="Z21">
+        <v>293695934000.0</v>
+      </c>
+      <c r="AA21">
+        <v>338812886000.0</v>
+      </c>
+      <c r="AB21">
+        <v>367711080000.0</v>
+      </c>
+      <c r="AC21">
+        <v>234341898000.0</v>
+      </c>
+      <c r="AD21">
+        <v>236037012000.0</v>
+      </c>
+      <c r="AE21">
+        <v>257210292000.0</v>
+      </c>
+      <c r="AF21">
+        <v>234910604000.0</v>
+      </c>
+      <c r="AG21">
+        <v>215914245000.0</v>
+      </c>
+      <c r="AH21">
+        <v>244792319000.0</v>
+      </c>
+      <c r="AI21">
+        <v>240552381000.0</v>
+      </c>
+      <c r="AJ21">
+        <v>217118639000.0</v>
+      </c>
+      <c r="AK21">
+        <v>127381019000.0</v>
+      </c>
+      <c r="AL21">
+        <v>452000845000.0</v>
+      </c>
+      <c r="AM21">
+        <v>340370298000.0</v>
+      </c>
+      <c r="AN21">
+        <v>140417157000.0</v>
+      </c>
+      <c r="AO21">
+        <v>268079822000.0</v>
+      </c>
+      <c r="AP21">
+        <v>438537344000.0</v>
+      </c>
+      <c r="AQ21">
+        <v>328327707000.0</v>
+      </c>
+      <c r="AR21">
+        <v>262203391000.0</v>
+      </c>
+      <c r="AS21">
+        <v>298152290000.0</v>
+      </c>
+      <c r="AT21">
+        <v>400628150000.0</v>
+      </c>
+      <c r="AU21">
+        <v>388185711000.0</v>
+      </c>
+      <c r="AV21">
+        <v>300452369000.0</v>
+      </c>
+      <c r="AW21">
+        <v>269579149000.0</v>
+      </c>
+      <c r="AX21">
+        <v>261461718000.0</v>
+      </c>
+      <c r="AY21">
+        <v>231676446000.0</v>
+      </c>
+      <c r="AZ21">
+        <v>182118816000.0</v>
+      </c>
+      <c r="BA21">
+        <v>179422974000.0</v>
+      </c>
+      <c r="BB21">
+        <v>218725948000.0</v>
+      </c>
+      <c r="BC21">
+        <v>187314359000.0</v>
+      </c>
+      <c r="BD21">
+        <v>222169667000.0</v>
+      </c>
+      <c r="BE21">
+        <v>216564240000.0</v>
+      </c>
+      <c r="BF21">
+        <v>188168587000.0</v>
+      </c>
+      <c r="BG21">
+        <v>203453277000.0</v>
+      </c>
+      <c r="BH21">
+        <v>249814804000.0</v>
+      </c>
+      <c r="BI21">
+        <v>181097280000.0</v>
+      </c>
+      <c r="BJ21">
+        <v>161727216000.0</v>
+      </c>
+      <c r="BK21">
+        <v>122889444000.0</v>
+      </c>
+      <c r="BL21">
+        <v>140675728000.0</v>
+      </c>
+      <c r="BM21">
+        <v>114639558000.0</v>
+      </c>
+      <c r="BN21">
+        <v>93558372000.0</v>
+      </c>
+      <c r="BO21">
+        <v>112049479000.0</v>
+      </c>
+      <c r="BP21">
+        <v>113449527000.0</v>
+      </c>
+      <c r="BQ21">
+        <v>162701115000.0</v>
+      </c>
+      <c r="BR21">
+        <v>139006193000.0</v>
+      </c>
+      <c r="BS21">
+        <v>124811632000.0</v>
+      </c>
+      <c r="BT21">
+        <v>155540139000.0</v>
+      </c>
+      <c r="BU21">
+        <v>167130228000.0</v>
+      </c>
+      <c r="BV21">
+        <v>166111266000.0</v>
+      </c>
+      <c r="BW21">
+        <v>134578326000.0</v>
+      </c>
+      <c r="BX21">
+        <v>123298372000.0</v>
+      </c>
+      <c r="BY21">
+        <v>113274374000.0</v>
+      </c>
+      <c r="BZ21">
+        <v>82785798000.0</v>
+      </c>
+      <c r="CA21">
+        <v>74358062000.0</v>
+      </c>
+      <c r="CB21">
+        <v>60476405000.0</v>
+      </c>
+      <c r="CC21">
+        <v>68610967000.0</v>
+      </c>
+      <c r="CD21">
+        <v>45053831000.0</v>
+      </c>
+      <c r="CE21">
+        <v>27388961000.0</v>
+      </c>
+      <c r="CF21">
+        <v>30183640000.0</v>
+      </c>
+      <c r="CG21">
+        <v>52601930000.0</v>
+      </c>
+      <c r="CH21">
+        <v>59811269000.0</v>
+      </c>
+      <c r="CI21">
+        <v>55466984000.0</v>
+      </c>
+      <c r="CJ21">
+        <v>96179391000.0</v>
+      </c>
+      <c r="CK21">
+        <v>16152520000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:89">
+      <c r="A22" t="s">
+        <v>179</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22"/>
+      <c r="AG22"/>
+      <c r="AH22"/>
+      <c r="AI22"/>
+      <c r="AJ22"/>
+      <c r="AK22"/>
+      <c r="AL22"/>
+      <c r="AM22"/>
+      <c r="AN22"/>
+      <c r="AO22"/>
+      <c r="AP22"/>
+      <c r="AQ22"/>
+      <c r="AR22"/>
+      <c r="AS22"/>
+      <c r="AT22"/>
+      <c r="AU22"/>
+      <c r="AV22"/>
+      <c r="AW22"/>
+      <c r="AX22"/>
+      <c r="AY22"/>
+      <c r="AZ22"/>
+      <c r="BA22"/>
+      <c r="BB22"/>
+      <c r="BC22"/>
+      <c r="BD22"/>
+      <c r="BE22"/>
+      <c r="BF22"/>
+      <c r="BG22"/>
+      <c r="BH22"/>
+      <c r="BI22"/>
+      <c r="BJ22"/>
+      <c r="BK22"/>
+      <c r="BL22"/>
+      <c r="BM22"/>
+      <c r="BN22"/>
+      <c r="BO22"/>
+      <c r="BP22"/>
+      <c r="BQ22"/>
+      <c r="BR22"/>
+      <c r="BS22"/>
+      <c r="BT22"/>
+      <c r="BU22"/>
+      <c r="BV22"/>
+      <c r="BW22"/>
+      <c r="BX22"/>
+      <c r="BY22"/>
+      <c r="BZ22"/>
+      <c r="CA22"/>
+      <c r="CB22"/>
+      <c r="CC22"/>
+      <c r="CD22"/>
+      <c r="CE22"/>
+      <c r="CF22"/>
+      <c r="CG22"/>
+      <c r="CH22"/>
+      <c r="CI22"/>
+      <c r="CJ22"/>
+      <c r="CK22"/>
+    </row>
+    <row r="23" spans="1:89">
+      <c r="A23" t="s">
+        <v>180</v>
+      </c>
+      <c r="B23">
+        <v>16993304499000.0</v>
+      </c>
+      <c r="C23">
+        <v>12133705111000.0</v>
+      </c>
+      <c r="D23">
+        <v>12618210731000.0</v>
+      </c>
+      <c r="E23">
+        <v>10416972351000.0</v>
+      </c>
+      <c r="F23">
+        <v>10364730170000.0</v>
+      </c>
+      <c r="G23">
+        <v>9570097399000.0</v>
+      </c>
+      <c r="H23">
+        <v>9230721334000.0</v>
+      </c>
+      <c r="I23">
+        <v>9418998734000.0</v>
+      </c>
+      <c r="J23">
+        <v>8370745108000.0</v>
+      </c>
+      <c r="K23">
+        <v>9167821140000.0</v>
+      </c>
+      <c r="L23">
+        <v>10760409643000.0</v>
+      </c>
+      <c r="M23">
+        <v>9316053969000.0</v>
+      </c>
+      <c r="N23">
+        <v>8347140748000.0</v>
+      </c>
+      <c r="O23">
+        <v>10128795759000.0</v>
+      </c>
+      <c r="P23">
+        <v>11776889985000.0</v>
+      </c>
+      <c r="Q23">
+        <v>11734065306000.0</v>
+      </c>
+      <c r="R23">
+        <v>11305465184000.0</v>
+      </c>
+      <c r="S23">
+        <v>9593806912000.0</v>
+      </c>
+      <c r="T23">
+        <v>8066837550000.0</v>
+      </c>
+      <c r="U23">
+        <v>6239339371000.0</v>
+      </c>
+      <c r="V23">
+        <v>5289436321000.0</v>
+      </c>
+      <c r="W23">
+        <v>4664287270000.0</v>
+      </c>
+      <c r="X23">
+        <v>3562620269000.0</v>
+      </c>
+      <c r="Y23">
+        <v>3580746704000.0</v>
+      </c>
+      <c r="Z23">
+        <v>3374085226000.0</v>
+      </c>
+      <c r="AA23">
+        <v>5993236757000.0</v>
+      </c>
+      <c r="AB23">
+        <v>6216295022000.0</v>
+      </c>
+      <c r="AC23">
+        <v>5173111417000.0</v>
+      </c>
+      <c r="AD23">
+        <v>4445421622000.0</v>
+      </c>
+      <c r="AE23">
+        <v>4783011806000.0</v>
+      </c>
+      <c r="AF23">
+        <v>6458107115000.0</v>
+      </c>
+      <c r="AG23">
+        <v>5406682365000.0</v>
+      </c>
+      <c r="AH23">
+        <v>5137660604000.0</v>
+      </c>
+      <c r="AI23">
+        <v>5589363379000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>4643634014000.0</v>
+      </c>
+      <c r="AK23">
+        <v>4074428410000.0</v>
+      </c>
+      <c r="AL23">
+        <v>4443773968000.0</v>
+      </c>
+      <c r="AM23">
+        <v>4019313861000.0</v>
+      </c>
+      <c r="AN23">
+        <v>4091946470000.0</v>
+      </c>
+      <c r="AO23">
+        <v>3274919033000.0</v>
+      </c>
+      <c r="AP23">
+        <v>3403787147000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>3294920315000.0</v>
+      </c>
+      <c r="AR23">
+        <v>4406467788000.0</v>
+      </c>
+      <c r="AS23">
+        <v>4429191661000.0</v>
+      </c>
+      <c r="AT23">
+        <v>5113129646000.0</v>
+      </c>
+      <c r="AU23">
+        <v>4403707025000.0</v>
+      </c>
+      <c r="AV23">
+        <v>5193243510000.0</v>
+      </c>
+      <c r="AW23">
+        <v>5448514150000.0</v>
+      </c>
+      <c r="AX23">
+        <v>5365834872000.0</v>
+      </c>
+      <c r="AY23">
+        <v>5410513321000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>5916205741000.0</v>
+      </c>
+      <c r="BA23">
+        <v>5351933186000.0</v>
+      </c>
+      <c r="BB23">
+        <v>4989419384000.0</v>
+      </c>
+      <c r="BC23">
+        <v>5253553955000.0</v>
+      </c>
+      <c r="BD23">
+        <v>5107245011000.0</v>
+      </c>
+      <c r="BE23">
+        <v>5417202642000.0</v>
+      </c>
+      <c r="BF23">
+        <v>5344191819000.0</v>
+      </c>
+      <c r="BG23">
+        <v>4945377422000.0</v>
+      </c>
+      <c r="BH23">
+        <v>4261008798000.0</v>
+      </c>
+      <c r="BI23">
+        <v>5107631769000.0</v>
+      </c>
+      <c r="BJ23">
+        <v>4597988281000.0</v>
+      </c>
+      <c r="BK23">
+        <v>4211618835000.0</v>
+      </c>
+      <c r="BL23">
+        <v>3550670583000.0</v>
+      </c>
+      <c r="BM23">
+        <v>3180300725000.0</v>
+      </c>
+      <c r="BN23">
+        <v>2682410627000.0</v>
+      </c>
+      <c r="BO23">
+        <v>2320692394000.0</v>
+      </c>
+      <c r="BP23">
+        <v>2562227397000.0</v>
+      </c>
+      <c r="BQ23">
+        <v>2194908136000.0</v>
+      </c>
+      <c r="BR23">
+        <v>1952252027000.0</v>
+      </c>
+      <c r="BS23">
+        <v>1710485945000.0</v>
+      </c>
+      <c r="BT23"/>
+      <c r="BU23"/>
+      <c r="BV23"/>
+      <c r="BW23"/>
+      <c r="BX23"/>
+      <c r="BY23"/>
+      <c r="BZ23"/>
+      <c r="CA23"/>
+      <c r="CB23"/>
+      <c r="CC23"/>
+      <c r="CD23"/>
+      <c r="CE23"/>
+      <c r="CF23"/>
+      <c r="CG23"/>
+      <c r="CH23"/>
+      <c r="CI23"/>
+      <c r="CJ23"/>
+      <c r="CK23"/>
+    </row>
+    <row r="24" spans="1:89">
+      <c r="A24" t="s">
+        <v>181</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24"/>
+      <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24"/>
+      <c r="BX24"/>
+      <c r="BY24"/>
+      <c r="BZ24"/>
+      <c r="CA24"/>
+      <c r="CB24"/>
+      <c r="CC24"/>
+      <c r="CD24"/>
+      <c r="CE24"/>
+      <c r="CF24"/>
+      <c r="CG24"/>
+      <c r="CH24"/>
+      <c r="CI24"/>
+      <c r="CJ24"/>
+      <c r="CK24"/>
+    </row>
+    <row r="25" spans="1:89">
+      <c r="A25" t="s">
+        <v>182</v>
+      </c>
+      <c r="B25">
+        <v>12902103000.0</v>
+      </c>
+      <c r="C25">
+        <v>12620383000.0</v>
+      </c>
+      <c r="D25">
+        <v>14212007000.0</v>
+      </c>
+      <c r="E25"/>
+      <c r="F25">
+        <v>11000612000.0</v>
+      </c>
+      <c r="G25">
+        <v>12053081000.0</v>
+      </c>
+      <c r="H25">
+        <v>14873752000.0</v>
+      </c>
+      <c r="I25">
+        <v>10076733000.0</v>
+      </c>
+      <c r="J25">
+        <v>5678945000.0</v>
+      </c>
+      <c r="K25">
+        <v>14558578000.0</v>
+      </c>
+      <c r="L25">
+        <v>10690111000.0</v>
+      </c>
+      <c r="M25">
+        <v>10638272000.0</v>
+      </c>
+      <c r="N25">
+        <v>10175873000.0</v>
+      </c>
+      <c r="O25">
+        <v>10023065000.0</v>
+      </c>
+      <c r="P25">
+        <v>10116930000.0</v>
+      </c>
+      <c r="Q25">
+        <v>10138589000.0</v>
+      </c>
+      <c r="R25">
+        <v>9781511000.0</v>
+      </c>
+      <c r="S25">
+        <v>9901694000.0</v>
+      </c>
+      <c r="T25">
+        <v>11983771000.0</v>
+      </c>
+      <c r="U25">
+        <v>9326593000.0</v>
+      </c>
+      <c r="V25">
+        <v>9129860000.0</v>
+      </c>
+      <c r="W25">
+        <v>9353166000.0</v>
+      </c>
+      <c r="X25">
+        <v>10166199000.0</v>
+      </c>
+      <c r="Y25">
+        <v>9481965000.0</v>
+      </c>
+      <c r="Z25">
+        <v>9933706000.0</v>
+      </c>
+      <c r="AA25">
+        <v>9213627000.0</v>
+      </c>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25"/>
+      <c r="BU25"/>
+      <c r="BV25"/>
+      <c r="BW25"/>
+      <c r="BX25"/>
+      <c r="BY25"/>
+      <c r="BZ25"/>
+      <c r="CA25"/>
+      <c r="CB25"/>
+      <c r="CC25"/>
+      <c r="CD25"/>
+      <c r="CE25"/>
+      <c r="CF25"/>
+      <c r="CG25"/>
+      <c r="CH25"/>
+      <c r="CI25"/>
+      <c r="CJ25"/>
+      <c r="CK25"/>
+    </row>
+    <row r="26" spans="1:89">
+      <c r="A26" t="s">
+        <v>183</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26"/>
+      <c r="BW26"/>
+      <c r="BX26"/>
+      <c r="BY26"/>
+      <c r="BZ26"/>
+      <c r="CA26"/>
+      <c r="CB26"/>
+      <c r="CC26"/>
+      <c r="CD26"/>
+      <c r="CE26"/>
+      <c r="CF26"/>
+      <c r="CG26"/>
+      <c r="CH26"/>
+      <c r="CI26"/>
+      <c r="CJ26"/>
+      <c r="CK26"/>
+    </row>
+    <row r="27" spans="1:89">
+      <c r="A27" t="s">
+        <v>184</v>
+      </c>
+      <c r="B27">
+        <v>15011465000.0</v>
+      </c>
+      <c r="C27">
+        <v>21130008000.0</v>
+      </c>
+      <c r="D27">
+        <v>28380819000.0</v>
+      </c>
+      <c r="E27"/>
+      <c r="F27">
+        <v>23061032000.0</v>
+      </c>
+      <c r="G27">
+        <v>26471330000.0</v>
+      </c>
+      <c r="H27">
+        <v>38822330000.0</v>
+      </c>
+      <c r="I27">
+        <v>20883591000.0</v>
+      </c>
+      <c r="J27">
+        <v>18499842000.0</v>
+      </c>
+      <c r="K27">
+        <v>13375851000.0</v>
+      </c>
+      <c r="L27">
+        <v>37593721000.0</v>
+      </c>
+      <c r="M27">
+        <v>19374735000.0</v>
+      </c>
+      <c r="N27">
+        <v>18346777000.0</v>
+      </c>
+      <c r="O27">
+        <v>21001665000.0</v>
+      </c>
+      <c r="P27">
+        <v>95735176000.0</v>
+      </c>
+      <c r="Q27">
+        <v>19699642000.0</v>
+      </c>
+      <c r="R27">
+        <v>22343129000.0</v>
+      </c>
+      <c r="S27">
+        <v>15281073000.0</v>
+      </c>
+      <c r="T27">
+        <v>24027052000.0</v>
+      </c>
+      <c r="U27">
+        <v>15188239000.0</v>
+      </c>
+      <c r="V27">
+        <v>11875846000.0</v>
+      </c>
+      <c r="W27">
+        <v>9997175000.0</v>
+      </c>
+      <c r="X27">
+        <v>20696273000.0</v>
+      </c>
+      <c r="Y27">
+        <v>7674090000.0</v>
+      </c>
+      <c r="Z27">
+        <v>8338236000.0</v>
+      </c>
+      <c r="AA27">
+        <v>20392755000.0</v>
+      </c>
+      <c r="AB27">
+        <v>44774891000.0</v>
+      </c>
+      <c r="AC27">
+        <v>45394757000.0</v>
+      </c>
+      <c r="AD27">
+        <v>12139551000.0</v>
+      </c>
+      <c r="AE27">
+        <v>23233634000.0</v>
+      </c>
+      <c r="AF27">
+        <v>16800439000.0</v>
+      </c>
+      <c r="AG27">
+        <v>17492014000.0</v>
+      </c>
+      <c r="AH27">
+        <v>14954131000.0</v>
+      </c>
+      <c r="AI27">
+        <v>19713361000.0</v>
+      </c>
+      <c r="AJ27">
+        <v>35594133000.0</v>
+      </c>
+      <c r="AK27">
+        <v>16912227000.0</v>
+      </c>
+      <c r="AL27">
+        <v>18282303000.0</v>
+      </c>
+      <c r="AM27">
+        <v>16433506000.0</v>
+      </c>
+      <c r="AN27">
+        <v>11565664000.0</v>
+      </c>
+      <c r="AO27">
+        <v>17869731000.0</v>
+      </c>
+      <c r="AP27">
+        <v>18654745000.0</v>
+      </c>
+      <c r="AQ27">
+        <v>16775436000.0</v>
+      </c>
+      <c r="AR27">
+        <v>21446436000.0</v>
+      </c>
+      <c r="AS27">
+        <v>19526998000.0</v>
+      </c>
+      <c r="AT27">
+        <v>41657418000.0</v>
+      </c>
+      <c r="AU27">
+        <v>28324792000.0</v>
+      </c>
+      <c r="AV27">
+        <v>38551004000.0</v>
+      </c>
+      <c r="AW27">
+        <v>15903018000.0</v>
+      </c>
+      <c r="AX27">
+        <v>37698844000.0</v>
+      </c>
+      <c r="AY27">
+        <v>25038444000.0</v>
+      </c>
+      <c r="AZ27">
+        <v>23323247000.0</v>
+      </c>
+      <c r="BA27">
+        <v>17850294000.0</v>
+      </c>
+      <c r="BB27">
+        <v>30771719000.0</v>
+      </c>
+      <c r="BC27">
+        <v>15754454000.0</v>
+      </c>
+      <c r="BD27">
+        <v>4813680000.0</v>
+      </c>
+      <c r="BE27">
+        <v>25179253000.0</v>
+      </c>
+      <c r="BF27">
+        <v>20441430000.0</v>
+      </c>
+      <c r="BG27">
+        <v>16791807000.0</v>
+      </c>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27">
+        <v>29713630000.0</v>
+      </c>
+      <c r="BK27">
+        <v>18306094000.0</v>
+      </c>
+      <c r="BL27">
+        <v>58040572000.0</v>
+      </c>
+      <c r="BM27">
+        <v>43011275000.0</v>
+      </c>
+      <c r="BN27">
+        <v>36183359000.0</v>
+      </c>
+      <c r="BO27">
+        <v>28701662000.0</v>
+      </c>
+      <c r="BP27">
+        <v>49337429000.0</v>
+      </c>
+      <c r="BQ27">
+        <v>40528582000.0</v>
+      </c>
+      <c r="BR27">
+        <v>33654033000.0</v>
+      </c>
+      <c r="BS27">
+        <v>29920068000.0</v>
+      </c>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
+      <c r="CF27"/>
+      <c r="CG27"/>
+      <c r="CH27"/>
+      <c r="CI27"/>
+      <c r="CJ27"/>
+      <c r="CK27"/>
+    </row>
+    <row r="28" spans="1:89">
+      <c r="A28" t="s">
+        <v>185</v>
+      </c>
+      <c r="B28">
+        <v>50429734000.0</v>
+      </c>
+      <c r="C28">
+        <v>42210847000.0</v>
+      </c>
+      <c r="D28">
+        <v>107513870000.0</v>
+      </c>
+      <c r="E28">
+        <v>234508040000.0</v>
+      </c>
+      <c r="F28">
+        <v>46990726000.0</v>
+      </c>
+      <c r="G28">
+        <v>216810647000.0</v>
+      </c>
+      <c r="H28">
+        <v>55570780000.0</v>
+      </c>
+      <c r="I28">
+        <v>50177900000.0</v>
+      </c>
+      <c r="J28">
+        <v>41185995000.0</v>
+      </c>
+      <c r="K28">
+        <v>212952609000.0</v>
+      </c>
+      <c r="L28">
+        <v>42191934000.0</v>
+      </c>
+      <c r="M28">
+        <v>13839588000.0</v>
+      </c>
+      <c r="N28">
+        <v>58102125000.0</v>
+      </c>
+      <c r="O28">
+        <v>56774727000.0</v>
+      </c>
+      <c r="P28">
+        <v>92134527000.0</v>
+      </c>
+      <c r="Q28">
+        <v>44912757000.0</v>
+      </c>
+      <c r="R28">
+        <v>40061286000.0</v>
+      </c>
+      <c r="S28">
+        <v>34428536000.0</v>
+      </c>
+      <c r="T28">
+        <v>42742415000.0</v>
+      </c>
+      <c r="U28">
+        <v>40444549000.0</v>
+      </c>
+      <c r="V28">
+        <v>31264707000.0</v>
+      </c>
+      <c r="W28">
+        <v>34394031000.0</v>
+      </c>
+      <c r="X28">
+        <v>41346318000.0</v>
+      </c>
+      <c r="Y28">
+        <v>33957013000.0</v>
+      </c>
+      <c r="Z28">
+        <v>34192567000.0</v>
+      </c>
+      <c r="AA28">
+        <v>41425073000.0</v>
+      </c>
+      <c r="AB28">
+        <v>53990900000.0</v>
+      </c>
+      <c r="AC28">
+        <v>51335489000.0</v>
+      </c>
+      <c r="AD28">
+        <v>38197290000.0</v>
+      </c>
+      <c r="AE28">
+        <v>38809671000.0</v>
+      </c>
+      <c r="AF28">
+        <v>36540344000.0</v>
+      </c>
+      <c r="AG28">
+        <v>30774912000.0</v>
+      </c>
+      <c r="AH28">
+        <v>39813926000.0</v>
+      </c>
+      <c r="AI28">
+        <v>33227167000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>49607908000.0</v>
+      </c>
+      <c r="AK28">
+        <v>27870431000.0</v>
+      </c>
+      <c r="AL28">
+        <v>37004507000.0</v>
+      </c>
+      <c r="AM28">
+        <v>30956351000.0</v>
+      </c>
+      <c r="AN28">
+        <v>38938363000.0</v>
+      </c>
+      <c r="AO28">
+        <v>36330979000.0</v>
+      </c>
+      <c r="AP28">
+        <v>38626380000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>37726701000.0</v>
+      </c>
+      <c r="AR28">
+        <v>41673411000.0</v>
+      </c>
+      <c r="AS28">
+        <v>33249440000.0</v>
+      </c>
+      <c r="AT28">
+        <v>39888292000.0</v>
+      </c>
+      <c r="AU28">
+        <v>36481423000.0</v>
+      </c>
+      <c r="AV28">
+        <v>40418043000.0</v>
+      </c>
+      <c r="AW28">
+        <v>41020162000.0</v>
+      </c>
+      <c r="AX28">
+        <v>38761266000.0</v>
+      </c>
+      <c r="AY28">
+        <v>33186715000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>36382980000.0</v>
+      </c>
+      <c r="BA28">
+        <v>33100396000.0</v>
+      </c>
+      <c r="BB28">
+        <v>31996928000.0</v>
+      </c>
+      <c r="BC28">
+        <v>33350411000.0</v>
+      </c>
+      <c r="BD28">
+        <v>138364351000.0</v>
+      </c>
+      <c r="BE28">
+        <v>89001131000.0</v>
+      </c>
+      <c r="BF28">
+        <v>82392326000.0</v>
+      </c>
+      <c r="BG28">
+        <v>71863227000.0</v>
+      </c>
+      <c r="BH28"/>
+      <c r="BI28">
+        <v>62682807000.0</v>
+      </c>
+      <c r="BJ28">
+        <v>142107873000.0</v>
+      </c>
+      <c r="BK28">
+        <v>6627930000.0</v>
+      </c>
+      <c r="BL28">
+        <v>294110818000.0</v>
+      </c>
+      <c r="BM28">
+        <v>15299316000.0</v>
+      </c>
+      <c r="BN28">
+        <v>48300724000.0</v>
+      </c>
+      <c r="BO28">
+        <v>71715010000.0</v>
+      </c>
+      <c r="BP28">
+        <v>232282953000.0</v>
+      </c>
+      <c r="BQ28">
+        <v>11926565000.0</v>
+      </c>
+      <c r="BR28">
+        <v>54899246000.0</v>
+      </c>
+      <c r="BS28">
+        <v>70912375000.0</v>
+      </c>
+      <c r="BT28">
+        <v>86978230000.0</v>
+      </c>
+      <c r="BU28">
+        <v>100532339000.0</v>
+      </c>
+      <c r="BV28">
+        <v>100009418000.0</v>
+      </c>
+      <c r="BW28">
+        <v>99476832000.0</v>
+      </c>
+      <c r="BX28">
+        <v>96545002000.0</v>
+      </c>
+      <c r="BY28">
+        <v>82239261000.0</v>
+      </c>
+      <c r="BZ28">
+        <v>69934978000.0</v>
+      </c>
+      <c r="CA28">
+        <v>71484902000.0</v>
+      </c>
+      <c r="CB28">
+        <v>85688739000.0</v>
+      </c>
+      <c r="CC28">
+        <v>66178438000.0</v>
+      </c>
+      <c r="CD28">
+        <v>50209156000.0</v>
+      </c>
+      <c r="CE28">
+        <v>45417975000.0</v>
+      </c>
+      <c r="CF28">
+        <v>67046512000.0</v>
+      </c>
+      <c r="CG28">
+        <v>35843987000.0</v>
+      </c>
+      <c r="CH28">
+        <v>55862175000.0</v>
+      </c>
+      <c r="CI28">
+        <v>45037442000.0</v>
+      </c>
+      <c r="CJ28"/>
+      <c r="CK28"/>
+    </row>
+    <row r="29" spans="1:89">
+      <c r="A29" t="s">
+        <v>186</v>
+      </c>
+      <c r="B29">
+        <v>170572579000.0</v>
+      </c>
+      <c r="C29">
+        <v>116510274000.0</v>
+      </c>
+      <c r="D29">
+        <v>130322404000.0</v>
+      </c>
+      <c r="E29">
+        <v>86119081000.0</v>
+      </c>
+      <c r="F29">
+        <v>99180210000.0</v>
+      </c>
+      <c r="G29">
+        <v>124264333000.0</v>
+      </c>
+      <c r="H29">
+        <v>150963823000.0</v>
+      </c>
+      <c r="I29">
+        <v>101443135000.0</v>
+      </c>
+      <c r="J29">
+        <v>59886383000.0</v>
+      </c>
+      <c r="K29">
+        <v>100590237000.0</v>
+      </c>
+      <c r="L29">
+        <v>179496660000.0</v>
+      </c>
+      <c r="M29">
+        <v>149505064000.0</v>
+      </c>
+      <c r="N29">
+        <v>139251464000.0</v>
+      </c>
+      <c r="O29">
+        <v>120935502000.0</v>
+      </c>
+      <c r="P29">
+        <v>179074762000.0</v>
+      </c>
+      <c r="Q29">
+        <v>136699452000.0</v>
+      </c>
+      <c r="R29">
+        <v>126577066000.0</v>
+      </c>
+      <c r="S29">
+        <v>102406123000.0</v>
+      </c>
+      <c r="T29">
+        <v>72387727000.0</v>
+      </c>
+      <c r="U29">
+        <v>70660464000.0</v>
+      </c>
+      <c r="V29">
+        <v>62781607000.0</v>
+      </c>
+      <c r="W29">
+        <v>54231465000.0</v>
+      </c>
+      <c r="X29">
+        <v>93459062000.0</v>
+      </c>
+      <c r="Y29">
+        <v>50447279000.0</v>
+      </c>
+      <c r="Z29">
+        <v>38964312000.0</v>
+      </c>
+      <c r="AA29">
+        <v>57768934000.0</v>
+      </c>
+      <c r="AB29">
+        <v>33667073000.0</v>
+      </c>
+      <c r="AC29">
+        <v>42119003000.0</v>
+      </c>
+      <c r="AD29">
+        <v>59341543000.0</v>
+      </c>
+      <c r="AE29">
+        <v>43281102000.0</v>
+      </c>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29"/>
+      <c r="CJ29"/>
+      <c r="CK29"/>
+    </row>
+    <row r="30" spans="1:89">
+      <c r="A30" t="s">
+        <v>187</v>
+      </c>
+      <c r="B30">
+        <v>268064915000.0</v>
+      </c>
+      <c r="C30">
+        <v>285455628000.0</v>
+      </c>
+      <c r="D30">
+        <v>312595348000.0</v>
+      </c>
+      <c r="E30">
+        <v>242385638000.0</v>
+      </c>
+      <c r="F30">
+        <v>228296883000.0</v>
+      </c>
+      <c r="G30">
+        <v>240857373000.0</v>
+      </c>
+      <c r="H30">
+        <v>269847056000.0</v>
+      </c>
+      <c r="I30">
+        <v>226180243000.0</v>
+      </c>
+      <c r="J30">
+        <v>215590285000.0</v>
+      </c>
+      <c r="K30">
+        <v>235973842000.0</v>
+      </c>
+      <c r="L30">
+        <v>241785662000.0</v>
+      </c>
+      <c r="M30">
+        <v>255514123000.0</v>
+      </c>
+      <c r="N30">
+        <v>190806835000.0</v>
+      </c>
+      <c r="O30">
+        <v>240115489000.0</v>
+      </c>
+      <c r="P30">
+        <v>350652067000.0</v>
+      </c>
+      <c r="Q30">
+        <v>364010982000.0</v>
+      </c>
+      <c r="R30">
+        <v>210033131000.0</v>
+      </c>
+      <c r="S30">
+        <v>197958085000.0</v>
+      </c>
+      <c r="T30">
+        <v>324431476000.0</v>
+      </c>
+      <c r="U30">
+        <v>181864174000.0</v>
+      </c>
+      <c r="V30">
+        <v>151969024000.0</v>
+      </c>
+      <c r="W30">
+        <v>187725940000.0</v>
+      </c>
+      <c r="X30">
+        <v>284024074000.0</v>
+      </c>
+      <c r="Y30">
+        <v>168491969000.0</v>
+      </c>
+      <c r="Z30">
+        <v>184669823000.0</v>
+      </c>
+      <c r="AA30">
+        <v>205495025000.0</v>
+      </c>
+      <c r="AB30">
+        <v>239871982000.0</v>
+      </c>
+      <c r="AC30">
+        <v>215859071000.0</v>
+      </c>
+      <c r="AD30">
+        <v>173107133000.0</v>
+      </c>
+      <c r="AE30">
+        <v>178485641000.0</v>
+      </c>
+      <c r="AF30">
+        <v>79345489000.0</v>
+      </c>
+      <c r="AG30">
+        <v>175139131000.0</v>
+      </c>
+      <c r="AH30">
+        <v>172326757000.0</v>
+      </c>
+      <c r="AI30">
+        <v>171424219000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>234804858000.0</v>
+      </c>
+      <c r="AK30">
+        <v>230704839000.0</v>
+      </c>
+      <c r="AL30">
+        <v>165195556000.0</v>
+      </c>
+      <c r="AM30">
+        <v>129790914000.0</v>
+      </c>
+      <c r="AN30">
+        <v>232134629000.0</v>
+      </c>
+      <c r="AO30">
+        <v>155439640000.0</v>
+      </c>
+      <c r="AP30">
+        <v>175283377000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>165058482000.0</v>
+      </c>
+      <c r="AR30">
+        <v>251781894000.0</v>
+      </c>
+      <c r="AS30">
+        <v>158723614000.0</v>
+      </c>
+      <c r="AT30">
+        <v>207161073000.0</v>
+      </c>
+      <c r="AU30">
+        <v>186002553000.0</v>
+      </c>
+      <c r="AV30">
+        <v>214774744000.0</v>
+      </c>
+      <c r="AW30">
+        <v>148026761000.0</v>
+      </c>
+      <c r="AX30">
+        <v>168959891000.0</v>
+      </c>
+      <c r="AY30">
+        <v>149937210000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>149339299000.0</v>
+      </c>
+      <c r="BA30">
+        <v>126258722000.0</v>
+      </c>
+      <c r="BB30">
+        <v>137509975000.0</v>
+      </c>
+      <c r="BC30">
+        <v>127716687000.0</v>
+      </c>
+      <c r="BD30">
+        <v>90590496000.0</v>
+      </c>
+      <c r="BE30">
+        <v>115149957000.0</v>
+      </c>
+      <c r="BF30">
+        <v>105228888000.0</v>
+      </c>
+      <c r="BG30">
+        <v>90369435000.0</v>
+      </c>
+      <c r="BH30">
+        <v>99529718000.0</v>
+      </c>
+      <c r="BI30">
+        <v>75565222000.0</v>
+      </c>
+      <c r="BJ30">
+        <v>136127816000.0</v>
+      </c>
+      <c r="BK30">
+        <v>79472851000.0</v>
+      </c>
+      <c r="BL30">
+        <v>173476935000.0</v>
+      </c>
+      <c r="BM30">
+        <v>100311299000.0</v>
+      </c>
+      <c r="BN30">
+        <v>114489993000.0</v>
+      </c>
+      <c r="BO30">
+        <v>110483061000.0</v>
+      </c>
+      <c r="BP30">
+        <v>142751719000.0</v>
+      </c>
+      <c r="BQ30">
+        <v>82468558000.0</v>
+      </c>
+      <c r="BR30">
+        <v>81145129000.0</v>
+      </c>
+      <c r="BS30">
+        <v>107297353000.0</v>
+      </c>
+      <c r="BT30"/>
+      <c r="BU30"/>
+      <c r="BV30"/>
+      <c r="BW30"/>
+      <c r="BX30"/>
+      <c r="BY30"/>
+      <c r="BZ30"/>
+      <c r="CA30"/>
+      <c r="CB30"/>
+      <c r="CC30"/>
+      <c r="CD30"/>
+      <c r="CE30"/>
+      <c r="CF30"/>
+      <c r="CG30"/>
+      <c r="CH30"/>
+      <c r="CI30"/>
+      <c r="CJ30"/>
+      <c r="CK30"/>
+    </row>
+    <row r="31" spans="1:89">
+      <c r="A31" t="s">
+        <v>188</v>
+      </c>
+      <c r="B31">
+        <v>68073305000.0</v>
+      </c>
+      <c r="C31">
+        <v>69602638000.0</v>
+      </c>
+      <c r="D31">
+        <v>121783676000.0</v>
+      </c>
+      <c r="E31">
+        <v>41622242000.0</v>
+      </c>
+      <c r="F31">
+        <v>39551068000.0</v>
+      </c>
+      <c r="G31">
+        <v>42836189000.0</v>
+      </c>
+      <c r="H31">
+        <v>110470041000.0</v>
+      </c>
+      <c r="I31">
+        <v>26949245000.0</v>
+      </c>
+      <c r="J31">
+        <v>23333713000.0</v>
+      </c>
+      <c r="K31">
+        <v>61630124000.0</v>
+      </c>
+      <c r="L31">
+        <v>82283309000.0</v>
+      </c>
+      <c r="M31">
+        <v>26247705000.0</v>
+      </c>
+      <c r="N31">
+        <v>-678777000.0</v>
+      </c>
+      <c r="O31">
+        <v>-727987000.0</v>
+      </c>
+      <c r="P31">
+        <v>-15146998000.0</v>
+      </c>
+      <c r="Q31">
+        <v>-12130701000.0</v>
+      </c>
+      <c r="R31">
+        <v>-18153517000.0</v>
+      </c>
+      <c r="S31">
+        <v>-17533757000.0</v>
+      </c>
+      <c r="T31">
+        <v>-5322426000.0</v>
+      </c>
+      <c r="U31">
+        <v>-17952795000.0</v>
+      </c>
+      <c r="V31">
+        <v>-12995523000.0</v>
+      </c>
+      <c r="W31">
+        <v>-23554840000.0</v>
+      </c>
+      <c r="X31">
+        <v>-5463366000.0</v>
+      </c>
+      <c r="Y31">
+        <v>8474259000.0</v>
+      </c>
+      <c r="Z31">
+        <v>-36108784000.0</v>
+      </c>
+      <c r="AA31">
+        <v>-31079736000.0</v>
+      </c>
+      <c r="AB31">
+        <v>-171480614000.0</v>
+      </c>
+      <c r="AC31">
+        <v>-28009851000.0</v>
+      </c>
+      <c r="AD31">
+        <v>-7108698000.0</v>
+      </c>
+      <c r="AE31">
+        <v>-23321415000.0</v>
+      </c>
+      <c r="AF31">
+        <v>-29094534000.0</v>
+      </c>
+      <c r="AG31">
+        <v>-347067000.0</v>
+      </c>
+      <c r="AH31">
+        <v>-10223084000.0</v>
+      </c>
+      <c r="AI31">
+        <v>-6348714000.0</v>
+      </c>
+      <c r="AJ31">
+        <v>4364927000.0</v>
+      </c>
+      <c r="AK31">
+        <v>26177904000.0</v>
+      </c>
+      <c r="AL31">
+        <v>-3836193000.0</v>
+      </c>
+      <c r="AM31">
+        <v>-3253913000.0</v>
+      </c>
+      <c r="AN31">
+        <v>11388636000.0</v>
+      </c>
+      <c r="AO31">
+        <v>-3268228000.0</v>
+      </c>
+      <c r="AP31">
+        <v>-13403615000.0</v>
+      </c>
+      <c r="AQ31">
+        <v>-13912133000.0</v>
+      </c>
+      <c r="AR31">
+        <v>-27384034000.0</v>
+      </c>
+      <c r="AS31">
+        <v>3977422000.0</v>
+      </c>
+      <c r="AT31">
+        <v>3071300000.0</v>
+      </c>
+      <c r="AU31">
+        <v>-6613975000.0</v>
+      </c>
+      <c r="AV31">
+        <v>-14167468000.0</v>
+      </c>
+      <c r="AW31">
+        <v>-26524253000.0</v>
+      </c>
+      <c r="AX31">
+        <v>-22265934000.0</v>
+      </c>
+      <c r="AY31">
+        <v>-6868410000.0</v>
+      </c>
+      <c r="AZ31">
+        <v>-44654960000.0</v>
+      </c>
+      <c r="BA31">
+        <v>11252321000.0</v>
+      </c>
+      <c r="BB31">
+        <v>-2075927000.0</v>
+      </c>
+      <c r="BC31">
+        <v>949334000.0</v>
+      </c>
+      <c r="BD31">
+        <v>-1161704000.0</v>
+      </c>
+      <c r="BE31">
+        <v>38757408000.0</v>
+      </c>
+      <c r="BF31">
+        <v>-10145606000.0</v>
+      </c>
+      <c r="BG31">
+        <v>-5073353000.0</v>
+      </c>
+      <c r="BH31">
+        <v>-1748869062000.0</v>
+      </c>
+      <c r="BI31">
+        <v>1756634383000.0</v>
+      </c>
+      <c r="BJ31">
+        <v>-1705580448000.0</v>
+      </c>
+      <c r="BK31">
+        <v>35946904000.0</v>
+      </c>
+      <c r="BL31">
+        <v>-37170022000.0</v>
+      </c>
+      <c r="BM31">
+        <v>-6575590000.0</v>
+      </c>
+      <c r="BN31">
+        <v>2951530000.0</v>
+      </c>
+      <c r="BO31">
+        <v>-38084000.0</v>
+      </c>
+      <c r="BP31">
+        <v>7452872000.0</v>
+      </c>
+      <c r="BQ31">
+        <v>-20235005000.0</v>
+      </c>
+      <c r="BR31">
+        <v>-23594430000.0</v>
+      </c>
+      <c r="BS31">
+        <v>-35336331000.0</v>
+      </c>
+      <c r="BT31"/>
+      <c r="BU31"/>
+      <c r="BV31"/>
+      <c r="BW31"/>
+      <c r="BX31"/>
+      <c r="BY31"/>
+      <c r="BZ31"/>
+      <c r="CA31"/>
+      <c r="CB31"/>
+      <c r="CC31"/>
+      <c r="CD31"/>
+      <c r="CE31"/>
+      <c r="CF31"/>
+      <c r="CG31"/>
+      <c r="CH31"/>
+      <c r="CI31"/>
+      <c r="CJ31"/>
+      <c r="CK31"/>
+    </row>
+    <row r="32" spans="1:89">
+      <c r="A32" t="s">
+        <v>189</v>
+      </c>
+      <c r="B32">
+        <v>17901983501000.0</v>
+      </c>
+      <c r="C32">
+        <v>12940865115000.0</v>
+      </c>
+      <c r="D32">
+        <v>13622758522000.0</v>
+      </c>
+      <c r="E32">
+        <v>10977835748000.0</v>
+      </c>
+      <c r="F32">
+        <v>11162027852000.0</v>
+      </c>
+      <c r="G32">
+        <v>10255845950000.0</v>
+      </c>
+      <c r="H32">
+        <v>10117030233000.0</v>
+      </c>
+      <c r="I32">
+        <v>9961840597000.0</v>
+      </c>
+      <c r="J32">
+        <v>8839234158000.0</v>
+      </c>
+      <c r="K32">
+        <v>9811388310000.0</v>
+      </c>
+      <c r="L32">
+        <v>12109461315000.0</v>
+      </c>
+      <c r="M32">
+        <v>10122779312000.0</v>
+      </c>
+      <c r="N32">
+        <v>8895839234000.0</v>
+      </c>
+      <c r="O32">
+        <v>10958872575000.0</v>
+      </c>
+      <c r="P32">
+        <v>12958067920000.0</v>
+      </c>
+      <c r="Q32">
+        <v>12472465246000.0</v>
+      </c>
+      <c r="R32">
+        <v>11975201290000.0</v>
+      </c>
+      <c r="S32">
+        <v>10134252148000.0</v>
+      </c>
+      <c r="T32">
+        <v>8457542318000.0</v>
+      </c>
+      <c r="U32">
+        <v>6543220716000.0</v>
+      </c>
+      <c r="V32">
+        <v>5594972364000.0</v>
+      </c>
+      <c r="W32">
+        <v>5111333502000.0</v>
+      </c>
+      <c r="X32">
+        <v>3852921977000.0</v>
+      </c>
+      <c r="Y32">
+        <v>3861894334000.0</v>
+      </c>
+      <c r="Z32">
+        <v>3655640197000.0</v>
+      </c>
+      <c r="AA32">
+        <v>6345471603000.0</v>
+      </c>
+      <c r="AB32">
+        <v>6583681764000.0</v>
+      </c>
+      <c r="AC32">
+        <v>5404693618000.0</v>
+      </c>
+      <c r="AD32">
+        <v>4676760261000.0</v>
+      </c>
+      <c r="AE32">
+        <v>5037501930000.0</v>
+      </c>
+      <c r="AF32">
+        <v>6719565550000.0</v>
+      </c>
+      <c r="AG32">
+        <v>5614257121000.0</v>
+      </c>
+      <c r="AH32">
+        <v>5380695747000.0</v>
+      </c>
+      <c r="AI32">
+        <v>5833625699000.0</v>
+      </c>
+      <c r="AJ32">
+        <v>4858705362000.0</v>
+      </c>
+      <c r="AK32">
+        <v>4208330109000.0</v>
+      </c>
+      <c r="AL32">
+        <v>4879776420000.0</v>
+      </c>
+      <c r="AM32">
+        <v>4341123643000.0</v>
+      </c>
+      <c r="AN32">
+        <v>4260329278000.0</v>
+      </c>
+      <c r="AO32">
+        <v>3584286393000.0</v>
+      </c>
+      <c r="AP32">
+        <v>3795508052000.0</v>
+      </c>
+      <c r="AQ32">
+        <v>3572467161000.0</v>
+      </c>
+      <c r="AR32">
+        <v>4731143155000.0</v>
+      </c>
+      <c r="AS32">
+        <v>4760695288000.0</v>
+      </c>
+      <c r="AT32">
+        <v>5471614670000.0</v>
+      </c>
+      <c r="AU32">
+        <v>4801368028000.0</v>
+      </c>
+      <c r="AV32">
+        <v>5479206582000.0</v>
+      </c>
+      <c r="AW32">
+        <v>5730939371000.0</v>
+      </c>
+      <c r="AX32">
+        <v>5628010591000.0</v>
+      </c>
+      <c r="AY32">
+        <v>5630170957000.0</v>
+      </c>
+      <c r="AZ32">
+        <v>6166935722000.0</v>
+      </c>
+      <c r="BA32">
+        <v>5554429243000.0</v>
+      </c>
+      <c r="BB32">
+        <v>5178030475000.0</v>
+      </c>
+      <c r="BC32">
+        <v>5438533040000.0</v>
+      </c>
+      <c r="BD32">
+        <v>5369400217000.0</v>
+      </c>
+      <c r="BE32">
+        <v>5588891593000.0</v>
+      </c>
+      <c r="BF32">
+        <v>5575309438000.0</v>
+      </c>
+      <c r="BG32">
+        <v>5140352801000.0</v>
+      </c>
+      <c r="BH32">
+        <v>4422996869000.0</v>
+      </c>
+      <c r="BI32">
+        <v>5321619584000.0</v>
+      </c>
+      <c r="BJ32">
+        <v>4708002089000.0</v>
+      </c>
+      <c r="BK32">
+        <v>4353331152000.0</v>
+      </c>
+      <c r="BL32">
+        <v>3657053430000.0</v>
+      </c>
+      <c r="BM32">
+        <v>3316665177000.0</v>
+      </c>
+      <c r="BN32">
+        <v>2788536986000.0</v>
+      </c>
+      <c r="BO32">
+        <v>2432741873000.0</v>
+      </c>
+      <c r="BP32">
+        <v>2652911466000.0</v>
+      </c>
+      <c r="BQ32">
+        <v>2370549539000.0</v>
+      </c>
+      <c r="BR32">
+        <v>2101083390000.0</v>
+      </c>
+      <c r="BS32">
+        <v>1835297577000.0</v>
+      </c>
+      <c r="BT32">
+        <v>2082767134000.0</v>
+      </c>
+      <c r="BU32">
+        <v>2673709707000.0</v>
+      </c>
+      <c r="BV32">
+        <v>2628259481000.0</v>
+      </c>
+      <c r="BW32">
+        <v>2091396867000.0</v>
+      </c>
+      <c r="BX32">
+        <v>1708301608000.0</v>
+      </c>
+      <c r="BY32">
+        <v>1562392871000.0</v>
+      </c>
+      <c r="BZ32">
+        <v>1365598492000.0</v>
+      </c>
+      <c r="CA32">
+        <v>1258457927000.0</v>
+      </c>
+      <c r="CB32">
+        <v>1165039923000.0</v>
+      </c>
+      <c r="CC32">
+        <v>1174986972000.0</v>
+      </c>
+      <c r="CD32">
+        <v>919308561000.0</v>
+      </c>
+      <c r="CE32">
+        <v>723051098000.0</v>
+      </c>
+      <c r="CF32">
+        <v>773489834000.0</v>
+      </c>
+      <c r="CG32">
+        <v>704018582000.0</v>
+      </c>
+      <c r="CH32">
+        <v>698665605000.0</v>
+      </c>
+      <c r="CI32">
+        <v>651648628000.0</v>
+      </c>
+      <c r="CJ32">
+        <v>1156528296000.0</v>
+      </c>
+      <c r="CK32">
+        <v>388172529000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:AA30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:27">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27">
+      <c r="A2" t="s">
+        <v>190</v>
+      </c>
+      <c r="B2">
+        <v>5365991608000.0</v>
+      </c>
+      <c r="C2">
+        <v>6535625681000.0</v>
+      </c>
+      <c r="D2">
+        <v>4337980751000.0</v>
+      </c>
+      <c r="E2">
+        <v>2600492407000.0</v>
+      </c>
+      <c r="F2">
+        <v>1549363629000.0</v>
+      </c>
+      <c r="G2">
+        <v>1860780880000.0</v>
+      </c>
+      <c r="H2">
+        <v>2171083536000.0</v>
+      </c>
+      <c r="I2">
+        <v>1771229012000.0</v>
+      </c>
+      <c r="J2">
+        <v>1366943494000.0</v>
+      </c>
+      <c r="K2">
+        <v>1289809132000.0</v>
+      </c>
+      <c r="L2">
+        <v>896590624000.0</v>
+      </c>
+      <c r="M2">
+        <v>820064736000.0</v>
+      </c>
+      <c r="N2">
+        <v>1884943309000.0</v>
+      </c>
+      <c r="O2">
+        <v>1329789257000.0</v>
+      </c>
+      <c r="P2">
+        <v>614271960000.0</v>
+      </c>
+      <c r="Q2">
+        <v>273694325000.0</v>
+      </c>
+      <c r="R2">
+        <v>286133472000.0</v>
+      </c>
+      <c r="S2">
+        <v>213198024000.0</v>
+      </c>
+      <c r="T2">
+        <v>118640508000.0</v>
+      </c>
+      <c r="U2">
+        <v>73828896000.0</v>
+      </c>
+      <c r="V2">
+        <v>193664851000.0</v>
+      </c>
+      <c r="W2"/>
+      <c r="X2"/>
+      <c r="Y2"/>
+      <c r="Z2"/>
+      <c r="AA2"/>
+    </row>
+    <row r="3" spans="1:27">
+      <c r="A3" t="s">
+        <v>191</v>
+      </c>
+      <c r="B3">
+        <v>1065414188000</v>
+      </c>
+      <c r="C3">
+        <v>1187393740000</v>
+      </c>
+      <c r="D3">
+        <v>648517321000</v>
+      </c>
+      <c r="E3">
+        <v>290151224000</v>
+      </c>
+      <c r="F3">
+        <v>241758587000</v>
+      </c>
+      <c r="G3">
+        <v>341016662000</v>
+      </c>
+      <c r="H3">
+        <v>807476770000</v>
+      </c>
+      <c r="I3">
+        <v>1222119294000</v>
+      </c>
+      <c r="J3">
+        <v>635614298000</v>
+      </c>
+      <c r="K3">
+        <v>657590703000</v>
+      </c>
+      <c r="L3">
+        <v>273264176000</v>
+      </c>
+      <c r="M3">
+        <v>624630565000</v>
+      </c>
+      <c r="N3">
+        <v>793985468000</v>
+      </c>
+      <c r="O3">
+        <v>1044801281000</v>
+      </c>
+      <c r="P3">
+        <v>390821964000</v>
+      </c>
+      <c r="Q3">
+        <v>491098726000</v>
+      </c>
+      <c r="R3">
+        <v>843712998000</v>
+      </c>
+      <c r="S3">
+        <v>889563468000</v>
+      </c>
+      <c r="T3">
+        <v>429111386000</v>
+      </c>
+      <c r="U3">
+        <v>229990640000</v>
+      </c>
+      <c r="V3">
+        <v>128135540000</v>
+      </c>
+      <c r="W3">
+        <v>146363932000</v>
+      </c>
+      <c r="X3">
+        <v>0</v>
+      </c>
+      <c r="Y3">
+        <v>59584097000</v>
+      </c>
+      <c r="Z3">
+        <v>9469742000</v>
+      </c>
+      <c r="AA3">
+        <v>8582493000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:27">
+      <c r="A4" t="s">
+        <v>192</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+    </row>
+    <row r="5" spans="1:27">
+      <c r="A5" t="s">
+        <v>193</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
+    </row>
+    <row r="6" spans="1:27">
+      <c r="A6" t="s">
+        <v>194</v>
+      </c>
+      <c r="B6">
+        <v>1038307767000.0</v>
+      </c>
+      <c r="C6">
+        <v>-1169634073000.0</v>
+      </c>
+      <c r="D6">
+        <v>2197644930000.0</v>
+      </c>
+      <c r="E6">
+        <v>1737488344000.0</v>
+      </c>
+      <c r="F6">
+        <v>1051128778000.0</v>
+      </c>
+      <c r="G6">
+        <v>-311417251000.0</v>
+      </c>
+      <c r="H6">
+        <v>-310302656000.0</v>
+      </c>
+      <c r="I6">
+        <v>399854524000.0</v>
+      </c>
+      <c r="J6">
+        <v>404285518000.0</v>
+      </c>
+      <c r="K6">
+        <v>77134362000.0</v>
+      </c>
+      <c r="L6">
+        <v>393218508000.0</v>
+      </c>
+      <c r="M6">
+        <v>76525888000.0</v>
+      </c>
+      <c r="N6">
+        <v>-1064878573000.0</v>
+      </c>
+      <c r="O6">
+        <v>555154052000.0</v>
+      </c>
+      <c r="P6">
+        <v>715517297000.0</v>
+      </c>
+      <c r="Q6">
+        <v>418153985000.0</v>
+      </c>
+      <c r="R6">
+        <v>-12439147000.0</v>
+      </c>
+      <c r="S6">
+        <v>72935448000.0</v>
+      </c>
+      <c r="T6">
+        <v>94557516000.0</v>
+      </c>
+      <c r="U6">
+        <v>44811612000.0</v>
+      </c>
+      <c r="V6">
+        <v>-119835955000.0</v>
+      </c>
+      <c r="W6"/>
+      <c r="X6"/>
+      <c r="Y6"/>
+      <c r="Z6"/>
+      <c r="AA6"/>
+    </row>
+    <row r="7" spans="1:27">
+      <c r="A7" t="s">
+        <v>195</v>
+      </c>
+      <c r="B7">
+        <v>-927600940000.0</v>
+      </c>
+      <c r="C7">
+        <v>-1016300941000.0</v>
+      </c>
+      <c r="D7">
+        <v>-995294293000.0</v>
+      </c>
+      <c r="E7">
+        <v>-522572330000.0</v>
+      </c>
+      <c r="F7">
+        <v>-522448148000.0</v>
+      </c>
+      <c r="G7">
+        <v>-417156261000.0</v>
+      </c>
+      <c r="H7">
+        <v>-1767317468000.0</v>
+      </c>
+      <c r="I7">
+        <v>-566059298000.0</v>
+      </c>
+      <c r="J7">
+        <v>-593652564000.0</v>
+      </c>
+      <c r="K7">
+        <v>-689030129000.0</v>
+      </c>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+    </row>
+    <row r="8" spans="1:27">
+      <c r="A8" t="s">
+        <v>196</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+    </row>
+    <row r="9" spans="1:27">
+      <c r="A9" t="s">
+        <v>197</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9"/>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9"/>
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9"/>
+      <c r="AA9"/>
+    </row>
+    <row r="10" spans="1:27">
+      <c r="A10" t="s">
+        <v>198</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10"/>
+      <c r="P10"/>
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10"/>
+      <c r="T10"/>
+      <c r="U10"/>
+      <c r="V10"/>
+      <c r="W10"/>
+      <c r="X10"/>
+      <c r="Y10"/>
+      <c r="Z10"/>
+      <c r="AA10"/>
+    </row>
+    <row r="11" spans="1:27">
+      <c r="A11" t="s">
+        <v>199</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
+        <v>0.0</v>
+      </c>
+      <c r="F11">
+        <v>0.0</v>
+      </c>
+      <c r="G11">
+        <v>0.0</v>
+      </c>
+      <c r="H11">
+        <v>0.0</v>
+      </c>
+      <c r="I11">
+        <v>0.0</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11">
+        <v>0.0</v>
+      </c>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11"/>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+    </row>
+    <row r="12" spans="1:27">
+      <c r="A12" t="s">
+        <v>200</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12">
+        <v>-209797723000.0</v>
+      </c>
+      <c r="F12">
+        <v>1428226588000.0</v>
+      </c>
+      <c r="G12">
+        <v>-238541177000.0</v>
+      </c>
+      <c r="H12">
+        <v>-383794852000.0</v>
+      </c>
+      <c r="I12">
+        <v>-2385231121000.0</v>
+      </c>
+      <c r="J12">
+        <v>-863881610000.0</v>
+      </c>
+      <c r="K12">
+        <v>-704869734000.0</v>
+      </c>
+      <c r="L12">
+        <v>-402991952000.0</v>
+      </c>
+      <c r="M12"/>
+      <c r="N12"/>
+      <c r="O12"/>
+      <c r="P12"/>
+      <c r="Q12"/>
+      <c r="R12"/>
+      <c r="S12"/>
+      <c r="T12"/>
+      <c r="U12"/>
+      <c r="V12"/>
+      <c r="W12"/>
+      <c r="X12"/>
+      <c r="Y12"/>
+      <c r="Z12"/>
+      <c r="AA12"/>
+    </row>
+    <row r="13" spans="1:27">
+      <c r="A13" t="s">
+        <v>201</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+    </row>
+    <row r="14" spans="1:27">
+      <c r="A14" t="s">
+        <v>202</v>
+      </c>
+      <c r="B14">
+        <v>538395716000.0</v>
+      </c>
+      <c r="C14">
+        <v>490425923000.0</v>
+      </c>
+      <c r="D14">
+        <v>452484874000.0</v>
+      </c>
+      <c r="E14">
+        <v>39938724000.0</v>
+      </c>
+      <c r="F14">
+        <v>404717270000.0</v>
+      </c>
+      <c r="G14">
+        <v>380595689000.0</v>
+      </c>
+      <c r="H14">
+        <v>326886054000.0</v>
+      </c>
+      <c r="I14">
+        <v>15060010000.0</v>
+      </c>
+      <c r="J14">
+        <v>26773826000.0</v>
+      </c>
+      <c r="K14">
+        <v>25165405000.0</v>
+      </c>
+      <c r="L14">
+        <v>24352147000.0</v>
+      </c>
+      <c r="M14">
+        <v>21855081000.0</v>
+      </c>
+      <c r="N14">
+        <v>19874148000.0</v>
+      </c>
+      <c r="O14">
+        <v>17129964000.0</v>
+      </c>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+    </row>
+    <row r="15" spans="1:27">
+      <c r="A15" t="s">
+        <v>203</v>
+      </c>
+      <c r="B15">
+        <v>1977629460000.0</v>
+      </c>
+      <c r="C15">
+        <v>1973716960000.0</v>
+      </c>
+      <c r="D15">
+        <v>2467146200000.0</v>
+      </c>
+      <c r="E15">
+        <v>828961123000.0</v>
+      </c>
+      <c r="F15">
+        <v>532903579000.0</v>
+      </c>
+      <c r="G15">
+        <v>395041207000.0</v>
+      </c>
+      <c r="H15">
+        <v>722645086000.0</v>
+      </c>
+      <c r="I15">
+        <v>883232882000.0</v>
+      </c>
+      <c r="J15">
+        <v>600021341000.0</v>
+      </c>
+      <c r="K15">
+        <v>359120445000.0</v>
+      </c>
+      <c r="L15">
+        <v>512162635000.0</v>
+      </c>
+      <c r="M15">
+        <v>253723698000.0</v>
+      </c>
+      <c r="N15">
+        <v>445112303000.0</v>
+      </c>
+      <c r="O15">
+        <v>94866294000.0</v>
+      </c>
+      <c r="P15">
+        <v>1283737743000.0</v>
+      </c>
+      <c r="Q15">
+        <v>208328834000.0</v>
+      </c>
+      <c r="R15">
+        <v>3125400000.0</v>
+      </c>
+      <c r="S15">
+        <v>121887275000.0</v>
+      </c>
+      <c r="T15">
+        <v>41877939000.0</v>
+      </c>
+      <c r="U15">
+        <v>37440000000.0</v>
+      </c>
+      <c r="V15">
+        <v>24960000000.0</v>
+      </c>
+      <c r="W15">
+        <v>10400000000.0</v>
+      </c>
+      <c r="X15"/>
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15">
+        <v>123750000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:27">
+      <c r="A16" t="s">
+        <v>204</v>
+      </c>
+      <c r="B16">
+        <v>6404299375000.0</v>
+      </c>
+      <c r="C16">
+        <v>5365991608000.0</v>
+      </c>
+      <c r="D16">
+        <v>6535625681000.0</v>
+      </c>
+      <c r="E16">
+        <v>4337980751000.0</v>
+      </c>
+      <c r="F16">
+        <v>2600492407000.0</v>
+      </c>
+      <c r="G16">
+        <v>1549363629000.0</v>
+      </c>
+      <c r="H16">
+        <v>1860780880000.0</v>
+      </c>
+      <c r="I16">
+        <v>2171083536000.0</v>
+      </c>
+      <c r="J16">
+        <v>1771229012000.0</v>
+      </c>
+      <c r="K16">
+        <v>1366943494000.0</v>
+      </c>
+      <c r="L16">
+        <v>1289809132000.0</v>
+      </c>
+      <c r="M16">
+        <v>896590624000.0</v>
+      </c>
+      <c r="N16">
+        <v>820064736000.0</v>
+      </c>
+      <c r="O16">
+        <v>1884943309000.0</v>
+      </c>
+      <c r="P16">
+        <v>1329789257000.0</v>
+      </c>
+      <c r="Q16">
+        <v>691848310000.0</v>
+      </c>
+      <c r="R16">
+        <v>273694325000.0</v>
+      </c>
+      <c r="S16">
+        <v>286133472000.0</v>
+      </c>
+      <c r="T16">
+        <v>213198024000.0</v>
+      </c>
+      <c r="U16">
+        <v>118640508000.0</v>
+      </c>
+      <c r="V16">
+        <v>73828896000.0</v>
+      </c>
+      <c r="W16">
+        <v>193664851000.0</v>
+      </c>
+      <c r="X16"/>
+      <c r="Y16"/>
+      <c r="Z16"/>
+      <c r="AA16"/>
+    </row>
+    <row r="17" spans="1:27">
+      <c r="A17" t="s">
+        <v>205</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+    </row>
+    <row r="18" spans="1:27">
+      <c r="A18" t="s">
+        <v>206</v>
+      </c>
+      <c r="B18">
+        <v>2875560122000.0</v>
+      </c>
+      <c r="C18">
+        <v>159237498000.0</v>
+      </c>
+      <c r="D18">
+        <v>2853380374000.0</v>
+      </c>
+      <c r="E18">
+        <v>2153122389000.0</v>
+      </c>
+      <c r="F18">
+        <v>2702798856000.0</v>
+      </c>
+      <c r="G18">
+        <v>725956315000.0</v>
+      </c>
+      <c r="H18">
+        <v>-119497217000.0</v>
+      </c>
+      <c r="I18">
+        <v>-1207059284000.0</v>
+      </c>
+      <c r="J18">
+        <v>-608840472000.0</v>
+      </c>
+      <c r="K18">
+        <v>-632425298000.0</v>
+      </c>
+      <c r="L18">
+        <v>-248912029000.0</v>
+      </c>
+      <c r="M18">
+        <v>-602775484000.0</v>
+      </c>
+      <c r="N18">
+        <v>-272068788000.0</v>
+      </c>
+      <c r="O18">
+        <v>-408810691000.0</v>
+      </c>
+      <c r="P18">
+        <v>541594978000.0</v>
+      </c>
+      <c r="Q18">
+        <v>-63180065000.0</v>
+      </c>
+      <c r="R18">
+        <v>-172560681000.0</v>
+      </c>
+      <c r="S18">
+        <v>-446036408000.0</v>
+      </c>
+      <c r="T18">
+        <v>-208678191000.0</v>
+      </c>
+      <c r="U18">
+        <v>7293720000.0</v>
+      </c>
+      <c r="V18">
+        <v>-68086020000.0</v>
+      </c>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+    </row>
+    <row r="19" spans="1:27">
+      <c r="A19" t="s">
+        <v>207</v>
+      </c>
+      <c r="B19">
+        <v>-250000000000.0</v>
+      </c>
+      <c r="C19">
+        <v>-1172912772000.0</v>
+      </c>
+      <c r="D19">
+        <v>-583534794000.0</v>
+      </c>
+      <c r="E19">
+        <v>103846000.0</v>
+      </c>
+      <c r="F19">
+        <v>103846000.0</v>
+      </c>
+      <c r="G19">
+        <v>24952485000.0</v>
+      </c>
+      <c r="H19">
+        <v>266586000.0</v>
+      </c>
+      <c r="I19">
+        <v>132295650000.0</v>
+      </c>
+      <c r="J19">
+        <v>-114037000000.0</v>
+      </c>
+      <c r="K19">
+        <v>-689045630000.0</v>
+      </c>
+      <c r="L19">
+        <v>-30050000000.0</v>
+      </c>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+    </row>
+    <row r="20" spans="1:27">
+      <c r="A20" t="s">
+        <v>208</v>
+      </c>
+      <c r="B20">
+        <v>23428050000.0</v>
+      </c>
+      <c r="C20">
+        <v>7809350000.0</v>
+      </c>
+      <c r="D20">
+        <v>0.0</v>
+      </c>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20">
+        <v>0.0</v>
+      </c>
+      <c r="I20">
+        <v>44960396000.0</v>
+      </c>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+    </row>
+    <row r="21" spans="1:27">
+      <c r="A21" t="s">
+        <v>209</v>
+      </c>
+      <c r="B21">
+        <v>327954347000.0</v>
+      </c>
+      <c r="C21">
+        <v>544566108000.0</v>
+      </c>
+      <c r="D21">
+        <v>1571398471000.0</v>
+      </c>
+      <c r="E21">
+        <v>-153084249000.0</v>
+      </c>
+      <c r="F21">
+        <v>-1268137984000.0</v>
+      </c>
+      <c r="G21">
+        <v>-756718289000.0</v>
+      </c>
+      <c r="H21">
+        <v>387416348000.0</v>
+      </c>
+      <c r="I21">
+        <v>1019463442000.0</v>
+      </c>
+      <c r="J21">
+        <v>-766058965000.0</v>
+      </c>
+      <c r="K21">
+        <v>208925049000.0</v>
+      </c>
+      <c r="L21">
+        <v>-370715037000.0</v>
+      </c>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21"/>
+      <c r="Y21"/>
+      <c r="Z21"/>
+      <c r="AA21"/>
+    </row>
+    <row r="22" spans="1:27">
+      <c r="A22" t="s">
+        <v>172</v>
+      </c>
+      <c r="B22">
+        <v>2472616076000.0</v>
+      </c>
+      <c r="C22">
+        <v>2225117975000.0</v>
+      </c>
+      <c r="D22">
+        <v>2780349511000.0</v>
+      </c>
+      <c r="E22">
+        <v>2403334889000.0</v>
+      </c>
+      <c r="F22">
+        <v>1111613585000.0</v>
+      </c>
+      <c r="G22">
+        <v>924918465000.0</v>
+      </c>
+      <c r="H22">
+        <v>713623441000.0</v>
+      </c>
+      <c r="I22">
+        <v>1644834070000.0</v>
+      </c>
+      <c r="J22">
+        <v>1201667169000.0</v>
+      </c>
+      <c r="K22">
+        <v>1010786393000.0</v>
+      </c>
+      <c r="L22">
+        <v>1033629852000.0</v>
+      </c>
+      <c r="M22">
+        <v>810094166000.0</v>
+      </c>
+      <c r="N22">
+        <v>648250285000.0</v>
+      </c>
+      <c r="O22">
+        <v>649313620000.0</v>
+      </c>
+      <c r="P22">
+        <v>2284079885000.0</v>
+      </c>
+      <c r="Q22">
+        <v>339092092000.0</v>
+      </c>
+      <c r="R22">
+        <v>339896367000.0</v>
+      </c>
+      <c r="S22">
+        <v>270951683000.0</v>
+      </c>
+      <c r="T22">
+        <v>237194720000.0</v>
+      </c>
+      <c r="U22">
+        <v>142796329000.0</v>
+      </c>
+      <c r="V22">
+        <v>139256934000.0</v>
+      </c>
+      <c r="W22">
+        <v>76116744000.0</v>
+      </c>
+      <c r="X22">
+        <v>53853263000.0</v>
+      </c>
+      <c r="Y22">
+        <v>47551226000.0</v>
+      </c>
+      <c r="Z22"/>
+      <c r="AA22"/>
+    </row>
+    <row r="23" spans="1:27">
+      <c r="A23" t="s">
+        <v>210</v>
+      </c>
+      <c r="B23">
+        <v>-79841595000.0</v>
+      </c>
+      <c r="C23">
+        <v>-48690122000.0</v>
+      </c>
+      <c r="D23">
+        <v>247290966000.0</v>
+      </c>
+      <c r="E23">
+        <v>63994320000.0</v>
+      </c>
+      <c r="F23">
+        <v>24000119000.0</v>
+      </c>
+      <c r="G23">
+        <v>-6371483000.0</v>
+      </c>
+      <c r="H23">
+        <v>206396594000.0</v>
+      </c>
+      <c r="I23">
+        <v>214523011000.0</v>
+      </c>
+      <c r="J23">
+        <v>172390202000.0</v>
+      </c>
+      <c r="K23">
+        <v>230869173000.0</v>
+      </c>
+      <c r="L23">
+        <v>586887412000.0</v>
+      </c>
+      <c r="M23">
+        <v>-20500000.0</v>
+      </c>
+      <c r="N23">
+        <v>451455011000.0</v>
+      </c>
+      <c r="O23">
+        <v>-380156000.0</v>
+      </c>
+      <c r="P23">
+        <v>-431359000.0</v>
+      </c>
+      <c r="Q23">
+        <v>-103438205000.0</v>
+      </c>
+      <c r="R23">
+        <v>67104529000.0</v>
+      </c>
+      <c r="S23">
+        <v>4689534816000.0</v>
+      </c>
+      <c r="T23">
+        <v>2631452384000.0</v>
+      </c>
+      <c r="U23">
+        <v>1406693134000.0</v>
+      </c>
+      <c r="V23">
+        <v>957923457000.0</v>
+      </c>
+      <c r="W23"/>
+      <c r="X23"/>
+      <c r="Y23"/>
+      <c r="Z23"/>
+      <c r="AA23"/>
+    </row>
+    <row r="24" spans="1:27">
+      <c r="A24" t="s">
+        <v>211</v>
+      </c>
+      <c r="B24">
+        <v>5877959000.0</v>
+      </c>
+      <c r="C24">
+        <v>14480968000.0</v>
+      </c>
+      <c r="D24">
+        <v>64982527000.0</v>
+      </c>
+      <c r="E24">
+        <v>13649001000.0</v>
+      </c>
+      <c r="F24">
+        <v>-117784352000.0</v>
+      </c>
+      <c r="G24">
+        <v>176711550000.0</v>
+      </c>
+      <c r="H24">
+        <v>15036775000.0</v>
+      </c>
+      <c r="I24">
+        <v>1475637397000.0</v>
+      </c>
+      <c r="J24">
+        <v>550668819000.0</v>
+      </c>
+      <c r="K24">
+        <v>-1404927000.0</v>
+      </c>
+      <c r="L24">
+        <v>-6947346000.0</v>
+      </c>
+      <c r="M24">
+        <v>2822961000.0</v>
+      </c>
+      <c r="N24">
+        <v>-3843473000.0</v>
+      </c>
+      <c r="O24">
+        <v>-47177251000.0</v>
+      </c>
+      <c r="P24">
+        <v>-4488481000.0</v>
+      </c>
+      <c r="Q24">
+        <v>-7792559000.0</v>
+      </c>
+      <c r="R24">
+        <v>-100580912000.0</v>
+      </c>
+      <c r="S24">
+        <v>10669940000.0</v>
+      </c>
+      <c r="T24">
+        <v>86725928000.0</v>
+      </c>
+      <c r="U24">
+        <v>17916519000.0</v>
+      </c>
+      <c r="V24">
+        <v>-38539649000.0</v>
+      </c>
+      <c r="W24">
+        <v>205468173000.0</v>
+      </c>
+      <c r="X24"/>
+      <c r="Y24">
+        <v>718378000.0</v>
+      </c>
+      <c r="Z24">
+        <v>5785061000.0</v>
+      </c>
+      <c r="AA24"/>
+    </row>
+    <row r="25" spans="1:27">
+      <c r="A25" t="s">
+        <v>212</v>
+      </c>
+      <c r="B25">
+        <v>929962518000.0</v>
+      </c>
+      <c r="C25">
+        <v>1351034624000.0</v>
+      </c>
+      <c r="D25">
+        <v>269063310000.0</v>
+      </c>
+      <c r="E25">
+        <v>-2443273613000.0</v>
+      </c>
+      <c r="F25">
+        <v>1428226588000.0</v>
+      </c>
+      <c r="G25">
+        <v>-238541177000.0</v>
+      </c>
+      <c r="H25">
+        <v>-358558991000.0</v>
+      </c>
+      <c r="I25">
+        <v>-1659894080000.0</v>
+      </c>
+      <c r="J25">
+        <v>-1228440995000.0</v>
+      </c>
+      <c r="K25">
+        <v>-1035951798000.0</v>
+      </c>
+      <c r="L25">
+        <v>-1057981999000.0</v>
+      </c>
+      <c r="M25">
+        <v>-831949247000.0</v>
+      </c>
+      <c r="N25">
+        <v>-668124433000.0</v>
+      </c>
+      <c r="O25">
+        <v>-666443584000.0</v>
+      </c>
+      <c r="P25">
+        <v>-2284079885000.0</v>
+      </c>
+      <c r="Q25">
+        <v>-339092092000.0</v>
+      </c>
+      <c r="R25">
+        <v>-339896367000.0</v>
+      </c>
+      <c r="S25">
+        <v>-270951683000.0</v>
+      </c>
+      <c r="T25">
+        <v>-237194720000.0</v>
+      </c>
+      <c r="U25">
+        <v>-142796329000.0</v>
+      </c>
+      <c r="V25">
+        <v>-139256934000.0</v>
+      </c>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+    </row>
+    <row r="26" spans="1:27">
+      <c r="A26" t="s">
+        <v>213</v>
+      </c>
+      <c r="B26">
+        <v>23428050000.0</v>
+      </c>
+      <c r="C26">
+        <v>7809350000.0</v>
+      </c>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26">
+        <v>0.0</v>
+      </c>
+      <c r="G26">
+        <v>-118071864000.0</v>
+      </c>
+      <c r="H26">
+        <v>0.0</v>
+      </c>
+      <c r="I26">
+        <v>5615584805000.0</v>
+      </c>
+      <c r="J26">
+        <v>2785255897000.0</v>
+      </c>
+      <c r="K26">
+        <v>1415076341000.0</v>
+      </c>
+      <c r="L26">
+        <v>3242841068000.0</v>
+      </c>
+      <c r="M26"/>
+      <c r="N26">
+        <v>10195979320000.0</v>
+      </c>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26">
+        <v>5089475842000.0</v>
+      </c>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+    </row>
+    <row r="27" spans="1:27">
+      <c r="A27" t="s">
+        <v>214</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27">
+        <v>6029049000.0</v>
+      </c>
+      <c r="I27">
+        <v>11302938000.0</v>
+      </c>
+      <c r="J27">
+        <v>20057156000.0</v>
+      </c>
+      <c r="K27">
+        <v>15358532000.0</v>
+      </c>
+      <c r="L27">
+        <v>21458911000.0</v>
+      </c>
+      <c r="M27">
+        <v>22113277000.0</v>
+      </c>
+      <c r="N27">
+        <v>12452722000.0</v>
+      </c>
+      <c r="O27">
+        <v>9276019000.0</v>
+      </c>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+    </row>
+    <row r="28" spans="1:27">
+      <c r="A28" t="s">
+        <v>215</v>
+      </c>
+      <c r="B28">
+        <v>-1706088658000.0</v>
+      </c>
+      <c r="C28">
+        <v>-1470031624000.0</v>
+      </c>
+      <c r="D28">
+        <v>-648456763000.0</v>
+      </c>
+      <c r="E28">
+        <v>-873241783000.0</v>
+      </c>
+      <c r="F28">
+        <v>-1683257211000.0</v>
+      </c>
+      <c r="G28">
+        <v>-1239093498000.0</v>
+      </c>
+      <c r="H28">
+        <v>-128832144000.0</v>
+      </c>
+      <c r="I28">
+        <v>350753571000.0</v>
+      </c>
+      <c r="J28">
+        <v>-1111421217000.0</v>
+      </c>
+      <c r="K28">
+        <v>80673777000.0</v>
+      </c>
+      <c r="L28">
+        <v>-156578818000.0</v>
+      </c>
+      <c r="M28">
+        <v>-1192792288000.0</v>
+      </c>
+      <c r="N28">
+        <v>1652220231000.0</v>
+      </c>
+      <c r="O28">
+        <v>1882427174000.0</v>
+      </c>
+      <c r="P28">
+        <v>-1879048835000.0</v>
+      </c>
+      <c r="Q28">
+        <v>451573671000.0</v>
+      </c>
+      <c r="R28">
+        <v>415128864000.0</v>
+      </c>
+      <c r="S28">
+        <v>536749584000.0</v>
+      </c>
+      <c r="T28">
+        <v>343432353000.0</v>
+      </c>
+      <c r="U28">
+        <v>48606390000.0</v>
+      </c>
+      <c r="V28">
+        <v>17592697000.0</v>
+      </c>
+      <c r="W28"/>
+      <c r="X28"/>
+      <c r="Y28"/>
+      <c r="Z28"/>
+      <c r="AA28"/>
+    </row>
+    <row r="29" spans="1:27">
+      <c r="A29" t="s">
+        <v>216</v>
+      </c>
+      <c r="B29">
+        <v>3940974310000.0</v>
+      </c>
+      <c r="C29">
+        <v>1351034624000.0</v>
+      </c>
+      <c r="D29">
+        <v>3501897695000.0</v>
+      </c>
+      <c r="E29">
+        <v>2443273613000.0</v>
+      </c>
+      <c r="F29">
+        <v>2944557443000.0</v>
+      </c>
+      <c r="G29">
+        <v>1066972977000.0</v>
+      </c>
+      <c r="H29">
+        <v>687979553000.0</v>
+      </c>
+      <c r="I29">
+        <v>15060010000.0</v>
+      </c>
+      <c r="J29">
+        <v>26773826000.0</v>
+      </c>
+      <c r="K29">
+        <v>25165405000.0</v>
+      </c>
+      <c r="L29">
+        <v>24352147000.0</v>
+      </c>
+      <c r="M29">
+        <v>21855081000.0</v>
+      </c>
+      <c r="N29">
+        <v>521916680000.0</v>
+      </c>
+      <c r="O29">
+        <v>635990590000.0</v>
+      </c>
+      <c r="P29">
+        <v>932416942000.0</v>
+      </c>
+      <c r="Q29">
+        <v>427918661000.0</v>
+      </c>
+      <c r="R29">
+        <v>671152317000.0</v>
+      </c>
+      <c r="S29">
+        <v>443527060000.0</v>
+      </c>
+      <c r="T29">
+        <v>220433195000.0</v>
+      </c>
+      <c r="U29">
+        <v>237284360000.0</v>
+      </c>
+      <c r="V29">
+        <v>60049520000.0</v>
+      </c>
+      <c r="W29">
+        <v>232667417000.0</v>
+      </c>
+      <c r="X29"/>
+      <c r="Y29">
+        <v>70909059000.0</v>
+      </c>
+      <c r="Z29">
+        <v>175777195000.0</v>
+      </c>
+      <c r="AA29">
+        <v>35399936000.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:27">
+      <c r="A30" t="s">
+        <v>217</v>
+      </c>
+      <c r="B30">
+        <v>-1292178696000.0</v>
+      </c>
+      <c r="C30">
+        <v>-1172912772000.0</v>
+      </c>
+      <c r="D30">
+        <v>-583534794000.0</v>
+      </c>
+      <c r="E30">
+        <v>-276398377000.0</v>
+      </c>
+      <c r="F30">
+        <v>-208357987000.0</v>
+      </c>
+      <c r="G30">
+        <v>-139352627000.0</v>
+      </c>
+      <c r="H30">
+        <v>-779297473000.0</v>
+      </c>
+      <c r="I30">
+        <v>385813753000.0</v>
+      </c>
+      <c r="J30">
+        <v>833453209000.0</v>
+      </c>
+      <c r="K30">
+        <v>-689045630000.0</v>
+      </c>
+      <c r="L30">
+        <v>-280211522000.0</v>
+      </c>
+      <c r="M30">
+        <v>-777007604000.0</v>
+      </c>
+      <c r="N30">
+        <v>-897828941000.0</v>
+      </c>
+      <c r="O30">
+        <v>-1203978532000.0</v>
+      </c>
+      <c r="P30">
+        <v>1676265646000.0</v>
+      </c>
+      <c r="Q30">
+        <v>-498891285000.0</v>
+      </c>
+      <c r="R30">
+        <v>-1036457783000.0</v>
+      </c>
+      <c r="S30">
+        <v>-918435528000.0</v>
+      </c>
+      <c r="T30">
+        <v>-472851823000.0</v>
+      </c>
+      <c r="U30">
+        <v>-237673505000.0</v>
+      </c>
+      <c r="V30">
+        <v>-197240614000.0</v>
+      </c>
+      <c r="W30"/>
+      <c r="X30"/>
+      <c r="Y30"/>
+      <c r="Z30">
+        <v>36419354000.0</v>
+      </c>
+      <c r="AA30"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:CR30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:96">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D1" t="s">
+        <v>1</v>
+      </c>
+      <c r="E1" t="s">
+        <v>90</v>
+      </c>
+      <c r="F1" t="s">
+        <v>91</v>
+      </c>
+      <c r="G1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H1" t="s">
+        <v>2</v>
+      </c>
+      <c r="I1" t="s">
+        <v>93</v>
+      </c>
+      <c r="J1" t="s">
+        <v>94</v>
+      </c>
+      <c r="K1" t="s">
+        <v>95</v>
+      </c>
+      <c r="L1" t="s">
+        <v>3</v>
+      </c>
+      <c r="M1" t="s">
+        <v>96</v>
+      </c>
+      <c r="N1" t="s">
+        <v>97</v>
+      </c>
+      <c r="O1" t="s">
+        <v>98</v>
+      </c>
+      <c r="P1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>99</v>
+      </c>
+      <c r="R1" t="s">
+        <v>100</v>
+      </c>
+      <c r="S1" t="s">
+        <v>101</v>
+      </c>
+      <c r="T1" t="s">
+        <v>5</v>
+      </c>
+      <c r="U1" t="s">
+        <v>102</v>
+      </c>
+      <c r="V1" t="s">
+        <v>103</v>
+      </c>
+      <c r="W1" t="s">
+        <v>104</v>
+      </c>
+      <c r="X1" t="s">
+        <v>6</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>105</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>20</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>21</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>22</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CL1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CN1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CO1" t="s">
+        <v>24</v>
+      </c>
+      <c r="CP1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>25</v>
+      </c>
+      <c r="CR1" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="2" spans="1:96">
+      <c r="A2" t="s">
+        <v>190</v>
+      </c>
+      <c r="B2">
+        <v>7283188088000.0</v>
+      </c>
+      <c r="C2">
+        <v>6404299375000.0</v>
+      </c>
+      <c r="D2">
+        <v>5847955354000.0</v>
+      </c>
+      <c r="E2">
+        <v>4045228807000.0</v>
+      </c>
+      <c r="F2">
+        <v>5065379444000.0</v>
+      </c>
+      <c r="G2">
+        <v>5365991608000.0</v>
+      </c>
+      <c r="H2">
+        <v>4653821222000.0</v>
+      </c>
+      <c r="I2">
+        <v>4823481164000.0</v>
+      </c>
+      <c r="J2">
+        <v>6643027292000.0</v>
+      </c>
+      <c r="K2">
+        <v>6535625681000.0</v>
+      </c>
+      <c r="L2">
+        <v>6481188040000.0</v>
+      </c>
+      <c r="M2">
+        <v>4574454670000.0</v>
+      </c>
+      <c r="N2">
+        <v>1787578483000.0</v>
+      </c>
+      <c r="O2">
+        <v>4337980751000.0</v>
+      </c>
+      <c r="P2">
+        <v>4372802040000.0</v>
+      </c>
+      <c r="Q2">
+        <v>3567924937000.0</v>
+      </c>
+      <c r="R2">
+        <v>2237649922000.0</v>
+      </c>
+      <c r="S2">
+        <v>2600492407000.0</v>
+      </c>
+      <c r="T2">
+        <v>1579427190000.0</v>
+      </c>
+      <c r="U2">
+        <v>2098415346000.0</v>
+      </c>
+      <c r="V2">
+        <v>2523296681000.0</v>
+      </c>
+      <c r="W2">
+        <v>1549363629000.0</v>
+      </c>
+      <c r="X2">
+        <v>1370869028000.0</v>
+      </c>
+      <c r="Y2">
+        <v>1311497845000.0</v>
+      </c>
+      <c r="Z2">
+        <v>1650173306000.0</v>
+      </c>
+      <c r="AA2">
+        <v>1860780880000.0</v>
+      </c>
+      <c r="AB2">
+        <v>1123227198000.0</v>
+      </c>
+      <c r="AC2">
+        <v>1041052842000.0</v>
+      </c>
+      <c r="AD2">
+        <v>1047398314000.0</v>
+      </c>
+      <c r="AE2">
+        <v>2171083536000.0</v>
+      </c>
+      <c r="AF2">
+        <v>3075339452000.0</v>
+      </c>
+      <c r="AG2">
+        <v>1988595645000.0</v>
+      </c>
+      <c r="AH2">
+        <v>1842201087000.0</v>
+      </c>
+      <c r="AI2">
+        <v>1771229012000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>1220613944000.0</v>
+      </c>
+      <c r="AK2">
+        <v>893013580000.0</v>
+      </c>
+      <c r="AL2">
+        <v>1345902279000.0</v>
+      </c>
+      <c r="AM2">
+        <v>1366943494000.0</v>
+      </c>
+      <c r="AN2">
+        <v>902835372000.0</v>
+      </c>
+      <c r="AO2">
+        <v>843609677000.0</v>
+      </c>
+      <c r="AP2">
+        <v>751384258000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>1289809132000.0</v>
+      </c>
+      <c r="AR2">
+        <v>1445507407000.0</v>
+      </c>
+      <c r="AS2">
+        <v>1222824932000.0</v>
+      </c>
+      <c r="AT2">
+        <v>1145119000000.0</v>
+      </c>
+      <c r="AU2">
+        <v>896590624000.0</v>
+      </c>
+      <c r="AV2">
+        <v>736395485000.0</v>
+      </c>
+      <c r="AW2">
+        <v>918370696000.0</v>
+      </c>
+      <c r="AX2">
+        <v>612560131000.0</v>
+      </c>
+      <c r="AY2">
+        <v>820064736000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>1238862286000.0</v>
+      </c>
+      <c r="BA2">
+        <v>1524128383000.0</v>
+      </c>
+      <c r="BB2">
+        <v>1176323051000.0</v>
+      </c>
+      <c r="BC2">
+        <v>1884943309000.0</v>
+      </c>
+      <c r="BD2">
+        <v>793432399000.0</v>
+      </c>
+      <c r="BE2">
+        <v>1774216184000.0</v>
+      </c>
+      <c r="BF2">
+        <v>1308295418000.0</v>
+      </c>
+      <c r="BG2">
+        <v>1329789257000.0</v>
+      </c>
+      <c r="BH2">
+        <v>1319489975000.0</v>
+      </c>
+      <c r="BI2">
+        <v>1574496554000.0</v>
+      </c>
+      <c r="BJ2">
+        <v>1681080263000.0</v>
+      </c>
+      <c r="BK2">
+        <v>614982391000.0</v>
+      </c>
+      <c r="BL2">
+        <v>537057703000.0</v>
+      </c>
+      <c r="BM2">
+        <v>548141411000.0</v>
+      </c>
+      <c r="BN2">
+        <v>544023640000.0</v>
+      </c>
+      <c r="BO2">
+        <v>273694325000.0</v>
+      </c>
+      <c r="BP2">
+        <v>470307196000.0</v>
+      </c>
+      <c r="BQ2">
+        <v>346315715000.0</v>
+      </c>
+      <c r="BR2">
+        <v>409385459000.0</v>
+      </c>
+      <c r="BS2">
+        <v>286133472000.0</v>
+      </c>
+      <c r="BT2"/>
+      <c r="BU2"/>
+      <c r="BV2"/>
+      <c r="BW2"/>
+      <c r="BX2"/>
+      <c r="BY2"/>
+      <c r="BZ2"/>
+      <c r="CA2"/>
+      <c r="CB2"/>
+      <c r="CC2"/>
+      <c r="CD2"/>
+      <c r="CE2"/>
+      <c r="CF2"/>
+      <c r="CG2"/>
+      <c r="CH2"/>
+      <c r="CI2"/>
+      <c r="CJ2"/>
+      <c r="CK2"/>
+      <c r="CL2"/>
+      <c r="CM2"/>
+      <c r="CN2"/>
+      <c r="CO2"/>
+      <c r="CP2"/>
+      <c r="CQ2"/>
+      <c r="CR2"/>
+    </row>
+    <row r="3" spans="1:96">
+      <c r="A3" t="s">
+        <v>191</v>
+      </c>
+      <c r="B3">
+        <v>402982968000</v>
+      </c>
+      <c r="C3">
+        <v>143669107000</v>
+      </c>
+      <c r="D3">
+        <v>256687582000</v>
+      </c>
+      <c r="E3">
+        <v>199283137000</v>
+      </c>
+      <c r="F3">
+        <v>380113207000</v>
+      </c>
+      <c r="G3">
+        <v>229330262000</v>
+      </c>
+      <c r="H3">
+        <v>259057906000</v>
+      </c>
+      <c r="I3">
+        <v>331876763000</v>
+      </c>
+      <c r="J3">
+        <v>202151164000</v>
+      </c>
+      <c r="K3">
+        <v>394307907000</v>
+      </c>
+      <c r="L3">
+        <v>373878979000</v>
+      </c>
+      <c r="M3">
+        <v>93469086000</v>
+      </c>
+      <c r="N3">
+        <v>63222290000</v>
+      </c>
+      <c r="O3">
+        <v>117946966000</v>
+      </c>
+      <c r="P3">
+        <v>93331877000</v>
+      </c>
+      <c r="Q3">
+        <v>88014741000</v>
+      </c>
+      <c r="R3">
+        <v>77996956000</v>
+      </c>
+      <c r="S3">
+        <v>30807650000</v>
+      </c>
+      <c r="T3">
+        <v>80839872000</v>
+      </c>
+      <c r="U3">
+        <v>65073810000</v>
+      </c>
+      <c r="V3">
+        <v>32494353000</v>
+      </c>
+      <c r="W3">
+        <v>63350552000</v>
+      </c>
+      <c r="X3">
+        <v>121909143000</v>
+      </c>
+      <c r="Y3">
+        <v>58284413000</v>
+      </c>
+      <c r="Z3">
+        <v>98091406000</v>
+      </c>
+      <c r="AA3">
+        <v>62731700000</v>
+      </c>
+      <c r="AB3">
+        <v>123810207000</v>
+      </c>
+      <c r="AC3">
+        <v>127032879000</v>
+      </c>
+      <c r="AD3">
+        <v>265866972000</v>
+      </c>
+      <c r="AE3">
+        <v>290766712000</v>
+      </c>
+      <c r="AF3">
+        <v>278007210000</v>
+      </c>
+      <c r="AG3">
+        <v>396593812000</v>
+      </c>
+      <c r="AH3">
+        <v>170930021000</v>
+      </c>
+      <c r="AI3">
+        <v>376588251000</v>
+      </c>
+      <c r="AJ3">
+        <v>159955647000</v>
+      </c>
+      <c r="AK3">
+        <v>116456043000</v>
+      </c>
+      <c r="AL3">
+        <v>211447365000</v>
+      </c>
+      <c r="AM3">
+        <v>147755243000</v>
+      </c>
+      <c r="AN3">
+        <v>411155265000</v>
+      </c>
+      <c r="AO3">
+        <v>223906831000</v>
+      </c>
+      <c r="AP3">
+        <v>64254725000</v>
+      </c>
+      <c r="AQ3">
+        <v>406087544000</v>
+      </c>
+      <c r="AR3">
+        <v>57842441000</v>
+      </c>
+      <c r="AS3">
+        <v>61634838000</v>
+      </c>
+      <c r="AT3">
+        <v>86000711000</v>
+      </c>
+      <c r="AU3">
+        <v>67786186000</v>
+      </c>
+      <c r="AV3">
+        <v>187217950000</v>
+      </c>
+      <c r="AW3">
+        <v>66465850000</v>
+      </c>
+      <c r="AX3">
+        <v>149609354000</v>
+      </c>
+      <c r="AY3">
+        <v>221337411000</v>
+      </c>
+      <c r="AZ3">
+        <v>271097284000</v>
+      </c>
+      <c r="BA3">
+        <v>320595041000</v>
+      </c>
+      <c r="BB3">
+        <v>477375924000</v>
+      </c>
+      <c r="BC3">
+        <v>389131517000</v>
+      </c>
+      <c r="BD3">
+        <v>547478125000</v>
+      </c>
+      <c r="BE3">
+        <v>145451339000</v>
+      </c>
+      <c r="BF3">
+        <v>182615138000</v>
+      </c>
+      <c r="BG3">
+        <v>169256679000</v>
+      </c>
+      <c r="BH3">
+        <v>200316185000</v>
+      </c>
+      <c r="BI3">
+        <v>54703603000</v>
+      </c>
+      <c r="BJ3">
+        <v>87612793000</v>
+      </c>
+      <c r="BK3">
+        <v>48189383000</v>
+      </c>
+      <c r="BL3">
+        <v>248389944000</v>
+      </c>
+      <c r="BM3">
+        <v>63280289000</v>
+      </c>
+      <c r="BN3">
+        <v>100996585000</v>
+      </c>
+      <c r="BO3">
+        <v>78431908000</v>
+      </c>
+      <c r="BP3">
+        <v>341403614000</v>
+      </c>
+      <c r="BQ3">
+        <v>195658656000</v>
+      </c>
+      <c r="BR3">
+        <v>178384463000</v>
+      </c>
+      <c r="BS3">
+        <v>128266265000</v>
+      </c>
+      <c r="BT3">
+        <v>882723315000</v>
+      </c>
+      <c r="BU3">
+        <v>603472587000</v>
+      </c>
+      <c r="BV3">
+        <v>381671775000</v>
+      </c>
+      <c r="BW3">
+        <v>215346442000</v>
+      </c>
+      <c r="BX3">
+        <v>429111386000</v>
+      </c>
+      <c r="BY3">
+        <v>254969743000</v>
+      </c>
+      <c r="BZ3">
+        <v>146716547000</v>
+      </c>
+      <c r="CA3">
+        <v>68523540000</v>
+      </c>
+      <c r="CB3">
+        <v>229990640000</v>
+      </c>
+      <c r="CC3">
+        <v>165483213000</v>
+      </c>
+      <c r="CD3">
+        <v>101361901000</v>
+      </c>
+      <c r="CE3">
+        <v>55323286000</v>
+      </c>
+      <c r="CF3">
+        <v>128135540000</v>
+      </c>
+      <c r="CG3">
+        <v>41791443000</v>
+      </c>
+      <c r="CH3">
+        <v>31373859000</v>
+      </c>
+      <c r="CI3">
+        <v>19554594000</v>
+      </c>
+      <c r="CJ3">
+        <v>146363932000</v>
+      </c>
+      <c r="CK3">
+        <v>86362371000</v>
+      </c>
+      <c r="CL3">
+        <v>56379997000</v>
+      </c>
+      <c r="CM3">
+        <v>3424127000</v>
+      </c>
+      <c r="CN3">
+        <v>32972000000</v>
+      </c>
+      <c r="CO3">
+        <v>59584097000</v>
+      </c>
+      <c r="CP3">
+        <v>0</v>
+      </c>
+      <c r="CQ3">
+        <v>9469742000</v>
+      </c>
+      <c r="CR3">
+        <v>0</v>
+      </c>
     </row>
     <row r="4" spans="1:96">
       <c r="A4" t="s">
-        <v>29</v>
+        <v>192</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -5541,413 +27744,463 @@
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
     </row>
     <row r="5" spans="1:96">
       <c r="A5" t="s">
-        <v>30</v>
-[...9 lines deleted...]
-      </c>
+        <v>193</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
       <c r="E5"/>
-      <c r="F5">
-[...34 lines deleted...]
-      </c>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
-      <c r="W5">
-[...73 lines deleted...]
-      </c>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
+      <c r="AB5"/>
+      <c r="AC5"/>
+      <c r="AD5"/>
+      <c r="AE5"/>
+      <c r="AF5"/>
+      <c r="AG5"/>
+      <c r="AH5"/>
+      <c r="AI5"/>
+      <c r="AJ5"/>
+      <c r="AK5"/>
+      <c r="AL5"/>
+      <c r="AM5"/>
+      <c r="AN5"/>
+      <c r="AO5"/>
+      <c r="AP5"/>
+      <c r="AQ5"/>
+      <c r="AR5"/>
+      <c r="AS5"/>
+      <c r="AT5"/>
+      <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
-      <c r="AX5">
-[...7 lines deleted...]
-      </c>
+      <c r="AX5"/>
+      <c r="AY5"/>
+      <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
     </row>
     <row r="6" spans="1:96">
       <c r="A6" t="s">
-        <v>31</v>
-[...70 lines deleted...]
-      <c r="BS6"/>
+        <v>194</v>
+      </c>
+      <c r="B6">
+        <v>1583050899000.0</v>
+      </c>
+      <c r="C6">
+        <v>878888713000.0</v>
+      </c>
+      <c r="D6">
+        <v>556344021000.0</v>
+      </c>
+      <c r="E6">
+        <v>1802726547000.0</v>
+      </c>
+      <c r="F6">
+        <v>-1020150637000.0</v>
+      </c>
+      <c r="G6">
+        <v>-300612164000.0</v>
+      </c>
+      <c r="H6">
+        <v>712170386000.0</v>
+      </c>
+      <c r="I6">
+        <v>-169659942000.0</v>
+      </c>
+      <c r="J6">
+        <v>-1819546128000.0</v>
+      </c>
+      <c r="K6">
+        <v>107401611000.0</v>
+      </c>
+      <c r="L6">
+        <v>54437641000.0</v>
+      </c>
+      <c r="M6">
+        <v>1906733370000.0</v>
+      </c>
+      <c r="N6">
+        <v>2786876187000.0</v>
+      </c>
+      <c r="O6">
+        <v>-2550402268000.0</v>
+      </c>
+      <c r="P6">
+        <v>-34821289000.0</v>
+      </c>
+      <c r="Q6">
+        <v>804877103000.0</v>
+      </c>
+      <c r="R6">
+        <v>1330275015000.0</v>
+      </c>
+      <c r="S6">
+        <v>-362842485000.0</v>
+      </c>
+      <c r="T6">
+        <v>1021065217000.0</v>
+      </c>
+      <c r="U6">
+        <v>-518988156000.0</v>
+      </c>
+      <c r="V6">
+        <v>-424881335000.0</v>
+      </c>
+      <c r="W6">
+        <v>973933052000.0</v>
+      </c>
+      <c r="X6">
+        <v>178494601000.0</v>
+      </c>
+      <c r="Y6">
+        <v>59371183000.0</v>
+      </c>
+      <c r="Z6">
+        <v>-338675461000.0</v>
+      </c>
+      <c r="AA6">
+        <v>-210607574000.0</v>
+      </c>
+      <c r="AB6">
+        <v>737553682000.0</v>
+      </c>
+      <c r="AC6">
+        <v>82174356000.0</v>
+      </c>
+      <c r="AD6">
+        <v>-6345472000.0</v>
+      </c>
+      <c r="AE6">
+        <v>-1123685222000.0</v>
+      </c>
+      <c r="AF6">
+        <v>-904255916000.0</v>
+      </c>
+      <c r="AG6">
+        <v>1086743807000.0</v>
+      </c>
+      <c r="AH6">
+        <v>146394558000.0</v>
+      </c>
+      <c r="AI6">
+        <v>70972075000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>550615068000.0</v>
+      </c>
+      <c r="AK6">
+        <v>327600364000.0</v>
+      </c>
+      <c r="AL6">
+        <v>-452888699000.0</v>
+      </c>
+      <c r="AM6">
+        <v>-21041215000.0</v>
+      </c>
+      <c r="AN6">
+        <v>464108122000.0</v>
+      </c>
+      <c r="AO6">
+        <v>59225695000.0</v>
+      </c>
+      <c r="AP6">
+        <v>92225419000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>-538424874000.0</v>
+      </c>
+      <c r="AR6">
+        <v>-155698275000.0</v>
+      </c>
+      <c r="AS6">
+        <v>222682475000.0</v>
+      </c>
+      <c r="AT6">
+        <v>77705932000.0</v>
+      </c>
+      <c r="AU6">
+        <v>248528376000.0</v>
+      </c>
+      <c r="AV6">
+        <v>160195139000.0</v>
+      </c>
+      <c r="AW6">
+        <v>-181975211000.0</v>
+      </c>
+      <c r="AX6">
+        <v>305810565000.0</v>
+      </c>
+      <c r="AY6">
+        <v>-207504605000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>-418797550000.0</v>
+      </c>
+      <c r="BA6">
+        <v>-285266097000.0</v>
+      </c>
+      <c r="BB6">
+        <v>347805332000.0</v>
+      </c>
+      <c r="BC6">
+        <v>-708620258000.0</v>
+      </c>
+      <c r="BD6">
+        <v>1091510910000.0</v>
+      </c>
+      <c r="BE6">
+        <v>-980783785000.0</v>
+      </c>
+      <c r="BF6">
+        <v>465920766000.0</v>
+      </c>
+      <c r="BG6">
+        <v>-21493839000.0</v>
+      </c>
+      <c r="BH6">
+        <v>10299282000.0</v>
+      </c>
+      <c r="BI6">
+        <v>-255006579000.0</v>
+      </c>
+      <c r="BJ6">
+        <v>-106583709000.0</v>
+      </c>
+      <c r="BK6">
+        <v>1066097872000.0</v>
+      </c>
+      <c r="BL6">
+        <v>154790607000.0</v>
+      </c>
+      <c r="BM6">
+        <v>-11083708000.0</v>
+      </c>
+      <c r="BN6">
+        <v>4117771000.0</v>
+      </c>
+      <c r="BO6">
+        <v>270329315000.0</v>
+      </c>
+      <c r="BP6">
+        <v>-196612871000.0</v>
+      </c>
+      <c r="BQ6">
+        <v>123991481000.0</v>
+      </c>
+      <c r="BR6">
+        <v>-63069744000.0</v>
+      </c>
+      <c r="BS6">
+        <v>123251987000.0</v>
+      </c>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
     </row>
     <row r="7" spans="1:96">
       <c r="A7" t="s">
-        <v>32</v>
-[...7 lines deleted...]
-      <c r="D7"/>
+        <v>195</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7">
+        <v>-927600940000.0</v>
+      </c>
       <c r="E7">
-        <v>549929043000.0</v>
+        <v>-536780669000.0</v>
       </c>
       <c r="F7">
-        <v>550100113000.0</v>
+        <v>-345851117000.0</v>
       </c>
       <c r="G7">
-        <v>524227040000.0</v>
+        <v>-181772978000.0</v>
       </c>
       <c r="H7">
-        <v>488753276000.0</v>
+        <v>-1016300941000.0</v>
       </c>
       <c r="I7">
-        <v>437224440000.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>-690610125000.0</v>
+      </c>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
       <c r="M7">
-        <v>331258845000.0</v>
+        <v>-243043927000.0</v>
       </c>
       <c r="N7">
-        <v>340881702000.0</v>
+        <v>-103601831000.0</v>
       </c>
       <c r="O7">
-        <v>322335069000.0</v>
+        <v>-29050526000.0</v>
       </c>
       <c r="P7">
-        <v>323301714000.0</v>
+        <v>-522572330000.0</v>
       </c>
       <c r="Q7">
-        <v>314734545000.0</v>
+        <v>-205642809000.0</v>
       </c>
       <c r="R7">
-        <v>303817072000.0</v>
+        <v>-151354278000.0</v>
       </c>
       <c r="S7">
-        <v>282686922000.0</v>
+        <v>-86600931000.0</v>
       </c>
       <c r="T7">
-        <v>241447855000.0</v>
+        <v>-522448148000.0</v>
       </c>
       <c r="U7">
-        <v>202793071000.0</v>
+        <v>-154658003000.0</v>
       </c>
       <c r="V7">
-        <v>215461667000.0</v>
+        <v>-81124851000.0</v>
       </c>
       <c r="W7">
-        <v>211509059000.0</v>
+        <v>-54260322000.0</v>
       </c>
       <c r="X7">
-        <v>134226620000.0</v>
+        <v>-417156261000.0</v>
       </c>
       <c r="Y7">
-        <v>131939604000.0</v>
+        <v>-352556640000.0</v>
       </c>
       <c r="Z7">
-        <v>129891998000.0</v>
-[...2 lines deleted...]
-      <c r="AB7"/>
+        <v>-259983754000.0</v>
+      </c>
+      <c r="AA7">
+        <v>-157359145000.0</v>
+      </c>
+      <c r="AB7">
+        <v>-1767317468000.0</v>
+      </c>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
@@ -5975,110 +28228,72 @@
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
     </row>
     <row r="8" spans="1:96">
       <c r="A8" t="s">
-        <v>33</v>
-[...6 lines deleted...]
-      </c>
+        <v>196</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
       <c r="D8"/>
-      <c r="E8">
-[...49 lines deleted...]
-      </c>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -6113,125 +28328,79 @@
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
     </row>
     <row r="9" spans="1:96">
       <c r="A9" t="s">
-        <v>34</v>
+        <v>197</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
-[...16 lines deleted...]
-      </c>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
-[...49 lines deleted...]
-      </c>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9"/>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9"/>
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9"/>
+      <c r="AA9"/>
+      <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
@@ -6259,336 +28428,222 @@
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
     </row>
     <row r="10" spans="1:96">
       <c r="A10" t="s">
-        <v>35</v>
-[...177 lines deleted...]
-      </c>
+        <v>198</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10"/>
+      <c r="P10"/>
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10"/>
+      <c r="T10"/>
+      <c r="U10"/>
+      <c r="V10"/>
+      <c r="W10"/>
+      <c r="X10"/>
+      <c r="Y10"/>
+      <c r="Z10"/>
+      <c r="AA10"/>
+      <c r="AB10"/>
+      <c r="AC10"/>
+      <c r="AD10"/>
+      <c r="AE10"/>
+      <c r="AF10"/>
+      <c r="AG10"/>
+      <c r="AH10"/>
+      <c r="AI10"/>
+      <c r="AJ10"/>
+      <c r="AK10"/>
+      <c r="AL10"/>
+      <c r="AM10"/>
+      <c r="AN10"/>
+      <c r="AO10"/>
+      <c r="AP10"/>
+      <c r="AQ10"/>
+      <c r="AR10"/>
+      <c r="AS10"/>
+      <c r="AT10"/>
+      <c r="AU10"/>
+      <c r="AV10"/>
+      <c r="AW10"/>
+      <c r="AX10"/>
+      <c r="AY10"/>
+      <c r="AZ10"/>
+      <c r="BA10"/>
+      <c r="BB10"/>
+      <c r="BC10"/>
+      <c r="BD10"/>
+      <c r="BE10"/>
+      <c r="BF10"/>
+      <c r="BG10"/>
+      <c r="BH10"/>
       <c r="BI10"/>
-      <c r="BJ10">
-[...16 lines deleted...]
-      </c>
+      <c r="BJ10"/>
+      <c r="BK10"/>
+      <c r="BL10"/>
+      <c r="BM10"/>
+      <c r="BN10"/>
+      <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
       <c r="CR10"/>
     </row>
     <row r="11" spans="1:96">
       <c r="A11" t="s">
-        <v>36</v>
+        <v>199</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
-[...16 lines deleted...]
-      </c>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
-[...7 lines deleted...]
-      </c>
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11"/>
       <c r="O11">
-        <v>156814620000.0</v>
+        <v>0.0</v>
       </c>
       <c r="P11">
-        <v>4372802040000.0</v>
-[...17 lines deleted...]
-      <c r="AG11"/>
+        <v>0.0</v>
+      </c>
+      <c r="Q11">
+        <v>0.0</v>
+      </c>
+      <c r="R11">
+        <v>0.0</v>
+      </c>
+      <c r="S11">
+        <v>0.0</v>
+      </c>
+      <c r="T11">
+        <v>0.0</v>
+      </c>
+      <c r="U11">
+        <v>0.0</v>
+      </c>
+      <c r="V11">
+        <v>0.0</v>
+      </c>
+      <c r="W11">
+        <v>0.0</v>
+      </c>
+      <c r="X11">
+        <v>0.0</v>
+      </c>
+      <c r="Y11">
+        <v>0.0</v>
+      </c>
+      <c r="Z11">
+        <v>0.0</v>
+      </c>
+      <c r="AA11">
+        <v>0.0</v>
+      </c>
+      <c r="AB11">
+        <v>0.0</v>
+      </c>
+      <c r="AC11">
+        <v>0.0</v>
+      </c>
+      <c r="AD11">
+        <v>0.0</v>
+      </c>
+      <c r="AE11">
+        <v>0.0</v>
+      </c>
+      <c r="AF11">
+        <v>0.0</v>
+      </c>
+      <c r="AG11">
+        <v>0.0</v>
+      </c>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
@@ -6611,1135 +28666,999 @@
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
     </row>
     <row r="12" spans="1:96">
       <c r="A12" t="s">
-        <v>37</v>
-[...39 lines deleted...]
-      </c>
+        <v>200</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12"/>
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12"/>
       <c r="O12">
-        <v>4337980751000.0</v>
+        <v>-2207509699000.0</v>
       </c>
       <c r="P12">
-        <v>4372802040000.0</v>
+        <v>-925278302000.0</v>
       </c>
       <c r="Q12">
-        <v>3567924937000.0</v>
+        <v>634108977000.0</v>
       </c>
       <c r="R12">
-        <v>2237649922000.0</v>
+        <v>1061265637000.0</v>
       </c>
       <c r="S12">
-        <v>2600492407000.0</v>
+        <v>-979894035000.0</v>
       </c>
       <c r="T12">
-        <v>1579427190000.0</v>
+        <v>1259094922000.0</v>
       </c>
       <c r="U12">
-        <v>2098415346000.0</v>
+        <v>-645506716000.0</v>
       </c>
       <c r="V12">
-        <v>2523296681000.0</v>
+        <v>-119784788000.0</v>
       </c>
       <c r="W12">
-        <v>1549363629000.0</v>
+        <v>934423170000.0</v>
       </c>
       <c r="X12">
-        <v>1370869028000.0</v>
+        <v>-190735063000.0</v>
       </c>
       <c r="Y12">
-        <v>1311497845000.0</v>
+        <v>1045581623000.0</v>
       </c>
       <c r="Z12">
-        <v>1650173306000.0</v>
+        <v>-543724465000.0</v>
       </c>
       <c r="AA12">
-        <v>1860780880000.0</v>
+        <v>-549663272000.0</v>
       </c>
       <c r="AB12">
-        <v>1123227198000.0</v>
+        <v>974514941000.0</v>
       </c>
       <c r="AC12">
-        <v>1041052842000.0</v>
+        <v>974514941000.0</v>
       </c>
       <c r="AD12">
-        <v>1047398314000.0</v>
+        <v>-625709362000.0</v>
       </c>
       <c r="AE12">
-        <v>2171083536000.0</v>
+        <v>-690739412000.0</v>
       </c>
       <c r="AF12">
-        <v>3075339452000.0</v>
+        <v>-664877547000.0</v>
       </c>
       <c r="AG12">
-        <v>1988595645000.0</v>
-[...81 lines deleted...]
-      </c>
+        <v>129650675000.0</v>
+      </c>
+      <c r="AH12"/>
+      <c r="AI12"/>
+      <c r="AJ12"/>
+      <c r="AK12"/>
+      <c r="AL12"/>
+      <c r="AM12"/>
+      <c r="AN12"/>
+      <c r="AO12"/>
+      <c r="AP12"/>
+      <c r="AQ12"/>
+      <c r="AR12"/>
+      <c r="AS12"/>
+      <c r="AT12"/>
+      <c r="AU12"/>
+      <c r="AV12"/>
+      <c r="AW12"/>
+      <c r="AX12"/>
+      <c r="AY12"/>
+      <c r="AZ12"/>
+      <c r="BA12"/>
+      <c r="BB12"/>
+      <c r="BC12"/>
+      <c r="BD12"/>
+      <c r="BE12"/>
+      <c r="BF12"/>
+      <c r="BG12"/>
+      <c r="BH12"/>
       <c r="BI12"/>
-      <c r="BJ12">
-[...16 lines deleted...]
-      </c>
+      <c r="BJ12"/>
+      <c r="BK12"/>
+      <c r="BL12"/>
+      <c r="BM12"/>
+      <c r="BN12"/>
+      <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
     </row>
     <row r="13" spans="1:96">
       <c r="A13" t="s">
-        <v>38</v>
-[...276 lines deleted...]
-      </c>
+        <v>201</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+      <c r="AB13"/>
+      <c r="AC13"/>
+      <c r="AD13"/>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13"/>
+      <c r="CG13"/>
+      <c r="CH13"/>
+      <c r="CI13"/>
+      <c r="CJ13"/>
+      <c r="CK13"/>
+      <c r="CL13"/>
+      <c r="CM13"/>
+      <c r="CN13"/>
+      <c r="CO13"/>
       <c r="CP13"/>
-      <c r="CQ13">
-[...1 lines deleted...]
-      </c>
+      <c r="CQ13"/>
       <c r="CR13"/>
     </row>
     <row r="14" spans="1:96">
       <c r="A14" t="s">
-        <v>39</v>
+        <v>202</v>
       </c>
       <c r="B14">
-        <v>19742486000.0</v>
+        <v>148414070000.0</v>
       </c>
       <c r="C14">
-        <v>19799770000.0</v>
+        <v>145043675000.0</v>
       </c>
       <c r="D14">
-        <v>19799770000.0</v>
+        <v>142986104000.0</v>
       </c>
       <c r="E14">
-        <v>19752820000.0</v>
+        <v>112357117000.0</v>
       </c>
       <c r="F14">
-        <v>19738499000.0</v>
+        <v>131046819000.0</v>
       </c>
       <c r="G14">
-        <v>19752820000.0</v>
+        <v>131464559000.0</v>
       </c>
       <c r="H14">
-        <v>19752820000.0</v>
+        <v>134070044000.0</v>
       </c>
       <c r="I14">
-        <v>19737169600.0</v>
+        <v>120717415000.0</v>
       </c>
       <c r="J14">
-        <v>19737169600.0</v>
+        <v>113586451000.0</v>
       </c>
       <c r="K14">
-        <v>19737169600.0</v>
+        <v>122052013000.0</v>
       </c>
       <c r="L14">
-        <v>19737169600.0</v>
+        <v>121338613000.0</v>
       </c>
       <c r="M14">
-        <v>19737169600.0</v>
+        <v>110634781000.0</v>
       </c>
       <c r="N14">
-        <v>19737169600.0</v>
+        <v>109514035000.0</v>
       </c>
       <c r="O14">
-        <v>19737169600.0</v>
+        <v>110997445000.0</v>
       </c>
       <c r="P14">
-        <v>19737169600.0</v>
+        <v>10116930000.0</v>
       </c>
       <c r="Q14">
-        <v>19737169600.0</v>
+        <v>10138589000.0</v>
       </c>
       <c r="R14">
-        <v>19737169600.0</v>
+        <v>9781511000.0</v>
       </c>
       <c r="S14">
-        <v>19737169600.0</v>
+        <v>9901694000.0</v>
       </c>
       <c r="T14">
-        <v>19737169600.0</v>
+        <v>11983771000.0</v>
       </c>
       <c r="U14">
-        <v>19737169600.0</v>
+        <v>9326593000.0</v>
       </c>
       <c r="V14">
-        <v>19737169600.0</v>
+        <v>9129860000.0</v>
       </c>
       <c r="W14">
-        <v>19737169600.0</v>
+        <v>9353166000.0</v>
       </c>
       <c r="X14">
-        <v>19737169600.0</v>
+        <v>10166199000.0</v>
       </c>
       <c r="Y14">
-        <v>19891439155.0</v>
+        <v>9481965000.0</v>
       </c>
       <c r="Z14">
-        <v>19891439155.0</v>
+        <v>9933706000.0</v>
       </c>
       <c r="AA14">
-        <v>19891439155.0</v>
+        <v>9213627000.0</v>
       </c>
       <c r="AB14">
-        <v>19891439155.0</v>
+        <v>4207168000.0</v>
       </c>
       <c r="AC14">
-        <v>19891439155.0</v>
+        <v>7718092000.0</v>
       </c>
       <c r="AD14">
-        <v>19891439155.0</v>
+        <v>3372809000.0</v>
       </c>
       <c r="AE14">
-        <v>19891439155.0</v>
+        <v>10053798000.0</v>
       </c>
       <c r="AF14">
-        <v>19891439155.0</v>
+        <v>70977779000.0</v>
       </c>
       <c r="AG14">
-        <v>20031647100.0</v>
+        <v>8363586000.0</v>
       </c>
       <c r="AH14">
-        <v>20032832155.0</v>
+        <v>8419334000.0</v>
       </c>
       <c r="AI14">
-        <v>20031647100.0</v>
+        <v>8447274000.0</v>
       </c>
       <c r="AJ14">
-        <v>20031647100.0</v>
+        <v>15247732000.0</v>
       </c>
       <c r="AK14">
-        <v>19958905850.0</v>
+        <v>82044372000.0</v>
       </c>
       <c r="AL14">
-        <v>19965588770.0</v>
+        <v>5637437000.0</v>
       </c>
       <c r="AM14">
-        <v>19958905850.0</v>
+        <v>6047732000.0</v>
       </c>
       <c r="AN14">
-        <v>19958905850.0</v>
+        <v>5797359000.0</v>
       </c>
       <c r="AO14">
-        <v>19745151175.0</v>
+        <v>6259600000.0</v>
       </c>
       <c r="AP14">
-        <v>19775597220.0</v>
+        <v>6295431000.0</v>
       </c>
       <c r="AQ14">
-        <v>19745151175.0</v>
+        <v>6813015000.0</v>
       </c>
       <c r="AR14">
-        <v>19745151175.0</v>
+        <v>5230716000.0</v>
       </c>
       <c r="AS14">
-        <v>19568188370.0</v>
+        <v>6283401000.0</v>
       </c>
       <c r="AT14">
-        <v>19592806540.0</v>
+        <v>6407488000.0</v>
       </c>
       <c r="AU14">
-        <v>19568188370.0</v>
+        <v>6430542000.0</v>
       </c>
       <c r="AV14">
-        <v>19568188370.0</v>
+        <v>4567146000.0</v>
       </c>
       <c r="AW14">
-        <v>19403637500.0</v>
+        <v>4118784000.0</v>
       </c>
       <c r="AX14">
-        <v>19430676015.0</v>
+        <v>7020080000.0</v>
       </c>
       <c r="AY14">
-        <v>19403637500.0</v>
+        <v>6149071000.0</v>
       </c>
       <c r="AZ14">
-        <v>19403637500.0</v>
+        <v>5096500000.0</v>
       </c>
       <c r="BA14">
-        <v>19257217500.0</v>
+        <v>5369135000.0</v>
       </c>
       <c r="BB14">
-        <v>19434149775.0</v>
+        <v>4754767000.0</v>
       </c>
       <c r="BC14">
-        <v>19257217500.0</v>
+        <v>4653746000.0</v>
       </c>
       <c r="BD14">
-        <v>19257217500.0</v>
+        <v>69856665000.0</v>
       </c>
       <c r="BE14">
-        <v>19073005650.0</v>
-[...15 lines deleted...]
-      </c>
+        <v>47860420000.0</v>
+      </c>
+      <c r="BF14"/>
+      <c r="BG14"/>
+      <c r="BH14"/>
+      <c r="BI14"/>
+      <c r="BJ14"/>
       <c r="BK14">
-        <v>18964680000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>3987719000.0</v>
+      </c>
+      <c r="BL14"/>
       <c r="BM14">
-        <v>18563943340.0</v>
+        <v>7434134000.0</v>
       </c>
       <c r="BN14">
-        <v>18583113840.0</v>
+        <v>11869516000.0</v>
       </c>
       <c r="BO14">
-        <v>18563943340.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>390989000.0</v>
+      </c>
+      <c r="BP14"/>
       <c r="BQ14">
-        <v>15600000000.0</v>
+        <v>4976985000.0</v>
       </c>
       <c r="BR14">
-        <v>15610295000.0</v>
-[...1 lines deleted...]
-      <c r="BS14"/>
+        <v>9893286000.0</v>
+      </c>
+      <c r="BS14">
+        <v>362762000.0</v>
+      </c>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
       <c r="CP14"/>
       <c r="CQ14"/>
       <c r="CR14"/>
     </row>
     <row r="15" spans="1:96">
       <c r="A15" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="B15"/>
+        <v>203</v>
+      </c>
+      <c r="B15">
+        <v>1003673730000.0</v>
+      </c>
       <c r="C15"/>
-      <c r="D15"/>
-[...1 lines deleted...]
-      <c r="F15"/>
+      <c r="D15">
+        <v>1977629460000.0</v>
+      </c>
+      <c r="E15">
+        <v>989988480000.0</v>
+      </c>
+      <c r="F15">
+        <v>987640980000.0</v>
+      </c>
       <c r="G15"/>
-      <c r="H15"/>
-[...1 lines deleted...]
-      <c r="J15"/>
+      <c r="H15">
+        <v>1973716960000.0</v>
+      </c>
+      <c r="I15">
+        <v>986858480000.0</v>
+      </c>
+      <c r="J15">
+        <v>986858480000.0</v>
+      </c>
       <c r="K15"/>
-      <c r="L15"/>
-[...1 lines deleted...]
-      <c r="N15"/>
+      <c r="L15">
+        <v>493429240000.0</v>
+      </c>
+      <c r="M15">
+        <v>986858480000.0</v>
+      </c>
+      <c r="N15">
+        <v>986858480000.0</v>
+      </c>
       <c r="O15"/>
-      <c r="P15"/>
-[...17 lines deleted...]
-      <c r="AH15"/>
+      <c r="P15">
+        <v>828961123000.0</v>
+      </c>
+      <c r="Q15">
+        <v>493429240000.0</v>
+      </c>
+      <c r="R15">
+        <v>335531883000.0</v>
+      </c>
+      <c r="S15">
+        <v>335531883000.0</v>
+      </c>
+      <c r="T15">
+        <v>335531883000.0</v>
+      </c>
+      <c r="U15">
+        <v>236846035000.0</v>
+      </c>
+      <c r="V15">
+        <v>296057544000.0</v>
+      </c>
+      <c r="W15">
+        <v>296057544000.0</v>
+      </c>
+      <c r="X15">
+        <v>296057544000.0</v>
+      </c>
+      <c r="Y15">
+        <v>197371696000.0</v>
+      </c>
+      <c r="Z15">
+        <v>197669511000.0</v>
+      </c>
+      <c r="AA15">
+        <v>197669511000.0</v>
+      </c>
+      <c r="AB15">
+        <v>1000.0</v>
+      </c>
+      <c r="AC15">
+        <v>240881695000.0</v>
+      </c>
+      <c r="AD15">
+        <v>481763390000.0</v>
+      </c>
+      <c r="AE15">
+        <v>481763390000.0</v>
+      </c>
+      <c r="AF15">
+        <v>481763390000.0</v>
+      </c>
+      <c r="AG15">
+        <v>481763390000.0</v>
+      </c>
+      <c r="AH15">
+        <v>401469492000.0</v>
+      </c>
       <c r="AI15"/>
-      <c r="AJ15"/>
-[...1 lines deleted...]
-      <c r="AL15"/>
+      <c r="AJ15">
+        <v>600021341000.0</v>
+      </c>
+      <c r="AK15">
+        <v>400014228000.0</v>
+      </c>
+      <c r="AL15">
+        <v>200007113000.0</v>
+      </c>
       <c r="AM15"/>
-      <c r="AN15"/>
-[...1 lines deleted...]
-      <c r="AP15"/>
+      <c r="AN15">
+        <v>359120445000.0</v>
+      </c>
+      <c r="AO15">
+        <v>279315902000.0</v>
+      </c>
+      <c r="AP15">
+        <v>79804543000.0</v>
+      </c>
       <c r="AQ15"/>
-      <c r="AR15"/>
-[...1 lines deleted...]
-      <c r="AT15"/>
+      <c r="AR15">
+        <v>446983000.0</v>
+      </c>
+      <c r="AS15">
+        <v>393524275000.0</v>
+      </c>
+      <c r="AT15">
+        <v>118191377000.0</v>
+      </c>
       <c r="AU15"/>
-      <c r="AV15"/>
-[...1 lines deleted...]
-      <c r="AX15"/>
+      <c r="AV15">
+        <v>3057436000.0</v>
+      </c>
+      <c r="AW15">
+        <v>192792270000.0</v>
+      </c>
+      <c r="AX15">
+        <v>57873992000.0</v>
+      </c>
       <c r="AY15"/>
-      <c r="AZ15"/>
-[...5 lines deleted...]
-      <c r="BF15"/>
+      <c r="AZ15">
+        <v>194081541000.0</v>
+      </c>
+      <c r="BA15">
+        <v>251030762000.0</v>
+      </c>
+      <c r="BB15">
+        <v>97000816000.0</v>
+      </c>
+      <c r="BC15">
+        <v>154029946000.0</v>
+      </c>
+      <c r="BD15">
+        <v>94866294000.0</v>
+      </c>
+      <c r="BE15">
+        <v>94866294000.0</v>
+      </c>
+      <c r="BF15">
+        <v>94866294000.0</v>
+      </c>
       <c r="BG15"/>
-      <c r="BH15"/>
-[...5 lines deleted...]
-      <c r="BN15"/>
+      <c r="BH15">
+        <v>49189682000.0</v>
+      </c>
+      <c r="BI15">
+        <v>715492523000.0</v>
+      </c>
+      <c r="BJ15">
+        <v>7129879000.0</v>
+      </c>
+      <c r="BK15">
+        <v>511925659000.0</v>
+      </c>
+      <c r="BL15">
+        <v>113764601000.0</v>
+      </c>
+      <c r="BM15">
+        <v>6777996000.0</v>
+      </c>
+      <c r="BN15">
+        <v>87786237000.0</v>
+      </c>
       <c r="BO15"/>
-      <c r="BP15"/>
-[...1 lines deleted...]
-      <c r="BR15"/>
+      <c r="BP15">
+        <v>3125400000.0</v>
+      </c>
+      <c r="BQ15">
+        <v>3125400000.0</v>
+      </c>
+      <c r="BR15">
+        <v>3125400000.0</v>
+      </c>
       <c r="BS15"/>
-      <c r="BT15"/>
-[...1 lines deleted...]
-      <c r="BV15"/>
+      <c r="BT15">
+        <v>121887275000.0</v>
+      </c>
+      <c r="BU15">
+        <v>70584077000.0</v>
+      </c>
+      <c r="BV15">
+        <v>59362216000.0</v>
+      </c>
       <c r="BW15"/>
-      <c r="BX15"/>
-      <c r="BY15"/>
+      <c r="BX15">
+        <v>41877939000.0</v>
+      </c>
+      <c r="BY15">
+        <v>41877939000.0</v>
+      </c>
       <c r="BZ15"/>
       <c r="CA15"/>
-      <c r="CB15"/>
-      <c r="CC15"/>
+      <c r="CB15">
+        <v>37440000000.0</v>
+      </c>
+      <c r="CC15">
+        <v>44006157000.0</v>
+      </c>
       <c r="CD15"/>
       <c r="CE15"/>
-      <c r="CF15"/>
-[...1 lines deleted...]
-      <c r="CH15"/>
+      <c r="CF15">
+        <v>24960000000.0</v>
+      </c>
+      <c r="CG15">
+        <v>33181699000.0</v>
+      </c>
+      <c r="CH15">
+        <v>33181699000.0</v>
+      </c>
       <c r="CI15"/>
-      <c r="CJ15"/>
-[...1 lines deleted...]
-      <c r="CL15"/>
+      <c r="CJ15">
+        <v>10400000000.0</v>
+      </c>
+      <c r="CK15">
+        <v>37229200000.0</v>
+      </c>
+      <c r="CL15">
+        <v>24950000000.0</v>
+      </c>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
     </row>
     <row r="16" spans="1:96">
       <c r="A16" t="s">
-        <v>41</v>
+        <v>204</v>
       </c>
       <c r="B16">
-        <v>334193566000.0</v>
+        <v>8866238987000.0</v>
       </c>
       <c r="C16">
-        <v>311093601000.0</v>
+        <v>7283188088000.0</v>
       </c>
       <c r="D16">
-        <v>377028943000.0</v>
+        <v>6404299375000.0</v>
       </c>
       <c r="E16">
-        <v>501718514000.0</v>
+        <v>5847955354000.0</v>
       </c>
       <c r="F16">
-        <v>301316479000.0</v>
+        <v>4045228807000.0</v>
       </c>
       <c r="G16">
-        <v>272002142000.0</v>
+        <v>5065379444000.0</v>
       </c>
       <c r="H16">
-        <v>250926971000.0</v>
+        <v>5365991608000.0</v>
       </c>
       <c r="I16">
-        <v>290149420000.0</v>
+        <v>4653821222000.0</v>
       </c>
       <c r="J16">
-        <v>392725956000.0</v>
+        <v>4823481164000.0</v>
       </c>
       <c r="K16">
-        <v>224865280000.0</v>
+        <v>6643027292000.0</v>
       </c>
       <c r="L16">
-        <v>158980509000.0</v>
+        <v>6535625681000.0</v>
       </c>
       <c r="M16">
-        <v>180434946000.0</v>
+        <v>6481188040000.0</v>
       </c>
       <c r="N16">
-        <v>178516950000.0</v>
+        <v>4574454670000.0</v>
       </c>
       <c r="O16">
-        <v>226516877000.0</v>
+        <v>1787578483000.0</v>
       </c>
       <c r="P16">
-        <v>177314252000.0</v>
+        <v>4337980751000.0</v>
       </c>
       <c r="Q16">
-        <v>172419274000.0</v>
+        <v>4372802040000.0</v>
       </c>
       <c r="R16">
-        <v>220199200000.0</v>
+        <v>3567924937000.0</v>
       </c>
       <c r="S16">
-        <v>235492402000.0</v>
+        <v>2237649922000.0</v>
       </c>
       <c r="T16">
-        <v>202774612000.0</v>
+        <v>2600492407000.0</v>
       </c>
       <c r="U16">
-        <v>232688563000.0</v>
+        <v>1579427190000.0</v>
       </c>
       <c r="V16">
-        <v>354637745000.0</v>
+        <v>2098415346000.0</v>
       </c>
       <c r="W16">
-        <v>265498792000.0</v>
+        <v>2523296681000.0</v>
       </c>
       <c r="X16">
-        <v>195115969000.0</v>
+        <v>1549363629000.0</v>
       </c>
       <c r="Y16">
-        <v>154121652000.0</v>
+        <v>1370869028000.0</v>
       </c>
       <c r="Z16">
-        <v>151714260000.0</v>
+        <v>1311497845000.0</v>
       </c>
       <c r="AA16">
-        <v>131407293000.0</v>
+        <v>1650173306000.0</v>
       </c>
       <c r="AB16">
-        <v>580324140000.0</v>
+        <v>1860780880000.0</v>
       </c>
       <c r="AC16">
-        <v>528610106000.0</v>
+        <v>1123227198000.0</v>
       </c>
       <c r="AD16">
-        <v>262651891000.0</v>
+        <v>1041052842000.0</v>
       </c>
       <c r="AE16">
-        <v>132868342000.0</v>
+        <v>1047398314000.0</v>
       </c>
       <c r="AF16">
-        <v>1071868627000.0</v>
+        <v>2171083536000.0</v>
       </c>
       <c r="AG16">
-        <v>695777538000.0</v>
+        <v>3075339452000.0</v>
       </c>
       <c r="AH16">
-        <v>718179051000.0</v>
+        <v>1988595645000.0</v>
       </c>
       <c r="AI16">
-        <v>696703245000.0</v>
+        <v>1842201087000.0</v>
       </c>
       <c r="AJ16">
-        <v>626217232000.0</v>
+        <v>1771229012000.0</v>
       </c>
       <c r="AK16">
-        <v>313720608000.0</v>
+        <v>1220613944000.0</v>
       </c>
       <c r="AL16">
-        <v>351153106000.0</v>
+        <v>893013580000.0</v>
       </c>
       <c r="AM16">
-        <v>405188888000.0</v>
+        <v>1345902279000.0</v>
       </c>
       <c r="AN16">
-        <v>597808325000.0</v>
+        <v>1366943494000.0</v>
       </c>
       <c r="AO16">
-        <v>633363271000.0</v>
+        <v>902835372000.0</v>
       </c>
       <c r="AP16">
-        <v>579314634000.0</v>
+        <v>843609677000.0</v>
       </c>
       <c r="AQ16">
-        <v>457083966000.0</v>
+        <v>751384258000.0</v>
       </c>
       <c r="AR16">
-        <v>556352486000.0</v>
+        <v>1289809132000.0</v>
       </c>
       <c r="AS16">
-        <v>481933544000.0</v>
+        <v>1445507407000.0</v>
       </c>
       <c r="AT16">
-        <v>478262448000.0</v>
+        <v>1222824932000.0</v>
       </c>
       <c r="AU16">
-        <v>570487484000.0</v>
+        <v>1145119000000.0</v>
       </c>
       <c r="AV16">
-        <v>742475489000.0</v>
+        <v>896590624000.0</v>
       </c>
       <c r="AW16">
-        <v>499856628000.0</v>
+        <v>736395485000.0</v>
       </c>
       <c r="AX16">
-        <v>367336601000.0</v>
+        <v>918370696000.0</v>
       </c>
       <c r="AY16">
-        <v>343883634000.0</v>
+        <v>612560131000.0</v>
       </c>
       <c r="AZ16">
-        <v>552171714000.0</v>
+        <v>820064736000.0</v>
       </c>
       <c r="BA16">
-        <v>325400694000.0</v>
+        <v>1238862286000.0</v>
       </c>
       <c r="BB16">
-        <v>301225756000.0</v>
+        <v>1524128383000.0</v>
       </c>
       <c r="BC16">
-        <v>607021147000.0</v>
+        <v>1176323051000.0</v>
       </c>
       <c r="BD16">
-        <v>286125908000.0</v>
+        <v>1884943309000.0</v>
       </c>
       <c r="BE16">
-        <v>439567997000.0</v>
+        <v>793432399000.0</v>
       </c>
       <c r="BF16">
-        <v>295058225000.0</v>
+        <v>1774216184000.0</v>
       </c>
       <c r="BG16">
-        <v>233536998000.0</v>
+        <v>1308295418000.0</v>
       </c>
       <c r="BH16">
-        <v>358898675000.0</v>
-[...1 lines deleted...]
-      <c r="BI16"/>
+        <v>1329789257000.0</v>
+      </c>
+      <c r="BI16">
+        <v>1319489975000.0</v>
+      </c>
       <c r="BJ16">
-        <v>387209900000.0</v>
+        <v>1574496554000.0</v>
       </c>
       <c r="BK16">
-        <v>419236027000.0</v>
+        <v>1681080263000.0</v>
       </c>
       <c r="BL16">
-        <v>424027750000.0</v>
+        <v>691848310000.0</v>
       </c>
       <c r="BM16">
-        <v>201516152000.0</v>
+        <v>537057703000.0</v>
       </c>
       <c r="BN16">
-        <v>145966220000.0</v>
+        <v>548141411000.0</v>
       </c>
       <c r="BO16">
-        <v>421224089000.0</v>
-[...5 lines deleted...]
-      <c r="BT16"/>
+        <v>544023640000.0</v>
+      </c>
+      <c r="BP16">
+        <v>273694325000.0</v>
+      </c>
+      <c r="BQ16">
+        <v>470307196000.0</v>
+      </c>
+      <c r="BR16">
+        <v>346315715000.0</v>
+      </c>
+      <c r="BS16">
+        <v>409385459000.0</v>
+      </c>
+      <c r="BT16">
+        <v>286133472000.0</v>
+      </c>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
     </row>
     <row r="17" spans="1:96">
       <c r="A17" t="s">
-        <v>42</v>
+        <v>205</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -7795,184 +29714,380 @@
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
     </row>
     <row r="18" spans="1:96">
       <c r="A18" t="s">
-        <v>43</v>
-[...70 lines deleted...]
-      <c r="BS18"/>
+        <v>206</v>
+      </c>
+      <c r="B18">
+        <v>2167620934000.0</v>
+      </c>
+      <c r="C18">
+        <v>1278508675000.0</v>
+      </c>
+      <c r="D18">
+        <v>294159481000.0</v>
+      </c>
+      <c r="E18">
+        <v>3017773915000.0</v>
+      </c>
+      <c r="F18">
+        <v>-83501396000.0</v>
+      </c>
+      <c r="G18">
+        <v>-352871878000.0</v>
+      </c>
+      <c r="H18">
+        <v>210728211000.0</v>
+      </c>
+      <c r="I18">
+        <v>1398165131000.0</v>
+      </c>
+      <c r="J18">
+        <v>-378156355000.0</v>
+      </c>
+      <c r="K18">
+        <v>-1071499489000.0</v>
+      </c>
+      <c r="L18">
+        <v>406423540000.0</v>
+      </c>
+      <c r="M18">
+        <v>2891913452000.0</v>
+      </c>
+      <c r="N18">
+        <v>1882039083000.0</v>
+      </c>
+      <c r="O18">
+        <v>489329377000.0</v>
+      </c>
+      <c r="P18">
+        <v>756290105000.0</v>
+      </c>
+      <c r="Q18">
+        <v>530491865000.0</v>
+      </c>
+      <c r="R18">
+        <v>-68215445000.0</v>
+      </c>
+      <c r="S18">
+        <v>-20905956000.0</v>
+      </c>
+      <c r="T18">
+        <v>-68856101000.0</v>
+      </c>
+      <c r="U18">
+        <v>-55747217000.0</v>
+      </c>
+      <c r="V18">
+        <v>-23364493000.0</v>
+      </c>
+      <c r="W18">
+        <v>-53997386000.0</v>
+      </c>
+      <c r="X18">
+        <v>-111742944000.0</v>
+      </c>
+      <c r="Y18">
+        <v>-48802448000.0</v>
+      </c>
+      <c r="Z18">
+        <v>-88157700000.0</v>
+      </c>
+      <c r="AA18">
+        <v>-53518073000.0</v>
+      </c>
+      <c r="AB18">
+        <v>-119603039000.0</v>
+      </c>
+      <c r="AC18">
+        <v>-119314787000.0</v>
+      </c>
+      <c r="AD18">
+        <v>-262494163000.0</v>
+      </c>
+      <c r="AE18">
+        <v>-280712914000.0</v>
+      </c>
+      <c r="AF18">
+        <v>-524675268000.0</v>
+      </c>
+      <c r="AG18">
+        <v>-388230226000.0</v>
+      </c>
+      <c r="AH18">
+        <v>-162510687000.0</v>
+      </c>
+      <c r="AI18">
+        <v>-368140977000.0</v>
+      </c>
+      <c r="AJ18">
+        <v>-144707915000.0</v>
+      </c>
+      <c r="AK18">
+        <v>415100127000.0</v>
+      </c>
+      <c r="AL18">
+        <v>-205809928000.0</v>
+      </c>
+      <c r="AM18">
+        <v>-141707511000.0</v>
+      </c>
+      <c r="AN18">
+        <v>-405357906000.0</v>
+      </c>
+      <c r="AO18">
+        <v>230166431000.0</v>
+      </c>
+      <c r="AP18">
+        <v>-57959294000.0</v>
+      </c>
+      <c r="AQ18">
+        <v>-399274529000.0</v>
+      </c>
+      <c r="AR18">
+        <v>-52611725000.0</v>
+      </c>
+      <c r="AS18">
+        <v>-55351437000.0</v>
+      </c>
+      <c r="AT18">
+        <v>-79593223000.0</v>
+      </c>
+      <c r="AU18">
+        <v>-61355644000.0</v>
+      </c>
+      <c r="AV18">
+        <v>-182650804000.0</v>
+      </c>
+      <c r="AW18">
+        <v>-62347066000.0</v>
+      </c>
+      <c r="AX18">
+        <v>-142589274000.0</v>
+      </c>
+      <c r="AY18">
+        <v>-215188340000.0</v>
+      </c>
+      <c r="AZ18">
+        <v>-266000784000.0</v>
+      </c>
+      <c r="BA18">
+        <v>-315225906000.0</v>
+      </c>
+      <c r="BB18">
+        <v>-472621157000.0</v>
+      </c>
+      <c r="BC18">
+        <v>-384477771000.0</v>
+      </c>
+      <c r="BD18">
+        <v>-809939136000.0</v>
+      </c>
+      <c r="BE18">
+        <v>144900574000.0</v>
+      </c>
+      <c r="BF18">
+        <v>-436846247000.0</v>
+      </c>
+      <c r="BG18">
+        <v>-111514374000.0</v>
+      </c>
+      <c r="BH18">
+        <v>166002244000.0</v>
+      </c>
+      <c r="BI18">
+        <v>490152967000.0</v>
+      </c>
+      <c r="BJ18">
+        <v>-163020003000.0</v>
+      </c>
+      <c r="BK18">
+        <v>-44201664000.0</v>
+      </c>
+      <c r="BL18">
+        <v>-28126104000.0</v>
+      </c>
+      <c r="BM18">
+        <v>-55846155000.0</v>
+      </c>
+      <c r="BN18">
+        <v>-89127069000.0</v>
+      </c>
+      <c r="BO18">
+        <v>-78040919000.0</v>
+      </c>
+      <c r="BP18">
+        <v>-408980294000.0</v>
+      </c>
+      <c r="BQ18">
+        <v>-190681671000.0</v>
+      </c>
+      <c r="BR18">
+        <v>-168491177000.0</v>
+      </c>
+      <c r="BS18">
+        <v>-127903503000.0</v>
+      </c>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
     </row>
     <row r="19" spans="1:96">
       <c r="A19" t="s">
-        <v>44</v>
+        <v>207</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
-      <c r="F19"/>
-[...26 lines deleted...]
-      <c r="AG19"/>
+      <c r="F19">
+        <v>-378738619000.0</v>
+      </c>
+      <c r="G19">
+        <v>-225858579000.0</v>
+      </c>
+      <c r="H19">
+        <v>-248343684000.0</v>
+      </c>
+      <c r="I19">
+        <v>-329451448000.0</v>
+      </c>
+      <c r="J19">
+        <v>-202003906000.0</v>
+      </c>
+      <c r="K19">
+        <v>-393113734000.0</v>
+      </c>
+      <c r="L19">
+        <v>-369985767000.0</v>
+      </c>
+      <c r="M19">
+        <v>-37995074000.0</v>
+      </c>
+      <c r="N19">
+        <v>-62537446000.0</v>
+      </c>
+      <c r="O19">
+        <v>-113016507000.0</v>
+      </c>
+      <c r="P19">
+        <v>103846000.0</v>
+      </c>
+      <c r="Q19">
+        <v>103846000.0</v>
+      </c>
+      <c r="R19">
+        <v>-75747971000.0</v>
+      </c>
+      <c r="S19">
+        <v>-28317958000.0</v>
+      </c>
+      <c r="T19">
+        <v>-58661416000.0</v>
+      </c>
+      <c r="U19">
+        <v>-60379421000.0</v>
+      </c>
+      <c r="V19">
+        <v>-29410280000.0</v>
+      </c>
+      <c r="W19">
+        <v>-59906870000.0</v>
+      </c>
+      <c r="X19">
+        <v>332000.0</v>
+      </c>
+      <c r="Y19">
+        <v>332000.0</v>
+      </c>
+      <c r="Z19">
+        <v>24952153000.0</v>
+      </c>
+      <c r="AA19">
+        <v>24952153000.0</v>
+      </c>
+      <c r="AB19">
+        <v>-112300976000.0</v>
+      </c>
+      <c r="AC19">
+        <v>-112250113000.0</v>
+      </c>
+      <c r="AD19">
+        <v>-265761352000.0</v>
+      </c>
+      <c r="AE19">
+        <v>-288985032000.0</v>
+      </c>
+      <c r="AF19">
+        <v>4258650000.0</v>
+      </c>
+      <c r="AG19">
+        <v>4258650000.0</v>
+      </c>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
@@ -7995,21928 +30110,63 @@
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
     </row>
     <row r="20" spans="1:96">
       <c r="A20" t="s">
-        <v>45</v>
+        <v>208</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
-      <c r="D20"/>
-[...17857 lines deleted...]
-      </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
-      <c r="I20">
-[...4004 lines deleted...]
-      <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
@@ -29960,139 +30210,142 @@
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
+      <c r="CR20"/>
     </row>
-    <row r="21" spans="1:95">
+    <row r="21" spans="1:96">
       <c r="A21" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B21">
+        <v>-108690636000.0</v>
+      </c>
+      <c r="C21">
         <v>-124709976000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>490856200000.0</v>
       </c>
-      <c r="D21"/>
-      <c r="E21">
+      <c r="E21"/>
+      <c r="F21">
         <v>137718460000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-9436754000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>284478874000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-373622732000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-485153006000.0</v>
       </c>
-      <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
-      <c r="N21">
+      <c r="N21"/>
+      <c r="O21">
         <v>-142893651000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-105836380000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-72307844000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-80566011000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>105625986000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-621538377000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>34606331000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-443237913000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-237968025000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-648021000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-1081556370000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>239968323000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>85517779000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-353676153000.0</v>
       </c>
       <c r="AB21">
         <v>-353676153000.0</v>
       </c>
       <c r="AC21">
+        <v>-353676153000.0</v>
+      </c>
+      <c r="AD21">
         <v>1066425789000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-471018810000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-406789827000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>837982729000.0</v>
       </c>
-      <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
@@ -30111,2121 +30364,2145 @@
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
+      <c r="CR21"/>
     </row>
-    <row r="22" spans="1:95">
+    <row r="22" spans="1:96">
       <c r="A22" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B22">
+        <v>774307781000.0</v>
+      </c>
+      <c r="C22">
         <v>656492588000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>822475911000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>470062585000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>614868909000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>565208671000.0</v>
       </c>
-      <c r="G22">
-[...1 lines deleted...]
-      </c>
       <c r="H22">
+        <v>755697971000.0</v>
+      </c>
+      <c r="I22">
         <v>466440157000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>407524002000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>595455845000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>1070194820000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>679221900000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>423656448000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>607276343000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>839505052000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>608368017000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>527484488000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>427977332000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>314627668000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>246595405000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>245078182000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>305312330000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>259509824000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>233838271000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>203796609000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>227773761000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>151958063000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>174482044000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>189208051000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>201556979000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>347231710000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>176577039000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>192021146000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>929004175000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>184015614000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>429224009000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>330016051000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>258411495000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>217594794000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>207629777000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>330364517000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>255197305000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>188332306000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>240055889000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>310007887000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>295233770000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>231440669000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>202691322000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>195725468000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>180236707000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>123171884000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>174162779000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>193314031000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>157601591000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>167642110000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>184025429000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>137203795000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>160442286000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>144735113000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>207974329000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>119035675000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>1812334768000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>113751046000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>84554247000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>70539042000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>70247757000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>148055048000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>81389717000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>66740129000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>43711473000.0</v>
       </c>
-      <c r="BS22"/>
-      <c r="BT22">
+      <c r="BT22"/>
+      <c r="BU22">
         <v>90400017000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>91706257000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>83847088000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>60377177000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>44413445000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>42730111000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>43687510000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>40005922000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>38621047000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>21344428000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>28112704000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>25927610000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>26077344000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>33372280000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>33727766000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>70538649000.0</v>
       </c>
-      <c r="CJ22"/>
       <c r="CK22"/>
-      <c r="CL22">
+      <c r="CL22"/>
+      <c r="CM22">
         <v>12833322000.0</v>
       </c>
-      <c r="CM22"/>
       <c r="CN22"/>
       <c r="CO22"/>
       <c r="CP22"/>
       <c r="CQ22"/>
+      <c r="CR22"/>
     </row>
-    <row r="23" spans="1:95">
+    <row r="23" spans="1:96">
       <c r="A23" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B23">
+        <v>-24306284000.0</v>
+      </c>
+      <c r="C23">
         <v>-217450171000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-12838858000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-524719000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-49797605000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-16680413000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>49524504000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-14944427000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-193024170000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-62576426000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-31882410000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>46588269000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>44656246000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>8188173000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2076536000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>21105905000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>56809017000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-15997138000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-11516405000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>213215935000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>29992363000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>5606534000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-18475658000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>3750416000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>8353759000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>2106960192000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>39517585000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>72375052000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1044934117000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>56920000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-316575938000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>67387796000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>39690000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>670088516000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>113031158000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>549926619000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>47256856000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>283233292000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>8715229000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>359895342000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>142099401000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>250000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>42075720000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>657891828000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>132450908000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>477659244000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1322926419000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>954323624000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>59416383000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>2681954978000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>403991755000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-4344000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>47467600000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>1405606058000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-7003000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-75528538000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-71681583000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>132675383000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>24522722000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>87203693000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>43062000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>-43062000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>-103589996000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>11664782000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>-86836432000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>-12535961000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>-64430031000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>130717232000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>-2308072000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>661297555000.0</v>
       </c>
-      <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23"/>
       <c r="CL23"/>
       <c r="CM23"/>
       <c r="CN23"/>
       <c r="CO23"/>
       <c r="CP23"/>
       <c r="CQ23"/>
+      <c r="CR23"/>
     </row>
-    <row r="24" spans="1:95">
+    <row r="24" spans="1:96">
       <c r="A24" t="s">
-        <v>210</v>
-[...2 lines deleted...]
-      <c r="C24">
+        <v>211</v>
+      </c>
+      <c r="B24">
+        <v>817606000.0</v>
+      </c>
+      <c r="C24"/>
+      <c r="D24">
         <v>-248434241000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>4798543000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>1374588000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>12308973000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>10714222000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>2425315000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>147258000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>1194173000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>3893212000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-52426030000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-52337873000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-22462599000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>2193136000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-25175666000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-62043081000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>2489692000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>22178456000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>4694389000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>3084073000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>3443682000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>147022191000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>776688000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>47412033000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>6452791000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>11509231000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>14782766000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>105620000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>1781680000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-299424922000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>673500061000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>928515288000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>173046970000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>1657592072000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-86982719000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>821682000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-102363528000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>363163810000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-366478068000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>499658000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>1409673000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-12018949000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>2011745000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>2224942000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>834916000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>26703423000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-26621382000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>1574155000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>1166765000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>255273343000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>5362600000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>399728996000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>5886000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>177120306000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-140002463000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-92463694000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>-4331400000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>-70567172000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>6913982000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>-14910948000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>12968604000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>36510245000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>-26641709000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>-16739861000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>-921234000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>22786912000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>-106812483000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>-12740753000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>-3814588000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>19528587000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>34229867000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>23057296000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>1037059000.0</v>
       </c>
-      <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
-      <c r="BZ24">
+      <c r="BZ24"/>
+      <c r="CA24">
         <v>160101000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>24866587000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>28694642000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>33644433000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>22991446000.0</v>
       </c>
-      <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
-      <c r="CI24">
+      <c r="CI24"/>
+      <c r="CJ24">
         <v>205468173000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>968924000.0</v>
       </c>
-      <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
-      <c r="CN24">
+      <c r="CN24"/>
+      <c r="CO24">
         <v>718378000.0</v>
       </c>
-      <c r="CO24"/>
-      <c r="CP24">
+      <c r="CP24"/>
+      <c r="CQ24">
         <v>5785061000.0</v>
       </c>
-      <c r="CQ24"/>
+      <c r="CR24"/>
     </row>
-    <row r="25" spans="1:95">
+    <row r="25" spans="1:96">
       <c r="A25" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B25">
+        <v>1647882051000.0</v>
+      </c>
+      <c r="C25">
         <v>620641519000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-414614952000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>2634637350000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>296611811000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-820214846000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>469786117000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1142884322000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-469942742000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-1150595414000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-411230914000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>2195525857000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1412090890000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-110997445000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-849621982000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-618506606000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-537265999000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-437879026000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-326611439000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-255921998000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-254208042000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-314665496000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-269676023000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-243320236000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-213730315000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-236987388000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-156165231000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-182200136000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-192580860000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-211610777000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-347231710000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-184940625000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-200440480000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-937451449000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-199263346000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-429224009000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-335653488000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-264459227000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-223392153000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-213889377000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-336659948000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-262010320000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-193563022000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-246339290000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-316415375000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-301664312000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-236007815000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-206810106000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-202745548000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-186385778000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-128268384000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-179531914000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-198068798000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-162255337000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-167642110000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-184025429000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-137203795000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-160442286000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>-144735113000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>-207974329000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>-119035675000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-1816322487000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>-113751046000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>-91988381000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>-82408558000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>-70638746000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>-148055048000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>-86366702000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>-76633415000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>-44074235000.0</v>
       </c>
-      <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
+      <c r="CR25"/>
     </row>
-    <row r="26" spans="1:95">
+    <row r="26" spans="1:96">
       <c r="A26" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
-[...1 lines deleted...]
-      </c>
+      <c r="C26"/>
       <c r="D26">
         <v>23428050000.0</v>
       </c>
-      <c r="E26"/>
+      <c r="E26">
+        <v>23428050000.0</v>
+      </c>
       <c r="F26"/>
-      <c r="G26">
-[...1 lines deleted...]
-      </c>
+      <c r="G26"/>
       <c r="H26">
         <v>7809350000.0</v>
       </c>
-      <c r="I26"/>
+      <c r="I26">
+        <v>7809350000.0</v>
+      </c>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
-      <c r="S26">
-[...1 lines deleted...]
-      </c>
+      <c r="S26"/>
       <c r="T26">
         <v>0.0</v>
       </c>
       <c r="U26">
         <v>0.0</v>
       </c>
       <c r="V26">
         <v>0.0</v>
       </c>
       <c r="W26">
-        <v>-118071864000.0</v>
+        <v>0.0</v>
       </c>
       <c r="X26">
         <v>-118071864000.0</v>
       </c>
       <c r="Y26">
+        <v>-118071864000.0</v>
+      </c>
+      <c r="Z26">
         <v>-14022454000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-104049410000.0</v>
       </c>
-      <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
-      <c r="AQ26">
+      <c r="AQ26"/>
+      <c r="AR26">
         <v>695591782000.0</v>
       </c>
-      <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
-      <c r="BL26">
+      <c r="BL26"/>
+      <c r="BM26">
         <v>1723149228000.0</v>
       </c>
-      <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
+      <c r="CR26"/>
     </row>
-    <row r="27" spans="1:95">
+    <row r="27" spans="1:96">
       <c r="A27" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
-      <c r="AA27">
+      <c r="AA27"/>
+      <c r="AB27">
         <v>1529049000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1500000000.0</v>
       </c>
       <c r="AC27">
         <v>1500000000.0</v>
       </c>
       <c r="AD27">
         <v>1500000000.0</v>
       </c>
       <c r="AE27">
+        <v>1500000000.0</v>
+      </c>
+      <c r="AF27">
         <v>-2197062000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4500000000.0</v>
       </c>
       <c r="AG27">
         <v>4500000000.0</v>
       </c>
       <c r="AH27">
         <v>4500000000.0</v>
       </c>
       <c r="AI27">
+        <v>4500000000.0</v>
+      </c>
+      <c r="AJ27">
         <v>6557156000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4500000000.0</v>
       </c>
       <c r="AK27">
         <v>4500000000.0</v>
       </c>
       <c r="AL27">
         <v>4500000000.0</v>
       </c>
       <c r="AM27">
+        <v>4500000000.0</v>
+      </c>
+      <c r="AN27">
         <v>1858532000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4500000000.0</v>
       </c>
       <c r="AO27">
         <v>4500000000.0</v>
       </c>
       <c r="AP27">
         <v>4500000000.0</v>
       </c>
       <c r="AQ27">
+        <v>4500000000.0</v>
+      </c>
+      <c r="AR27">
         <v>11853661000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2250000000.0</v>
       </c>
       <c r="AS27">
         <v>2250000000.0</v>
       </c>
       <c r="AT27">
+        <v>2250000000.0</v>
+      </c>
+      <c r="AU27">
         <v>5105250000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>15358813000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>2250000000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>2254464000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>2250000000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>5702722000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>6750000000.0</v>
       </c>
-      <c r="BA27"/>
       <c r="BB27"/>
-      <c r="BC27">
+      <c r="BC27"/>
+      <c r="BD27">
         <v>9276019000.0</v>
       </c>
-      <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
+      <c r="CR27"/>
     </row>
-    <row r="28" spans="1:95">
+    <row r="28" spans="1:96">
       <c r="A28" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B28">
+        <v>-807887040000.0</v>
+      </c>
+      <c r="C28">
         <v>-342160147000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>478017342000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-1258268708000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-899720125000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-26117167000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>334003378000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-1367616289000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-1492705259000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1056286546000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-531226946000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-1107175567000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>930636114000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-120431052000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-84251538000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-540561418000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-354054813000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>105625986000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-591809008000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-154561541000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-706259877000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-230626785000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>17985666000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-1275177650000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>36630117000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-18531631000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-314158569000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-22821121000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>622246356000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-414098810000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-344305008000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>423607135000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-107865858000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>379317302000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-856285846000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-21845815000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-367767641000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>134478085000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>70899166000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-294517023000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>180858341000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>123433293000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>119195640000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-265503439000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-205797578000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>195526559000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-1241482221000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>752654942000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-294698455000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-409266554000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>1484509985000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>188578478000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-97830976000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>76962744000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>1685559430000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-901713998000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>1011353795000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>87227947000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-59868204000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-707364019000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-12831597000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-1098985015000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>129161761000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-252810905000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>130164745000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>445058070000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>334198542000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>322584108000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>17740840000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-259394626000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>515806538000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>723173176000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>448340695000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>36255704000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>336711234000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>349402524000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>222787698000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>79733573000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>38032044000.0</v>
       </c>
-      <c r="CB28"/>
-      <c r="CC28">
+      <c r="CC28"/>
+      <c r="CD28">
         <v>4254022000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>74999519000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>8806314000.0</v>
       </c>
-      <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
       <c r="CI28"/>
-      <c r="CJ28">
+      <c r="CJ28"/>
+      <c r="CK28">
         <v>216276060000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>152574047000.0</v>
       </c>
-      <c r="CL28"/>
       <c r="CM28"/>
       <c r="CN28"/>
       <c r="CO28"/>
       <c r="CP28"/>
-      <c r="CQ28">
+      <c r="CQ28"/>
+      <c r="CR28">
         <v>105880000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:95">
+    <row r="29" spans="1:96">
       <c r="A29" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B29">
+        <v>2570603902000.0</v>
+      </c>
+      <c r="C29">
         <v>1422177782000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>550847063000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>3217057052000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>296611811000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-123541616000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>469786117000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1730041894000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-176005191000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-677191582000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>780302519000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>2985382538000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1945261373000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>607276343000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>849621982000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>618506606000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>9781511000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>9901694000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>11983771000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>9326593000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>9129860000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>9353166000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>10166199000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>9481965000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>9933706000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>9213627000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>4207168000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>7718092000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>3372809000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>10053798000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-246668058000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>8363586000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>8419334000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>8447274000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>15247732000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>531556170000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>5637437000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>6047732000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>5797359000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>6259600000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>6295431000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>6813015000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>5230716000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>6283401000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>6407488000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>6430542000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>4567146000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>4118784000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>7020080000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>6149071000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>5096500000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>5369135000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>4754767000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>4653746000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>-262461011000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>290351913000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>-254231109000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>57742305000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>366318429000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>544856570000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>-75407210000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>3987719000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>220263840000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>7434134000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>11869516000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>390989000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>-67576680000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>4976985000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>9893286000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>362762000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>443527060000.0</v>
       </c>
-      <c r="BT29"/>
-      <c r="BU29">
+      <c r="BU29"/>
+      <c r="BV29">
         <v>66447960000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>182789015000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>220433195000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>57783729000.0</v>
       </c>
-      <c r="BY29"/>
-      <c r="BZ29">
+      <c r="BZ29"/>
+      <c r="CA29">
         <v>21675516000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>237284360000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>374191954000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>156053315000.0</v>
       </c>
-      <c r="CD29"/>
-      <c r="CE29">
+      <c r="CE29"/>
+      <c r="CF29">
         <v>60049520000.0</v>
       </c>
-      <c r="CF29"/>
-      <c r="CG29">
+      <c r="CG29"/>
+      <c r="CH29">
         <v>25776510000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>36821514000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>232667417000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>88470305000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>109372261000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>41702526000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>34621000000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>70909059000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>51995000000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>175777195000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>61122000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:95">
+    <row r="30" spans="1:96">
       <c r="A30" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B30">
+        <v>-402165362000.0</v>
+      </c>
+      <c r="C30">
         <v>-241919376000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-497087923000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-199330865000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-378738619000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-217021289000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-248343684000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-329451448000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-202003906000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-393113734000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-191784115000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-37995074000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-62537446000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-113016507000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-91138741000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-81193707000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-75747971000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-28317958000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-58661416000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-60379421000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-29410280000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-59906870000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>25113380000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-57507725000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-50679373000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-56278909000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-112300976000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-112250113000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-265761352000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-288985032000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-573173482000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>390943249000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>643548267000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-75504281000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>1497636425000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-203438762000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-210625683000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-250118771000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-47991455000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-142571237000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-91155067000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-407327871000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-69861390000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-59623093000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-83775769000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-66951270000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-182514527000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-93087232000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-281235199000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-220170646000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-16023941000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-315232441000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-77646928000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-488925631000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-370357819000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-384953802000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-275078832000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-173588079000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-202149383000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-93025556000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-55082440000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>2026523025000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-211879699000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-89921998000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-117736446000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-79353142000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-426170825000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-299902831000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-162492289000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-147891838000.0</v>
       </c>
-      <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
       <c r="CK30"/>
       <c r="CL30"/>
       <c r="CM30"/>
       <c r="CN30"/>
       <c r="CO30"/>
-      <c r="CP30">
+      <c r="CP30"/>
+      <c r="CQ30">
         <v>36419354000.0</v>
       </c>
-      <c r="CQ30"/>
+      <c r="CR30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>