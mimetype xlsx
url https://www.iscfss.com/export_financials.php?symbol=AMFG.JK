--- v0 (2026-07-13)
+++ v1 (2026-11-06)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="218">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="219">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -286,50 +286,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -4507,652 +4510,658 @@
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CT62"/>
+  <dimension ref="A1:CU62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:98">
+    <row r="1" spans="1:99">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>88</v>
       </c>
       <c r="C1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
         <v>91</v>
       </c>
       <c r="G1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
         <v>94</v>
       </c>
       <c r="K1" t="s">
+        <v>95</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
         <v>97</v>
       </c>
       <c r="O1" t="s">
+        <v>98</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
         <v>100</v>
       </c>
       <c r="S1" t="s">
+        <v>101</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
         <v>103</v>
       </c>
       <c r="W1" t="s">
+        <v>104</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
         <v>106</v>
       </c>
       <c r="AA1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
         <v>109</v>
       </c>
       <c r="AE1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
         <v>112</v>
       </c>
       <c r="AI1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
         <v>115</v>
       </c>
       <c r="AM1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
         <v>118</v>
       </c>
       <c r="AQ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
         <v>121</v>
       </c>
       <c r="AU1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
         <v>124</v>
       </c>
       <c r="AY1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
         <v>127</v>
       </c>
       <c r="BC1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
         <v>130</v>
       </c>
       <c r="BG1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
         <v>133</v>
       </c>
       <c r="BK1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
         <v>136</v>
       </c>
       <c r="BO1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
         <v>139</v>
       </c>
       <c r="BS1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
         <v>142</v>
       </c>
       <c r="BW1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
         <v>145</v>
       </c>
       <c r="CA1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CC1" t="s">
         <v>147</v>
       </c>
       <c r="CD1" t="s">
         <v>148</v>
       </c>
       <c r="CE1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CG1" t="s">
         <v>150</v>
       </c>
       <c r="CH1" t="s">
         <v>151</v>
       </c>
       <c r="CI1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CK1" t="s">
         <v>153</v>
       </c>
       <c r="CL1" t="s">
         <v>154</v>
       </c>
       <c r="CM1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
       </c>
-      <c r="CN1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CO1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CP1" t="s">
         <v>24</v>
       </c>
-      <c r="CP1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CQ1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CR1" t="s">
         <v>25</v>
       </c>
-      <c r="CR1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CS1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CT1" t="s">
         <v>26</v>
       </c>
-      <c r="CT1" t="s">
-        <v>158</v>
+      <c r="CU1" t="s">
+        <v>159</v>
       </c>
     </row>
-    <row r="2" spans="1:98">
+    <row r="2" spans="1:99">
       <c r="A2" t="s">
         <v>27</v>
       </c>
       <c r="B2">
+        <v>393249000000.0</v>
+      </c>
+      <c r="C2">
         <v>360421000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>319074000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>410773000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>419961000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>365395000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>334074000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>281249000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>251298000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>234193000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>398841000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>407300000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>441381000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>446775000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>428070000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>394418000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>442201000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>430157000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>370339000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>295191000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>305747000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>291246000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>263971000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>206855000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>220040000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>379762000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>296501000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>318702000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>388918000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>291375000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>343957000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>354431000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>318644000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>280166000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>331917000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>291973000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>291447000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>221376000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>308377000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>300851000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>289965000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>289008000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>277988000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>271240000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>286616000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>204348000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>245546000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>207728000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>229663000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>210601000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>281500000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>230127000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>204967000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>219579000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>239008000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>192389000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>203606000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>155346000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>240139000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>148109000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>117331000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>146232000000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>209442000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>128500000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>134310000000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>115672000000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>157881000000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>79115000000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>98283000000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>87715000000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>162263000000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>160309000000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>124474000000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>117961252000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>82163355000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>91841751000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>59645758000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>55820953000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>72191538000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>62561323000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>55015631000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>12910436000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>32750618000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>66206258000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>35067846000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>39938066000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>26944705000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>25878714000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>31936188000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>43317443000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>35006458000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>46187159000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>40592000000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>39377000000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>41002000000.0</v>
       </c>
-      <c r="CR2"/>
-      <c r="CS2">
+      <c r="CS2"/>
+      <c r="CT2">
         <v>48202000000.0</v>
       </c>
-      <c r="CT2"/>
+      <c r="CU2"/>
     </row>
-    <row r="3" spans="1:98">
+    <row r="3" spans="1:99">
       <c r="A3" t="s">
         <v>28</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5209,52 +5218,53 @@
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
+      <c r="CU3"/>
     </row>
-    <row r="4" spans="1:98">
+    <row r="4" spans="1:99">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -5311,52 +5321,53 @@
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
+      <c r="CU4"/>
     </row>
-    <row r="5" spans="1:98">
+    <row r="5" spans="1:99">
       <c r="A5" t="s">
         <v>30</v>
       </c>
       <c r="B5">
         <v>82500000000.0</v>
       </c>
       <c r="C5">
         <v>82500000000.0</v>
       </c>
       <c r="D5">
         <v>82500000000.0</v>
       </c>
       <c r="E5">
         <v>82500000000.0</v>
       </c>
       <c r="F5">
         <v>82500000000.0</v>
       </c>
       <c r="G5">
         <v>82500000000.0</v>
       </c>
       <c r="H5">
         <v>82500000000.0</v>
       </c>
       <c r="I5">
@@ -5379,51 +5390,53 @@
       </c>
       <c r="O5">
         <v>82500000000.0</v>
       </c>
       <c r="P5">
         <v>82500000000.0</v>
       </c>
       <c r="Q5">
         <v>82500000000.0</v>
       </c>
       <c r="R5">
         <v>82500000000.0</v>
       </c>
       <c r="S5">
         <v>82500000000.0</v>
       </c>
       <c r="T5">
         <v>82500000000.0</v>
       </c>
       <c r="U5">
         <v>82500000000.0</v>
       </c>
       <c r="V5">
         <v>82500000000.0</v>
       </c>
-      <c r="W5"/>
+      <c r="W5">
+        <v>82500000000.0</v>
+      </c>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
@@ -5455,52 +5468,53 @@
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
+      <c r="CU5"/>
     </row>
-    <row r="6" spans="1:98">
+    <row r="6" spans="1:99">
       <c r="A6" t="s">
         <v>31</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -5557,131 +5571,134 @@
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
+      <c r="CU6"/>
     </row>
-    <row r="7" spans="1:98">
+    <row r="7" spans="1:99">
       <c r="A7" t="s">
         <v>32</v>
       </c>
       <c r="B7">
+        <v>48099000000.0</v>
+      </c>
+      <c r="C7">
         <v>49825000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>55593000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>57042000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>43534000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>47863000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>52758000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>55068000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>46673000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>30546000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>36641000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>36555000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>30228000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>36017000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>42237000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>32101000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>38009000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>37553000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>43642000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>43576000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>45140000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>50654000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>56506000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>26925000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>30225000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>33487000000.0</v>
       </c>
-      <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
@@ -5709,52 +5726,53 @@
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
+      <c r="CU7"/>
     </row>
-    <row r="8" spans="1:98">
+    <row r="8" spans="1:99">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="B8">
         <v>217000000000.0</v>
       </c>
       <c r="C8">
         <v>217000000000.0</v>
       </c>
       <c r="D8">
         <v>217000000000.0</v>
       </c>
       <c r="E8">
         <v>217000000000.0</v>
       </c>
       <c r="F8">
         <v>217000000000.0</v>
       </c>
       <c r="G8">
         <v>217000000000.0</v>
       </c>
       <c r="H8">
         <v>217000000000.0</v>
       </c>
       <c r="I8">
@@ -5774,51 +5792,53 @@
       </c>
       <c r="N8">
         <v>217000000000.0</v>
       </c>
       <c r="O8">
         <v>217000000000.0</v>
       </c>
       <c r="P8">
         <v>217000000000.0</v>
       </c>
       <c r="Q8">
         <v>217000000000.0</v>
       </c>
       <c r="R8">
         <v>217000000000.0</v>
       </c>
       <c r="S8">
         <v>217000000000.0</v>
       </c>
       <c r="T8">
         <v>217000000000.0</v>
       </c>
       <c r="U8">
         <v>217000000000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>217000000000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -5851,129 +5871,130 @@
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
+      <c r="CU8"/>
     </row>
-    <row r="9" spans="1:98">
+    <row r="9" spans="1:99">
       <c r="A9" t="s">
         <v>34</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
-[...1 lines deleted...]
-      </c>
+      <c r="C9"/>
       <c r="D9">
         <v>165083000000.0</v>
       </c>
       <c r="E9">
         <v>165083000000.0</v>
       </c>
       <c r="F9">
         <v>165083000000.0</v>
       </c>
       <c r="G9">
         <v>165083000000.0</v>
       </c>
       <c r="H9">
         <v>165083000000.0</v>
       </c>
-      <c r="I9"/>
+      <c r="I9">
+        <v>165083000000.0</v>
+      </c>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
-[...1 lines deleted...]
-      </c>
+      <c r="L9"/>
       <c r="M9">
         <v>165083000000.0</v>
       </c>
       <c r="N9">
         <v>165083000000.0</v>
       </c>
       <c r="O9">
         <v>165083000000.0</v>
       </c>
       <c r="P9">
         <v>165083000000.0</v>
       </c>
       <c r="Q9">
         <v>165083000000.0</v>
       </c>
       <c r="R9">
         <v>165083000000.0</v>
       </c>
       <c r="S9">
         <v>165083000000.0</v>
       </c>
       <c r="T9">
         <v>165083000000.0</v>
       </c>
       <c r="U9">
         <v>165083000000.0</v>
       </c>
       <c r="V9">
         <v>165083000000.0</v>
       </c>
       <c r="W9">
         <v>165083000000.0</v>
       </c>
       <c r="X9">
         <v>165083000000.0</v>
       </c>
       <c r="Y9">
         <v>165083000000.0</v>
       </c>
       <c r="Z9">
         <v>165083000000.0</v>
       </c>
       <c r="AA9">
         <v>165083000000.0</v>
       </c>
       <c r="AB9">
         <v>165083000000.0</v>
       </c>
-      <c r="AC9"/>
+      <c r="AC9">
+        <v>165083000000.0</v>
+      </c>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
@@ -5999,285 +6020,289 @@
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
+      <c r="CU9"/>
     </row>
-    <row r="10" spans="1:98">
+    <row r="10" spans="1:99">
       <c r="A10" t="s">
         <v>35</v>
       </c>
       <c r="B10">
+        <v>31045000000.0</v>
+      </c>
+      <c r="C10">
         <v>30679000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>54386000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>47137000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>42473000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>37879000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>49883000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>63438000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>75237000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>76610000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>148822000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>123439000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>119366000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>111877000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>107248000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>119888000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>124369000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>125440000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>132175000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>146895000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>139813000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>168267000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>298981000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>351302000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>196116000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>347028000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>292885000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>266312000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>302922000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>346652000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>296628000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>338391000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>261185000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>243968000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>346195000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>238781000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>255233000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>293934000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>320827000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>372784000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>275390000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>803687000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>931761000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>957385000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>1080920000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>1165527000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>1107411000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>1068701000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>1090422000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>905734000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>861619000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>642187000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>660138000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>650111000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>648021000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>628887000000.0</v>
       </c>
-      <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
       <c r="CR10"/>
       <c r="CS10"/>
       <c r="CT10"/>
+      <c r="CU10"/>
     </row>
-    <row r="11" spans="1:98">
+    <row r="11" spans="1:99">
       <c r="A11" t="s">
         <v>36</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
-      <c r="P11">
+      <c r="P11"/>
+      <c r="Q11">
         <v>119888000000.0</v>
       </c>
-      <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
@@ -6315,264 +6340,268 @@
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
+      <c r="CU11"/>
     </row>
-    <row r="12" spans="1:98">
+    <row r="12" spans="1:99">
       <c r="A12" t="s">
         <v>37</v>
       </c>
       <c r="B12">
+        <v>31045000000.0</v>
+      </c>
+      <c r="C12">
         <v>30679000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>54386000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>47137000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>42473000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>37879000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>49883000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>63438000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>75237000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>76610000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>148822000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>123439000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>119366000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>111877000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>107248000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>119888000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>124369000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>125440000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>132175000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>146895000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>139813000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>168267000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>298981000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>351302000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>196116000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>347028000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>292885000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>266312000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>302922000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>346652000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>296628000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>338391000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>261185000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>243968000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>346195000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>238781000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>255233000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>293934000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>320827000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>372784000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>275390000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>803687000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>931761000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>957385000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>1080920000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>1165527000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>1107411000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>1068701000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>1090422000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>905734000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>861619000000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>642187000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>660138000000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>650111000000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>648021000000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>628887000000.0</v>
       </c>
-      <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
+      <c r="CU12"/>
     </row>
-    <row r="13" spans="1:98">
+    <row r="13" spans="1:99">
       <c r="A13" t="s">
         <v>38</v>
       </c>
       <c r="B13">
         <v>217000000000.0</v>
       </c>
       <c r="C13">
         <v>217000000000.0</v>
       </c>
       <c r="D13">
         <v>217000000000.0</v>
       </c>
       <c r="E13">
         <v>217000000000.0</v>
       </c>
       <c r="F13">
         <v>217000000000.0</v>
       </c>
       <c r="G13">
         <v>217000000000.0</v>
       </c>
       <c r="H13">
         <v>217000000000.0</v>
       </c>
       <c r="I13">
@@ -6823,52 +6852,55 @@
       </c>
       <c r="CM13">
         <v>217000000000.0</v>
       </c>
       <c r="CN13">
         <v>217000000000.0</v>
       </c>
       <c r="CO13">
         <v>217000000000.0</v>
       </c>
       <c r="CP13">
         <v>217000000000.0</v>
       </c>
       <c r="CQ13">
         <v>217000000000.0</v>
       </c>
       <c r="CR13">
         <v>217000000000.0</v>
       </c>
       <c r="CS13">
         <v>217000000000.0</v>
       </c>
       <c r="CT13">
         <v>217000000000.0</v>
       </c>
+      <c r="CU13">
+        <v>217000000000.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:98">
+    <row r="14" spans="1:99">
       <c r="A14" t="s">
         <v>39</v>
       </c>
       <c r="B14">
         <v>434000000.0</v>
       </c>
       <c r="C14">
         <v>434000000.0</v>
       </c>
       <c r="D14">
         <v>434000000.0</v>
       </c>
       <c r="E14">
         <v>434000000.0</v>
       </c>
       <c r="F14">
         <v>434000000.0</v>
       </c>
       <c r="G14">
         <v>434000000.0</v>
       </c>
       <c r="H14">
         <v>434000000.0</v>
       </c>
       <c r="I14">
@@ -6979,108 +7011,111 @@
       <c r="AR14">
         <v>434000000.0</v>
       </c>
       <c r="AS14">
         <v>434000000.0</v>
       </c>
       <c r="AT14">
         <v>434000000.0</v>
       </c>
       <c r="AU14">
         <v>434000000.0</v>
       </c>
       <c r="AV14">
         <v>434000000.0</v>
       </c>
       <c r="AW14">
         <v>434000000.0</v>
       </c>
       <c r="AX14">
         <v>434000000.0</v>
       </c>
       <c r="AY14">
         <v>434000000.0</v>
       </c>
       <c r="AZ14">
+        <v>434000000.0</v>
+      </c>
+      <c r="BA14">
         <v>433732142.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>434000000.0</v>
       </c>
       <c r="BB14">
         <v>434000000.0</v>
       </c>
       <c r="BC14">
         <v>434000000.0</v>
       </c>
       <c r="BD14">
         <v>434000000.0</v>
       </c>
-      <c r="BE14"/>
+      <c r="BE14">
+        <v>434000000.0</v>
+      </c>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
       <c r="CP14"/>
       <c r="CQ14"/>
       <c r="CR14"/>
       <c r="CS14"/>
       <c r="CT14"/>
+      <c r="CU14"/>
     </row>
-    <row r="15" spans="1:98">
+    <row r="15" spans="1:99">
       <c r="A15" t="s">
         <v>40</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
@@ -7137,171 +7172,176 @@
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
+      <c r="CU15"/>
     </row>
-    <row r="16" spans="1:98">
+    <row r="16" spans="1:99">
       <c r="A16" t="s">
         <v>41</v>
       </c>
       <c r="B16">
+        <v>14824000000.0</v>
+      </c>
+      <c r="C16">
         <v>19710000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>12573000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>18926000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>12539000000.0</v>
       </c>
-      <c r="F16"/>
       <c r="G16">
+        <v>12019000000.0</v>
+      </c>
+      <c r="H16">
         <v>9557000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>12722000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>11353000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>10471000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>7615000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>246208000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>258202000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>12808000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>8006000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>13309000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>13274000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>12276000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>237574000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>173998000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>184444000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>219793000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>207764000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>178804000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>163295000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>226963000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>281334000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>320119000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>387443000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>613830000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>719594000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>884981000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>744181000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>518824000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>354989000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>119754000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>126841000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>129815000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>148428000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>266562000000.0</v>
       </c>
-      <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
@@ -7315,52 +7355,53 @@
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
+      <c r="CU16"/>
     </row>
-    <row r="17" spans="1:98">
+    <row r="17" spans="1:99">
       <c r="A17" t="s">
         <v>42</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -7417,52 +7458,53 @@
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
+      <c r="CU17"/>
     </row>
-    <row r="18" spans="1:98">
+    <row r="18" spans="1:99">
       <c r="A18" t="s">
         <v>43</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
@@ -7519,52 +7561,53 @@
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
+      <c r="CU18"/>
     </row>
-    <row r="19" spans="1:98">
+    <row r="19" spans="1:99">
       <c r="A19" t="s">
         <v>44</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -7621,52 +7664,53 @@
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
+      <c r="CU19"/>
     </row>
-    <row r="20" spans="1:98">
+    <row r="20" spans="1:99">
       <c r="A20" t="s">
         <v>45</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
@@ -7723,1061 +7767,1074 @@
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
+      <c r="CU20"/>
     </row>
-    <row r="21" spans="1:98">
+    <row r="21" spans="1:99">
       <c r="A21" t="s">
         <v>46</v>
       </c>
       <c r="B21">
+        <v>7776000000.0</v>
+      </c>
+      <c r="C21">
         <v>8133000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>7243000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>120764000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>122569000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>124345000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>123292000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>123540000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>125259000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>126313000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>127329000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>128225000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>129306000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>130818000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>132153000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>133475000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>133585000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>133504000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>133554000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>133788000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>133932000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>134168000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>133678000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>130269000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>130180000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>130688000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>130467000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>2065000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>2554000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>2868000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>3165000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>3303000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>3113000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>3514000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>3998000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>4453000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>5057000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>6696000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>5514000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>5957000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>6223000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>6318000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>6188000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>6450000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>6496000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>1978000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>7250000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>1358000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>1163000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>1275000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>1415000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>1496000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>1323000000.0</v>
       </c>
-      <c r="BB21"/>
       <c r="BC21"/>
-      <c r="BD21">
+      <c r="BD21"/>
+      <c r="BE21">
         <v>2284000000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>2352000000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>2572000000.0</v>
       </c>
-      <c r="BG21"/>
-      <c r="BH21">
+      <c r="BH21"/>
+      <c r="BI21">
         <v>978000000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>7346000000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>4390000000.0</v>
       </c>
-      <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
-      <c r="CJ21">
+      <c r="CJ21"/>
+      <c r="CK21">
         <v>15570559000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>15730831000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>15018327000.0</v>
       </c>
-      <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
+      <c r="CU21"/>
     </row>
-    <row r="22" spans="1:98">
+    <row r="22" spans="1:99">
       <c r="A22" t="s">
         <v>47</v>
       </c>
       <c r="B22">
+        <v>1812646000000.0</v>
+      </c>
+      <c r="C22">
         <v>1767949000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>1640069000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>1728402000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>1776769000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>1660888000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>1546996000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>1600610000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>1725172000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>1849188000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>1934742000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>1911343000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>1896236000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>1575897000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>1655189000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>1507663000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>1381147000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>1184811000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>1264383000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>1106877000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>1129640000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>1051405000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>1139169000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>1233183000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>1475290000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>1356687000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>1410082000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>1469823000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>1444353000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>1302142000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>1299004000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>1240867000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>1308018000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>1169321000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>1144420000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>1043921000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>1008231000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>893348000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>957425000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>875370000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>817470000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>808965000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>861194000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>910943000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>913382000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>800790000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>745048000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>730863000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>708595000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>681636000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>689093000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>714077000000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>619901000000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>639706000000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>671664000000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>638196000000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>581184000000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>610982000000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>594380000000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>603108000000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>582907000000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>514702000000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>490140000000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>512048000000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>451414000000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>388361000000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>426289000000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>463838000000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>460955000000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>581564000000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>619342000000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>544756000000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>454916000000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>398222091000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>425761861000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>467303549000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>405628139000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>409017027000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>411408805000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>452553808000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>478030188000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>443179940000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>435746756000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>403062772000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>374217026000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>342319958000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>313923615000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>309608909000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>275799010000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>268441845000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>306069942000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>340003652000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>290057000000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>243166000000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>280169000000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>319495000000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>318450000000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>253759000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:98">
+    <row r="23" spans="1:99">
       <c r="A23" t="s">
         <v>48</v>
       </c>
       <c r="B23">
+        <v>7466810000000.0</v>
+      </c>
+      <c r="C23">
         <v>7316742000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>7232820000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>7244153000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>7365447000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>7273839000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>7271566000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>7186275000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>7167022000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>7304681000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>7670063000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>7523813000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>7510487000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>7304539000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>7466520000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>7545098000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>7441789000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>7364323000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>7403476000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>7410316000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>7523789000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>7670425000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>7961657000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>8212199000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>8425766000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>8735714000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>8738055000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>8732421000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>8845744000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>8729605000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>8432632000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>8190048000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>7493577000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>6647196000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>6267816000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>5877866000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>5555711000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>5398533000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>5504890000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>5102765000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>4478427000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>4351924000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>4270275000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>4215239000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>4135363000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>3996462000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>3918391000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>3774451000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>3409918000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>3262748000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>3539393000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>3039509000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>2932075000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>2860641000000.0</v>
       </c>
-      <c r="BC23"/>
       <c r="BD23"/>
       <c r="BE23"/>
       <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23"/>
       <c r="CL23"/>
       <c r="CM23"/>
       <c r="CN23"/>
       <c r="CO23"/>
       <c r="CP23"/>
       <c r="CQ23"/>
       <c r="CR23"/>
       <c r="CS23"/>
       <c r="CT23"/>
+      <c r="CU23"/>
     </row>
-    <row r="24" spans="1:98">
+    <row r="24" spans="1:99">
       <c r="A24" t="s">
         <v>49</v>
       </c>
       <c r="B24">
+        <v>472733000000.0</v>
+      </c>
+      <c r="C24">
         <v>341891000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>370557000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>470339000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>507187000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>539504000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>505576000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>328179000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>451832000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>494371000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>580519000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>696249000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>785795000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>896776000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>1073520000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>1184224000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>1295620000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>1389031000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>1514015000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>1645715000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>1777980000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>1899554000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>1933367000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>2274145000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>2283540000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>2716790000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>2479295000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>2658451000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>2780761000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>2908050000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>2613265000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>2342726000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>1945398000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>1384954000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>1194366000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>1014612000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>713040000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>633238000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>586096000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>477103000000.0</v>
       </c>
-      <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
-      <c r="CH24">
+      <c r="CH24"/>
+      <c r="CI24">
         <v>40621800000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>39807650000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>78586900000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>80686550000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>97048465000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>133002080000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>189920839000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>276210000000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>423736000000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>635284000000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>950151000000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>744572000000.0</v>
       </c>
-      <c r="CT24"/>
+      <c r="CU24"/>
     </row>
-    <row r="25" spans="1:98">
+    <row r="25" spans="1:99">
       <c r="A25" t="s">
         <v>50</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25">
         <v>405407000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>507491000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>543113000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>575430000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>541508000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>365013000000.0</v>
       </c>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>714334000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>798295000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>912104000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1092942000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1198270000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1313557000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1408422000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1537148000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1671732000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>1803998000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1929517000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1967893000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>2297704000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>2309836000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>2746397000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>2479295000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>2658451000000.0</v>
       </c>
-      <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
@@ -8803,97 +8860,98 @@
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
+      <c r="CU25"/>
     </row>
-    <row r="26" spans="1:98">
+    <row r="26" spans="1:99">
       <c r="A26" t="s">
         <v>51</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
-      <c r="AB26">
-[...1 lines deleted...]
-      </c>
+      <c r="AB26"/>
       <c r="AC26">
         <v>1575000000.0</v>
       </c>
       <c r="AD26">
         <v>1575000000.0</v>
       </c>
       <c r="AE26">
         <v>1575000000.0</v>
       </c>
       <c r="AF26">
         <v>1575000000.0</v>
       </c>
-      <c r="AG26"/>
+      <c r="AG26">
+        <v>1575000000.0</v>
+      </c>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
@@ -8915,52 +8973,53 @@
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
+      <c r="CU26"/>
     </row>
-    <row r="27" spans="1:98">
+    <row r="27" spans="1:99">
       <c r="A27" t="s">
         <v>52</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -9017,343 +9076,349 @@
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
+      <c r="CU27"/>
     </row>
-    <row r="28" spans="1:98">
+    <row r="28" spans="1:99">
       <c r="A28" t="s">
         <v>53</v>
       </c>
       <c r="B28">
+        <v>1229357000000.0</v>
+      </c>
+      <c r="C28">
         <v>1067155000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1055493000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1225828000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1341224000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1263907000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1254203000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1067429000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1366525000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1515914000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1687908000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1887321000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>2028856000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1891413000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>2292314000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>2406851000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>2461561000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>2450359000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>2719952000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>2991819000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>3272252000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>3393231000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>3595565000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>4133685000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>4245817000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>4378392000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>3883836000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>3853326000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>3746741000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>3406509000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>2983867000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>2610358000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>2104208000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>1484617000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>1146655000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>1038991000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>641841000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>505327000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>377845000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>173132000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-275390000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-803687000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-931761000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-957385000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-1080920000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-1165527000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-1107411000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-1068701000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-1090422000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-905734000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-861619000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-642187000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-660138000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-650111000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-648021000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-628887000000.0</v>
       </c>
-      <c r="BE28"/>
       <c r="BF28"/>
       <c r="BG28"/>
       <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
       <c r="CI28"/>
       <c r="CJ28"/>
       <c r="CK28"/>
       <c r="CL28"/>
       <c r="CM28"/>
       <c r="CN28"/>
       <c r="CO28"/>
       <c r="CP28"/>
       <c r="CQ28"/>
       <c r="CR28"/>
       <c r="CS28"/>
       <c r="CT28"/>
+      <c r="CU28"/>
     </row>
-    <row r="29" spans="1:98">
+    <row r="29" spans="1:99">
       <c r="A29" t="s">
         <v>54</v>
       </c>
       <c r="B29">
+        <v>5996791000000.0</v>
+      </c>
+      <c r="C29">
         <v>5728461000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>5738222000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>5782598000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>5888822000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>5799185000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>5744813000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>5508324000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>5718616000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>5848372000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>6045676000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>6107424000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>6064162000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>5897961000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>6077497000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>6351676000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>6217220000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>6056984000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>6101854000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>6285473000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>6387296000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>6441001000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>6767877000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>7242569000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>7462393000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>7520297000000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -9381,419 +9446,423 @@
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
+      <c r="CU29"/>
     </row>
-    <row r="30" spans="1:98">
+    <row r="30" spans="1:99">
       <c r="A30" t="s">
         <v>55</v>
       </c>
       <c r="B30">
+        <v>661202000000.0</v>
+      </c>
+      <c r="C30">
         <v>475138000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>578914000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>580099000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>524314000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>534800000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>496091000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>547373000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>573913000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>529217000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>646093000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>617410000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>529335000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>579216000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>594728000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>545807000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>484314000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>540610000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>503305000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>451738000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>432848000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>423111000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>414753000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>429062000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>252454000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>454134000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>427052000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>457774000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>358666000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>415001000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>399595000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>441441000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>346017000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>426679000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>367771000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>456420000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>367880000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>388221000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>358377000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>460427000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>442081000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>415328000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>353443000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>412723000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>338736000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>314404000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>354306000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>355928000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>346211000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>341454000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>378342000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>370777000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>284732000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>251906000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>287845000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>287324000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>282260000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>240641000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>270304000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>258432000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>222529000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>227945000000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>241708000000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>193715000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>204890000000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>209693000000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>196392000000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>152798000000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>184224000000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>160147000000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>175181000000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>199170000000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>222180000000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>259545836000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>271411247000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>226631932000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>184170953000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>226120712000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>189613145000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>182756781000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>195079869000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>149453548000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>177838597000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>221583631000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>220607852000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>187225633000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>216849055000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>181228075000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>195081056000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>156031995000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>168556663000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>129205847000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>132426000000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>142034000000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>95768000000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>139940000000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>133053000000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>206997000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:98">
+    <row r="31" spans="1:99">
       <c r="A31" t="s">
         <v>56</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>3945041000000.0</v>
       </c>
-      <c r="N31"/>
       <c r="O31"/>
-      <c r="P31">
+      <c r="P31"/>
+      <c r="Q31">
         <v>3855436000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>3667605000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>3517143000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>3291742000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>3188491000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>3018401000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>2927969000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>2928157000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>2782920000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>3049187000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>2826358000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>3408146000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>3453470000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>3520417000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>3577510000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>3593501000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>3480612000000.0</v>
       </c>
-      <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
@@ -9815,131 +9884,134 @@
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
       <c r="CR31"/>
       <c r="CS31"/>
       <c r="CT31"/>
+      <c r="CU31"/>
     </row>
-    <row r="32" spans="1:98">
+    <row r="32" spans="1:99">
       <c r="A32" t="s">
         <v>57</v>
       </c>
       <c r="B32">
+        <v>1069656000000.0</v>
+      </c>
+      <c r="C32">
         <v>837332000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>941308000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>961738000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>886926000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>872042000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>625592000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>783222000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>923267000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>906721000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>853566000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>782776000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>590376000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>565348000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>406675000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>347675000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>213883000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>170181000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>-20794000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>-161940000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>-321501000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>-427996000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>-471582000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>-364743000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>-300552000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>-190001000000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
@@ -9967,293 +10039,297 @@
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
       <c r="CT32"/>
+      <c r="CU32"/>
     </row>
-    <row r="33" spans="1:98">
+    <row r="33" spans="1:99">
       <c r="A33" t="s">
         <v>58</v>
       </c>
       <c r="B33">
+        <v>4935569000000.0</v>
+      </c>
+      <c r="C33">
         <v>5012178000000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>4946077000000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>4845469000000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>4923015000000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>4998729000000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>5143059000000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>4727086000000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>4735312000000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>4801967000000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>4893558000000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>4787243000000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>4866849000000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>4955418000000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>5073593000000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>5307211000000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>5359780000000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>5413396000000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>5496509000000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>5632750000000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>5743600000000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>5952735000000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>6028671000000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>6000568000000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>6205526000000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>6336044000000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>6390382000000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>6318678000000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>6397376000000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>6417189000000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>6223714000000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>5820785000000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>5303962000000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>4611727000000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>4264495000000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>3959997000000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>3765830000000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>3704593000000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>3717167000000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>3206823000000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>2836030000000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>2248000000000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>2039094000000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>1869556000000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>1715656000000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>1657759000000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>1654663000000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>1515465000000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>1521145000000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>1542550000000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>1559277000000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>1526777000000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>1545996000000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>1516010000000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>1386570000000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>1267682000000.0</v>
       </c>
-      <c r="BE33"/>
       <c r="BF33"/>
       <c r="BG33"/>
       <c r="BH33"/>
       <c r="BI33"/>
       <c r="BJ33"/>
       <c r="BK33"/>
       <c r="BL33"/>
       <c r="BM33"/>
       <c r="BN33"/>
       <c r="BO33"/>
       <c r="BP33"/>
       <c r="BQ33"/>
       <c r="BR33"/>
       <c r="BS33"/>
       <c r="BT33"/>
       <c r="BU33"/>
       <c r="BV33"/>
       <c r="BW33"/>
       <c r="BX33"/>
       <c r="BY33"/>
       <c r="BZ33"/>
       <c r="CA33"/>
       <c r="CB33"/>
       <c r="CC33"/>
       <c r="CD33"/>
       <c r="CE33"/>
       <c r="CF33"/>
       <c r="CG33"/>
       <c r="CH33"/>
       <c r="CI33"/>
       <c r="CJ33"/>
       <c r="CK33"/>
       <c r="CL33"/>
       <c r="CM33"/>
       <c r="CN33"/>
       <c r="CO33"/>
       <c r="CP33"/>
       <c r="CQ33"/>
       <c r="CR33"/>
       <c r="CS33"/>
       <c r="CT33"/>
+      <c r="CU33"/>
     </row>
-    <row r="34" spans="1:98">
+    <row r="34" spans="1:99">
       <c r="A34" t="s">
         <v>59</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
-      <c r="X34">
+      <c r="X34"/>
+      <c r="Y34">
         <v>-1000000.0</v>
       </c>
-      <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
@@ -10283,462 +10359,469 @@
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
       <c r="CS34"/>
       <c r="CT34"/>
+      <c r="CU34"/>
     </row>
-    <row r="35" spans="1:98">
+    <row r="35" spans="1:99">
       <c r="A35" t="s">
         <v>60</v>
       </c>
       <c r="B35">
+        <v>1221573000000.0</v>
+      </c>
+      <c r="C35">
         <v>1170788000000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>1206403000000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>1240532000000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>1261282000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>1325509000000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>1275166000000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>1237673000000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>1338533000000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>1424836000000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>1506387000000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>1436800000000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>1511057000000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>1590078000000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>1760096000000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>1797848000000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>1904364000000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>2064839000000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>2182346000000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>2280475000000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>2401728000000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>2594582000000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>2627252000000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>2851318000000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>2854289000000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>3317679000000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>3042021000000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>3173870000000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>3275325000000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>3397309000000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>3097062000000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>2851846000000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>2486347000000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>1919162000000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>1722036000000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>1514906000000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>1211545000000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>1076570000000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>1020540000000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>955570000000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>404418000000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>402551000000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>400676000000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>508211000000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>500624000000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>460558000000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>335511000000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>323180000000.0</v>
       </c>
-      <c r="AW35"/>
       <c r="AX35"/>
-      <c r="AY35">
+      <c r="AY35"/>
+      <c r="AZ35">
         <v>304706000000.0</v>
       </c>
-      <c r="AZ35"/>
       <c r="BA35"/>
       <c r="BB35"/>
       <c r="BC35"/>
       <c r="BD35"/>
       <c r="BE35"/>
       <c r="BF35"/>
       <c r="BG35"/>
       <c r="BH35"/>
       <c r="BI35"/>
       <c r="BJ35"/>
       <c r="BK35"/>
       <c r="BL35"/>
       <c r="BM35"/>
       <c r="BN35"/>
       <c r="BO35"/>
       <c r="BP35"/>
       <c r="BQ35"/>
       <c r="BR35"/>
       <c r="BS35"/>
       <c r="BT35"/>
       <c r="BU35"/>
       <c r="BV35"/>
       <c r="BW35"/>
       <c r="BX35"/>
       <c r="BY35"/>
       <c r="BZ35"/>
       <c r="CA35"/>
       <c r="CB35"/>
       <c r="CC35"/>
       <c r="CD35"/>
       <c r="CE35"/>
       <c r="CF35"/>
       <c r="CG35"/>
       <c r="CH35"/>
       <c r="CI35"/>
       <c r="CJ35"/>
       <c r="CK35"/>
       <c r="CL35"/>
       <c r="CM35"/>
       <c r="CN35"/>
       <c r="CO35"/>
       <c r="CP35"/>
       <c r="CQ35"/>
       <c r="CR35"/>
       <c r="CS35"/>
       <c r="CT35"/>
+      <c r="CU35"/>
     </row>
-    <row r="36" spans="1:98">
+    <row r="36" spans="1:99">
       <c r="A36" t="s">
         <v>61</v>
       </c>
       <c r="B36">
+        <v>178836000000.0</v>
+      </c>
+      <c r="C36">
         <v>162294000000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>156728000000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>43750000000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>60372000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>60393000000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>60503000000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>37409000000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>64154000000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>69095000000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>50738000000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>21706000000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>-89127000000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>-78766000000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>-76916000000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>81080000000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>78588000000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>68855000000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>20911000000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>21000000000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>20990000000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>21063000000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>20887000000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>24627000000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>21148000000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>22023000000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>21052000000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>22130000000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>-69784000000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>23158000000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>20266000000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>24466000000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>19276000000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>19092000000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>16833000000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>31297000000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>31955000000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>60275000000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>48599000000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>15497000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15615000000.0</v>
       </c>
       <c r="AP36">
         <v>15615000000.0</v>
       </c>
       <c r="AQ36">
+        <v>15615000000.0</v>
+      </c>
+      <c r="AR36">
         <v>16086000000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>12680000000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>18002000000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>19853000000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>12816000000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>5834000000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>77331000000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>75757000000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>14107000000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>71832000000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>72102000000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>68081000000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>-1386570000000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>-1267682000000.0</v>
       </c>
-      <c r="BE36"/>
       <c r="BF36"/>
       <c r="BG36"/>
       <c r="BH36"/>
       <c r="BI36"/>
       <c r="BJ36"/>
       <c r="BK36"/>
       <c r="BL36"/>
       <c r="BM36"/>
       <c r="BN36"/>
       <c r="BO36"/>
       <c r="BP36"/>
       <c r="BQ36"/>
       <c r="BR36"/>
       <c r="BS36"/>
       <c r="BT36"/>
       <c r="BU36"/>
       <c r="BV36"/>
       <c r="BW36"/>
       <c r="BX36"/>
       <c r="BY36"/>
       <c r="BZ36"/>
       <c r="CA36"/>
       <c r="CB36"/>
       <c r="CC36"/>
       <c r="CD36"/>
       <c r="CE36"/>
       <c r="CF36"/>
       <c r="CG36"/>
       <c r="CH36"/>
       <c r="CI36"/>
       <c r="CJ36"/>
       <c r="CK36"/>
       <c r="CL36"/>
       <c r="CM36"/>
       <c r="CN36"/>
       <c r="CO36"/>
       <c r="CP36"/>
       <c r="CQ36"/>
       <c r="CR36"/>
       <c r="CS36"/>
       <c r="CT36"/>
+      <c r="CU36"/>
     </row>
-    <row r="37" spans="1:98">
+    <row r="37" spans="1:99">
       <c r="A37" t="s">
         <v>62</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
@@ -10795,1186 +10878,1195 @@
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
       <c r="CR37"/>
       <c r="CS37"/>
       <c r="CT37"/>
+      <c r="CU37"/>
     </row>
-    <row r="38" spans="1:98">
+    <row r="38" spans="1:99">
       <c r="A38" t="s">
         <v>63</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>142745000000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>150027000000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>148334000000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>156967000000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>172314000000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>148363000000.0</v>
       </c>
-      <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>148872000000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>207903000000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>150931000000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>152474000000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>395607000000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>363919000000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>322355000000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>310287000000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>349646000000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>353332000000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>441685000000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>399518000000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>288075000000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>375508000000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>401493000000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>397437000000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>91382000000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>263877000000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>293072000000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>278574000000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>194604000000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>249609000000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>201636000000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>195805000000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>175138000000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>174502000000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>218955000000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>196960000000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>156462000000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>272318000000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>230435000000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>216198000000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>1000000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>133168000000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>1000000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>123827000000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>79606000000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>80069000000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>78607000000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>81130000000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>74903000000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>75000000000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>69656000000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>70383000000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>60141000000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>65608000000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>60147000000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>64391000000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>55286000000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>59415000000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>54102000000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>51632000000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>47727000000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>46691000000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>44818000000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>41952000000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>26597000000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>22138000000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>17176000000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>15445000000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>19952000000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>13053000000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>20479450000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>17151238000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>18302875000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>14593256000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>14226385000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>14843416000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>14184037000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>13865484000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>17562177000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>16022208000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>16632157000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>16471939000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>15275430000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>23954672000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>30154719000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>27327949000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>26652822000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>27170195000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>65334813000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>67313000000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>76063000000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>77165000000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CS38">
         <v>44283000000.0</v>
       </c>
-      <c r="CS38">
+      <c r="CT38">
         <v>11330000000.0</v>
       </c>
-      <c r="CT38">
+      <c r="CU38">
         <v>49104000000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:98">
+    <row r="39" spans="1:99">
       <c r="A39" t="s">
         <v>64</v>
       </c>
       <c r="B39">
+        <v>26348000000.0</v>
+      </c>
+      <c r="C39">
         <v>30798000000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>13374000000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>43046000000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>98876000000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>41543000000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>35537000000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>87878000000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>99634000000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>94268000000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>107572000000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>68804000000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>89457000000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>57151000000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>74902000000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>59854000000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>62002000000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>52848000000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>42282000000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>55214000000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>53445000000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>50566000000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>75926000000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>191496000000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>229194000000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>241821000000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>213459000000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>201773000000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>305733000000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>217504000000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>209858000000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>272937000000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>223036000000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>155934000000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>128455000000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>185692000000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>163531000000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>135658000000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>145160000000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>137246000000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>100475000000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>68027000000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>81191000000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>81620000000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>73146000000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>57981000000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>54030000000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>92521000000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>58228000000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>99220000000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>40873000000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>39073000000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>67221000000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>43063000000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>50938000000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>108197000000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>83089000000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>73096000000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>21890000000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>82248000000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>69527000000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>18027000000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>10762000000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>17466000000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>16508000000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>15686000000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>9142000000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>24115000000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>39038000000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>42421000000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>47880000000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>35617000000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>33602000000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>40453597000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>80937697000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>116698572000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>97711151000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>105030615000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>100502439000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>97095734000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>49964053000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>51952366000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>31846963000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>44315438000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>31287823000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>42225409000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>19874850000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>26912766000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>29814081000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>31463901000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>31997852000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>35740801000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>27869000000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>26864000000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>23610000000.0</v>
       </c>
-      <c r="CR39"/>
-      <c r="CS39">
+      <c r="CS39"/>
+      <c r="CT39">
         <v>4919000000.0</v>
       </c>
-      <c r="CT39"/>
+      <c r="CU39"/>
     </row>
-    <row r="40" spans="1:98">
+    <row r="40" spans="1:99">
       <c r="A40" t="s">
         <v>65</v>
       </c>
       <c r="B40">
+        <v>291986000000.0</v>
+      </c>
+      <c r="C40">
         <v>359764000000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>309316000000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>282314000000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>327726000000.0</v>
       </c>
-      <c r="F40">
-[...1 lines deleted...]
-      </c>
       <c r="G40">
+        <v>334680000000.0</v>
+      </c>
+      <c r="H40">
         <v>383701000000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>439543000000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>281418000000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>231751000000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>242831000000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>197974000000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>204987000000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>174319000000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>230467000000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>148184000000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>132527000000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>164380000000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>220094000000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>158623000000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>163433000000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>202646000000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>397000000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>150444000000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>141097000000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>199080000000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>-3390000000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>-2885000000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>-10834000000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>-7877000000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>-4417000000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>871826000000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>750000000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>490402000000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>348600000000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>205827000000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>302700000000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>292794000000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>445406000000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>-11627000000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>285267000000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>192732000000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>182729000000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>163776000000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>149900000000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>154874000000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>127237000000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>133510000000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>207553000000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>206776000000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>150812000000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>144023000000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>169820000000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>131693000000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>187661000000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>200209000000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>190667000000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>125136000000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>92993000000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>157302000000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>176824000000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>141112000000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>116412000000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>111102000000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>150729000000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>114517000000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>77286000000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>98101000000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>113397000000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>135666000000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>157290000000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>135123000000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>177307000000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>116643530000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>122677283000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>117046228000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>82008822000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>81063580000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>47511515000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>56963189000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>53251719000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>57710180000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>65461186000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>83274805000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>86047648000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>67033391000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>86068193000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>68894973000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>60824316000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>58564374000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>47804066000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>72535895000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>24838000000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>95736000000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>29145000000.0</v>
       </c>
-      <c r="CR40"/>
-      <c r="CS40">
+      <c r="CS40"/>
+      <c r="CT40">
         <v>32438000000.0</v>
       </c>
-      <c r="CT40"/>
+      <c r="CU40"/>
     </row>
-    <row r="41" spans="1:98">
+    <row r="41" spans="1:99">
       <c r="A41" t="s">
         <v>66</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>712762000000.0</v>
       </c>
-      <c r="N41"/>
       <c r="O41"/>
-      <c r="P41">
+      <c r="P41"/>
+      <c r="Q41">
         <v>599578000000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>590807000000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>656417000000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>645198000000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>608743000000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>597730000000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>665065000000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>659359000000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>553615000000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>544453000000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>571282000000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>562726000000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>515419000000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>494564000000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>489259000000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>483797000000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>509120000000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>540949000000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>534208000000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>527670000000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>500294000000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>498505000000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>443332000000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>434444000000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>478467000000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>404418000000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>402551000000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>400676000000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>508211000000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>500624000000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>460558000000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>335511000000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>323180000000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>314683000000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>307846000000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>304706000000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>253382000000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>245913000000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>240155000000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>231663000000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>223710000000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>222496000000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>217193000000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>212263000000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>203863000000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>209439000000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>209665000000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>203878000000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>200544000000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>203030000000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>208928000000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>207918000000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>177927000000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>175364000000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>174933000000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>176239000000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>179907000000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>169603000000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>151103294000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>146165100000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>138544062000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>133048453000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>133020378000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>131582249000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>129122989000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>161277493000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>125011417000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>130255524000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>121888709000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>161693231000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>122274369000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>127567946000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>122403522000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>154509240000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CM41">
         <v>113606568000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CN41">
         <v>117597245000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CO41">
         <v>138461550000.0</v>
       </c>
-      <c r="CO41">
+      <c r="CP41">
         <v>110902000000.0</v>
       </c>
-      <c r="CP41"/>
-      <c r="CQ41">
+      <c r="CQ41"/>
+      <c r="CR41">
         <v>93025000000.0</v>
       </c>
-      <c r="CR41"/>
       <c r="CS41"/>
       <c r="CT41"/>
+      <c r="CU41"/>
     </row>
-    <row r="42" spans="1:98">
+    <row r="42" spans="1:99">
       <c r="A42" t="s">
         <v>67</v>
       </c>
       <c r="B42">
         <v>165083000000.0</v>
       </c>
       <c r="C42">
         <v>165083000000.0</v>
       </c>
       <c r="D42">
         <v>165083000000.0</v>
       </c>
       <c r="E42">
         <v>165083000000.0</v>
       </c>
       <c r="F42">
         <v>165083000000.0</v>
       </c>
       <c r="G42">
         <v>165083000000.0</v>
       </c>
       <c r="H42">
         <v>165083000000.0</v>
       </c>
       <c r="I42">
@@ -11998,195 +12090,198 @@
       <c r="O42">
         <v>165083000000.0</v>
       </c>
       <c r="P42">
         <v>165083000000.0</v>
       </c>
       <c r="Q42">
         <v>165083000000.0</v>
       </c>
       <c r="R42">
         <v>165083000000.0</v>
       </c>
       <c r="S42">
         <v>165083000000.0</v>
       </c>
       <c r="T42">
         <v>165083000000.0</v>
       </c>
       <c r="U42">
         <v>165083000000.0</v>
       </c>
       <c r="V42">
         <v>165083000000.0</v>
       </c>
       <c r="W42">
-        <v>247583000000.0</v>
+        <v>165083000000.0</v>
       </c>
       <c r="X42">
         <v>247583000000.0</v>
       </c>
       <c r="Y42">
         <v>247583000000.0</v>
       </c>
       <c r="Z42">
         <v>247583000000.0</v>
       </c>
       <c r="AA42">
-        <v>165083000000.0</v>
+        <v>247583000000.0</v>
       </c>
       <c r="AB42">
         <v>165083000000.0</v>
       </c>
       <c r="AC42">
         <v>165083000000.0</v>
       </c>
       <c r="AD42">
         <v>165083000000.0</v>
       </c>
       <c r="AE42">
-        <v>247583000000.0</v>
+        <v>165083000000.0</v>
       </c>
       <c r="AF42">
         <v>247583000000.0</v>
       </c>
       <c r="AG42">
         <v>247583000000.0</v>
       </c>
       <c r="AH42">
         <v>247583000000.0</v>
       </c>
       <c r="AI42">
         <v>247583000000.0</v>
       </c>
       <c r="AJ42">
+        <v>247583000000.0</v>
+      </c>
+      <c r="AK42">
         <v>165083000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>247583000000.0</v>
       </c>
       <c r="AL42">
         <v>247583000000.0</v>
       </c>
       <c r="AM42">
         <v>247583000000.0</v>
       </c>
       <c r="AN42">
         <v>247583000000.0</v>
       </c>
       <c r="AO42">
         <v>247583000000.0</v>
       </c>
       <c r="AP42">
-        <v>165083000000.0</v>
+        <v>247583000000.0</v>
       </c>
       <c r="AQ42">
         <v>165083000000.0</v>
       </c>
       <c r="AR42">
         <v>165083000000.0</v>
       </c>
       <c r="AS42">
         <v>165083000000.0</v>
       </c>
       <c r="AT42">
         <v>165083000000.0</v>
       </c>
       <c r="AU42">
+        <v>165083000000.0</v>
+      </c>
+      <c r="AV42">
         <v>248285000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>165083000000.0</v>
       </c>
       <c r="AW42">
         <v>165083000000.0</v>
       </c>
       <c r="AX42">
         <v>165083000000.0</v>
       </c>
       <c r="AY42">
         <v>165083000000.0</v>
       </c>
       <c r="AZ42">
         <v>165083000000.0</v>
       </c>
       <c r="BA42">
         <v>165083000000.0</v>
       </c>
       <c r="BB42">
         <v>165083000000.0</v>
       </c>
       <c r="BC42">
         <v>165083000000.0</v>
       </c>
       <c r="BD42">
+        <v>165083000000.0</v>
+      </c>
+      <c r="BE42">
         <v>-2209036000000.0</v>
       </c>
-      <c r="BE42"/>
       <c r="BF42"/>
       <c r="BG42"/>
       <c r="BH42"/>
       <c r="BI42"/>
       <c r="BJ42"/>
       <c r="BK42"/>
       <c r="BL42"/>
       <c r="BM42"/>
       <c r="BN42"/>
       <c r="BO42"/>
       <c r="BP42"/>
       <c r="BQ42"/>
       <c r="BR42"/>
       <c r="BS42"/>
       <c r="BT42"/>
       <c r="BU42"/>
       <c r="BV42"/>
       <c r="BW42"/>
       <c r="BX42"/>
       <c r="BY42"/>
       <c r="BZ42"/>
       <c r="CA42"/>
       <c r="CB42"/>
       <c r="CC42"/>
       <c r="CD42"/>
       <c r="CE42"/>
       <c r="CF42"/>
       <c r="CG42"/>
       <c r="CH42"/>
       <c r="CI42"/>
       <c r="CJ42"/>
       <c r="CK42"/>
       <c r="CL42"/>
       <c r="CM42"/>
       <c r="CN42"/>
       <c r="CO42"/>
       <c r="CP42"/>
       <c r="CQ42"/>
       <c r="CR42"/>
       <c r="CS42"/>
       <c r="CT42"/>
+      <c r="CU42"/>
     </row>
-    <row r="43" spans="1:98">
+    <row r="43" spans="1:99">
       <c r="A43" t="s">
         <v>68</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -12243,52 +12338,53 @@
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
       <c r="CR43"/>
       <c r="CS43"/>
       <c r="CT43"/>
+      <c r="CU43"/>
     </row>
-    <row r="44" spans="1:98">
+    <row r="44" spans="1:99">
       <c r="A44" t="s">
         <v>69</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -12345,101 +12441,104 @@
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
       <c r="CR44"/>
       <c r="CS44"/>
       <c r="CT44"/>
+      <c r="CU44"/>
     </row>
-    <row r="45" spans="1:98">
+    <row r="45" spans="1:99">
       <c r="A45" t="s">
         <v>70</v>
       </c>
       <c r="B45">
+        <v>10765139000000.0</v>
+      </c>
+      <c r="C45">
         <v>10708984000000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>10496818000000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>10545724000000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>10523610000000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>10449776000000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>10467327000000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>10084769000000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>9792128000000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>9726146000000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>9692432000000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>9642896000000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>9577167000000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>9537809000000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>9540752000000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>9475145000000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
@@ -12477,846 +12576,854 @@
       <c r="BV45"/>
       <c r="BW45"/>
       <c r="BX45"/>
       <c r="BY45"/>
       <c r="BZ45"/>
       <c r="CA45"/>
       <c r="CB45"/>
       <c r="CC45"/>
       <c r="CD45"/>
       <c r="CE45"/>
       <c r="CF45"/>
       <c r="CG45"/>
       <c r="CH45"/>
       <c r="CI45"/>
       <c r="CJ45"/>
       <c r="CK45"/>
       <c r="CL45"/>
       <c r="CM45"/>
       <c r="CN45"/>
       <c r="CO45"/>
       <c r="CP45"/>
       <c r="CQ45"/>
       <c r="CR45"/>
       <c r="CS45"/>
       <c r="CT45"/>
+      <c r="CU45"/>
     </row>
-    <row r="46" spans="1:98">
+    <row r="46" spans="1:99">
       <c r="A46" t="s">
         <v>71</v>
       </c>
       <c r="B46">
+        <v>4595416000000.0</v>
+      </c>
+      <c r="C46">
         <v>4673674000000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>4605237000000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>4648366000000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>4731889000000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>4798681000000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>4952532000000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>4540305000000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>4373159000000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>4427781000000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>4522783000000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>4595844000000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>4656244000000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>4742846000000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>4851700000000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>4908427000000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>4992592000000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>5087871000000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>5183020000000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>5279685000000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>5386723000000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>5507287000000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>5625898000000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>5709331000000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>5826945000000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>5930970000000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>5989585000000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>6053166000000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>6219289000000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>6116666000000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>5940400000000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>5620302000000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>5054353000000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>4410091000000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>4069907000000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>3784859000000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>3591328000000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>3485638000000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>3520207000000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>3052101000000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>2680674000000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>2093786000000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>1885201000000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>1775931000000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>1615742000000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>1570305000000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>1560547000000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>1455467000000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>1441076000000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>1463943000000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>1478147000000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>1451874000000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>1470996000000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>1446354000000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>1384995000000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>1262413000000.0</v>
       </c>
-      <c r="BE46"/>
       <c r="BF46"/>
       <c r="BG46"/>
       <c r="BH46"/>
       <c r="BI46"/>
       <c r="BJ46"/>
       <c r="BK46"/>
       <c r="BL46"/>
       <c r="BM46"/>
       <c r="BN46"/>
       <c r="BO46"/>
       <c r="BP46"/>
       <c r="BQ46"/>
       <c r="BR46"/>
       <c r="BS46"/>
       <c r="BT46"/>
       <c r="BU46"/>
       <c r="BV46"/>
       <c r="BW46"/>
       <c r="BX46"/>
       <c r="BY46"/>
       <c r="BZ46"/>
       <c r="CA46"/>
       <c r="CB46"/>
       <c r="CC46"/>
       <c r="CD46"/>
       <c r="CE46"/>
       <c r="CF46"/>
       <c r="CG46"/>
       <c r="CH46"/>
       <c r="CI46"/>
       <c r="CJ46"/>
       <c r="CK46"/>
       <c r="CL46"/>
       <c r="CM46"/>
       <c r="CN46"/>
       <c r="CO46"/>
       <c r="CP46"/>
       <c r="CQ46"/>
       <c r="CR46"/>
       <c r="CS46"/>
       <c r="CT46"/>
+      <c r="CU46"/>
     </row>
-    <row r="47" spans="1:98">
+    <row r="47" spans="1:99">
       <c r="A47" t="s">
         <v>72</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
         <v>4605237000000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>4648366000000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>4731889000000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>4798681000000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>4929801000000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>4540305000000.0</v>
       </c>
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>4595844000000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>4656244000000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>4742846000000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>4851700000000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>4908427000000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>4992592000000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>5087871000000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>5183020000000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>5279685000000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>5386723000000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>5507287000000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>5625898000000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>5709331000000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>5826945000000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>5930970000000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>5989585000000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>6053166000000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>6129370000000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>6119674000000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>5940400000000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>5621303000000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>5054353000000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>4410091000000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>4068690000000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>3784859000000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>3591328000000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>3485638000000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>3520207000000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>3050361000000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>2563712000000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>2017565000000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>1822896000000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>1725378000000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>1582488000000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>1524155000000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>1530836000000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>1435859000000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>1441076000000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>1463943000000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>1478147000000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>1451874000000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>1470996000000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>1446354000000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>1384995000000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>1262413000000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>1225059000000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>1160314000000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>1152779000000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>1060271000000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>1071276000000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>1014845000000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>1037313000000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>1042574000000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>1076944000000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>1112336000000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>1143946000000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>1114333000000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>1023385000000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>974751000000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>874547000000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>828932000000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>849965000000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>826673831000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>854706192000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>846598032000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>855935071000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>832191327000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>849065684000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>844522530000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>849608201000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>831557396000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>843018680000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>845065965000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>860126604000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>853265965000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>893149607000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>913189933000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>925556886000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>916765994000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>887634959000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>810776119000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>835854000000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CQ47">
         <v>842092000000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CR47">
         <v>865129000000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CS47">
         <v>899659000000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CT47">
         <v>940286000000.0</v>
       </c>
-      <c r="CT47">
+      <c r="CU47">
         <v>977838000000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:98">
+    <row r="48" spans="1:99">
       <c r="A48" t="s">
         <v>73</v>
       </c>
       <c r="B48">
+        <v>4319069000000.0</v>
+      </c>
+      <c r="C48">
         <v>4214139000000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>4216399000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>4102092000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>4084076000000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>4080679000000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>4028902000000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>3967942000000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>3855463000000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>3819269000000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>3776154000000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>3668636000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>3481585000000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>3466105000000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>3255589000000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>3392455000000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>3204716000000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>3054155000000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>2828786000000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>2725752000000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>2555788000000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>2465574000000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>2465254000000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>2319924000000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>2586102000000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>2363781000000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>2945348000000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>2990952000000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>3058388000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>3115795000000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>3132083000000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>3019332000000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>3051254000000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>3120524000000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>3084294000000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>3194507000000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>3069652000000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>3153287000000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>3134681000000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>3037679000000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>3020982000000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>2987390000000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>2929140000000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>2779258000000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>2711168000000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>2699142000000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>2728059000000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>2607333000000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>2590619000000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>2463288000000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>2307644000000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>2283276000000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>2175205000000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>2127286000000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>2075006000000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>1992036000000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>1900774000000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>1845979000000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>1763117000000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>1420986000000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>1577850000000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>1545544000000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>1460842000000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>1355499000000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>1276740000000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>1211259000000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>1147229000000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>1122193000000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>1097385000000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>1123255000000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>1115158000000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>1091737000000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>1020703000000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>975543204000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>911167222000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>855161450000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>821029338000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>797762715000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>758033562000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>777738389000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>788042958000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>822697210000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>759973130000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>746958244000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>682928646000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>653700929000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>597420203000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>525924080000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>464639030000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>498441697000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>449895285000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>401504025000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>319044000000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>255841000000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>144085000000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>41985000000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>17791000000.0</v>
       </c>
-      <c r="CT48"/>
+      <c r="CU48"/>
     </row>
-    <row r="49" spans="1:98">
+    <row r="49" spans="1:99">
       <c r="A49" t="s">
         <v>74</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
@@ -13373,149 +13480,152 @@
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
       <c r="CR49"/>
       <c r="CS49"/>
       <c r="CT49"/>
+      <c r="CU49"/>
     </row>
-    <row r="50" spans="1:98">
+    <row r="50" spans="1:99">
       <c r="A50" t="s">
         <v>75</v>
       </c>
       <c r="B50">
+        <v>740406000000.0</v>
+      </c>
+      <c r="C50">
         <v>707848000000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>686683000000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>745584000000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>832976000000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>714419000000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>745752000000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>747620000000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>946738000000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>1070149000000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>1224420000000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>1277956000000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>1332199000000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>1070497000000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>1283805000000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>1310414000000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>1252301000000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>1149215000000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>1294470000000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>1449423000000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>1588945000000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>1611290000000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>1904673000000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>2183917000000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>2128168000000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>1975143000000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>1697426000000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>1461187000000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>1268902000000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>845111000000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>667230000000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>606023000000.0</v>
       </c>
-      <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
@@ -13537,173 +13647,176 @@
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
       <c r="CS50"/>
       <c r="CT50"/>
+      <c r="CU50"/>
     </row>
-    <row r="51" spans="1:98">
+    <row r="51" spans="1:99">
       <c r="A51" t="s">
         <v>76</v>
       </c>
       <c r="B51">
+        <v>1260402000000.0</v>
+      </c>
+      <c r="C51">
         <v>1097834000000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>1109879000000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>1272965000000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>1383697000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>1301786000000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>1304086000000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>1130867000000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>1441762000000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>1592524000000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>1836730000000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>2010760000000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>2148222000000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>2003290000000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>2399562000000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>2526739000000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>2585930000000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>2575799000000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>2852127000000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>3138714000000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>3412065000000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>3561498000000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>3894546000000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>4484987000000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>4441933000000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>4725420000000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>4176721000000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>4119638000000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>4049663000000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>3753161000000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>3280495000000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>2948749000000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>2365393000000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>1728585000000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>1492850000000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>1277772000000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>897074000000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>799261000000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>698672000000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>545916000000.0</v>
       </c>
-      <c r="AO51"/>
       <c r="AP51"/>
       <c r="AQ51"/>
       <c r="AR51"/>
       <c r="AS51"/>
       <c r="AT51"/>
       <c r="AU51"/>
       <c r="AV51"/>
       <c r="AW51"/>
       <c r="AX51"/>
       <c r="AY51"/>
       <c r="AZ51"/>
       <c r="BA51"/>
       <c r="BB51"/>
       <c r="BC51"/>
       <c r="BD51"/>
       <c r="BE51"/>
       <c r="BF51"/>
       <c r="BG51"/>
       <c r="BH51"/>
       <c r="BI51"/>
       <c r="BJ51"/>
       <c r="BK51"/>
       <c r="BL51"/>
       <c r="BM51"/>
       <c r="BN51"/>
@@ -13717,173 +13830,176 @@
       <c r="BV51"/>
       <c r="BW51"/>
       <c r="BX51"/>
       <c r="BY51"/>
       <c r="BZ51"/>
       <c r="CA51"/>
       <c r="CB51"/>
       <c r="CC51"/>
       <c r="CD51"/>
       <c r="CE51"/>
       <c r="CF51"/>
       <c r="CG51"/>
       <c r="CH51"/>
       <c r="CI51"/>
       <c r="CJ51"/>
       <c r="CK51"/>
       <c r="CL51"/>
       <c r="CM51"/>
       <c r="CN51"/>
       <c r="CO51"/>
       <c r="CP51"/>
       <c r="CQ51"/>
       <c r="CR51"/>
       <c r="CS51"/>
       <c r="CT51"/>
+      <c r="CU51"/>
     </row>
-    <row r="52" spans="1:98">
+    <row r="52" spans="1:99">
       <c r="A52" t="s">
         <v>77</v>
       </c>
       <c r="B52">
+        <v>761526000000.0</v>
+      </c>
+      <c r="C52">
         <v>727337000000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>725215000000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>765474000000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>840584000000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>726356000000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>762578000000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>765854000000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>963586000000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>1084649000000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>1242519000000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>1296426000000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>1349927000000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>1091186000000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>1306620000000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>1328469000000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>1272373000000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>1167377000000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>1314979000000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>1466982000000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>1608067000000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>1631981000000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>1926653000000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>2187283000000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>2132097000000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>1979023000000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>1416092000000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>1141068000000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>881459000000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>231281000000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>-52364000000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>590125000000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>-324186000000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>322931000000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>427571000000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>339280000000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>271436000000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>239734000000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>104414000000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>-218083000000.0</v>
       </c>
-      <c r="AO52"/>
       <c r="AP52"/>
       <c r="AQ52"/>
       <c r="AR52"/>
       <c r="AS52"/>
       <c r="AT52"/>
       <c r="AU52"/>
       <c r="AV52"/>
       <c r="AW52"/>
       <c r="AX52"/>
       <c r="AY52"/>
       <c r="AZ52"/>
       <c r="BA52"/>
       <c r="BB52"/>
       <c r="BC52"/>
       <c r="BD52"/>
       <c r="BE52"/>
       <c r="BF52"/>
       <c r="BG52"/>
       <c r="BH52"/>
       <c r="BI52"/>
       <c r="BJ52"/>
       <c r="BK52"/>
       <c r="BL52"/>
       <c r="BM52"/>
       <c r="BN52"/>
@@ -13897,240 +14013,242 @@
       <c r="BV52"/>
       <c r="BW52"/>
       <c r="BX52"/>
       <c r="BY52"/>
       <c r="BZ52"/>
       <c r="CA52"/>
       <c r="CB52"/>
       <c r="CC52"/>
       <c r="CD52"/>
       <c r="CE52"/>
       <c r="CF52"/>
       <c r="CG52"/>
       <c r="CH52"/>
       <c r="CI52"/>
       <c r="CJ52"/>
       <c r="CK52"/>
       <c r="CL52"/>
       <c r="CM52"/>
       <c r="CN52"/>
       <c r="CO52"/>
       <c r="CP52"/>
       <c r="CQ52"/>
       <c r="CR52"/>
       <c r="CS52"/>
       <c r="CT52"/>
+      <c r="CU52"/>
     </row>
-    <row r="53" spans="1:98">
+    <row r="53" spans="1:99">
       <c r="A53" t="s">
         <v>78</v>
       </c>
       <c r="B53"/>
-      <c r="C53">
-[...1 lines deleted...]
-      </c>
+      <c r="C53"/>
       <c r="D53">
         <v>125000000.0</v>
       </c>
       <c r="E53">
         <v>125000000.0</v>
       </c>
       <c r="F53">
+        <v>125000000.0</v>
+      </c>
+      <c r="G53">
         <v>4644000000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>4528000000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>125000000.0</v>
       </c>
-      <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
-      <c r="L53">
+      <c r="L53"/>
+      <c r="M53">
         <v>-39868000000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>-10256000000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>-10716000000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>-18390000000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>-16610000000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>-16574000000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>125000000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>-56398000000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>-69984000000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>-73137000000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>-77720000000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>-72889000000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>-61757000000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>-121441000000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>-126973000000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>-123888000000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>-170490000000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>-172124000000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>-201304000000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>-186690000000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>-78730000000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>-133236000000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>-85046000000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>-79773000000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>-48549000000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>-61653000000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>-61145000000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>-52008000000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>-56315000000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>-56565000000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>-55328000000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>-54666000000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>-19290000000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>-20211000000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>-20478000000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>-20255000000.0</v>
       </c>
-      <c r="AV53"/>
       <c r="AW53"/>
       <c r="AX53"/>
-      <c r="AY53">
+      <c r="AY53"/>
+      <c r="AZ53">
         <v>-13879000000.0</v>
       </c>
-      <c r="AZ53"/>
       <c r="BA53"/>
       <c r="BB53"/>
       <c r="BC53"/>
       <c r="BD53"/>
       <c r="BE53"/>
       <c r="BF53"/>
       <c r="BG53"/>
       <c r="BH53"/>
       <c r="BI53"/>
       <c r="BJ53"/>
       <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
       <c r="CL53"/>
       <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
       <c r="CP53"/>
       <c r="CQ53"/>
       <c r="CR53"/>
       <c r="CS53"/>
       <c r="CT53"/>
+      <c r="CU53"/>
     </row>
-    <row r="54" spans="1:98">
+    <row r="54" spans="1:99">
       <c r="A54" t="s">
         <v>79</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -14187,1152 +14305,1165 @@
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
       <c r="CR54"/>
       <c r="CS54"/>
       <c r="CT54"/>
+      <c r="CU54"/>
     </row>
-    <row r="55" spans="1:98">
+    <row r="55" spans="1:99">
       <c r="A55" t="s">
         <v>80</v>
       </c>
       <c r="B55">
+        <v>7466810000000.0</v>
+      </c>
+      <c r="C55">
         <v>7316742000000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>7232820000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>7244153000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>7365447000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>7273839000000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>7271566000000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>7026385000000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>7167022000000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>7304681000000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>7670063000000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>7523813000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>7510487000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>7304539000000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>7466520000000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>7545098000000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>7441789000000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>7364323000000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>7403476000000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>7410316000000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>7523789000000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>7670425000000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>7961657000000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>8212199000000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>8425766000000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>8735714000000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>8738055000000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>8732421000000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>8845744000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>8729605000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>8432632000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>8190048000000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>7493577000000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>6647196000000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>6267816000000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>5877866000000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>5555711000000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>5398533000000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>5504890000000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>5102765000000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>4478427000000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>4351924000000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>4270275000000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>4215239000000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>4135363000000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>3996462000000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>3918391000000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>3774451000000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>3724601000000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>3570594000000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>3539393000000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>3292891000000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>3177988000000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>3100796000000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>3115421000000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>2990427000000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>2899626000000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>2725737000000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>2690595000000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>2564791000000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>2463527000000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>2424636000000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>2372657000000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>2177728000000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>2146892000000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>2032459000000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>1972397000000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>1859419000000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>1866512000000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>1903652000000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>1993033000000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>1949159000000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>1877439000000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>1778211169000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>1759800349000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>1742662880000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>1620851260000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>1662325987000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>1629668575000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>1648982913000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>1624123982000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>1534582119000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>1565678921000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>1652633042000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>1617556103000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>1563619460000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>1564030543000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>1519640429000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>1524071326000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>1518262071000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>1486586942000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>1457890337000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>1504684000000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>1570601000000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>1645701000000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>1772182000000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>1689159000000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>1649233000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:98">
+    <row r="56" spans="1:99">
       <c r="A56" t="s">
         <v>81</v>
       </c>
       <c r="B56">
+        <v>2531241000000.0</v>
+      </c>
+      <c r="C56">
         <v>2304564000000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>2286743000000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>2398684000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>2442432000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>2275110000000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>2128507000000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>2299299000000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>2431710000000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>2502714000000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>2776505000000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>2736570000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>2643638000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>2349121000000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>2392927000000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>2237887000000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>2082009000000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>1950927000000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>1906967000000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>1777566000000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>1780189000000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>1717690000000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>1932986000000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>2211631000000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>2220240000000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>2399670000000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>2347673000000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>2413743000000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>2448368000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>2312416000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>2208918000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>2369263000000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>2189615000000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>2035469000000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>2003321000000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>1917869000000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>1789881000000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>1693940000000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>1787723000000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>1895942000000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>1642397000000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>2103924000000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>2231181000000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>2345682000000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>2419707000000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>2338702000000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>2263728000000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>2258986000000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>2203456000000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>2028044000000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>1980116000000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>1766114000000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>1631992000000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>1584786000000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>1658468000000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>1662604000000.0</v>
       </c>
-      <c r="BE56"/>
       <c r="BF56"/>
       <c r="BG56"/>
       <c r="BH56"/>
       <c r="BI56"/>
       <c r="BJ56"/>
       <c r="BK56"/>
       <c r="BL56"/>
       <c r="BM56"/>
       <c r="BN56"/>
       <c r="BO56"/>
       <c r="BP56"/>
       <c r="BQ56"/>
       <c r="BR56"/>
       <c r="BS56"/>
       <c r="BT56"/>
       <c r="BU56"/>
       <c r="BV56"/>
       <c r="BW56"/>
       <c r="BX56"/>
       <c r="BY56"/>
       <c r="BZ56"/>
       <c r="CA56"/>
       <c r="CB56"/>
       <c r="CC56"/>
       <c r="CD56"/>
       <c r="CE56"/>
       <c r="CF56"/>
       <c r="CG56"/>
       <c r="CH56"/>
       <c r="CI56"/>
       <c r="CJ56"/>
       <c r="CK56"/>
       <c r="CL56"/>
       <c r="CM56"/>
       <c r="CN56"/>
       <c r="CO56"/>
       <c r="CP56"/>
       <c r="CQ56"/>
       <c r="CR56"/>
       <c r="CS56"/>
       <c r="CT56"/>
+      <c r="CU56"/>
     </row>
-    <row r="57" spans="1:98">
+    <row r="57" spans="1:99">
       <c r="A57" t="s">
         <v>82</v>
       </c>
       <c r="B57">
+        <v>1461585000000.0</v>
+      </c>
+      <c r="C57">
         <v>1467232000000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>1345435000000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>1436946000000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>1555506000000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>1403068000000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>1502915000000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>1516077000000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>1508443000000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>1595993000000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>1922939000000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>1953794000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>2053262000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>1783773000000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>1986252000000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>1890212000000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>1868126000000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>1780746000000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>1927761000000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>1939506000000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>2101690000000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>2145686000000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>2404568000000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>2576374000000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>2520792000000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>2589671000000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>2286103000000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>2103016000000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>2047448000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>1751918000000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>1738904000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>1854287000000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>1491393000000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>1142927000000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>996903000000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>786370000000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>809931000000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>704093000000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>885086000000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>644933000000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>588444000000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>500900000000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>479376000000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>466687000000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>462488000000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>380179000000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>398238000000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>387355000000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>437216000000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>417377000000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>473960000000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>374150000000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>374787000000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>351272000000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>426669000000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>392598000000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>394273000000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>280482000000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>333132000000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>305411000000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>294155000000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>287344000000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>325854000000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>239602000000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>285039000000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>230189000000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>235167000000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>177216000000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>211680000000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>223381000000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>319553000000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>295432000000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>301781000000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>262255782000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>313159138000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>359648479000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>277464580000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>338392333000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>345203053000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>345782012000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>275667350000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>182106991000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>218973354000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>330627763000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>311198904000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>292495057000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>341939728000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>329939277000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>361054364000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>368680945000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>340318084000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>277103600000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>341717000000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>309129000000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>314058000000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>385159000000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>371900000000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>410167000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:98">
+    <row r="58" spans="1:99">
       <c r="A58" t="s">
         <v>83</v>
       </c>
       <c r="B58">
+        <v>2683158000000.0</v>
+      </c>
+      <c r="C58">
         <v>2638020000000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>2551838000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>2677478000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>2816788000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>2728577000000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>2778081000000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>2753750000000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>2846976000000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>3020829000000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>3429326000000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>3390594000000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>3564319000000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>3373851000000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>3746348000000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>3688060000000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>3772490000000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>3845585000000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>4110107000000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>4219981000000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>4503418000000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>4740268000000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>5031820000000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>5427692000000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>5375081000000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>5907350000000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>5328124000000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>5276886000000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>5322773000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>5149227000000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>4835966000000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>4706133000000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>3977740000000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>3062089000000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>2718939000000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>2301276000000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>2021476000000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>1780663000000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>1905626000000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>1600503000000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>992862000000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>903451000000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>880052000000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>974898000000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>963112000000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>840737000000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>733749000000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>710535000000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>437216000000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>417377000000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>778666000000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>374150000000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>374787000000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>351272000000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>426669000000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>392598000000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>616769000000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>497675000000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>545395000000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>509274000000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>503594000000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>497009000000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>529732000000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>440146000000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>488069000000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>439117000000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>443085000000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>355143000000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>387044000000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>398314000000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>495792000000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>475339000000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>474653000000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>413359076000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>459324238000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>498192541000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>410513033000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>474544078000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>481615820000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>481043768000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>445880268000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>321007871000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>364828558000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>465024693000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>493976170000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>476131214000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>532823321000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>559597905000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>625454971000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>611463777000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>626770709000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>646553334000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>776619000000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>906951000000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>1104538000000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>1335310000000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>1274912000000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>1266796000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:98">
+    <row r="59" spans="1:99">
       <c r="A59" t="s">
         <v>84</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -15389,348 +15520,352 @@
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
       <c r="CR59"/>
       <c r="CS59"/>
       <c r="CT59"/>
+      <c r="CU59"/>
     </row>
-    <row r="60" spans="1:98">
+    <row r="60" spans="1:99">
       <c r="A60" t="s">
         <v>85</v>
       </c>
       <c r="B60">
+        <v>4783652000000.0</v>
+      </c>
+      <c r="C60">
         <v>4678722000000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>4680982000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>4566675000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>4548659000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>4545262000000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>4493485000000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>4432525000000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>4320046000000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>4283852000000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>4240737000000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>4133219000000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>3946168000000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>3930688000000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>3720172000000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>3857038000000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>3669299000000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>3518738000000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>3293369000000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>3190335000000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>3020371000000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>2930157000000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>2929837000000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>2784507000000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>3050685000000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>2828364000000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>3409931000000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>3455535000000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>3522971000000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>3580378000000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>3596666000000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>3483915000000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>3515837000000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>3585107000000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>3548877000000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>3576590000000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>3534235000000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>3617870000000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>3599264000000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>3502262000000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>3485565000000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>3448473000000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>3390223000000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>3240341000000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>3172251000000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>3155725000000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>3184642000000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>3063916000000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>2972702000000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>2845371000000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>2760727000000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>2665359000000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>2557288000000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>2509369000000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>2457089000000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>2209036000000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>2282857000000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>2228062000000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>2145200000000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>1803069000000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>1959933000000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>1927627000000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>1842925000000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>1737582000000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>1658823000000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>1593342000000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>1529312000000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>1504276000000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>1479468000000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>1505338000000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>1497241000000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>1473820000000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>1402786000000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>1364852093000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>1300476111000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>1244470339000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>1210338227000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>1187781909000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>1148052755000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>1167939145000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>1178243714000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>1213536232000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>1200812152000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>1187567385000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>1123537787000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>1087443923000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>1031163197000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>959850551000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>898565501000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>906593745000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>858047333000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>809318380000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>725818000000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>661793000000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>539414000000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>435126000000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>413334000000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>381542000000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:98">
+    <row r="61" spans="1:99">
       <c r="A61" t="s">
         <v>86</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
@@ -15787,52 +15922,53 @@
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
       <c r="CP61"/>
       <c r="CQ61"/>
       <c r="CR61"/>
       <c r="CS61"/>
       <c r="CT61"/>
+      <c r="CU61"/>
     </row>
-    <row r="62" spans="1:98">
+    <row r="62" spans="1:99">
       <c r="A62" t="s">
         <v>87</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -15889,50 +16025,51 @@
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
       <c r="CR62"/>
       <c r="CS62"/>
       <c r="CT62"/>
+      <c r="CU62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -16007,51 +16144,51 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B2">
         <v>4286150000000.0</v>
       </c>
       <c r="C2">
         <v>4395767000000.0</v>
       </c>
       <c r="D2">
         <v>4447716000000.0</v>
       </c>
       <c r="E2">
         <v>4124992000000.0</v>
       </c>
       <c r="F2">
         <v>3652014000000.0</v>
       </c>
       <c r="G2">
         <v>3464806000000.0</v>
       </c>
       <c r="H2">
         <v>3881590000000.0</v>
       </c>
       <c r="I2">
         <v>3785958000000.0</v>
       </c>
@@ -16090,339 +16227,339 @@
       </c>
       <c r="U2">
         <v>1136703057000.0</v>
       </c>
       <c r="V2">
         <v>1036581002000.0</v>
       </c>
       <c r="W2">
         <v>816583966000.0</v>
       </c>
       <c r="X2">
         <v>797589265000.0</v>
       </c>
       <c r="Y2">
         <v>832096000000.0</v>
       </c>
       <c r="Z2">
         <v>621850000000.0</v>
       </c>
       <c r="AA2">
         <v>477897000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B3">
         <v>590499000000.0</v>
       </c>
       <c r="C3">
-        <v>29660000000.0</v>
+        <v>535679000000.0</v>
       </c>
       <c r="D3">
         <v>538408000000.0</v>
       </c>
       <c r="E3">
         <v>537799000000.0</v>
       </c>
       <c r="F3">
         <v>545046000000.0</v>
       </c>
       <c r="G3">
         <v>549410000000.0</v>
       </c>
       <c r="H3">
         <v>481624000000.0</v>
       </c>
       <c r="I3">
         <v>392922000000.0</v>
       </c>
       <c r="J3">
         <v>362111000000.0</v>
       </c>
       <c r="K3">
         <v>231446000000.0</v>
       </c>
       <c r="L3">
-        <v>10902000000.0</v>
+        <v>211901000000.0</v>
       </c>
       <c r="M3">
-        <v>9872000000.0</v>
+        <v>201139000000.0</v>
       </c>
       <c r="N3">
-        <v>8507000000.0</v>
+        <v>180396000000.0</v>
       </c>
       <c r="O3">
-        <v>7731000000.0</v>
+        <v>162857000000.0</v>
       </c>
       <c r="P3">
-        <v>8911000000.0</v>
+        <v>155192000000.0</v>
       </c>
       <c r="Q3">
-        <v>13969000000.0</v>
+        <v>181485000000.0</v>
       </c>
       <c r="R3">
         <v>-427000000.0</v>
       </c>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B5">
         <v>209979000000.0</v>
       </c>
       <c r="C5">
         <v>421672000000.0</v>
       </c>
       <c r="D5">
         <v>899375000000.0</v>
       </c>
       <c r="E5">
         <v>660571000000.0</v>
       </c>
       <c r="F5">
         <v>450585000000.0</v>
       </c>
       <c r="G5">
         <v>-340067000000.0</v>
       </c>
       <c r="H5">
         <v>-14647000000.0</v>
       </c>
       <c r="I5">
         <v>159787000000.0</v>
       </c>
       <c r="J5">
         <v>95346000000.0</v>
       </c>
       <c r="K5">
         <v>377207000000.0</v>
       </c>
       <c r="L5">
-        <v>665262000000.0</v>
+        <v>381134000000.0</v>
       </c>
       <c r="M5">
-        <v>741311000000.0</v>
+        <v>550044000000.0</v>
       </c>
       <c r="N5">
-        <v>601264000000.0</v>
+        <v>429375000000.0</v>
       </c>
       <c r="O5">
-        <v>603746000000.0</v>
+        <v>448620000000.0</v>
       </c>
       <c r="P5">
         <v>432736000000.0</v>
       </c>
       <c r="Q5">
-        <v>425040000000.0</v>
+        <v>439009000000.0</v>
       </c>
       <c r="R5">
         <v>92127000000.0</v>
       </c>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B6">
         <v>800478000000.0</v>
       </c>
       <c r="C6">
-        <v>451332000000.0</v>
+        <v>957351000000.0</v>
       </c>
       <c r="D6">
         <v>1437783000000.0</v>
       </c>
       <c r="E6">
         <v>1198370000000.0</v>
       </c>
       <c r="F6">
         <v>995631000000.0</v>
       </c>
       <c r="G6">
         <v>209343000000.0</v>
       </c>
       <c r="H6">
         <v>466977000000.0</v>
       </c>
       <c r="I6">
         <v>552709000000.0</v>
       </c>
       <c r="J6">
         <v>457457000000.0</v>
       </c>
       <c r="K6">
         <v>608653000000.0</v>
       </c>
       <c r="L6">
-        <v>676164000000.0</v>
+        <v>593035000000.0</v>
       </c>
       <c r="M6">
         <v>751183000000.0</v>
       </c>
       <c r="N6">
         <v>609771000000.0</v>
       </c>
       <c r="O6">
         <v>611477000000.0</v>
       </c>
       <c r="P6">
-        <v>441647000000.0</v>
+        <v>587928000000.0</v>
       </c>
       <c r="Q6">
-        <v>439009000000.0</v>
+        <v>620494000000.0</v>
       </c>
       <c r="R6">
         <v>91700000000.0</v>
       </c>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B9">
         <v>799841000000.0</v>
       </c>
       <c r="C9">
         <v>1045493000000.0</v>
       </c>
       <c r="D9">
         <v>1465849000000.0</v>
       </c>
       <c r="E9">
         <v>1446775000000.0</v>
       </c>
       <c r="F9">
         <v>1096125000000.0</v>
       </c>
       <c r="G9">
         <v>302983000000.0</v>
       </c>
       <c r="H9">
         <v>408186000000.0</v>
       </c>
       <c r="I9">
         <v>657304000000.0</v>
       </c>
@@ -16443,51 +16580,51 @@
       </c>
       <c r="O9">
         <v>719612000000.0</v>
       </c>
       <c r="P9">
         <v>677235000000.0</v>
       </c>
       <c r="Q9">
         <v>651892000000.0</v>
       </c>
       <c r="R9">
         <v>311303000000.0</v>
       </c>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B10">
         <v>141079000000.0</v>
       </c>
       <c r="C10">
         <v>316259000000.0</v>
       </c>
       <c r="D10">
         <v>755750000000.0</v>
       </c>
       <c r="E10">
         <v>565840000000.0</v>
       </c>
       <c r="F10">
         <v>378799000000.0</v>
       </c>
       <c r="G10">
         <v>-465748000000.0</v>
       </c>
       <c r="H10">
         <v>-168416000000.0</v>
       </c>
       <c r="I10">
         <v>11184000000.0</v>
       </c>
@@ -16522,51 +16659,51 @@
         <v>344340000000.0</v>
       </c>
       <c r="T10">
         <v>222815780000.0</v>
       </c>
       <c r="U10"/>
       <c r="V10">
         <v>305237909000.0</v>
       </c>
       <c r="W10">
         <v>296351243000.0</v>
       </c>
       <c r="X10">
         <v>234838365000.0</v>
       </c>
       <c r="Y10">
         <v>296087000000.0</v>
       </c>
       <c r="Z10">
         <v>177841000000.0</v>
       </c>
       <c r="AA10"/>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B11">
         <v>61448000000.0</v>
       </c>
       <c r="C11">
         <v>77649000000.0</v>
       </c>
       <c r="D11">
         <v>172453000000.0</v>
       </c>
       <c r="E11">
         <v>128470000000.0</v>
       </c>
       <c r="F11">
         <v>60127000000.0</v>
       </c>
       <c r="G11">
         <v>-34761000000.0</v>
       </c>
       <c r="H11">
         <v>-36193000000.0</v>
       </c>
       <c r="I11">
         <v>4588000000.0</v>
       </c>
@@ -16603,51 +16740,51 @@
       <c r="T11">
         <v>69682120000.0</v>
       </c>
       <c r="U11">
         <v>160544000.0</v>
       </c>
       <c r="V11">
         <v>92690796000.0</v>
       </c>
       <c r="W11">
         <v>89566842000.0</v>
       </c>
       <c r="X11">
         <v>71746188000.0</v>
       </c>
       <c r="Y11">
         <v>89605000000.0</v>
       </c>
       <c r="Z11">
         <v>51500000000.0</v>
       </c>
       <c r="AA11"/>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B12">
         <v>103869000000.0</v>
       </c>
       <c r="C12">
         <v>105413000000.0</v>
       </c>
       <c r="D12">
         <v>143625000000.0</v>
       </c>
       <c r="E12">
         <v>94731000000.0</v>
       </c>
       <c r="F12">
         <v>71786000000.0</v>
       </c>
       <c r="G12">
         <v>125681000000.0</v>
       </c>
       <c r="H12">
         <v>153769000000.0</v>
       </c>
       <c r="I12">
         <v>38360000000.0</v>
       </c>
@@ -16686,51 +16823,51 @@
       </c>
       <c r="U12">
         <v>0.0</v>
       </c>
       <c r="V12">
         <v>0.0</v>
       </c>
       <c r="W12">
         <v>0.0</v>
       </c>
       <c r="X12">
         <v>0.0</v>
       </c>
       <c r="Y12">
         <v>0.0</v>
       </c>
       <c r="Z12">
         <v>0.0</v>
       </c>
       <c r="AA12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B13">
         <v>1229000000.0</v>
       </c>
       <c r="C13">
         <v>136509000000.0</v>
       </c>
       <c r="D13">
         <v>1355000000.0</v>
       </c>
       <c r="E13">
         <v>254607000000.0</v>
       </c>
       <c r="F13">
         <v>108104000000.0</v>
       </c>
       <c r="G13">
         <v>174196000000.0</v>
       </c>
       <c r="H13">
         <v>21853000000.0</v>
       </c>
       <c r="I13">
         <v>165512000000.0</v>
       </c>
@@ -16739,86 +16876,86 @@
       </c>
       <c r="K13">
         <v>2446000000.0</v>
       </c>
       <c r="L13">
         <v>35571000000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14">
         <v>48000000.0</v>
       </c>
       <c r="AA14">
         <v>30000000.0</v>
       </c>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B15">
         <v>79631000000.0</v>
       </c>
       <c r="C15">
         <v>238610000000.0</v>
       </c>
       <c r="D15">
         <v>583297000000.0</v>
       </c>
       <c r="E15">
         <v>437370000000.0</v>
       </c>
       <c r="F15">
         <v>318672000000.0</v>
       </c>
       <c r="G15">
         <v>-430987000000.0</v>
       </c>
       <c r="H15">
         <v>-132223000000.0</v>
       </c>
       <c r="I15">
         <v>6596000000.0</v>
       </c>
@@ -16853,51 +16990,51 @@
         <v>228268000000.0</v>
       </c>
       <c r="T15">
         <v>153133660000.0</v>
       </c>
       <c r="U15"/>
       <c r="V15">
         <v>212552927000.0</v>
       </c>
       <c r="W15">
         <v>206790918000.0</v>
       </c>
       <c r="X15">
         <v>163298514000.0</v>
       </c>
       <c r="Y15">
         <v>206684000000.0</v>
       </c>
       <c r="Z15">
         <v>126293000000.0</v>
       </c>
       <c r="AA15"/>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B16">
         <v>79631000000.0</v>
       </c>
       <c r="C16">
         <v>238610000000.0</v>
       </c>
       <c r="D16">
         <v>583297000000.0</v>
       </c>
       <c r="E16">
         <v>437370000000.0</v>
       </c>
       <c r="F16">
         <v>318672000000.0</v>
       </c>
       <c r="G16">
         <v>-430987000000.0</v>
       </c>
       <c r="H16">
         <v>-132223000000.0</v>
       </c>
       <c r="I16">
         <v>6596000000.0</v>
       </c>
@@ -16932,51 +17069,51 @@
         <v>228268000000.0</v>
       </c>
       <c r="T16">
         <v>153133660000.0</v>
       </c>
       <c r="U16"/>
       <c r="V16">
         <v>212552927000.0</v>
       </c>
       <c r="W16">
         <v>206790918000.0</v>
       </c>
       <c r="X16">
         <v>163298514000.0</v>
       </c>
       <c r="Y16">
         <v>206684000000.0</v>
       </c>
       <c r="Z16">
         <v>126293000000.0</v>
       </c>
       <c r="AA16"/>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B17">
         <v>79631000000.0</v>
       </c>
       <c r="C17">
         <v>238610000000.0</v>
       </c>
       <c r="D17">
         <v>583297000000.0</v>
       </c>
       <c r="E17">
         <v>437370000000.0</v>
       </c>
       <c r="F17">
         <v>318672000000.0</v>
       </c>
       <c r="G17">
         <v>-430987000000.0</v>
       </c>
       <c r="H17">
         <v>-132223000000.0</v>
       </c>
       <c r="I17">
         <v>6596000000.0</v>
       </c>
@@ -16985,164 +17122,164 @@
       </c>
       <c r="K17">
         <v>260444000000.0</v>
       </c>
       <c r="L17">
         <v>341346000000.0</v>
       </c>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B18">
         <v>-82787000000.0</v>
       </c>
       <c r="C18">
         <v>-103953000000.0</v>
       </c>
       <c r="D18">
         <v>-142270000000.0</v>
       </c>
       <c r="E18">
         <v>-93416000000.0</v>
       </c>
       <c r="F18">
         <v>-70338000000.0</v>
       </c>
       <c r="G18">
         <v>-123119000000.0</v>
       </c>
       <c r="H18">
         <v>-150800000000.0</v>
       </c>
       <c r="I18">
         <v>-36201000000.0</v>
       </c>
       <c r="J18">
         <v>-29753000000.0</v>
       </c>
       <c r="K18">
         <v>-2446000000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B21">
         <v>209979000000.0</v>
       </c>
       <c r="C21">
         <v>452768000000.0</v>
       </c>
       <c r="D21">
         <v>860585000000.0</v>
       </c>
       <c r="E21">
         <v>820447000000.0</v>
       </c>
       <c r="F21">
         <v>486903000000.0</v>
       </c>
       <c r="G21">
         <v>-297486000000.0</v>
       </c>
       <c r="H21">
         <v>-14647000000.0</v>
       </c>
       <c r="I21">
         <v>176696000000.0</v>
       </c>
@@ -17181,82 +17318,82 @@
       </c>
       <c r="U21">
         <v>7716520000.0</v>
       </c>
       <c r="V21">
         <v>309551274000.0</v>
       </c>
       <c r="W21">
         <v>301803108000.0</v>
       </c>
       <c r="X21">
         <v>238352683000.0</v>
       </c>
       <c r="Y21">
         <v>242778000000.0</v>
       </c>
       <c r="Z21">
         <v>291752000000.0</v>
       </c>
       <c r="AA21">
         <v>274756000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B23">
         <v>4876012000000.0</v>
       </c>
       <c r="C23">
         <v>4988492000000.0</v>
       </c>
       <c r="D23">
         <v>5052980000000.0</v>
       </c>
       <c r="E23">
         <v>4756003000000.0</v>
       </c>
       <c r="F23">
         <v>4263616000000.0</v>
       </c>
       <c r="G23">
         <v>4065275000000.0</v>
       </c>
       <c r="H23">
         <v>4400453000000.0</v>
       </c>
       <c r="I23">
         <v>4285913000000.0</v>
       </c>
@@ -17277,162 +17414,162 @@
       </c>
       <c r="O23">
         <v>2408690000000.0</v>
       </c>
       <c r="P23">
         <v>2180522000000.0</v>
       </c>
       <c r="Q23">
         <v>2001098000000.0</v>
       </c>
       <c r="R23">
         <v>1820839000000.0</v>
       </c>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B25">
         <v>28969000000.0</v>
       </c>
       <c r="C25">
         <v>29660000000.0</v>
       </c>
       <c r="D25">
         <v>33962000000.0</v>
       </c>
       <c r="E25">
         <v>39466000000.0</v>
       </c>
       <c r="F25">
         <v>46282000000.0</v>
       </c>
       <c r="G25">
         <v>53589000000.0</v>
       </c>
       <c r="H25">
         <v>30513000000.0</v>
       </c>
       <c r="I25">
         <v>22819000000.0</v>
       </c>
       <c r="J25">
         <v>14736000000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B27">
         <v>329167000000.0</v>
       </c>
       <c r="C27">
         <v>326800000000.0</v>
       </c>
       <c r="D27">
         <v>354247000000.0</v>
       </c>
       <c r="E27">
         <v>351138000000.0</v>
       </c>
       <c r="F27">
         <v>325366000000.0</v>
       </c>
       <c r="G27">
         <v>277939000000.0</v>
       </c>
       <c r="H27">
         <v>277276000000.0</v>
       </c>
       <c r="I27">
         <v>285220000000.0</v>
       </c>
@@ -17453,51 +17590,51 @@
       </c>
       <c r="O27">
         <v>171991000000.0</v>
       </c>
       <c r="P27">
         <v>154398000000.0</v>
       </c>
       <c r="Q27">
         <v>190532000000.0</v>
       </c>
       <c r="R27">
         <v>182032000000.0</v>
       </c>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B28">
         <v>23914000000.0</v>
       </c>
       <c r="C28">
         <v>29528000000.0</v>
       </c>
       <c r="D28">
         <v>29434000000.0</v>
       </c>
       <c r="E28">
         <v>20115000000.0</v>
       </c>
       <c r="F28">
         <v>32083000000.0</v>
       </c>
       <c r="G28">
         <v>64891000000.0</v>
       </c>
       <c r="H28">
         <v>21328000000.0</v>
       </c>
       <c r="I28">
         <v>19917000000.0</v>
       </c>
@@ -17536,51 +17673,51 @@
       </c>
       <c r="U28">
         <v>266507661000.0</v>
       </c>
       <c r="V28">
         <v>248098173000.0</v>
       </c>
       <c r="W28">
         <v>212926460000.0</v>
       </c>
       <c r="X28">
         <v>203544759000.0</v>
       </c>
       <c r="Y28">
         <v>210052000000.0</v>
       </c>
       <c r="Z28">
         <v>203190000000.0</v>
       </c>
       <c r="AA28">
         <v>162935000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B29">
         <v>61448000000.0</v>
       </c>
       <c r="C29">
         <v>77649000000.0</v>
       </c>
       <c r="D29">
         <v>172453000000.0</v>
       </c>
       <c r="E29">
         <v>128470000000.0</v>
       </c>
       <c r="F29">
         <v>60127000000.0</v>
       </c>
       <c r="G29">
         <v>-34761000000.0</v>
       </c>
       <c r="H29">
         <v>-36193000000.0</v>
       </c>
       <c r="I29">
         <v>4588000000.0</v>
       </c>
@@ -17589,51 +17726,51 @@
       </c>
       <c r="K29">
         <v>88117000000.0</v>
       </c>
       <c r="L29">
         <v>122917000000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B30">
         <v>589862000000.0</v>
       </c>
       <c r="C30">
         <v>592725000000.0</v>
       </c>
       <c r="D30">
         <v>643171000000.0</v>
       </c>
       <c r="E30">
         <v>631011000000.0</v>
       </c>
       <c r="F30">
         <v>611602000000.0</v>
       </c>
       <c r="G30">
         <v>600469000000.0</v>
       </c>
       <c r="H30">
         <v>518863000000.0</v>
       </c>
       <c r="I30">
         <v>499955000000.0</v>
       </c>
@@ -17654,51 +17791,51 @@
       </c>
       <c r="O30">
         <v>270992000000.0</v>
       </c>
       <c r="P30">
         <v>261486000000.0</v>
       </c>
       <c r="Q30">
         <v>226852000000.0</v>
       </c>
       <c r="R30">
         <v>219176000000.0</v>
       </c>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
       <c r="AA30"/>
     </row>
     <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B31">
         <v>-68900000000.0</v>
       </c>
       <c r="C31">
         <v>-136509000000.0</v>
       </c>
       <c r="D31">
         <v>-104835000000.0</v>
       </c>
       <c r="E31">
         <v>-254607000000.0</v>
       </c>
       <c r="F31">
         <v>-108104000000.0</v>
       </c>
       <c r="G31">
         <v>-168262000000.0</v>
       </c>
       <c r="H31">
         <v>-21853000000.0</v>
       </c>
       <c r="I31">
         <v>-165512000000.0</v>
       </c>
@@ -17719,51 +17856,51 @@
       </c>
       <c r="O31">
         <v>15192000000.0</v>
       </c>
       <c r="P31">
         <v>30912000000.0</v>
       </c>
       <c r="Q31">
         <v>13969000000.0</v>
       </c>
       <c r="R31">
         <v>-703000000.0</v>
       </c>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
     </row>
     <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B32">
         <v>5085991000000.0</v>
       </c>
       <c r="C32">
         <v>5441260000000.0</v>
       </c>
       <c r="D32">
         <v>5913565000000.0</v>
       </c>
       <c r="E32">
         <v>5571767000000.0</v>
       </c>
       <c r="F32">
         <v>4748139000000.0</v>
       </c>
       <c r="G32">
         <v>3767789000000.0</v>
       </c>
       <c r="H32">
         <v>4289776000000.0</v>
       </c>
       <c r="I32">
         <v>4443262000000.0</v>
       </c>
@@ -17821,814 +17958,823 @@
       <c r="AA32">
         <v>1029053000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CL32"/>
+  <dimension ref="A1:CM32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:90">
+    <row r="1" spans="1:91">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>88</v>
       </c>
       <c r="C1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
         <v>91</v>
       </c>
       <c r="G1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
         <v>94</v>
       </c>
       <c r="K1" t="s">
+        <v>95</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
         <v>97</v>
       </c>
       <c r="O1" t="s">
+        <v>98</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
         <v>100</v>
       </c>
       <c r="S1" t="s">
+        <v>101</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
         <v>103</v>
       </c>
       <c r="W1" t="s">
+        <v>104</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
         <v>106</v>
       </c>
       <c r="AA1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
         <v>109</v>
       </c>
       <c r="AE1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
         <v>112</v>
       </c>
       <c r="AI1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
         <v>115</v>
       </c>
       <c r="AM1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
         <v>118</v>
       </c>
       <c r="AQ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
         <v>121</v>
       </c>
       <c r="AU1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
         <v>124</v>
       </c>
       <c r="AY1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
         <v>127</v>
       </c>
       <c r="BC1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
         <v>130</v>
       </c>
       <c r="BG1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
         <v>133</v>
       </c>
       <c r="BK1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
         <v>136</v>
       </c>
       <c r="BO1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
         <v>139</v>
       </c>
       <c r="BS1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
         <v>142</v>
       </c>
       <c r="BW1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
         <v>145</v>
       </c>
       <c r="CA1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CC1" t="s">
         <v>147</v>
       </c>
       <c r="CD1" t="s">
         <v>148</v>
       </c>
       <c r="CE1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CG1" t="s">
         <v>150</v>
       </c>
       <c r="CH1" t="s">
         <v>151</v>
       </c>
       <c r="CI1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CK1" t="s">
         <v>153</v>
       </c>
       <c r="CL1" t="s">
         <v>154</v>
       </c>
+      <c r="CM1" t="s">
+        <v>155</v>
+      </c>
     </row>
-    <row r="2" spans="1:90">
+    <row r="2" spans="1:91">
       <c r="A2" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B2">
+        <v>1164612000000.0</v>
+      </c>
+      <c r="C2">
         <v>1059316000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1195236000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1124302000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1020866000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>924488000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1053722000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1197136000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1127159000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1035649000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1139298000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1084519000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1021729000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1156853000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1082805000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1068604000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>912570000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1061013000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>936829000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>904125000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>860685000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>950375000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>930056000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>925815000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>672288000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>936647000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1101038000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>1007596000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>867766000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>905190000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>1019522000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>1039678000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>832112000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>894646000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>881715000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>885719000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>735437000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>795286000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>796343000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>689702000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>732862000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>720644000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>810385000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>727618000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>692839000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>637832000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>768169000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>687164000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>698766000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>612452000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>785159000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>587265000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>556717000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>559429000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>609102000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>518662000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>532753000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>411000000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>549502000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>466778000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>373579000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>386322000000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>501385000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>367034000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>361967000000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>371777000000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>439985000000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>295815000000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>397841000000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>311620000000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>324307000000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>349533000000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>356627626000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>382766374000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>354933340000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>279504360000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>278964119000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>325865680000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>405879756000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>297324084000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>268619329500.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>266906268000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>314461854000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>308620821000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>289705276000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>236514492000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>248995225000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>215960482000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>236313991000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>228158756000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:90">
+    <row r="3" spans="1:91">
       <c r="A3" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B3">
+        <v>147877000000.0</v>
+      </c>
+      <c r="C3">
         <v>148853000000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>152568000000.0</v>
       </c>
-      <c r="D3">
-[...1 lines deleted...]
-      </c>
       <c r="E3">
-        <v>6765000000.0</v>
+        <v>150361000000.0</v>
       </c>
       <c r="F3">
-        <v>7246000000.0</v>
+        <v>146309000000.0</v>
       </c>
       <c r="G3">
-        <v>4352000000.0</v>
+        <v>140982000000.0</v>
       </c>
       <c r="H3">
-        <v>-244645000000.0</v>
+        <v>131551000000.0</v>
       </c>
       <c r="I3">
+        <v>134175000000.0</v>
+      </c>
+      <c r="J3">
         <v>134672000000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>135281000000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>137558000000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>134127000000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>133144000000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>133579000000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>137538000000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>128216000000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>137854000000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>134191000000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>138899000000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>137699000000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>140830000000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>127618000000.0</v>
       </c>
-      <c r="W3">
-[...1 lines deleted...]
-      </c>
       <c r="X3">
-        <v>9264000000.0</v>
+        <v>143255000000.0</v>
       </c>
       <c r="Y3">
-        <v>8385000000.0</v>
+        <v>135785000000.0</v>
       </c>
       <c r="Z3">
-        <v>7901000000.0</v>
+        <v>134893000000.0</v>
       </c>
       <c r="AA3">
-        <v>6889000000.0</v>
+        <v>135477000000.0</v>
       </c>
       <c r="AB3">
-        <v>8219000000.0</v>
+        <v>119011000000.0</v>
       </c>
       <c r="AC3">
-        <v>7914000000.0</v>
+        <v>129652000000.0</v>
       </c>
       <c r="AD3">
-        <v>7491000000.0</v>
+        <v>126172000000.0</v>
       </c>
       <c r="AE3">
-        <v>5976000000.0</v>
+        <v>106789000000.0</v>
       </c>
       <c r="AF3">
-        <v>6388000000.0</v>
+        <v>103170000000.0</v>
       </c>
       <c r="AG3">
-        <v>5393000000.0</v>
+        <v>104257000000.0</v>
       </c>
       <c r="AH3">
-        <v>5062000000.0</v>
+        <v>92607000000.0</v>
       </c>
       <c r="AI3">
-        <v>-8074000000.0</v>
+        <v>92888000000.0</v>
       </c>
       <c r="AJ3">
-        <v>9189000000.0</v>
+        <v>97297000000.0</v>
       </c>
       <c r="AK3">
-        <v>491000000.0</v>
+        <v>88982000000.0</v>
       </c>
       <c r="AL3">
-        <v>398000000.0</v>
+        <v>88614000000.0</v>
       </c>
       <c r="AM3">
-        <v>2542000000.0</v>
+        <v>87218000000.0</v>
       </c>
       <c r="AN3">
-        <v>2371000000.0</v>
+        <v>66966000000.0</v>
       </c>
       <c r="AO3">
-        <v>2335000000.0</v>
+        <v>55967000000.0</v>
       </c>
       <c r="AP3">
-        <v>2525000000.0</v>
+        <v>54660000000.0</v>
       </c>
       <c r="AQ3">
-        <v>2659000000.0</v>
+        <v>53853000000.0</v>
       </c>
       <c r="AR3">
-        <v>2826000000.0</v>
+        <v>52241000000.0</v>
       </c>
       <c r="AS3">
-        <v>2726000000.0</v>
+        <v>52572000000.0</v>
       </c>
       <c r="AT3">
-        <v>2691000000.0</v>
+        <v>53234000000.0</v>
       </c>
       <c r="AU3">
-        <v>2353000000.0</v>
+        <v>53854000000.0</v>
       </c>
       <c r="AV3">
+        <v>54159000000.0</v>
+      </c>
+      <c r="AW3">
         <v>2615000000.0</v>
       </c>
-      <c r="AW3">
-[...1 lines deleted...]
-      </c>
       <c r="AX3">
-        <v>2398000000.0</v>
+        <v>48236000000.0</v>
       </c>
       <c r="AY3">
-        <v>2113000000.0</v>
+        <v>46960000000.0</v>
       </c>
       <c r="AZ3">
+        <v>60599000000.0</v>
+      </c>
+      <c r="BA3">
         <v>33960000000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>52220000000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>33617000000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>46977000000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>37533000000.0</v>
       </c>
-      <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
+      <c r="CM3"/>
     </row>
-    <row r="4" spans="1:90">
+    <row r="4" spans="1:91">
       <c r="A4" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -18675,462 +18821,469 @@
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
+      <c r="CM4"/>
     </row>
-    <row r="5" spans="1:90">
+    <row r="5" spans="1:91">
       <c r="A5" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B5">
+        <v>114495000000.0</v>
+      </c>
+      <c r="C5">
         <v>8848000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>66150000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>34028000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>34949000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>84002000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>107498000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>171140000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>49199000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>93835000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>178118000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>262151000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>150483000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>308623000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>151870000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>173513000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>104065000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>231123000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>180098000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>184409000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>121582000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-26734000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>162219000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-209927000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>252306000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-544665000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-24968000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-791000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>4743000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>6369000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>116426000000.0</v>
       </c>
-      <c r="AF5">
-[...1 lines deleted...]
-      </c>
       <c r="AG5">
-        <v>17696000000.0</v>
+        <v>-50231000000.0</v>
       </c>
       <c r="AH5">
-        <v>140693000000.0</v>
+        <v>-69518000000.0</v>
       </c>
       <c r="AI5">
-        <v>9705000000.0</v>
+        <v>52867000000.0</v>
       </c>
       <c r="AJ5">
-        <v>133226000000.0</v>
+        <v>-1793000000.0</v>
       </c>
       <c r="AK5">
-        <v>103467000000.0</v>
+        <v>53433000000.0</v>
       </c>
       <c r="AL5">
-        <v>115182000000.0</v>
+        <v>15344000000.0</v>
       </c>
       <c r="AM5">
+        <v>28362000000.0</v>
+      </c>
+      <c r="AN5">
         <v>43740000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>114797000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>106693000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>95814000000.0</v>
       </c>
-      <c r="AQ5">
-[...1 lines deleted...]
-      </c>
       <c r="AR5">
+        <v>100220000000.0</v>
+      </c>
+      <c r="AS5">
         <v>85572000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>94618000000.0</v>
       </c>
-      <c r="AT5">
-[...1 lines deleted...]
-      </c>
       <c r="AU5">
+        <v>99412000000.0</v>
+      </c>
+      <c r="AV5">
         <v>157082000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>120597000000.0</v>
       </c>
-      <c r="AW5">
-[...1 lines deleted...]
-      </c>
       <c r="AX5">
-        <v>172359000000.0</v>
+        <v>150162000000.0</v>
       </c>
       <c r="AY5">
-        <v>213908000000.0</v>
+        <v>127797000000.0</v>
       </c>
       <c r="AZ5">
+        <v>155422000000.0</v>
+      </c>
+      <c r="BA5">
         <v>107582000000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>106001000000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>60370000000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>116891000000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>117606000000.0</v>
       </c>
-      <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
+      <c r="CM5"/>
     </row>
-    <row r="6" spans="1:90">
+    <row r="6" spans="1:91">
       <c r="A6" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B6">
+        <v>262372000000.0</v>
+      </c>
+      <c r="C6">
         <v>157701000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>218718000000.0</v>
       </c>
-      <c r="D6">
-[...1 lines deleted...]
-      </c>
       <c r="E6">
-        <v>41714000000.0</v>
+        <v>184389000000.0</v>
       </c>
       <c r="F6">
-        <v>91248000000.0</v>
+        <v>181258000000.0</v>
       </c>
       <c r="G6">
-        <v>111850000000.0</v>
+        <v>224984000000.0</v>
       </c>
       <c r="H6">
-        <v>-73505000000.0</v>
+        <v>239049000000.0</v>
       </c>
       <c r="I6">
+        <v>305315000000.0</v>
+      </c>
+      <c r="J6">
         <v>183871000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>229116000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>315676000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>396278000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>283627000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>442202000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>289408000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>301729000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>241919000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>365314000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>318997000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>322108000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>262412000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>100884000000.0</v>
       </c>
-      <c r="W6">
-[...1 lines deleted...]
-      </c>
       <c r="X6">
-        <v>-200663000000.0</v>
+        <v>305474000000.0</v>
       </c>
       <c r="Y6">
-        <v>260691000000.0</v>
+        <v>-74142000000.0</v>
       </c>
       <c r="Z6">
-        <v>-536764000000.0</v>
+        <v>387199000000.0</v>
       </c>
       <c r="AA6">
-        <v>-18079000000.0</v>
+        <v>-409188000000.0</v>
       </c>
       <c r="AB6">
-        <v>7428000000.0</v>
+        <v>94043000000.0</v>
       </c>
       <c r="AC6">
-        <v>12657000000.0</v>
+        <v>128861000000.0</v>
       </c>
       <c r="AD6">
-        <v>13860000000.0</v>
+        <v>130915000000.0</v>
       </c>
       <c r="AE6">
-        <v>122402000000.0</v>
+        <v>113158000000.0</v>
       </c>
       <c r="AF6">
+        <v>219596000000.0</v>
+      </c>
+      <c r="AG6">
         <v>54026000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>23089000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>145755000000.0</v>
       </c>
-      <c r="AI6">
-[...1 lines deleted...]
-      </c>
       <c r="AJ6">
+        <v>95504000000.0</v>
+      </c>
+      <c r="AK6">
         <v>142415000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>103958000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>115580000000.0</v>
       </c>
-      <c r="AM6">
-[...1 lines deleted...]
-      </c>
       <c r="AN6">
-        <v>117168000000.0</v>
+        <v>110706000000.0</v>
       </c>
       <c r="AO6">
-        <v>109028000000.0</v>
+        <v>170764000000.0</v>
       </c>
       <c r="AP6">
-        <v>98339000000.0</v>
+        <v>161353000000.0</v>
       </c>
       <c r="AQ6">
+        <v>149667000000.0</v>
+      </c>
+      <c r="AR6">
         <v>152461000000.0</v>
       </c>
-      <c r="AR6">
-[...1 lines deleted...]
-      </c>
       <c r="AS6">
-        <v>97344000000.0</v>
+        <v>138144000000.0</v>
       </c>
       <c r="AT6">
+        <v>147852000000.0</v>
+      </c>
+      <c r="AU6">
         <v>153266000000.0</v>
       </c>
-      <c r="AU6">
-[...1 lines deleted...]
-      </c>
       <c r="AV6">
+        <v>211241000000.0</v>
+      </c>
+      <c r="AW6">
         <v>123212000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>198398000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>174757000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>216021000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>141542000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>158221000000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>93987000000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>163868000000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>155139000000.0</v>
       </c>
-      <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
+      <c r="CM6"/>
     </row>
-    <row r="7" spans="1:90">
+    <row r="7" spans="1:91">
       <c r="A7" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -19177,54 +19330,55 @@
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
+      <c r="CM7"/>
     </row>
-    <row r="8" spans="1:90">
+    <row r="8" spans="1:91">
       <c r="A8" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -19271,1161 +19425,1176 @@
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
+      <c r="CM8"/>
     </row>
-    <row r="9" spans="1:90">
+    <row r="9" spans="1:91">
       <c r="A9" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B9">
+        <v>279037000000.0</v>
+      </c>
+      <c r="C9">
         <v>159862000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>188898000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>210157000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>168852000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>253192000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>256686000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>302826000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>217431000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>250651000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>346850000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>440512000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>301449000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>414945000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>361630000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>371290000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>312513000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>401342000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>328892000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>311326000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>241934000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>213973000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>209590000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>65313000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-91446000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>119526000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>45608000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>163538000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>107559000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>91481000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>157460000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>173842000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>140295000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>185707000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>148103000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>183559000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>130304000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>125668000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>153620000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>216502000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>214613000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>199789000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>195318000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>197803000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>202107000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>202087000000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>210184000000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>221827000000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>254497000000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>219127000000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>192787000000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>205228000000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>184723000000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>145172000000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>155136000000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>195088000000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>226729000000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>209013000000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>195290000000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>218335000000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>191775000000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>214690000000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>209730000000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>209097000000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>213331000000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>191817000000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>150314000000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>138568000000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>94284000000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>84539000000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>196377000000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>187115000000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>216427891000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>222849156000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>208119735000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>157310013000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>142189294000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>162918378000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>5840372000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>94218196000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>101774567000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>116240106000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>95353708000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>152831142000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>169485094000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>150656192000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>167457810000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>131888420000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>110174932000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>116816921000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:90">
+    <row r="10" spans="1:91">
       <c r="A10" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B10">
+        <v>88383000000.0</v>
+      </c>
+      <c r="C10">
         <v>-2903000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>53349000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>12317000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>13219000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>62194000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>86341000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>144649000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>19277000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>65992000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>141262000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>225902000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>116288000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>272298000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>108088000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>158561000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>84586000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>214605000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>155443000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>170489000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>96783000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-43916000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>136835000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-234950000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>213934000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-581567000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-56966000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-50775000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-38958000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-21717000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>102266000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-64388000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-75000000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>48306000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-20010000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>47653000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>11138000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>24808000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>60326000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>114665000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>97910000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>75660000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>75085000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>137771000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>117093000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>134314000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>143456000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>141407000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>198532000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>114412000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>136625000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>134236000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>110185000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>69707000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>112293000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>121683000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>119353000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>110483000000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>122686000000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>121671000000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>95143000000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>107161000000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>136562000000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>105445000000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>111010000000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>85992000000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>54686000000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>35970000000.0</v>
       </c>
-      <c r="BQ10"/>
-      <c r="BR10">
+      <c r="BR10"/>
+      <c r="BS10">
         <v>11536000000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>47962000000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>92462000000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>110045743000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>93870257000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>80083577000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>49561987000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>36348125000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>56822091000.0</v>
       </c>
-      <c r="CA10"/>
       <c r="CB10"/>
-      <c r="CC10">
+      <c r="CC10"/>
+      <c r="CD10">
         <v>9745700500.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>18597217000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>20458125000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>90771788000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>113071046000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>80936950000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>102327939000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>88088412000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>36362062000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>69572830000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:90">
+    <row r="11" spans="1:91">
       <c r="A11" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B11">
+        <v>-94000000.0</v>
+      </c>
+      <c r="C11">
         <v>-643000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>44683000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-5699000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>12047000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>10417000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>18665000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>32170000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>3937000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>22877000000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>36805000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>38852000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>35014000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>61782000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>210105000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-29178000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-41693000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-10764000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>31618000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>525000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>112471000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-88262000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-85345000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>31228000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>19356000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-523391000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-36193000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-25383000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>5429000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-5429000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>4588000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>6674000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-18750000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>12076000000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>4721000000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>5297000000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>8800000000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>6202000000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>15943000000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>28666000000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>24478000000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>19030000000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>25844000000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>34221000000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>29273000000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>33579000000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>22730000000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>50193000000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>36481000000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>29768000000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>41257000000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>26165000000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>27546000000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>17427000000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>29323000000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>30421000000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>29838000000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>27621000000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>33003000000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>26087000000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>23786000000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>26790000000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>31218000000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>26686000000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>28169000000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>21963000000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>11788000000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>11162000000.0</v>
       </c>
-      <c r="BQ11"/>
-      <c r="BR11">
+      <c r="BR11"/>
+      <c r="BS11">
         <v>3439000000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>24541000000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>21428000000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>40608725000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>29494275000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>24077805000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>15429875000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>13081502000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>17092938000.0</v>
       </c>
-      <c r="CA11"/>
       <c r="CB11"/>
-      <c r="CC11">
+      <c r="CC11"/>
+      <c r="CD11">
         <v>3350786500.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>5873332000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>7445991000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>26743373000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>33845504000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>24655928000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>30828136000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>26813870000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>10900797000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>21024039000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:90">
+    <row r="12" spans="1:91">
       <c r="A12" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B12">
+        <v>15988000000.0</v>
+      </c>
+      <c r="C12">
         <v>13605000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>38620000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>21711000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>21730000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>21808000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>21157000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>26491000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>29922000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>27843000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>36856000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>36249000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>34195000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>36325000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>43782000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>14952000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>19479000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>16518000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>24655000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>13372000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>89240000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>17182000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>25384000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>25023000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>38372000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>36902000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>31998000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>49984000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>43701000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>28086000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>14160000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>14157000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>5482000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>4561000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>18217000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>5780000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>4206000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>3554000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>12483000000.0</v>
       </c>
-      <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
-      <c r="BN12">
+      <c r="BN12"/>
+      <c r="BO12">
         <v>19000000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>155000000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>83000000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>38000000.0</v>
       </c>
-      <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
-      <c r="BU12">
+      <c r="BU12"/>
+      <c r="BV12">
         <v>120458000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>935542000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>2226689000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>2384418000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>2492839000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>3495183000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>3319501000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>4305180000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>1743109000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>1554801000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>1764557000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>1904846000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>2175827000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>1928839000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>1815223000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>1710292000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>1043826000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>1880169000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:90">
+    <row r="13" spans="1:91">
       <c r="A13" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B13">
+        <v>275000000.0</v>
+      </c>
+      <c r="C13">
         <v>322000000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>297000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>21588000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>5430000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>37629000000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>58341000000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>30129000000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>312000000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>300000000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>329000000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>71772000000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>30709000000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>26873000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>138809000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>14634000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>305000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>342000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>19480000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>17212000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>293000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>81330000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>162853000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>574000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>371502000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>533629000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>33096000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>56352000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>977000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>720000000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
@@ -20441,54 +20610,55 @@
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
+      <c r="CM13"/>
     </row>
-    <row r="14" spans="1:90">
+    <row r="14" spans="1:91">
       <c r="A14" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
@@ -20498,400 +20668,404 @@
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
-      <c r="BB14">
+      <c r="BB14"/>
+      <c r="BC14">
         <v>7999000000.0</v>
       </c>
-      <c r="BC14"/>
-      <c r="BD14">
+      <c r="BD14"/>
+      <c r="BE14">
         <v>14018000000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>13749000000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>12728000000.0</v>
       </c>
-      <c r="BG14"/>
-      <c r="BH14">
+      <c r="BH14"/>
+      <c r="BI14">
         <v>14191000000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>23275000000.0</v>
       </c>
-      <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
-      <c r="CH14">
+      <c r="CH14"/>
+      <c r="CI14">
         <v>297000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>3680000.0</v>
       </c>
-      <c r="CJ14"/>
       <c r="CK14"/>
-      <c r="CL14">
+      <c r="CL14"/>
+      <c r="CM14">
         <v>2378000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:90">
+    <row r="15" spans="1:91">
       <c r="A15" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B15">
+        <v>88477000000.0</v>
+      </c>
+      <c r="C15">
         <v>-2260000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>8666000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>18016000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>1172000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>51777000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>67676000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>112479000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>15340000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>43115000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>104457000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>187050000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>81274000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>210516000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-102017000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>187739000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>126279000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>225369000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>123825000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>169964000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>68799000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-43916000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>222180000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-266178000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>194578000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-581567000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-20773000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-50775000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-44387000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-16288000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>97678000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-71062000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-56250000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>36230000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-24730000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>42355000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>2338000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>18606000000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>44383000000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>85999000000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>73432000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>56630000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>49241000000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>103550000000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>87819000000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>100736000000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>120726000000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>91214000000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>162051000000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>84644000000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>95368000000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>108071000000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>82639000000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>52280000000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>82970000000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>91262000000.0</v>
       </c>
-      <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
+      <c r="CM15"/>
     </row>
-    <row r="16" spans="1:90">
+    <row r="16" spans="1:91">
       <c r="A16" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>8666000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>18016000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1172000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>51777000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>67676000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>112479000000.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>187050000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>81274000000.0</v>
       </c>
       <c r="N16">
         <v>81274000000.0</v>
       </c>
       <c r="O16">
         <v>81274000000.0</v>
       </c>
       <c r="P16">
+        <v>81274000000.0</v>
+      </c>
+      <c r="Q16">
         <v>187739000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>126279000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>225369000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>123825000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>169964000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>24563000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>320000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>222180000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-266178000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>194578000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-581567000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-20773000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-50775000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-44387000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-16288000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>97678000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-71062000000.0</v>
       </c>
-      <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
@@ -20905,149 +21079,152 @@
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
+      <c r="CM16"/>
     </row>
-    <row r="17" spans="1:90">
+    <row r="17" spans="1:91">
       <c r="A17" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B17">
+        <v>88477000000.0</v>
+      </c>
+      <c r="C17">
         <v>-2260000000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>8666000000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>18016000000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>1172000000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>51777000000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>67676000000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>112479000000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>15340000000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>43115000000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>104457000000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>187050000000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>81274000000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>210516000000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-102017000000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>187739000000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>126279000000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>225369000000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>123825000000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>169964000000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>68799000000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-43916000000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>222180000000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-266178000000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>194578000000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-581567000000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-20773000000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-50775000000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-44387000000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-16288000000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>97678000000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-71062000000.0</v>
       </c>
-      <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
@@ -21061,143 +21238,146 @@
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
+      <c r="CM17"/>
     </row>
-    <row r="18" spans="1:90">
+    <row r="18" spans="1:91">
       <c r="A18" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B18">
+        <v>-15713000000.0</v>
+      </c>
+      <c r="C18">
         <v>-13283000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-18470000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-21418000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-21377000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-21522000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-20752000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-26048000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-29610000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-27543000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-36527000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-35923000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-33845000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-35975000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-43432000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-14634000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-19174000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-16176000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-24341000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>59839000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-88947000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-16889000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-24562000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-24449000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-37795000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-36313000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-31381000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-49329000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-42724000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-27366000000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -21213,54 +21393,55 @@
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
+      <c r="CM18"/>
     </row>
-    <row r="19" spans="1:90">
+    <row r="19" spans="1:91">
       <c r="A19" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -21307,54 +21488,55 @@
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
+      <c r="CM19"/>
     </row>
-    <row r="20" spans="1:90">
+    <row r="20" spans="1:91">
       <c r="A20" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -21401,320 +21583,324 @@
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
+      <c r="CM20"/>
     </row>
-    <row r="21" spans="1:90">
+    <row r="21" spans="1:91">
       <c r="A21" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B21">
+        <v>114495000000.0</v>
+      </c>
+      <c r="C21">
         <v>8848000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>66150000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>33905000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>18649000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>99823000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>144682000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>114520000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>67062000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>104784000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>170489000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>297674000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>146997000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>245425000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>151870000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>173195000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>104065000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>239997000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>174923000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>153277000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>121289000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>37414000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-26018000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-60028000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-157569000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-47937000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-90062000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>5577000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-16625000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-45453000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>245227000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-50853000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-70032000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>52354000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-2478000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>53003000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>14853000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>27964000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>71787000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>114402000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>94098000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>70720000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>68900000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>130383000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>106191000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>123218000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>129794000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>129450000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>189833000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>106561000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>129727000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>107582000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>106001000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>60370000000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>116891000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>117606000000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>110477000000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>103646000000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>99150000000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>112487000000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>90871000000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>112067000000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>121565000000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>105727000000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>108696000000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>89052000000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>57616000000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>40743000000.0</v>
       </c>
-      <c r="BQ21"/>
-      <c r="BR21">
+      <c r="BR21"/>
+      <c r="BS21">
         <v>132000000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>61785000000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>86158000000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>100028602000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>98486398000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>94737705000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>40471646000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>50037454000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>61237835000.0</v>
       </c>
-      <c r="CA21"/>
       <c r="CB21"/>
-      <c r="CC21">
+      <c r="CC21"/>
+      <c r="CD21">
         <v>10272384000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>20599811000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>23620312000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>88884840000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>104089808000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>97536119000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>111315417000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>77974337000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>35066309000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>61860250000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:90">
+    <row r="22" spans="1:91">
       <c r="A22" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -21761,258 +21947,262 @@
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
+      <c r="CM22"/>
     </row>
-    <row r="23" spans="1:90">
+    <row r="23" spans="1:91">
       <c r="A23" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B23">
+        <v>1329154000000.0</v>
+      </c>
+      <c r="C23">
         <v>1210330000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1317984000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1300554000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1171069000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1077857000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1165726000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1385442000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1277528000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1181516000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1323069000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1235973000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1179178000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1324389000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1242429000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1224141000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1067709000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1221724000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1093844000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1065869000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1001083000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1102820000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1145257000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1061784000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>780787000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1077447000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1232397000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1146542000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>992724000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1028790000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1147746000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1170468000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>947638000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1020061000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1006409000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>997837000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>845898000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>906340000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>890060000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>791407000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>840782000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>824619000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>905483000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>839849000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>800328000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>739195000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>821271000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>788394000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>803101000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>703782000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>822524000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>663915000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>636266000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>638705000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>657404000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>442109000000.0</v>
       </c>
-      <c r="BE23"/>
       <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23"/>
       <c r="CL23"/>
+      <c r="CM23"/>
     </row>
-    <row r="24" spans="1:90">
+    <row r="24" spans="1:91">
       <c r="A24" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -22059,131 +22249,134 @@
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
+      <c r="CM24"/>
     </row>
-    <row r="25" spans="1:90">
+    <row r="25" spans="1:91">
       <c r="A25" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B25">
+        <v>5859000000.0</v>
+      </c>
+      <c r="C25">
         <v>6192000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>9140000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>5818000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>6765000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>7246000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>4352000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>8352000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>8481000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>8475000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>3345000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>9564000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>10050000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>11003000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>11481000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>8974000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>9561000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>9450000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>17753000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>10085000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>9096000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>9348000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>28039000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>9264000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>8385000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>7901000000.0</v>
       </c>
-      <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
@@ -22203,54 +22396,55 @@
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
+      <c r="CM25"/>
     </row>
-    <row r="26" spans="1:90">
+    <row r="26" spans="1:91">
       <c r="A26" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -22297,619 +22491,626 @@
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
+      <c r="CM26"/>
     </row>
-    <row r="27" spans="1:90">
+    <row r="27" spans="1:91">
       <c r="A27" t="s">
-        <v>184</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>185</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>84374000000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>74813000000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>92040000000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>80158000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>82156000000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>59242000000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>96836000000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>86600000000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>125270000000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>87256000000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>89373000000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>79524000000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>98094000000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>72961000000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>95786000000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>86844000000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>95547000000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>63434000000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>95048000000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>78497000000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>88387000000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>78246000000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>74256000000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>49246000000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>76191000000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>70739000000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>78092000000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>63357000000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>65088000000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>69294000000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>76657000000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>64356000000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>74913000000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>50462000000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>105420000000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>96546000000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>97099000000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>50448000000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>60769000000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>65595000000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>62648000000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>50774000000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>66560000000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>63440000000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>62016000000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>51131000000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>64439000000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>67592000000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>58130000000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>48499000000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>83800000000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>70293000000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>70593000000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>40638000000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>66193000000.0</v>
       </c>
-      <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
+      <c r="CM27"/>
     </row>
-    <row r="28" spans="1:90">
+    <row r="28" spans="1:91">
       <c r="A28" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B28">
+        <v>109161000000.0</v>
+      </c>
+      <c r="C28">
         <v>6871000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>2841000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>8125000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>6693000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>6255000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>9574000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>6396000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>6799000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>23998000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>11782000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>652000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>13001000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>5303000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>8027000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>850000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>9032000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>3906000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>17749000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>5736000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>4261000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>4337000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>51687000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>1985000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>4659000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>6560000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>8359000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>4751000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>3944000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>4274000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>8515000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>3851000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>3792000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>3759000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>12955000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>15912000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>13915000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>13955000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>4229000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>3191000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>1992000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>2740000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>2544000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>2562000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>2805000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>2033000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>21673000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>26464000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>1843000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>1270000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>20069000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>10718000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>11625000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>11006000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>10911000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>10718000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>76318000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>66954000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>56489000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>68284000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>61809000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>62567000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>44747000000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>58721000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>58049000000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>55933000000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>45408000000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>53690000000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>60176000000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>49878000000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>98456000000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>63182000000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>81304847000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>86582153000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>74416192000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>80206220000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>56264105000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>66849434000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>76526429000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>71615332000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>59182950000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>62920496000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>74193208000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>64332441000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>68027944000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>53912589000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>58241709000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>54219809000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>58097816000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>55475785000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:90">
+    <row r="29" spans="1:91">
       <c r="A29" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B29">
+        <v>-94000000.0</v>
+      </c>
+      <c r="C29">
         <v>-643000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>44683000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-5699000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>12047000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>10417000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>18665000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>32170000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>3937000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>22877000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>36805000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>38852000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>35014000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>61782000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>210105000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-29178000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-41693000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-10764000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>31618000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>525000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>72220000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-44236000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-85345000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>31228000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>19356000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>0.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-36193000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>0.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>5429000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-5429000000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -22925,728 +23126,738 @@
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
+      <c r="CM29"/>
     </row>
-    <row r="30" spans="1:90">
+    <row r="30" spans="1:91">
       <c r="A30" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B30">
+        <v>164542000000.0</v>
+      </c>
+      <c r="C30">
         <v>151014000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>122748000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>176252000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>150203000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>153369000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>112004000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>188306000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>150369000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>145867000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>157080000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>151454000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>157449000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>167536000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>159624000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>155537000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>155139000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>160711000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>157015000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>161744000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>140398000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>152445000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>215201000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>135969000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>108499000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>140800000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>131359000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>138946000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>124958000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>123600000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>128224000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>130790000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>115526000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>125415000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>124694000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>112118000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>110461000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>111054000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>93717000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>101705000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>107920000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>103975000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>95098000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>112231000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>107489000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>101363000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>53102000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>101230000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>104335000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>91330000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>37365000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>76650000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>79549000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>79276000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>48302000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>76553000000.0</v>
       </c>
-      <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
       <c r="CK30"/>
       <c r="CL30"/>
+      <c r="CM30"/>
     </row>
-    <row r="31" spans="1:90">
+    <row r="31" spans="1:91">
       <c r="A31" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B31">
+        <v>-26112000000.0</v>
+      </c>
+      <c r="C31">
         <v>-11751000000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-12801000000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-21588000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-5430000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-37629000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-58341000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>30129000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-56980000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-38792000000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-41218000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-71772000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-30709000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>26873000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-43782000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-14634000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-19479000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-25392000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-19480000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>17212000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-24506000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-81330000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>162853000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-174922000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>371503000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-533629000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>33096000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-56352000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-22333000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>23736000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>76813000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-109297000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-76278000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-4048000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-17532000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-5350000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-3715000000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-3156000000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-11461000000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>263000000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>3812000000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>4940000000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-353606000000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>367179000000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>10901000000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>11097000000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>6306000000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>11957000000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>8699000000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>7851000000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>6898000000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>26654000000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>4184000000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>9337000000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-4598000000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>4077000000.0</v>
       </c>
-      <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
+      <c r="CM31"/>
     </row>
-    <row r="32" spans="1:90">
+    <row r="32" spans="1:91">
       <c r="A32" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B32">
+        <v>1443649000000.0</v>
+      </c>
+      <c r="C32">
         <v>1219178000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1384134000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1334459000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1189718000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1177680000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1310408000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>1499962000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>1344590000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>1286300000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>1493558000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>1525031000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>1323178000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>1571798000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>1444435000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>1439894000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>1225083000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>1462355000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>1265721000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>1215451000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>1102619000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>1164348000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>1139646000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>991128000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>580842000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>1056173000000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>1146646000000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>1171134000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>975325000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>996671000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>1176982000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>1213520000000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>972407000000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>1080353000000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>1029818000000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>1069278000000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>865741000000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>920954000000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>949963000000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>906204000000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>947475000000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>920433000000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>1005703000000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>925421000000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>894946000000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>839919000000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>978353000000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>908991000000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>953263000000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>831579000000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>977946000000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>792493000000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>741440000000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>704601000000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>764238000000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>713750000000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>759482000000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>620013000000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>744792000000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>685113000000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>565354000000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>601012000000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>711115000000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>576131000000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>575298000000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>563594000000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>590299000000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>434383000000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>492125000000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>396159000000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>520684000000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>536648000000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>573055517000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>605615530000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>563053075000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>436814373000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>421153413000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>488784058000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>411720128000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>391542280000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>370393896500.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>383146374000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>409815562000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>461451963000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>459190370000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>387170684000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>416453035000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>347848902000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>346488923000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>344975677000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA30"/>
@@ -23723,51 +23934,51 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B2">
         <v>49883000000.0</v>
       </c>
       <c r="C2">
         <v>148822000000.0</v>
       </c>
       <c r="D2">
         <v>107248000000.0</v>
       </c>
       <c r="E2">
         <v>132175000000.0</v>
       </c>
       <c r="F2">
         <v>298981000000.0</v>
       </c>
       <c r="G2">
         <v>292885000000.0</v>
       </c>
       <c r="H2">
         <v>296628000000.0</v>
       </c>
       <c r="I2">
         <v>346195000000.0</v>
       </c>
@@ -23788,51 +23999,51 @@
       </c>
       <c r="O2">
         <v>586851000000.0</v>
       </c>
       <c r="P2">
         <v>541102000000.0</v>
       </c>
       <c r="Q2">
         <v>154676000000.0</v>
       </c>
       <c r="R2">
         <v>260638000000.0</v>
       </c>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B3">
         <v>309723000000</v>
       </c>
       <c r="C3">
         <v>744408000000</v>
       </c>
       <c r="D3">
         <v>229334000000</v>
       </c>
       <c r="E3">
         <v>165601000000</v>
       </c>
       <c r="F3">
         <v>94328000000</v>
       </c>
       <c r="G3">
         <v>159132000000</v>
       </c>
       <c r="H3">
         <v>963976000000</v>
       </c>
       <c r="I3">
         <v>1916144000000</v>
       </c>
@@ -23871,113 +24082,113 @@
       </c>
       <c r="U3">
         <v>137113743000</v>
       </c>
       <c r="V3">
         <v>75567566000</v>
       </c>
       <c r="W3">
         <v>135134643000</v>
       </c>
       <c r="X3">
         <v>174505659000</v>
       </c>
       <c r="Y3">
         <v>89384000000</v>
       </c>
       <c r="Z3">
         <v>37067000000</v>
       </c>
       <c r="AA3">
         <v>34703000000</v>
       </c>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B6">
         <v>4503000000.0</v>
       </c>
       <c r="C6">
         <v>-98939000000.0</v>
       </c>
       <c r="D6">
         <v>41574000000.0</v>
       </c>
       <c r="E6">
         <v>-24927000000.0</v>
       </c>
       <c r="F6">
         <v>-166806000000.0</v>
       </c>
       <c r="G6">
         <v>6096000000.0</v>
       </c>
       <c r="H6">
         <v>-3743000000.0</v>
       </c>
       <c r="I6">
         <v>-49567000000.0</v>
       </c>
@@ -23998,51 +24209,51 @@
       </c>
       <c r="O6">
         <v>61170000000.0</v>
       </c>
       <c r="P6">
         <v>45749000000.0</v>
       </c>
       <c r="Q6">
         <v>386426000000.0</v>
       </c>
       <c r="R6">
         <v>-105962000000.0</v>
       </c>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B7">
         <v>-1201191000000.0</v>
       </c>
       <c r="C7">
         <v>-1211089000000.0</v>
       </c>
       <c r="D7">
         <v>-1385795000000.0</v>
       </c>
       <c r="E7">
         <v>-1228338000000.0</v>
       </c>
       <c r="F7">
         <v>-1056802000000.0</v>
       </c>
       <c r="G7">
         <v>-947795000000.0</v>
       </c>
       <c r="H7">
         <v>-1152892000000.0</v>
       </c>
       <c r="I7">
         <v>-974825000000.0</v>
       </c>
@@ -24051,324 +24262,328 @@
       </c>
       <c r="K7">
         <v>-746340000000.0</v>
       </c>
       <c r="L7">
         <v>-704724000000.0</v>
       </c>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12">
         <v>152217000000.0</v>
       </c>
       <c r="G12">
         <v>447127000000.0</v>
       </c>
       <c r="H12">
         <v>-395009000000.0</v>
       </c>
       <c r="I12">
         <v>-182700000000.0</v>
       </c>
       <c r="J12">
         <v>-101599000000.0</v>
       </c>
       <c r="K12">
         <v>-158848000000.0</v>
       </c>
       <c r="L12">
         <v>-186410000000.0</v>
       </c>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B14">
         <v>590499000000.0</v>
       </c>
       <c r="C14">
         <v>535679000000.0</v>
       </c>
       <c r="D14">
         <v>538408000000.0</v>
       </c>
       <c r="E14">
         <v>537799000000.0</v>
       </c>
       <c r="F14">
         <v>545046000000.0</v>
       </c>
       <c r="G14">
         <v>549410000000.0</v>
       </c>
       <c r="H14">
         <v>481624000000.0</v>
       </c>
       <c r="I14">
         <v>392922000000.0</v>
       </c>
       <c r="J14">
         <v>362111000000.0</v>
       </c>
       <c r="K14">
         <v>231446000000.0</v>
       </c>
       <c r="L14">
         <v>211901000000.0</v>
       </c>
       <c r="M14">
         <v>201139000000.0</v>
       </c>
       <c r="N14">
         <v>180396000000.0</v>
       </c>
       <c r="O14">
         <v>162857000000.0</v>
       </c>
-      <c r="P14"/>
-      <c r="Q14"/>
+      <c r="P14">
+        <v>155192000000.0</v>
+      </c>
+      <c r="Q14">
+        <v>181485000000.0</v>
+      </c>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B15">
         <v>34425000000.0</v>
       </c>
       <c r="C15">
         <v>34612000000.0</v>
       </c>
       <c r="D15">
         <v>35233000000.0</v>
       </c>
       <c r="E15">
         <v>34613000000.0</v>
       </c>
       <c r="F15"/>
       <c r="G15">
         <v>0.0</v>
       </c>
       <c r="H15">
         <v>13020000000.0</v>
       </c>
       <c r="I15">
         <v>13020000000.0</v>
       </c>
       <c r="J15">
         <v>34720000000.0</v>
@@ -24401,51 +24616,51 @@
         <v>34720000000.0</v>
       </c>
       <c r="T15"/>
       <c r="U15">
         <v>34720000000.0</v>
       </c>
       <c r="V15">
         <v>43400000000.0</v>
       </c>
       <c r="W15">
         <v>34720000000.0</v>
       </c>
       <c r="X15">
         <v>30380000000.0</v>
       </c>
       <c r="Y15">
         <v>19096000000.0</v>
       </c>
       <c r="Z15"/>
       <c r="AA15">
         <v>6944000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B16">
         <v>54386000000.0</v>
       </c>
       <c r="C16">
         <v>49883000000.0</v>
       </c>
       <c r="D16">
         <v>148822000000.0</v>
       </c>
       <c r="E16">
         <v>107248000000.0</v>
       </c>
       <c r="F16">
         <v>132175000000.0</v>
       </c>
       <c r="G16">
         <v>298981000000.0</v>
       </c>
       <c r="H16">
         <v>292885000000.0</v>
       </c>
       <c r="I16">
         <v>296628000000.0</v>
       </c>
@@ -24468,82 +24683,82 @@
         <v>648021000000.0</v>
       </c>
       <c r="P16">
         <v>586851000000.0</v>
       </c>
       <c r="Q16">
         <v>541102000000.0</v>
       </c>
       <c r="R16">
         <v>154676000000.0</v>
       </c>
       <c r="S16">
         <v>260638000000.0</v>
       </c>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B18">
         <v>289421000000.0</v>
       </c>
       <c r="C18">
         <v>541692000000.0</v>
       </c>
       <c r="D18">
         <v>620756000000.0</v>
       </c>
       <c r="E18">
         <v>650150000000.0</v>
       </c>
       <c r="F18">
         <v>921607000000.0</v>
       </c>
       <c r="G18">
         <v>406418000000.0</v>
       </c>
       <c r="H18">
         <v>-1009584000000.0</v>
       </c>
       <c r="I18">
         <v>-1699326000000.0</v>
       </c>
@@ -24564,131 +24779,131 @@
       </c>
       <c r="O18">
         <v>85992000000.0</v>
       </c>
       <c r="P18">
         <v>58388000000.0</v>
       </c>
       <c r="Q18">
         <v>394843000000.0</v>
       </c>
       <c r="R18">
         <v>-92066000000.0</v>
       </c>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-743537000000.0</v>
       </c>
       <c r="D19">
         <v>-227005000000.0</v>
       </c>
       <c r="E19">
         <v>-162494000000.0</v>
       </c>
       <c r="F19">
         <v>-81701000000.0</v>
       </c>
       <c r="G19">
         <v>-146137000000.0</v>
       </c>
       <c r="H19">
         <v>-963224000000.0</v>
       </c>
       <c r="I19">
         <v>-1911492000000.0</v>
       </c>
       <c r="J19">
         <v>-1017775000000.0</v>
       </c>
       <c r="K19">
         <v>-1602842000000.0</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B21">
         <v>-213927000000.0</v>
       </c>
       <c r="C21">
         <v>-584286000000.0</v>
       </c>
       <c r="D21">
         <v>-514271000000.0</v>
       </c>
       <c r="E21">
         <v>-612387000000.0</v>
       </c>
       <c r="F21">
         <v>-1101238000000.0</v>
       </c>
       <c r="G21">
         <v>-414734000000.0</v>
       </c>
       <c r="H21">
         <v>1022523000000.0</v>
       </c>
       <c r="I21">
         <v>1650344000000.0</v>
       </c>
@@ -24697,51 +24912,51 @@
       </c>
       <c r="K21">
         <v>698672000000.0</v>
       </c>
       <c r="L21">
         <v>698672000000.0</v>
       </c>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B22">
         <v>79631000000.0</v>
       </c>
       <c r="C22">
         <v>238610000000.0</v>
       </c>
       <c r="D22">
         <v>583297000000.0</v>
       </c>
       <c r="E22">
         <v>437370000000.0</v>
       </c>
       <c r="F22">
         <v>318672000000.0</v>
       </c>
       <c r="G22">
         <v>-430987000000.0</v>
       </c>
       <c r="H22">
         <v>-132223000000.0</v>
       </c>
       <c r="I22">
         <v>6596000000.0</v>
       </c>
@@ -24776,51 +24991,51 @@
         <v>228268000000.0</v>
       </c>
       <c r="T22">
         <v>153133660000.0</v>
       </c>
       <c r="U22"/>
       <c r="V22">
         <v>212552927000.0</v>
       </c>
       <c r="W22">
         <v>206790918000.0</v>
       </c>
       <c r="X22">
         <v>163298514000.0</v>
       </c>
       <c r="Y22">
         <v>206684000000.0</v>
       </c>
       <c r="Z22">
         <v>126293000000.0</v>
       </c>
       <c r="AA22"/>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B23">
         <v>-32357000000.0</v>
       </c>
       <c r="C23">
         <v>-23989000000.0</v>
       </c>
       <c r="D23">
         <v>-31129000000.0</v>
       </c>
       <c r="E23">
         <v>-32025000000.0</v>
       </c>
       <c r="F23">
         <v>-35016000000.0</v>
       </c>
       <c r="G23">
         <v>3939524000000.0</v>
       </c>
       <c r="H23">
         <v>2138943000000.0</v>
       </c>
       <c r="I23">
         <v>2227712000000.0</v>
       </c>
@@ -24847,51 +25062,51 @@
       </c>
       <c r="Q23">
         <v>-72998000000.0</v>
       </c>
       <c r="R23">
         <v>-432004000000.0</v>
       </c>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23">
         <v>700000000.0</v>
       </c>
       <c r="Z23">
         <v>4107000000.0</v>
       </c>
       <c r="AA23">
         <v>365000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B24">
         <v>-4951000000.0</v>
       </c>
       <c r="C24">
         <v>-3241000000.0</v>
       </c>
       <c r="D24">
         <v>578000000.0</v>
       </c>
       <c r="E24">
         <v>1579000000.0</v>
       </c>
       <c r="F24">
         <v>10934000000.0</v>
       </c>
       <c r="G24">
         <v>11253000000.0</v>
       </c>
       <c r="H24">
         <v>-159000000.0</v>
       </c>
       <c r="I24">
         <v>4652000000.0</v>
       </c>
@@ -24916,178 +25131,178 @@
       <c r="P24">
         <v>21090000000.0</v>
       </c>
       <c r="Q24">
         <v>14054000000.0</v>
       </c>
       <c r="R24">
         <v>1794000000.0</v>
       </c>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24">
         <v>6687628000.0</v>
       </c>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24">
         <v>201000000.0</v>
       </c>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B25">
         <v>-70986000000.0</v>
       </c>
       <c r="C25">
         <v>511811000000.0</v>
       </c>
       <c r="D25">
         <v>-271615000000.0</v>
       </c>
       <c r="E25">
         <v>-159418000000.0</v>
       </c>
       <c r="F25">
         <v>152217000000.0</v>
       </c>
       <c r="G25">
         <v>447127000000.0</v>
       </c>
       <c r="H25">
         <v>-395009000000.0</v>
       </c>
       <c r="I25">
         <v>-6596000000.0</v>
       </c>
       <c r="J25">
         <v>-38569000000.0</v>
       </c>
       <c r="K25">
         <v>-260444000000.0</v>
       </c>
       <c r="L25">
-        <v>-341346000000.0</v>
+        <v>-186410000000.0</v>
       </c>
       <c r="M25">
-        <v>-458635000000.0</v>
+        <v>-95524000000.0</v>
       </c>
       <c r="N25">
-        <v>-338358000000.0</v>
+        <v>33117000000.0</v>
       </c>
       <c r="O25">
-        <v>-346609000000.0</v>
+        <v>-98331000000.0</v>
       </c>
       <c r="P25">
-        <v>-336995000000.0</v>
+        <v>-156800000000.0</v>
       </c>
       <c r="Q25">
-        <v>-330973000000.0</v>
+        <v>-30563000000.0</v>
       </c>
       <c r="R25">
         <v>-67293000000.0</v>
       </c>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B28">
         <v>-280709000000.0</v>
       </c>
       <c r="C28">
         <v>-642887000000.0</v>
       </c>
       <c r="D28">
         <v>-580633000000.0</v>
       </c>
       <c r="E28">
         <v>-679025000000.0</v>
       </c>
       <c r="F28">
         <v>-1101238000000.0</v>
       </c>
       <c r="G28">
         <v>-414734000000.0</v>
       </c>
       <c r="H28">
         <v>1009503000000.0</v>
       </c>
       <c r="I28">
         <v>1637324000000.0</v>
       </c>
@@ -25110,51 +25325,51 @@
         <v>-34720000000.0</v>
       </c>
       <c r="P28">
         <v>-34720000000.0</v>
       </c>
       <c r="Q28">
         <v>-17360000000.0</v>
       </c>
       <c r="R28">
         <v>-17360000000.0</v>
       </c>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28">
         <v>81482300000.0</v>
       </c>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B29">
         <v>599144000000.0</v>
       </c>
       <c r="C29">
         <v>1286100000000.0</v>
       </c>
       <c r="D29">
         <v>850090000000.0</v>
       </c>
       <c r="E29">
         <v>815751000000.0</v>
       </c>
       <c r="F29">
         <v>1015935000000.0</v>
       </c>
       <c r="G29">
         <v>565550000000.0</v>
       </c>
       <c r="H29">
         <v>-45608000000.0</v>
       </c>
       <c r="I29">
         <v>216818000000.0</v>
       </c>
@@ -25193,51 +25408,51 @@
       </c>
       <c r="U29">
         <v>52449320000.0</v>
       </c>
       <c r="V29">
         <v>222831952000.0</v>
       </c>
       <c r="W29">
         <v>306964339000.0</v>
       </c>
       <c r="X29">
         <v>170521689000.0</v>
       </c>
       <c r="Y29">
         <v>199969000000.0</v>
       </c>
       <c r="Z29">
         <v>457063000000.0</v>
       </c>
       <c r="AA29">
         <v>378521000000.0</v>
       </c>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B30">
         <v>-314674000000.0</v>
       </c>
       <c r="C30">
         <v>-743537000000.0</v>
       </c>
       <c r="D30">
         <v>-227005000000.0</v>
       </c>
       <c r="E30">
         <v>-162494000000.0</v>
       </c>
       <c r="F30">
         <v>-81701000000.0</v>
       </c>
       <c r="G30">
         <v>-146137000000.0</v>
       </c>
       <c r="H30">
         <v>-963224000000.0</v>
       </c>
       <c r="I30">
         <v>-1911492000000.0</v>
       </c>
@@ -25277,856 +25492,865 @@
       <c r="Y30"/>
       <c r="Z30"/>
       <c r="AA30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CR30"/>
+  <dimension ref="A1:CS30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:96">
+    <row r="1" spans="1:97">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>88</v>
       </c>
       <c r="C1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
         <v>91</v>
       </c>
       <c r="G1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
         <v>94</v>
       </c>
       <c r="K1" t="s">
+        <v>95</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
         <v>97</v>
       </c>
       <c r="O1" t="s">
+        <v>98</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
         <v>100</v>
       </c>
       <c r="S1" t="s">
+        <v>101</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
         <v>103</v>
       </c>
       <c r="W1" t="s">
+        <v>104</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
         <v>106</v>
       </c>
       <c r="AA1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
         <v>109</v>
       </c>
       <c r="AE1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
         <v>112</v>
       </c>
       <c r="AI1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
         <v>115</v>
       </c>
       <c r="AM1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
         <v>118</v>
       </c>
       <c r="AQ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
         <v>121</v>
       </c>
       <c r="AU1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
         <v>124</v>
       </c>
       <c r="AY1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
         <v>127</v>
       </c>
       <c r="BC1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
         <v>130</v>
       </c>
       <c r="BG1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
         <v>133</v>
       </c>
       <c r="BK1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
         <v>136</v>
       </c>
       <c r="BO1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
         <v>139</v>
       </c>
       <c r="BS1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
         <v>142</v>
       </c>
       <c r="BW1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
         <v>145</v>
       </c>
       <c r="CA1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CC1" t="s">
         <v>147</v>
       </c>
       <c r="CD1" t="s">
         <v>148</v>
       </c>
       <c r="CE1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CG1" t="s">
         <v>150</v>
       </c>
       <c r="CH1" t="s">
         <v>151</v>
       </c>
       <c r="CI1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CK1" t="s">
         <v>153</v>
       </c>
       <c r="CL1" t="s">
         <v>154</v>
       </c>
       <c r="CM1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
       </c>
-      <c r="CN1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CO1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CP1" t="s">
         <v>24</v>
       </c>
-      <c r="CP1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CQ1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CR1" t="s">
         <v>25</v>
       </c>
-      <c r="CR1" t="s">
+      <c r="CS1" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="2" spans="1:96">
+    <row r="2" spans="1:97">
       <c r="A2" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B2">
+        <v>30679000000.0</v>
+      </c>
+      <c r="C2">
         <v>54386000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>47137000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>42473000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>37879000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>49883000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>63438000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>75237000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>76610000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>148822000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>123439000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>119366000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>111877000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>107248000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>119888000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>124369000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>125440000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>132175000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>146895000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>139813000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>168267000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>298981000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>351302000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>196116000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>347028000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>292885000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>266312000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>302922000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>346652000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>296628000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>338391000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>261185000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>243968000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>346195000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>238781000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>255233000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>293934000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>320826000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>372784000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>275390000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>803687000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>931760000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>957385000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>1080920000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>1165527000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1107411000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>1068701000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>1090422000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>905734000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>861619000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>642187000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>660138000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>650111000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>648020000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>628887000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>662426000000.0</v>
       </c>
-      <c r="BE2"/>
       <c r="BF2"/>
       <c r="BG2"/>
       <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
       <c r="CD2"/>
       <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2"/>
       <c r="CI2"/>
       <c r="CJ2"/>
       <c r="CK2"/>
       <c r="CL2"/>
       <c r="CM2"/>
       <c r="CN2"/>
       <c r="CO2"/>
       <c r="CP2"/>
       <c r="CQ2"/>
       <c r="CR2"/>
+      <c r="CS2"/>
     </row>
-    <row r="3" spans="1:96">
+    <row r="3" spans="1:97">
       <c r="A3" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B3">
+        <v>172859000000</v>
+      </c>
+      <c r="C3">
         <v>155504000000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>24195000000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>67873000000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>52641000000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>165843000000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>516839000000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>101661000000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>67770000000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>58138000000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>72614000000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>92405000000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>46872000000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>17443000000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>51299000000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>46872000000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>29564000000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>37866000000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>38057000000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>25372000000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>13603000000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>17296000000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1435000000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>20354000000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>39963000000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>97380000000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>120166000000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>460042000000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>53565000000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>437333000000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>590962000000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>499328000000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>491765000000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>334089000000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>250309000000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>514784000000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>103998000000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>149407000000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>273630000000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>621336000000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>446661000000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>263063000000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>129225000000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>237739000000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>118729000000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>46511000000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>177433000000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>74711000000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>28441000000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>36766000000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>107761000000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>38268000000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>209536000000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>57998000000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>140304000000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>37877000000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>146962000000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>69636000000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>276999000000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>139863000000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>113212000000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>24768000000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>87052000000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>47112000000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>39502000000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>30479000000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>433798000000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>307659000000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>202108000000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>130133000000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>123982000000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>35015000000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>25099000000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>9204532000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>150494461000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>110521000000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>78148735000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>23646000000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>137113743000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>85110180000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>70894337000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>13278000000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>75567566000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>60287088000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>30189368000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>4374000000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>135134643000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>100899365000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>100662735000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>51102000000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>174505659000</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>34676714000</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>89384000000</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>34944000000</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>37067000000</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>34703000000</v>
       </c>
     </row>
-    <row r="4" spans="1:96">
+    <row r="4" spans="1:97">
       <c r="A4" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -26179,54 +26403,55 @@
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
+      <c r="CS4"/>
     </row>
-    <row r="5" spans="1:96">
+    <row r="5" spans="1:97">
       <c r="A5" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -26279,339 +26504,343 @@
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
+      <c r="CS5"/>
     </row>
-    <row r="6" spans="1:96">
+    <row r="6" spans="1:97">
       <c r="A6" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B6">
+        <v>366000000.0</v>
+      </c>
+      <c r="C6">
         <v>-23707000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>7249000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>4664000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>4594000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-12004000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-13555000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-11799000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-1373000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-72212000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>25383000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>4073000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>7489000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>4629000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-12640000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-4481000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-1071000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-6735000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-14720000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>7082000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-28454000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-130714000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-52321000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>155186000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-150912000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>54143000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>26573000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-36610000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-43730000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>50024000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-41763000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>77206000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>17217000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-102227000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>107414000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-16452000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-38701000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-26892000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-51957000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>97394000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-528297000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-128073000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-25624000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-123535000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-84607000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>58116000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>38710000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-21721000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>184688000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>44115000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>219432000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-17951000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>10027000000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>2091000000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>19134000000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-33539000000.0</v>
       </c>
-      <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
+      <c r="CS6"/>
     </row>
-    <row r="7" spans="1:96">
+    <row r="7" spans="1:97">
       <c r="A7" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B7"/>
-      <c r="C7">
+      <c r="C7"/>
+      <c r="D7">
         <v>-1201191000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-912095000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-567358000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-269961000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-1211089000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-887038000000.0</v>
       </c>
-      <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
-      <c r="L7">
+      <c r="L7"/>
+      <c r="M7">
         <v>-853911000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-780436000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-321247000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-1228338000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-993237000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-637253000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-303472000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-1056802000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-646778000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-447621000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-256742000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-947795000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-803608000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-525500000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-236629000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-1152892000000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-898600000000.0</v>
       </c>
-      <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
@@ -26635,54 +26864,55 @@
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
+      <c r="CS7"/>
     </row>
-    <row r="8" spans="1:96">
+    <row r="8" spans="1:97">
       <c r="A8" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -26735,54 +26965,55 @@
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
+      <c r="CS8"/>
     </row>
-    <row r="9" spans="1:96">
+    <row r="9" spans="1:97">
       <c r="A9" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
@@ -26835,54 +27066,55 @@
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
+      <c r="CS9"/>
     </row>
-    <row r="10" spans="1:96">
+    <row r="10" spans="1:97">
       <c r="A10" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
@@ -26935,69 +27167,68 @@
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
       <c r="CR10"/>
+      <c r="CS10"/>
     </row>
-    <row r="11" spans="1:96">
+    <row r="11" spans="1:97">
       <c r="A11" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
-[...1 lines deleted...]
-      </c>
+      <c r="M11"/>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
@@ -27011,51 +27242,53 @@
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
       <c r="AE11">
         <v>0.0</v>
       </c>
       <c r="AF11">
         <v>0.0</v>
       </c>
-      <c r="AG11"/>
+      <c r="AG11">
+        <v>0.0</v>
+      </c>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
@@ -27075,127 +27308,128 @@
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
+      <c r="CS11"/>
     </row>
-    <row r="12" spans="1:96">
+    <row r="12" spans="1:97">
       <c r="A12" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
-[...1 lines deleted...]
-      </c>
+      <c r="M12"/>
       <c r="N12">
         <v>-307699000000.0</v>
       </c>
       <c r="O12">
         <v>-307699000000.0</v>
       </c>
       <c r="P12">
+        <v>-307699000000.0</v>
+      </c>
+      <c r="Q12">
         <v>-136945000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-183165000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-44381000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>57904000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>89638000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-167295000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>184826000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>50173000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>399302000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>-633175000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>630827000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-78247000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-32439000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>-164265000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>-120058000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>-68095000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>65220000000.0</v>
       </c>
-      <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
@@ -27215,54 +27449,55 @@
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
+      <c r="CS12"/>
     </row>
-    <row r="13" spans="1:96">
+    <row r="13" spans="1:97">
       <c r="A13" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -27315,670 +27550,682 @@
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
+      <c r="CS13"/>
     </row>
-    <row r="14" spans="1:96">
+    <row r="14" spans="1:97">
       <c r="A14" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B14">
+        <v>147877000000.0</v>
+      </c>
+      <c r="C14">
         <v>148853000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>152568000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>150361000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>146309000000.0</v>
       </c>
-      <c r="F14"/>
       <c r="G14">
+        <v>140982000000.0</v>
+      </c>
+      <c r="H14">
         <v>131551000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>134175000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>134672000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>135281000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>137558000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>134127000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>133144000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>133579000000.0</v>
       </c>
-      <c r="O14">
-[...1 lines deleted...]
-      </c>
       <c r="P14">
-        <v>8974000000.0</v>
+        <v>137538000000.0</v>
       </c>
       <c r="Q14">
-        <v>9561000000.0</v>
+        <v>128216000000.0</v>
       </c>
       <c r="R14">
-        <v>9450000000.0</v>
+        <v>137854000000.0</v>
       </c>
       <c r="S14">
+        <v>134191000000.0</v>
+      </c>
+      <c r="T14">
         <v>138899000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>137699000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>140830000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>127618000000.0</v>
       </c>
-      <c r="W14">
-[...1 lines deleted...]
-      </c>
       <c r="X14">
-        <v>132486000000.0</v>
+        <v>143255000000.0</v>
       </c>
       <c r="Y14">
-        <v>131630000000.0</v>
+        <v>135785000000.0</v>
       </c>
       <c r="Z14">
-        <v>132050000000.0</v>
+        <v>134893000000.0</v>
       </c>
       <c r="AA14">
+        <v>135477000000.0</v>
+      </c>
+      <c r="AB14">
         <v>119011000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>129652000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>126172000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>106789000000.0</v>
       </c>
-      <c r="AE14">
-[...1 lines deleted...]
-      </c>
       <c r="AF14">
-        <v>104258000000.0</v>
+        <v>103170000000.0</v>
       </c>
       <c r="AG14">
+        <v>104257000000.0</v>
+      </c>
+      <c r="AH14">
         <v>92607000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>92888000000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>97297000000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>88982000000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>88614000000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>87218000000.0</v>
       </c>
-      <c r="AM14">
-[...1 lines deleted...]
-      </c>
       <c r="AN14">
-        <v>58732000000.0</v>
+        <v>66966000000.0</v>
       </c>
       <c r="AO14">
+        <v>55967000000.0</v>
+      </c>
+      <c r="AP14">
         <v>54660000000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>53853000000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>52241000000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>52572000000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>53234000000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>53854000000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>54159000000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>2615000000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>48236000000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>46960000000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>60599000000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>33960000000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>52220000000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>33617000000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>46977000000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>37533000000.0</v>
       </c>
-      <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
       <c r="CP14"/>
       <c r="CQ14"/>
       <c r="CR14"/>
+      <c r="CS14"/>
     </row>
-    <row r="15" spans="1:96">
+    <row r="15" spans="1:97">
       <c r="A15" t="s">
-        <v>203</v>
-[...2 lines deleted...]
-      <c r="C15">
+        <v>204</v>
+      </c>
+      <c r="B15">
+        <v>34720000000.0</v>
+      </c>
+      <c r="C15"/>
+      <c r="D15">
         <v>295000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34720000000.0</v>
       </c>
       <c r="E15">
         <v>34720000000.0</v>
       </c>
-      <c r="F15"/>
-      <c r="G15">
+      <c r="F15">
+        <v>34720000000.0</v>
+      </c>
+      <c r="G15"/>
+      <c r="H15">
         <v>108000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>34720000000.0</v>
       </c>
-      <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
+      <c r="K15"/>
+      <c r="L15">
         <v>513000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>34720000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="N15">
         <v>0.0</v>
       </c>
       <c r="O15">
+        <v>0.0</v>
+      </c>
+      <c r="P15">
         <v>107000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34720000000.0</v>
       </c>
       <c r="Q15">
         <v>34720000000.0</v>
       </c>
       <c r="R15">
         <v>34720000000.0</v>
       </c>
       <c r="S15">
         <v>34720000000.0</v>
       </c>
-      <c r="T15"/>
+      <c r="T15">
+        <v>34720000000.0</v>
+      </c>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
-      <c r="AA15">
-[...1 lines deleted...]
-      </c>
+      <c r="AA15"/>
       <c r="AB15">
         <v>13020000000.0</v>
       </c>
       <c r="AC15">
         <v>13020000000.0</v>
       </c>
       <c r="AD15">
         <v>13020000000.0</v>
       </c>
       <c r="AE15">
         <v>13020000000.0</v>
       </c>
       <c r="AF15">
         <v>13020000000.0</v>
       </c>
       <c r="AG15">
         <v>13020000000.0</v>
       </c>
-      <c r="AH15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AH15">
+        <v>13020000000.0</v>
+      </c>
+      <c r="AI15"/>
       <c r="AJ15">
         <v>34720000000.0</v>
       </c>
-      <c r="AK15"/>
+      <c r="AK15">
+        <v>34720000000.0</v>
+      </c>
       <c r="AL15"/>
-      <c r="AM15">
-[...1 lines deleted...]
-      </c>
+      <c r="AM15"/>
       <c r="AN15">
         <v>34720000000.0</v>
       </c>
       <c r="AO15">
         <v>34720000000.0</v>
       </c>
-      <c r="AP15"/>
-      <c r="AQ15">
+      <c r="AP15">
         <v>34720000000.0</v>
       </c>
+      <c r="AQ15"/>
       <c r="AR15">
         <v>34720000000.0</v>
       </c>
-      <c r="AS15"/>
+      <c r="AS15">
+        <v>34720000000.0</v>
+      </c>
       <c r="AT15"/>
-      <c r="AU15">
-[...1 lines deleted...]
-      </c>
+      <c r="AU15"/>
       <c r="AV15">
         <v>34720000000.0</v>
       </c>
-      <c r="AW15"/>
+      <c r="AW15">
+        <v>34720000000.0</v>
+      </c>
       <c r="AX15"/>
-      <c r="AY15">
-[...1 lines deleted...]
-      </c>
+      <c r="AY15"/>
       <c r="AZ15">
         <v>34720000000.0</v>
       </c>
-      <c r="BA15"/>
+      <c r="BA15">
+        <v>34720000000.0</v>
+      </c>
       <c r="BB15"/>
-      <c r="BC15">
-[...1 lines deleted...]
-      </c>
+      <c r="BC15"/>
       <c r="BD15">
         <v>34720000000.0</v>
       </c>
-      <c r="BE15"/>
+      <c r="BE15">
+        <v>34720000000.0</v>
+      </c>
       <c r="BF15"/>
-      <c r="BG15">
-[...1 lines deleted...]
-      </c>
+      <c r="BG15"/>
       <c r="BH15">
         <v>34720000000.0</v>
       </c>
-      <c r="BI15"/>
+      <c r="BI15">
+        <v>34720000000.0</v>
+      </c>
       <c r="BJ15"/>
-      <c r="BK15">
-[...1 lines deleted...]
-      </c>
+      <c r="BK15"/>
       <c r="BL15">
         <v>17360000000.0</v>
       </c>
-      <c r="BM15"/>
+      <c r="BM15">
+        <v>17360000000.0</v>
+      </c>
       <c r="BN15"/>
-      <c r="BO15">
+      <c r="BO15"/>
+      <c r="BP15">
         <v>17360000000.0</v>
       </c>
-      <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
-      <c r="BS15">
+      <c r="BS15"/>
+      <c r="BT15">
         <v>34720000000.0</v>
       </c>
-      <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
-      <c r="CA15">
-[...1 lines deleted...]
-      </c>
+      <c r="CA15"/>
       <c r="CB15">
         <v>34720000000.0</v>
       </c>
-      <c r="CC15"/>
+      <c r="CC15">
+        <v>34720000000.0</v>
+      </c>
       <c r="CD15"/>
-      <c r="CE15">
+      <c r="CE15"/>
+      <c r="CF15">
         <v>43400000000.0</v>
       </c>
-      <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
-      <c r="CI15">
-[...1 lines deleted...]
-      </c>
+      <c r="CI15"/>
       <c r="CJ15">
         <v>34720000000.0</v>
       </c>
-      <c r="CK15"/>
+      <c r="CK15">
+        <v>34720000000.0</v>
+      </c>
       <c r="CL15"/>
-      <c r="CM15">
+      <c r="CM15"/>
+      <c r="CN15">
         <v>30380000000.0</v>
       </c>
-      <c r="CN15"/>
-      <c r="CO15">
+      <c r="CO15"/>
+      <c r="CP15">
         <v>19096000000.0</v>
       </c>
-      <c r="CP15"/>
       <c r="CQ15"/>
-      <c r="CR15">
+      <c r="CR15"/>
+      <c r="CS15">
         <v>6944000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:96">
+    <row r="16" spans="1:97">
       <c r="A16" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B16">
+        <v>31045000000.0</v>
+      </c>
+      <c r="C16">
         <v>30679000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>54386000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>47137000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>42473000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>37879000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>49883000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>63438000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>75237000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>76610000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>148822000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>123439000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>119366000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>111877000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>107248000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>119888000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>124369000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>125440000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>132175000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>146895000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>139813000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>168267000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>298981000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>351302000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>196116000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>347028000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>292885000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>266312000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>302922000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>346652000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>296628000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>338391000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>261185000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>243968000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>346195000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>238781000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>255233000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>293934000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>320827000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>372784000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>275390000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>803687000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>931761000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>957385000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>1080920000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>1165527000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>1107411000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>1068701000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>1090422000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>905734000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>861619000000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>642187000000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>660138000000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>650111000000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>648021000000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>628887000000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>662426000000.0</v>
       </c>
-      <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
+      <c r="CS16"/>
     </row>
-    <row r="17" spans="1:96">
+    <row r="17" spans="1:97">
       <c r="A17" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -28031,349 +28278,353 @@
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
+      <c r="CS17"/>
     </row>
-    <row r="18" spans="1:96">
+    <row r="18" spans="1:97">
       <c r="A18" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B18">
+        <v>-100962000000.0</v>
+      </c>
+      <c r="C18">
         <v>-6248000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>186162000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>156254000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-60136000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>6312000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-146363000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>296765000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>197702000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>193588000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>202230000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>223349000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-140153000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>193073000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-141835000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>149841000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-20003000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-28416000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>282571000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>371928000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-21805000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>288913000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>414173000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>248555000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-340240000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>83930000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-100175000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-413604000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-28915000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-466890000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-458210000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-400912000000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-525516000000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-314688000000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-103252000000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-346056000000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-137991000000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-132117000000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-220632000000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-444850000000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-495035000000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-111131000000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>25766000000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-133931000000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-92142000000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>34939000000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>35312000000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>5495000000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>139388000000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>66704000000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>211522000000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-8172000000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>12817000000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-1323000000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>17215000000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-517000000.0</v>
       </c>
-      <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
+      <c r="CS18"/>
     </row>
-    <row r="19" spans="1:96">
+    <row r="19" spans="1:97">
       <c r="A19" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-67351000000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-51416000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-165771000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-521087000000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-99661000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-66793000000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-55996000000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-76067000000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-91617000000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-46607000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-12714000000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-51000000000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-46815000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-26863000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-37816000000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-33696000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-17267000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-13580000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-17158000000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>10573000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-19705000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-39963000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-97042000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-120200000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-459785000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>53565000000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-436804000000.0</v>
       </c>
-      <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
@@ -28395,54 +28646,55 @@
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
+      <c r="CS19"/>
     </row>
-    <row r="20" spans="1:96">
+    <row r="20" spans="1:97">
       <c r="A20" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -28495,141 +28747,144 @@
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
+      <c r="CS20"/>
     </row>
-    <row r="21" spans="1:96">
+    <row r="21" spans="1:97">
       <c r="A21" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B21">
+        <v>142619000000.0</v>
+      </c>
+      <c r="C21">
         <v>-10905000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-161385000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-142406000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>103532000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-13668000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>137856000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-265997000000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
-[...1 lines deleted...]
-      </c>
+      <c r="M21"/>
       <c r="N21">
         <v>146692000000.0</v>
       </c>
       <c r="O21">
         <v>146692000000.0</v>
       </c>
       <c r="P21">
+        <v>146692000000.0</v>
+      </c>
+      <c r="Q21">
         <v>-105271000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-53057000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-284124000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-301985000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-372519000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-5923000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-420811000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-460894000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-102455000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>206175000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-57560000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>128334000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>375952000000.0</v>
       </c>
       <c r="AC21">
         <v>375952000000.0</v>
       </c>
       <c r="AD21">
+        <v>375952000000.0</v>
+      </c>
+      <c r="AE21">
         <v>518237000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>423899000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>482108000000.0</v>
       </c>
-      <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
@@ -28649,970 +28904,981 @@
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
+      <c r="CS21"/>
     </row>
-    <row r="22" spans="1:96">
+    <row r="22" spans="1:97">
       <c r="A22" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B22">
+        <v>88477000000.0</v>
+      </c>
+      <c r="C22">
         <v>-2260000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>8666000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>18016000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>1172000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>51777000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>67676000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>112479000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>15340000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>43115000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>104457000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>187050000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>81274000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>210516000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-102017000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>187739000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>126279000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>225369000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>123825000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>169964000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>68799000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-43916000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>222180000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-266178000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>194578000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-581567000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-20773000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-50775000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-44387000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-16288000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>97678000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-71062000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-56250000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>36230000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-24730000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>42355000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>2338000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>18606000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>44383000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>85999000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>73432000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>56630000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>49241000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>103550000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>87819000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>100736000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>120726000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>91214000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>162051000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>84644000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>95368000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>108071000000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>82639000000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>52280000000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>82970000000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>91262000000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>75766000000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>70134000000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>127149000000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>81393000000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>48082000000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>80371000000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>105344000000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>78759000000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>82841000000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>64029000000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>42898000000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>24808000000.0</v>
       </c>
-      <c r="BQ22"/>
-      <c r="BR22">
+      <c r="BR22"/>
+      <c r="BS22">
         <v>8097000000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>23421000000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>71034000000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>69437018000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>64375982000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>56005772000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>34132112000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>23266623000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>39729153000.0</v>
       </c>
-      <c r="CA22"/>
       <c r="CB22"/>
-      <c r="CC22">
+      <c r="CC22"/>
+      <c r="CD22">
         <v>6394914000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>12724080000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>13014887000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>64029597000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>79227718000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>56280725000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>71496123000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>61285050000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>25463332000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>48546413000.0</v>
       </c>
-      <c r="CM22"/>
       <c r="CN22"/>
       <c r="CO22"/>
       <c r="CP22"/>
       <c r="CQ22"/>
       <c r="CR22"/>
+      <c r="CS22"/>
     </row>
-    <row r="23" spans="1:96">
+    <row r="23" spans="1:97">
       <c r="A23" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B23">
+        <v>-7693000000.0</v>
+      </c>
+      <c r="C23">
         <v>-6674000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-11715000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-9785000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-5107000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-5750000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-2596000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-8629000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-6125000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-6639000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-10574000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-7432000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-6305000000.0</v>
       </c>
-      <c r="N23">
-[...1 lines deleted...]
-      </c>
       <c r="O23">
-        <v>2125952000000.0</v>
+        <v>-6818000000.0</v>
       </c>
       <c r="P23">
+        <v>-11671000000.0</v>
+      </c>
+      <c r="Q23">
         <v>-6490000000.0</v>
       </c>
-      <c r="Q23">
-[...1 lines deleted...]
-      </c>
       <c r="R23">
-        <v>500299000000.0</v>
+        <v>-7087000000.0</v>
       </c>
       <c r="S23">
-        <v>885694000000.0</v>
+        <v>-6777000000.0</v>
       </c>
       <c r="T23">
-        <v>204392000000.0</v>
+        <v>-19522000000.0</v>
       </c>
       <c r="U23">
+        <v>-2322000000.0</v>
+      </c>
+      <c r="V23">
         <v>-5923000000.0</v>
       </c>
-      <c r="V23">
-[...1 lines deleted...]
-      </c>
       <c r="W23">
+        <v>-7249000000.0</v>
+      </c>
+      <c r="X23">
         <v>3429558000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>28605000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>341403000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>9768000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>918232000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>602024000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-13020000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>618687000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>794525000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-13020000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>611490000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>259553000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>208232000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>329645000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>97949000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>107120000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>152756000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>545916000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-34720000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-263019000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-129226000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-34720000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-118888000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-46352000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-176096000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-34720000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>611000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-36766000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-101783000000.0</v>
       </c>
-      <c r="AZ23"/>
       <c r="BA23"/>
       <c r="BB23"/>
       <c r="BC23"/>
       <c r="BD23"/>
       <c r="BE23"/>
       <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23"/>
       <c r="CL23"/>
       <c r="CM23"/>
       <c r="CN23"/>
-      <c r="CO23">
+      <c r="CO23"/>
+      <c r="CP23">
         <v>700000000.0</v>
       </c>
-      <c r="CP23"/>
-      <c r="CQ23">
+      <c r="CQ23"/>
+      <c r="CR23">
         <v>4107000000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>365000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:96">
+    <row r="24" spans="1:97">
       <c r="A24" t="s">
-        <v>211</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>212</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>-927000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-5941000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>3334000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>743000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-3087000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-1367000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-522000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>132000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>1635000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-4214000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>405000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>99000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>4288000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-74000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-302000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>2209000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>50000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>4361000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>8105000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>23000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>138000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>12008000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>649000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-74000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>338000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-34000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>257000000.0</v>
       </c>
-      <c r="AC24"/>
-      <c r="AD24">
+      <c r="AD24"/>
+      <c r="AE24">
         <v>529000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>1991000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>399000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>2262000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-57000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>723000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-468000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>468000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-1247000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>1521000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>282000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>1000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>44000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-1000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>166000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-159000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>159000000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>1337000000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-451000000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>29052000000.0</v>
       </c>
-      <c r="AX24"/>
-      <c r="AY24">
+      <c r="AY24"/>
+      <c r="AZ24">
         <v>5978000000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>3504000000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-4532000000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>2863000000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>3181000000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>152000000.0</v>
       </c>
-      <c r="BE24"/>
-      <c r="BF24">
+      <c r="BF24"/>
+      <c r="BG24">
         <v>4473000000.0</v>
       </c>
-      <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
-      <c r="BJ24">
+      <c r="BJ24"/>
+      <c r="BK24">
         <v>3211000000.0</v>
       </c>
-      <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
-      <c r="BR24">
+      <c r="BR24"/>
+      <c r="BS24">
         <v>12000000.0</v>
       </c>
-      <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
-      <c r="BY24">
+      <c r="BY24"/>
+      <c r="BZ24">
         <v>122058000.0</v>
       </c>
-      <c r="BZ24"/>
-      <c r="CA24">
+      <c r="CA24"/>
+      <c r="CB24">
         <v>6687628000.0</v>
       </c>
-      <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
-      <c r="CF24">
+      <c r="CF24"/>
+      <c r="CG24">
         <v>1372275000.0</v>
       </c>
-      <c r="CG24"/>
-      <c r="CH24">
+      <c r="CH24"/>
+      <c r="CI24">
         <v>9115356000.0</v>
       </c>
-      <c r="CI24"/>
-      <c r="CJ24">
+      <c r="CJ24"/>
+      <c r="CK24">
         <v>13208000.0</v>
       </c>
-      <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
-      <c r="CN24">
+      <c r="CN24"/>
+      <c r="CO24">
         <v>7887036000.0</v>
       </c>
-      <c r="CO24"/>
-      <c r="CP24">
+      <c r="CP24"/>
+      <c r="CQ24">
         <v>75000000.0</v>
       </c>
-      <c r="CQ24"/>
-      <c r="CR24">
+      <c r="CR24"/>
+      <c r="CS24">
         <v>201000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:96">
+    <row r="25" spans="1:97">
       <c r="A25" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B25">
+        <v>-164457000000.0</v>
+      </c>
+      <c r="C25">
         <v>2663000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>49123000000.0</v>
       </c>
-      <c r="D25">
-[...1 lines deleted...]
-      </c>
       <c r="E25">
-        <v>-7495000000.0</v>
+        <v>55750000000.0</v>
       </c>
       <c r="F25">
-        <v>172155000000.0</v>
+        <v>-154976000000.0</v>
       </c>
       <c r="G25">
+        <v>-20604000000.0</v>
+      </c>
+      <c r="H25">
         <v>171249000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>151772000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>384804000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>343892000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>32829000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-5423000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-307699000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-133579000000.0</v>
       </c>
-      <c r="O25">
-[...1 lines deleted...]
-      </c>
       <c r="P25">
-        <v>-196713000000.0</v>
+        <v>-126057000000.0</v>
       </c>
       <c r="Q25">
-        <v>-135840000000.0</v>
+        <v>-119242000000.0</v>
       </c>
       <c r="R25">
-        <v>-234819000000.0</v>
+        <v>-254572000000.0</v>
       </c>
       <c r="S25">
+        <v>-350110000000.0</v>
+      </c>
+      <c r="T25">
         <v>-123825000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-169964000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-68799000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>43916000000.0</v>
       </c>
-      <c r="W25">
-[...1 lines deleted...]
-      </c>
       <c r="X25">
-        <v>266178000000.0</v>
+        <v>50173000000.0</v>
       </c>
       <c r="Y25">
-        <v>-194578000000.0</v>
+        <v>399302000000.0</v>
       </c>
       <c r="Z25">
-        <v>581567000000.0</v>
+        <v>-629748000000.0</v>
       </c>
       <c r="AA25">
-        <v>20773000000.0</v>
+        <v>627400000000.0</v>
       </c>
       <c r="AB25">
-        <v>50775000000.0</v>
+        <v>-78247000000.0</v>
       </c>
       <c r="AC25">
-        <v>44387000000.0</v>
+        <v>-32439000000.0</v>
       </c>
       <c r="AD25">
-        <v>16288000000.0</v>
+        <v>-164265000000.0</v>
       </c>
       <c r="AE25">
-        <v>-97678000000.0</v>
+        <v>-120058000000.0</v>
       </c>
       <c r="AF25">
-        <v>71062000000.0</v>
+        <v>-68096000000.0</v>
       </c>
       <c r="AG25">
-        <v>56250000000.0</v>
+        <v>65221000000.0</v>
       </c>
       <c r="AH25">
-        <v>-36230000000.0</v>
+        <v>-70108000000.0</v>
       </c>
       <c r="AI25">
+        <v>-109717000000.0</v>
+      </c>
+      <c r="AJ25">
         <v>24730000000.0</v>
       </c>
-      <c r="AJ25">
-[...1 lines deleted...]
-      </c>
       <c r="AK25">
-        <v>-2338000000.0</v>
+        <v>37391000000.0</v>
       </c>
       <c r="AL25">
-        <v>-18606000000.0</v>
+        <v>-124945000000.0</v>
       </c>
       <c r="AM25">
-        <v>-44383000000.0</v>
+        <v>-88534000000.0</v>
       </c>
       <c r="AN25">
-        <v>-85999000000.0</v>
+        <v>-58351000000.0</v>
       </c>
       <c r="AO25">
-        <v>-73432000000.0</v>
+        <v>34520000000.0</v>
       </c>
       <c r="AP25">
-        <v>-56630000000.0</v>
+        <v>-176466000000.0</v>
       </c>
       <c r="AQ25">
-        <v>-49241000000.0</v>
+        <v>41449000000.0</v>
       </c>
       <c r="AR25">
-        <v>-103550000000.0</v>
+        <v>53509000000.0</v>
       </c>
       <c r="AS25">
-        <v>-87819000000.0</v>
+        <v>-52314000000.0</v>
       </c>
       <c r="AT25">
-        <v>-100736000000.0</v>
+        <v>-114466000000.0</v>
       </c>
       <c r="AU25">
-        <v>-120726000000.0</v>
+        <v>-73140000000.0</v>
       </c>
       <c r="AV25">
+        <v>37860000000.0</v>
+      </c>
+      <c r="AW25">
         <v>-91214000000.0</v>
       </c>
-      <c r="AW25">
-[...1 lines deleted...]
-      </c>
       <c r="AX25">
-        <v>-84644000000.0</v>
+        <v>-42458000000.0</v>
       </c>
       <c r="AY25">
-        <v>-95368000000.0</v>
+        <v>-28134000000.0</v>
       </c>
       <c r="AZ25">
+        <v>163316000000.0</v>
+      </c>
+      <c r="BA25">
         <v>-188471000000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>87494000000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-29222000000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>27572000000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-91435000000.0</v>
       </c>
-      <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
+      <c r="CS25"/>
     </row>
-    <row r="26" spans="1:96">
+    <row r="26" spans="1:97">
       <c r="A26" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -29665,54 +29931,55 @@
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
+      <c r="CS26"/>
     </row>
-    <row r="27" spans="1:96">
+    <row r="27" spans="1:97">
       <c r="A27" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -29765,740 +30032,750 @@
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
+      <c r="CS27"/>
     </row>
-    <row r="28" spans="1:96">
+    <row r="28" spans="1:97">
       <c r="A28" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B28">
+        <v>100206000000.0</v>
+      </c>
+      <c r="C28">
         <v>-17579000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-172805000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-152191000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>63705000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-19418000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>135368000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-309346000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-200386000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-268523000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-172967000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-220835000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>146692000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-333523000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-201853000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-139991000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-53057000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-284124000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-301985000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-372519000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-5923000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-420811000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-460894000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-102455000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>206175000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-57560000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>128334000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>375952000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-13020000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>518237000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>423899000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>469088000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>535393000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>208944000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>208232000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>329645000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>97949000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>107120000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>152756000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>545916000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-34720000000.0</v>
       </c>
-      <c r="AP28"/>
       <c r="AQ28"/>
-      <c r="AR28">
+      <c r="AR28"/>
+      <c r="AS28">
         <v>-34720000000.0</v>
       </c>
-      <c r="AS28"/>
       <c r="AT28"/>
       <c r="AU28"/>
-      <c r="AV28">
+      <c r="AV28"/>
+      <c r="AW28">
         <v>-34720000000.0</v>
       </c>
-      <c r="AW28"/>
       <c r="AX28"/>
       <c r="AY28"/>
-      <c r="AZ28">
+      <c r="AZ28"/>
+      <c r="BA28">
         <v>-34720000000.0</v>
       </c>
-      <c r="BA28"/>
       <c r="BB28"/>
       <c r="BC28"/>
-      <c r="BD28">
+      <c r="BD28"/>
+      <c r="BE28">
         <v>-34720000000.0</v>
       </c>
-      <c r="BE28"/>
       <c r="BF28"/>
       <c r="BG28"/>
       <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
-      <c r="CA28">
+      <c r="CA28"/>
+      <c r="CB28">
         <v>81482300000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>76864800000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>51134800000.0</v>
       </c>
-      <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
       <c r="CI28"/>
       <c r="CJ28"/>
       <c r="CK28"/>
       <c r="CL28"/>
       <c r="CM28"/>
       <c r="CN28"/>
       <c r="CO28"/>
       <c r="CP28"/>
       <c r="CQ28"/>
       <c r="CR28"/>
+      <c r="CS28"/>
     </row>
-    <row r="29" spans="1:96">
+    <row r="29" spans="1:97">
       <c r="A29" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B29">
+        <v>71897000000.0</v>
+      </c>
+      <c r="C29">
         <v>149256000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>210357000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>224127000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-7495000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>172155000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>370476000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>398426000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>265472000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>251726000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>274844000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>315754000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-93281000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>210516000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-90536000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>196713000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>9561000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>9450000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>320628000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>397300000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-8202000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>306209000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>415608000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>268909000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-300277000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>181310000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>19991000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>46438000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-82480000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-29557000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>132752000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>98416000000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-33751000000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>19401000000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>147057000000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>168728000000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-33993000000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>17290000000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>52998000000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>176486000000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-48374000000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>151932000000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>154991000000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>103808000000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>26587000000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>81450000000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>212745000000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>80206000000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>167829000000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>103470000000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>319283000000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>-46440000000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>222353000000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>56675000000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>157519000000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>37360000000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>216256000000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>57296000000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>335387000000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>139019000000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>37004000000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>81551000000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>481895000000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>279919000000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>239645000000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>140204000000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>341732000000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>121038000000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>75334000000.0</v>
       </c>
-      <c r="BR29"/>
-      <c r="BS29">
+      <c r="BS29"/>
+      <c r="BT29">
         <v>414922000000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>348098000000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>323148000000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>212292206000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>317569997000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>196618391000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>165110853000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>69191369000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>52449320000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>1881477000.0</v>
       </c>
-      <c r="CC29"/>
       <c r="CD29"/>
-      <c r="CE29">
+      <c r="CE29"/>
+      <c r="CF29">
         <v>222831952000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>223706183000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>120082500000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>68463914000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>306964339000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>203690500000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>152112205000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>117395893000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>170521689000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>64833168000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>199969000000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>115535000000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>457063000000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>378521000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:96">
+    <row r="30" spans="1:97">
       <c r="A30" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B30">
+        <v>-172107000000.0</v>
+      </c>
+      <c r="C30">
         <v>-156431000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-30136000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-67351000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-51416000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-165771000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-521087000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-99661000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-66793000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-55996000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-76067000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-91617000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-46607000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-12714000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-51000000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-46815000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-26863000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-37816000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-33696000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-17267000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-13580000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-17158000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>10573000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-19705000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-39963000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-97042000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-120200000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-459785000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>53565000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-436804000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-588971000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-498929000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-489503000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-334089000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-249586000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-515252000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-103530000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-149407000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-272109000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-621054000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-446660000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-263019000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-129226000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-237573000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-118888000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-46352000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-176096000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-75162000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>611000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-36766000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-101783000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>41772000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-214068000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-55135000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-137123000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-37725000000.0</v>
       </c>
-      <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
-      <c r="CH30">
+      <c r="CH30"/>
+      <c r="CI30">
         <v>5117803000.0</v>
       </c>
-      <c r="CI30"/>
       <c r="CJ30"/>
       <c r="CK30"/>
       <c r="CL30"/>
       <c r="CM30"/>
       <c r="CN30"/>
       <c r="CO30"/>
       <c r="CP30"/>
       <c r="CQ30"/>
       <c r="CR30"/>
+      <c r="CS30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>