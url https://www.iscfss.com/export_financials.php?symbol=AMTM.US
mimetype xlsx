--- v0 (2026-03-14)
+++ v1 (2026-07-12)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="136">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
   </si>
   <si>
     <t>accumulatedAmortization</t>
   </si>
   <si>
@@ -223,50 +223,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1743,1883 +1746,2018 @@
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N62"/>
+  <dimension ref="A1:O62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>67</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="D1" t="s">
         <v>68</v>
       </c>
       <c r="E1" t="s">
         <v>69</v>
       </c>
       <c r="F1" t="s">
+        <v>70</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="H1" t="s">
         <v>71</v>
       </c>
       <c r="I1" t="s">
         <v>72</v>
       </c>
       <c r="J1" t="s">
+        <v>73</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="L1" t="s">
         <v>74</v>
       </c>
       <c r="M1" t="s">
         <v>75</v>
       </c>
       <c r="N1" t="s">
+        <v>76</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="2" spans="1:14">
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
+        <v>832000000.0</v>
+      </c>
+      <c r="C2">
         <v>871000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>892000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>821000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>876000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>726000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>764000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>196000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>211000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>209000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>560000000.0</v>
       </c>
-      <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
-    </row>
-    <row r="3" spans="1:14">
+      <c r="O2"/>
+    </row>
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>7</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
-    </row>
-    <row r="4" spans="1:14">
+      <c r="O3"/>
+    </row>
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>8</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>9</v>
       </c>
       <c r="B5">
-        <v>40000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="C5">
         <v>40000000.0</v>
       </c>
       <c r="D5">
+        <v>40000000.0</v>
+      </c>
+      <c r="E5">
         <v>43000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>29000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23000000.0</v>
       </c>
       <c r="G5">
         <v>23000000.0</v>
       </c>
       <c r="H5">
+        <v>23000000.0</v>
+      </c>
+      <c r="I5">
         <v>-109000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-108000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-100000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>48000000.0</v>
       </c>
-      <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
-    </row>
-    <row r="6" spans="1:14">
+      <c r="O5"/>
+    </row>
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>10</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
-    </row>
-    <row r="7" spans="1:14">
+      <c r="O6"/>
+    </row>
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
         <v>11</v>
       </c>
       <c r="B7"/>
-      <c r="C7">
+      <c r="C7"/>
+      <c r="D7">
         <v>224000000.0</v>
       </c>
-      <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
-      <c r="G7">
+      <c r="G7"/>
+      <c r="H7">
         <v>260000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>94000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>96000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>99000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>220000000.0</v>
       </c>
-      <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
-    </row>
-    <row r="8" spans="1:14">
+      <c r="O7"/>
+    </row>
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
         <v>12</v>
       </c>
       <c r="B8">
         <v>2000000.0</v>
       </c>
       <c r="C8">
         <v>2000000.0</v>
       </c>
       <c r="D8">
         <v>2000000.0</v>
       </c>
       <c r="E8">
         <v>2000000.0</v>
       </c>
       <c r="F8">
         <v>2000000.0</v>
       </c>
       <c r="G8">
         <v>2000000.0</v>
       </c>
-      <c r="H8"/>
+      <c r="H8">
+        <v>2000000.0</v>
+      </c>
       <c r="I8"/>
       <c r="J8"/>
-      <c r="K8">
+      <c r="K8"/>
+      <c r="L8">
         <v>0.0</v>
       </c>
-      <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
         <v>13</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
-    </row>
-    <row r="10" spans="1:14">
+      <c r="O9"/>
+    </row>
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10">
+        <v>428000000.0</v>
+      </c>
+      <c r="C10">
         <v>247000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>437000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>738000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>546000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>522000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>452000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>196000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>179000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>192000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>305000000.0</v>
       </c>
-      <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
-    </row>
-    <row r="11" spans="1:14">
+      <c r="O10"/>
+    </row>
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
         <v>15</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
-    </row>
-    <row r="12" spans="1:14">
+      <c r="O11"/>
+    </row>
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
         <v>16</v>
       </c>
       <c r="B12">
+        <v>428000000.0</v>
+      </c>
+      <c r="C12">
         <v>247000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>437000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>738000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>546000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>522000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>452000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>196000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>179000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>192000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>305000000.0</v>
       </c>
-      <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
-    </row>
-    <row r="13" spans="1:14">
+      <c r="O12"/>
+    </row>
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
         <v>17</v>
       </c>
       <c r="B13">
         <v>2000000.0</v>
       </c>
       <c r="C13">
         <v>2000000.0</v>
       </c>
       <c r="D13">
         <v>2000000.0</v>
       </c>
       <c r="E13">
         <v>2000000.0</v>
       </c>
       <c r="F13">
         <v>2000000.0</v>
       </c>
       <c r="G13">
         <v>2000000.0</v>
       </c>
       <c r="H13">
+        <v>2000000.0</v>
+      </c>
+      <c r="I13">
         <v>223409000.0</v>
       </c>
-      <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>326505000.0</v>
       </c>
-      <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
-    </row>
-    <row r="14" spans="1:14">
+      <c r="O13"/>
+    </row>
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
         <v>18</v>
       </c>
       <c r="B14">
-        <v>244000000.0</v>
+        <v>245000000.0</v>
       </c>
       <c r="C14">
         <v>244000000.0</v>
       </c>
       <c r="D14">
-        <v>243000000.0</v>
+        <v>244000000.0</v>
       </c>
       <c r="E14">
         <v>243000000.0</v>
       </c>
       <c r="F14">
         <v>243000000.0</v>
       </c>
       <c r="G14">
+        <v>243000000.0</v>
+      </c>
+      <c r="H14">
         <v>92000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>90500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>90000000.0</v>
       </c>
       <c r="J14">
         <v>90000000.0</v>
       </c>
       <c r="K14">
+        <v>90000000.0</v>
+      </c>
+      <c r="L14">
         <v>166646729.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>243293457.0</v>
       </c>
       <c r="M14">
         <v>243293457.0</v>
       </c>
       <c r="N14">
         <v>243293457.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:14">
+      <c r="O14">
+        <v>243293457.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
         <v>19</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
-    </row>
-    <row r="16" spans="1:14">
+      <c r="O15"/>
+    </row>
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
         <v>20</v>
       </c>
       <c r="B16">
+        <v>180000000.0</v>
+      </c>
+      <c r="C16">
         <v>203000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>439000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>147000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>112000000.0</v>
       </c>
-      <c r="F16"/>
       <c r="G16">
+        <v>143000000.0</v>
+      </c>
+      <c r="H16">
         <v>207000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>48000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>51000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>58000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>256000000.0</v>
       </c>
-      <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
-    </row>
-    <row r="17" spans="1:14">
+      <c r="O16"/>
+    </row>
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
         <v>21</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
         <v>22</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
-    </row>
-    <row r="19" spans="1:14">
+      <c r="O18"/>
+    </row>
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
         <v>23</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
-    </row>
-    <row r="20" spans="1:14">
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
         <v>24</v>
       </c>
       <c r="B20">
-        <v>5703000000.0</v>
+        <v>5698000000.0</v>
       </c>
       <c r="C20">
         <v>5703000000.0</v>
       </c>
       <c r="D20">
+        <v>5703000000.0</v>
+      </c>
+      <c r="E20">
         <v>5616000000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>5658000000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>5588000000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>5556000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2230000000.0</v>
       </c>
       <c r="I20">
         <v>2230000000.0</v>
       </c>
       <c r="J20">
+        <v>2230000000.0</v>
+      </c>
+      <c r="K20">
         <v>2232000000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>2891000000.0</v>
       </c>
-      <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-    </row>
-    <row r="21" spans="1:14">
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
         <v>25</v>
       </c>
       <c r="B21">
+        <v>1769000000.0</v>
+      </c>
+      <c r="C21">
         <v>1861000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>1955000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>2075000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>2353000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>2503000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>2623000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>276000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>291000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>305000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>988000000.0</v>
       </c>
-      <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-    </row>
-    <row r="22" spans="1:14">
+      <c r="O21"/>
+    </row>
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
         <v>26</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
-    </row>
-    <row r="23" spans="1:14">
+      <c r="O22"/>
+    </row>
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
         <v>27</v>
       </c>
       <c r="B23">
+        <v>11170000000.0</v>
+      </c>
+      <c r="C23">
         <v>11198000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>11460000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>11808000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>12004000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>11919000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>11974000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>4052000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>4174000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>4212000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>6413000000.0</v>
       </c>
-      <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
-    </row>
-    <row r="24" spans="1:14">
+      <c r="O23"/>
+    </row>
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
         <v>28</v>
       </c>
       <c r="B24">
+        <v>3887000000.0</v>
+      </c>
+      <c r="C24">
         <v>3894000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>3901000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>4441000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4636000000.0</v>
       </c>
       <c r="F24">
         <v>4636000000.0</v>
       </c>
       <c r="G24">
+        <v>4636000000.0</v>
+      </c>
+      <c r="H24">
         <v>4643000000.0</v>
       </c>
-      <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24">
         <v>4067000000.0</v>
       </c>
-      <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
-    </row>
-    <row r="25" spans="1:14">
+      <c r="O24"/>
+    </row>
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
         <v>29</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-    </row>
-    <row r="26" spans="1:14">
+      <c r="O25"/>
+    </row>
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
         <v>30</v>
       </c>
       <c r="B26">
+        <v>216000000.0</v>
+      </c>
+      <c r="C26">
         <v>218000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>196000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>198000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>193000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>124000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>123000000.0</v>
       </c>
-      <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-      <c r="K26">
+      <c r="K26"/>
+      <c r="L26">
         <v>104000000.0</v>
       </c>
-      <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-    </row>
-    <row r="27" spans="1:14">
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
         <v>31</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-    </row>
-    <row r="28" spans="1:14">
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
         <v>32</v>
       </c>
       <c r="B28">
+        <v>3499000000.0</v>
+      </c>
+      <c r="C28">
         <v>3688000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>3730000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>3746000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>4133000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>4158000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>4487000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-14887000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-83000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-93000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>4027000000.0</v>
       </c>
-      <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
-    </row>
-    <row r="29" spans="1:14">
+      <c r="O28"/>
+    </row>
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
         <v>33</v>
       </c>
       <c r="B29">
+        <v>8536000000.0</v>
+      </c>
+      <c r="C29">
         <v>8491000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>8448000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>8942000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>9106000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>9155000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>9139000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>3208000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>3315000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>3353000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>4487000000.0</v>
       </c>
-      <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
-    </row>
-    <row r="30" spans="1:14">
+      <c r="O29"/>
+    </row>
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
         <v>34</v>
       </c>
       <c r="B30">
+        <v>2496000000.0</v>
+      </c>
+      <c r="C30">
         <v>2526000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>2479000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>2475000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>2509000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>2405000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>2401000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1083000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1123000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>1106000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>1440000000.0</v>
       </c>
-      <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
-    </row>
-    <row r="31" spans="1:14">
+      <c r="O30"/>
+    </row>
+    <row r="31" spans="1:15">
       <c r="A31" t="s">
         <v>35</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
-    </row>
-    <row r="32" spans="1:14">
+      <c r="O31"/>
+    </row>
+    <row r="32" spans="1:15">
       <c r="A32" t="s">
         <v>36</v>
       </c>
       <c r="B32">
+        <v>1006000000.0</v>
+      </c>
+      <c r="C32">
         <v>872000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>759000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1255000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1169000000.0</v>
       </c>
       <c r="F32">
         <v>1169000000.0</v>
       </c>
       <c r="G32">
+        <v>1169000000.0</v>
+      </c>
+      <c r="H32">
         <v>1119000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>683000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>691000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>687000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>555000000.0</v>
       </c>
-      <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
-    </row>
-    <row r="33" spans="1:14">
+      <c r="O32"/>
+    </row>
+    <row r="33" spans="1:15">
       <c r="A33" t="s">
         <v>37</v>
       </c>
       <c r="B33">
+        <v>8073000000.0</v>
+      </c>
+      <c r="C33">
         <v>8238000000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>8347000000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>8381000000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>8738000000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>8779000000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>8890000000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>2740000000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>2843000000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>2882000000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>4482000000.0</v>
       </c>
-      <c r="L33"/>
       <c r="M33"/>
       <c r="N33"/>
-    </row>
-    <row r="34" spans="1:14">
+      <c r="O33"/>
+    </row>
+    <row r="34" spans="1:15">
       <c r="A34" t="s">
         <v>38</v>
       </c>
       <c r="B34">
+        <v>230000000.0</v>
+      </c>
+      <c r="C34">
         <v>297000000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>55000000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>357000000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>360000000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>402000000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>66000000.0</v>
       </c>
-      <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
-      <c r="K34">
+      <c r="K34"/>
+      <c r="L34">
         <v>79000000.0</v>
       </c>
-      <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
-    </row>
-    <row r="35" spans="1:14">
+      <c r="O34"/>
+    </row>
+    <row r="35" spans="1:15">
       <c r="A35" t="s">
         <v>39</v>
       </c>
       <c r="B35">
+        <v>4376000000.0</v>
+      </c>
+      <c r="C35">
         <v>4448000000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>4486000000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>5047000000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>5328000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>5385000000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>5457000000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>172000000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>178000000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>171000000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>4621000000.0</v>
       </c>
-      <c r="L35"/>
       <c r="M35"/>
       <c r="N35"/>
-    </row>
-    <row r="36" spans="1:14">
+      <c r="O35"/>
+    </row>
+    <row r="36" spans="1:15">
       <c r="A36" t="s">
         <v>40</v>
       </c>
       <c r="B36">
+        <v>285000000.0</v>
+      </c>
+      <c r="C36">
         <v>348000000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>379000000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>377000000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>401000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>424000000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>444000000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>-181045000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>45939000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>178000000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>195631000.0</v>
       </c>
-      <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
-    </row>
-    <row r="37" spans="1:14">
+      <c r="O36"/>
+    </row>
+    <row r="37" spans="1:15">
       <c r="A37" t="s">
         <v>41</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
-    </row>
-    <row r="38" spans="1:14">
+      <c r="O37"/>
+    </row>
+    <row r="38" spans="1:15">
       <c r="A38" t="s">
         <v>42</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
-    </row>
-    <row r="39" spans="1:14">
+      <c r="O38"/>
+    </row>
+    <row r="39" spans="1:15">
       <c r="A39" t="s">
         <v>43</v>
       </c>
       <c r="B39">
+        <v>173000000.0</v>
+      </c>
+      <c r="C39">
         <v>187000000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>197000000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>214000000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>211000000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>213000000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>231000000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>33000000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>29000000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>32000000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>186000000.0</v>
       </c>
-      <c r="L39"/>
       <c r="M39"/>
       <c r="N39"/>
-    </row>
-    <row r="40" spans="1:14">
+      <c r="O39"/>
+    </row>
+    <row r="40" spans="1:15">
       <c r="A40" t="s">
         <v>44</v>
       </c>
       <c r="B40">
+        <v>1039000000.0</v>
+      </c>
+      <c r="C40">
         <v>973000000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>914000000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>1161000000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>1066000000.0</v>
       </c>
-      <c r="F40">
-[...1 lines deleted...]
-      </c>
       <c r="G40">
+        <v>1058000000.0</v>
+      </c>
+      <c r="H40">
         <v>832000000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>273887000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>354000000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>351000000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>426000000.0</v>
       </c>
-      <c r="L40"/>
       <c r="M40"/>
       <c r="N40"/>
-    </row>
-    <row r="41" spans="1:14">
+      <c r="O40"/>
+    </row>
+    <row r="41" spans="1:15">
       <c r="A41" t="s">
         <v>45</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
-    </row>
-    <row r="42" spans="1:14">
+      <c r="O41"/>
+    </row>
+    <row r="42" spans="1:15">
       <c r="A42" t="s">
         <v>46</v>
       </c>
       <c r="B42">
+        <v>4935000000.0</v>
+      </c>
+      <c r="C42">
         <v>4931000000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>4924000000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>4914000000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>4907000000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>4965000000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>4962000000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>3317000000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>3423000000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>3453000000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>772000000.0</v>
       </c>
-      <c r="L42"/>
       <c r="M42"/>
       <c r="N42"/>
-    </row>
-    <row r="43" spans="1:14">
+      <c r="O42"/>
+    </row>
+    <row r="43" spans="1:15">
       <c r="A43" t="s">
         <v>47</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
-    </row>
-    <row r="44" spans="1:14">
+      <c r="O43"/>
+    </row>
+    <row r="44" spans="1:15">
       <c r="A44" t="s">
         <v>48</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
-    </row>
-    <row r="45" spans="1:14">
+      <c r="O44"/>
+    </row>
+    <row r="45" spans="1:15">
       <c r="A45" t="s">
         <v>49</v>
       </c>
       <c r="B45"/>
-      <c r="C45">
+      <c r="C45"/>
+      <c r="D45">
         <v>224000000.0</v>
       </c>
-      <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
-      <c r="G45">
+      <c r="G45"/>
+      <c r="H45">
         <v>472000000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>153000000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>156000000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>163000000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>358000000.0</v>
       </c>
-      <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
-    </row>
-    <row r="46" spans="1:14">
+      <c r="O45"/>
+    </row>
+    <row r="46" spans="1:15">
       <c r="A46" t="s">
         <v>50</v>
       </c>
       <c r="B46">
+        <v>105000000.0</v>
+      </c>
+      <c r="C46">
         <v>108000000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>114000000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>115000000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>133000000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>140000000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>144000000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>153000000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>156000000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>163000000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>300369000.0</v>
       </c>
-      <c r="L46"/>
       <c r="M46"/>
       <c r="N46"/>
-    </row>
-    <row r="47" spans="1:14">
+      <c r="O46"/>
+    </row>
+    <row r="47" spans="1:15">
       <c r="A47" t="s">
         <v>51</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
-    </row>
-    <row r="48" spans="1:14">
+      <c r="O47"/>
+    </row>
+    <row r="48" spans="1:15">
       <c r="A48" t="s">
         <v>52</v>
       </c>
       <c r="B48">
+        <v>-363000000.0</v>
+      </c>
+      <c r="C48">
         <v>-417000000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-461000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-501000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-511000000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-515000000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-527000000.0</v>
       </c>
-      <c r="H48"/>
       <c r="I48"/>
       <c r="J48"/>
-      <c r="K48">
+      <c r="K48"/>
+      <c r="L48">
         <v>-445000000.0</v>
       </c>
-      <c r="L48"/>
       <c r="M48"/>
       <c r="N48"/>
-    </row>
-    <row r="49" spans="1:14">
+      <c r="O48"/>
+    </row>
+    <row r="49" spans="1:15">
       <c r="A49" t="s">
         <v>53</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
-    </row>
-    <row r="50" spans="1:14">
+      <c r="O49"/>
+    </row>
+    <row r="50" spans="1:15">
       <c r="A50" t="s">
         <v>54</v>
       </c>
       <c r="B50">
+        <v>40000000.0</v>
+      </c>
+      <c r="C50">
         <v>41000000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>42000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>43000000.0</v>
       </c>
       <c r="E50">
         <v>43000000.0</v>
       </c>
       <c r="F50">
+        <v>43000000.0</v>
+      </c>
+      <c r="G50">
         <v>44000000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>36000000.0</v>
       </c>
-      <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
-      <c r="K50">
+      <c r="K50"/>
+      <c r="L50">
         <v>45000000.0</v>
       </c>
-      <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
-    </row>
-    <row r="51" spans="1:14">
+      <c r="O50"/>
+    </row>
+    <row r="51" spans="1:15">
       <c r="A51" t="s">
         <v>55</v>
       </c>
       <c r="B51">
+        <v>3927000000.0</v>
+      </c>
+      <c r="C51">
         <v>3935000000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>4167000000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>4484000000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>4679000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>4680000000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>4939000000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>181113000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>96000000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>99000000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>4332000000.0</v>
       </c>
-      <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
-    </row>
-    <row r="52" spans="1:14">
+      <c r="O51"/>
+    </row>
+    <row r="52" spans="1:15">
       <c r="A52" t="s">
         <v>56</v>
       </c>
       <c r="B52">
+        <v>40000000.0</v>
+      </c>
+      <c r="C52">
         <v>41000000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>109000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>43000000.0</v>
       </c>
       <c r="E52">
         <v>43000000.0</v>
       </c>
       <c r="F52">
+        <v>43000000.0</v>
+      </c>
+      <c r="G52">
         <v>44000000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>103000000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>111113000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>24000000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>25000000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>98000000.0</v>
       </c>
-      <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
-    </row>
-    <row r="53" spans="1:14">
+      <c r="O52"/>
+    </row>
+    <row r="53" spans="1:15">
       <c r="A53" t="s">
         <v>57</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
-    </row>
-    <row r="54" spans="1:14">
+      <c r="O53"/>
+    </row>
+    <row r="54" spans="1:15">
       <c r="A54" t="s">
         <v>58</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
-    </row>
-    <row r="55" spans="1:14">
+      <c r="O54"/>
+    </row>
+    <row r="55" spans="1:15">
       <c r="A55" t="s">
         <v>59</v>
       </c>
       <c r="B55">
+        <v>11170000000.0</v>
+      </c>
+      <c r="C55">
         <v>11198000000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>11460000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>11808000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>12004000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>11919000000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>11974000000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>4052000000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>4174000000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>4212000000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>6413000000.0</v>
       </c>
-      <c r="L55"/>
       <c r="M55"/>
       <c r="N55"/>
-    </row>
-    <row r="56" spans="1:14">
+      <c r="O55"/>
+    </row>
+    <row r="56" spans="1:15">
       <c r="A56" t="s">
         <v>60</v>
       </c>
       <c r="B56">
+        <v>3097000000.0</v>
+      </c>
+      <c r="C56">
         <v>2960000000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>3113000000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>3427000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>3266000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>3140000000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>3084000000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>1312000000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>1331000000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>1330000000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>1931000000.0</v>
       </c>
-      <c r="L56"/>
       <c r="M56"/>
       <c r="N56"/>
-    </row>
-    <row r="57" spans="1:14">
+      <c r="O56"/>
+    </row>
+    <row r="57" spans="1:15">
       <c r="A57" t="s">
         <v>61</v>
       </c>
       <c r="B57">
+        <v>2091000000.0</v>
+      </c>
+      <c r="C57">
         <v>2088000000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>2354000000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>2172000000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>2097000000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>1971000000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>1965000000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>629000000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>640000000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>643000000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>1376000000.0</v>
       </c>
-      <c r="L57"/>
       <c r="M57"/>
       <c r="N57"/>
-    </row>
-    <row r="58" spans="1:14">
+      <c r="O57"/>
+    </row>
+    <row r="58" spans="1:15">
       <c r="A58" t="s">
         <v>62</v>
       </c>
       <c r="B58">
+        <v>6467000000.0</v>
+      </c>
+      <c r="C58">
         <v>6536000000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>6840000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>7219000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>7425000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>7356000000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>7422000000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>801000000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>818000000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>814000000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>5997000000.0</v>
       </c>
-      <c r="L58"/>
       <c r="M58"/>
       <c r="N58"/>
-    </row>
-    <row r="59" spans="1:14">
+      <c r="O58"/>
+    </row>
+    <row r="59" spans="1:15">
       <c r="A59" t="s">
         <v>63</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
-    </row>
-    <row r="60" spans="1:14">
+      <c r="O59"/>
+    </row>
+    <row r="60" spans="1:15">
       <c r="A60" t="s">
         <v>64</v>
       </c>
       <c r="B60">
+        <v>4609000000.0</v>
+      </c>
+      <c r="C60">
         <v>4556000000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>4505000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>4458000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>4427000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>4475000000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>4460000000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>3208000000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>3315000000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>3353000000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>375000000.0</v>
       </c>
-      <c r="L60"/>
       <c r="M60"/>
       <c r="N60"/>
-    </row>
-    <row r="61" spans="1:14">
+      <c r="O60"/>
+    </row>
+    <row r="61" spans="1:15">
       <c r="A61" t="s">
         <v>65</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
-    </row>
-    <row r="62" spans="1:14">
+      <c r="O61"/>
+    </row>
+    <row r="62" spans="1:15">
       <c r="A62" t="s">
         <v>66</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
+      <c r="O62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -3636,1708 +3774,1783 @@
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B2">
-        <v>12880000000.0</v>
+        <v>13359000000.0</v>
       </c>
       <c r="C2">
         <v>7590000000.0</v>
       </c>
       <c r="D2">
         <v>7083000000.0</v>
       </c>
       <c r="E2">
         <v>6905000000.0</v>
       </c>
       <c r="F2">
         <v>4305000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B3">
         <v>519000000.0</v>
       </c>
       <c r="C3">
         <v>251000000.0</v>
       </c>
       <c r="D3">
         <v>325000000.0</v>
       </c>
       <c r="E3">
         <v>292000000.0</v>
       </c>
       <c r="F3">
         <v>72000000.0</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B5">
         <v>468000000.0</v>
       </c>
       <c r="C5">
         <v>315000000.0</v>
       </c>
       <c r="D5">
         <v>57000000.0</v>
       </c>
       <c r="E5">
         <v>89000000.0</v>
       </c>
       <c r="F5">
-        <v>335000000.0</v>
+        <v>292000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B6">
         <v>987000000.0</v>
       </c>
       <c r="C6">
         <v>566000000.0</v>
       </c>
       <c r="D6">
         <v>382000000.0</v>
       </c>
       <c r="E6">
         <v>381000000.0</v>
       </c>
       <c r="F6">
-        <v>407000000.0</v>
+        <v>364000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B9">
-        <v>1513000000.0</v>
+        <v>1034000000.0</v>
       </c>
       <c r="C9">
         <v>798000000.0</v>
       </c>
       <c r="D9">
         <v>782000000.0</v>
       </c>
       <c r="E9">
         <v>771000000.0</v>
       </c>
       <c r="F9">
         <v>787000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B10">
         <v>115000000.0</v>
       </c>
       <c r="C10">
         <v>-123000000.0</v>
       </c>
       <c r="D10">
         <v>-340000000.0</v>
       </c>
       <c r="E10">
         <v>-64000000.0</v>
       </c>
       <c r="F10">
         <v>292000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B11">
         <v>56000000.0</v>
       </c>
       <c r="C11">
         <v>-40000000.0</v>
       </c>
       <c r="D11">
         <v>-19000000.0</v>
       </c>
       <c r="E11">
         <v>14000000.0</v>
       </c>
       <c r="F11">
         <v>85000000.0</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B12">
         <v>353000000.0</v>
       </c>
       <c r="C12">
         <v>438000000.0</v>
       </c>
       <c r="D12">
         <v>397000000.0</v>
       </c>
       <c r="E12">
         <v>153000000.0</v>
       </c>
       <c r="F12">
         <v>137720000.0</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13">
         <v>5000000.0</v>
       </c>
       <c r="E13">
         <v>4000000.0</v>
       </c>
       <c r="F13">
         <v>7000000.0</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B14">
         <v>7000000.0</v>
       </c>
       <c r="C14">
         <v>1000000.0</v>
       </c>
       <c r="D14">
         <v>-13000000.0</v>
       </c>
       <c r="E14">
         <v>-15000000.0</v>
       </c>
       <c r="F14">
         <v>-8000000.0</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B15">
         <v>66000000.0</v>
       </c>
       <c r="C15">
         <v>-82000000.0</v>
       </c>
       <c r="D15">
         <v>-314000000.0</v>
       </c>
       <c r="E15">
         <v>-84000000.0</v>
       </c>
       <c r="F15">
         <v>199000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B17">
         <v>59000000.0</v>
       </c>
       <c r="C17">
         <v>-83000000.0</v>
       </c>
       <c r="D17">
         <v>246000000.0</v>
       </c>
       <c r="E17">
         <v>238000000.0</v>
       </c>
       <c r="F17">
         <v>207000000.0</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B18">
         <v>-353000000.0</v>
       </c>
       <c r="C18">
         <v>-438000000.0</v>
       </c>
       <c r="D18">
         <v>5000000.0</v>
       </c>
       <c r="E18">
         <v>4000000.0</v>
       </c>
       <c r="F18">
         <v>7000000.0</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B21">
-        <v>480000000.0</v>
+        <v>503000000.0</v>
       </c>
       <c r="C21">
         <v>291000000.0</v>
       </c>
       <c r="D21">
         <v>57000000.0</v>
       </c>
       <c r="E21">
         <v>121000000.0</v>
       </c>
       <c r="F21">
         <v>335000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B23">
-        <v>13913000000.0</v>
+        <v>13890000000.0</v>
       </c>
       <c r="C23">
         <v>8097000000.0</v>
       </c>
       <c r="D23">
         <v>7808000000.0</v>
       </c>
       <c r="E23">
         <v>7555000000.0</v>
       </c>
       <c r="F23">
         <v>4757000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B25">
         <v>519000000.0</v>
       </c>
       <c r="C25">
         <v>251000000.0</v>
       </c>
       <c r="D25">
         <v>74000000.0</v>
       </c>
       <c r="E25">
         <v>76000000.0</v>
       </c>
       <c r="F25">
         <v>72000000.0</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B28">
         <v>616000000.0</v>
       </c>
       <c r="C28">
         <v>353000000.0</v>
       </c>
       <c r="D28">
         <v>443000000.0</v>
       </c>
       <c r="E28">
         <v>467000000.0</v>
       </c>
       <c r="F28">
         <v>452000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B29">
         <v>56000000.0</v>
       </c>
       <c r="C29">
         <v>-40000000.0</v>
       </c>
       <c r="D29">
         <v>77000000.0</v>
       </c>
       <c r="E29">
         <v>66000000.0</v>
       </c>
       <c r="F29">
         <v>85000000.0</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B30">
-        <v>1033000000.0</v>
+        <v>531000000.0</v>
       </c>
       <c r="C30">
         <v>507000000.0</v>
       </c>
       <c r="D30">
         <v>725000000.0</v>
       </c>
       <c r="E30">
         <v>650000000.0</v>
       </c>
       <c r="F30">
         <v>452000000.0</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B31">
-        <v>-365000000.0</v>
+        <v>-388000000.0</v>
       </c>
       <c r="C31">
         <v>-414000000.0</v>
       </c>
       <c r="D31">
         <v>-397000000.0</v>
       </c>
       <c r="E31">
         <v>-185000000.0</v>
       </c>
       <c r="F31">
         <v>-43000000.0</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B32">
         <v>14393000000.0</v>
       </c>
       <c r="C32">
         <v>8388000000.0</v>
       </c>
       <c r="D32">
         <v>7865000000.0</v>
       </c>
       <c r="E32">
         <v>7676000000.0</v>
       </c>
       <c r="F32">
         <v>5092000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N32"/>
+  <dimension ref="A1:O32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>67</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="D1" t="s">
         <v>68</v>
       </c>
       <c r="E1" t="s">
         <v>69</v>
       </c>
       <c r="F1" t="s">
+        <v>70</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="H1" t="s">
         <v>71</v>
       </c>
       <c r="I1" t="s">
         <v>72</v>
       </c>
       <c r="J1" t="s">
+        <v>73</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="L1" t="s">
         <v>74</v>
       </c>
       <c r="M1" t="s">
         <v>75</v>
       </c>
       <c r="N1" t="s">
+        <v>76</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="2" spans="1:14">
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B2">
+        <v>3227000000.0</v>
+      </c>
+      <c r="C2">
         <v>2911000000.0</v>
       </c>
-      <c r="C2">
-[...1 lines deleted...]
-      </c>
       <c r="D2">
-        <v>3193000000.0</v>
+        <v>3629000000.0</v>
       </c>
       <c r="E2">
-        <v>3124000000.0</v>
+        <v>3311000000.0</v>
       </c>
       <c r="F2">
-        <v>3055000000.0</v>
+        <v>3244000000.0</v>
       </c>
       <c r="G2">
+        <v>3175000000.0</v>
+      </c>
+      <c r="H2">
         <v>4031000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1936000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1233000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1169000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1263000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1854098000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1207000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1096000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:14">
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B3">
+        <v>100000000.0</v>
+      </c>
+      <c r="C3">
         <v>106000000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>132000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>129000000.0</v>
       </c>
       <c r="E3">
         <v>129000000.0</v>
       </c>
       <c r="F3">
         <v>129000000.0</v>
       </c>
       <c r="G3">
+        <v>129000000.0</v>
+      </c>
+      <c r="H3">
         <v>197000000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>62000000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>18000000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>17000000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>18000000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>81434000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>18000000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>19000000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:14">
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B5">
-        <v>138000000.0</v>
+        <v>151000000.0</v>
       </c>
       <c r="C5">
+        <v>117000000.0</v>
+      </c>
+      <c r="D5">
         <v>126000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>100000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>110000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>132000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>51000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>86000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>91000000.0</v>
       </c>
-      <c r="J5">
-[...1 lines deleted...]
-      </c>
       <c r="K5">
-        <v>97000000.0</v>
+        <v>90000000.0</v>
       </c>
       <c r="L5">
+        <v>91000000.0</v>
+      </c>
+      <c r="M5">
         <v>59525000.0</v>
       </c>
-      <c r="M5">
-[...1 lines deleted...]
-      </c>
       <c r="N5">
+        <v>73000000.0</v>
+      </c>
+      <c r="O5">
         <v>72000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:14">
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B6">
-        <v>244000000.0</v>
+        <v>251000000.0</v>
       </c>
       <c r="C6">
+        <v>223000000.0</v>
+      </c>
+      <c r="D6">
         <v>258000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>229000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>239000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>261000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>248000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>148000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>109000000.0</v>
       </c>
-      <c r="J6">
-[...1 lines deleted...]
-      </c>
       <c r="K6">
-        <v>115000000.0</v>
+        <v>107000000.0</v>
       </c>
       <c r="L6">
+        <v>109000000.0</v>
+      </c>
+      <c r="M6">
         <v>140959000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>89000000.0</v>
       </c>
       <c r="N6">
         <v>91000000.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:14">
+      <c r="O6">
+        <v>91000000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
-    </row>
-    <row r="8" spans="1:14">
+      <c r="O7"/>
+    </row>
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B9">
+        <v>251000000.0</v>
+      </c>
+      <c r="C9">
         <v>326000000.0</v>
       </c>
-      <c r="C9">
-[...1 lines deleted...]
-      </c>
       <c r="D9">
-        <v>368000000.0</v>
+        <v>296000000.0</v>
       </c>
       <c r="E9">
-        <v>367000000.0</v>
+        <v>250000000.0</v>
       </c>
       <c r="F9">
-        <v>361000000.0</v>
+        <v>247000000.0</v>
       </c>
       <c r="G9">
+        <v>241000000.0</v>
+      </c>
+      <c r="H9">
         <v>211000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>206000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>192000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>194000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>207000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>102377000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>184000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>178000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:14">
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B10">
+        <v>78000000.0</v>
+      </c>
+      <c r="C10">
         <v>64000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>34000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>12000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>24000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>45000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-390000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-22000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>91000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>90000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>91000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-30738000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>73000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>72000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:14">
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B11">
+        <v>24000000.0</v>
+      </c>
+      <c r="C11">
         <v>20000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-3000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>13000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>22000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>24000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-107000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>2000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>23000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>22000000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>21000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-707000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>18000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>17000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:14">
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B12">
+        <v>73000000.0</v>
+      </c>
+      <c r="C12">
         <v>74000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>92000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>88000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>86000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>87000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>108000000.0</v>
       </c>
       <c r="H12">
         <v>108000000.0</v>
       </c>
       <c r="I12">
+        <v>108000000.0</v>
+      </c>
+      <c r="J12">
         <v>108020000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>111000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>111492000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>90263000.0</v>
       </c>
-      <c r="M12"/>
       <c r="N12"/>
-    </row>
-    <row r="13" spans="1:14">
+      <c r="O12"/>
+    </row>
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
-      <c r="H13">
+      <c r="H13"/>
+      <c r="I13">
         <v>2000000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="K13">
         <v>2000000.0</v>
       </c>
       <c r="L13">
+        <v>2000000.0</v>
+      </c>
+      <c r="M13">
         <v>1000000.0</v>
       </c>
-      <c r="M13"/>
       <c r="N13"/>
-    </row>
-    <row r="14" spans="1:14">
+      <c r="O13"/>
+    </row>
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B14">
         <v>0.0</v>
       </c>
       <c r="C14">
+        <v>0.0</v>
+      </c>
+      <c r="D14">
         <v>3000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>11000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>2000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-9000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>11000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-4000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3000000.0</v>
       </c>
       <c r="J14">
         <v>-3000000.0</v>
       </c>
       <c r="K14">
         <v>-3000000.0</v>
       </c>
       <c r="L14">
+        <v>-3000000.0</v>
+      </c>
+      <c r="M14">
         <v>-4000000.0</v>
       </c>
-      <c r="M14"/>
       <c r="N14"/>
-    </row>
-    <row r="15" spans="1:14">
+      <c r="O14"/>
+    </row>
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B15">
+        <v>54000000.0</v>
+      </c>
+      <c r="C15">
         <v>44000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>40000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>10000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>4000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>12000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-272000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-26000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>65000000.0</v>
       </c>
       <c r="J15">
         <v>65000000.0</v>
       </c>
       <c r="K15">
+        <v>65000000.0</v>
+      </c>
+      <c r="L15">
         <v>67000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-32920000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>52000000.0</v>
       </c>
       <c r="N15">
         <v>52000000.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:14">
+      <c r="O15">
+        <v>52000000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
-    </row>
-    <row r="17" spans="1:14">
+      <c r="O16"/>
+    </row>
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B17">
+        <v>54000000.0</v>
+      </c>
+      <c r="C17">
         <v>44000000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>37000000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-1000000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>2000000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>21000000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-283000000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>64000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>68000000.0</v>
       </c>
       <c r="J17">
         <v>68000000.0</v>
       </c>
       <c r="K17">
+        <v>68000000.0</v>
+      </c>
+      <c r="L17">
         <v>70000000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>66000000.0</v>
       </c>
-      <c r="M17"/>
       <c r="N17"/>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B18">
+        <v>-73000000.0</v>
+      </c>
+      <c r="C18">
         <v>-74000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-92000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-88000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-86000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-87000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-443000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>2000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="K18">
         <v>2000000.0</v>
       </c>
       <c r="L18">
+        <v>2000000.0</v>
+      </c>
+      <c r="M18">
         <v>1000000.0</v>
       </c>
-      <c r="M18"/>
       <c r="N18"/>
-    </row>
-    <row r="19" spans="1:14">
+      <c r="O18"/>
+    </row>
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
-    </row>
-    <row r="20" spans="1:14">
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-    </row>
-    <row r="21" spans="1:14">
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B21">
+        <v>127000000.0</v>
+      </c>
+      <c r="C21">
         <v>138000000.0</v>
       </c>
-      <c r="C21">
-[...1 lines deleted...]
-      </c>
       <c r="D21">
-        <v>103000000.0</v>
+        <v>143000000.0</v>
       </c>
       <c r="E21">
-        <v>110000000.0</v>
+        <v>117000000.0</v>
       </c>
       <c r="F21">
-        <v>132000000.0</v>
+        <v>123000000.0</v>
       </c>
       <c r="G21">
+        <v>120000000.0</v>
+      </c>
+      <c r="H21">
         <v>27000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>89000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>91000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>88000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>97000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>45565000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>71000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>72000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:14">
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
-    </row>
-    <row r="23" spans="1:14">
+      <c r="O22"/>
+    </row>
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B23">
+        <v>3351000000.0</v>
+      </c>
+      <c r="C23">
         <v>3099000000.0</v>
       </c>
-      <c r="C23">
-[...1 lines deleted...]
-      </c>
       <c r="D23">
-        <v>3458000000.0</v>
+        <v>3782000000.0</v>
       </c>
       <c r="E23">
-        <v>3381000000.0</v>
+        <v>3444000000.0</v>
       </c>
       <c r="F23">
-        <v>3284000000.0</v>
+        <v>3368000000.0</v>
       </c>
       <c r="G23">
+        <v>3296000000.0</v>
+      </c>
+      <c r="H23">
         <v>4215000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>2053000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1334000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1275000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1373000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1910910000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1320000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1202000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:14">
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
-    </row>
-    <row r="25" spans="1:14">
+      <c r="O24"/>
+    </row>
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B25">
+        <v>100000000.0</v>
+      </c>
+      <c r="C25">
         <v>106000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>132000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>129000000.0</v>
       </c>
       <c r="E25">
         <v>129000000.0</v>
       </c>
       <c r="F25">
         <v>129000000.0</v>
       </c>
       <c r="G25">
+        <v>129000000.0</v>
+      </c>
+      <c r="H25">
         <v>197000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>19000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>18000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>17000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>18000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>19000000.0</v>
       </c>
-      <c r="M25"/>
       <c r="N25"/>
-    </row>
-    <row r="26" spans="1:14">
+      <c r="O25"/>
+    </row>
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-    </row>
-    <row r="27" spans="1:14">
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-    </row>
-    <row r="28" spans="1:14">
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B28">
+        <v>124000000.0</v>
+      </c>
+      <c r="C28">
         <v>115000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>176000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>165000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>145000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>130000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>30000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>116000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>101000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>106000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>110000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>114000000.0</v>
       </c>
-      <c r="M28"/>
       <c r="N28"/>
-    </row>
-    <row r="29" spans="1:14">
+      <c r="O28"/>
+    </row>
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B29">
+        <v>24000000.0</v>
+      </c>
+      <c r="C29">
         <v>20000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-3000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>13000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>22000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>24000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-107000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>22000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>23000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>22000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21000000.0</v>
       </c>
       <c r="L29">
         <v>21000000.0</v>
       </c>
-      <c r="M29"/>
+      <c r="M29">
+        <v>21000000.0</v>
+      </c>
       <c r="N29"/>
-    </row>
-    <row r="30" spans="1:14">
+      <c r="O29"/>
+    </row>
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B30">
+        <v>124000000.0</v>
+      </c>
+      <c r="C30">
         <v>188000000.0</v>
       </c>
-      <c r="C30">
-[...1 lines deleted...]
-      </c>
       <c r="D30">
-        <v>265000000.0</v>
+        <v>153000000.0</v>
       </c>
       <c r="E30">
-        <v>257000000.0</v>
+        <v>133000000.0</v>
       </c>
       <c r="F30">
-        <v>229000000.0</v>
+        <v>124000000.0</v>
       </c>
       <c r="G30">
+        <v>121000000.0</v>
+      </c>
+      <c r="H30">
         <v>184000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>117000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>101000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>106000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>110000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>56812000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>113000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>106000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:14">
+    <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B31">
+        <v>-49000000.0</v>
+      </c>
+      <c r="C31">
         <v>-74000000.0</v>
       </c>
-      <c r="C31">
-[...1 lines deleted...]
-      </c>
       <c r="D31">
-        <v>-91000000.0</v>
+        <v>-109000000.0</v>
       </c>
       <c r="E31">
-        <v>-86000000.0</v>
+        <v>-105000000.0</v>
       </c>
       <c r="F31">
-        <v>-87000000.0</v>
+        <v>-99000000.0</v>
       </c>
       <c r="G31">
+        <v>-75000000.0</v>
+      </c>
+      <c r="H31">
         <v>-417000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-111000000.0</v>
       </c>
       <c r="I31">
         <v>-111000000.0</v>
       </c>
       <c r="J31">
+        <v>-111000000.0</v>
+      </c>
+      <c r="K31">
         <v>2000000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-6000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-76303000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>2000000.0</v>
       </c>
-      <c r="N31"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:14">
+      <c r="O31"/>
+    </row>
+    <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B32">
+        <v>3478000000.0</v>
+      </c>
+      <c r="C32">
         <v>3237000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>3925000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>3561000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>3491000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>3416000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>4242000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>2142000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>1425000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>1363000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>1470000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>1956475000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>1391000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>1274000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F30"/>
@@ -5356,1574 +5569,1641 @@
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B2">
         <v>452000000.0</v>
       </c>
       <c r="C2">
         <v>305000000.0</v>
       </c>
       <c r="D2">
         <v>366000000.0</v>
       </c>
       <c r="E2">
         <v>309000000.0</v>
       </c>
       <c r="F2">
         <v>183000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B3">
         <v>27000000</v>
       </c>
       <c r="C3">
         <v>11000000</v>
       </c>
       <c r="D3">
         <v>12000000</v>
       </c>
       <c r="E3">
         <v>18000000</v>
       </c>
       <c r="F3">
         <v>34000000</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B6">
         <v>-15000000.0</v>
       </c>
       <c r="C6">
         <v>147000000.0</v>
       </c>
       <c r="D6">
         <v>-61000000.0</v>
       </c>
       <c r="E6">
         <v>57000000.0</v>
       </c>
       <c r="F6">
         <v>-8000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B7">
         <v>-61000000.0</v>
       </c>
       <c r="C7">
         <v>-15000000.0</v>
       </c>
       <c r="D7">
         <v>-101000000.0</v>
       </c>
       <c r="E7">
         <v>-133000000.0</v>
       </c>
       <c r="F7">
         <v>-141000000.0</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B9">
         <v>-171000000.0</v>
       </c>
       <c r="C9">
         <v>81000000.0</v>
       </c>
       <c r="D9">
         <v>-68000000.0</v>
       </c>
       <c r="E9">
         <v>99000000.0</v>
       </c>
       <c r="F9">
         <v>-100000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B14">
         <v>519000000.0</v>
       </c>
       <c r="C14">
         <v>251000000.0</v>
       </c>
       <c r="D14">
         <v>325000000.0</v>
       </c>
       <c r="E14">
         <v>292000000.0</v>
       </c>
       <c r="F14">
         <v>72000000.0</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B16">
         <v>437000000.0</v>
       </c>
       <c r="C16">
         <v>452000000.0</v>
       </c>
       <c r="D16">
         <v>305000000.0</v>
       </c>
       <c r="E16">
         <v>366000000.0</v>
       </c>
       <c r="F16">
         <v>175000000.0</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B18">
         <v>516000000.0</v>
       </c>
       <c r="C18">
         <v>36000000.0</v>
       </c>
       <c r="D18">
         <v>55000000.0</v>
       </c>
       <c r="E18">
         <v>108000000.0</v>
       </c>
       <c r="F18">
         <v>211000000.0</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>475000000.0</v>
       </c>
       <c r="D19">
         <v>-65000000.0</v>
       </c>
       <c r="E19">
         <v>45000000.0</v>
       </c>
       <c r="F19">
         <v>-272000000.0</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B21">
         <v>-759000000.0</v>
       </c>
       <c r="C21">
         <v>-570000000.0</v>
       </c>
       <c r="D21">
         <v>-101000000.0</v>
       </c>
       <c r="E21">
         <v>1828000000.0</v>
       </c>
       <c r="F21"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B22">
         <v>59000000.0</v>
       </c>
       <c r="C22">
         <v>-83000000.0</v>
       </c>
       <c r="D22">
         <v>-321000000.0</v>
       </c>
       <c r="E22">
         <v>-78000000.0</v>
       </c>
       <c r="F22">
         <v>207000000.0</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B23">
         <v>-31000000.0</v>
       </c>
       <c r="C23">
         <v>188000000.0</v>
       </c>
       <c r="D23">
         <v>-11000000.0</v>
       </c>
       <c r="E23">
         <v>-104000000.0</v>
       </c>
       <c r="F23">
         <v>14000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B24">
         <v>-3000000.0</v>
       </c>
       <c r="C24">
         <v>-1000000.0</v>
       </c>
       <c r="D24">
         <v>-2000000.0</v>
       </c>
       <c r="E24">
         <v>-1000000.0</v>
       </c>
       <c r="F24">
         <v>-31000000.0</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B25">
         <v>52000000.0</v>
       </c>
       <c r="C25">
         <v>-9000000.0</v>
       </c>
       <c r="D25">
         <v>223000000.0</v>
       </c>
       <c r="E25">
         <v>49000000.0</v>
       </c>
       <c r="F25">
         <v>62000000.0</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B27">
         <v>21000000.0</v>
       </c>
       <c r="C27">
         <v>18000000.0</v>
       </c>
       <c r="D27">
         <v>3000000.0</v>
       </c>
       <c r="E27">
         <v>3000000.0</v>
       </c>
       <c r="F27">
         <v>7000000.0</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B28">
         <v>-790000000.0</v>
       </c>
       <c r="C28">
         <v>-382000000.0</v>
       </c>
       <c r="D28">
         <v>-112000000.0</v>
       </c>
       <c r="E28">
         <v>1724000000.0</v>
       </c>
       <c r="F28">
         <v>14000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B29">
         <v>543000000.0</v>
       </c>
       <c r="C29">
         <v>47000000.0</v>
       </c>
       <c r="D29">
         <v>67000000.0</v>
       </c>
       <c r="E29">
         <v>126000000.0</v>
       </c>
       <c r="F29">
         <v>245000000.0</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B30">
         <v>228000000.0</v>
       </c>
       <c r="C30">
         <v>475000000.0</v>
       </c>
       <c r="D30">
         <v>-17000000.0</v>
       </c>
       <c r="E30">
         <v>-1787000000.0</v>
       </c>
       <c r="F30">
         <v>-272000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N30"/>
+  <dimension ref="A1:O30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>67</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="D1" t="s">
         <v>68</v>
       </c>
       <c r="E1" t="s">
         <v>69</v>
       </c>
       <c r="F1" t="s">
+        <v>70</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="H1" t="s">
         <v>71</v>
       </c>
       <c r="I1" t="s">
         <v>72</v>
       </c>
       <c r="J1" t="s">
+        <v>73</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="L1" t="s">
         <v>74</v>
       </c>
       <c r="M1" t="s">
         <v>75</v>
       </c>
       <c r="N1" t="s">
+        <v>76</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="2" spans="1:14">
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B2">
+        <v>247000000.0</v>
+      </c>
+      <c r="C2">
         <v>437000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>738000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>546000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>522000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>452000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>271052000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>197000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>211000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>305000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>216000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>225000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>198000000.0</v>
       </c>
-      <c r="N2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:14">
+      <c r="O2"/>
+    </row>
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B3">
         <v>6000000</v>
       </c>
       <c r="C3">
+        <v>6000000</v>
+      </c>
+      <c r="D3">
         <v>9000000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>6000000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>4000000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>8000000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>4185000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>2000000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>3000000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>2000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000000</v>
       </c>
       <c r="L3">
         <v>6000000</v>
       </c>
       <c r="M3">
+        <v>6000000</v>
+      </c>
+      <c r="N3">
         <v>7000000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1426000</v>
       </c>
     </row>
-    <row r="4" spans="1:14">
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
-    </row>
-    <row r="6" spans="1:14">
+      <c r="O5"/>
+    </row>
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B6">
+        <v>181000000.0</v>
+      </c>
+      <c r="C6">
         <v>-190000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-301000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>192000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>24000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>70000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>180948000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>74000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-14000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-94000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-60000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-9000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>27000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>136578000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:14">
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B7">
+        <v>53000000.0</v>
+      </c>
+      <c r="C7">
         <v>-296000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>75000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-9000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-94000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-33000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-55219000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>177000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-21000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-116000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>14000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-25000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>41000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-187964000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:14">
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B9">
+        <v>95000000.0</v>
+      </c>
+      <c r="C9">
         <v>-48000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-17000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-27000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-100000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-27000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>52154000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>117000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>15000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-103000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-2000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>50000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>23000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-166069000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:14">
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
-    </row>
-    <row r="11" spans="1:14">
+      <c r="O10"/>
+    </row>
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
-    </row>
-    <row r="12" spans="1:14">
+      <c r="O11"/>
+    </row>
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
-    </row>
-    <row r="13" spans="1:14">
+      <c r="O12"/>
+    </row>
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
-    </row>
-    <row r="14" spans="1:14">
+      <c r="O13"/>
+    </row>
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B14">
+        <v>100000000.0</v>
+      </c>
+      <c r="C14">
         <v>106000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>132000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>129000000.0</v>
       </c>
       <c r="E14">
         <v>129000000.0</v>
       </c>
       <c r="F14">
         <v>129000000.0</v>
       </c>
       <c r="G14">
+        <v>129000000.0</v>
+      </c>
+      <c r="H14">
         <v>63000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>62000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>63000000.0</v>
       </c>
       <c r="J14">
         <v>63000000.0</v>
       </c>
       <c r="K14">
+        <v>63000000.0</v>
+      </c>
+      <c r="L14">
         <v>18000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>19000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>18000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>86174000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:14">
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>120</v>
-[...3 lines deleted...]
-      </c>
+        <v>121</v>
+      </c>
+      <c r="B15"/>
       <c r="C15">
         <v>38558000.0</v>
       </c>
-      <c r="D15"/>
+      <c r="D15">
+        <v>38558000.0</v>
+      </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
-    </row>
-    <row r="16" spans="1:14">
+      <c r="O15"/>
+    </row>
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B16">
+        <v>428000000.0</v>
+      </c>
+      <c r="C16">
         <v>247000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>437000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>738000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>546000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>522000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>452000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>271000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>197000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>211000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>156000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>216000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>225000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>136578000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:14">
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B18">
+        <v>231000000.0</v>
+      </c>
+      <c r="C18">
         <v>-142000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>261000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>100000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>53000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>102000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-117176000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>236000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>2000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-85000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>99000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>58000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>135000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-167149000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:14">
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19">
         <v>-8000000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>275000000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-31000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-8000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>398000000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>88000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>18000000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-29000000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-53000000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-5000000.0</v>
       </c>
-      <c r="M19"/>
       <c r="N19"/>
-    </row>
-    <row r="20" spans="1:14">
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-    </row>
-    <row r="21" spans="1:14">
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B21">
+        <v>-10000000.0</v>
+      </c>
+      <c r="C21">
         <v>-9000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-552000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-202000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-3000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-2000000.0</v>
       </c>
-      <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-    </row>
-    <row r="22" spans="1:14">
+      <c r="O21"/>
+    </row>
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B22">
+        <v>54000000.0</v>
+      </c>
+      <c r="C22">
         <v>44000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>37000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-1000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>2000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>21000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>26000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-24000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-42000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-39000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>70000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>62000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>52000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-216615000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:14">
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B23">
+        <v>-14000000.0</v>
+      </c>
+      <c r="C23">
         <v>-11000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-7000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-1000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-7000000.0</v>
       </c>
-      <c r="F23">
-[...1 lines deleted...]
-      </c>
       <c r="G23">
+        <v>-14000000.0</v>
+      </c>
+      <c r="H23">
         <v>-5788000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-2000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-3000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-102000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-71000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-128000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2021000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:14">
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B24">
+        <v>1000000.0</v>
+      </c>
+      <c r="C24">
         <v>334000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-5000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>1000000.0</v>
       </c>
-      <c r="E24">
-[...1 lines deleted...]
-      </c>
       <c r="F24">
+        <v>-1000000.0</v>
+      </c>
+      <c r="G24">
         <v>1000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>570999.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>92000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>18000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-1000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-47000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="M24">
         <v>1000000.0</v>
       </c>
       <c r="N24">
+        <v>1000000.0</v>
+      </c>
+      <c r="O24">
         <v>-3832000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:14">
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B25">
+        <v>9000000.0</v>
+      </c>
+      <c r="C25">
         <v>6000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>23000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>13000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>11000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>5000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-48321000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>10000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>21000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>20000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>4000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>7000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>30000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>150682000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:14">
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>130</v>
-[...3 lines deleted...]
-      </c>
+        <v>131</v>
+      </c>
+      <c r="B26"/>
       <c r="C26">
         <v>-252082000.0</v>
       </c>
-      <c r="D26"/>
+      <c r="D26">
+        <v>-252082000.0</v>
+      </c>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-    </row>
-    <row r="27" spans="1:14">
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B27">
+        <v>8000000.0</v>
+      </c>
+      <c r="C27">
         <v>7000000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>6000000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>7000000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>5000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>3000000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>14000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="I27">
         <v>1000000.0</v>
       </c>
       <c r="J27">
         <v>1000000.0</v>
       </c>
       <c r="K27">
         <v>1000000.0</v>
       </c>
       <c r="L27">
         <v>1000000.0</v>
       </c>
       <c r="M27">
         <v>1000000.0</v>
       </c>
       <c r="N27">
+        <v>1000000.0</v>
+      </c>
+      <c r="O27">
         <v>2000000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:14">
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B28">
+        <v>-24000000.0</v>
+      </c>
+      <c r="C28">
         <v>-20000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-559000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-203000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-12000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-16000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-192733000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-161000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-14000000.0</v>
       </c>
       <c r="J28">
         <v>-14000000.0</v>
       </c>
       <c r="K28">
+        <v>-14000000.0</v>
+      </c>
+      <c r="L28">
         <v>-102000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-71000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-128000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-59466000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:14">
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B29">
+        <v>225000000.0</v>
+      </c>
+      <c r="C29">
         <v>-136000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>270000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>106000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>57000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>110000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-112991000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>238000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>5000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-83000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>105000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>64000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>142000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-165723000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:14">
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B30">
+        <v>-18000000.0</v>
+      </c>
+      <c r="C30">
         <v>-33000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-8000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>275000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-31000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-8000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>483386000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3000000.0</v>
       </c>
       <c r="J30">
         <v>-3000000.0</v>
       </c>
       <c r="K30">
+        <v>-3000000.0</v>
+      </c>
+      <c r="L30">
         <v>-53000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-5000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-6000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-5258000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>