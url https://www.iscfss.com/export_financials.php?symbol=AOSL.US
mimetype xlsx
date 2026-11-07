--- v0 (2026-09-13)
+++ v1 (2026-11-07)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="195">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="196">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2026-06-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
   <si>
     <t>2022-06-30</t>
   </si>
   <si>
     <t>2021-06-30</t>
   </si>
   <si>
     <t>2020-06-30</t>
   </si>
   <si>
@@ -268,50 +268,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-09-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
@@ -983,51 +986,51 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:U62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21">
       <c r="A1" t="s">
         <v>0</v>
       </c>
@@ -2471,51 +2474,51 @@
       <c r="I29">
         <v>377013000.0</v>
       </c>
       <c r="J29">
         <v>309191000.0</v>
       </c>
       <c r="K29">
         <v>270770000.0</v>
       </c>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
     </row>
     <row r="30" spans="1:21">
       <c r="A30" t="s">
         <v>49</v>
       </c>
       <c r="B30">
-        <v>42798000.0</v>
+        <v>45430000.0</v>
       </c>
       <c r="C30">
         <v>37002000.0</v>
       </c>
       <c r="D30">
         <v>15930000.0</v>
       </c>
       <c r="E30">
         <v>23968000.0</v>
       </c>
       <c r="F30">
         <v>67188000.0</v>
       </c>
       <c r="G30">
         <v>39603000.0</v>
       </c>
       <c r="H30">
         <v>14980000.0</v>
       </c>
       <c r="I30">
         <v>24675000.0</v>
       </c>
       <c r="J30">
         <v>52026000.0</v>
       </c>
@@ -2970,51 +2973,51 @@
         <v>12717000.0</v>
       </c>
       <c r="O38">
         <v>11490000.0</v>
       </c>
       <c r="P38">
         <v>12436000.0</v>
       </c>
       <c r="Q38">
         <v>16655000.0</v>
       </c>
       <c r="R38">
         <v>2754000.0</v>
       </c>
       <c r="S38">
         <v>1516000.0</v>
       </c>
       <c r="T38"/>
       <c r="U38"/>
     </row>
     <row r="39" spans="1:21">
       <c r="A39" t="s">
         <v>58</v>
       </c>
       <c r="B39">
-        <v>12965000.0</v>
+        <v>10333000.0</v>
       </c>
       <c r="C39">
         <v>16404000.0</v>
       </c>
       <c r="D39">
         <v>11194000.0</v>
       </c>
       <c r="E39">
         <v>21533000.0</v>
       </c>
       <c r="F39">
         <v>10012000.0</v>
       </c>
       <c r="G39">
         <v>11014000.0</v>
       </c>
       <c r="H39">
         <v>9289000.0</v>
       </c>
       <c r="I39">
         <v>37466000.0</v>
       </c>
       <c r="J39">
         <v>36477000.0</v>
       </c>
@@ -3033,51 +3036,51 @@
       <c r="O39">
         <v>6812000.0</v>
       </c>
       <c r="P39">
         <v>6987000.0</v>
       </c>
       <c r="Q39">
         <v>6883000.0</v>
       </c>
       <c r="R39">
         <v>3662000.0</v>
       </c>
       <c r="S39">
         <v>1945000.0</v>
       </c>
       <c r="T39">
         <v>1521000.0</v>
       </c>
       <c r="U39"/>
     </row>
     <row r="40" spans="1:21">
       <c r="A40" t="s">
         <v>59</v>
       </c>
       <c r="B40">
-        <v>-2779780000.0</v>
+        <v>69220000.0</v>
       </c>
       <c r="C40">
         <v>57806000.0</v>
       </c>
       <c r="D40">
         <v>53871000.0</v>
       </c>
       <c r="E40">
         <v>53401000.0</v>
       </c>
       <c r="F40">
         <v>105304000.0</v>
       </c>
       <c r="G40">
         <v>62355000.0</v>
       </c>
       <c r="H40">
         <v>52173000.0</v>
       </c>
       <c r="I40">
         <v>44075000.0</v>
       </c>
       <c r="J40">
         <v>49841000.0</v>
       </c>
@@ -4278,489 +4281,495 @@
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BS62"/>
+  <dimension ref="A1:BT62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:71">
+    <row r="1" spans="1:72">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="D1" t="s">
         <v>83</v>
       </c>
       <c r="E1" t="s">
         <v>84</v>
       </c>
       <c r="F1" t="s">
+        <v>85</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="H1" t="s">
         <v>86</v>
       </c>
       <c r="I1" t="s">
         <v>87</v>
       </c>
       <c r="J1" t="s">
+        <v>88</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="L1" t="s">
         <v>89</v>
       </c>
       <c r="M1" t="s">
         <v>90</v>
       </c>
       <c r="N1" t="s">
+        <v>91</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="P1" t="s">
         <v>92</v>
       </c>
       <c r="Q1" t="s">
         <v>93</v>
       </c>
       <c r="R1" t="s">
+        <v>94</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="T1" t="s">
         <v>95</v>
       </c>
       <c r="U1" t="s">
         <v>96</v>
       </c>
       <c r="V1" t="s">
+        <v>97</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="X1" t="s">
         <v>98</v>
       </c>
       <c r="Y1" t="s">
         <v>99</v>
       </c>
       <c r="Z1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AB1" t="s">
         <v>101</v>
       </c>
       <c r="AC1" t="s">
         <v>102</v>
       </c>
       <c r="AD1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AF1" t="s">
         <v>104</v>
       </c>
       <c r="AG1" t="s">
         <v>105</v>
       </c>
       <c r="AH1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AJ1" t="s">
         <v>107</v>
       </c>
       <c r="AK1" t="s">
         <v>108</v>
       </c>
       <c r="AL1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AN1" t="s">
         <v>110</v>
       </c>
       <c r="AO1" t="s">
         <v>111</v>
       </c>
       <c r="AP1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AR1" t="s">
         <v>113</v>
       </c>
       <c r="AS1" t="s">
         <v>114</v>
       </c>
       <c r="AT1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AV1" t="s">
         <v>116</v>
       </c>
       <c r="AW1" t="s">
         <v>117</v>
       </c>
       <c r="AX1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AZ1" t="s">
         <v>119</v>
       </c>
       <c r="BA1" t="s">
         <v>120</v>
       </c>
       <c r="BB1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="BD1" t="s">
         <v>122</v>
       </c>
       <c r="BE1" t="s">
         <v>123</v>
       </c>
       <c r="BF1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BH1" t="s">
         <v>125</v>
       </c>
       <c r="BI1" t="s">
         <v>126</v>
       </c>
       <c r="BJ1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BL1" t="s">
         <v>128</v>
       </c>
       <c r="BM1" t="s">
         <v>129</v>
       </c>
       <c r="BN1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BP1" t="s">
         <v>131</v>
       </c>
       <c r="BQ1" t="s">
         <v>132</v>
       </c>
       <c r="BR1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
       </c>
-      <c r="BS1" t="s">
-        <v>133</v>
+      <c r="BT1" t="s">
+        <v>134</v>
       </c>
     </row>
-    <row r="2" spans="1:71">
+    <row r="2" spans="1:72">
       <c r="A2" t="s">
         <v>21</v>
       </c>
       <c r="B2">
+        <v>41670000.0</v>
+      </c>
+      <c r="C2">
         <v>46951000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>45046000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>49137000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>49136000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>60044000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>51012000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>40816000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>41848000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>45084000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>42513000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>45156000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>52268000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>50775000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>54689000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>65799000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>80101000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>87377000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>69758000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>62175000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>81681000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>80699000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>81858000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>83859000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>87604000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>86181000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>87973000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>89741000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>92905000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>94384000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>92246000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>102617000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>96296000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>92661000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>78079000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>70521000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>60140000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>63134000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>44990000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>38010000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>38644000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>42718000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>47041000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>33875000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>37689000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>44083000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>34396000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>33731000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>40487000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>38760000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>27949000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>25779000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>32789000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>31738000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>36154000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>32988000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>32601000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>35646000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>38801000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>35299000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>37773000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>64678000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>73421000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>69403000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>60815000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>48030000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>38443000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>40154000.0</v>
       </c>
-      <c r="BQ2"/>
-      <c r="BR2">
+      <c r="BR2"/>
+      <c r="BS2">
         <v>45427000.0</v>
       </c>
-      <c r="BS2"/>
+      <c r="BT2"/>
     </row>
-    <row r="3" spans="1:71">
+    <row r="3" spans="1:72">
       <c r="A3" t="s">
         <v>22</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -4790,52 +4799,53 @@
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
+      <c r="BT3"/>
     </row>
-    <row r="4" spans="1:71">
+    <row r="4" spans="1:72">
       <c r="A4" t="s">
         <v>23</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -4865,298 +4875,300 @@
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
+      <c r="BT4"/>
     </row>
-    <row r="5" spans="1:71">
+    <row r="5" spans="1:72">
       <c r="A5" t="s">
         <v>24</v>
       </c>
       <c r="B5">
-        <v>-3526000000.0</v>
+        <v>-1596000.0</v>
       </c>
       <c r="C5">
+        <v>-3526000.0</v>
+      </c>
+      <c r="D5">
         <v>-4264000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-4737000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-5187000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-12390000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-13963000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-10722000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-13578000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-13419000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-11125000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-13937000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-13518000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-8111000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-9156000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-12904000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-3827000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>1080000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>1422000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>1260000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>2229000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>2315000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>996000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>1481000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-2146000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-5127000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-5408000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-4239000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-5876000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-2693000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-563000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-2842000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-2808000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>440000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>5154000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>2455000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>673000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>306000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>39000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-422000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>860000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>769000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>772000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>750000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>739000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>905000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>915000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>887000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>985000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>1033000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>975000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>1006000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>1011000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>957000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>979000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>1027000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>1002000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>972000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>1028000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>959000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>923000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>934000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-29856000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-26067000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-22877000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>1000000.0</v>
       </c>
-      <c r="BO5"/>
-      <c r="BP5">
+      <c r="BP5"/>
+      <c r="BQ5">
         <v>-16322000.0</v>
       </c>
-      <c r="BQ5"/>
-      <c r="BR5">
+      <c r="BR5"/>
+      <c r="BS5">
         <v>14491000.0</v>
       </c>
-      <c r="BS5"/>
+      <c r="BT5"/>
     </row>
-    <row r="6" spans="1:71">
+    <row r="6" spans="1:72">
       <c r="A6" t="s">
         <v>25</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
-      <c r="AG6">
-[...1 lines deleted...]
-      </c>
+      <c r="AG6"/>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
         <v>0.0</v>
       </c>
       <c r="AP6">
@@ -5197,750 +5209,759 @@
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
       <c r="BI6">
         <v>0.0</v>
       </c>
-      <c r="BJ6"/>
+      <c r="BJ6">
+        <v>0.0</v>
+      </c>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
+      <c r="BT6"/>
     </row>
-    <row r="7" spans="1:71">
+    <row r="7" spans="1:72">
       <c r="A7" t="s">
         <v>26</v>
       </c>
-      <c r="B7">
+      <c r="B7"/>
+      <c r="C7">
         <v>24351000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>24767000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>26165000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>26968000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>24184000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>25130000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>26640000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>28512000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>28853000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>28447000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>29835000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>31005000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>29010000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>28079000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>28759000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>29560000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>35738000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>31119000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>23723000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>60117000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>65541000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>16615000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>20821000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>23913000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>76513000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>30579000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>34878000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>38047000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>58437000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>48380000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>51185000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>52925000.0</v>
       </c>
-      <c r="AH7"/>
-      <c r="AI7">
+      <c r="AI7"/>
+      <c r="AJ7">
         <v>214000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>449000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>659000.0</v>
       </c>
-      <c r="AL7"/>
-      <c r="AM7">
+      <c r="AM7"/>
+      <c r="AN7">
         <v>1071000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>1296000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>1496000.0</v>
       </c>
-      <c r="AP7"/>
-      <c r="AQ7">
+      <c r="AQ7"/>
+      <c r="AR7">
         <v>45000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>64000.0</v>
       </c>
       <c r="AS7">
         <v>64000.0</v>
       </c>
       <c r="AT7">
         <v>64000.0</v>
       </c>
       <c r="AU7">
+        <v>64000.0</v>
+      </c>
+      <c r="AV7">
         <v>299000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>550000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>779000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>1005000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>83000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>195000.0</v>
       </c>
       <c r="BB7">
         <v>195000.0</v>
       </c>
       <c r="BC7">
+        <v>195000.0</v>
+      </c>
+      <c r="BD7">
         <v>347000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>606000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>847000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>1085000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>115000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>130000.0</v>
       </c>
       <c r="BI7">
         <v>130000.0</v>
       </c>
-      <c r="BJ7"/>
+      <c r="BJ7">
+        <v>130000.0</v>
+      </c>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
+      <c r="BT7"/>
     </row>
-    <row r="8" spans="1:71">
+    <row r="8" spans="1:72">
       <c r="A8" t="s">
         <v>27</v>
       </c>
-      <c r="B8">
+      <c r="B8"/>
+      <c r="C8">
         <v>77000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>76000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>75000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>74000.0</v>
       </c>
       <c r="F8">
         <v>74000.0</v>
       </c>
       <c r="G8">
         <v>74000.0</v>
       </c>
       <c r="H8">
+        <v>74000.0</v>
+      </c>
+      <c r="I8">
         <v>73000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>72000.0</v>
       </c>
       <c r="J8">
         <v>72000.0</v>
       </c>
       <c r="K8">
         <v>72000.0</v>
       </c>
       <c r="L8">
-        <v>70000.0</v>
+        <v>72000.0</v>
       </c>
       <c r="M8">
         <v>70000.0</v>
       </c>
       <c r="N8">
         <v>70000.0</v>
       </c>
       <c r="O8">
+        <v>70000.0</v>
+      </c>
+      <c r="P8">
         <v>69000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>68000.0</v>
       </c>
       <c r="Q8">
         <v>68000.0</v>
       </c>
       <c r="R8">
         <v>68000.0</v>
       </c>
       <c r="S8">
-        <v>67000.0</v>
+        <v>68000.0</v>
       </c>
       <c r="T8">
         <v>67000.0</v>
       </c>
       <c r="U8">
-        <v>66000.0</v>
+        <v>67000.0</v>
       </c>
       <c r="V8">
         <v>66000.0</v>
       </c>
-      <c r="W8"/>
+      <c r="W8">
+        <v>66000.0</v>
+      </c>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
+      <c r="BT8"/>
     </row>
-    <row r="9" spans="1:71">
+    <row r="9" spans="1:72">
       <c r="A9" t="s">
         <v>28</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
-      <c r="N9">
+      <c r="N9"/>
+      <c r="O9">
         <v>329034000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>321548000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>316141000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>299196000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>288951000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>276509000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>275410000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>264321000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>259993000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>252934000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>254980000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>248967000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>246103000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>242470000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>240797000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>236683000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>234410000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>230234000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>227818000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>223369000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>220244000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>215168000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>212771000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>208336000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>206332000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>202739000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>202370000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>198615000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>191444000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>187148000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>185495000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>182203000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>181040000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>178820000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>178052000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>175990000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>174084000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>171524000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>170434000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>169531000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>168352000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>166304000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>164947000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>162477000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>160602000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>158289000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>156610000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>154353000.0</v>
       </c>
-      <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
+      <c r="BT9"/>
     </row>
-    <row r="10" spans="1:71">
+    <row r="10" spans="1:72">
       <c r="A10" t="s">
         <v>29</v>
       </c>
       <c r="B10">
-        <v>180771000000.0</v>
+        <v>175215000.0</v>
       </c>
       <c r="C10">
+        <v>180771000.0</v>
+      </c>
+      <c r="D10">
         <v>190253000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>196340000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>223509000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>153079000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>169359000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>182592000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>176008000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>175127000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>174387000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>162266000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>193576000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>195188000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>265946000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>287805000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>316119000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>314352000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>323134000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>269306000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>252453000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>202412000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>192113000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>180966000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>154698000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>158536000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>110223000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>107249000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>103136000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>121893000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>139144000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>146632000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>113173000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>131535000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>125207000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>146209000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>180165000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>115708000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>116150000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>122793000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>118774000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>87774000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>78923000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>81858000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>72868000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>106085000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>112931000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>120647000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>117834000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>117788000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>110634000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>102533000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>95995000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>92406000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>104040000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>91864000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>95198000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>82166000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>79344000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>97260000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>88400000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>86708000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>112253000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>114412000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>126296000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>119001000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>58252000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>59820000.0</v>
       </c>
-      <c r="BQ10"/>
-      <c r="BR10">
+      <c r="BR10"/>
+      <c r="BS10">
         <v>60416000.0</v>
       </c>
-      <c r="BS10"/>
+      <c r="BT10"/>
     </row>
-    <row r="11" spans="1:71">
+    <row r="11" spans="1:72">
       <c r="A11" t="s">
         <v>30</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -5970,1371 +5991,1383 @@
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
+      <c r="BT11"/>
     </row>
-    <row r="12" spans="1:71">
+    <row r="12" spans="1:72">
       <c r="A12" t="s">
         <v>31</v>
       </c>
       <c r="B12">
-        <v>180771000000.0</v>
+        <v>175215000.0</v>
       </c>
       <c r="C12">
+        <v>180771000.0</v>
+      </c>
+      <c r="D12">
         <v>190253000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>196340000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>223509000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>153079000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>169359000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>182592000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>176008000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>175127000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>174387000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>162266000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>193576000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>195188000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>265946000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>287805000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>316119000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>314352000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>323134000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>269306000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>252453000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>202412000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>192113000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>180966000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>154698000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>158536000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>110223000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>107249000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>103136000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>121893000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>139144000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>146632000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>113173000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>131535000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>125207000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>146209000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>180165000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>115708000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>116150000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>122793000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>118774000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>87774000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>78923000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>81858000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>72868000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>106085000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>112931000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>120647000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>117834000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>117788000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>110634000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>102533000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>95995000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>92406000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>104040000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>91864000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>95198000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>82166000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>79344000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>97260000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>88400000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>86708000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>112253000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>114412000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>126296000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>119001000.0</v>
       </c>
-      <c r="BO12"/>
-      <c r="BP12">
+      <c r="BP12"/>
+      <c r="BQ12">
         <v>59820000.0</v>
       </c>
-      <c r="BQ12"/>
-      <c r="BR12">
+      <c r="BR12"/>
+      <c r="BS12">
         <v>60416000.0</v>
       </c>
-      <c r="BS12"/>
+      <c r="BT12"/>
     </row>
-    <row r="13" spans="1:71">
+    <row r="13" spans="1:72">
       <c r="A13" t="s">
         <v>32</v>
       </c>
-      <c r="B13">
+      <c r="B13"/>
+      <c r="C13">
         <v>77000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>76000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>75000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>74000.0</v>
       </c>
       <c r="F13">
         <v>74000.0</v>
       </c>
       <c r="G13">
         <v>74000.0</v>
       </c>
       <c r="H13">
+        <v>74000.0</v>
+      </c>
+      <c r="I13">
         <v>73000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>72000.0</v>
       </c>
       <c r="J13">
         <v>72000.0</v>
       </c>
       <c r="K13">
         <v>72000.0</v>
       </c>
       <c r="L13">
-        <v>70000.0</v>
+        <v>72000.0</v>
       </c>
       <c r="M13">
         <v>70000.0</v>
       </c>
       <c r="N13">
         <v>70000.0</v>
       </c>
       <c r="O13">
+        <v>70000.0</v>
+      </c>
+      <c r="P13">
         <v>69000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>68000.0</v>
       </c>
       <c r="Q13">
         <v>68000.0</v>
       </c>
       <c r="R13">
         <v>68000.0</v>
       </c>
       <c r="S13">
-        <v>67000.0</v>
+        <v>68000.0</v>
       </c>
       <c r="T13">
         <v>67000.0</v>
       </c>
       <c r="U13">
-        <v>66000.0</v>
+        <v>67000.0</v>
       </c>
       <c r="V13">
         <v>66000.0</v>
       </c>
       <c r="W13">
-        <v>65000.0</v>
+        <v>66000.0</v>
       </c>
       <c r="X13">
         <v>65000.0</v>
       </c>
       <c r="Y13">
-        <v>64000.0</v>
+        <v>65000.0</v>
       </c>
       <c r="Z13">
         <v>64000.0</v>
       </c>
       <c r="AA13">
-        <v>63000.0</v>
+        <v>64000.0</v>
       </c>
       <c r="AB13">
         <v>63000.0</v>
       </c>
       <c r="AC13">
-        <v>62000.0</v>
+        <v>63000.0</v>
       </c>
       <c r="AD13">
         <v>62000.0</v>
       </c>
       <c r="AE13">
         <v>62000.0</v>
       </c>
       <c r="AF13">
-        <v>61000.0</v>
+        <v>62000.0</v>
       </c>
       <c r="AG13">
         <v>61000.0</v>
       </c>
       <c r="AH13">
         <v>61000.0</v>
       </c>
       <c r="AI13">
-        <v>60000.0</v>
+        <v>61000.0</v>
       </c>
       <c r="AJ13">
         <v>60000.0</v>
       </c>
       <c r="AK13">
-        <v>59000.0</v>
+        <v>60000.0</v>
       </c>
       <c r="AL13">
         <v>59000.0</v>
       </c>
       <c r="AM13">
         <v>59000.0</v>
       </c>
       <c r="AN13">
-        <v>58000.0</v>
+        <v>59000.0</v>
       </c>
       <c r="AO13">
         <v>58000.0</v>
       </c>
       <c r="AP13">
+        <v>58000.0</v>
+      </c>
+      <c r="AQ13">
         <v>57000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>56000.0</v>
       </c>
       <c r="AR13">
         <v>56000.0</v>
       </c>
       <c r="AS13">
-        <v>55000.0</v>
+        <v>56000.0</v>
       </c>
       <c r="AT13">
         <v>55000.0</v>
       </c>
       <c r="AU13">
-        <v>54000.0</v>
+        <v>55000.0</v>
       </c>
       <c r="AV13">
         <v>54000.0</v>
       </c>
       <c r="AW13">
         <v>54000.0</v>
       </c>
       <c r="AX13">
-        <v>53000.0</v>
+        <v>54000.0</v>
       </c>
       <c r="AY13">
         <v>53000.0</v>
       </c>
       <c r="AZ13">
-        <v>52000.0</v>
+        <v>53000.0</v>
       </c>
       <c r="BA13">
         <v>52000.0</v>
       </c>
       <c r="BB13">
-        <v>51000.0</v>
+        <v>52000.0</v>
       </c>
       <c r="BC13">
         <v>51000.0</v>
       </c>
       <c r="BD13">
         <v>51000.0</v>
       </c>
       <c r="BE13">
         <v>51000.0</v>
       </c>
       <c r="BF13">
+        <v>51000.0</v>
+      </c>
+      <c r="BG13">
         <v>50000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49000.0</v>
       </c>
       <c r="BH13">
         <v>49000.0</v>
       </c>
       <c r="BI13">
         <v>49000.0</v>
       </c>
       <c r="BJ13">
         <v>49000.0</v>
       </c>
       <c r="BK13">
         <v>49000.0</v>
       </c>
       <c r="BL13">
         <v>49000.0</v>
       </c>
       <c r="BM13">
+        <v>49000.0</v>
+      </c>
+      <c r="BN13">
         <v>44000.0</v>
       </c>
-      <c r="BN13">
+      <c r="BO13">
         <v>103847000.0</v>
       </c>
-      <c r="BO13">
+      <c r="BP13">
         <v>16000.0</v>
       </c>
-      <c r="BP13">
+      <c r="BQ13">
         <v>37000.0</v>
       </c>
-      <c r="BQ13"/>
-      <c r="BR13">
+      <c r="BR13"/>
+      <c r="BS13">
         <v>16000.0</v>
       </c>
-      <c r="BS13"/>
+      <c r="BT13"/>
     </row>
-    <row r="14" spans="1:71">
+    <row r="14" spans="1:72">
       <c r="A14" t="s">
         <v>33</v>
       </c>
       <c r="B14">
+        <v>30286000.0</v>
+      </c>
+      <c r="C14">
         <v>30143000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>29887000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>29816000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>30036000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>29924000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>29530000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>29163000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>29004000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>28879000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>28433000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>27939000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>29786000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>27598000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>27710000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>29576000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>29423000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>28466000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>28423000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>28287000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>27638000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>27705000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>27716000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>27353000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>26314000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>25227000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>24894000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>24701000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>25130000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>24996000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>24084000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>23887000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>24594000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>24628000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>24755000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>25033000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24960000.0</v>
       </c>
       <c r="AL14">
         <v>24960000.0</v>
       </c>
       <c r="AM14">
+        <v>24960000.0</v>
+      </c>
+      <c r="AN14">
         <v>24951000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>24977000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>24413000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>23630000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>22232000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>22269000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>22698000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>26307000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>26447000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>26577000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>27003000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>26214000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>26067000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>26462000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>26309000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>25596000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>25467000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>26101000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>25884000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>25813000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>25647000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>25423000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25495000.0</v>
       </c>
       <c r="BJ14">
         <v>25495000.0</v>
       </c>
       <c r="BK14">
+        <v>25495000.0</v>
+      </c>
+      <c r="BL14">
         <v>25905000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>24437000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>23662000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>23660000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>20601000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>20085000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>19862000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19244000.0</v>
       </c>
       <c r="BS14">
         <v>19244000.0</v>
       </c>
+      <c r="BT14">
+        <v>19244000.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:71">
+    <row r="15" spans="1:72">
       <c r="A15" t="s">
         <v>34</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
-      <c r="N15">
+      <c r="N15"/>
+      <c r="O15">
         <v>70000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>69000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>68000.0</v>
       </c>
       <c r="Q15">
         <v>68000.0</v>
       </c>
       <c r="R15">
         <v>68000.0</v>
       </c>
       <c r="S15">
-        <v>67000.0</v>
+        <v>68000.0</v>
       </c>
       <c r="T15">
         <v>67000.0</v>
       </c>
       <c r="U15">
-        <v>66000.0</v>
+        <v>67000.0</v>
       </c>
       <c r="V15">
         <v>66000.0</v>
       </c>
       <c r="W15">
-        <v>65000.0</v>
+        <v>66000.0</v>
       </c>
       <c r="X15">
         <v>65000.0</v>
       </c>
       <c r="Y15">
-        <v>64000.0</v>
+        <v>65000.0</v>
       </c>
       <c r="Z15">
         <v>64000.0</v>
       </c>
       <c r="AA15">
-        <v>63000.0</v>
+        <v>64000.0</v>
       </c>
       <c r="AB15">
         <v>63000.0</v>
       </c>
       <c r="AC15">
-        <v>62000.0</v>
+        <v>63000.0</v>
       </c>
       <c r="AD15">
         <v>62000.0</v>
       </c>
       <c r="AE15">
         <v>62000.0</v>
       </c>
       <c r="AF15">
-        <v>61000.0</v>
+        <v>62000.0</v>
       </c>
       <c r="AG15">
         <v>61000.0</v>
       </c>
       <c r="AH15">
         <v>61000.0</v>
       </c>
       <c r="AI15">
-        <v>60000.0</v>
+        <v>61000.0</v>
       </c>
       <c r="AJ15">
         <v>60000.0</v>
       </c>
       <c r="AK15">
-        <v>59000.0</v>
+        <v>60000.0</v>
       </c>
       <c r="AL15">
         <v>59000.0</v>
       </c>
       <c r="AM15">
         <v>59000.0</v>
       </c>
       <c r="AN15">
-        <v>58000.0</v>
+        <v>59000.0</v>
       </c>
       <c r="AO15">
         <v>58000.0</v>
       </c>
       <c r="AP15">
+        <v>58000.0</v>
+      </c>
+      <c r="AQ15">
         <v>57000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>56000.0</v>
       </c>
       <c r="AR15">
         <v>56000.0</v>
       </c>
       <c r="AS15">
-        <v>55000.0</v>
+        <v>56000.0</v>
       </c>
       <c r="AT15">
         <v>55000.0</v>
       </c>
       <c r="AU15">
-        <v>54000.0</v>
+        <v>55000.0</v>
       </c>
       <c r="AV15">
         <v>54000.0</v>
       </c>
       <c r="AW15">
         <v>54000.0</v>
       </c>
       <c r="AX15">
-        <v>53000.0</v>
+        <v>54000.0</v>
       </c>
       <c r="AY15">
         <v>53000.0</v>
       </c>
       <c r="AZ15">
-        <v>52000.0</v>
+        <v>53000.0</v>
       </c>
       <c r="BA15">
         <v>52000.0</v>
       </c>
       <c r="BB15">
-        <v>51000.0</v>
+        <v>52000.0</v>
       </c>
       <c r="BC15">
         <v>51000.0</v>
       </c>
       <c r="BD15">
         <v>51000.0</v>
       </c>
       <c r="BE15">
         <v>51000.0</v>
       </c>
       <c r="BF15">
+        <v>51000.0</v>
+      </c>
+      <c r="BG15">
         <v>50000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49000.0</v>
       </c>
       <c r="BH15">
         <v>49000.0</v>
       </c>
       <c r="BI15">
         <v>49000.0</v>
       </c>
       <c r="BJ15">
         <v>49000.0</v>
       </c>
       <c r="BK15">
         <v>49000.0</v>
       </c>
       <c r="BL15">
         <v>49000.0</v>
       </c>
       <c r="BM15">
+        <v>49000.0</v>
+      </c>
+      <c r="BN15">
         <v>44000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>103847000.0</v>
       </c>
-      <c r="BO15"/>
-      <c r="BP15">
+      <c r="BP15"/>
+      <c r="BQ15">
         <v>37000.0</v>
       </c>
-      <c r="BQ15"/>
-      <c r="BR15">
+      <c r="BR15"/>
+      <c r="BS15">
         <v>16000.0</v>
       </c>
-      <c r="BS15"/>
+      <c r="BT15"/>
     </row>
-    <row r="16" spans="1:71">
+    <row r="16" spans="1:72">
       <c r="A16" t="s">
         <v>35</v>
       </c>
-      <c r="B16">
-[...1 lines deleted...]
-      </c>
+      <c r="B16"/>
       <c r="C16">
+        <v>726000.0</v>
+      </c>
+      <c r="D16">
         <v>11684000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>11580000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>19625000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>17030000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>18903000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>27370000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>25635000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>34773000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>40749000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>35576000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>44827000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>46155000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>57684000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>35053000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>36184000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>40578000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>35111000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>23592000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>17137000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>7139000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>6852000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>4663000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>2777000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>2813000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>2556000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>2318000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>2645000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-242000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>2100000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>1769000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>2218000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>1665000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>1530000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>1386000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>942000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>814000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>713000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>955000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>1003000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>997000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>807000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>761000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>1325000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>716000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>699000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>654000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>847000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>665000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>629000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>611000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>625000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>622000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>474000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>468000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>393000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>366000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>724000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>1543000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>1218000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>2377000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>10521000.0</v>
       </c>
-      <c r="BL16"/>
-      <c r="BM16">
+      <c r="BM16"/>
+      <c r="BN16">
         <v>2407000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>2296000.0</v>
       </c>
-      <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
-      <c r="BR16">
+      <c r="BR16"/>
+      <c r="BS16">
         <v>2545000.0</v>
       </c>
-      <c r="BS16"/>
+      <c r="BT16"/>
     </row>
-    <row r="17" spans="1:71">
+    <row r="17" spans="1:72">
       <c r="A17" t="s">
         <v>36</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
-      <c r="AB17">
+      <c r="AB17"/>
+      <c r="AC17">
         <v>4766000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>4813000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>4822000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>4977000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>4944000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>4918000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>4892000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>4643000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>4600000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>4568000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>4594000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>5539000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>5502000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>5486000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>12132000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>10193000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>10316000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>10482000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>10848000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>10938000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>10950000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>10931000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>10854000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>10751000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>10766000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>10685000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>10823000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>10574000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>10427000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>10234000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>10061000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>8651000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>8866000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>8960000.0</v>
       </c>
-      <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
+      <c r="BT17"/>
     </row>
-    <row r="18" spans="1:71">
+    <row r="18" spans="1:72">
       <c r="A18" t="s">
         <v>37</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
-      <c r="W18">
+      <c r="W18"/>
+      <c r="X18">
         <v>1470000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>860000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>521000.0</v>
       </c>
-      <c r="Z18"/>
-      <c r="AA18">
+      <c r="AA18"/>
+      <c r="AB18">
         <v>485000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>263000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>425000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>466000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>1325000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>1134000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>1063000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>713000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>2070000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>442000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>2736000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>2659000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>2938000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>2924000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>2972000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>2973000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>3913000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>3720000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>3972000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>4501000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>3551000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>3220000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>1947000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>4377000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>3351000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>3441000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>2689000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>3921000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>2919000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>2960000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>2377000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>1822000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>1203000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>1133000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>1065000.0</v>
       </c>
-      <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
+      <c r="BT18"/>
     </row>
-    <row r="19" spans="1:71">
+    <row r="19" spans="1:72">
       <c r="A19" t="s">
         <v>38</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -7364,58 +7397,57 @@
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
+      <c r="BT19"/>
     </row>
-    <row r="20" spans="1:71">
+    <row r="20" spans="1:72">
       <c r="A20" t="s">
         <v>39</v>
       </c>
-      <c r="B20">
-[...1 lines deleted...]
-      </c>
+      <c r="B20"/>
       <c r="C20">
         <v>269000.0</v>
       </c>
       <c r="D20">
         <v>269000.0</v>
       </c>
       <c r="E20">
         <v>269000.0</v>
       </c>
       <c r="F20">
         <v>269000.0</v>
       </c>
       <c r="G20">
         <v>269000.0</v>
       </c>
       <c r="H20">
         <v>269000.0</v>
       </c>
       <c r="I20">
         <v>269000.0</v>
       </c>
       <c r="J20">
         <v>269000.0</v>
       </c>
       <c r="K20">
@@ -7544,1223 +7576,1238 @@
       <c r="AZ20">
         <v>269000.0</v>
       </c>
       <c r="BA20">
         <v>269000.0</v>
       </c>
       <c r="BB20">
         <v>269000.0</v>
       </c>
       <c r="BC20">
         <v>269000.0</v>
       </c>
       <c r="BD20">
         <v>269000.0</v>
       </c>
       <c r="BE20">
         <v>269000.0</v>
       </c>
       <c r="BF20">
         <v>269000.0</v>
       </c>
       <c r="BG20">
         <v>269000.0</v>
       </c>
       <c r="BH20">
-        <v>0.0</v>
+        <v>269000.0</v>
       </c>
       <c r="BI20">
         <v>0.0</v>
       </c>
-      <c r="BJ20"/>
+      <c r="BJ20">
+        <v>0.0</v>
+      </c>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
+      <c r="BT20"/>
     </row>
-    <row r="21" spans="1:71">
+    <row r="21" spans="1:72">
       <c r="A21" t="s">
         <v>40</v>
       </c>
       <c r="B21">
-        <v>1347000000.0</v>
+        <v>1360000.0</v>
       </c>
       <c r="C21">
+        <v>1078000.0</v>
+      </c>
+      <c r="D21">
         <v>1206000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>1019000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>1111000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>269000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>812000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>1624000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>2435000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>3247000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>4059000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>4872000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>5684000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>6496000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>7308000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>8120000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>8942000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>9781000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>10621000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>11461000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>21618000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>22460000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>23154000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>24034000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>24489000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>25003000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>25009000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>25159000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>25033000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>16613000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>16642000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>16670000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>25048000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>16322000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>25916000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>14330000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>12734000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>13000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14000.0</v>
       </c>
       <c r="AN21">
         <v>14000.0</v>
       </c>
       <c r="AO21">
-        <v>15000.0</v>
+        <v>14000.0</v>
       </c>
       <c r="AP21">
         <v>15000.0</v>
       </c>
       <c r="AQ21">
-        <v>16000.0</v>
+        <v>15000.0</v>
       </c>
       <c r="AR21">
         <v>16000.0</v>
       </c>
       <c r="AS21">
         <v>16000.0</v>
       </c>
       <c r="AT21">
-        <v>17000.0</v>
+        <v>16000.0</v>
       </c>
       <c r="AU21">
         <v>17000.0</v>
       </c>
       <c r="AV21">
+        <v>17000.0</v>
+      </c>
+      <c r="AW21">
         <v>18000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>66000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>229000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>213000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>296000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>392000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>496000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>599000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>742000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>885000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>1028000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>1171000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>1314000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>1456000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>1599000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>4069000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>4486000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>3478000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>3820000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>4058000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>4388000.0</v>
       </c>
-      <c r="BQ21"/>
-      <c r="BR21">
+      <c r="BR21"/>
+      <c r="BS21">
         <v>5120000.0</v>
       </c>
-      <c r="BS21"/>
+      <c r="BT21"/>
     </row>
-    <row r="22" spans="1:71">
+    <row r="22" spans="1:72">
       <c r="A22" t="s">
         <v>41</v>
       </c>
       <c r="B22">
-        <v>201384000000.0</v>
+        <v>196265000.0</v>
       </c>
       <c r="C22">
+        <v>201384000.0</v>
+      </c>
+      <c r="D22">
         <v>199049000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>200102000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>196156000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>189677000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>188126000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>183733000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>184968000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>195750000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>198098000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>191709000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>187751000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>183247000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>179783000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>163823000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>164946000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>158040000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>143538000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>129084000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>163437000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>154293000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>145110000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>144307000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>137700000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>135528000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>127395000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>117591000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>118558000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>111643000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>107930000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>102962000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>98049000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>90182000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>90472000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>85672000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>79187000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>76254000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>73349000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>70239000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>70018000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>68848000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>67911000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>61102000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>61958000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>64175000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>66311000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>69982000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>68410000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>66560000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>59802000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>62767000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>68422000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>68339000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>67093000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>71488000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>71056000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>65778000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>53190000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>46135000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>53309000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>65251000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>53652000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>44525000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>30440000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>28315000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>26045000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>25391000.0</v>
       </c>
-      <c r="BQ22"/>
-      <c r="BR22">
+      <c r="BR22"/>
+      <c r="BS22">
         <v>22803000.0</v>
       </c>
-      <c r="BS22"/>
+      <c r="BT22"/>
     </row>
-    <row r="23" spans="1:71">
+    <row r="23" spans="1:72">
       <c r="A23" t="s">
         <v>42</v>
       </c>
       <c r="B23">
-        <v>963555000000.0</v>
+        <v>960776000.0</v>
       </c>
       <c r="C23">
+        <v>963555000.0</v>
+      </c>
+      <c r="D23">
         <v>976413000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1002293000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1037549000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1034303000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1116368000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1133944000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1137625000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1145013000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1154049000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1176346000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1206367000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1199737000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1253307000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1285645000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1311438000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1298629000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1209169000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1111875000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>991678000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>918573000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>874391000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>853165000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>811748000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>792939000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>767295000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>763140000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>747818000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>739394000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>740718000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>734188000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>684997000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>667049000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>594847000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>520551000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>492582000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>398408000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>370213000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>362028000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>360566000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>318505000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>313894000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>299766000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>308538000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>348617000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>347314000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>355747000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>361420000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>364348000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>349764000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>350175000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>356419000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>356321000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>364078000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>376700000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>370726000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>366157000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>345351000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>331729000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>321446000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>347438000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>345834000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>329702000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>274330000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>258167000.0</v>
       </c>
-      <c r="BO23"/>
-      <c r="BP23">
+      <c r="BP23"/>
+      <c r="BQ23">
         <v>162257000.0</v>
       </c>
-      <c r="BQ23"/>
-      <c r="BR23">
+      <c r="BR23"/>
+      <c r="BS23">
         <v>160365000.0</v>
       </c>
-      <c r="BS23"/>
+      <c r="BT23"/>
     </row>
-    <row r="24" spans="1:71">
+    <row r="24" spans="1:72">
       <c r="A24" t="s">
         <v>43</v>
       </c>
-      <c r="B24">
+      <c r="B24"/>
+      <c r="C24">
         <v>537000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>1332000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>2113000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>2879000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>14872000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>17856000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>20826000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>23782000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>26724000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>29653000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>32568000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>35470000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>38360000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>41237000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>44101000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>46953000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>38156000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>53887000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>13707000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>75991000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>77990000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>90868000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>93096000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>99970000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>99775000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>74205000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>76309000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>56357000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>59380000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>62499000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>36729000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>38795000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>26786000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>10883000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>449000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>659000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>866000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>1071000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>1296000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>1496000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>1695000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>45000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>64000.0</v>
       </c>
       <c r="AS24">
         <v>64000.0</v>
       </c>
       <c r="AT24">
         <v>64000.0</v>
       </c>
       <c r="AU24">
+        <v>64000.0</v>
+      </c>
+      <c r="AV24">
         <v>299000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>550000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>779000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>1005000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>11429000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>12143000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>12857000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>13571000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>14537000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>15250000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>15964000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>16429000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>115000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>130000.0</v>
       </c>
       <c r="BI24">
         <v>130000.0</v>
       </c>
       <c r="BJ24">
         <v>130000.0</v>
       </c>
       <c r="BK24">
         <v>130000.0</v>
       </c>
       <c r="BL24">
+        <v>130000.0</v>
+      </c>
+      <c r="BM24">
         <v>144000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>291000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>436000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>579000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>744000.0</v>
       </c>
-      <c r="BQ24"/>
-      <c r="BR24">
+      <c r="BR24"/>
+      <c r="BS24">
         <v>9629000.0</v>
       </c>
-      <c r="BS24"/>
+      <c r="BT24"/>
     </row>
-    <row r="25" spans="1:71">
+    <row r="25" spans="1:72">
       <c r="A25" t="s">
         <v>44</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
-      <c r="N25">
+      <c r="N25"/>
+      <c r="O25">
         <v>38360000.0</v>
       </c>
-      <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
-      <c r="R25">
+      <c r="R25"/>
+      <c r="S25">
         <v>42486000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>53887000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>13707000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>75991000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>77990000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>107483000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>113917000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>123883000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>99775000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>104784000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>111187000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>94404000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>43381000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>110879000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>87914000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>91720000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>56791000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>11097000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>449000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>659000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>866000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>1071000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>1296000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>1496000.0</v>
       </c>
-      <c r="AP25"/>
-      <c r="AQ25">
+      <c r="AQ25"/>
+      <c r="AR25">
         <v>45000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>64000.0</v>
       </c>
       <c r="AS25">
         <v>64000.0</v>
       </c>
       <c r="AT25">
         <v>64000.0</v>
       </c>
       <c r="AU25">
+        <v>64000.0</v>
+      </c>
+      <c r="AV25">
         <v>299000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>550000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>779000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>1005000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>11512000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>12243000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>13052000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>13766000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>14884000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>15856000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>16811000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>17514000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>115000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>130000.0</v>
       </c>
       <c r="BI25">
         <v>130000.0</v>
       </c>
-      <c r="BJ25"/>
+      <c r="BJ25">
+        <v>130000.0</v>
+      </c>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
+      <c r="BT25"/>
     </row>
-    <row r="26" spans="1:71">
+    <row r="26" spans="1:72">
       <c r="A26" t="s">
         <v>45</v>
       </c>
-      <c r="B26">
+      <c r="B26"/>
+      <c r="C26">
         <v>152335000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>142082000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>141439000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>140825000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>279122000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>354399000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>357941000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>354348000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>356139000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>359344000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>356244000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>357878000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>366617000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>368042000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>365115000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>375914000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>378378000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>379824000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>376061000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="V26">
         <v>100000.0</v>
       </c>
       <c r="W26">
         <v>100000.0</v>
       </c>
       <c r="X26">
         <v>100000.0</v>
       </c>
       <c r="Y26">
         <v>100000.0</v>
       </c>
       <c r="Z26">
         <v>100000.0</v>
       </c>
       <c r="AA26">
         <v>100000.0</v>
       </c>
       <c r="AB26">
-        <v>700000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="AC26">
         <v>700000.0</v>
       </c>
       <c r="AD26">
         <v>700000.0</v>
       </c>
       <c r="AE26">
         <v>700000.0</v>
       </c>
       <c r="AF26">
         <v>700000.0</v>
       </c>
       <c r="AG26">
         <v>700000.0</v>
       </c>
       <c r="AH26">
         <v>700000.0</v>
       </c>
       <c r="AI26">
         <v>700000.0</v>
       </c>
       <c r="AJ26">
         <v>700000.0</v>
       </c>
-      <c r="AK26"/>
-      <c r="AL26">
+      <c r="AK26">
         <v>700000.0</v>
       </c>
-      <c r="AM26"/>
+      <c r="AL26"/>
+      <c r="AM26">
+        <v>700000.0</v>
+      </c>
       <c r="AN26"/>
       <c r="AO26"/>
-      <c r="AP26">
+      <c r="AP26"/>
+      <c r="AQ26">
         <v>100000.0</v>
       </c>
-      <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
-      <c r="AT26">
+      <c r="AT26"/>
+      <c r="AU26">
         <v>100000.0</v>
       </c>
-      <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
+      <c r="BT26"/>
     </row>
-    <row r="27" spans="1:71">
+    <row r="27" spans="1:72">
       <c r="A27" t="s">
         <v>46</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -8790,1802 +8837,1820 @@
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
+      <c r="BT27"/>
     </row>
-    <row r="28" spans="1:71">
+    <row r="28" spans="1:72">
       <c r="A28" t="s">
         <v>47</v>
       </c>
       <c r="B28">
-        <v>-152789000000.0</v>
+        <v>-149546000.0</v>
       </c>
       <c r="C28">
+        <v>-152789000.0</v>
+      </c>
+      <c r="D28">
         <v>-161118000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-165082000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-190737000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-102171000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-114576000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-123384000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-112026000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-107915000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-104703000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-88330000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-115618000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-116384000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-171753000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-189900000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-212868000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-216841000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-226796000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-222916000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-58390000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-851000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>10072000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>29058000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>51683000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>47866000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>76679000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>59246000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>52658000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>24316000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>7899000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-28492000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-7309000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-39656000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-111123000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-144914000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-178669000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-114014000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-114259000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-120688000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-116477000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-86955000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-78623000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-81309000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-72090000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-105080000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-105225000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-111988000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-108147000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-101901000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-95562000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-86488000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-78902000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-73552000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-84611000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-72191000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-73867000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-60120000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-67114000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-86416000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-84109000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-86272000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-98429000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-99737000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-121025000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-114314000.0</v>
       </c>
-      <c r="BO28"/>
-      <c r="BP28">
+      <c r="BP28"/>
+      <c r="BQ28">
         <v>-58535000.0</v>
       </c>
-      <c r="BQ28"/>
-      <c r="BR28">
+      <c r="BR28"/>
+      <c r="BS28">
         <v>-45155000.0</v>
       </c>
-      <c r="BS28"/>
+      <c r="BT28"/>
     </row>
-    <row r="29" spans="1:71">
+    <row r="29" spans="1:72">
       <c r="A29" t="s">
         <v>48</v>
       </c>
-      <c r="B29">
+      <c r="B29"/>
+      <c r="C29">
         <v>801532000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>804549000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>823861000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>839908000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>849056000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>915944000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>935148000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>930742000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>929966000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>930174000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>938659000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>932232000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>933713000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>953372000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>968820000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>959160000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>917127000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>892120000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>816657000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>534817000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>509225000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>479435000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>468388000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>441824000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>423578000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>396896000.0</v>
       </c>
-      <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
+      <c r="BT29"/>
     </row>
-    <row r="30" spans="1:71">
+    <row r="30" spans="1:72">
       <c r="A30" t="s">
         <v>49</v>
       </c>
       <c r="B30">
-        <v>42798000.0</v>
+        <v>53250000.0</v>
       </c>
       <c r="C30">
+        <v>45430000.0</v>
+      </c>
+      <c r="D30">
         <v>56351000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>77678000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>95830000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>37002000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>30047000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>30542000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>31103000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>15930000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>14317000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>33357000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>36837000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>23968000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>21363000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>55154000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>56850000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>67188000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>40395000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>57724000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>44135000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>39603000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>35432000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>27309000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>27601000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>14980000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>46466000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>62759000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>39350000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>24675000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>28448000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>33998000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>63220000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>52026000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>42457000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>24283000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>25406000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>29027000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>22452000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>24482000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>27059000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>26594000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>32036000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>26054000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>37198000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>38781000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>31141000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>26704000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>35066000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>36535000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>37151000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>39002000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>40949000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>38298000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>29812000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>42967000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>29378000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>38850000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>39008000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>34805000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>25434000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>42503000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>39647000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>42030000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>31848000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>30759000.0</v>
       </c>
-      <c r="BO30"/>
-      <c r="BP30">
+      <c r="BP30"/>
+      <c r="BQ30">
         <v>14290000.0</v>
       </c>
-      <c r="BQ30"/>
-      <c r="BR30">
+      <c r="BR30"/>
+      <c r="BS30">
         <v>20912000.0</v>
       </c>
-      <c r="BS30"/>
+      <c r="BT30"/>
     </row>
-    <row r="31" spans="1:71">
+    <row r="31" spans="1:72">
       <c r="A31" t="s">
         <v>50</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
-      <c r="N31">
+      <c r="N31"/>
+      <c r="O31">
         <v>877154000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>879681000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>891285000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>876258000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>844043000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>816011000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>782260000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>388301000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>359795000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>331037000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>316628000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>293178000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>276919000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>273081000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>279044000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>274269000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>274142000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>269522000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>266353000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>263855000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>262003000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>263674000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>264911000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>250571000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>261966000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>254012000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>258356000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>252735000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>242142000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>235440000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>236286000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>239611000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>275828000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>278554000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>285838000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>285123000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>282537000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>281332000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>283485000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>282331000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>280686000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>282619000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>294340000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>287988000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>278096000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>268832000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>264606000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>260697000.0</v>
       </c>
-      <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
+      <c r="BT31"/>
     </row>
-    <row r="32" spans="1:71">
+    <row r="32" spans="1:72">
       <c r="A32" t="s">
         <v>51</v>
       </c>
-      <c r="B32">
+      <c r="B32"/>
+      <c r="C32">
         <v>310552000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>316374000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>342133000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>369967000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>241655000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>243965000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>259262000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>251000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>243768000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>234612000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>245023000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>252382000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>251375000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>261033000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>295614000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>303811000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>283242000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>318321000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>288730000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>215961000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>174092000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>170440000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>149757000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>133204000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>126275000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>101097000.0</v>
       </c>
-      <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
+      <c r="BT32"/>
     </row>
-    <row r="33" spans="1:71">
+    <row r="33" spans="1:72">
       <c r="A33" t="s">
         <v>52</v>
       </c>
       <c r="B33">
-        <v>525637000000.0</v>
+        <v>522930000.0</v>
       </c>
       <c r="C33">
+        <v>525637000.0</v>
+      </c>
+      <c r="D33">
         <v>523589000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>519919000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>506265000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>638141000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>716981000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>723650000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>734888000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>747012000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>759498000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>769727000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>766438000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>775801000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>777957000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>768502000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>763296000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>749037000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>691356000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>645168000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>518611000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>511251000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>492035000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>491895000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>480280000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>474606000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>475364000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>467817000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>453422000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>444096000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>427869000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>416210000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>403731000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>381837000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>332887000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>255253000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>200376000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>172932000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>153133000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>138428000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>139176000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>130575000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>125946000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>124898000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>129720000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>132724000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>130322000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>131608000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>134448000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>136569000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>136537000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>140100000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>145168000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>150466000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>155342000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>163433000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>169365000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>172376000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>168686000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>149429000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>148766000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>146093000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>136305000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>126526000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>82065000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>76430000.0</v>
       </c>
-      <c r="BO33"/>
-      <c r="BP33">
+      <c r="BP33"/>
+      <c r="BQ33">
         <v>59176000.0</v>
       </c>
-      <c r="BQ33"/>
-      <c r="BR33">
+      <c r="BR33"/>
+      <c r="BS33">
         <v>54289000.0</v>
       </c>
-      <c r="BS33"/>
+      <c r="BT33"/>
     </row>
-    <row r="34" spans="1:71">
+    <row r="34" spans="1:72">
       <c r="A34" t="s">
         <v>53</v>
       </c>
-      <c r="B34">
+      <c r="B34"/>
+      <c r="C34">
         <v>606000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>674000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>505000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>504000.0</v>
       </c>
-      <c r="F34"/>
-      <c r="G34">
+      <c r="G34"/>
+      <c r="H34">
         <v>53000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>390000.0</v>
       </c>
-      <c r="I34"/>
       <c r="J34"/>
-      <c r="K34">
+      <c r="K34"/>
+      <c r="L34">
         <v>1223000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>2485000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>43973000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>51037000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>57699000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>67607000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>79301000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>78603000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>72384000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>77684000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>84113000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>44123000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>66744000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>52219000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>39858000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>2723000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>41463000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>27389000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>28079000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>14914000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>11783000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>6987000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>1830000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>1917000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>1087000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>1337000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>1393000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>1424000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>1552000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>2231000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>2272000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>4013000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>2373000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>2477000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>2516000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>1601000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>2626000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>3410000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>3435000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>2315000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>2383000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>3371000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>3498000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>3692000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BD34">
         <v>3480000.0</v>
       </c>
-      <c r="BD34">
+      <c r="BE34">
         <v>3626000.0</v>
       </c>
-      <c r="BE34">
+      <c r="BF34">
         <v>3627000.0</v>
       </c>
-      <c r="BF34">
+      <c r="BG34">
         <v>3509000.0</v>
       </c>
-      <c r="BG34">
+      <c r="BH34">
         <v>3247000.0</v>
       </c>
-      <c r="BH34">
+      <c r="BI34">
         <v>3154000.0</v>
       </c>
-      <c r="BI34">
+      <c r="BJ34">
         <v>3139000.0</v>
       </c>
-      <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
+      <c r="BT34"/>
     </row>
-    <row r="35" spans="1:71">
+    <row r="35" spans="1:72">
       <c r="A35" t="s">
         <v>54</v>
       </c>
       <c r="B35">
-        <v>38288000000.0</v>
+        <v>35573000.0</v>
       </c>
       <c r="C35">
+        <v>38288000.0</v>
+      </c>
+      <c r="D35">
         <v>39782000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>43284000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>42128000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>57464000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>74655000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>80332000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>90616000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>99173000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>105173000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>120192000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>133541000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>143257000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>151732000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>164442000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>181638000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>176814000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>182776000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>139908000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>192582000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>169018000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>175697000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>166996000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>164262000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>168993000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>146732000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>138839000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>122908000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>118141000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>123987000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>96035000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>94613000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>86207000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>14254000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>2228000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>4788000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>4949000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>5561000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>6451000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>6740000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>6986000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>6331000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>6261000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>6552000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>6166000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>6476000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>7180000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>6161000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>7697000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>17246000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>19055000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>19239000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>21379000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>21283000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>22442000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>22815000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>22845000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>4565000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>4417000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>4334000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>4209000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>1066000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>990000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>1100000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>1131000.0</v>
       </c>
-      <c r="BO35"/>
-      <c r="BP35">
+      <c r="BP35"/>
+      <c r="BQ35">
         <v>855000.0</v>
       </c>
-      <c r="BQ35"/>
-      <c r="BR35">
+      <c r="BR35"/>
+      <c r="BS35">
         <v>9724000.0</v>
       </c>
-      <c r="BS35"/>
+      <c r="BT35"/>
     </row>
-    <row r="36" spans="1:71">
+    <row r="36" spans="1:72">
       <c r="A36" t="s">
         <v>55</v>
       </c>
       <c r="B36">
-        <v>178575342000.0</v>
+        <v>184552000.0</v>
       </c>
       <c r="C36">
+        <v>36060000.0</v>
+      </c>
+      <c r="D36">
         <v>26896000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>27968000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>19375000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>19435000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>19347000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>19313000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>23093000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>23101000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>26815000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>29229000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>16513000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>16612000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>18302000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>17021000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>10183000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>9675000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>9901000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>9039000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>4888000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>4955000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>4741000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>4407000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>4174000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>4674000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>3868000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>5716000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>3761000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>11955000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>13643000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>12844000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>6172000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>27998000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>4607000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>42101000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>14191000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>19165000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>7159000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>9857000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>10258000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>1975000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>2871000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>2140000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>3000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>1911000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>3181000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>1671000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>2183000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>1863000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>1518000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>1161000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>744000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>667000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>857000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>735000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>867000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>2375000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>821000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>8169000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>6620000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>7607000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>5474000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>5476000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>470000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>458000.0</v>
       </c>
-      <c r="BO36"/>
-      <c r="BP36">
+      <c r="BP36"/>
+      <c r="BQ36">
         <v>463000.0</v>
       </c>
-      <c r="BQ36"/>
-      <c r="BR36">
+      <c r="BR36"/>
+      <c r="BS36">
         <v>298000.0</v>
       </c>
-      <c r="BS36"/>
+      <c r="BT36"/>
     </row>
-    <row r="37" spans="1:71">
+    <row r="37" spans="1:72">
       <c r="A37" t="s">
         <v>56</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
-      <c r="U37">
+      <c r="U37"/>
+      <c r="V37">
         <v>141119000.0</v>
       </c>
-      <c r="V37">
+      <c r="W37">
         <v>143120000.0</v>
       </c>
-      <c r="W37">
+      <c r="X37">
         <v>141491000.0</v>
       </c>
-      <c r="X37">
+      <c r="Y37">
         <v>142938000.0</v>
       </c>
-      <c r="Y37">
+      <c r="Z37">
         <v>140114000.0</v>
       </c>
-      <c r="Z37">
+      <c r="AA37">
         <v>138199000.0</v>
       </c>
-      <c r="AA37">
+      <c r="AB37">
         <v>139850000.0</v>
       </c>
-      <c r="AB37">
+      <c r="AC37">
         <v>144280000.0</v>
       </c>
-      <c r="AC37">
+      <c r="AD37">
         <v>146430000.0</v>
       </c>
-      <c r="AD37">
+      <c r="AE37">
         <v>152265000.0</v>
       </c>
-      <c r="AE37">
+      <c r="AF37">
         <v>159052000.0</v>
       </c>
-      <c r="AF37">
+      <c r="AG37">
         <v>161236000.0</v>
       </c>
-      <c r="AG37">
+      <c r="AH37">
         <v>141250000.0</v>
       </c>
-      <c r="AH37">
+      <c r="AI37">
         <v>147568000.0</v>
       </c>
-      <c r="AI37">
+      <c r="AJ37">
         <v>155902000.0</v>
       </c>
-      <c r="AJ37">
+      <c r="AK37">
         <v>113542000.0</v>
       </c>
-      <c r="AK37">
+      <c r="AL37">
         <v>113646000.0</v>
       </c>
-      <c r="AL37">
+      <c r="AM37">
         <v>27779000.0</v>
       </c>
-      <c r="AM37">
+      <c r="AN37">
         <v>28828000.0</v>
       </c>
-      <c r="AN37">
+      <c r="AO37">
         <v>29765000.0</v>
       </c>
-      <c r="AO37">
+      <c r="AP37">
         <v>31999000.0</v>
       </c>
-      <c r="AP37">
+      <c r="AQ37">
         <v>-103000.0</v>
       </c>
-      <c r="AQ37">
-[...1 lines deleted...]
-      </c>
       <c r="AR37">
         <v>0.0</v>
       </c>
       <c r="AS37">
         <v>0.0</v>
       </c>
       <c r="AT37">
         <v>0.0</v>
       </c>
       <c r="AU37">
         <v>0.0</v>
       </c>
       <c r="AV37">
         <v>0.0</v>
       </c>
       <c r="AW37">
         <v>0.0</v>
       </c>
       <c r="AX37">
         <v>0.0</v>
       </c>
       <c r="AY37">
         <v>0.0</v>
       </c>
       <c r="AZ37">
@@ -10596,1059 +10661,1073 @@
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
       <c r="BC37">
         <v>0.0</v>
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
       <c r="BI37">
         <v>0.0</v>
       </c>
-      <c r="BJ37"/>
+      <c r="BJ37">
+        <v>0.0</v>
+      </c>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
+      <c r="BT37"/>
     </row>
-    <row r="38" spans="1:71">
+    <row r="38" spans="1:72">
       <c r="A38" t="s">
         <v>57</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38">
         <v>1.0</v>
       </c>
-      <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38">
         <v>20139000.0</v>
       </c>
-      <c r="O38"/>
-      <c r="P38">
+      <c r="P38"/>
+      <c r="Q38">
         <v>20474000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>14450000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>18269000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>29801000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>38371000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>31325000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>26204000.0</v>
       </c>
-      <c r="W38">
-[...1 lines deleted...]
-      </c>
       <c r="X38">
+        <v>0.0</v>
+      </c>
+      <c r="Y38">
         <v>11602000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>42708000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>12448000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>13409000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>15569000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>14595000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>16777000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>18620000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>17788000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>17915000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>32890000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>56773000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>62000000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>41403000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>33545000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>35798000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>15742000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>16128000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>14491000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>13449000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>12841000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>12289000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>13145000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>14505000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>13008000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>13549000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>13315000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>12851000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>12592000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>12190000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>12355000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>12399000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>12273000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>12355000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>13833000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>10912000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>18349000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>17036000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>18254000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>20409000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>20483000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>32871000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>32267000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>31126000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>29978000.0</v>
       </c>
-      <c r="BQ38"/>
-      <c r="BR38">
+      <c r="BR38"/>
+      <c r="BS38">
         <v>26035000.0</v>
       </c>
-      <c r="BS38"/>
+      <c r="BT38"/>
     </row>
-    <row r="39" spans="1:71">
+    <row r="39" spans="1:72">
       <c r="A39" t="s">
         <v>58</v>
       </c>
       <c r="B39">
-        <v>55720202000.0</v>
+        <v>13116000.0</v>
       </c>
       <c r="C39">
+        <v>10333000.0</v>
+      </c>
+      <c r="D39">
         <v>7171000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>8254000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>15789000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>16404000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>11855000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>13427000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>10658000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>11194000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>7749000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>19287000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>21765000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>21533000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>8258000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>10361000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>10227000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>10012000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>10746000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>10593000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>13042000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>11014000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>9701000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>8688000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>11469000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>9289000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>7847000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>7724000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>33373000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>37466000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>37365000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>34526000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>6824000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>36477000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>3824000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>9134000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>7448000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>5104000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>5129000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>6086000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>5539000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>4714000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>9078000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>5854000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>6794000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>6852000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>6609000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>6806000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>5662000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>6896000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>5640000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>5773000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>5885000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>6812000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>7791000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>6948000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>5729000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>6987000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>5123000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>4100000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>5537000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>6883000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>116151000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>2209000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>129899000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>121956000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>5276000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>3580000.0</v>
       </c>
-      <c r="BQ39"/>
-      <c r="BR39">
+      <c r="BR39"/>
+      <c r="BS39">
         <v>1945000.0</v>
       </c>
-      <c r="BS39"/>
+      <c r="BT39"/>
     </row>
-    <row r="40" spans="1:71">
+    <row r="40" spans="1:72">
       <c r="A40" t="s">
         <v>59</v>
       </c>
       <c r="B40">
-        <v>113267674000.0</v>
+        <v>69415000.0</v>
       </c>
       <c r="C40">
+        <v>69220000.0</v>
+      </c>
+      <c r="D40">
         <v>65349000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>65212000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>69708000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>57806000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>65135000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>62159000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>62996000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>53871000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>54777000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>58788000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>68417000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>53401000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>65108000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>84624000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>91682000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>105304000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>71393000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>71620000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>75070000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>62355000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>55831000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>55820000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>53098000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>52173000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>48016000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>50376000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>46752000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>44317000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>38636000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>57244000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>53836000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>49841000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>61617000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>51238000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>37321000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>28386000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>23673000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>25099000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>25977000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>22590000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>21431000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>19273000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>20614000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>19225000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>17602000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>18503000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>17175000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>17272000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>16803000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>14884000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>15410000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>14571000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>15124000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>19184000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>18229000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>21026000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>18150000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>13836000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>11807000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>14919000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>-7458000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>8292000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>618000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>11442000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>8240000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>5519000.0</v>
       </c>
-      <c r="BQ40"/>
-      <c r="BR40">
+      <c r="BR40"/>
+      <c r="BS40">
         <v>2238000.0</v>
       </c>
-      <c r="BS40"/>
+      <c r="BT40"/>
     </row>
-    <row r="41" spans="1:71">
+    <row r="41" spans="1:72">
       <c r="A41" t="s">
         <v>60</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>81137000.0</v>
       </c>
-      <c r="O41"/>
-      <c r="P41">
+      <c r="P41"/>
+      <c r="Q41">
         <v>96970000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>110064000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>109518000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>102935000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>106771000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>78733000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>47890000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>38456000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>21977000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>10566000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>12122000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>11700000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>12093000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>12689000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>15380000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>13108000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>8121000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>2893000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>2630000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>3157000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>1337000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>1393000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>1424000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>1552000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>2231000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>2272000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>2318000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>2373000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>2477000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>2516000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>2554000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>2626000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>3410000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>3435000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>3458000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>3570000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>4598000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>4766000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>5000000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>4868000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>4964000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>4913000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>4744000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>4425000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>4263000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>4180000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>4054000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>901000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>824000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>747000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>670000.0</v>
       </c>
-      <c r="BO41"/>
       <c r="BP41"/>
       <c r="BQ41"/>
       <c r="BR41"/>
       <c r="BS41"/>
+      <c r="BT41"/>
     </row>
-    <row r="42" spans="1:71">
+    <row r="42" spans="1:72">
       <c r="A42" t="s">
         <v>61</v>
       </c>
       <c r="B42">
-        <v>310222836000.0</v>
+        <v>316566000.0</v>
       </c>
       <c r="C42">
+        <v>309836000.0</v>
+      </c>
+      <c r="D42">
         <v>299792000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>304934000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>307412000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>300721000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>289188000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>291302000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>280216000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>273896000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>266193000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>263293000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>250650000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>249669000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>252943000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>250151000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>233200000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>222951000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>210503000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>209364000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>198269000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>193929000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>186870000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>188883000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>182796000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>179919000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>176286000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>174570000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>170456000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>168170000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>163994000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>161535000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>157086000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>155454000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>153458000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>156972000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>158545000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>156496000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>152863000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>152436000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>148449000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>141245000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>136678000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>136687000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>138370000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>172972000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>172061000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>175198000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>173101000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>171195000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>169551000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>168421000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>167481000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>166298000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>164250000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>162841000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>160375000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>158498000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>156022000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>154343000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>152086000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>152311000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>159368000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>150007000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>123445000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>119652000.0</v>
       </c>
-      <c r="BO42"/>
-      <c r="BP42">
+      <c r="BP42"/>
+      <c r="BQ42">
         <v>66081000.0</v>
       </c>
-      <c r="BQ42"/>
-      <c r="BR42">
+      <c r="BR42"/>
+      <c r="BS42">
         <v>100340000.0</v>
       </c>
-      <c r="BS42"/>
+      <c r="BT42"/>
     </row>
-    <row r="43" spans="1:71">
+    <row r="43" spans="1:72">
       <c r="A43" t="s">
         <v>62</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -11678,89 +11757,88 @@
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
       <c r="BH43"/>
       <c r="BI43"/>
       <c r="BJ43"/>
       <c r="BK43"/>
       <c r="BL43"/>
       <c r="BM43"/>
       <c r="BN43"/>
       <c r="BO43"/>
       <c r="BP43"/>
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
+      <c r="BT43"/>
     </row>
-    <row r="44" spans="1:71">
+    <row r="44" spans="1:72">
       <c r="A44" t="s">
         <v>63</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
-      <c r="AG44">
-[...1 lines deleted...]
-      </c>
+      <c r="AG44"/>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
         <v>0.0</v>
       </c>
       <c r="AP44">
@@ -11801,1816 +11879,1834 @@
       </c>
       <c r="BB44">
         <v>0.0</v>
       </c>
       <c r="BC44">
         <v>0.0</v>
       </c>
       <c r="BD44">
         <v>0.0</v>
       </c>
       <c r="BE44">
         <v>0.0</v>
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
       <c r="BI44">
         <v>0.0</v>
       </c>
-      <c r="BJ44"/>
+      <c r="BJ44">
+        <v>0.0</v>
+      </c>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
-      <c r="BO44">
-[...1 lines deleted...]
-      </c>
+      <c r="BO44"/>
       <c r="BP44">
         <v>21000.0</v>
       </c>
-      <c r="BQ44"/>
-      <c r="BR44">
+      <c r="BQ44">
         <v>21000.0</v>
       </c>
-      <c r="BS44"/>
+      <c r="BR44"/>
+      <c r="BS44">
+        <v>21000.0</v>
+      </c>
+      <c r="BT44"/>
     </row>
-    <row r="45" spans="1:71">
+    <row r="45" spans="1:72">
       <c r="A45" t="s">
         <v>64</v>
       </c>
-      <c r="B45">
+      <c r="B45"/>
+      <c r="C45">
         <v>760352000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>748374000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>737428000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>720839000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>710552000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>699488000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>688658000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>686694000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>684458000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>676951000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>675099000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>380811000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>382180000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>358157000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>350950000.0</v>
       </c>
-      <c r="Q45">
+      <c r="R45">
         <v>339470000.0</v>
       </c>
-      <c r="R45"/>
-      <c r="S45">
+      <c r="S45"/>
+      <c r="T45">
         <v>245770000.0</v>
       </c>
-      <c r="T45">
+      <c r="U45">
         <v>196743000.0</v>
       </c>
-      <c r="U45"/>
-      <c r="V45">
+      <c r="V45"/>
+      <c r="W45">
         <v>478300000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>458763000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>458233000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>445221000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>436786000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>436577000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>426120000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>414919000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>400977000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>382680000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>372032000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>359799000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>322567000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>249229000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>184011000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>167914000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>148191000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>126072000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>122686000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>123048000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>116084000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>112497000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>112057000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>117431000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>119579000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>115817000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>118600000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>120899000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>123254000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>123686000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>127508000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>132978000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>138111000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>142943000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>151160000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>157010000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>158543000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>157774000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>131080000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>131730000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>127839000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>115896000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>106043000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>49194000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>44163000.0</v>
       </c>
-      <c r="BO45"/>
-      <c r="BP45">
+      <c r="BP45"/>
+      <c r="BQ45">
         <v>29198000.0</v>
       </c>
-      <c r="BQ45"/>
-      <c r="BR45">
+      <c r="BR45"/>
+      <c r="BS45">
         <v>28254000.0</v>
       </c>
-      <c r="BS45"/>
+      <c r="BT45"/>
     </row>
-    <row r="46" spans="1:71">
+    <row r="46" spans="1:72">
       <c r="A46" t="s">
         <v>65</v>
       </c>
       <c r="B46">
-        <v>336942000000.0</v>
+        <v>328194000.0</v>
       </c>
       <c r="C46">
+        <v>336942000.0</v>
+      </c>
+      <c r="D46">
         <v>336729000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>341052000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>336704000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>338716000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>341630000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>343963000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>354189000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>363707000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>368512000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>378595000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>385476000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>385171000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>383375000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>377311000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>367335000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>350242000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>290205000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>247798000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>486520000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>478300000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>458763000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>458233000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>446474000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>439794000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>441363000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>431207000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>427294000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>409737000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>391638000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>380783000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>366624000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>331656000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>296752000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>193253000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>167914000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>148191000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>140052000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>122686000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>123048000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>116084000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>112497000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>112057000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>118850000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>119579000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>115817000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>118600000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>123082000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>123254000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>123686000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>127508000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>132978000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>138111000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>142943000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>151160000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>157010000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>158543000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>157774000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>131080000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>131730000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>127839000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>115896000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>106043000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>49194000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>44163000.0</v>
       </c>
-      <c r="BO46"/>
-      <c r="BP46">
+      <c r="BP46"/>
+      <c r="BQ46">
         <v>29198000.0</v>
       </c>
-      <c r="BQ46"/>
-      <c r="BR46">
+      <c r="BR46"/>
+      <c r="BS46">
         <v>28254000.0</v>
       </c>
-      <c r="BS46"/>
+      <c r="BT46"/>
     </row>
-    <row r="47" spans="1:71">
+    <row r="47" spans="1:72">
       <c r="A47" t="s">
         <v>66</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
-      <c r="N47">
+      <c r="N47"/>
+      <c r="O47">
         <v>357831000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>358157000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>350950000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>363721000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>342340000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>245770000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>219006000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>441279000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>471637000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>432569000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>430808000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>421642000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>445288000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>412318000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>416055000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>404005000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>409737000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>391638000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>380783000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>368549000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>331656000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>258795000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>193253000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>158973000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>139387000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>117335000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>122686000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>123048000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>116084000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>112497000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>112057000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>117431000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>119579000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>115817000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>118600000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>120899000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>123254000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>123686000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>127508000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>132978000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>138111000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>142943000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>151160000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>157010000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>158543000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>157774000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>131080000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>131730000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>127839000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>115896000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>106043000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>49194000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>44163000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>33486000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>29198000.0</v>
       </c>
-      <c r="BQ47"/>
-      <c r="BR47">
+      <c r="BR47"/>
+      <c r="BS47">
         <v>28254000.0</v>
       </c>
-      <c r="BS47"/>
+      <c r="BT47"/>
     </row>
-    <row r="48" spans="1:71">
+    <row r="48" spans="1:72">
       <c r="A48" t="s">
         <v>67</v>
       </c>
       <c r="B48">
-        <v>491514000000.0</v>
+        <v>485370000.0</v>
       </c>
       <c r="C48">
+        <v>491514000.0</v>
+      </c>
+      <c r="D48">
         <v>504577000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>518496000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>531805000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>533927000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>610992000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>621927000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>628562000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>631058000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>633797000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>645132000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>648077000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>642291000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>643402000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>662359000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>656028000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>629994000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>614909000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>583299000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>200307000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>176895000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>157356000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>141289000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>128394000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>118833000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>118938000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>125476000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>126481000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>125485000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>122940000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>124538000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>126083000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>122639000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>121621000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>120023000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>113238000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>113909000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>109788000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>106284000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>103368000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>100071000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>98219000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>99078000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>100732000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>102707000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>105810000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>109986000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>111318000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>110754000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>111235000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>114571000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>114448000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>114145000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>118207000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>131432000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>127714000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>119873000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>113173000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>110569000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>109095000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>106956000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>118990000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>86430000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>76498000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>67603000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>75081000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>49070000.0</v>
       </c>
-      <c r="BQ48"/>
-      <c r="BR48">
+      <c r="BR48"/>
+      <c r="BS48">
         <v>30012000.0</v>
       </c>
-      <c r="BS48"/>
+      <c r="BT48"/>
     </row>
-    <row r="49" spans="1:71">
+    <row r="49" spans="1:72">
       <c r="A49" t="s">
         <v>68</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
-      <c r="N49">
+      <c r="N49"/>
+      <c r="O49">
         <v>642291000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>643402000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>662359000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>656028000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>629994000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>614909000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>583299000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>200307000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>176895000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>157356000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>141289000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>128394000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>118833000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>118938000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>125476000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>126481000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>125485000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>122940000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>124538000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>126083000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>122639000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>121621000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>120023000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>113238000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>113909000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>109788000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>106284000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>103368000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>100071000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>98219000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>99078000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>100732000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>102707000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>105810000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>109986000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>111318000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>110754000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>111235000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>114571000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>114448000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>114145000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>118207000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>131432000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>127714000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>119873000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>113173000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>110569000.0</v>
       </c>
-      <c r="BI49">
+      <c r="BJ49">
         <v>109095000.0</v>
       </c>
-      <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
+      <c r="BT49"/>
     </row>
-    <row r="50" spans="1:71">
+    <row r="50" spans="1:72">
       <c r="A50" t="s">
         <v>69</v>
       </c>
-      <c r="B50">
+      <c r="B50"/>
+      <c r="C50">
         <v>3094000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>3036000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>2980000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>2925000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>11852000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>11797000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>11742000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>11688000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>11635000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>11584000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>11533000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>11483000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>11434000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>24877000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>25045000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>26738000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>24878000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>11332000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>8960000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>57955000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>58030000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>43280000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>43574000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>32746000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>30114000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>32812000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>21029000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>28751000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>26609000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>26571000.0</v>
       </c>
-      <c r="AF50"/>
       <c r="AG50"/>
-      <c r="AH50">
+      <c r="AH50"/>
+      <c r="AI50">
         <v>91879000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>14084000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>1295000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>1496000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>1694000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>820000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>809000.0</v>
       </c>
-      <c r="AO50">
+      <c r="AP50">
         <v>801000.0</v>
       </c>
-      <c r="AP50">
+      <c r="AQ50">
         <v>2514000.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50">
         <v>1005000.0</v>
       </c>
-      <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
-      <c r="AX50">
+      <c r="AX50"/>
+      <c r="AY50">
         <v>15887000.0</v>
       </c>
-      <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
+      <c r="BT50"/>
     </row>
-    <row r="51" spans="1:71">
+    <row r="51" spans="1:72">
       <c r="A51" t="s">
         <v>70</v>
       </c>
       <c r="B51">
-        <v>27982000000.0</v>
+        <v>25669000.0</v>
       </c>
       <c r="C51">
+        <v>27982000.0</v>
+      </c>
+      <c r="D51">
         <v>29135000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>31258000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>32772000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>50908000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>54783000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>59208000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>63982000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>67212000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>69684000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>73936000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>77958000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>78804000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>94193000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>97905000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>103251000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>97511000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>96338000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>46390000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>194063000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>201561000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>202185000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>210024000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>206381000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>206402000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>186902000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>166495000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>155794000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>146209000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>147043000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>118140000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>105864000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>91879000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>14084000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>1295000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>1496000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>1694000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>1891000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>2105000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>2297000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>819000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>300000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>549000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>778000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>1005000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>7706000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>8659000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>9687000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>15887000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>15072000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>16045000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>17093000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>18854000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>19429000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>19673000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>21331000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>22046000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>12230000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>10844000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>4291000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>436000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>13824000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>14675000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>5271000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>4687000.0</v>
       </c>
-      <c r="BO51"/>
-      <c r="BP51">
+      <c r="BP51"/>
+      <c r="BQ51">
         <v>1285000.0</v>
       </c>
-      <c r="BQ51"/>
-      <c r="BR51">
+      <c r="BR51"/>
+      <c r="BS51">
         <v>15261000.0</v>
       </c>
-      <c r="BS51"/>
+      <c r="BT51"/>
     </row>
-    <row r="52" spans="1:71">
+    <row r="52" spans="1:72">
       <c r="A52" t="s">
         <v>71</v>
       </c>
       <c r="B52">
-        <v>10476375000.0</v>
+        <v>10241000.0</v>
       </c>
       <c r="C52">
+        <v>10469000.0</v>
+      </c>
+      <c r="D52">
         <v>10154000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>9942000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>9733000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>17837000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>17714000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>17744000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>17888000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>17707000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>17410000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>17396000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>17344000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>16684000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>30185000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>30433000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>31677000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>30215000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>16497000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>13253000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>80214000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>80433000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>64944000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>65005000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>52685000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>49531000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>51870000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>39749000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>45575000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>37964000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>36164000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>30226000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>14144000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>8302000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>2987000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>846000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>837000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>828000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>820000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>809000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>801000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>819000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>255000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>485000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>714000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>941000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>7407000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>8109000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>8908000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>14882000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>3560000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>3802000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>4041000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>5088000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>4545000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>3817000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>4520000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>4532000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>12115000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>10714000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>4161000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>306000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>13694000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>14531000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>4980000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>4251000.0</v>
       </c>
-      <c r="BO52"/>
-      <c r="BP52">
+      <c r="BP52"/>
+      <c r="BQ52">
         <v>541000.0</v>
       </c>
-      <c r="BQ52"/>
-      <c r="BR52">
+      <c r="BR52"/>
+      <c r="BS52">
         <v>5632000.0</v>
       </c>
-      <c r="BS52"/>
+      <c r="BT52"/>
     </row>
-    <row r="53" spans="1:71">
+    <row r="53" spans="1:72">
       <c r="A53" t="s">
         <v>72</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
-      <c r="H53">
+      <c r="H53"/>
+      <c r="I53">
         <v>355088000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>214000.0</v>
       </c>
-      <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
-      <c r="Q53">
-[...1 lines deleted...]
-      </c>
+      <c r="Q53"/>
       <c r="R53">
         <v>100000.0</v>
       </c>
       <c r="S53">
         <v>100000.0</v>
       </c>
-      <c r="T53"/>
+      <c r="T53">
+        <v>100000.0</v>
+      </c>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
-      <c r="AG53">
+      <c r="AG53"/>
+      <c r="AH53">
         <v>181000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>189000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>239000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>192000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>1033000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>221000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>181000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>324000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>225000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>188000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>347000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>231000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>196000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>368000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>245000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>203000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>366000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>244000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>203000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>206000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>245000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>204000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>201000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>361000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>239000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>236000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>79000.0</v>
       </c>
       <c r="BH53">
         <v>79000.0</v>
       </c>
       <c r="BI53">
+        <v>79000.0</v>
+      </c>
+      <c r="BJ53">
         <v>38000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BK53">
         <v>54000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>79000.0</v>
       </c>
       <c r="BL53">
         <v>79000.0</v>
       </c>
       <c r="BM53">
+        <v>79000.0</v>
+      </c>
+      <c r="BN53">
         <v>78000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BO53">
         <v>707000.0</v>
       </c>
-      <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
+      <c r="BT53"/>
     </row>
-    <row r="54" spans="1:71">
+    <row r="54" spans="1:72">
       <c r="A54" t="s">
         <v>73</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
-      <c r="AG54">
-[...1 lines deleted...]
-      </c>
+      <c r="AG54"/>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
         <v>0.0</v>
       </c>
       <c r="AP54">
@@ -13651,971 +13747,984 @@
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
       <c r="BI54">
         <v>0.0</v>
       </c>
-      <c r="BJ54"/>
+      <c r="BJ54">
+        <v>0.0</v>
+      </c>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
+      <c r="BT54"/>
     </row>
-    <row r="55" spans="1:71">
+    <row r="55" spans="1:72">
       <c r="A55" t="s">
         <v>74</v>
       </c>
       <c r="B55">
-        <v>963555000000.0</v>
+        <v>960776000.0</v>
       </c>
       <c r="C55">
+        <v>963555000.0</v>
+      </c>
+      <c r="D55">
         <v>976413000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1002293000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1037549000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1034303000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1116368000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1133944000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1137625000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1145013000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1154049000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1176346000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1206367000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1199737000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1253307000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1285645000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1311438000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>1298629000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>1209169000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>1111875000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>991678000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>918573000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>874391000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>853165000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>811748000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>792939000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>767295000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>763140000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>747818000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>739394000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>740718000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>734188000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>684997000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>667049000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>594847000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>520551000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>492582000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>398408000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>370213000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>362028000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>360566000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>318505000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>313894000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>299766000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>308538000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>348617000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>347314000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>355747000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>361420000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>364348000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>349764000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>350175000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>356419000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>356321000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>364078000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>376700000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>370726000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>366157000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>345351000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>331729000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>321446000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>347438000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>345834000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>329702000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>274330000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>258167000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>177007000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>162257000.0</v>
       </c>
-      <c r="BQ55"/>
-      <c r="BR55">
+      <c r="BR55"/>
+      <c r="BS55">
         <v>160365000.0</v>
       </c>
-      <c r="BS55"/>
+      <c r="BT55"/>
     </row>
-    <row r="56" spans="1:71">
+    <row r="56" spans="1:72">
       <c r="A56" t="s">
         <v>75</v>
       </c>
       <c r="B56">
-        <v>437918000000.0</v>
+        <v>437846000.0</v>
       </c>
       <c r="C56">
+        <v>437918000.0</v>
+      </c>
+      <c r="D56">
         <v>452824000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>482374000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>531284000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>396162000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>399387000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>410294000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>402737000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>398001000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>394551000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>406619000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>439929000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>423936000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>475350000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>517143000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>548142000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>549592000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>517813000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>466707000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>473067000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>407322000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>382356000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>361270000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>331468000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>318333000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>291931000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>295323000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>294396000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>295298000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>312849000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>317978000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>281266000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>285212000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>261960000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>265298000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>292206000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>225476000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>217080000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>223600000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>221390000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>187930000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>187948000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>174868000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>178818000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>215893000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>216992000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>224139000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>226972000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>227779000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>213227000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>210075000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>211251000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>205855000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>208736000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>213267000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>201361000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>193781000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>176665000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>182300000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>172680000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>201345000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>209529000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>203176000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>192265000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>181737000.0</v>
       </c>
-      <c r="BO56"/>
-      <c r="BP56">
+      <c r="BP56"/>
+      <c r="BQ56">
         <v>103081000.0</v>
       </c>
-      <c r="BQ56"/>
-      <c r="BR56">
+      <c r="BR56"/>
+      <c r="BS56">
         <v>106076000.0</v>
       </c>
-      <c r="BS56"/>
+      <c r="BT56"/>
     </row>
-    <row r="57" spans="1:71">
+    <row r="57" spans="1:72">
       <c r="A57" t="s">
         <v>76</v>
       </c>
       <c r="B57">
-        <v>127366000000.0</v>
+        <v>124863000.0</v>
       </c>
       <c r="C57">
+        <v>127366000.0</v>
+      </c>
+      <c r="D57">
         <v>136450000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>140241000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>161317000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>154507000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>155422000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>151032000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>151737000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>154233000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>159939000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>161596000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>187547000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>172561000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>214317000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>221529000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>244331000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>267722000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>199492000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>177977000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>257106000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>233230000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>211916000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>211513000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>198264000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>192058000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>190834000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>184151000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>187357000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>177964000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>171246000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>193625000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>168712000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>154680000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>144398000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>125271000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>101633000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>94910000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>73075000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>67456000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>69092000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>69480000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>71838000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>56934000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>62090000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>66337000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>61998000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>62442000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>69801000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>73616000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>50704000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>47070000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>54188000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>53491000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>59308000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>58907000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>58769000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>63919000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>70514000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>61392000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>54959000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>82979000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>96217000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>92226000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>73243000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>67640000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>50867000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>46214000.0</v>
       </c>
-      <c r="BQ57"/>
-      <c r="BR57">
+      <c r="BR57"/>
+      <c r="BS57">
         <v>55842000.0</v>
       </c>
-      <c r="BS57"/>
+      <c r="BT57"/>
     </row>
-    <row r="58" spans="1:71">
+    <row r="58" spans="1:72">
       <c r="A58" t="s">
         <v>77</v>
       </c>
       <c r="B58">
-        <v>165654000000.0</v>
+        <v>160436000.0</v>
       </c>
       <c r="C58">
+        <v>165654000.0</v>
+      </c>
+      <c r="D58">
         <v>176232000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>183525000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>203445000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>211971000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>230077000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>231364000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>242353000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>253406000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>265112000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>281788000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>321088000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>315818000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>366049000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>385971000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>425969000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>444536000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>382268000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>317885000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>449688000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>402248000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>387613000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>378509000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>362526000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>361051000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>337566000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>322990000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>310265000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>296105000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>295233000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>289660000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>263325000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>240887000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>158652000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>127499000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>106421000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>99859000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>78636000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>73907000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>75832000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>76466000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>78169000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>63195000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>68642000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>72503000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>68474000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>69622000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>75962000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>81313000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>67950000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>66125000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>73427000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>74870000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>80591000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>81349000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>81584000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>86764000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>75079000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>65809000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>59293000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>87188000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>97283000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>93216000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>74343000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>68771000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>51532000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>47069000.0</v>
       </c>
-      <c r="BQ58"/>
-      <c r="BR58">
+      <c r="BR58"/>
+      <c r="BS58">
         <v>65566000.0</v>
       </c>
-      <c r="BS58"/>
+      <c r="BT58"/>
     </row>
-    <row r="59" spans="1:71">
+    <row r="59" spans="1:72">
       <c r="A59" t="s">
         <v>78</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
-      <c r="AG59">
+      <c r="AG59"/>
+      <c r="AH59">
         <v>421672000.0</v>
       </c>
-      <c r="AH59">
+      <c r="AI59">
         <v>426162000.0</v>
       </c>
-      <c r="AI59">
+      <c r="AJ59">
         <v>436195000.0</v>
       </c>
-      <c r="AJ59">
+      <c r="AK59">
         <v>393052000.0</v>
       </c>
-      <c r="AK59">
+      <c r="AL59">
         <v>386161000.0</v>
       </c>
-      <c r="AL59">
+      <c r="AM59">
         <v>298549000.0</v>
       </c>
-      <c r="AM59">
+      <c r="AN59">
         <v>291577000.0</v>
       </c>
-      <c r="AN59">
+      <c r="AO59">
         <v>288121000.0</v>
       </c>
-      <c r="AO59">
+      <c r="AP59">
         <v>284734000.0</v>
       </c>
-      <c r="AP59">
+      <c r="AQ59">
         <v>242039000.0</v>
       </c>
-      <c r="AQ59">
-[...1 lines deleted...]
-      </c>
       <c r="AR59">
         <v>0.0</v>
       </c>
       <c r="AS59">
         <v>0.0</v>
       </c>
       <c r="AT59">
         <v>0.0</v>
       </c>
       <c r="AU59">
         <v>0.0</v>
       </c>
       <c r="AV59">
         <v>0.0</v>
       </c>
       <c r="AW59">
         <v>0.0</v>
       </c>
       <c r="AX59">
         <v>0.0</v>
       </c>
       <c r="AY59">
         <v>0.0</v>
       </c>
       <c r="AZ59">
@@ -14626,446 +14735,453 @@
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
       <c r="BI59">
         <v>0.0</v>
       </c>
-      <c r="BJ59"/>
+      <c r="BJ59">
+        <v>0.0</v>
+      </c>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
+      <c r="BT59"/>
     </row>
-    <row r="60" spans="1:71">
+    <row r="60" spans="1:72">
       <c r="A60" t="s">
         <v>79</v>
       </c>
       <c r="B60">
-        <v>797901000000.0</v>
+        <v>800340000.0</v>
       </c>
       <c r="C60">
+        <v>797901000.0</v>
+      </c>
+      <c r="D60">
         <v>800181000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>818768000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>834104000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>822332000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>886291000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>902580000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>895272000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>891607000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>888937000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>894558000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>885279000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>883919000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>887258000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>899674000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>885469000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>854093000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>826901000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>793990000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>400871000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>373205000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>345287000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>331718000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>309108000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>293689000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>289879000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>295870000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>291123000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>291024000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>286433000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>283292000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>280422000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>278594000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>280293000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>279510000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>272515000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>270770000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>262749000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>258356000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>252735000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>242142000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>235725000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>236571000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>239896000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>276114000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>278840000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>286125000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>285458000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>283035000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>281814000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>284050000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>282992000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>281451000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>283487000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>295351000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>289142000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>279393000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>270272000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>265920000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>262153000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>260250000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>248551000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>236486000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>199987000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>189396000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>125475000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>115188000.0</v>
       </c>
-      <c r="BQ60"/>
-      <c r="BR60">
+      <c r="BR60"/>
+      <c r="BS60">
         <v>94799000.0</v>
       </c>
-      <c r="BS60"/>
+      <c r="BT60"/>
     </row>
-    <row r="61" spans="1:71">
+    <row r="61" spans="1:72">
       <c r="A61" t="s">
         <v>80</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
-      <c r="N61">
+      <c r="N61"/>
+      <c r="O61">
         <v>-79365000.0</v>
       </c>
-      <c r="O61">
+      <c r="P61">
         <v>-68605000.0</v>
       </c>
-      <c r="P61">
+      <c r="Q61">
         <v>-65990000.0</v>
       </c>
-      <c r="Q61">
+      <c r="R61">
         <v>-65996000.0</v>
       </c>
-      <c r="R61">
+      <c r="S61">
         <v>-66000000.0</v>
       </c>
-      <c r="S61">
+      <c r="T61">
         <v>-66006000.0</v>
       </c>
-      <c r="T61">
+      <c r="U61">
         <v>-66046000.0</v>
       </c>
-      <c r="U61">
+      <c r="V61">
         <v>-66052000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-66064000.0</v>
       </c>
       <c r="W61">
         <v>-66064000.0</v>
       </c>
       <c r="X61">
+        <v>-66064000.0</v>
+      </c>
+      <c r="Y61">
         <v>-66097000.0</v>
       </c>
-      <c r="Y61">
+      <c r="Z61">
         <v>-66171000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-66184000.0</v>
       </c>
       <c r="AA61">
         <v>-66184000.0</v>
       </c>
       <c r="AB61">
-        <v>-66227000.0</v>
+        <v>-66184000.0</v>
       </c>
       <c r="AC61">
         <v>-66227000.0</v>
       </c>
       <c r="AD61">
-        <v>-66240000.0</v>
+        <v>-66227000.0</v>
       </c>
       <c r="AE61">
         <v>-66240000.0</v>
       </c>
       <c r="AF61">
-        <v>-66283000.0</v>
+        <v>-66240000.0</v>
       </c>
       <c r="AG61">
         <v>-66283000.0</v>
       </c>
       <c r="AH61">
+        <v>-66283000.0</v>
+      </c>
+      <c r="AI61">
         <v>-64790000.0</v>
       </c>
-      <c r="AI61">
+      <c r="AJ61">
         <v>-61710000.0</v>
       </c>
-      <c r="AJ61">
+      <c r="AK61">
         <v>-55799000.0</v>
       </c>
-      <c r="AK61">
+      <c r="AL61">
         <v>-49791000.0</v>
       </c>
-      <c r="AL61">
+      <c r="AM61">
         <v>-49836000.0</v>
       </c>
-      <c r="AM61">
+      <c r="AN61">
         <v>-49876000.0</v>
       </c>
-      <c r="AN61">
+      <c r="AO61">
         <v>-49934000.0</v>
       </c>
-      <c r="AO61">
+      <c r="AP61">
         <v>-50166000.0</v>
       </c>
-      <c r="AP61">
+      <c r="AQ61">
         <v>-50199000.0</v>
       </c>
-      <c r="AQ61">
+      <c r="AR61">
         <v>-50470000.0</v>
       </c>
-      <c r="AR61">
+      <c r="AS61">
         <v>-48808000.0</v>
       </c>
-      <c r="AS61">
+      <c r="AT61">
         <v>-43833000.0</v>
       </c>
-      <c r="AT61">
+      <c r="AU61">
         <v>-8593000.0</v>
       </c>
-      <c r="AU61">
+      <c r="AV61">
         <v>-6759000.0</v>
       </c>
-      <c r="AV61">
+      <c r="AW61">
         <v>-2854000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2889000.0</v>
       </c>
       <c r="AX61">
         <v>-2889000.0</v>
       </c>
       <c r="AY61">
+        <v>-2889000.0</v>
+      </c>
+      <c r="AZ61">
         <v>-1973000.0</v>
       </c>
-      <c r="AZ61">
+      <c r="BA61">
         <v>-2013000.0</v>
       </c>
-      <c r="BA61">
+      <c r="BB61">
         <v>-2050000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2054000.0</v>
       </c>
       <c r="BC61">
         <v>-2054000.0</v>
       </c>
       <c r="BD61">
+        <v>-2054000.0</v>
+      </c>
+      <c r="BE61">
         <v>-2106000.0</v>
       </c>
-      <c r="BE61">
+      <c r="BF61">
         <v>-2102000.0</v>
       </c>
-      <c r="BF61">
+      <c r="BG61">
         <v>-2104000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2267000.0</v>
       </c>
       <c r="BH61">
         <v>-2267000.0</v>
       </c>
       <c r="BI61">
         <v>-2267000.0</v>
       </c>
       <c r="BJ61">
+        <v>-2267000.0</v>
+      </c>
+      <c r="BK61">
         <v>-693000.0</v>
       </c>
-      <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
+      <c r="BT61"/>
     </row>
-    <row r="62" spans="1:71">
+    <row r="62" spans="1:72">
       <c r="A62" t="s">
         <v>81</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -15095,50 +15211,51 @@
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
+      <c r="BT62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:U32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -15215,51 +15332,51 @@
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="2" spans="1:21">
       <c r="A2" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B2">
         <v>527383000.0</v>
       </c>
       <c r="C2">
         <v>535158000.0</v>
       </c>
       <c r="D2">
         <v>485356000.0</v>
       </c>
       <c r="E2">
         <v>491785000.0</v>
       </c>
       <c r="F2">
         <v>508996000.0</v>
       </c>
       <c r="G2">
         <v>452359000.0</v>
       </c>
       <c r="H2">
         <v>362178000.0</v>
       </c>
       <c r="I2">
         <v>335542000.0</v>
       </c>
@@ -15280,51 +15397,51 @@
       </c>
       <c r="O2">
         <v>272851000.0</v>
       </c>
       <c r="P2">
         <v>259126000.0</v>
       </c>
       <c r="Q2">
         <v>256087000.0</v>
       </c>
       <c r="R2">
         <v>221537000.0</v>
       </c>
       <c r="S2">
         <v>146076000.0</v>
       </c>
       <c r="T2">
         <v>188719000.0</v>
       </c>
       <c r="U2">
         <v>155920000.0</v>
       </c>
     </row>
     <row r="3" spans="1:21">
       <c r="A3" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B3">
         <v>57251000.0</v>
       </c>
       <c r="C3">
         <v>62396000.0</v>
       </c>
       <c r="D3">
         <v>53757000.0</v>
       </c>
       <c r="E3">
         <v>43207000.0</v>
       </c>
       <c r="F3">
         <v>42851000.0</v>
       </c>
       <c r="G3">
         <v>52685000.0</v>
       </c>
       <c r="H3">
         <v>45090000.0</v>
       </c>
       <c r="I3">
         <v>32038000.0</v>
       </c>
@@ -15345,76 +15462,76 @@
       </c>
       <c r="O3">
         <v>29360000.0</v>
       </c>
       <c r="P3">
         <v>25263000.0</v>
       </c>
       <c r="Q3">
         <v>16678000.0</v>
       </c>
       <c r="R3">
         <v>9011000.0</v>
       </c>
       <c r="S3">
         <v>7528000.0</v>
       </c>
       <c r="T3">
         <v>3049000.0</v>
       </c>
       <c r="U3">
         <v>1860000.0</v>
       </c>
     </row>
     <row r="4" spans="1:21">
       <c r="A4" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
     </row>
     <row r="5" spans="1:21">
       <c r="A5" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B5">
         <v>-35008000.0</v>
       </c>
       <c r="C5">
         <v>-25157000.0</v>
       </c>
       <c r="D5">
         <v>1339000.0</v>
       </c>
       <c r="E5">
         <v>22529000.0</v>
       </c>
       <c r="F5">
         <v>496361000.0</v>
       </c>
       <c r="G5">
         <v>66532000.0</v>
       </c>
       <c r="H5">
         <v>-15166000.0</v>
       </c>
       <c r="I5">
         <v>-7020000.0</v>
       </c>
@@ -15435,51 +15552,51 @@
       </c>
       <c r="O5">
         <v>-1202000.0</v>
       </c>
       <c r="P5">
         <v>16840000.0</v>
       </c>
       <c r="Q5">
         <v>37814000.0</v>
       </c>
       <c r="R5">
         <v>39510000.0</v>
       </c>
       <c r="S5">
         <v>-94000.0</v>
       </c>
       <c r="T5">
         <v>963000.0</v>
       </c>
       <c r="U5">
         <v>10373000.0</v>
       </c>
     </row>
     <row r="6" spans="1:21">
       <c r="A6" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B6">
         <v>22243000.0</v>
       </c>
       <c r="C6">
         <v>37239000.0</v>
       </c>
       <c r="D6">
         <v>55096000.0</v>
       </c>
       <c r="E6">
         <v>65736000.0</v>
       </c>
       <c r="F6">
         <v>539212000.0</v>
       </c>
       <c r="G6">
         <v>119217000.0</v>
       </c>
       <c r="H6">
         <v>29924000.0</v>
       </c>
       <c r="I6">
         <v>25018000.0</v>
       </c>
@@ -15500,103 +15617,103 @@
       </c>
       <c r="O6">
         <v>28158000.0</v>
       </c>
       <c r="P6">
         <v>42103000.0</v>
       </c>
       <c r="Q6">
         <v>54492000.0</v>
       </c>
       <c r="R6">
         <v>48521000.0</v>
       </c>
       <c r="S6">
         <v>7434000.0</v>
       </c>
       <c r="T6">
         <v>4012000.0</v>
       </c>
       <c r="U6">
         <v>12233000.0</v>
       </c>
     </row>
     <row r="7" spans="1:21">
       <c r="A7" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
     </row>
     <row r="8" spans="1:21">
       <c r="A8" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>2500000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
     </row>
     <row r="9" spans="1:21">
       <c r="A9" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B9">
         <v>151544000.0</v>
       </c>
       <c r="C9">
         <v>161004000.0</v>
       </c>
       <c r="D9">
         <v>171918000.0</v>
       </c>
       <c r="E9">
         <v>199536000.0</v>
       </c>
       <c r="F9">
         <v>268556000.0</v>
       </c>
       <c r="G9">
         <v>204543000.0</v>
       </c>
       <c r="H9">
         <v>102731000.0</v>
       </c>
       <c r="I9">
         <v>115378000.0</v>
       </c>
@@ -15617,51 +15734,51 @@
       </c>
       <c r="O9">
         <v>64585000.0</v>
       </c>
       <c r="P9">
         <v>83165000.0</v>
       </c>
       <c r="Q9">
         <v>105221000.0</v>
       </c>
       <c r="R9">
         <v>80303000.0</v>
       </c>
       <c r="S9">
         <v>39000000.0</v>
       </c>
       <c r="T9">
         <v>59311000.0</v>
       </c>
       <c r="U9">
         <v>42258000.0</v>
       </c>
     </row>
     <row r="10" spans="1:21">
       <c r="A10" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B10">
         <v>-34496000.0</v>
       </c>
       <c r="C10">
         <v>-105601000.0</v>
       </c>
       <c r="D10">
         <v>-7432000.0</v>
       </c>
       <c r="E10">
         <v>19712000.0</v>
       </c>
       <c r="F10">
         <v>492441000.0</v>
       </c>
       <c r="G10">
         <v>60224000.0</v>
       </c>
       <c r="H10">
         <v>-17909000.0</v>
       </c>
       <c r="I10">
         <v>-13382000.0</v>
       </c>
@@ -15682,51 +15799,51 @@
       </c>
       <c r="O10">
         <v>-1574000.0</v>
       </c>
       <c r="P10">
         <v>16498000.0</v>
       </c>
       <c r="Q10">
         <v>40436000.0</v>
       </c>
       <c r="R10">
         <v>39285000.0</v>
       </c>
       <c r="S10">
         <v>-716000.0</v>
       </c>
       <c r="T10">
         <v>-25189000.0</v>
       </c>
       <c r="U10">
         <v>-30003000.0</v>
       </c>
     </row>
     <row r="11" spans="1:21">
       <c r="A11" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B11">
         <v>7769000.0</v>
       </c>
       <c r="C11">
         <v>-8625000.0</v>
       </c>
       <c r="D11">
         <v>3649000.0</v>
       </c>
       <c r="E11">
         <v>5937000.0</v>
       </c>
       <c r="F11">
         <v>39258000.0</v>
       </c>
       <c r="G11">
         <v>3935000.0</v>
       </c>
       <c r="H11">
         <v>348000.0</v>
       </c>
       <c r="I11">
         <v>1256000.0</v>
       </c>
@@ -15747,51 +15864,51 @@
       </c>
       <c r="O11">
         <v>4001000.0</v>
       </c>
       <c r="P11">
         <v>3581000.0</v>
       </c>
       <c r="Q11">
         <v>2609000.0</v>
       </c>
       <c r="R11">
         <v>1694000.0</v>
       </c>
       <c r="S11">
         <v>-174000.0</v>
       </c>
       <c r="T11">
         <v>1567000.0</v>
       </c>
       <c r="U11">
         <v>1057000.0</v>
       </c>
     </row>
     <row r="12" spans="1:21">
       <c r="A12" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B12">
         <v>775000.0</v>
       </c>
       <c r="C12">
         <v>2639000.0</v>
       </c>
       <c r="D12">
         <v>3982000.0</v>
       </c>
       <c r="E12">
         <v>1087000.0</v>
       </c>
       <c r="F12">
         <v>3920000.0</v>
       </c>
       <c r="G12">
         <v>6308000.0</v>
       </c>
       <c r="H12">
         <v>2743000.0</v>
       </c>
       <c r="I12">
         <v>6362000.0</v>
       </c>
@@ -15812,141 +15929,141 @@
       </c>
       <c r="O12">
         <v>372000.0</v>
       </c>
       <c r="P12">
         <v>342000.0</v>
       </c>
       <c r="Q12">
         <v>263000.0</v>
       </c>
       <c r="R12">
         <v>188000.0</v>
       </c>
       <c r="S12">
         <v>587000.0</v>
       </c>
       <c r="T12">
         <v>31018000.0</v>
       </c>
       <c r="U12">
         <v>42890000.0</v>
       </c>
     </row>
     <row r="13" spans="1:21">
       <c r="A13" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B13">
         <v>3958000.0</v>
       </c>
       <c r="C13">
         <v>4283000.0</v>
       </c>
       <c r="D13">
         <v>5168000.0</v>
       </c>
       <c r="E13">
         <v>3775000.0</v>
       </c>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13">
         <v>6362000.0</v>
       </c>
       <c r="J13">
         <v>2764000.0</v>
       </c>
       <c r="K13">
         <v>232000.0</v>
       </c>
       <c r="L13">
         <v>521000.0</v>
       </c>
       <c r="M13">
         <v>352000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
     </row>
     <row r="14" spans="1:21">
       <c r="A14" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14">
         <v>0.0</v>
       </c>
       <c r="E14">
         <v>0.0</v>
       </c>
       <c r="F14">
         <v>-20000.0</v>
       </c>
       <c r="G14">
         <v>143120000.0</v>
       </c>
       <c r="H14">
         <v>138199000.0</v>
       </c>
       <c r="I14">
         <v>-16499000.0</v>
       </c>
       <c r="J14">
         <v>-9315000.0</v>
       </c>
       <c r="K14">
         <v>-4569000.0</v>
       </c>
       <c r="L14">
         <v>-104000.0</v>
       </c>
       <c r="M14">
         <v>-103000.0</v>
       </c>
       <c r="N14">
         <v>-103000.0</v>
       </c>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
     </row>
     <row r="15" spans="1:21">
       <c r="A15" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B15">
         <v>-42265000.0</v>
       </c>
       <c r="C15">
         <v>-96976000.0</v>
       </c>
       <c r="D15">
         <v>-11081000.0</v>
       </c>
       <c r="E15">
         <v>12364000.0</v>
       </c>
       <c r="F15">
         <v>453163000.0</v>
       </c>
       <c r="G15">
         <v>58116000.0</v>
       </c>
       <c r="H15">
         <v>-6596000.0</v>
       </c>
       <c r="I15">
         <v>-14638000.0</v>
       </c>
@@ -15967,51 +16084,51 @@
       </c>
       <c r="O15">
         <v>-5575000.0</v>
       </c>
       <c r="P15">
         <v>12917000.0</v>
       </c>
       <c r="Q15">
         <v>37827000.0</v>
       </c>
       <c r="R15">
         <v>37591000.0</v>
       </c>
       <c r="S15">
         <v>-542000.0</v>
       </c>
       <c r="T15">
         <v>-26756000.0</v>
       </c>
       <c r="U15">
         <v>-31060000.0</v>
       </c>
     </row>
     <row r="16" spans="1:21">
       <c r="A16" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>12364000.0</v>
       </c>
       <c r="F16">
         <v>453163000.0</v>
       </c>
       <c r="G16">
         <v>58116000.0</v>
       </c>
       <c r="H16">
         <v>-6596000.0</v>
       </c>
       <c r="I16">
         <v>1861000.0</v>
       </c>
       <c r="J16">
         <v>14263000.0</v>
       </c>
       <c r="K16">
         <v>13829000.0</v>
       </c>
@@ -16020,51 +16137,51 @@
       </c>
       <c r="M16">
         <v>-7935000.0</v>
       </c>
       <c r="N16">
         <v>-3308000.0</v>
       </c>
       <c r="O16">
         <v>-5575000.0</v>
       </c>
       <c r="P16">
         <v>12917000.0</v>
       </c>
       <c r="Q16">
         <v>37827000.0</v>
       </c>
       <c r="R16">
         <v>37591000.0</v>
       </c>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
     </row>
     <row r="17" spans="1:21">
       <c r="A17" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B17">
         <v>-42265000.0</v>
       </c>
       <c r="C17">
         <v>-96976000.0</v>
       </c>
       <c r="D17">
         <v>-11081000.0</v>
       </c>
       <c r="E17">
         <v>12364000.0</v>
       </c>
       <c r="F17">
         <v>453183000.0</v>
       </c>
       <c r="G17">
         <v>56289000.0</v>
       </c>
       <c r="H17">
         <v>-18257000.0</v>
       </c>
       <c r="I17">
         <v>-12126000.0</v>
       </c>
@@ -16075,180 +16192,180 @@
         <v>16564000.0</v>
       </c>
       <c r="L17">
         <v>5010000.0</v>
       </c>
       <c r="M17">
         <v>-7935000.0</v>
       </c>
       <c r="N17">
         <v>-3308000.0</v>
       </c>
       <c r="O17">
         <v>-5575000.0</v>
       </c>
       <c r="P17">
         <v>12917000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
     </row>
     <row r="18" spans="1:21">
       <c r="A18" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B18">
         <v>3183000.0</v>
       </c>
       <c r="C18">
         <v>1644000.0</v>
       </c>
       <c r="D18">
         <v>1186000.0</v>
       </c>
       <c r="E18">
         <v>-1087000.0</v>
       </c>
       <c r="F18">
         <v>-3920000.0</v>
       </c>
       <c r="G18">
         <v>-3852000.0</v>
       </c>
       <c r="H18">
         <v>-3972000.0</v>
       </c>
       <c r="I18">
         <v>-6362000.0</v>
       </c>
       <c r="J18">
         <v>-2764000.0</v>
       </c>
       <c r="K18">
         <v>-232000.0</v>
       </c>
       <c r="L18">
         <v>-521000.0</v>
       </c>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
     </row>
     <row r="19" spans="1:21">
       <c r="A19" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>-1730000.0</v>
       </c>
       <c r="F19">
         <v>394323000.0</v>
       </c>
       <c r="G19">
         <v>-3852000.0</v>
       </c>
       <c r="H19">
         <v>-3972000.0</v>
       </c>
       <c r="I19">
         <v>543000.0</v>
       </c>
       <c r="J19">
         <v>-1943000.0</v>
       </c>
       <c r="K19">
         <v>-141000.0</v>
       </c>
       <c r="L19">
         <v>-498000.0</v>
       </c>
       <c r="M19">
         <v>106000.0</v>
       </c>
       <c r="N19">
         <v>124000.0</v>
       </c>
       <c r="O19">
         <v>76000.0</v>
       </c>
       <c r="P19">
         <v>105000.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
     </row>
     <row r="20" spans="1:21">
       <c r="A20" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20">
         <v>432000.0</v>
       </c>
       <c r="M20">
         <v>432000.0</v>
       </c>
       <c r="N20">
         <v>432000.0</v>
       </c>
       <c r="O20">
         <v>2557000.0</v>
       </c>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
     </row>
     <row r="21" spans="1:21">
       <c r="A21" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B21">
         <v>-43194000.0</v>
       </c>
       <c r="C21">
         <v>-28436000.0</v>
       </c>
       <c r="D21">
         <v>-3756000.0</v>
       </c>
       <c r="E21">
         <v>22529000.0</v>
       </c>
       <c r="F21">
         <v>102038000.0</v>
       </c>
       <c r="G21">
         <v>64076000.0</v>
       </c>
       <c r="H21">
         <v>-13937000.0</v>
       </c>
       <c r="I21">
         <v>-7020000.0</v>
       </c>
@@ -16269,76 +16386,76 @@
       </c>
       <c r="O21">
         <v>-1278000.0</v>
       </c>
       <c r="P21">
         <v>16735000.0</v>
       </c>
       <c r="Q21">
         <v>37814000.0</v>
       </c>
       <c r="R21">
         <v>33140000.0</v>
       </c>
       <c r="S21">
         <v>-742000.0</v>
       </c>
       <c r="T21">
         <v>963000.0</v>
       </c>
       <c r="U21">
         <v>10373000.0</v>
       </c>
     </row>
     <row r="22" spans="1:21">
       <c r="A22" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
     </row>
     <row r="23" spans="1:21">
       <c r="A23" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B23">
         <v>722121000.0</v>
       </c>
       <c r="C23">
         <v>724598000.0</v>
       </c>
       <c r="D23">
         <v>661030000.0</v>
       </c>
       <c r="E23">
         <v>668792000.0</v>
       </c>
       <c r="F23">
         <v>675514000.0</v>
       </c>
       <c r="G23">
         <v>592826000.0</v>
       </c>
       <c r="H23">
         <v>478846000.0</v>
       </c>
       <c r="I23">
         <v>457940000.0</v>
       </c>
@@ -16359,121 +16476,121 @@
       </c>
       <c r="O23">
         <v>336157000.0</v>
       </c>
       <c r="P23">
         <v>325556000.0</v>
       </c>
       <c r="Q23">
         <v>323494000.0</v>
       </c>
       <c r="R23">
         <v>268700000.0</v>
       </c>
       <c r="S23">
         <v>185818000.0</v>
       </c>
       <c r="T23">
         <v>247067000.0</v>
       </c>
       <c r="U23">
         <v>187805000.0</v>
       </c>
     </row>
     <row r="24" spans="1:21">
       <c r="A24" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
     </row>
     <row r="25" spans="1:21">
       <c r="A25" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B25">
         <v>57251000.0</v>
       </c>
       <c r="C25">
         <v>62396000.0</v>
       </c>
       <c r="D25">
         <v>53757000.0</v>
       </c>
       <c r="E25">
         <v>43207000.0</v>
       </c>
       <c r="F25">
         <v>42851000.0</v>
       </c>
       <c r="G25">
         <v>52685000.0</v>
       </c>
       <c r="H25">
         <v>45090000.0</v>
       </c>
       <c r="I25">
         <v>32038000.0</v>
       </c>
       <c r="J25">
         <v>29419000.0</v>
       </c>
       <c r="K25">
         <v>27188000.0</v>
       </c>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
     </row>
     <row r="26" spans="1:21">
       <c r="A26" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B26">
         <v>103858000.0</v>
       </c>
       <c r="C26">
         <v>94265000.0</v>
       </c>
       <c r="D26">
         <v>89940000.0</v>
       </c>
       <c r="E26">
         <v>88146000.0</v>
       </c>
       <c r="F26">
         <v>71259000.0</v>
       </c>
       <c r="G26">
         <v>62953000.0</v>
       </c>
       <c r="H26">
         <v>51252000.0</v>
       </c>
       <c r="I26">
         <v>46431000.0</v>
       </c>
@@ -16494,76 +16611,76 @@
       </c>
       <c r="O26">
         <v>27833000.0</v>
       </c>
       <c r="P26">
         <v>30630000.0</v>
       </c>
       <c r="Q26">
         <v>29470000.0</v>
       </c>
       <c r="R26">
         <v>20985000.0</v>
       </c>
       <c r="S26">
         <v>19173000.0</v>
       </c>
       <c r="T26">
         <v>22712000.0</v>
       </c>
       <c r="U26">
         <v>15468000.0</v>
       </c>
     </row>
     <row r="27" spans="1:21">
       <c r="A27" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
     </row>
     <row r="28" spans="1:21">
       <c r="A28" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B28">
         <v>90880000.0</v>
       </c>
       <c r="C28">
         <v>95175000.0</v>
       </c>
       <c r="D28">
         <v>85734000.0</v>
       </c>
       <c r="E28">
         <v>88861000.0</v>
       </c>
       <c r="F28">
         <v>95259000.0</v>
       </c>
       <c r="G28">
         <v>77514000.0</v>
       </c>
       <c r="H28">
         <v>64816000.0</v>
       </c>
       <c r="I28">
         <v>75967000.0</v>
       </c>
@@ -16584,100 +16701,100 @@
       </c>
       <c r="O28">
         <v>35473000.0</v>
       </c>
       <c r="P28">
         <v>35800000.0</v>
       </c>
       <c r="Q28">
         <v>37937000.0</v>
       </c>
       <c r="R28">
         <v>26178000.0</v>
       </c>
       <c r="S28">
         <v>20569000.0</v>
       </c>
       <c r="T28">
         <v>35636000.0</v>
       </c>
       <c r="U28">
         <v>16417000.0</v>
       </c>
     </row>
     <row r="29" spans="1:21">
       <c r="A29" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B29">
         <v>7468000.0</v>
       </c>
       <c r="C29">
         <v>-8625000.0</v>
       </c>
       <c r="D29">
         <v>3649000.0</v>
       </c>
       <c r="E29">
         <v>5937000.0</v>
       </c>
       <c r="F29">
         <v>39258000.0</v>
       </c>
       <c r="G29">
         <v>3935000.0</v>
       </c>
       <c r="H29">
         <v>348000.0</v>
       </c>
       <c r="I29">
         <v>1256000.0</v>
       </c>
       <c r="J29">
         <v>708000.0</v>
       </c>
       <c r="K29">
         <v>3652000.0</v>
       </c>
       <c r="L29">
         <v>4021000.0</v>
       </c>
       <c r="M29">
         <v>3897000.0</v>
       </c>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
     </row>
     <row r="30" spans="1:21">
       <c r="A30" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B30">
         <v>194738000.0</v>
       </c>
       <c r="C30">
         <v>189440000.0</v>
       </c>
       <c r="D30">
         <v>175674000.0</v>
       </c>
       <c r="E30">
         <v>177007000.0</v>
       </c>
       <c r="F30">
         <v>166518000.0</v>
       </c>
       <c r="G30">
         <v>140467000.0</v>
       </c>
       <c r="H30">
         <v>116668000.0</v>
       </c>
       <c r="I30">
         <v>122398000.0</v>
       </c>
@@ -16698,51 +16815,51 @@
       </c>
       <c r="O30">
         <v>63306000.0</v>
       </c>
       <c r="P30">
         <v>66430000.0</v>
       </c>
       <c r="Q30">
         <v>67407000.0</v>
       </c>
       <c r="R30">
         <v>47163000.0</v>
       </c>
       <c r="S30">
         <v>39742000.0</v>
       </c>
       <c r="T30">
         <v>58348000.0</v>
       </c>
       <c r="U30">
         <v>31885000.0</v>
       </c>
     </row>
     <row r="31" spans="1:21">
       <c r="A31" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B31">
         <v>8698000.0</v>
       </c>
       <c r="C31">
         <v>-77165000.0</v>
       </c>
       <c r="D31">
         <v>-3676000.0</v>
       </c>
       <c r="E31">
         <v>-1730000.0</v>
       </c>
       <c r="F31">
         <v>390403000.0</v>
       </c>
       <c r="G31">
         <v>-3852000.0</v>
       </c>
       <c r="H31">
         <v>-3972000.0</v>
       </c>
       <c r="I31">
         <v>-6362000.0</v>
       </c>
@@ -16763,51 +16880,51 @@
       </c>
       <c r="O31">
         <v>-296000.0</v>
       </c>
       <c r="P31">
         <v>-237000.0</v>
       </c>
       <c r="Q31">
         <v>2605000.0</v>
       </c>
       <c r="R31">
         <v>6360000.0</v>
       </c>
       <c r="S31">
         <v>26000.0</v>
       </c>
       <c r="T31">
         <v>-26152000.0</v>
       </c>
       <c r="U31">
         <v>-40376000.0</v>
       </c>
     </row>
     <row r="32" spans="1:21">
       <c r="A32" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B32">
         <v>678927000.0</v>
       </c>
       <c r="C32">
         <v>696162000.0</v>
       </c>
       <c r="D32">
         <v>657274000.0</v>
       </c>
       <c r="E32">
         <v>691321000.0</v>
       </c>
       <c r="F32">
         <v>777552000.0</v>
       </c>
       <c r="G32">
         <v>656902000.0</v>
       </c>
       <c r="H32">
         <v>464909000.0</v>
       </c>
       <c r="I32">
         <v>450920000.0</v>
       </c>
@@ -16847,756 +16964,761 @@
       <c r="U32">
         <v>198178000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BU32"/>
+  <dimension ref="A1:BV32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:73">
+    <row r="1" spans="1:74">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="D1" t="s">
         <v>83</v>
       </c>
       <c r="E1" t="s">
         <v>84</v>
       </c>
       <c r="F1" t="s">
+        <v>85</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="H1" t="s">
         <v>86</v>
       </c>
       <c r="I1" t="s">
         <v>87</v>
       </c>
       <c r="J1" t="s">
+        <v>88</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="L1" t="s">
         <v>89</v>
       </c>
       <c r="M1" t="s">
         <v>90</v>
       </c>
       <c r="N1" t="s">
+        <v>91</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="P1" t="s">
         <v>92</v>
       </c>
       <c r="Q1" t="s">
         <v>93</v>
       </c>
       <c r="R1" t="s">
+        <v>94</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="T1" t="s">
         <v>95</v>
       </c>
       <c r="U1" t="s">
         <v>96</v>
       </c>
       <c r="V1" t="s">
+        <v>97</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="X1" t="s">
         <v>98</v>
       </c>
       <c r="Y1" t="s">
         <v>99</v>
       </c>
       <c r="Z1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AB1" t="s">
         <v>101</v>
       </c>
       <c r="AC1" t="s">
         <v>102</v>
       </c>
       <c r="AD1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AF1" t="s">
         <v>104</v>
       </c>
       <c r="AG1" t="s">
         <v>105</v>
       </c>
       <c r="AH1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AJ1" t="s">
         <v>107</v>
       </c>
       <c r="AK1" t="s">
         <v>108</v>
       </c>
       <c r="AL1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AN1" t="s">
         <v>110</v>
       </c>
       <c r="AO1" t="s">
         <v>111</v>
       </c>
       <c r="AP1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AR1" t="s">
         <v>113</v>
       </c>
       <c r="AS1" t="s">
         <v>114</v>
       </c>
       <c r="AT1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AV1" t="s">
         <v>116</v>
       </c>
       <c r="AW1" t="s">
         <v>117</v>
       </c>
       <c r="AX1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AZ1" t="s">
         <v>119</v>
       </c>
       <c r="BA1" t="s">
         <v>120</v>
       </c>
       <c r="BB1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="BD1" t="s">
         <v>122</v>
       </c>
       <c r="BE1" t="s">
         <v>123</v>
       </c>
       <c r="BF1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BH1" t="s">
         <v>125</v>
       </c>
       <c r="BI1" t="s">
         <v>126</v>
       </c>
       <c r="BJ1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BL1" t="s">
         <v>128</v>
       </c>
       <c r="BM1" t="s">
         <v>129</v>
       </c>
       <c r="BN1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BP1" t="s">
         <v>131</v>
       </c>
       <c r="BQ1" t="s">
         <v>132</v>
       </c>
       <c r="BR1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
       </c>
-      <c r="BS1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BT1" t="s">
-        <v>165</v>
+        <v>134</v>
       </c>
       <c r="BU1" t="s">
         <v>166</v>
       </c>
+      <c r="BV1" t="s">
+        <v>167</v>
+      </c>
     </row>
-    <row r="2" spans="1:73">
+    <row r="2" spans="1:74">
       <c r="A2" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B2">
+        <v>134258000.0</v>
+      </c>
+      <c r="C2">
         <v>131026000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>129262000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>127439000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>139656000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>135194000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>129458000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>133145000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>137361000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>119859000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>114505000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>121284000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>129708000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>116944000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>101774000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>135719000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>137348000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>130737000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>130837000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>124954000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>122468000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>116729000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>116521000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>110081000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>109028000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>93461000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>84393000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>93454000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>90870000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>84220000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>83438000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>85423000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>82461000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>80714000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>75769000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>75814000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>77328000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>72921000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>70584000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>72593000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>75418000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>71940000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>66668000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>64853000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>66378000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>67156000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>64154000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>66086000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>70057000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>66339000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>63095000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>62646000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>66970000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>63999000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>69770000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>68854000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>70228000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>69251000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>64564000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>62440000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>62871000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>67928000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>63029000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>59961000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>65168000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>62807000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>56845000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>45949000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>55936000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>44697000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>22375000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>74472000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>0.0</v>
       </c>
     </row>
-    <row r="3" spans="1:73">
+    <row r="3" spans="1:74">
       <c r="A3" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="B3">
+        <v>136</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3">
         <v>14488000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>14291000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>14131000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>14341000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>15447000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>18259000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>14128000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>14562000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>13908000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>13325000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>13573000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>12951000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>12045000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>11006000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>10804000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>9352000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>8588000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>8603000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>11938000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>13722000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>13251000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>13745000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>13200000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>12489000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>11552000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>11784000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>10850000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>10904000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>7879000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>8010000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>8279000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>7870000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>7601000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>7432000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>7408000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>6978000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>7040000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>6885000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>6760000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>6503000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>6598000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>6927000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>6883000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>6895000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>6741000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>6756000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>7004000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>7046000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>7016000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>6912000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>6918000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>7030000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>7059000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>7517000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>7461000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>7323000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>6937000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>6536000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>5940000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>5850000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>5335000.0</v>
       </c>
-      <c r="BK3">
-[...1 lines deleted...]
-      </c>
       <c r="BL3">
-        <v>3557000.0</v>
+        <v>4911000.0</v>
       </c>
       <c r="BM3">
-        <v>2872000.0</v>
+        <v>3560000.0</v>
       </c>
       <c r="BN3">
+        <v>2871000.0</v>
+      </c>
+      <c r="BO3">
         <v>2398000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>2280000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>2207000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>2126000.0</v>
       </c>
-      <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
+      <c r="BV3"/>
     </row>
-    <row r="4" spans="1:73">
+    <row r="4" spans="1:74">
       <c r="A4" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
-      <c r="AH4">
-[...1 lines deleted...]
-      </c>
+      <c r="AH4"/>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
       <c r="AP4">
         <v>0.0</v>
       </c>
       <c r="AQ4">
@@ -17670,524 +17792,529 @@
       </c>
       <c r="BN4">
         <v>0.0</v>
       </c>
       <c r="BO4">
         <v>0.0</v>
       </c>
       <c r="BP4">
         <v>0.0</v>
       </c>
       <c r="BQ4">
         <v>0.0</v>
       </c>
       <c r="BR4">
         <v>0.0</v>
       </c>
       <c r="BS4">
         <v>0.0</v>
       </c>
       <c r="BT4">
         <v>0.0</v>
       </c>
       <c r="BU4">
         <v>0.0</v>
       </c>
+      <c r="BV4">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="5" spans="1:73">
+    <row r="5" spans="1:74">
       <c r="A5" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="B5">
+        <v>138</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
         <v>-9604000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-12633000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-11547000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-1224000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-12119000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-9291000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-4110000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>363000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-1726000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-8966000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-283000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>9636000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>2314000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-16390000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>7882000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>25518000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>18419000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>34860000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>419642000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>24949000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>22363000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>17796000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>13590000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>10327000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-1327000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-8619000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-3370000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-621000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-875000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-3735000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-3202000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>875000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-1664000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>447000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>3224000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>4590000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>3613000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>2931000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>2836000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>3742000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>2391000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-171000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-589000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-600000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-8571000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-3384000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-323000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>1760000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>62000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-2923000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>1338000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>1364000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-2865000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-13083000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>4910000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>9836000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>7767000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>3777000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>2357000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>2939000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>9695000.0</v>
       </c>
-      <c r="BK5">
-[...1 lines deleted...]
-      </c>
       <c r="BL5">
-        <v>9321000.0</v>
+        <v>11398000.0</v>
       </c>
       <c r="BM5">
-        <v>8724000.0</v>
+        <v>9318000.0</v>
       </c>
       <c r="BN5">
+        <v>9602000.0</v>
+      </c>
+      <c r="BO5">
         <v>9525000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>9298000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>10125000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>9156000.0</v>
       </c>
-      <c r="BR5">
-[...1 lines deleted...]
-      </c>
       <c r="BS5">
         <v>0.0</v>
       </c>
       <c r="BT5">
         <v>0.0</v>
       </c>
       <c r="BU5">
         <v>0.0</v>
       </c>
+      <c r="BV5">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="6" spans="1:73">
+    <row r="6" spans="1:74">
       <c r="A6" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B6">
+        <v>-9008000.0</v>
+      </c>
+      <c r="C6">
         <v>4884000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>1658000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>2584000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>13117000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>3328000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>8968000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>10018000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>14925000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>12182000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>4359000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>13290000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>22587000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>14359000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-5384000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>18686000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>34870000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>27007000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>43463000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>431580000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>38671000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>35614000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>31541000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>26790000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>22816000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>10225000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>3165000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>7480000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>10283000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>7004000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>4275000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>5077000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>8745000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>5937000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>7879000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>10632000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>11568000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>10653000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>9816000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>9596000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>10245000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>8989000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>6756000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>6294000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>6295000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-1830000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>3372000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>6681000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>8806000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>7078000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>3989000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>8256000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>8394000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>4194000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-5566000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>12371000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>17159000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>14704000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>10313000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>8297000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>8789000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>15030000.0</v>
       </c>
-      <c r="BK6">
-[...1 lines deleted...]
-      </c>
       <c r="BL6">
+        <v>16309000.0</v>
+      </c>
+      <c r="BM6">
         <v>12878000.0</v>
       </c>
-      <c r="BM6">
-[...1 lines deleted...]
-      </c>
       <c r="BN6">
+        <v>12473000.0</v>
+      </c>
+      <c r="BO6">
         <v>11923000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>11578000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>12332000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>11282000.0</v>
       </c>
-      <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
+      <c r="BV6"/>
     </row>
-    <row r="7" spans="1:73">
+    <row r="7" spans="1:74">
       <c r="A7" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
-      <c r="AH7">
-[...1 lines deleted...]
-      </c>
+      <c r="AH7"/>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
         <v>0.0</v>
       </c>
       <c r="AO7">
         <v>0.0</v>
       </c>
       <c r="AP7">
         <v>0.0</v>
       </c>
       <c r="AQ7">
@@ -18261,90 +18388,91 @@
       </c>
       <c r="BN7">
         <v>0.0</v>
       </c>
       <c r="BO7">
         <v>0.0</v>
       </c>
       <c r="BP7">
         <v>0.0</v>
       </c>
       <c r="BQ7">
         <v>0.0</v>
       </c>
       <c r="BR7">
         <v>0.0</v>
       </c>
       <c r="BS7">
         <v>0.0</v>
       </c>
       <c r="BT7">
         <v>0.0</v>
       </c>
       <c r="BU7">
         <v>0.0</v>
       </c>
+      <c r="BV7">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:73">
+    <row r="8" spans="1:74">
       <c r="A8" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
-      <c r="AH8">
-[...1 lines deleted...]
-      </c>
+      <c r="AH8"/>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
         <v>0.0</v>
       </c>
       <c r="AP8">
         <v>0.0</v>
       </c>
       <c r="AQ8">
@@ -18418,1170 +18546,1184 @@
       </c>
       <c r="BN8">
         <v>0.0</v>
       </c>
       <c r="BO8">
         <v>0.0</v>
       </c>
       <c r="BP8">
         <v>0.0</v>
       </c>
       <c r="BQ8">
         <v>0.0</v>
       </c>
       <c r="BR8">
         <v>0.0</v>
       </c>
       <c r="BS8">
         <v>0.0</v>
       </c>
       <c r="BT8">
         <v>0.0</v>
       </c>
       <c r="BU8">
         <v>0.0</v>
       </c>
+      <c r="BV8">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="9" spans="1:73">
+    <row r="9" spans="1:74">
       <c r="A9" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B9">
+        <v>43498000.0</v>
+      </c>
+      <c r="C9">
         <v>39345000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>34530000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>34824000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>42845000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>41290000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>35177000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>40011000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>44526000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>41437000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>35555000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>44001000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>50925000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>44581000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>30786000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>53041000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>71128000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>63222000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>72402000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>68365000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>64567000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>60580000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>52691000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>48749000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>42523000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>28934000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>22459000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>24406000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>26932000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>27636000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>25629000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>29502000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>32611000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>29183000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>27133000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>28082000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>27530000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>25086000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>22697000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>22094000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>21944000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>19470000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>16319000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>14972000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>15061000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>14316000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>12764000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>15242000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>18160000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>15991000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>12310000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>13619000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>17151000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>13213000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>5245000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>20594000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>25533000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>25021000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>19294000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>18273000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>20577000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>28907000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>28045000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>24021000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>24249000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>22662000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>20827000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>18033000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>18781000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>43822000.0</v>
       </c>
-      <c r="BS9">
-[...1 lines deleted...]
-      </c>
       <c r="BT9">
         <v>0.0</v>
       </c>
       <c r="BU9">
         <v>0.0</v>
       </c>
+      <c r="BV9">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="10" spans="1:73">
+    <row r="10" spans="1:74">
       <c r="A10" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B10">
+        <v>-8758000.0</v>
+      </c>
+      <c r="C10">
         <v>-9726000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-12772000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-11803000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-195000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-88626000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-10147000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-5372000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-1456000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-1726000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-10601000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-2029000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>6924000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-717000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-16390000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>7996000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>27412000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>16031000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>34552000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>419101000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>22757000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>21256000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>15981000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>13209000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>9778000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-1555000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-10901000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-4005000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-1448000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-2865000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-5330000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-4834000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-353000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-2349000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>342000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>3050000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>4613000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>3594000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>2909000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>2742000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>3667000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>2390000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-44000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-596000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-761000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-1854000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-3407000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-340000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>1735000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>6000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-2933000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>1283000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>1309000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-2955000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-13176000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>4803000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>9754000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>7631000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>3642000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>2313000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>2912000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>9619000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>10862000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>10454000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>9501000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>9499000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>10082000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>10105000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>9599000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>3568000.0</v>
       </c>
-      <c r="BS10">
-[...1 lines deleted...]
-      </c>
       <c r="BT10">
+        <v>0.0</v>
+      </c>
+      <c r="BU10">
         <v>-3195000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>3195000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:73">
+    <row r="11" spans="1:74">
       <c r="A11" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B11">
+        <v>1536000.0</v>
+      </c>
+      <c r="C11">
         <v>3337000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>1015000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>1490000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>1927000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-11567000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>660000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>1242000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>1040000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>1006000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>611000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>894000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>1138000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>387000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>2517000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>1659000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>1374000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>940000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>2902000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>34096000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>1320000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>1241000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>1014000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>669000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>1011000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>385000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-1015000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>568000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>410000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-630000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>625000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>701000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>560000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>676000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>830000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-2072000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>1274000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>807000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>523000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>1085000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>1237000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>573000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>1219000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>1015000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>1214000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>1243000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>698000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>957000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>1171000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>487000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>361000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>1123000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>1002000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>1107000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>-3000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>1085000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>1812000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>931000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>1038000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>839000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>773000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>642000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>839000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>522000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>606000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>554000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>494000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>386000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>260000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>-250000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>250000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>-217000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>217000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:73">
+    <row r="12" spans="1:74">
       <c r="A12" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B12">
+        <v>101000.0</v>
+      </c>
+      <c r="C12">
         <v>122000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>139000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>154000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>360000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>530000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>596000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>701000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>812000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>412000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>959000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1049000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>229000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>87000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>5000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>397000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>608000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>895000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>308000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>541000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>2192000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1107000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1815000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>381000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>549000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>228000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>2282000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>635000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>402000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>1990000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>1595000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>1632000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>1490000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>685000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>105000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>14000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>17000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>19000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>22000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>24000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>26000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>1000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>5000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>7000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>10000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>24000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>41000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>43000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>73000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>56000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>62000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>69000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>79000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>90000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>93000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>107000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>82000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>136000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>135000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>44000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>27000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>76000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>78000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>63000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>46000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>26000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>31000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>20000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>110000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>134000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>135000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>149000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>169000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:73">
+    <row r="13" spans="1:74">
       <c r="A13" t="s">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>146</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
         <v>952000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>990000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>1124000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>892000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>956000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>927000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>1135000.0</v>
       </c>
-      <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>1230000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>274000.0</v>
       </c>
-      <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
-      <c r="AA13">
+      <c r="AA13"/>
+      <c r="AB13">
         <v>2282000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>635000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>171000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>1907000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>1595000.0</v>
       </c>
-      <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
+      <c r="BV13"/>
     </row>
-    <row r="14" spans="1:73">
+    <row r="14" spans="1:74">
       <c r="A14" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
-      <c r="N14">
-[...1 lines deleted...]
-      </c>
+      <c r="N14"/>
       <c r="O14">
         <v>0.0</v>
       </c>
       <c r="P14">
         <v>0.0</v>
       </c>
       <c r="Q14">
         <v>0.0</v>
       </c>
       <c r="R14">
         <v>0.0</v>
       </c>
       <c r="S14">
         <v>0.0</v>
       </c>
       <c r="T14">
+        <v>0.0</v>
+      </c>
+      <c r="U14">
         <v>-2007000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>-1987000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>143120000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>-1133000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>-363000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>-807000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>138199000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>-3391000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>-3568000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>-2867000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>-4780000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>-4400000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>-3990000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>-3329000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>-4046000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>-2139000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>-1669000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>-1461000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>-1332000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>-1170000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>-1190000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>-877000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>-104000.0</v>
       </c>
-      <c r="AQ14">
-[...1 lines deleted...]
-      </c>
       <c r="AR14">
         <v>0.0</v>
       </c>
       <c r="AS14">
         <v>0.0</v>
       </c>
       <c r="AT14">
+        <v>0.0</v>
+      </c>
+      <c r="AU14">
         <v>-103000.0</v>
       </c>
-      <c r="AU14">
-[...1 lines deleted...]
-      </c>
       <c r="AV14">
         <v>0.0</v>
       </c>
       <c r="AW14">
         <v>0.0</v>
       </c>
       <c r="AX14">
+        <v>0.0</v>
+      </c>
+      <c r="AY14">
         <v>-103000.0</v>
       </c>
-      <c r="AY14">
-[...1 lines deleted...]
-      </c>
       <c r="AZ14">
         <v>0.0</v>
       </c>
       <c r="BA14">
         <v>0.0</v>
       </c>
       <c r="BB14">
         <v>0.0</v>
       </c>
       <c r="BC14">
         <v>0.0</v>
       </c>
       <c r="BD14">
         <v>0.0</v>
       </c>
       <c r="BE14">
         <v>0.0</v>
       </c>
       <c r="BF14">
         <v>0.0</v>
       </c>
       <c r="BG14">
         <v>0.0</v>
       </c>
       <c r="BH14">
@@ -19604,1095 +19746,1103 @@
       </c>
       <c r="BN14">
         <v>0.0</v>
       </c>
       <c r="BO14">
         <v>0.0</v>
       </c>
       <c r="BP14">
         <v>0.0</v>
       </c>
       <c r="BQ14">
         <v>0.0</v>
       </c>
       <c r="BR14">
         <v>0.0</v>
       </c>
       <c r="BS14">
         <v>0.0</v>
       </c>
       <c r="BT14">
         <v>0.0</v>
       </c>
       <c r="BU14">
         <v>0.0</v>
       </c>
+      <c r="BV14">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:73">
+    <row r="15" spans="1:74">
       <c r="A15" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B15">
+        <v>-6144000.0</v>
+      </c>
+      <c r="C15">
         <v>-13063000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-13787000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-13293000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-2122000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-77059000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-10807000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-6614000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-2496000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-2732000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-11212000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-2923000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>5786000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-1104000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-18907000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>6337000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>26038000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>15091000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>31650000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>382998000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>23424000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>19539000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>16100000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>12903000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>9574000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-105000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-6495000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-1005000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>1009000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>2545000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-1555000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-1545000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>2416000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>1021000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>1651000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>6791000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>4800000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>4119000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>3556000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>2847000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>3307000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>1921000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-1263000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>-1611000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>-1975000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>-3097000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>-4105000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>-1297000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>564000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>-481000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>-3294000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>160000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>307000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>-4062000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>-13173000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>3718000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>7942000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>6700000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>2604000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>1474000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>2139000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>8977000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>10023000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>9932000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>8895000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>8945000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>9588000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>9719000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>9339000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>3785000.0</v>
       </c>
-      <c r="BS15">
-[...1 lines deleted...]
-      </c>
       <c r="BT15">
+        <v>0.0</v>
+      </c>
+      <c r="BU15">
         <v>-2978000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>2978000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:73">
+    <row r="16" spans="1:74">
       <c r="A16" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
-      <c r="N16">
+      <c r="N16"/>
+      <c r="O16">
         <v>-1104000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-18907000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>6337000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>26038000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>15091000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>31650000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>382998000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>23424000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>19539000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>16100000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>12903000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>9574000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-105000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-6495000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-1005000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>1009000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>2545000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-1555000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-1545000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>2416000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>1021000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>1651000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>6791000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>4800000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>4119000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>3556000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>2847000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>3307000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>1921000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>-1263000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>-1611000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>-1975000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>-3097000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>-4105000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>-1297000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>564000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>-481000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>-3294000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>160000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>307000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>-4062000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>-13173000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>3718000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>7942000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>6700000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>2604000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>1474000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>2139000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>8977000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>10023000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>9932000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>8895000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>8945000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>9588000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>9719000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>9339000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>3785000.0</v>
       </c>
-      <c r="BS16">
-[...1 lines deleted...]
-      </c>
       <c r="BT16">
+        <v>0.0</v>
+      </c>
+      <c r="BU16">
         <v>-2978000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>2978000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:73">
+    <row r="17" spans="1:74">
       <c r="A17" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="B17">
+        <v>150</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17">
         <v>-13063000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-13787000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-13293000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-2122000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-77059000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-10807000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-6614000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-2496000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-2732000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-11212000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-2923000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>5786000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-1104000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-18907000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>5826000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>23536000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>15091000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>31650000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>385005000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>21437000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>20015000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>14967000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>12540000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>8767000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-1940000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-9886000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-4605000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-1858000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>277000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-5955000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-5535000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-913000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-1673000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>1172000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>978000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>5887000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>4401000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>3432000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>3827000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>4904000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>9859000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>-1263000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>-1611000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>-1975000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-3097000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>-4105000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>-1297000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>564000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>-481000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>-3294000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>160000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>307000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>-4062000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>-13173000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>3718000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>7942000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>6700000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>2604000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>1474000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>2139000.0</v>
       </c>
-      <c r="BJ17">
-[...1 lines deleted...]
-      </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
         <v>0.0</v>
       </c>
       <c r="BT17">
         <v>0.0</v>
       </c>
       <c r="BU17">
         <v>0.0</v>
       </c>
+      <c r="BV17">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="18" spans="1:73">
+    <row r="18" spans="1:74">
       <c r="A18" t="s">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="B18">
+        <v>151</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18">
         <v>830000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>851000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>970000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>532000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>426000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>331000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>434000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>453000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>412000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>271000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>274000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>229000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-87000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>5000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-397000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-608000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-895000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-308000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-68000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-2192000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-1107000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-1815000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-381000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-549000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-228000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-2282000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-635000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>171000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-1907000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-1595000.0</v>
       </c>
-      <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
+      <c r="BV18"/>
     </row>
-    <row r="19" spans="1:73">
+    <row r="19" spans="1:74">
       <c r="A19" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-      <c r="N19">
+      <c r="N19"/>
+      <c r="O19">
         <v>-1831000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-1993000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-392000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>2486000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-494000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>3365000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>391452000.0</v>
       </c>
-      <c r="U19"/>
-      <c r="V19">
+      <c r="V19"/>
+      <c r="W19">
         <v>-3852000.0</v>
       </c>
-      <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
-      <c r="Z19">
+      <c r="Z19"/>
+      <c r="AA19">
         <v>-2974000.0</v>
       </c>
-      <c r="AA19"/>
       <c r="AB19"/>
-      <c r="AC19">
+      <c r="AC19"/>
+      <c r="AD19">
         <v>-998000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>83000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>124000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>74000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>262000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-1589000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-234000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-160000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>40000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>52000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-74000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-70000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>-49000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-528000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>10000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>9000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>11000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>14000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>18000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>26000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>48000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>34000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>52000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>14000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>24000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>17000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>22000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>20000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>17000.0</v>
       </c>
-      <c r="BF19">
+      <c r="BG19">
         <v>20000.0</v>
       </c>
-      <c r="BG19">
+      <c r="BH19">
         <v>21000.0</v>
       </c>
-      <c r="BH19">
+      <c r="BI19">
         <v>25000.0</v>
       </c>
-      <c r="BI19">
+      <c r="BJ19">
         <v>39000.0</v>
       </c>
-      <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
+      <c r="BV19"/>
     </row>
-    <row r="20" spans="1:73">
+    <row r="20" spans="1:74">
       <c r="A20" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-      <c r="AA20">
+      <c r="AA20"/>
+      <c r="AB20">
         <v>600000.0</v>
       </c>
-      <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
-      <c r="AH20">
-[...1 lines deleted...]
-      </c>
+      <c r="AH20"/>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
+        <v>0.0</v>
+      </c>
+      <c r="AQ20">
         <v>432000.0</v>
       </c>
-      <c r="AQ20">
-[...1 lines deleted...]
-      </c>
       <c r="AR20">
+        <v>0.0</v>
+      </c>
+      <c r="AS20">
         <v>432000.0</v>
       </c>
-      <c r="AS20">
-[...1 lines deleted...]
-      </c>
       <c r="AT20">
+        <v>0.0</v>
+      </c>
+      <c r="AU20">
         <v>432000.0</v>
       </c>
-      <c r="AU20">
-[...1 lines deleted...]
-      </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
+        <v>0.0</v>
+      </c>
+      <c r="AY20">
         <v>432000.0</v>
       </c>
-      <c r="AY20">
-[...1 lines deleted...]
-      </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
+        <v>0.0</v>
+      </c>
+      <c r="BD20">
         <v>2557000.0</v>
       </c>
-      <c r="BD20">
-[...1 lines deleted...]
-      </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
       <c r="BI20">
         <v>0.0</v>
       </c>
       <c r="BJ20">
         <v>0.0</v>
       </c>
       <c r="BK20">
         <v>0.0</v>
       </c>
       <c r="BL20">
         <v>0.0</v>
       </c>
       <c r="BM20">
@@ -20700,311 +20850,315 @@
       </c>
       <c r="BN20">
         <v>0.0</v>
       </c>
       <c r="BO20">
         <v>0.0</v>
       </c>
       <c r="BP20">
         <v>0.0</v>
       </c>
       <c r="BQ20">
         <v>0.0</v>
       </c>
       <c r="BR20">
         <v>0.0</v>
       </c>
       <c r="BS20">
         <v>0.0</v>
       </c>
       <c r="BT20">
         <v>0.0</v>
       </c>
       <c r="BU20">
         <v>0.0</v>
       </c>
+      <c r="BV20">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:73">
+    <row r="21" spans="1:74">
       <c r="A21" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B21">
+        <v>-9008000.0</v>
+      </c>
+      <c r="C21">
         <v>-10987000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-14058000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-13565000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-4584000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-11618000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-10658000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-5908000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-252000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-1499000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-10504000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-1134000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>9381000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>2612000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-14402000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>8785000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>25534000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>18140000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>31232000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>27717000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>24949000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>22363000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>17796000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>13590000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>10327000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-1327000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-8619000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-3370000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-621000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-958000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-3735000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-3202000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>875000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-75000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>681000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>3224000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>4590000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>3561000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>3005000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>2836000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>3742000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>2554000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-49000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-598000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-762000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-1844000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-3384000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-323000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>1760000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>28000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-2923000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>1338000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>1364000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-2882000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-13105000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>4890000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>9819000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>7747000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>3756000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>2332000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>2900000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>9933000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>10880000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>8305000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>8696000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>8136000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>9287000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>6572000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>9144000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>3073000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>-773000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>773000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>0.0</v>
       </c>
     </row>
-    <row r="22" spans="1:73">
+    <row r="22" spans="1:74">
       <c r="A22" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
-      <c r="AH22">
-[...1 lines deleted...]
-      </c>
+      <c r="AH22"/>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
         <v>0.0</v>
       </c>
       <c r="AP22">
         <v>0.0</v>
       </c>
       <c r="AQ22">
@@ -21078,275 +21232,281 @@
       </c>
       <c r="BN22">
         <v>0.0</v>
       </c>
       <c r="BO22">
         <v>0.0</v>
       </c>
       <c r="BP22">
         <v>0.0</v>
       </c>
       <c r="BQ22">
         <v>0.0</v>
       </c>
       <c r="BR22">
         <v>0.0</v>
       </c>
       <c r="BS22">
         <v>0.0</v>
       </c>
       <c r="BT22">
         <v>0.0</v>
       </c>
       <c r="BU22">
         <v>0.0</v>
       </c>
+      <c r="BV22">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:73">
+    <row r="23" spans="1:74">
       <c r="A23" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B23">
+        <v>186764000.0</v>
+      </c>
+      <c r="C23">
         <v>181358000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>177850000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>175828000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>187085000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>188102000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>175293000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>179064000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>182139000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>162795000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>160564000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>166419000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>171252000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>158913000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>146962000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>179975000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>182942000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>175819000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>172007000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>165602000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>162086000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>154946000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>151416000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>145240000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>141224000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>123722000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>115471000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>121230000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>118423000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>112814000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>112802000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>118127000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>114197000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>109972000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>102221000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>100672000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>100268000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>94446000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>90276000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>91851000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>93620000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>88856000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>83036000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>79991000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>82201000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>83316000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>80302000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>81651000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>86457000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>82302000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>78328000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>74927000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>82757000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>80094000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>85563000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>84558000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>85942000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>86525000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>80102000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>78381000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>80548000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>86902000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>80194000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>75677000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>80721000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>77333000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>68385000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>57410000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>65573000.0</v>
       </c>
-      <c r="BR23">
-[...1 lines deleted...]
-      </c>
       <c r="BS23">
         <v>0.0</v>
       </c>
       <c r="BT23">
         <v>0.0</v>
       </c>
       <c r="BU23">
         <v>0.0</v>
       </c>
+      <c r="BV23">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:73">
+    <row r="24" spans="1:74">
       <c r="A24" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -21376,1584 +21536,1601 @@
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
+      <c r="BV24"/>
     </row>
-    <row r="25" spans="1:73">
+    <row r="25" spans="1:74">
       <c r="A25" t="s">
-        <v>157</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>158</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
         <v>14488000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>14291000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>14131000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>14341000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>15447000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>18259000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>14128000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>14562000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>13908000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>13325000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>13573000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>12951000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>12045000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>11006000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>10804000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>9352000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>8588000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>8603000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>11938000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>13722000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>13251000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>13745000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>13200000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>12489000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>11552000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>11784000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>10850000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>10904000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>7879000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>8010000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>8279000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>7870000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>7601000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>7432000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>7408000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>6978000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>7040000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>6885000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>6760000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>6503000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>6598000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>6927000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>6883000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>6895000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>6741000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>6756000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>7004000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>7046000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>7016000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>6912000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>6918000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>7030000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>7059000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>7517000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>7461000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>7323000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>6937000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>6536000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>5940000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>5850000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>5335000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>4914000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>3557000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>2872000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>2398000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>2280000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>2207000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>2126000.0</v>
       </c>
-      <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
+      <c r="BV25"/>
     </row>
-    <row r="26" spans="1:73">
+    <row r="26" spans="1:74">
       <c r="A26" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B26">
+        <v>28436000.0</v>
+      </c>
+      <c r="C26">
         <v>28456000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>26052000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>25205000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>24145000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>24421000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>23398000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>23968000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>22478000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>21813000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>23095000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>22919000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>22113000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>22711000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>22578000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>21468000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>21389000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>20386000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>16545000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>16516000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>17812000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>17282000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>15557000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>15423000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>14691000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>13168000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>13569000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>12147000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>12368000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>11030000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>11417000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>12600000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>11384000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>9951000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>9966000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>9102000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>8325000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>7907000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>7625000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>7284000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>7019000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>6977000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>6924000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>5941000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>6164000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>6920000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>6929000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>6430000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>6796000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>6613000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>5977000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>4972000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>6847000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>7158000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>6876000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>6866000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>6933000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>7618000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>6510000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>8108000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>8394000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>8929000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>7609000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>6638000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>6295000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>5945000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>5447000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>5321000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>4272000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BS26">
         <v>4757000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BT26">
         <v>3899000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BU26">
         <v>4954000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BV26">
         <v>5563000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:73">
+    <row r="27" spans="1:74">
       <c r="A27" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
-      <c r="V27">
+      <c r="V27"/>
+      <c r="W27">
         <v>3430000.0</v>
       </c>
-      <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
-      <c r="AP27">
+      <c r="AP27"/>
+      <c r="AQ27">
         <v>365000.0</v>
       </c>
-      <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
+      <c r="BV27"/>
     </row>
-    <row r="28" spans="1:73">
+    <row r="28" spans="1:74">
       <c r="A28" t="s">
-        <v>160</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>161</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
         <v>21876000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>22536000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>23184000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>23284000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>28487000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>22437000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>21951000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>22300000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>21123000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>22964000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>22216000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>19431000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>19258000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>22610000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>22788000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>24205000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>24696000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>24625000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>24132000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>21806000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>17505000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>19338000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>19736000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>17505000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>17093000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>16909000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>15629000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>15185000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>17564000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>17947000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>20104000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>20352000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>19307000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>16486000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>15756000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>14615000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>13618000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>12067000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>11974000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>11183000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>9574000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>9444000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>9197000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>9659000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>9240000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>9219000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>9135000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>9604000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>9350000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>9256000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>7309000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>8940000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>8937000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>8917000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>8838000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>8781000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>9656000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>9028000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>7833000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>9283000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>10045000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>9556000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>9078000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>9258000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>8581000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>6093000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>6140000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>5365000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>9467000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>7784000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>20961000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>0.0</v>
       </c>
     </row>
-    <row r="29" spans="1:73">
+    <row r="29" spans="1:74">
       <c r="A29" t="s">
-        <v>161</v>
-[...1 lines deleted...]
-      <c r="B29">
+        <v>162</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
         <v>3036000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1015000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1490000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1927000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-11567000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>660000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1242000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1040000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1006000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>611000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>894000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1138000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>387000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>2517000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1659000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1374000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>940000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>2902000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>34096000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1320000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1241000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1014000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>669000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1011000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>385000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-1015000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>568000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>410000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-630000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>625000.0</v>
       </c>
-      <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
+      <c r="BV29"/>
     </row>
-    <row r="30" spans="1:73">
+    <row r="30" spans="1:74">
       <c r="A30" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B30">
+        <v>52506000.0</v>
+      </c>
+      <c r="C30">
         <v>50332000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>48588000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>48389000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>47429000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>52908000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>45835000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>45919000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>44778000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>42936000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>46059000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>45135000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>41544000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>41969000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>45188000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>44256000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>45594000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>45082000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>41170000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>40648000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>39618000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>38217000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>34895000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>35159000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>32196000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>30261000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>31078000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>27776000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>27553000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>28594000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>29364000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>32704000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>31736000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>29258000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>26452000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>24858000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>22940000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>21525000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>19692000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>19258000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>18202000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>16916000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>16368000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>15138000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>15823000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>16160000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>16148000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>15565000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>16400000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>15963000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>15233000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>12281000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>15787000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>16095000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>15793000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>15704000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>15714000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>17274000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>15538000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>15941000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>17677000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>18974000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>17165000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>15716000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>15553000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>14526000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>11540000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>11461000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>9637000.0</v>
       </c>
-      <c r="BR30">
-[...1 lines deleted...]
-      </c>
       <c r="BS30">
         <v>0.0</v>
       </c>
       <c r="BT30">
         <v>0.0</v>
       </c>
       <c r="BU30">
         <v>0.0</v>
       </c>
+      <c r="BV30">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="31" spans="1:73">
+    <row r="31" spans="1:74">
       <c r="A31" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B31">
+        <v>250000.0</v>
+      </c>
+      <c r="C31">
         <v>1261000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>1286000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>1762000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>4389000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-77008000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>511000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>536000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-1204000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-227000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-97000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-895000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-2457000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-3329000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-1988000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-789000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>1878000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-2109000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>3320000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>391384000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-2192000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-1107000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-1815000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-381000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-549000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-228000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-2282000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-635000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-827000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-1907000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-1595000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-1632000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-1228000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-2274000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-339000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-174000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>23000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>33000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-96000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-94000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-75000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-529000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>127000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-323000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>1000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-10000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-23000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-17000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-25000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-22000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-10000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-55000.0</v>
       </c>
       <c r="BA31">
         <v>-55000.0</v>
       </c>
       <c r="BB31">
+        <v>-55000.0</v>
+      </c>
+      <c r="BC31">
         <v>-73000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-71000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-87000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-65000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-116000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-114000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-19000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>12000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-314000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-18000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>950000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>805000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>1363000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>795000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>3533000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>455000.0</v>
       </c>
-      <c r="BR31">
-[...1 lines deleted...]
-      </c>
       <c r="BS31">
         <v>0.0</v>
       </c>
       <c r="BT31">
         <v>0.0</v>
       </c>
       <c r="BU31">
         <v>0.0</v>
       </c>
+      <c r="BV31">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="32" spans="1:73">
+    <row r="32" spans="1:74">
       <c r="A32" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B32">
+        <v>177756000.0</v>
+      </c>
+      <c r="C32">
         <v>170371000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>163792000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>162263000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>182501000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>176484000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>164635000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>173156000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>181887000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>161296000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>150060000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>165285000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>180633000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>161525000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>132560000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>188760000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>208476000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>193959000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>203239000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>193319000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>187035000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>177309000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>169212000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>158830000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>151551000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>122395000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>106852000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>117860000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>117802000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>111856000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>109067000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>114925000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>115072000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>109897000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>102902000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>103896000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>104858000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>98007000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>93281000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>94687000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>97362000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>91410000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>82987000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>79825000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>81439000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>81472000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>76918000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>81328000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>88217000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>82330000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>75405000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>76265000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>84121000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>77212000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>75015000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>89448000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>95761000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>94272000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>83858000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>80713000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>83448000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>96835000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>91074000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>83982000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>89417000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>85469000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>77672000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>63982000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>74717000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>58879000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>27072000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>35451000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>63674000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:U30"/>
@@ -23032,51 +23209,51 @@
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="2" spans="1:21">
       <c r="A2" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B2">
         <v>153498000.0</v>
       </c>
       <c r="C2">
         <v>175540000.0</v>
       </c>
       <c r="D2">
         <v>195603000.0</v>
       </c>
       <c r="E2">
         <v>314651000.0</v>
       </c>
       <c r="F2">
         <v>204813000.0</v>
       </c>
       <c r="G2">
         <v>162704000.0</v>
       </c>
       <c r="H2">
         <v>124295000.0</v>
       </c>
       <c r="I2">
         <v>131724000.0</v>
       </c>
@@ -23097,51 +23274,51 @@
       </c>
       <c r="O2">
         <v>82166000.0</v>
       </c>
       <c r="P2">
         <v>86708000.0</v>
       </c>
       <c r="Q2">
         <v>119001000.0</v>
       </c>
       <c r="R2">
         <v>60416000.0</v>
       </c>
       <c r="S2">
         <v>44095000.0</v>
       </c>
       <c r="T2">
         <v>55973000.0</v>
       </c>
       <c r="U2">
         <v>16288000.0</v>
       </c>
     </row>
     <row r="3" spans="1:21">
       <c r="A3" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B3">
         <v>51752000</v>
       </c>
       <c r="C3">
         <v>37180000</v>
       </c>
       <c r="D3">
         <v>37088000</v>
       </c>
       <c r="E3">
         <v>110428000</v>
       </c>
       <c r="F3">
         <v>138014000</v>
       </c>
       <c r="G3">
         <v>72700000</v>
       </c>
       <c r="H3">
         <v>62398000</v>
       </c>
       <c r="I3">
         <v>112456000</v>
       </c>
@@ -23162,149 +23339,149 @@
       </c>
       <c r="O3">
         <v>17573000</v>
       </c>
       <c r="P3">
         <v>36318000</v>
       </c>
       <c r="Q3">
         <v>42073000</v>
       </c>
       <c r="R3">
         <v>13980000</v>
       </c>
       <c r="S3">
         <v>10072000</v>
       </c>
       <c r="T3">
         <v>23930000</v>
       </c>
       <c r="U3">
         <v>2793000</v>
       </c>
     </row>
     <row r="4" spans="1:21">
       <c r="A4" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-118768000.0</v>
       </c>
       <c r="F4">
         <v>109897000.0</v>
       </c>
       <c r="G4">
         <v>37214000.0</v>
       </c>
       <c r="H4">
         <v>39117000.0</v>
       </c>
       <c r="I4">
         <v>-5915000.0</v>
       </c>
       <c r="J4">
         <v>15827000.0</v>
       </c>
       <c r="K4">
         <v>27934000.0</v>
       </c>
       <c r="L4">
         <v>-18311000.0</v>
       </c>
       <c r="M4">
         <v>-11703000.0</v>
       </c>
       <c r="N4">
         <v>25382000.0</v>
       </c>
       <c r="O4">
         <v>10240000.0</v>
       </c>
       <c r="P4">
         <v>-4542000.0</v>
       </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
     </row>
     <row r="5" spans="1:21">
       <c r="A5" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>3153000.0</v>
       </c>
       <c r="F5">
         <v>-5918000.0</v>
       </c>
       <c r="G5">
         <v>-5843000.0</v>
       </c>
       <c r="H5">
         <v>27306000.0</v>
       </c>
       <c r="I5">
         <v>-1887000.0</v>
       </c>
       <c r="J5">
         <v>-34625000.0</v>
       </c>
       <c r="K5">
         <v>-4584000.0</v>
       </c>
       <c r="L5">
         <v>-310000.0</v>
       </c>
       <c r="M5">
         <v>-517000.0</v>
       </c>
       <c r="N5">
         <v>-1429000.0</v>
       </c>
       <c r="O5">
         <v>2137000.0</v>
       </c>
       <c r="P5">
         <v>1335000.0</v>
       </c>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
     </row>
     <row r="6" spans="1:21">
       <c r="A6" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B6">
         <v>27927000.0</v>
       </c>
       <c r="C6">
         <v>-22042000.0</v>
       </c>
       <c r="D6">
         <v>-20063000.0</v>
       </c>
       <c r="E6">
         <v>-119048000.0</v>
       </c>
       <c r="F6">
         <v>109838000.0</v>
       </c>
       <c r="G6">
         <v>42109000.0</v>
       </c>
       <c r="H6">
         <v>38409000.0</v>
       </c>
       <c r="I6">
         <v>-7429000.0</v>
       </c>
@@ -23325,51 +23502,51 @@
       </c>
       <c r="O6">
         <v>10240000.0</v>
       </c>
       <c r="P6">
         <v>-4542000.0</v>
       </c>
       <c r="Q6">
         <v>-32293000.0</v>
       </c>
       <c r="R6">
         <v>58585000.0</v>
       </c>
       <c r="S6">
         <v>16321000.0</v>
       </c>
       <c r="T6">
         <v>-11878000.0</v>
       </c>
       <c r="U6">
         <v>39685000.0</v>
       </c>
     </row>
     <row r="7" spans="1:21">
       <c r="A7" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B7">
         <v>-47961000.0</v>
       </c>
       <c r="C7">
         <v>-31077000.0</v>
       </c>
       <c r="D7">
         <v>-42594000.0</v>
       </c>
       <c r="E7">
         <v>-72761000.0</v>
       </c>
       <c r="F7">
         <v>53248000.0</v>
       </c>
       <c r="G7">
         <v>2469000.0</v>
       </c>
       <c r="H7">
         <v>24445000.0</v>
       </c>
       <c r="I7">
         <v>1275000.0</v>
       </c>
@@ -23390,100 +23567,100 @@
       </c>
       <c r="O7">
         <v>-4222000.0</v>
       </c>
       <c r="P7">
         <v>-9820000.0</v>
       </c>
       <c r="Q7">
         <v>-27743000.0</v>
       </c>
       <c r="R7">
         <v>-12935000.0</v>
       </c>
       <c r="S7">
         <v>13474000.0</v>
       </c>
       <c r="T7">
         <v>-9118000.0</v>
       </c>
       <c r="U7">
         <v>6404000.0</v>
       </c>
     </row>
     <row r="8" spans="1:21">
       <c r="A8" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>26224000.0</v>
       </c>
       <c r="F8">
         <v>18107000.0</v>
       </c>
       <c r="G8">
         <v>-22517000.0</v>
       </c>
       <c r="H8">
         <v>11024000.0</v>
       </c>
       <c r="I8">
         <v>9237000.0</v>
       </c>
       <c r="J8">
         <v>-5345000.0</v>
       </c>
       <c r="K8">
         <v>-1816000.0</v>
       </c>
       <c r="L8">
         <v>12187000.0</v>
       </c>
       <c r="M8">
         <v>-2247000.0</v>
       </c>
       <c r="N8">
         <v>2126000.0</v>
       </c>
       <c r="O8">
         <v>552000.0</v>
       </c>
       <c r="P8">
         <v>3094000.0</v>
       </c>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
     </row>
     <row r="9" spans="1:21">
       <c r="A9" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B9">
         <v>-8026000.0</v>
       </c>
       <c r="C9">
         <v>-22226000.0</v>
       </c>
       <c r="D9">
         <v>9873000.0</v>
       </c>
       <c r="E9">
         <v>43262000.0</v>
       </c>
       <c r="F9">
         <v>-30085000.0</v>
       </c>
       <c r="G9">
         <v>-22517000.0</v>
       </c>
       <c r="H9">
         <v>11024000.0</v>
       </c>
       <c r="I9">
         <v>9237000.0</v>
       </c>
@@ -23504,51 +23681,51 @@
       </c>
       <c r="O9">
         <v>552000.0</v>
       </c>
       <c r="P9">
         <v>3094000.0</v>
       </c>
       <c r="Q9">
         <v>-5195000.0</v>
       </c>
       <c r="R9">
         <v>-9359000.0</v>
       </c>
       <c r="S9">
         <v>8575000.0</v>
       </c>
       <c r="T9">
         <v>-3836000.0</v>
       </c>
       <c r="U9">
         <v>-8518000.0</v>
       </c>
     </row>
     <row r="10" spans="1:21">
       <c r="A10" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B10">
         <v>-11707000.0</v>
       </c>
       <c r="C10">
         <v>6073000.0</v>
       </c>
       <c r="D10">
         <v>-12503000.0</v>
       </c>
       <c r="E10">
         <v>-25207000.0</v>
       </c>
       <c r="F10">
         <v>-57416000.0</v>
       </c>
       <c r="G10">
         <v>-18765000.0</v>
       </c>
       <c r="H10">
         <v>-22793000.0</v>
       </c>
       <c r="I10">
         <v>-21461000.0</v>
       </c>
@@ -23569,198 +23746,198 @@
       </c>
       <c r="O10">
         <v>-2561000.0</v>
       </c>
       <c r="P10">
         <v>1632000.0</v>
       </c>
       <c r="Q10">
         <v>-26941000.0</v>
       </c>
       <c r="R10">
         <v>-5600000.0</v>
       </c>
       <c r="S10">
         <v>9743000.0</v>
       </c>
       <c r="T10">
         <v>-15870000.0</v>
       </c>
       <c r="U10">
         <v>11088000.0</v>
       </c>
     </row>
     <row r="11" spans="1:21">
       <c r="A11" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-63156000.0</v>
       </c>
       <c r="F11">
         <v>23755000.0</v>
       </c>
       <c r="G11">
         <v>-528000.0</v>
       </c>
       <c r="H11">
         <v>8908000.0</v>
       </c>
       <c r="I11">
         <v>15386000.0</v>
       </c>
       <c r="J11">
         <v>13798000.0</v>
       </c>
       <c r="K11">
         <v>6573000.0</v>
       </c>
       <c r="L11">
         <v>2997000.0</v>
       </c>
       <c r="M11">
         <v>2802000.0</v>
       </c>
       <c r="N11">
         <v>6970000.0</v>
       </c>
       <c r="O11">
         <v>-4305000.0</v>
       </c>
       <c r="P11">
         <v>-15873000.0</v>
       </c>
       <c r="Q11"/>
       <c r="R11">
         <v>2084000.0</v>
       </c>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
     </row>
     <row r="12" spans="1:21">
       <c r="A12" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>36252000.0</v>
       </c>
       <c r="F12">
         <v>-330397000.0</v>
       </c>
       <c r="G12">
         <v>15474000.0</v>
       </c>
       <c r="H12">
         <v>11037000.0</v>
       </c>
       <c r="I12">
         <v>12746000.0</v>
       </c>
       <c r="J12">
         <v>9213000.0</v>
       </c>
       <c r="K12">
         <v>13433000.0</v>
       </c>
       <c r="L12">
         <v>5711000.0</v>
       </c>
       <c r="M12">
         <v>5094000.0</v>
       </c>
       <c r="N12">
         <v>3630000.0</v>
       </c>
       <c r="O12">
         <v>8399000.0</v>
       </c>
       <c r="P12">
         <v>4513000.0</v>
       </c>
       <c r="Q12">
         <v>196000.0</v>
       </c>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
     </row>
     <row r="13" spans="1:21">
       <c r="A13" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-81278000.0</v>
       </c>
       <c r="F13">
         <v>115191000.0</v>
       </c>
       <c r="G13">
         <v>42619000.0</v>
       </c>
       <c r="H13">
         <v>38261000.0</v>
       </c>
       <c r="I13">
         <v>7690000.0</v>
       </c>
       <c r="J13">
         <v>-26165000.0</v>
       </c>
       <c r="K13">
         <v>-1262000.0</v>
       </c>
       <c r="L13">
         <v>2889000.0</v>
       </c>
       <c r="M13">
         <v>765000.0</v>
       </c>
       <c r="N13">
         <v>1256000.0</v>
       </c>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
     </row>
     <row r="14" spans="1:21">
       <c r="A14" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B14">
         <v>57251000.0</v>
       </c>
       <c r="C14">
         <v>62396000.0</v>
       </c>
       <c r="D14">
         <v>53757000.0</v>
       </c>
       <c r="E14">
         <v>43207000.0</v>
       </c>
       <c r="F14">
         <v>42851000.0</v>
       </c>
       <c r="G14">
         <v>52685000.0</v>
       </c>
       <c r="H14">
         <v>45090000.0</v>
       </c>
       <c r="I14">
         <v>32038000.0</v>
       </c>
@@ -23781,100 +23958,100 @@
       </c>
       <c r="O14">
         <v>29360000.0</v>
       </c>
       <c r="P14">
         <v>25263000.0</v>
       </c>
       <c r="Q14">
         <v>16678000.0</v>
       </c>
       <c r="R14">
         <v>9011000.0</v>
       </c>
       <c r="S14">
         <v>7528000.0</v>
       </c>
       <c r="T14">
         <v>3049000.0</v>
       </c>
       <c r="U14">
         <v>1860000.0</v>
       </c>
     </row>
     <row r="15" spans="1:21">
       <c r="A15" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15">
         <v>8978000.0</v>
       </c>
       <c r="F15">
         <v>8641000.0</v>
       </c>
       <c r="G15">
         <v>1832000.0</v>
       </c>
       <c r="H15">
         <v>1841000.0</v>
       </c>
       <c r="I15">
         <v>3018000.0</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15">
         <v>0.0</v>
       </c>
       <c r="N15">
         <v>0.0</v>
       </c>
       <c r="O15">
         <v>0.0</v>
       </c>
       <c r="P15">
         <v>0.0</v>
       </c>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
     </row>
     <row r="16" spans="1:21">
       <c r="A16" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B16">
         <v>181425000.0</v>
       </c>
       <c r="C16">
         <v>153498000.0</v>
       </c>
       <c r="D16">
         <v>175540000.0</v>
       </c>
       <c r="E16">
         <v>195603000.0</v>
       </c>
       <c r="F16">
         <v>314651000.0</v>
       </c>
       <c r="G16">
         <v>204813000.0</v>
       </c>
       <c r="H16">
         <v>162704000.0</v>
       </c>
       <c r="I16">
         <v>124295000.0</v>
       </c>
@@ -23895,90 +24072,90 @@
       </c>
       <c r="O16">
         <v>92406000.0</v>
       </c>
       <c r="P16">
         <v>82166000.0</v>
       </c>
       <c r="Q16">
         <v>86708000.0</v>
       </c>
       <c r="R16">
         <v>119001000.0</v>
       </c>
       <c r="S16">
         <v>60416000.0</v>
       </c>
       <c r="T16">
         <v>44095000.0</v>
       </c>
       <c r="U16">
         <v>55973000.0</v>
       </c>
     </row>
     <row r="17" spans="1:21">
       <c r="A17" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17">
         <v>-511000.0</v>
       </c>
       <c r="K17">
         <v>95000.0</v>
       </c>
       <c r="L17">
         <v>-86000.0</v>
       </c>
       <c r="M17">
         <v>-47000.0</v>
       </c>
       <c r="N17">
         <v>10000.0</v>
       </c>
       <c r="O17">
         <v>-4000.0</v>
       </c>
       <c r="P17">
         <v>46000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
     </row>
     <row r="18" spans="1:21">
       <c r="A18" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B18">
         <v>-68072000.0</v>
       </c>
       <c r="C18">
         <v>-7512000.0</v>
       </c>
       <c r="D18">
         <v>-11378000.0</v>
       </c>
       <c r="E18">
         <v>-89955000.0</v>
       </c>
       <c r="F18">
         <v>80851000.0</v>
       </c>
       <c r="G18">
         <v>56044000.0</v>
       </c>
       <c r="H18">
         <v>-83000.0</v>
       </c>
       <c r="I18">
         <v>-81035000.0</v>
       </c>
@@ -23999,127 +24176,127 @@
       </c>
       <c r="O18">
         <v>10434000.0</v>
       </c>
       <c r="P18">
         <v>-3437000.0</v>
       </c>
       <c r="Q18">
         <v>-11985000.0</v>
       </c>
       <c r="R18">
         <v>15807000.0</v>
       </c>
       <c r="S18">
         <v>12644000.0</v>
       </c>
       <c r="T18">
         <v>-22431000.0</v>
       </c>
       <c r="U18">
         <v>15618000.0</v>
       </c>
     </row>
     <row r="19" spans="1:21">
       <c r="A19" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-36441000.0</v>
       </c>
       <c r="D19">
         <v>-35744000.0</v>
       </c>
       <c r="E19">
         <v>-109630000.0</v>
       </c>
       <c r="F19">
         <v>26347000.0</v>
       </c>
       <c r="G19">
         <v>-72539000.0</v>
       </c>
       <c r="H19">
         <v>-60849000.0</v>
       </c>
       <c r="I19">
         <v>-112435000.0</v>
       </c>
       <c r="J19">
         <v>-194095000.0</v>
       </c>
       <c r="K19">
         <v>-600000.0</v>
       </c>
       <c r="L19">
         <v>-21721000.0</v>
       </c>
       <c r="M19">
         <v>-600000.0</v>
       </c>
       <c r="N19">
         <v>-600000.0</v>
       </c>
       <c r="O19"/>
       <c r="P19">
         <v>-100000.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
     </row>
     <row r="20" spans="1:21">
       <c r="A20" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
     </row>
     <row r="21" spans="1:21">
       <c r="A21" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B21">
         <v>-24128000.0</v>
       </c>
       <c r="C21">
         <v>-12599000.0</v>
       </c>
       <c r="D21">
         <v>-12339000.0</v>
       </c>
       <c r="E21">
         <v>-17966000.0</v>
       </c>
       <c r="F21">
         <v>24352000.0</v>
       </c>
       <c r="G21">
         <v>-17159000.0</v>
       </c>
       <c r="H21">
         <v>35810000.0</v>
       </c>
       <c r="I21">
         <v>51610000.0</v>
       </c>
@@ -24130,51 +24307,51 @@
         <v>-819000.0</v>
       </c>
       <c r="L21">
         <v>-940000.0</v>
       </c>
       <c r="M21">
         <v>-14632000.0</v>
       </c>
       <c r="N21">
         <v>-4838000.0</v>
       </c>
       <c r="O21">
         <v>-3569000.0</v>
       </c>
       <c r="P21">
         <v>19696000.0</v>
       </c>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
     </row>
     <row r="22" spans="1:21">
       <c r="A22" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B22">
         <v>-42265000.0</v>
       </c>
       <c r="C22">
         <v>-96976000.0</v>
       </c>
       <c r="D22">
         <v>-11081000.0</v>
       </c>
       <c r="E22">
         <v>12364000.0</v>
       </c>
       <c r="F22">
         <v>453183000.0</v>
       </c>
       <c r="G22">
         <v>56289000.0</v>
       </c>
       <c r="H22">
         <v>-18257000.0</v>
       </c>
       <c r="I22">
         <v>-14638000.0</v>
       </c>
@@ -24195,51 +24372,51 @@
       </c>
       <c r="O22">
         <v>-5575000.0</v>
       </c>
       <c r="P22">
         <v>12917000.0</v>
       </c>
       <c r="Q22">
         <v>37827000.0</v>
       </c>
       <c r="R22">
         <v>37824000.0</v>
       </c>
       <c r="S22">
         <v>-716000.0</v>
       </c>
       <c r="T22">
         <v>-25189000.0</v>
       </c>
       <c r="U22">
         <v>-30003000.0</v>
       </c>
     </row>
     <row r="23" spans="1:21">
       <c r="A23" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B23">
         <v>-7518000.0</v>
       </c>
       <c r="C23">
         <v>-10698000.0</v>
       </c>
       <c r="D23">
         <v>-7678000.0</v>
       </c>
       <c r="E23">
         <v>-6381000.0</v>
       </c>
       <c r="F23">
         <v>-8641000.0</v>
       </c>
       <c r="G23">
         <v>-1832000.0</v>
       </c>
       <c r="H23">
         <v>1841000.0</v>
       </c>
       <c r="I23">
         <v>24990000.0</v>
       </c>
@@ -24260,51 +24437,51 @@
       </c>
       <c r="O23">
         <v>3089000.0</v>
       </c>
       <c r="P23">
         <v>2340000.0</v>
       </c>
       <c r="Q23">
         <v>3624000.0</v>
       </c>
       <c r="R23">
         <v>172000.0</v>
       </c>
       <c r="S23">
         <v>51000.0</v>
       </c>
       <c r="T23">
         <v>351000.0</v>
       </c>
       <c r="U23">
         <v>29972000.0</v>
       </c>
     </row>
     <row r="24" spans="1:21">
       <c r="A24" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B24">
         <v>86100000.0</v>
       </c>
       <c r="C24">
         <v>739000.0</v>
       </c>
       <c r="D24">
         <v>1344000.0</v>
       </c>
       <c r="E24">
         <v>798000.0</v>
       </c>
       <c r="F24">
         <v>1579000.0</v>
       </c>
       <c r="G24">
         <v>161000.0</v>
       </c>
       <c r="H24">
         <v>1549000.0</v>
       </c>
       <c r="I24">
         <v>-384000.0</v>
       </c>
@@ -24325,54 +24502,54 @@
       </c>
       <c r="O24">
         <v>295000.0</v>
       </c>
       <c r="P24">
         <v>-183000.0</v>
       </c>
       <c r="Q24">
         <v>-2516000.0</v>
       </c>
       <c r="R24">
         <v>-705000.0</v>
       </c>
       <c r="S24">
         <v>363000.0</v>
       </c>
       <c r="T24">
         <v>-915000.0</v>
       </c>
       <c r="U24">
         <v>3274000.0</v>
       </c>
     </row>
     <row r="25" spans="1:21">
       <c r="A25" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B25">
-        <v>31641000.0</v>
+        <v>-25610000.0</v>
       </c>
       <c r="C25">
         <v>79030000.0</v>
       </c>
       <c r="D25">
         <v>4867000.0</v>
       </c>
       <c r="E25">
         <v>1593000.0</v>
       </c>
       <c r="F25">
         <v>-393306000.0</v>
       </c>
       <c r="G25">
         <v>426000.0</v>
       </c>
       <c r="H25">
         <v>498000.0</v>
       </c>
       <c r="I25">
         <v>21000.0</v>
       </c>
       <c r="J25">
         <v>45000.0</v>
       </c>
@@ -24390,51 +24567,51 @@
       </c>
       <c r="O25">
         <v>2602000.0</v>
       </c>
       <c r="P25">
         <v>567000.0</v>
       </c>
       <c r="Q25">
         <v>-2602000.0</v>
       </c>
       <c r="R25">
         <v>-6506000.0</v>
       </c>
       <c r="S25">
         <v>-1111000.0</v>
       </c>
       <c r="T25">
         <v>27834000.0</v>
       </c>
       <c r="U25">
         <v>38005000.0</v>
       </c>
     </row>
     <row r="26" spans="1:21">
       <c r="A26" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B26">
         <v>-18156000.0</v>
       </c>
       <c r="C26">
         <v>-10698000.0</v>
       </c>
       <c r="D26">
         <v>-7678000.0</v>
       </c>
       <c r="E26">
         <v>-13432000.0</v>
       </c>
       <c r="F26">
         <v>-8641000.0</v>
       </c>
       <c r="G26">
         <v>-6924000.0</v>
       </c>
       <c r="H26">
         <v>-1509000.0</v>
       </c>
       <c r="I26">
         <v>-1501000.0</v>
       </c>
@@ -24453,51 +24630,51 @@
       <c r="N26">
         <v>-918000.0</v>
       </c>
       <c r="O26">
         <v>-5000.0</v>
       </c>
       <c r="P26">
         <v>-1574000.0</v>
       </c>
       <c r="Q26">
         <v>-693000.0</v>
       </c>
       <c r="R26"/>
       <c r="S26">
         <v>-300000.0</v>
       </c>
       <c r="T26">
         <v>-28000.0</v>
       </c>
       <c r="U26">
         <v>-581000.0</v>
       </c>
     </row>
     <row r="27" spans="1:21">
       <c r="A27" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B27">
         <v>26678000.0</v>
       </c>
       <c r="C27">
         <v>29569000.0</v>
       </c>
       <c r="D27">
         <v>21641000.0</v>
       </c>
       <c r="E27">
         <v>37488000.0</v>
       </c>
       <c r="F27">
         <v>31324000.0</v>
       </c>
       <c r="G27">
         <v>15324000.0</v>
       </c>
       <c r="H27">
         <v>10454000.0</v>
       </c>
       <c r="I27">
         <v>13177000.0</v>
       </c>
@@ -24518,51 +24695,51 @@
       </c>
       <c r="O27">
         <v>4819000.0</v>
       </c>
       <c r="P27">
         <v>5422000.0</v>
       </c>
       <c r="Q27">
         <v>6174000.0</v>
       </c>
       <c r="R27">
         <v>3559000.0</v>
       </c>
       <c r="S27">
         <v>3541000.0</v>
       </c>
       <c r="T27">
         <v>4923000.0</v>
       </c>
       <c r="U27">
         <v>2145000.0</v>
       </c>
     </row>
     <row r="28" spans="1:21">
       <c r="A28" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B28">
         <v>-41805000.0</v>
       </c>
       <c r="C28">
         <v>-15496000.0</v>
       </c>
       <c r="D28">
         <v>-9903000.0</v>
       </c>
       <c r="E28">
         <v>-29611000.0</v>
       </c>
       <c r="F28">
         <v>21854000.0</v>
       </c>
       <c r="G28">
         <v>-18991000.0</v>
       </c>
       <c r="H28">
         <v>37651000.0</v>
       </c>
       <c r="I28">
         <v>75099000.0</v>
       </c>
@@ -24583,51 +24760,51 @@
       </c>
       <c r="O28">
         <v>-485000.0</v>
       </c>
       <c r="P28">
         <v>20462000.0</v>
       </c>
       <c r="Q28">
         <v>-12667000.0</v>
       </c>
       <c r="R28">
         <v>43470000.0</v>
       </c>
       <c r="S28">
         <v>3368000.0</v>
       </c>
       <c r="T28">
         <v>10179000.0</v>
       </c>
       <c r="U28">
         <v>19391000.0</v>
       </c>
     </row>
     <row r="29" spans="1:21">
       <c r="A29" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B29">
         <v>-16320000.0</v>
       </c>
       <c r="C29">
         <v>29668000.0</v>
       </c>
       <c r="D29">
         <v>25710000.0</v>
       </c>
       <c r="E29">
         <v>20473000.0</v>
       </c>
       <c r="F29">
         <v>218865000.0</v>
       </c>
       <c r="G29">
         <v>128744000.0</v>
       </c>
       <c r="H29">
         <v>62315000.0</v>
       </c>
       <c r="I29">
         <v>31421000.0</v>
       </c>
@@ -24648,51 +24825,51 @@
       </c>
       <c r="O29">
         <v>28007000.0</v>
       </c>
       <c r="P29">
         <v>32881000.0</v>
       </c>
       <c r="Q29">
         <v>30088000.0</v>
       </c>
       <c r="R29">
         <v>29787000.0</v>
       </c>
       <c r="S29">
         <v>22716000.0</v>
       </c>
       <c r="T29">
         <v>1499000.0</v>
       </c>
       <c r="U29">
         <v>18411000.0</v>
       </c>
     </row>
     <row r="30" spans="1:21">
       <c r="A30" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B30">
         <v>86100000.0</v>
       </c>
       <c r="C30">
         <v>-36441000.0</v>
       </c>
       <c r="D30">
         <v>-35744000.0</v>
       </c>
       <c r="E30">
         <v>-109630000.0</v>
       </c>
       <c r="F30">
         <v>-130822000.0</v>
       </c>
       <c r="G30">
         <v>-72539000.0</v>
       </c>
       <c r="H30">
         <v>-60849000.0</v>
       </c>
       <c r="I30">
         <v>-112435000.0</v>
       </c>
@@ -24732,2817 +24909,2837 @@
       <c r="U30">
         <v>1829000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BS30"/>
+  <dimension ref="A1:BT30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:71">
+    <row r="1" spans="1:72">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="D1" t="s">
         <v>83</v>
       </c>
       <c r="E1" t="s">
         <v>84</v>
       </c>
       <c r="F1" t="s">
+        <v>85</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="H1" t="s">
         <v>86</v>
       </c>
       <c r="I1" t="s">
         <v>87</v>
       </c>
       <c r="J1" t="s">
+        <v>88</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="L1" t="s">
         <v>89</v>
       </c>
       <c r="M1" t="s">
         <v>90</v>
       </c>
       <c r="N1" t="s">
+        <v>91</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="P1" t="s">
         <v>92</v>
       </c>
       <c r="Q1" t="s">
         <v>93</v>
       </c>
       <c r="R1" t="s">
+        <v>94</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="T1" t="s">
         <v>95</v>
       </c>
       <c r="U1" t="s">
         <v>96</v>
       </c>
       <c r="V1" t="s">
+        <v>97</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="X1" t="s">
         <v>98</v>
       </c>
       <c r="Y1" t="s">
         <v>99</v>
       </c>
       <c r="Z1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AB1" t="s">
         <v>101</v>
       </c>
       <c r="AC1" t="s">
         <v>102</v>
       </c>
       <c r="AD1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AF1" t="s">
         <v>104</v>
       </c>
       <c r="AG1" t="s">
         <v>105</v>
       </c>
       <c r="AH1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AJ1" t="s">
         <v>107</v>
       </c>
       <c r="AK1" t="s">
         <v>108</v>
       </c>
       <c r="AL1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AN1" t="s">
         <v>110</v>
       </c>
       <c r="AO1" t="s">
         <v>111</v>
       </c>
       <c r="AP1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AR1" t="s">
         <v>113</v>
       </c>
       <c r="AS1" t="s">
         <v>114</v>
       </c>
       <c r="AT1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AV1" t="s">
         <v>116</v>
       </c>
       <c r="AW1" t="s">
         <v>117</v>
       </c>
       <c r="AX1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AZ1" t="s">
         <v>119</v>
       </c>
       <c r="BA1" t="s">
         <v>120</v>
       </c>
       <c r="BB1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="BD1" t="s">
         <v>122</v>
       </c>
       <c r="BE1" t="s">
         <v>123</v>
       </c>
       <c r="BF1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BH1" t="s">
         <v>125</v>
       </c>
       <c r="BI1" t="s">
         <v>126</v>
       </c>
       <c r="BJ1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BL1" t="s">
         <v>128</v>
       </c>
       <c r="BM1" t="s">
         <v>129</v>
       </c>
       <c r="BN1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BP1" t="s">
         <v>131</v>
       </c>
       <c r="BQ1" t="s">
         <v>132</v>
       </c>
       <c r="BR1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
       </c>
-      <c r="BS1" t="s">
-        <v>166</v>
+      <c r="BT1" t="s">
+        <v>167</v>
       </c>
     </row>
-    <row r="2" spans="1:71">
+    <row r="2" spans="1:72">
       <c r="A2" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B2">
+        <v>181425000.0</v>
+      </c>
+      <c r="C2">
         <v>190682000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>196765000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>223930000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>153498000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>169566000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>182798000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>176222000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>175540000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>174595000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>162478000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>193782000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>195603000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>266164000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>288093000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>316397000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>314651000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>323370000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>269620000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>254963000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>204813000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>194475000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>183339000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>159026000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>162704000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>114521000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>111466000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>105383000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>124295000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>141489000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>146887000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>113354000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>131724000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>125207000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>146401000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>181198000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>115929000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>116150000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>122793000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>118774000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>87774000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>78923000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>81858000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>72868000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>106085000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>112931000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>120647000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>117834000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>117788000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>110634000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>102533000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>95995000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>92406000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>104040000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>91864000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>95198000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>82166000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>79344000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>97260000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>88400000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>86708000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>112253000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>114412000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>126296000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>119001000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>58252000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>59820000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>64478000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>60416000.0</v>
       </c>
-      <c r="BR2"/>
       <c r="BS2"/>
+      <c r="BT2"/>
     </row>
-    <row r="3" spans="1:71">
+    <row r="3" spans="1:72">
       <c r="A3" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B3">
+        <v>9174000</v>
+      </c>
+      <c r="C3">
         <v>36854000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>12009852</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>15037000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>10155000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>14335000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>8425000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>7502000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>6918000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>7329000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>7729000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>9520000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>12510000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>19167000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>22668000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>28333000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>40260000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>40008000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>43433000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>29580000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>24993000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>32159000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>15773000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>13431000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>11337000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>13194000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>16783000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>16623000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>15798000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>22140000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>23970000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>16853000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>49493000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>57426000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>61555000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>41143000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>34009000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>14831000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>17017000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>6366000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>17374000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>8124000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>3007000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>4768000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>6002000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>8913000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>5641000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>4593000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>2345000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>2933000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>3180000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>1704000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>1578000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>3527000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>1515000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>2288000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>10243000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>8010000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>6424000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>9316000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>12568000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>5794000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>15619000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>9011000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>11649000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>4803000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>4737000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>1865000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>2575000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>10067000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:71">
+    <row r="4" spans="1:72">
       <c r="A4" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-      <c r="N4">
+      <c r="N4"/>
+      <c r="O4">
         <v>-70402000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-21972000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-28557000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>2163000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-8508000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>53905000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>14339000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>50161000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>9425000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>11274000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>22190000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>-5675000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>48255000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>3344000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>5625000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-18107000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-16253000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-6456000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>33585000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-16791000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>6328000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>-21002000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-33956000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>64457000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-442000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>-6643000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>4019000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>31000000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>8851000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>-2935000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>8990000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>-33217000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>-6846000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>-7716000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>2813000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>46000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>7154000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>8101000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>6538000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>3589000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>-11634000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>12176000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>-3334000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>13032000.0</v>
       </c>
-      <c r="BF4">
+      <c r="BG4">
         <v>2822000.0</v>
       </c>
-      <c r="BG4">
+      <c r="BH4">
         <v>-17889000.0</v>
       </c>
-      <c r="BH4">
+      <c r="BI4">
         <v>8827000.0</v>
       </c>
-      <c r="BI4">
+      <c r="BJ4">
         <v>1698000.0</v>
       </c>
-      <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
+      <c r="BT4"/>
     </row>
-    <row r="5" spans="1:71">
+    <row r="5" spans="1:72">
       <c r="A5" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
-      <c r="N5">
+      <c r="N5"/>
+      <c r="O5">
         <v>-3393000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>14983000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-7918000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-519000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>670000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-1220000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-2807000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-2561000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-3546000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-504000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-782000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-1011000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>24591000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>1775000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-2816000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>3756000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>512000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-1703000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-1040000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>344000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-18370000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-7174000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-5879000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-3202000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>1550000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>898000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-1342000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-5690000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>2143000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-3284000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>236000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>595000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>422000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-1246000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>690000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-383000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-421000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-596000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>203000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-615000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>1397000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-1161000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-934000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>2835000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-2380000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>1686000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>1454000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>575000.0</v>
       </c>
-      <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
+      <c r="BT5"/>
     </row>
-    <row r="6" spans="1:71">
+    <row r="6" spans="1:72">
       <c r="A6" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B6">
+        <v>-5773000.0</v>
+      </c>
+      <c r="C6">
         <v>-9257000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-6083000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-27165000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>70432000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-16068000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-13232000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>6576000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>682000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>945000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>12117000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-31304000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-1821000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-70561000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-21929000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-28304000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>1746000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-8719000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>53750000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>14657000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>50150000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>10338000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>11136000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>24313000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-3678000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>48183000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>3055000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>6083000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-18912000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-17194000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-5398000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>33533000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-18370000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>6328000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-20955000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-34797000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>65269000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-442000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-6643000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>4019000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>31000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>8851000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-2935000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>8990000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-33217000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-6846000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-7716000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>2813000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>46000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>7154000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>8101000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>6538000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>3589000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-11634000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>12176000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-3334000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>13032000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>2822000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-17916000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>8860000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>1692000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-25545000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-2159000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-11884000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>7295000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>60749000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-1568000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-4658000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>4062000.0</v>
       </c>
-      <c r="BR6"/>
       <c r="BS6"/>
+      <c r="BT6"/>
     </row>
-    <row r="7" spans="1:71">
+    <row r="7" spans="1:72">
       <c r="A7" t="s">
-        <v>172</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>173</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7">
         <v>30891000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-13959117.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-17330000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>483000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-13751000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-5939000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-2539000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-8848000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-8348000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>16949000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-43828000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-7367000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-44774000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>6991000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-27918000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-7060000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-8744000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>14527000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>7318000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>40147000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>4350000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>5600000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>6867000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-14348000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>27854000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>9000000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>237000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-12646000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>778000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-13248000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>5893000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>7852000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-16701000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-18558000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-4652000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-189000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>987000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>142000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-1142000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-7220000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>3965000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-5392000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>10100000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>1527000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>3791000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-619000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>653000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-909000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>3162000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>6986000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>1045000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-1747000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-12906000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>15489000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-13340000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>6535000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-11486000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-3063000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>1733000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>2642000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-22895000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-2915000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-6818000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>5919000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>-4242000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>-7692000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>1414000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>-3665000.0</v>
       </c>
-      <c r="BR7"/>
       <c r="BS7"/>
+      <c r="BT7"/>
     </row>
-    <row r="8" spans="1:71">
+    <row r="8" spans="1:72">
       <c r="A8" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-      <c r="N8">
+      <c r="N8"/>
+      <c r="O8">
         <v>-9428000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>30612000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>4600000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>440000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-12658000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>32655000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>1638000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-3528000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>-2069000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>-8786000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>1382000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>-13044000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>4198000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>16402000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>5457000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-15033000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>4115000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>5448000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>3249000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>-3575000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>-4828000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>-4644000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>1123000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>3004000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>-5958000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>2030000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>2577000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>-465000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>5442000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>-5982000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>11144000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>1583000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>-7852000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AV8">
         <v>-4225000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AW8">
         <v>8361000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>1469000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AY8">
         <v>617000.0</v>
       </c>
-      <c r="AY8">
+      <c r="AZ8">
         <v>2213000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BA8">
         <v>1947000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BB8">
         <v>-2651000.0</v>
       </c>
-      <c r="BB8">
+      <c r="BC8">
         <v>-8486000.0</v>
       </c>
-      <c r="BC8">
+      <c r="BD8">
         <v>13155000.0</v>
       </c>
-      <c r="BD8">
+      <c r="BE8">
         <v>-13589000.0</v>
       </c>
-      <c r="BE8">
+      <c r="BF8">
         <v>9472000.0</v>
       </c>
-      <c r="BF8">
+      <c r="BG8">
         <v>241000.0</v>
       </c>
-      <c r="BG8">
+      <c r="BH8">
         <v>-4660000.0</v>
       </c>
-      <c r="BH8">
+      <c r="BI8">
         <v>-9497000.0</v>
       </c>
-      <c r="BI8">
+      <c r="BJ8">
         <v>17010000.0</v>
       </c>
-      <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
+      <c r="BT8"/>
     </row>
-    <row r="9" spans="1:71">
+    <row r="9" spans="1:72">
       <c r="A9" t="s">
-        <v>174</v>
-[...1 lines deleted...]
-      <c r="B9">
+        <v>175</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9">
         <v>3563000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-9329626.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>8082000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-2327000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-6333000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-109000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-689000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-15095000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>707000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>18670000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>2480000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-11984000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-2985000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>33789000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>2546000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>9912000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-26475000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-7546000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>7464000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-3528000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-2069000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-8786000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>1382000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-13044000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>4198000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>16402000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>5457000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-15033000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>4115000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>5448000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>3249000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-3575000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-4828000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-4644000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>1123000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>3004000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-5958000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>2030000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>2577000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-465000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>5442000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-5982000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>11144000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>1583000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-7852000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-4225000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>8361000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>1469000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>617000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>1850000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>1947000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-2288000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-8486000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>13155000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-13589000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>9472000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>241000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>-4660000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>-9497000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>17010000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>-2736000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>2644000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>-3601000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>-1658000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>-7818000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>-8532000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>7017000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>-395000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>8575000.0</v>
       </c>
-      <c r="BS9"/>
+      <c r="BT9"/>
     </row>
-    <row r="10" spans="1:71">
+    <row r="10" spans="1:72">
       <c r="A10" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="B10">
+        <v>176</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10">
         <v>9372000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1093535.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-3945000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-6480000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-1551000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-4393000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1235000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>10782000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>2348000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-6389000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-3958000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-4504000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-3463000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-15961000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>1124000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-6907000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-14502000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-14454000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-19315000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-9145000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-9183000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-803000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-6607000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-2172000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-8133000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-9804000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>967000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-5823000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-3713000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-4968000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-4913000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-7867000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>290000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-4800000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-6486000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-2932000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-2905000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-3110000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-221000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-1170000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-938000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-6809000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>856000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>2217000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>2137000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>3671000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-1573000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-1849000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-6759000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>2966000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>5655000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-83000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-1246000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>4395000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-432000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-5278000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-12589000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-4895000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>7174000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>11942000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-12114000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-9720000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-2692000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-1866000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-2275000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>-654000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>-5132000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>2544000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>9743000.0</v>
       </c>
-      <c r="BS10"/>
+      <c r="BT10"/>
     </row>
-    <row r="11" spans="1:71">
+    <row r="11" spans="1:72">
       <c r="A11" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
-      <c r="N11">
+      <c r="N11"/>
+      <c r="O11">
         <v>-14715000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-22643000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-25724000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-74000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>8147000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-2454000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>27802000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>55381000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-304000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>15693000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>12874000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>1879000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>7198000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>627000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-3371000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>4454000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-136000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-12025000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>8597000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>18950000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>6207000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-1940000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>6590000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>2941000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>8300000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>324000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-2156000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>105000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-2682000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>10872000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>-2274000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-2919000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>9084000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>689000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>-6825000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>-146000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>9725000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>2886000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>-6806000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>1165000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>-4664000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>-813000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>1615000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>-443000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>3602000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>4806000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>2604000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>-26885000.0</v>
       </c>
-      <c r="BJ11"/>
-      <c r="BK11">
+      <c r="BK11"/>
+      <c r="BL11">
         <v>10818000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>5726000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>7342000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>2084000.0</v>
       </c>
-      <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
+      <c r="BT11"/>
     </row>
-    <row r="12" spans="1:71">
+    <row r="12" spans="1:72">
       <c r="A12" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
-      <c r="N12">
+      <c r="N12"/>
+      <c r="O12">
         <v>4241000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>12549000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>11117000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>8345000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>10734000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>7042000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-353494000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>5301000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>7080000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>4279000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>3478000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>2940000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>2826000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>3414000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>2424000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>2373000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>1843000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>3268000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>4457000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>3178000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>1348000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>4017000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>1726000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>2122000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>2734000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>1618000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>1497000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>7584000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>1441000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>1458000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>1452000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>1360000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>1973000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>1130000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>1063000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>928000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>986000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>833000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>224000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>1587000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>1756000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>3665000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>1219000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>1759000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>-455000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>1979000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>1679000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>1310000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>196000.0</v>
       </c>
-      <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
+      <c r="BT12"/>
     </row>
-    <row r="13" spans="1:71">
+    <row r="13" spans="1:72">
       <c r="A13" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
-      <c r="N13">
-[...1 lines deleted...]
-      </c>
+      <c r="N13"/>
       <c r="O13">
         <v>-33493000.0</v>
       </c>
       <c r="P13">
+        <v>-33493000.0</v>
+      </c>
+      <c r="Q13">
         <v>-24513000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-4507000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>25772000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>28002000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>11092000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>50325000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>15343000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>14770000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>14317000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-1811000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>29214000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>1801000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-164000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>7410000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>361000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-10010000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>7718000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>9621000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-12740000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-12446000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-133000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-846000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-1262000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>898000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>-1342000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>-5690000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>2889000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>765000.0</v>
       </c>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
-      <c r="AX13">
+      <c r="AX13"/>
+      <c r="AY13">
         <v>1256000.0</v>
       </c>
-      <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
+      <c r="BT13"/>
     </row>
-    <row r="14" spans="1:71">
+    <row r="14" spans="1:72">
       <c r="A14" t="s">
-        <v>179</v>
-[...3 lines deleted...]
-      </c>
+        <v>180</v>
+      </c>
+      <c r="B14"/>
       <c r="C14">
+        <v>14488000.0</v>
+      </c>
+      <c r="D14">
         <v>14291000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>14131000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>14341000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>15447000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>18259000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>14128000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>14562000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>13908000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>13325000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>13573000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>12951000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>1624000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>11006000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>10804000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>9352000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>8588000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>8603000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>11938000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>13722000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>13251000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>13745000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>13200000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>12489000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>11552000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>11784000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>10850000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>10904000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>7879000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>8010000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>8279000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>7870000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>7601000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>7432000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>7408000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>6978000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>7040000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>6885000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>6760000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>6503000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>6598000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>6927000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>6883000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>6895000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>6741000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>6756000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>7004000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>7046000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>7016000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>6912000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>6918000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>7030000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>7059000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>7517000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>7461000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>7323000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>6937000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>6536000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>5940000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>5850000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>5335000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>4911000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>3560000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>2871000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>2398000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>2280000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>2207000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>2126000.0</v>
       </c>
-      <c r="BR14"/>
       <c r="BS14"/>
+      <c r="BT14"/>
     </row>
-    <row r="15" spans="1:71">
+    <row r="15" spans="1:72">
       <c r="A15" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15">
         <v>63000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>19000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>2140263.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>3861031.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>370000.0</v>
       </c>
-      <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
-      <c r="AD15">
+      <c r="AD15"/>
+      <c r="AE15">
         <v>16747000.0</v>
       </c>
-      <c r="AE15"/>
       <c r="AF15"/>
-      <c r="AG15">
+      <c r="AG15"/>
+      <c r="AH15">
         <v>16747000.0</v>
       </c>
-      <c r="AH15">
-[...1 lines deleted...]
-      </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
         <v>0.0</v>
       </c>
       <c r="AO15">
         <v>0.0</v>
       </c>
       <c r="AP15">
         <v>0.0</v>
       </c>
       <c r="AQ15">
@@ -27580,764 +27777,775 @@
       </c>
       <c r="BB15">
         <v>0.0</v>
       </c>
       <c r="BC15">
         <v>0.0</v>
       </c>
       <c r="BD15">
         <v>0.0</v>
       </c>
       <c r="BE15">
         <v>0.0</v>
       </c>
       <c r="BF15">
         <v>0.0</v>
       </c>
       <c r="BG15">
         <v>0.0</v>
       </c>
       <c r="BH15">
         <v>0.0</v>
       </c>
       <c r="BI15">
         <v>0.0</v>
       </c>
-      <c r="BJ15"/>
+      <c r="BJ15">
+        <v>0.0</v>
+      </c>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
+      <c r="BT15"/>
     </row>
-    <row r="16" spans="1:71">
+    <row r="16" spans="1:72">
       <c r="A16" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B16">
+        <v>175652000.0</v>
+      </c>
+      <c r="C16">
         <v>181425000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>190682000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>196765000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>223930000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>153498000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>169566000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>182798000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>176222000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>175540000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>174595000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>162478000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>193782000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>195603000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>266164000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>288093000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>316397000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>314651000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>323370000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>269620000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>254963000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>204813000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>194475000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>183339000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>159026000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>162704000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>114521000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>111466000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>105383000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>124295000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>141489000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>146887000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>113354000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>131535000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>125446000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>146401000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>181198000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>115708000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>116150000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>122793000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>118774000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>87774000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>78923000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>81858000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>72868000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>106085000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>112931000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>120647000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>117834000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>117788000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>110634000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>102533000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>95995000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>92406000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>104040000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>91864000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>95198000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>82166000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>79344000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>97260000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>88400000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>86708000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>112253000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>114412000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>126296000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>119001000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>58252000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>59820000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>64478000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>60416000.0</v>
       </c>
-      <c r="BS16"/>
+      <c r="BT16"/>
     </row>
-    <row r="17" spans="1:71">
+    <row r="17" spans="1:72">
       <c r="A17" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
-      <c r="AH17">
+      <c r="AH17"/>
+      <c r="AI17">
         <v>-2515000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>763000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>1059000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>182000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>92000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>562000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>-592000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>33000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>-2000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>11000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>5000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>-100000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>2000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>25000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>-51000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>-23000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>21000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>-17000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>-8000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>14000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>-5000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>-11000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>5000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7000.0</v>
       </c>
       <c r="BF17">
         <v>7000.0</v>
       </c>
       <c r="BG17">
+        <v>7000.0</v>
+      </c>
+      <c r="BH17">
         <v>12000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>33000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>-6000.0</v>
       </c>
-      <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
+      <c r="BT17"/>
     </row>
-    <row r="18" spans="1:71">
+    <row r="18" spans="1:72">
       <c r="A18" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B18">
+        <v>5585000.0</v>
+      </c>
+      <c r="C18">
         <v>26814000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-20349860.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-23162000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>32000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-17161000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-1057000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>6603000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>4103000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-210000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>20490000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-32971000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>1313000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-47348000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-11029000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-27993000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-3585000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-14339000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>18389000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>21187000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>55614000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>12061000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>22818000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>22654000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-1489000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>27098000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-2471000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-7685000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-17025000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-13875000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-31895000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-3759000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-31506000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-68203000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-69152000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-31539000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-21759000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-1283000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-5986000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>2406000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-8077000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>5697000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-1277000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>12056000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>1805000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>495000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-2479000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>2830000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>5284000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>7750000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>8740000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>6597000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>5162000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-11773000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>12070000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-3230000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>13367000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>-5954000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>1632000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>1512000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>-627000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>-13039000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>-1525000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>-4031000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>6608000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>2694000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>-374000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>8098000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>5389000.0</v>
       </c>
-      <c r="BR18"/>
       <c r="BS18"/>
+      <c r="BT18"/>
     </row>
-    <row r="19" spans="1:71">
+    <row r="19" spans="1:72">
       <c r="A19" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
-      <c r="E19">
+      <c r="E19"/>
+      <c r="F19">
         <v>81945000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-14274000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-8067000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-7362000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-6738000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-7151000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-7162000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-8921000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-12510000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-19027000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-22668000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-27961000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-39974000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-39680000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-43433000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>26347000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-23911000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-32127000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-15773000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-13302000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-11337000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-13194000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-16488000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-15369000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-15798000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-22140000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-23968000.0</v>
       </c>
-      <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
-      <c r="AL19">
-[...1 lines deleted...]
-      </c>
+      <c r="AL19"/>
       <c r="AM19">
         <v>-600000.0</v>
       </c>
       <c r="AN19">
         <v>-600000.0</v>
       </c>
       <c r="AO19">
         <v>-600000.0</v>
       </c>
       <c r="AP19">
         <v>-600000.0</v>
       </c>
-      <c r="AQ19"/>
+      <c r="AQ19">
+        <v>-600000.0</v>
+      </c>
       <c r="AR19"/>
       <c r="AS19"/>
-      <c r="AT19">
+      <c r="AT19"/>
+      <c r="AU19">
         <v>-600000.0</v>
       </c>
-      <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
-      <c r="AX19">
+      <c r="AX19"/>
+      <c r="AY19">
         <v>-600000.0</v>
       </c>
-      <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
-      <c r="BI19">
+      <c r="BI19"/>
+      <c r="BJ19">
         <v>-100000.0</v>
       </c>
-      <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
+      <c r="BT19"/>
     </row>
-    <row r="20" spans="1:71">
+    <row r="20" spans="1:72">
       <c r="A20" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -28365,2128 +28573,2153 @@
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
+      <c r="BT20"/>
     </row>
-    <row r="21" spans="1:71">
+    <row r="21" spans="1:72">
       <c r="A21" t="s">
-        <v>186</v>
-[...1 lines deleted...]
-      <c r="B21">
+        <v>187</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21">
         <v>-997000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-978000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-960000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-21193000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-3176000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-3157000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-3142000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-3124000.0</v>
       </c>
-      <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
-      <c r="N21">
+      <c r="N21"/>
+      <c r="O21">
         <v>-16338000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-3051000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-4591000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>6014000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>2929000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>42690000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-14906000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-2185000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-3663000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-6473000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-3249000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-3774000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>19645000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>6723000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>10428000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-986000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-4036000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>27180000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>12246000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>16220000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>17521000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>12926000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-201000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-198000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-197000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-214000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-193000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-215000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-234000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-250000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-229000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-227000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-6699000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-953000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-1029000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-5951000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-1054000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-974000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-1048000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-1762000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-950000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-247000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-1657000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-715000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>7900000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>1387000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>6552000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>3857000.0</v>
       </c>
-      <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
+      <c r="BT21"/>
     </row>
-    <row r="22" spans="1:71">
+    <row r="22" spans="1:72">
       <c r="A22" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B22">
+        <v>-6144000.0</v>
+      </c>
+      <c r="C22">
         <v>29202000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-13787000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-13293000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-2122000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-77059000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-10807000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-6614000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-2496000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-2732000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-11212000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-2923000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>5786000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-1104000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-18907000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>6337000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>26038000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>15091000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>31650000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>385005000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>21437000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>20015000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>14967000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>12540000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>8767000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-1940000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-9886000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-4573000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-1858000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-2235000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-5955000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-5535000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-913000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-3025000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-488000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>5122000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>3339000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>2787000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>2386000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>1657000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>2430000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>1817000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-1263000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-1611000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-1975000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-3097000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-4105000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>-1297000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>564000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>-481000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>-3294000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>160000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>307000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>-4062000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>-13173000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>3718000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>7942000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>6700000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>2604000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>1474000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>2139000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>8977000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>10023000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>9932000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>8895000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>8945000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>9588000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>9719000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>9339000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>3785000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>2978000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:71">
+    <row r="23" spans="1:72">
       <c r="A23" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B23">
+        <v>-1459000.0</v>
+      </c>
+      <c r="C23">
         <v>-34163000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-6182567.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-14212000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-441000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-343000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-9377000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-305000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-582000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>4129000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-5686000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>3930000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>63000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>4156000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-7689000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>3854000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-351000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2574000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-7174000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>2276000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-174000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>995000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-5071000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>2656000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-412000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1512000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-1203000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1628000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-96000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1658000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-1743000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>25079000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-4000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>2141000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>40496000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1906000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>87044000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1585000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-1338000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>2502000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>38879000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>3233000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>519000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>2210000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>373000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>1097000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-341000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>901000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>858000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>1396000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>349000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>907000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>23000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>834000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>204000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>1675000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>376000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>1027000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>383000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>804000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>126000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>714000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>-300000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>2151000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>-553000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>74000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>16000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>-133000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>20000.0</v>
       </c>
-      <c r="BR23"/>
       <c r="BS23"/>
+      <c r="BT23"/>
     </row>
-    <row r="24" spans="1:71">
+    <row r="24" spans="1:72">
       <c r="A24" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B24">
+        <v>-9955000.0</v>
+      </c>
+      <c r="C24">
         <v>94553000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-4339447.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-3609000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-388000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>61000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>358000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>140000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>180000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>178000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>567000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>599000.0</v>
       </c>
-      <c r="M24"/>
-      <c r="N24">
+      <c r="N24"/>
+      <c r="O24">
         <v>140000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-1156.5</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>372000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>286000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>328000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-43433000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>5782000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>1082000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>32000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-62.2</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>129000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-3393000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>1261024.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>295000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>1254000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-7506000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-76454000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>2000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-381000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-5000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-2300000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-3644000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-4664000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-5720000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-639000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>333000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-104000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>380000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>158000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-115000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-35000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>172000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>98000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>9000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>162000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-122000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-41000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>3000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>90000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>152000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>260000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>160000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-122000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-3000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>-158000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>-21330000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>-41000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>116000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>3278000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>1831000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>-6286000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>629000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>-821000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>-30000.0</v>
       </c>
-      <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
+      <c r="BT24"/>
     </row>
-    <row r="25" spans="1:71">
+    <row r="25" spans="1:72">
       <c r="A25" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B25">
-        <v>-15573000.0</v>
+        <v>11729000.0</v>
       </c>
       <c r="C25">
+        <v>-72824000.0</v>
+      </c>
+      <c r="D25">
         <v>5448184.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>171000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-1382000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>77580000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-285000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>613000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1122000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>694000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>722000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>733000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>2718000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>15937000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1484000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-526000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-2104000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1454000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-3365000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-391423000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>28000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>386000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>2644607.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-7000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>47000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>104000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>305000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>53000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>36000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>29000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-2000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-6000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>6393000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>19000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-29000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>44000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>11000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>19000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-74000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>7000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-377000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>95000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>8987000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>432000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-4233000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-11000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-128000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>14000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-228000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-40000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-363000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-46000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-437000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-93000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>2644000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-12121000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>51000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-1546000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>458000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>127000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>60000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>8492000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>10654000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>7014000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>7919000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>7795000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>9101000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>5786000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>8835000.0</v>
       </c>
-      <c r="BR25"/>
       <c r="BS25"/>
+      <c r="BT25"/>
     </row>
-    <row r="26" spans="1:71">
+    <row r="26" spans="1:72">
       <c r="A26" t="s">
-        <v>190</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>191</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
         <v>18156000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-4142843.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-13952000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-441000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-343000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-9377000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-305000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-673000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>7343000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-6741000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-219000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-383000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-10767000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-2664687.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-226000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-370000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-287000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-7732000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-448000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-174000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-771000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-5200000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-541000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-412000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-111000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-1203000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-99000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-96000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-82000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-1743000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-94000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-1501000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-3082000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-5994000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-6022000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-129000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-156000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-1567000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-216000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-132000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-1000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-1823000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-5017000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-35240000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-1839000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-3977000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>901000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>858000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>-918000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>349000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>907000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>23000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>834000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>204000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>-5000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>376000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>1027000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>383000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>804000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>-1574000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>-693000.0</v>
       </c>
-      <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
-      <c r="BN26">
+      <c r="BN26"/>
+      <c r="BO26">
         <v>1269000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>-1074000.0</v>
       </c>
-      <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
+      <c r="BT26"/>
     </row>
-    <row r="27" spans="1:71">
+    <row r="27" spans="1:72">
       <c r="A27" t="s">
-        <v>191</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>192</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>-20506000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>-15405000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>8273000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>7132000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>7581000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>7136000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>7950000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>6902000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>3567000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>8465000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>8691000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>918000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>592000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>10432000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>13091000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>10596000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>9870000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>8272000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>8547000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>4635000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>5399000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>3825000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>3224000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>2876000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>2722000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>2876000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>2487000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>2369000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>2518000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>3112000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>4418000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>3129000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>2935000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>2460000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>4009000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>2008000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>2049000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>1715000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>1554000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>1316000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>1266000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>1173000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>1085000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>789000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>1171000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>940000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>1277000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>1102000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>1200000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>861000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>105000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>1209000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>1243000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>1222000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>913000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>1441000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>1451000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>1296000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>1453000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>1222000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>1823000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>1444000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>1224000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>1548000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>1546000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>674000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>556000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>668000.0</v>
       </c>
-      <c r="BR27"/>
       <c r="BS27"/>
+      <c r="BT27"/>
     </row>
-    <row r="28" spans="1:71">
+    <row r="28" spans="1:72">
       <c r="A28" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B28">
+        <v>-1459000.0</v>
+      </c>
+      <c r="C28">
         <v>2786000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-11227720.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-11582000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-21634000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>770000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-12534000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-26000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-3706000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1020000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-8777000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>853000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-2999000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-23194000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-10943000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-936000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>5462000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>5503000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>35516000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-12630000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-6535000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-2668000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-11544000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-593000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-4186000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>21157000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>5520000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>12056000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-1082000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-2378000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>25437000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>37325000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>14715000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>76996000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>47428000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-4317000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>86846000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>1388000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-1552000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>2309000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>38664000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>2998000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-1554000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-3036000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-35094000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-7441000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-5271000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-128000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-5093000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-576000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-625000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-141000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-1739000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-116000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-43000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>13000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-339000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>8927000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>1770000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>7356000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>2409000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-12596000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-310000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>208000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>31000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>58761000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-1202000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-12753000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-1336000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>3368000.0</v>
       </c>
-      <c r="BS28"/>
+      <c r="BT28"/>
     </row>
-    <row r="29" spans="1:71">
+    <row r="29" spans="1:72">
       <c r="A29" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B29">
+        <v>5585000.0</v>
+      </c>
+      <c r="C29">
         <v>-10040000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-8340008.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-8125000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>10187000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-2826000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>7368000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>14105000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>11021000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>7119000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>28219000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-23451000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>13823000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-28181000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>11639000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>340000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>36675000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>25669000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>61822000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>50767000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>80607000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>44220000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>38591000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>36085000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>9848000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>40292000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>14312000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>8938000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-1227000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>8265000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-7925000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>13094000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>17987000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-10777000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-7597000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>9604000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>12250000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>13548000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>11031000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>8772000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>9297000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>13821000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>1730000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>16824000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>7807000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>9408000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>3162000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>7423000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>7629000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>10683000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>11920000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>8301000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>6740000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>-8246000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>13585000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>-942000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>23610000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>2056000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>8056000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>10828000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>11941000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>-7245000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>14094000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>4980000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>18257000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>7497000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>4363000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>9963000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>7964000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>22716000.0</v>
       </c>
-      <c r="BS29"/>
+      <c r="BT29"/>
     </row>
-    <row r="30" spans="1:71">
+    <row r="30" spans="1:72">
       <c r="A30" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B30">
+        <v>-9955000.0</v>
+      </c>
+      <c r="C30">
         <v>-2087000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>13359186.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-7433000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>81945000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-14274000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-8067000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-7362000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-6738000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-7151000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-7162000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-8921000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-12510000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-19027000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-22668000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-27961000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-39974000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-39680000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-43433000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-23798000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-23911000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-32127000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-15773000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-13302000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-11337000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-13194000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-16488000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-15369000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-15798000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-22140000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-23968000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-16834000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-49493000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-57376000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-61549000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-41143000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-34009000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-15470000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-16684000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-6470000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-16994000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-7966000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-3122000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-4803000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-5830000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-8815000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-5632000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-4431000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-2467000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-2974000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-3177000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-1614000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-1426000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-3267000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-1355000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-2410000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-10246000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-8168000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-27754000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-9357000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-12652000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-5769000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-15903000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-17128000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-11020000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-5508000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-4737000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-1865000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-2575000.0</v>
       </c>
-      <c r="BR30"/>
       <c r="BS30"/>
+      <c r="BT30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>