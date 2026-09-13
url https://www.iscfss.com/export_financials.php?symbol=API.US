--- v0 (2026-03-14)
+++ v1 (2026-09-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -232,50 +232,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -988,74 +994,78 @@
       </c>
       <c r="H5">
         <v>-988417.0</v>
       </c>
       <c r="I5">
         <v>-630334.0</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>13</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>14</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>1920000.0</v>
+      </c>
       <c r="C7">
         <v>3671000.0</v>
       </c>
       <c r="D7">
         <v>4173000.0</v>
       </c>
       <c r="E7">
         <v>2272000.0</v>
       </c>
       <c r="F7">
         <v>7409000.0</v>
       </c>
       <c r="G7">
         <v>0.0</v>
       </c>
       <c r="H7"/>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>15</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>47000.0</v>
+      </c>
       <c r="C8">
         <v>47000.0</v>
       </c>
       <c r="D8">
         <v>47000.0</v>
       </c>
       <c r="E8">
         <v>47000.0</v>
       </c>
       <c r="F8">
         <v>45000.0</v>
       </c>
       <c r="G8">
         <v>41000.0</v>
       </c>
       <c r="H8"/>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>16</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
@@ -1192,51 +1202,53 @@
       </c>
       <c r="I14">
         <v>101849482.0</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
         <v>22</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
         <v>23</v>
       </c>
       <c r="B16">
         <v>7906033.0</v>
       </c>
-      <c r="C16"/>
+      <c r="C16">
+        <v>8738000.0</v>
+      </c>
       <c r="D16">
         <v>7765000.0</v>
       </c>
       <c r="E16">
         <v>8352017.0</v>
       </c>
       <c r="F16">
         <v>9068000.0</v>
       </c>
       <c r="G16">
         <v>1338517.0</v>
       </c>
       <c r="H16">
         <v>920925.0</v>
       </c>
       <c r="I16">
         <v>628954.0</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
         <v>24</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
@@ -1255,72 +1267,76 @@
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
         <v>26</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
         <v>27</v>
       </c>
-      <c r="B20"/>
+      <c r="B20">
+        <v>96000.0</v>
+      </c>
       <c r="C20"/>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>31928000.0</v>
       </c>
       <c r="F20">
         <v>56142000.0</v>
       </c>
       <c r="G20">
         <v>3089000.0</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
         <v>28</v>
       </c>
-      <c r="B21"/>
+      <c r="B21">
+        <v>161687000.0</v>
+      </c>
       <c r="C21">
         <v>162006000.0</v>
       </c>
       <c r="D21">
         <v>168520000.0</v>
       </c>
       <c r="E21">
         <v>2727000.0</v>
       </c>
       <c r="F21">
         <v>6697000.0</v>
       </c>
       <c r="G21">
         <v>209000.0</v>
       </c>
       <c r="H21"/>
       <c r="I21"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
         <v>29</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22">
@@ -1351,81 +1367,85 @@
         <v>699654000.0</v>
       </c>
       <c r="D23">
         <v>674595000.0</v>
       </c>
       <c r="E23">
         <v>800715000.0</v>
       </c>
       <c r="F23">
         <v>944999000.0</v>
       </c>
       <c r="G23">
         <v>692904000.0</v>
       </c>
       <c r="H23">
         <v>131159121.0</v>
       </c>
       <c r="I23">
         <v>127308131.0</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
         <v>31</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>80420000.0</v>
+      </c>
       <c r="C24">
         <v>46469000.0</v>
       </c>
       <c r="D24">
         <v>11027000.0</v>
       </c>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
         <v>32</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
         <v>33</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>189183000.0</v>
+      </c>
       <c r="C26">
         <v>137610000.0</v>
       </c>
       <c r="D26">
         <v>207020000.0</v>
       </c>
       <c r="E26">
         <v>94159000.0</v>
       </c>
       <c r="F26">
         <v>53925000.0</v>
       </c>
       <c r="G26">
         <v>0.0</v>
       </c>
       <c r="H26"/>
       <c r="I26"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
         <v>34</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
@@ -1446,116 +1466,120 @@
         <v>23057000.0</v>
       </c>
       <c r="D28">
         <v>-21694000.0</v>
       </c>
       <c r="E28">
         <v>-43401000.0</v>
       </c>
       <c r="F28">
         <v>-278259000.0</v>
       </c>
       <c r="G28">
         <v>-111218000.0</v>
       </c>
       <c r="H28">
         <v>-105603153.0</v>
       </c>
       <c r="I28">
         <v>-108518039.0</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
         <v>36</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>643268000.0</v>
+      </c>
       <c r="C29">
         <v>619130000.0</v>
       </c>
       <c r="D29">
         <v>615776000.0</v>
       </c>
       <c r="E29">
         <v>728260000.0</v>
       </c>
       <c r="F29">
         <v>866261000.0</v>
       </c>
       <c r="G29">
         <v>656463000.0</v>
       </c>
       <c r="H29"/>
       <c r="I29"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
         <v>37</v>
       </c>
       <c r="B30">
         <v>24990106.0</v>
       </c>
       <c r="C30">
         <v>50362861.0</v>
       </c>
       <c r="D30">
         <v>40583000.0</v>
       </c>
       <c r="E30">
         <v>38550000.0</v>
       </c>
       <c r="F30">
-        <v>33581000.0</v>
+        <v>39278000.0</v>
       </c>
       <c r="G30">
         <v>27840000.0</v>
       </c>
       <c r="H30">
         <v>17023706.0</v>
       </c>
       <c r="I30">
         <v>12768323.0</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
         <v>38</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
         <v>39</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>203315000.0</v>
+      </c>
       <c r="C32">
         <v>269715000.0</v>
       </c>
       <c r="D32">
         <v>204535000.0</v>
       </c>
       <c r="E32">
         <v>413826000.0</v>
       </c>
       <c r="F32">
         <v>723883000.0</v>
       </c>
       <c r="G32">
         <v>634430000.0</v>
       </c>
       <c r="H32"/>
       <c r="I32"/>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
         <v>40</v>
       </c>
       <c r="B33">
         <v>461000966.0</v>
       </c>
@@ -1669,71 +1693,71 @@
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
         <v>46</v>
       </c>
       <c r="B39">
         <v>15421067.0</v>
       </c>
       <c r="C39">
         <v>6768991.0</v>
       </c>
       <c r="D39">
         <v>889000.0</v>
       </c>
       <c r="E39">
         <v>19087038.0</v>
       </c>
       <c r="F39">
-        <v>9763000.0</v>
+        <v>3104000.0</v>
       </c>
       <c r="G39">
         <v>7459000.0</v>
       </c>
       <c r="H39">
         <v>105520.0</v>
       </c>
       <c r="I39">
         <v>151255.0</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
         <v>47</v>
       </c>
       <c r="B40">
         <v>37720162.0</v>
       </c>
       <c r="C40">
-        <v>41411000.0</v>
+        <v>32673000.0</v>
       </c>
       <c r="D40">
         <v>32780000.0</v>
       </c>
       <c r="E40">
         <v>49714051.0</v>
       </c>
       <c r="F40">
         <v>52668280.0</v>
       </c>
       <c r="G40">
         <v>25074824.0</v>
       </c>
       <c r="H40">
         <v>10978932.0</v>
       </c>
       <c r="I40">
         <v>6586884.0</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
         <v>48</v>
       </c>
       <c r="B41"/>
@@ -1778,51 +1802,53 @@
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
         <v>51</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
         <v>52</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>126073000.0</v>
+      </c>
       <c r="C45">
         <v>86917000.0</v>
       </c>
       <c r="D45">
         <v>58108000.0</v>
       </c>
       <c r="E45">
         <v>40478000.0</v>
       </c>
       <c r="F45">
         <v>43782000.0</v>
       </c>
       <c r="G45">
         <v>25427000.0</v>
       </c>
       <c r="H45"/>
       <c r="I45"/>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
         <v>53</v>
       </c>
       <c r="B46">
         <v>90331385.0</v>
       </c>
@@ -2191,3704 +2217,3990 @@
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AC62"/>
+  <dimension ref="A1:AE62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:29">
+    <row r="1" spans="1:31">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>71</v>
       </c>
       <c r="E1" t="s">
         <v>72</v>
       </c>
       <c r="F1" t="s">
+        <v>73</v>
+      </c>
+      <c r="G1" t="s">
+        <v>74</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>74</v>
       </c>
       <c r="I1" t="s">
         <v>75</v>
       </c>
       <c r="J1" t="s">
+        <v>76</v>
+      </c>
+      <c r="K1" t="s">
+        <v>77</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>77</v>
       </c>
       <c r="M1" t="s">
         <v>78</v>
       </c>
       <c r="N1" t="s">
+        <v>79</v>
+      </c>
+      <c r="O1" t="s">
+        <v>80</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>80</v>
       </c>
       <c r="Q1" t="s">
         <v>81</v>
       </c>
       <c r="R1" t="s">
+        <v>82</v>
+      </c>
+      <c r="S1" t="s">
+        <v>83</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>83</v>
       </c>
       <c r="U1" t="s">
         <v>84</v>
       </c>
       <c r="V1" t="s">
+        <v>85</v>
+      </c>
+      <c r="W1" t="s">
+        <v>86</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Y1" t="s">
         <v>87</v>
       </c>
       <c r="Z1" t="s">
+        <v>88</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>89</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>89</v>
       </c>
       <c r="AC1" t="s">
         <v>90</v>
       </c>
-    </row>
-    <row r="2" spans="1:29">
+      <c r="AD1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="2" spans="1:31">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2">
+        <v>11460369.0</v>
+      </c>
+      <c r="C2">
+        <v>10824335.0</v>
+      </c>
+      <c r="D2">
         <v>9638041.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>10610998.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>11988205.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>11095000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>12965000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>15196000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>17513000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>15419000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>12996000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>13260000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>10537000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>11573000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>10103000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>8551000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>7099000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>6436000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>5309000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>5059000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>6100000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>10298000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>7721000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>4558000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>5839000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>9087247.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>4088283.0</v>
       </c>
-      <c r="AA2"/>
-      <c r="AB2"/>
       <c r="AC2"/>
-    </row>
-    <row r="3" spans="1:29">
+      <c r="AD2"/>
+      <c r="AE2"/>
+    </row>
+    <row r="3" spans="1:31">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
-    </row>
-    <row r="4" spans="1:29">
+      <c r="AD3"/>
+      <c r="AE3"/>
+    </row>
+    <row r="4" spans="1:31">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-    </row>
-    <row r="5" spans="1:29">
+      <c r="AD4"/>
+      <c r="AE4"/>
+    </row>
+    <row r="5" spans="1:31">
       <c r="A5" t="s">
         <v>12</v>
       </c>
       <c r="B5">
+        <v>-5396174.0</v>
+      </c>
+      <c r="C5">
+        <v>-7668000.0</v>
+      </c>
+      <c r="D5">
         <v>-9987042.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-10966998.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-12582000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-12926000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-12257000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-7907000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-11104000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-10367000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-10027000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-12705000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-13869000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-4439000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-7994000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-11516000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>792000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>3053000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>3149000.0</v>
       </c>
-      <c r="S5">
-[...2 lines deleted...]
-      <c r="T5">
+      <c r="U5">
+        <v>2974999.0</v>
+      </c>
+      <c r="V5">
         <v>2417000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>1817000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>1941000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>128000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-1459000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-1489615.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-988417.0</v>
       </c>
-      <c r="AA5"/>
-[...1 lines deleted...]
-      <c r="AC5">
+      <c r="AC5"/>
+      <c r="AD5"/>
+      <c r="AE5">
         <v>-73241978.0</v>
       </c>
     </row>
-    <row r="6" spans="1:29">
+    <row r="6" spans="1:31">
       <c r="A6" t="s">
         <v>13</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
-    </row>
-    <row r="7" spans="1:29">
+      <c r="AD6"/>
+      <c r="AE6"/>
+    </row>
+    <row r="7" spans="1:31">
       <c r="A7" t="s">
         <v>14</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>1085000.0</v>
+      </c>
       <c r="C7">
+        <v>1548000.0</v>
+      </c>
+      <c r="D7">
+        <v>1920000.0</v>
+      </c>
+      <c r="E7">
         <v>2559000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>2724000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>3192000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>3671000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>4353000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>3105000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>3664000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>4173000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>4348000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>4657000.0</v>
       </c>
-      <c r="M7"/>
-      <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-    </row>
-    <row r="8" spans="1:29">
+      <c r="AD7"/>
+      <c r="AE7"/>
+    </row>
+    <row r="8" spans="1:31">
       <c r="A8" t="s">
         <v>15</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>48000.0</v>
+      </c>
       <c r="C8">
-        <v>47000.0</v>
+        <v>48000.0</v>
       </c>
       <c r="D8">
         <v>47000.0</v>
       </c>
       <c r="E8">
         <v>47000.0</v>
       </c>
       <c r="F8">
         <v>47000.0</v>
       </c>
       <c r="G8">
         <v>47000.0</v>
       </c>
       <c r="H8">
         <v>47000.0</v>
       </c>
       <c r="I8">
         <v>47000.0</v>
       </c>
       <c r="J8">
         <v>47000.0</v>
       </c>
       <c r="K8">
         <v>47000.0</v>
       </c>
       <c r="L8">
         <v>47000.0</v>
       </c>
-      <c r="M8"/>
-      <c r="N8"/>
+      <c r="M8">
+        <v>47000.0</v>
+      </c>
+      <c r="N8">
+        <v>47000.0</v>
+      </c>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-    </row>
-    <row r="9" spans="1:29">
+      <c r="AD8"/>
+      <c r="AE8"/>
+    </row>
+    <row r="9" spans="1:31">
       <c r="A9" t="s">
         <v>16</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
-    </row>
-    <row r="10" spans="1:29">
+      <c r="AD9"/>
+      <c r="AE9"/>
+    </row>
+    <row r="10" spans="1:31">
       <c r="A10" t="s">
         <v>17</v>
       </c>
       <c r="B10">
+        <v>72869350.0</v>
+      </c>
+      <c r="C10">
+        <v>105271266.0</v>
+      </c>
+      <c r="D10">
         <v>75646322.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>79980988.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>40327000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>42611000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>27083000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>32118000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>37587000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>41902000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>36894000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>28297000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>37988000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>50225000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>45673000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>30819000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>150849000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>230230000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>285668000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>219249000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>160460000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>209454000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>111218000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>409782000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>640854000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>151652655.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>105603153.0</v>
       </c>
-      <c r="AA10"/>
-[...1 lines deleted...]
-      <c r="AC10">
+      <c r="AC10"/>
+      <c r="AD10"/>
+      <c r="AE10">
         <v>-109975085.0</v>
       </c>
     </row>
-    <row r="11" spans="1:29">
+    <row r="11" spans="1:31">
       <c r="A11" t="s">
         <v>18</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
-    </row>
-    <row r="12" spans="1:29">
+      <c r="AD11"/>
+      <c r="AE11"/>
+    </row>
+    <row r="12" spans="1:31">
       <c r="A12" t="s">
         <v>19</v>
       </c>
       <c r="B12">
+        <v>344047095.0</v>
+      </c>
+      <c r="C12">
+        <v>339899547.0</v>
+      </c>
+      <c r="D12">
         <v>219689936.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>170112975.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>139831000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>145892000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>269661000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>303728000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>354504000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>380681000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>216654000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>179361000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>203748000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>260771000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>427712000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>483406000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>641163000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>717509000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>755304000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>767439000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>826638000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>876801000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>635438000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>635366000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>640854000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>151652655.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>105603153.0</v>
       </c>
-      <c r="AA12"/>
-[...1 lines deleted...]
-      <c r="AC12">
+      <c r="AC12"/>
+      <c r="AD12"/>
+      <c r="AE12">
         <v>109975085.0</v>
       </c>
     </row>
-    <row r="13" spans="1:29">
+    <row r="13" spans="1:31">
       <c r="A13" t="s">
         <v>20</v>
       </c>
       <c r="B13">
-        <v>47000.0</v>
+        <v>48000.0</v>
       </c>
       <c r="C13">
-        <v>46999.0</v>
+        <v>48000.0</v>
       </c>
       <c r="D13">
         <v>47000.0</v>
       </c>
       <c r="E13">
-        <v>47000.0</v>
+        <v>46999.0</v>
       </c>
       <c r="F13">
         <v>47000.0</v>
       </c>
       <c r="G13">
         <v>47000.0</v>
       </c>
       <c r="H13">
         <v>47000.0</v>
       </c>
       <c r="I13">
         <v>47000.0</v>
       </c>
       <c r="J13">
         <v>47000.0</v>
       </c>
       <c r="K13">
         <v>47000.0</v>
       </c>
       <c r="L13">
         <v>47000.0</v>
       </c>
       <c r="M13">
         <v>47000.0</v>
       </c>
       <c r="N13">
         <v>47000.0</v>
       </c>
       <c r="O13">
-        <v>46000.0</v>
+        <v>47000.0</v>
       </c>
       <c r="P13">
-        <v>46000.0</v>
+        <v>47000.0</v>
       </c>
       <c r="Q13">
         <v>46000.0</v>
       </c>
       <c r="R13">
-        <v>45000.0</v>
+        <v>46000.0</v>
       </c>
       <c r="S13">
-        <v>45000.0</v>
+        <v>46000.0</v>
       </c>
       <c r="T13">
         <v>45000.0</v>
       </c>
       <c r="U13">
+        <v>45000.0</v>
+      </c>
+      <c r="V13">
+        <v>45000.0</v>
+      </c>
+      <c r="W13">
         <v>44000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>41000.0</v>
       </c>
       <c r="X13">
         <v>41000.0</v>
       </c>
       <c r="Y13">
+        <v>41000.0</v>
+      </c>
+      <c r="Z13">
+        <v>41000.0</v>
+      </c>
+      <c r="AA13">
         <v>30367.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>11907.0</v>
       </c>
-      <c r="AA13"/>
-      <c r="AB13"/>
       <c r="AC13"/>
-    </row>
-    <row r="14" spans="1:29">
+      <c r="AD13"/>
+      <c r="AE13"/>
+    </row>
+    <row r="14" spans="1:31">
       <c r="A14" t="s">
         <v>21</v>
       </c>
       <c r="B14">
+        <v>92384656.0</v>
+      </c>
+      <c r="C14">
+        <v>94593788.0</v>
+      </c>
+      <c r="D14">
         <v>96972624.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>98832207.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>98150728.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>101521811.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>100501205.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>93275787.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>93275787.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>93046668.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>94758467.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>97339801.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>100529057.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>106004214.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>109837179.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>112138620.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>111653520.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>112764510.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>111610824.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>110933151.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>110362477.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>107909179.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>103753748.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>101849482.0</v>
       </c>
       <c r="Y14">
         <v>101849482.0</v>
       </c>
       <c r="Z14">
         <v>101849482.0</v>
       </c>
       <c r="AA14">
         <v>101849482.0</v>
       </c>
       <c r="AB14">
         <v>101849482.0</v>
       </c>
       <c r="AC14">
         <v>101849482.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:29">
+      <c r="AD14">
+        <v>101849482.0</v>
+      </c>
+      <c r="AE14">
+        <v>101849482.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:31">
       <c r="A15" t="s">
         <v>22</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
-    </row>
-    <row r="16" spans="1:29">
+      <c r="AD15"/>
+      <c r="AE15"/>
+    </row>
+    <row r="16" spans="1:31">
       <c r="A16" t="s">
         <v>23</v>
       </c>
       <c r="B16">
+        <v>9115293.0</v>
+      </c>
+      <c r="C16">
+        <v>8422000.0</v>
+      </c>
+      <c r="D16">
         <v>7906033.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>7694998.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>8117139.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>9061000.0</v>
       </c>
-      <c r="F16"/>
-      <c r="G16">
+      <c r="H16"/>
+      <c r="I16">
         <v>8155000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>8082000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>8256000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>7765000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>7603000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>7463000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>8156000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>8352000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>9027000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>8773000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>9201000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>9068000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>7934000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>7915000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>7975000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>1339000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>1132000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>957000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>771941.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>920925.0</v>
       </c>
-      <c r="AA16"/>
-      <c r="AB16"/>
       <c r="AC16"/>
-    </row>
-    <row r="17" spans="1:29">
+      <c r="AD16"/>
+      <c r="AE16"/>
+    </row>
+    <row r="17" spans="1:31">
       <c r="A17" t="s">
         <v>24</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17"/>
+      <c r="AE17"/>
+    </row>
+    <row r="18" spans="1:31">
       <c r="A18" t="s">
         <v>25</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
-    </row>
-    <row r="19" spans="1:29">
+      <c r="AD18"/>
+      <c r="AE18"/>
+    </row>
+    <row r="19" spans="1:31">
       <c r="A19" t="s">
         <v>26</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
-    </row>
-    <row r="20" spans="1:29">
+      <c r="AD19"/>
+      <c r="AE19"/>
+    </row>
+    <row r="20" spans="1:31">
       <c r="A20" t="s">
         <v>27</v>
       </c>
       <c r="B20"/>
-      <c r="C20"/>
-      <c r="D20"/>
+      <c r="C20">
+        <v>96000.0</v>
+      </c>
+      <c r="D20">
+        <v>96000.0</v>
+      </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
-      <c r="J20">
-[...4 lines deleted...]
-      </c>
+      <c r="J20"/>
+      <c r="K20"/>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20">
+        <v>0.0</v>
+      </c>
+      <c r="N20">
+        <v>0.0</v>
+      </c>
+      <c r="O20">
         <v>31928000.0</v>
       </c>
-      <c r="N20">
+      <c r="P20">
         <v>31928000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>56142000.0</v>
       </c>
       <c r="Q20">
         <v>56142000.0</v>
       </c>
       <c r="R20">
         <v>56142000.0</v>
       </c>
       <c r="S20">
         <v>56142000.0</v>
       </c>
       <c r="T20">
         <v>56142000.0</v>
       </c>
       <c r="U20">
         <v>56142000.0</v>
       </c>
       <c r="V20">
+        <v>56142000.0</v>
+      </c>
+      <c r="W20">
+        <v>56142000.0</v>
+      </c>
+      <c r="X20">
         <v>3089000.0</v>
       </c>
-      <c r="W20">
+      <c r="Y20">
         <v>3089000.0</v>
       </c>
-      <c r="X20"/>
-      <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20"/>
+      <c r="AE20"/>
+    </row>
+    <row r="21" spans="1:31">
       <c r="A21" t="s">
         <v>28</v>
       </c>
-      <c r="B21"/>
+      <c r="B21">
+        <v>164987000.0</v>
+      </c>
       <c r="C21">
+        <v>17000.0</v>
+      </c>
+      <c r="D21">
+        <v>161687000.0</v>
+      </c>
+      <c r="E21">
         <v>221999.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>160716000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>161256000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>162006000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>167175000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>165373000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>167098000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>168520000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>167455000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>167588000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>177357000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>2727000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>4947000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>5532000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>6119000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>6697000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>7252000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>7785000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>8320000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>209000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>209000.0</v>
       </c>
-      <c r="X21"/>
-      <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
-    </row>
-    <row r="22" spans="1:29">
+      <c r="AD21"/>
+      <c r="AE21"/>
+    </row>
+    <row r="22" spans="1:31">
       <c r="A22" t="s">
         <v>29</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
-      <c r="I22">
-[...4 lines deleted...]
-      </c>
+      <c r="I22"/>
+      <c r="J22"/>
       <c r="K22">
         <v>3303000.0</v>
       </c>
-      <c r="L22"/>
+      <c r="L22">
+        <v>3303000.0</v>
+      </c>
       <c r="M22">
-        <v>17004000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>3303000.0</v>
+      </c>
+      <c r="N22"/>
       <c r="O22">
         <v>17004000.0</v>
       </c>
       <c r="P22">
-        <v>1.0</v>
-[...1 lines deleted...]
-      <c r="Q22"/>
+        <v>17004000.0</v>
+      </c>
+      <c r="Q22">
+        <v>17004000.0</v>
+      </c>
       <c r="R22">
         <v>1.0</v>
       </c>
       <c r="S22"/>
       <c r="T22">
         <v>1.0</v>
       </c>
       <c r="U22"/>
       <c r="V22">
         <v>1.0</v>
       </c>
-      <c r="W22">
-[...1 lines deleted...]
-      </c>
+      <c r="W22"/>
       <c r="X22">
         <v>1.0</v>
       </c>
       <c r="Y22">
+        <v>1.0</v>
+      </c>
+      <c r="Z22">
+        <v>1.0</v>
+      </c>
+      <c r="AA22">
         <v>636727.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>499376.0</v>
       </c>
-      <c r="AA22"/>
-      <c r="AB22"/>
       <c r="AC22"/>
-    </row>
-    <row r="23" spans="1:29">
+      <c r="AD22"/>
+      <c r="AE22"/>
+    </row>
+    <row r="23" spans="1:31">
       <c r="A23" t="s">
         <v>30</v>
       </c>
       <c r="B23">
+        <v>733181645.0</v>
+      </c>
+      <c r="C23">
+        <v>724204472.0</v>
+      </c>
+      <c r="D23">
         <v>721102075.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>710103897.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>697613000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>703759000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>699654000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>691496000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>679326000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>690454000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>674595000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>666674000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>688379000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>759310000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>800715000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>835738000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>877720000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>916362000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>944999000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>959139000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>987124000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>1010934000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>692904000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>684679000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>685687000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>197154086.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>131159121.0</v>
       </c>
-      <c r="AA23"/>
-[...1 lines deleted...]
-      <c r="AC23">
+      <c r="AC23"/>
+      <c r="AD23"/>
+      <c r="AE23">
         <v>116013466.0</v>
       </c>
     </row>
-    <row r="24" spans="1:29">
+    <row r="24" spans="1:31">
       <c r="A24" t="s">
         <v>31</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>98986000.0</v>
+      </c>
       <c r="C24">
+        <v>91125000.0</v>
+      </c>
+      <c r="D24">
+        <v>80420000.0</v>
+      </c>
+      <c r="E24">
         <v>73703000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>60838000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>57158000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>46469000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>33762000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>22089000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>17870000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>11027000.0</v>
       </c>
-      <c r="K24"/>
-      <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
-    </row>
-    <row r="25" spans="1:29">
+      <c r="AD24"/>
+      <c r="AE24"/>
+    </row>
+    <row r="25" spans="1:31">
       <c r="A25" t="s">
         <v>32</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
-    </row>
-    <row r="26" spans="1:29">
+      <c r="AD25"/>
+      <c r="AE25"/>
+    </row>
+    <row r="26" spans="1:31">
       <c r="A26" t="s">
         <v>33</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>50349000.0</v>
+      </c>
       <c r="C26">
+        <v>59239000.0</v>
+      </c>
+      <c r="D26">
+        <v>189183000.0</v>
+      </c>
+      <c r="E26">
         <v>238406000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>272043000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>285384000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>137610000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>102912000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>63960000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>50596000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>207020000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>246025000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>252307000.0</v>
       </c>
-      <c r="M26"/>
-      <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26"/>
+      <c r="AE26"/>
+    </row>
+    <row r="27" spans="1:31">
       <c r="A27" t="s">
         <v>34</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
-    </row>
-    <row r="28" spans="1:29">
+      <c r="AD27"/>
+      <c r="AE27"/>
+    </row>
+    <row r="28" spans="1:31">
       <c r="A28" t="s">
         <v>35</v>
       </c>
       <c r="B28">
+        <v>28534919.0</v>
+      </c>
+      <c r="C28">
+        <v>-12598266.0</v>
+      </c>
+      <c r="D28">
         <v>6694028.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-3718999.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>23235000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>17739000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>23057000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>5997000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-12393000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-20368000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-21694000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-23949000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-33331000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-45061000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-43401000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-26748000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-145646000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-223962000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-278259000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-211887000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-154513000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-203935000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-111218000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-409782000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-640854000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-151652655.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-105603153.0</v>
       </c>
-      <c r="AA28"/>
-[...1 lines deleted...]
-      <c r="AC28">
+      <c r="AC28"/>
+      <c r="AD28"/>
+      <c r="AE28">
         <v>109975085.0</v>
       </c>
     </row>
-    <row r="29" spans="1:29">
+    <row r="29" spans="1:31">
       <c r="A29" t="s">
         <v>36</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>656923000.0</v>
+      </c>
       <c r="C29">
+        <v>645697000.0</v>
+      </c>
+      <c r="D29">
+        <v>643268000.0</v>
+      </c>
+      <c r="E29">
         <v>640351000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>626215000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>630186000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>619130000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>610302000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>609152000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>613827000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>615776000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>608501000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>632680000.0</v>
       </c>
-      <c r="M29"/>
-      <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
-    </row>
-    <row r="30" spans="1:29">
+      <c r="AD29"/>
+      <c r="AE29"/>
+    </row>
+    <row r="30" spans="1:31">
       <c r="A30" t="s">
         <v>37</v>
       </c>
       <c r="B30">
+        <v>28378915.0</v>
+      </c>
+      <c r="C30">
+        <v>25020776.0</v>
+      </c>
+      <c r="D30">
         <v>24990106.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>24978996.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>26609000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>28233000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>32051000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>38508000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>38526000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>37918000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>40583000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>36246000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>33373000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>35402000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>38550000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>34446000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>36685000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>31237000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>33581000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>36945000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>34266000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>35298000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>28452000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>28921000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>27940000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>33907376.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>17023706.0</v>
       </c>
-      <c r="AA30"/>
-      <c r="AB30"/>
       <c r="AC30"/>
-    </row>
-    <row r="31" spans="1:29">
+      <c r="AD30"/>
+      <c r="AE30"/>
+    </row>
+    <row r="31" spans="1:31">
       <c r="A31" t="s">
         <v>38</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
-    </row>
-    <row r="32" spans="1:29">
+      <c r="AD31"/>
+      <c r="AE31"/>
+    </row>
+    <row r="32" spans="1:31">
       <c r="A32" t="s">
         <v>39</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>317959000.0</v>
+      </c>
       <c r="C32">
+        <v>326700000.0</v>
+      </c>
+      <c r="D32">
+        <v>203315000.0</v>
+      </c>
+      <c r="E32">
         <v>162141000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>127340000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>130086000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>269715000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>304214000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>364436000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>382132000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>204535000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>168086000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>191994000.0</v>
       </c>
-      <c r="M32"/>
-      <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
-    </row>
-    <row r="33" spans="1:29">
+      <c r="AD32"/>
+      <c r="AE32"/>
+    </row>
+    <row r="33" spans="1:31">
       <c r="A33" t="s">
         <v>40</v>
       </c>
       <c r="B33">
+        <v>337783893.0</v>
+      </c>
+      <c r="C33">
+        <v>340162555.0</v>
+      </c>
+      <c r="D33">
         <v>461000966.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>499377928.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>520243000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>521858000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>371604000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>328173000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>264865000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>252467000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>413166000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>442601000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>443439000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>453210000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>315236000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>310247000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>158103000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>159799000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>147313000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>146349000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>118015000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>90315000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>22167000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>14667000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>12409000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>10760673.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>7927366.0</v>
       </c>
-      <c r="AA33"/>
-[...1 lines deleted...]
-      <c r="AC33">
+      <c r="AC33"/>
+      <c r="AD33"/>
+      <c r="AE33">
         <v>-109975085.0</v>
       </c>
     </row>
-    <row r="34" spans="1:29">
+    <row r="34" spans="1:31">
       <c r="A34" t="s">
         <v>41</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
-      <c r="G34">
+      <c r="G34"/>
+      <c r="H34"/>
+      <c r="I34">
         <v>19543000.0</v>
       </c>
-      <c r="H34">
+      <c r="J34">
         <v>19217000.0</v>
       </c>
-      <c r="I34">
+      <c r="K34">
         <v>19301000.0</v>
       </c>
-      <c r="J34"/>
-      <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
-    </row>
-    <row r="35" spans="1:29">
+      <c r="AD34"/>
+      <c r="AE34"/>
+    </row>
+    <row r="35" spans="1:31">
       <c r="A35" t="s">
         <v>42</v>
       </c>
       <c r="B35">
+        <v>99128196.0</v>
+      </c>
+      <c r="C35">
+        <v>112283484.0</v>
+      </c>
+      <c r="D35">
         <v>101466432.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>94870986.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>82206000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>78916000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>68658000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>55847000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>42238000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>38642000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>12952000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>2186000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>2753000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>3278000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>802000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>2074000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>2811000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>3964000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>4935000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>5895000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>4932000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>4735000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>134000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>134000.0</v>
       </c>
-      <c r="X35"/>
-      <c r="Y35"/>
       <c r="Z35"/>
       <c r="AA35"/>
       <c r="AB35"/>
       <c r="AC35"/>
-    </row>
-    <row r="36" spans="1:29">
+      <c r="AD35"/>
+      <c r="AE35"/>
+    </row>
+    <row r="36" spans="1:31">
       <c r="A36" t="s">
         <v>43</v>
       </c>
       <c r="B36">
+        <v>177899738.0</v>
+      </c>
+      <c r="C36">
+        <v>178502540.0</v>
+      </c>
+      <c r="D36">
         <v>181389775.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>181509976.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>21053000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>21962000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>18956000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>13943000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>7577000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>173181000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>181000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>7902000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>5816000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>3750000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>171132000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>167960000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>4953000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>5271000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>3919000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>2529000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>2257000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>1175000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>1604000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>1036000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>492000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>1654975.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>808862.0</v>
       </c>
-      <c r="AA36"/>
-[...1 lines deleted...]
-      <c r="AC36">
+      <c r="AC36"/>
+      <c r="AD36"/>
+      <c r="AE36">
         <v>-109975085.0</v>
       </c>
     </row>
-    <row r="37" spans="1:29">
+    <row r="37" spans="1:31">
       <c r="A37" t="s">
         <v>44</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
-    </row>
-    <row r="38" spans="1:29">
+      <c r="AD37"/>
+      <c r="AE37"/>
+    </row>
+    <row r="38" spans="1:31">
       <c r="A38" t="s">
         <v>45</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38">
         <v>1.0</v>
       </c>
-      <c r="K38"/>
-      <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
-    </row>
-    <row r="39" spans="1:29">
+      <c r="AD38"/>
+      <c r="AE38"/>
+    </row>
+    <row r="39" spans="1:31">
       <c r="A39" t="s">
         <v>46</v>
       </c>
       <c r="B39">
+        <v>22971741.0</v>
+      </c>
+      <c r="C39">
+        <v>19121594.0</v>
+      </c>
+      <c r="D39">
         <v>15421067.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>15633998.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>10930000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>7776000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>26338000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>21087000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>21431000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>19388000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>889000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>8466000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>7819000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>9927000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>24964000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>7639000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>41769000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>7817000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>9763000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>8406000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>8205000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>8520000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>7459000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>5725000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>4484000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>196655.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>105520.0</v>
       </c>
-      <c r="AA39"/>
-      <c r="AB39"/>
       <c r="AC39"/>
-    </row>
-    <row r="40" spans="1:29">
+      <c r="AD39"/>
+      <c r="AE39"/>
+    </row>
+    <row r="40" spans="1:31">
       <c r="A40" t="s">
         <v>47</v>
       </c>
       <c r="B40">
+        <v>54575762.0</v>
+      </c>
+      <c r="C40">
+        <v>36730402.0</v>
+      </c>
+      <c r="D40">
         <v>37720162.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>28442998.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>27032485.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>28753000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>43621000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>32148000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>20571000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>28484000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>32780000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>31460000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>31517000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>30615000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>47467000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>41827000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>51990000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>52717000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>53034000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>56661000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>75263000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>87235000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>25075000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>20123000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>21896000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>17994294.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>10978932.0</v>
       </c>
-      <c r="AA40"/>
-      <c r="AB40"/>
       <c r="AC40"/>
-    </row>
-    <row r="41" spans="1:29">
+      <c r="AD40"/>
+      <c r="AE40"/>
+    </row>
+    <row r="41" spans="1:31">
       <c r="A41" t="s">
         <v>48</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
-    </row>
-    <row r="42" spans="1:29">
+      <c r="AD41"/>
+      <c r="AE41"/>
+    </row>
+    <row r="42" spans="1:31">
       <c r="A42" t="s">
         <v>49</v>
       </c>
       <c r="B42">
+        <v>1035781405.0</v>
+      </c>
+      <c r="C42">
+        <v>1038183000.0</v>
+      </c>
+      <c r="D42">
         <v>1049892477.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>1059585848.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>1062671000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>1072128000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>1071499000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>1071186000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>1060726000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>1059641000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>1058630000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>1062446000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>1065276000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>1080330000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>1092889000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>1103220000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>1094875000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>1099232000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>1099369000.0</v>
       </c>
-      <c r="S42">
-[...2 lines deleted...]
-      <c r="T42">
+      <c r="U42">
+        <v>1090794001.0</v>
+      </c>
+      <c r="V42">
         <v>1080043000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>1073315000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>818428000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>813670000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>811194000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>325915686.0</v>
       </c>
-      <c r="Z42"/>
-      <c r="AA42"/>
       <c r="AB42"/>
       <c r="AC42"/>
-    </row>
-    <row r="43" spans="1:29">
+      <c r="AD42"/>
+      <c r="AE42"/>
+    </row>
+    <row r="43" spans="1:31">
       <c r="A43" t="s">
         <v>50</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
-    </row>
-    <row r="44" spans="1:29">
+      <c r="AD43"/>
+      <c r="AE43"/>
+    </row>
+    <row r="44" spans="1:31">
       <c r="A44" t="s">
         <v>51</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
-    </row>
-    <row r="45" spans="1:29">
+      <c r="AD44"/>
+      <c r="AE44"/>
+    </row>
+    <row r="45" spans="1:31">
       <c r="A45" t="s">
         <v>52</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>109530000.0</v>
+      </c>
       <c r="C45">
+        <v>102399000.0</v>
+      </c>
+      <c r="D45">
+        <v>126073000.0</v>
+      </c>
+      <c r="E45">
         <v>79240000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>66431000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>53256000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>86917000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>44143000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>27955000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>27689000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>58108000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>21219000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>17728000.0</v>
       </c>
-      <c r="M45"/>
-      <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
-    </row>
-    <row r="46" spans="1:29">
+      <c r="AD45"/>
+      <c r="AE45"/>
+    </row>
+    <row r="46" spans="1:31">
       <c r="A46" t="s">
         <v>53</v>
       </c>
       <c r="B46">
+        <v>109533532.0</v>
+      </c>
+      <c r="C46">
+        <v>102402177.0</v>
+      </c>
+      <c r="D46">
         <v>90331385.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>79239988.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>66431000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>53256000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>53032000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>44143000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>27955000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>27689000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>26742000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>21219000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>17728000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>17518000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>15290000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>17810000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>20619000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>24385000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>26630000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>26516000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>24783000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>24171000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>16754000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>12755000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>11093000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>8282042.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>6281990.0</v>
       </c>
-      <c r="AA46"/>
-      <c r="AB46"/>
       <c r="AC46"/>
-    </row>
-    <row r="47" spans="1:29">
+      <c r="AD46"/>
+      <c r="AE46"/>
+    </row>
+    <row r="47" spans="1:31">
       <c r="A47" t="s">
         <v>54</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
       <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
       <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
-    </row>
-    <row r="48" spans="1:29">
+      <c r="AD47"/>
+      <c r="AE47"/>
+    </row>
+    <row r="48" spans="1:31">
       <c r="A48" t="s">
         <v>55</v>
       </c>
       <c r="B48">
+        <v>-473808280.0</v>
+      </c>
+      <c r="C48">
+        <v>-476005770.0</v>
+      </c>
+      <c r="D48">
         <v>-477102034.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-482017930.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-484759000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-486221000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-486628000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-486786000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-462606000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-453364000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-443901000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-441287000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-418774000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-373481000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-356679000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-321621000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-293922000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-263244000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-236302000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-215127000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-194032000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-178639000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-163947000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-157765000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-154840000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-157845178.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>-126316043.0</v>
       </c>
-      <c r="AA48"/>
-      <c r="AB48"/>
       <c r="AC48"/>
-    </row>
-    <row r="49" spans="1:29">
+      <c r="AD48"/>
+      <c r="AE48"/>
+    </row>
+    <row r="49" spans="1:31">
       <c r="A49" t="s">
         <v>56</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
-    </row>
-    <row r="50" spans="1:29">
+      <c r="AD49"/>
+      <c r="AE49"/>
+    </row>
+    <row r="50" spans="1:31">
       <c r="A50" t="s">
         <v>57</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>1330000.0</v>
+      </c>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
-    </row>
-    <row r="51" spans="1:29">
+      <c r="AD50"/>
+      <c r="AE50"/>
+    </row>
+    <row r="51" spans="1:31">
       <c r="A51" t="s">
         <v>58</v>
       </c>
       <c r="B51">
+        <v>101404269.0</v>
+      </c>
+      <c r="C51">
+        <v>92673000.0</v>
+      </c>
+      <c r="D51">
         <v>82340350.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>76261989.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>63562000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>60350000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>50140000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>38115000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>25194000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>21534000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>15200000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>4348000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>4657000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>5164000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>2272000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>4071000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>5203000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>6268000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>7409000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>7362000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>5947000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>5519000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>5519000.0</v>
       </c>
-      <c r="W51"/>
-      <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
       <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
-    </row>
-    <row r="52" spans="1:29">
+      <c r="AD51"/>
+      <c r="AE51"/>
+    </row>
+    <row r="52" spans="1:31">
       <c r="A52" t="s">
         <v>59</v>
       </c>
       <c r="B52">
+        <v>2277073.0</v>
+      </c>
+      <c r="C52">
+        <v>1355042.0</v>
+      </c>
+      <c r="D52">
         <v>1521006.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>1835999.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>1669028.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>1711000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>1749000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>1924000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>2306000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>2350000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>2447000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>2417000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>2220000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>2293000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>3864000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>3278000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>3728000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>3748000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>3957000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>3378000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>2743000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>2361000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>2361000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>26306451.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>2059000.0</v>
       </c>
-      <c r="Y52"/>
-      <c r="Z52">
+      <c r="AA52"/>
+      <c r="AB52">
         <v>12207516.0</v>
       </c>
-      <c r="AA52"/>
-      <c r="AB52"/>
       <c r="AC52"/>
-    </row>
-    <row r="53" spans="1:29">
+      <c r="AD52"/>
+      <c r="AE52"/>
+    </row>
+    <row r="53" spans="1:31">
       <c r="A53" t="s">
         <v>60</v>
       </c>
       <c r="B53">
+        <v>271177745.0</v>
+      </c>
+      <c r="C53">
+        <v>234628280.0</v>
+      </c>
+      <c r="D53">
         <v>144043614.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>90131987.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>99504000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>103281000.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>242578000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>271610000.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>316917000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>338779000.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>179760000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>151064000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>165760000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>210546000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>382039000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>452587000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>490314000.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>487279000.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>469636000.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>548190000.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>666178000.0</v>
       </c>
-      <c r="U53">
+      <c r="W53">
         <v>667347000.0</v>
       </c>
-      <c r="V53">
+      <c r="X53">
         <v>524220000.0</v>
       </c>
-      <c r="W53">
+      <c r="Y53">
         <v>225584000.0</v>
       </c>
-      <c r="X53"/>
-      <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
-      <c r="AC53">
+      <c r="AC53"/>
+      <c r="AD53"/>
+      <c r="AE53">
         <v>219950170.0</v>
       </c>
     </row>
-    <row r="54" spans="1:29">
+    <row r="54" spans="1:31">
       <c r="A54" t="s">
         <v>61</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
-    </row>
-    <row r="55" spans="1:29">
+      <c r="AD54"/>
+      <c r="AE54"/>
+    </row>
+    <row r="55" spans="1:31">
       <c r="A55" t="s">
         <v>62</v>
       </c>
       <c r="B55">
+        <v>733181645.0</v>
+      </c>
+      <c r="C55">
+        <v>724204472.0</v>
+      </c>
+      <c r="D55">
         <v>721102075.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>710103897.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>697613000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>703759000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>699654000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>691496000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>679326000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>690454000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>674595000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>666674000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>688379000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>759310000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>800715000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>835738000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>877720000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>916362000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>944999000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>959139000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>987124000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>1010934000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>692904000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>684679000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>685687000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>197154086.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>131159121.0</v>
       </c>
-      <c r="AA55"/>
-      <c r="AB55"/>
       <c r="AC55"/>
-    </row>
-    <row r="56" spans="1:29">
+      <c r="AD55"/>
+      <c r="AE55"/>
+    </row>
+    <row r="56" spans="1:31">
       <c r="A56" t="s">
         <v>63</v>
       </c>
       <c r="B56">
+        <v>395397751.0</v>
+      </c>
+      <c r="C56">
+        <v>384041917.0</v>
+      </c>
+      <c r="D56">
         <v>260101109.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>210725969.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>177370000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>181901000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>328050000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>363323000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>414461000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>437987000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>261429000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>224073000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>244940000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>306100000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>485479000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>525491000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>719617000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>756563000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>797686000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>812790000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>869109000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>920619000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>670737000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>670012000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>673278000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>186393413.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>123231755.0</v>
       </c>
-      <c r="AA56"/>
-[...1 lines deleted...]
-      <c r="AC56">
+      <c r="AC56"/>
+      <c r="AD56"/>
+      <c r="AE56">
         <v>109975085.0</v>
       </c>
     </row>
-    <row r="57" spans="1:29">
+    <row r="57" spans="1:31">
       <c r="A57" t="s">
         <v>64</v>
       </c>
       <c r="B57">
+        <v>77428497.0</v>
+      </c>
+      <c r="C57">
+        <v>57331779.0</v>
+      </c>
+      <c r="D57">
         <v>56785242.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>48584993.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>50030859.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>51815000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>58335000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>59109000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>50025000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>55855000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>56894000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>55987000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>52946000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>53575000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>71650000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>63535000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>73118000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>73311000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>73803000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>74557000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>93719000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>109662000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>36307000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>28605000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>30751000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>30542826.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>18481277.0</v>
       </c>
-      <c r="AA57"/>
-      <c r="AB57"/>
       <c r="AC57"/>
-    </row>
-    <row r="58" spans="1:29">
+      <c r="AD57"/>
+      <c r="AE57"/>
+    </row>
+    <row r="58" spans="1:31">
       <c r="A58" t="s">
         <v>65</v>
       </c>
       <c r="B58">
+        <v>176556694.0</v>
+      </c>
+      <c r="C58">
+        <v>169615263.0</v>
+      </c>
+      <c r="D58">
         <v>158251674.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>143455979.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>132236000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>130731000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>126993000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>114956000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>92263000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>94497000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>69846000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>58173000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>55699000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>56853000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>72452000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>65609000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>75929000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>77275000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>78738000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>80452000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>98651000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>114397000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>36441000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>28605000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>30751000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>30542826.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>18481277.0</v>
       </c>
-      <c r="AA58"/>
-      <c r="AB58"/>
       <c r="AC58"/>
-    </row>
-    <row r="59" spans="1:29">
+      <c r="AD58"/>
+      <c r="AE58"/>
+    </row>
+    <row r="59" spans="1:31">
       <c r="A59" t="s">
         <v>66</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
-    </row>
-    <row r="60" spans="1:29">
+      <c r="AD59"/>
+      <c r="AE59"/>
+    </row>
+    <row r="60" spans="1:31">
       <c r="A60" t="s">
         <v>67</v>
       </c>
       <c r="B60">
+        <v>556624951.0</v>
+      </c>
+      <c r="C60">
+        <v>554589209.0</v>
+      </c>
+      <c r="D60">
         <v>562850400.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>566647918.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>565377000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>573028000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>572661000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>576540000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>587063000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>595957000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>604749000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>608501000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>632680000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>702457000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>728263000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>770129000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>801791000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>839087000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>866261000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>878687000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>888473000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>896537000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>656463000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>656074000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>654936000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>166611260.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>112677844.0</v>
       </c>
-      <c r="AA60"/>
-[...1 lines deleted...]
-      <c r="AC60">
+      <c r="AC60"/>
+      <c r="AD60"/>
+      <c r="AE60">
         <v>116013466.0</v>
       </c>
     </row>
-    <row r="61" spans="1:29">
+    <row r="61" spans="1:31">
       <c r="A61" t="s">
         <v>68</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
-    </row>
-    <row r="62" spans="1:29">
+      <c r="AD61"/>
+      <c r="AE61"/>
+    </row>
+    <row r="62" spans="1:31">
       <c r="A62" t="s">
         <v>69</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -5917,2952 +6229,3138 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B2">
-        <v>47518341.0</v>
+        <v>47393000.0</v>
       </c>
       <c r="C2">
         <v>47809000.0</v>
       </c>
       <c r="D2">
         <v>52063000.0</v>
       </c>
       <c r="E2">
         <v>61247000.0</v>
       </c>
       <c r="F2">
         <v>63975000.0</v>
       </c>
       <c r="G2">
         <v>47199000.0</v>
       </c>
       <c r="H2">
         <v>20417464.0</v>
       </c>
       <c r="I2">
         <v>12634565.0</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B3">
-        <v>5951699.0</v>
+        <v>7996000.0</v>
       </c>
       <c r="C3">
-        <v>7545000.0</v>
+        <v>10121000.0</v>
       </c>
       <c r="D3">
-        <v>8480000.0</v>
+        <v>14580000.0</v>
       </c>
       <c r="E3">
-        <v>15886000.0</v>
+        <v>15883000.0</v>
       </c>
       <c r="F3">
-        <v>10214000.0</v>
+        <v>13938000.0</v>
       </c>
       <c r="G3">
-        <v>4461528.0</v>
+        <v>4460000.0</v>
       </c>
       <c r="H3">
         <v>1867734.0</v>
       </c>
       <c r="I3">
         <v>922351.0</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B5">
-        <v>-10845608.0</v>
+        <v>9919000.0</v>
       </c>
       <c r="C5">
         <v>-38737000.0</v>
       </c>
       <c r="D5">
         <v>-86746000.0</v>
       </c>
       <c r="E5">
         <v>-119961000.0</v>
       </c>
       <c r="F5">
         <v>-71844000.0</v>
       </c>
       <c r="G5">
-        <v>-5192528.0</v>
+        <v>-5191000.0</v>
       </c>
       <c r="H5">
         <v>-6088734.0</v>
       </c>
       <c r="I5">
         <v>262567.0</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B6">
-        <v>-4893909.0</v>
+        <v>17915000.0</v>
       </c>
       <c r="C6">
-        <v>-31192000.0</v>
+        <v>-28616000.0</v>
       </c>
       <c r="D6">
-        <v>-78266000.0</v>
+        <v>-72166000.0</v>
       </c>
       <c r="E6">
-        <v>-104075000.0</v>
+        <v>-104078000.0</v>
       </c>
       <c r="F6">
-        <v>-61630000.0</v>
+        <v>-57906000.0</v>
       </c>
       <c r="G6">
         <v>-731000.0</v>
       </c>
       <c r="H6">
         <v>-4221000.0</v>
       </c>
       <c r="I6">
         <v>1184918.0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B9">
-        <v>93911716.0</v>
+        <v>93664000.0</v>
       </c>
       <c r="C9">
         <v>85447000.0</v>
       </c>
       <c r="D9">
         <v>89475000.0</v>
       </c>
       <c r="E9">
         <v>99423000.0</v>
       </c>
       <c r="F9">
         <v>104007000.0</v>
       </c>
       <c r="G9">
         <v>86365000.0</v>
       </c>
       <c r="H9">
         <v>44011226.0</v>
       </c>
       <c r="I9">
         <v>31022389.0</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B10">
-        <v>9877053.0</v>
+        <v>9851000.0</v>
       </c>
       <c r="C10">
         <v>-42469000.0</v>
       </c>
       <c r="D10">
         <v>-86797000.0</v>
       </c>
       <c r="E10">
         <v>-119717000.0</v>
       </c>
       <c r="F10">
         <v>-71515000.0</v>
       </c>
       <c r="G10">
         <v>-2552000.0</v>
       </c>
       <c r="H10">
         <v>-5376101.0</v>
       </c>
       <c r="I10">
         <v>481194.0</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B11">
-        <v>323854.0</v>
+        <v>323000.0</v>
       </c>
       <c r="C11">
         <v>258000.0</v>
       </c>
       <c r="D11">
         <v>422000.0</v>
       </c>
       <c r="E11">
         <v>663000.0</v>
       </c>
       <c r="F11">
         <v>840000.0</v>
       </c>
       <c r="G11">
         <v>562000.0</v>
       </c>
       <c r="H11">
         <v>801337.0</v>
       </c>
       <c r="I11">
         <v>105078.0</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B12">
-        <v>36095.0</v>
+        <v>36000.0</v>
       </c>
       <c r="C12">
         <v>253000.0</v>
       </c>
       <c r="D12">
         <v>20000.0</v>
       </c>
       <c r="E12">
         <v>9636000.0</v>
       </c>
       <c r="F12">
         <v>0.0</v>
       </c>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12">
         <v>239176.0</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>104</v>
+      </c>
+      <c r="B13">
+        <v>15051000.0</v>
+      </c>
       <c r="C13">
         <v>16941000.0</v>
       </c>
       <c r="D13">
         <v>18836000.0</v>
       </c>
       <c r="E13">
         <v>9636000.0</v>
       </c>
       <c r="F13">
         <v>8353000.0</v>
       </c>
       <c r="G13">
         <v>2704000.0</v>
       </c>
       <c r="H13"/>
       <c r="I13"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B15">
         <v>9553199.0</v>
       </c>
       <c r="C15">
         <v>-42727000.0</v>
       </c>
       <c r="D15">
         <v>-87219000.0</v>
       </c>
       <c r="E15">
         <v>-120624000.0</v>
       </c>
       <c r="F15">
         <v>-72685000.0</v>
       </c>
       <c r="G15">
         <v>-3114000.0</v>
       </c>
       <c r="H15">
         <v>-6177438.0</v>
       </c>
       <c r="I15">
         <v>376116.0</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>106</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>108</v>
+      </c>
+      <c r="B17">
+        <v>9528000.0</v>
+      </c>
       <c r="C17">
         <v>-42727000.0</v>
       </c>
       <c r="D17">
         <v>-87219000.0</v>
       </c>
       <c r="E17">
         <v>-120380000.0</v>
       </c>
       <c r="F17">
         <v>-72355000.0</v>
       </c>
       <c r="G17">
         <v>-3115000.0</v>
       </c>
       <c r="H17"/>
       <c r="I17"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>109</v>
+      </c>
+      <c r="B18">
+        <v>15015000.0</v>
+      </c>
       <c r="C18">
         <v>16688000.0</v>
       </c>
       <c r="D18">
         <v>18816000.0</v>
       </c>
       <c r="E18">
         <v>9636000.0</v>
       </c>
       <c r="F18">
         <v>8353000.0</v>
       </c>
       <c r="G18">
         <v>2704000.0</v>
       </c>
       <c r="H18"/>
       <c r="I18"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B21">
-        <v>-10845608.0</v>
+        <v>-9410000.0</v>
       </c>
       <c r="C21">
         <v>-53311000.0</v>
       </c>
       <c r="D21">
-        <v>-87324000.0</v>
+        <v>-55396000.0</v>
       </c>
       <c r="E21">
-        <v>-115763000.0</v>
+        <v>-103822000.0</v>
       </c>
       <c r="F21">
         <v>-80693000.0</v>
       </c>
       <c r="G21">
         <v>-5191000.0</v>
       </c>
       <c r="H21">
         <v>-6088945.0</v>
       </c>
       <c r="I21">
         <v>262567.0</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B23">
-        <v>152275666.0</v>
+        <v>150467000.0</v>
       </c>
       <c r="C23">
         <v>186567000.0</v>
       </c>
       <c r="D23">
-        <v>228862000.0</v>
+        <v>196934000.0</v>
       </c>
       <c r="E23">
-        <v>276433000.0</v>
+        <v>264492000.0</v>
       </c>
       <c r="F23">
         <v>248675000.0</v>
       </c>
       <c r="G23">
         <v>138755000.0</v>
       </c>
       <c r="H23">
         <v>70517635.0</v>
       </c>
       <c r="I23">
         <v>43394387.0</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>116</v>
+      </c>
+      <c r="B25">
+        <v>7996000.0</v>
+      </c>
       <c r="C25">
         <v>10121000.0</v>
       </c>
       <c r="D25">
         <v>14580000.0</v>
       </c>
       <c r="E25">
         <v>15883000.0</v>
       </c>
       <c r="F25">
         <v>13938000.0</v>
       </c>
       <c r="G25">
         <v>4460000.0</v>
       </c>
       <c r="H25"/>
       <c r="I25"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B26">
-        <v>55605674.0</v>
+        <v>55459000.0</v>
       </c>
       <c r="C26">
         <v>80344000.0</v>
       </c>
       <c r="D26">
         <v>77666000.0</v>
       </c>
       <c r="E26">
         <v>114502000.0</v>
       </c>
       <c r="F26">
         <v>110666000.0</v>
       </c>
       <c r="G26">
         <v>49494000.0</v>
       </c>
       <c r="H26">
         <v>23622830.0</v>
       </c>
       <c r="I26">
         <v>14425536.0</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>118</v>
+      </c>
+      <c r="B27">
+        <v>26352000.0</v>
+      </c>
       <c r="C27">
         <v>27220000.0</v>
       </c>
       <c r="D27">
         <v>33958000.0</v>
       </c>
       <c r="E27">
         <v>53769000.0</v>
       </c>
       <c r="F27">
         <v>46276000.0</v>
       </c>
       <c r="G27">
         <v>25724000.0</v>
       </c>
       <c r="H27">
         <v>19408377.0</v>
       </c>
       <c r="I27">
         <v>11986444.0</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>117</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>119</v>
+      </c>
+      <c r="B28">
+        <v>22670000.0</v>
+      </c>
       <c r="C28">
         <v>32772000.0</v>
       </c>
       <c r="D28">
         <v>34976000.0</v>
       </c>
       <c r="E28">
         <v>38671000.0</v>
       </c>
       <c r="F28">
         <v>30326000.0</v>
       </c>
       <c r="G28">
         <v>18010000.0</v>
       </c>
       <c r="H28">
         <v>7176816.0</v>
       </c>
       <c r="I28">
         <v>5372990.0</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>120</v>
+      </c>
+      <c r="B29">
+        <v>323000.0</v>
+      </c>
       <c r="C29">
         <v>258000.0</v>
       </c>
       <c r="D29">
         <v>422000.0</v>
       </c>
       <c r="E29">
         <v>663000.0</v>
       </c>
       <c r="F29">
         <v>840000.0</v>
       </c>
       <c r="G29">
         <v>562000.0</v>
       </c>
       <c r="H29"/>
       <c r="I29"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B30">
-        <v>104757324.0</v>
+        <v>103074000.0</v>
       </c>
       <c r="C30">
         <v>138758000.0</v>
       </c>
       <c r="D30">
-        <v>176799000.0</v>
+        <v>144871000.0</v>
       </c>
       <c r="E30">
-        <v>215186000.0</v>
+        <v>203245000.0</v>
       </c>
       <c r="F30">
         <v>184700000.0</v>
       </c>
       <c r="G30">
         <v>91556000.0</v>
       </c>
       <c r="H30">
         <v>50100171.0</v>
       </c>
       <c r="I30">
         <v>30759822.0</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B31">
-        <v>20722661.0</v>
+        <v>19261000.0</v>
       </c>
       <c r="C31">
         <v>10842000.0</v>
       </c>
       <c r="D31">
-        <v>527000.0</v>
+        <v>-31401000.0</v>
       </c>
       <c r="E31">
-        <v>-3954000.0</v>
+        <v>-15895000.0</v>
       </c>
       <c r="F31">
         <v>9178000.0</v>
       </c>
       <c r="G31">
         <v>2638000.0</v>
       </c>
       <c r="H31">
         <v>713000.0</v>
       </c>
       <c r="I31">
         <v>218627.0</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B32">
-        <v>141430058.0</v>
+        <v>141057000.0</v>
       </c>
       <c r="C32">
         <v>133256000.0</v>
       </c>
       <c r="D32">
         <v>141538000.0</v>
       </c>
       <c r="E32">
         <v>160670000.0</v>
       </c>
       <c r="F32">
         <v>167982000.0</v>
       </c>
       <c r="G32">
         <v>133564000.0</v>
       </c>
       <c r="H32">
         <v>64428690.0</v>
       </c>
       <c r="I32">
         <v>43656954.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AC32"/>
+  <dimension ref="A1:AE32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:29">
+    <row r="1" spans="1:31">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>71</v>
       </c>
       <c r="E1" t="s">
         <v>72</v>
       </c>
       <c r="F1" t="s">
+        <v>73</v>
+      </c>
+      <c r="G1" t="s">
+        <v>74</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>74</v>
       </c>
       <c r="I1" t="s">
         <v>75</v>
       </c>
       <c r="J1" t="s">
+        <v>76</v>
+      </c>
+      <c r="K1" t="s">
+        <v>77</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>77</v>
       </c>
       <c r="M1" t="s">
         <v>78</v>
       </c>
       <c r="N1" t="s">
+        <v>79</v>
+      </c>
+      <c r="O1" t="s">
+        <v>80</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>80</v>
       </c>
       <c r="Q1" t="s">
         <v>81</v>
       </c>
       <c r="R1" t="s">
+        <v>82</v>
+      </c>
+      <c r="S1" t="s">
+        <v>83</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>83</v>
       </c>
       <c r="U1" t="s">
         <v>84</v>
       </c>
       <c r="V1" t="s">
+        <v>85</v>
+      </c>
+      <c r="W1" t="s">
+        <v>86</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Y1" t="s">
         <v>87</v>
       </c>
       <c r="Z1" t="s">
+        <v>88</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>89</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>89</v>
       </c>
       <c r="AC1" t="s">
         <v>90</v>
       </c>
-    </row>
-    <row r="2" spans="1:29">
+      <c r="AD1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="2" spans="1:31">
       <c r="A2" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B2">
-        <v>13385160.0</v>
+        <v>14707262.0</v>
       </c>
       <c r="C2">
-        <v>12057918.0</v>
+        <v>13857195.0</v>
       </c>
       <c r="D2">
+        <v>13327000.0</v>
+      </c>
+      <c r="E2">
+        <v>12042000.0</v>
+      </c>
+      <c r="F2">
         <v>11389000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>10635000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>11505000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>10524000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>12983000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>12797000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>13370000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>12594000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>12502000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>13597000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>15727000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>16639000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>14370000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>14511000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>14959000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>15689000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>16474000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>16853000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>13157000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>11583000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>11377000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>11082363.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>6434464.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>5248000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>4584000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>4151502.0</v>
       </c>
     </row>
-    <row r="3" spans="1:29">
+    <row r="3" spans="1:31">
       <c r="A3" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B3">
-        <v>1408118.0</v>
+        <v>1273100.0</v>
       </c>
       <c r="C3">
-        <v>1463932.0</v>
+        <v>1330956.0</v>
       </c>
       <c r="D3">
+        <v>1857000.0</v>
+      </c>
+      <c r="E3">
+        <v>1989000.0</v>
+      </c>
+      <c r="F3">
         <v>2043000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>2109000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>1714000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>2462000.0</v>
       </c>
-      <c r="H3">
-[...4 lines deleted...]
-      </c>
       <c r="J3">
-        <v>1764000.0</v>
+        <v>2605000.0</v>
       </c>
       <c r="K3">
-        <v>1903000.0</v>
+        <v>2799000.0</v>
       </c>
       <c r="L3">
-        <v>3122000.0</v>
+        <v>3334000.0</v>
       </c>
       <c r="M3">
-        <v>2560000.0</v>
+        <v>3457000.0</v>
       </c>
       <c r="N3">
-        <v>3789733.0</v>
+        <v>3826000.0</v>
       </c>
       <c r="O3">
-        <v>2910000.0</v>
+        <v>3963000.0</v>
       </c>
       <c r="P3">
-        <v>2986103.0</v>
+        <v>3796000.0</v>
       </c>
       <c r="Q3">
-        <v>3052000.0</v>
+        <v>3923000.0</v>
       </c>
       <c r="R3">
-        <v>2881000.0</v>
+        <v>4035000.0</v>
       </c>
       <c r="S3">
-        <v>2568000.0</v>
+        <v>4129000.0</v>
       </c>
       <c r="T3">
-        <v>2658000.0</v>
+        <v>3878000.0</v>
       </c>
       <c r="U3">
-        <v>2106000.0</v>
+        <v>3553000.0</v>
       </c>
       <c r="V3">
-        <v>1514000.0</v>
+        <v>3605000.0</v>
       </c>
       <c r="W3">
+        <v>2901000.0</v>
+      </c>
+      <c r="X3">
+        <v>1515528.0</v>
+      </c>
+      <c r="Y3">
         <v>1196000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>1005000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>745000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>576734.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>520000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>429000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>342304.0</v>
       </c>
     </row>
-    <row r="4" spans="1:29">
+    <row r="4" spans="1:31">
       <c r="A4" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-    </row>
-    <row r="5" spans="1:29">
+      <c r="AD4"/>
+      <c r="AE4"/>
+    </row>
+    <row r="5" spans="1:31">
       <c r="A5" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B5">
-        <v>-1312703.0</v>
+        <v>-1548554.0</v>
       </c>
       <c r="C5">
-        <v>2473266.0</v>
+        <v>1256734.0</v>
       </c>
       <c r="D5">
+        <v>5288000.0</v>
+      </c>
+      <c r="E5">
+        <v>2470000.0</v>
+      </c>
+      <c r="F5">
         <v>1470000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>692000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-4880000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-19883000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-9250000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-9979000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-39706000.0</v>
       </c>
-      <c r="K5">
-[...4 lines deleted...]
-      </c>
       <c r="M5">
+        <v>-22343000.0</v>
+      </c>
+      <c r="N5">
+        <v>-45108000.0</v>
+      </c>
+      <c r="O5">
         <v>-16879000.0</v>
       </c>
-      <c r="N5">
-[...4 lines deleted...]
-      </c>
       <c r="P5">
-        <v>-30801340.0</v>
+        <v>-18181000.0</v>
       </c>
       <c r="Q5">
-        <v>-29008000.0</v>
+        <v>-27567000.0</v>
       </c>
       <c r="R5">
-        <v>-24760000.0</v>
+        <v>-30423000.0</v>
       </c>
       <c r="S5">
-        <v>-20839000.0</v>
+        <v>-26947000.0</v>
       </c>
       <c r="T5">
-        <v>-19082000.0</v>
+        <v>-20687000.0</v>
       </c>
       <c r="U5">
+        <v>-21188000.0</v>
+      </c>
+      <c r="V5">
+        <v>-14969000.0</v>
+      </c>
+      <c r="W5">
         <v>-16012000.0</v>
       </c>
-      <c r="V5">
-[...2 lines deleted...]
-      <c r="W5">
+      <c r="X5">
+        <v>-7749698.0</v>
+      </c>
+      <c r="Y5">
         <v>-3777000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>3069000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>3266000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-2404945.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-1153000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-1979000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-552195.0</v>
       </c>
     </row>
-    <row r="6" spans="1:29">
+    <row r="6" spans="1:31">
       <c r="A6" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B6">
-        <v>95415.0</v>
+        <v>-275454.0</v>
       </c>
       <c r="C6">
-        <v>3937198.0</v>
+        <v>2587690.0</v>
       </c>
       <c r="D6">
+        <v>7145000.0</v>
+      </c>
+      <c r="E6">
+        <v>4459000.0</v>
+      </c>
+      <c r="F6">
         <v>3513000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>2801000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-3166000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-17421000.0</v>
       </c>
-      <c r="H6">
-[...4 lines deleted...]
-      </c>
       <c r="J6">
-        <v>-37942000.0</v>
+        <v>-6645000.0</v>
       </c>
       <c r="K6">
-        <v>-11954000.0</v>
+        <v>-7180000.0</v>
       </c>
       <c r="L6">
-        <v>-13087000.0</v>
+        <v>-36372000.0</v>
       </c>
       <c r="M6">
-        <v>-14319000.0</v>
+        <v>-18886000.0</v>
       </c>
       <c r="N6">
-        <v>-30912889.0</v>
+        <v>-41282000.0</v>
       </c>
       <c r="O6">
-        <v>-26011000.0</v>
+        <v>-12916000.0</v>
       </c>
       <c r="P6">
-        <v>-27815237.0</v>
+        <v>-14385000.0</v>
       </c>
       <c r="Q6">
-        <v>-25956000.0</v>
+        <v>-23644000.0</v>
       </c>
       <c r="R6">
-        <v>-21879000.0</v>
+        <v>-26388000.0</v>
       </c>
       <c r="S6">
-        <v>-18271000.0</v>
+        <v>-22818000.0</v>
       </c>
       <c r="T6">
-        <v>-16424000.0</v>
+        <v>-16809000.0</v>
       </c>
       <c r="U6">
-        <v>-13906000.0</v>
+        <v>-17635000.0</v>
       </c>
       <c r="V6">
-        <v>-6235000.0</v>
+        <v>-11364000.0</v>
       </c>
       <c r="W6">
+        <v>-13111000.0</v>
+      </c>
+      <c r="X6">
+        <v>-6234170.0</v>
+      </c>
+      <c r="Y6">
         <v>-2581000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>4074000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>4011000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-1828211.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-633000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-1550000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-209891.0</v>
       </c>
     </row>
-    <row r="7" spans="1:29">
+    <row r="7" spans="1:31">
       <c r="A7" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-    </row>
-    <row r="8" spans="1:29">
+      <c r="AD7"/>
+      <c r="AE7"/>
+    </row>
+    <row r="8" spans="1:31">
       <c r="A8" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-    </row>
-    <row r="9" spans="1:29">
+      <c r="AD8"/>
+      <c r="AE8"/>
+    </row>
+    <row r="9" spans="1:31">
       <c r="A9" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B9">
-        <v>24936351.0</v>
+        <v>25779527.0</v>
       </c>
       <c r="C9">
-        <v>23362843.0</v>
+        <v>24000350.0</v>
       </c>
       <c r="D9">
+        <v>24828000.0</v>
+      </c>
+      <c r="E9">
+        <v>23332000.0</v>
+      </c>
+      <c r="F9">
         <v>22870000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>22634000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>22948000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>21049000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>21226000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>20224000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>22671000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>22422000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>21536000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>22846000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>24391000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>24349000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>26609000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>24074000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>25427000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>29349000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>25859000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>23372000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>20096000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>19264000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>22527000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>24478072.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>12670226.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>11813000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>10317000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>9210991.0</v>
       </c>
     </row>
-    <row r="10" spans="1:29">
+    <row r="10" spans="1:31">
       <c r="A10" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B10">
-        <v>5071034.0</v>
+        <v>2255721.0</v>
       </c>
       <c r="C10">
-        <v>2851764.0</v>
+        <v>1241690.0</v>
       </c>
       <c r="D10">
+        <v>5050000.0</v>
+      </c>
+      <c r="E10">
+        <v>2848000.0</v>
+      </c>
+      <c r="F10">
         <v>1505000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>449000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>267000.0</v>
       </c>
-      <c r="G10">
-[...2 lines deleted...]
-      <c r="H10">
+      <c r="I10">
+        <v>-24180000.0</v>
+      </c>
+      <c r="J10">
         <v>-9233000.0</v>
       </c>
-      <c r="I10">
-[...2 lines deleted...]
-      <c r="J10">
+      <c r="K10">
+        <v>-9323000.0</v>
+      </c>
+      <c r="L10">
         <v>-2512000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-22349000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-45124000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-16812000.0</v>
       </c>
-      <c r="N10">
-[...2 lines deleted...]
-      <c r="O10">
+      <c r="P10">
+        <v>-34780000.0</v>
+      </c>
+      <c r="Q10">
         <v>-27567000.0</v>
       </c>
-      <c r="P10">
-[...2 lines deleted...]
-      <c r="Q10">
+      <c r="R10">
+        <v>-30423000.0</v>
+      </c>
+      <c r="S10">
         <v>-26947000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-20687000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-21188000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-14969000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-14670000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-6253860.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-2851000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>3196000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>3355981.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-2131101.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-851000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-1867000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-527603.0</v>
       </c>
     </row>
-    <row r="11" spans="1:29">
+    <row r="11" spans="1:31">
       <c r="A11" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B11">
-        <v>131571.0</v>
+        <v>54089.0</v>
       </c>
       <c r="C11">
-        <v>107141.0</v>
+        <v>129384.0</v>
       </c>
       <c r="D11">
+        <v>132000.0</v>
+      </c>
+      <c r="E11">
+        <v>107000.0</v>
+      </c>
+      <c r="F11">
         <v>43000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>42000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>109000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>4211000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>9000.0</v>
       </c>
-      <c r="I11">
-[...2 lines deleted...]
-      <c r="J11">
+      <c r="K11">
+        <v>140000.0</v>
+      </c>
+      <c r="L11">
         <v>99000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>164000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>169000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-10000.0</v>
       </c>
-      <c r="N11">
-[...2 lines deleted...]
-      <c r="O11">
+      <c r="P11">
+        <v>279000.0</v>
+      </c>
+      <c r="Q11">
         <v>132000.0</v>
       </c>
-      <c r="P11">
-[...2 lines deleted...]
-      <c r="Q11">
+      <c r="R11">
+        <v>255000.0</v>
+      </c>
+      <c r="S11">
         <v>-3000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>487000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>-93000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>425000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>21000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>-71000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>74000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>190000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>368791.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>211337.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>262000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>136000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>190375.0</v>
       </c>
     </row>
-    <row r="12" spans="1:29">
+    <row r="12" spans="1:31">
       <c r="A12" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B12">
-        <v>14061.0</v>
+        <v>15024.0</v>
       </c>
       <c r="C12">
-        <v>16021.0</v>
+        <v>15044.0</v>
       </c>
       <c r="D12">
+        <v>14000.0</v>
+      </c>
+      <c r="E12">
+        <v>16000.0</v>
+      </c>
+      <c r="F12">
         <v>1000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>5000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>2000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>86000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>105000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>60000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>20000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>20000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>0.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>4149000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>3168000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>2490000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>2142000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>1836000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>2073000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>2154000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>3437000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>2037000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>1527032.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>960000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>120000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>97235.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>239970.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>262000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>81000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>42840.0</v>
       </c>
     </row>
-    <row r="13" spans="1:29">
+    <row r="13" spans="1:31">
       <c r="A13" t="s">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>104</v>
+      </c>
+      <c r="B13">
+        <v>3401000.0</v>
+      </c>
       <c r="C13">
+        <v>3440000.0</v>
+      </c>
+      <c r="D13">
+        <v>3858000.0</v>
+      </c>
+      <c r="E13">
         <v>3852000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>3706000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>3635000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>3697000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>3924000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>4586000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>4734000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>4830000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>4850000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>4750000.0</v>
       </c>
-      <c r="M13"/>
-      <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
-    </row>
-    <row r="14" spans="1:29">
+      <c r="AD13"/>
+      <c r="AE13"/>
+    </row>
+    <row r="14" spans="1:31">
       <c r="A14" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-    </row>
-    <row r="15" spans="1:29">
+      <c r="AD14"/>
+      <c r="AE14"/>
+    </row>
+    <row r="15" spans="1:31">
       <c r="A15" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B15">
+        <v>2201631.0</v>
+      </c>
+      <c r="C15">
+        <v>1112306.0</v>
+      </c>
+      <c r="D15">
         <v>4939462.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>2744623.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>1462000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>407000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>158000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-24180000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-9242000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-9463000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-2611000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-22513000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-45293000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-16869000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-35039000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-27699000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-30678000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-26903000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-21175000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-21095000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-15394000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-14691000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-6182000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-2925000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>3006000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>2987190.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>-2342438.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>-1113000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>-2003000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>-717978.0</v>
       </c>
     </row>
-    <row r="16" spans="1:29">
+    <row r="16" spans="1:31">
       <c r="A16" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
-    </row>
-    <row r="17" spans="1:29">
+      <c r="AD16"/>
+      <c r="AE16"/>
+    </row>
+    <row r="17" spans="1:31">
       <c r="A17" t="s">
-        <v>106</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>108</v>
+      </c>
+      <c r="B17">
+        <v>2198000.0</v>
+      </c>
       <c r="C17">
+        <v>1109000.0</v>
+      </c>
+      <c r="D17">
+        <v>4918000.0</v>
+      </c>
+      <c r="E17">
         <v>2741000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>1462000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>407000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>158000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-24180000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-9242000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-9463000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-2611000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-22513000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-45293000.0</v>
       </c>
-      <c r="M17"/>
-      <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17"/>
+      <c r="AE17"/>
+    </row>
+    <row r="18" spans="1:31">
       <c r="A18" t="s">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>109</v>
+      </c>
+      <c r="B18">
+        <v>3386000.0</v>
+      </c>
       <c r="C18">
+        <v>3425000.0</v>
+      </c>
+      <c r="D18">
+        <v>3844000.0</v>
+      </c>
+      <c r="E18">
         <v>3836000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>3705000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>3630000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>3695000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>3838000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>4481000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>4674000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>4810000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>4850000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>4750000.0</v>
       </c>
-      <c r="M18"/>
-      <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
-    </row>
-    <row r="19" spans="1:29">
+      <c r="AD18"/>
+      <c r="AE18"/>
+    </row>
+    <row r="19" spans="1:31">
       <c r="A19" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
-    </row>
-    <row r="20" spans="1:29">
+      <c r="AD19"/>
+      <c r="AE19"/>
+    </row>
+    <row r="20" spans="1:31">
       <c r="A20" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20"/>
+      <c r="AE20"/>
+    </row>
+    <row r="21" spans="1:31">
       <c r="A21" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B21">
-        <v>-1312703.0</v>
+        <v>-1548554.0</v>
       </c>
       <c r="C21">
-        <v>-1989626.0</v>
+        <v>-2459311.0</v>
       </c>
       <c r="D21">
+        <v>-979000.0</v>
+      </c>
+      <c r="E21">
+        <v>-1610000.0</v>
+      </c>
+      <c r="F21">
         <v>-3118000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-3703000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-4880000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-24689000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-11109000.0</v>
       </c>
-      <c r="I21">
-[...2 lines deleted...]
-      <c r="J21">
+      <c r="K21">
+        <v>-12633000.0</v>
+      </c>
+      <c r="L21">
         <v>-8356000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-13857000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-48137000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-16974000.0</v>
       </c>
-      <c r="N21">
-[...2 lines deleted...]
-      <c r="O21">
+      <c r="P21">
+        <v>-30122000.0</v>
+      </c>
+      <c r="Q21">
         <v>-28921000.0</v>
       </c>
-      <c r="P21">
-[...2 lines deleted...]
-      <c r="Q21">
+      <c r="R21">
+        <v>-27712000.0</v>
+      </c>
+      <c r="S21">
         <v>-29008000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-24760000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-20839000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-19082000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-16012000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-7749000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-3777000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>3069000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>3265779.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-2404945.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-1153000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-1979000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-552195.0</v>
       </c>
     </row>
-    <row r="22" spans="1:29">
+    <row r="22" spans="1:31">
       <c r="A22" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-    </row>
-    <row r="23" spans="1:29">
+      <c r="AD22"/>
+      <c r="AE22"/>
+    </row>
+    <row r="23" spans="1:31">
       <c r="A23" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B23">
-        <v>39634215.0</v>
+        <v>42035344.0</v>
       </c>
       <c r="C23">
-        <v>37410389.0</v>
+        <v>40316857.0</v>
       </c>
       <c r="D23">
+        <v>39134000.0</v>
+      </c>
+      <c r="E23">
+        <v>36984000.0</v>
+      </c>
+      <c r="F23">
         <v>37377000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>36972000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>39333000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>56262000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>45318000.0</v>
       </c>
-      <c r="I23">
-[...2 lines deleted...]
-      <c r="J23">
+      <c r="K23">
+        <v>45654000.0</v>
+      </c>
+      <c r="L23">
         <v>44397000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>48873000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>82175000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>53417000.0</v>
       </c>
-      <c r="N23">
-[...2 lines deleted...]
-      <c r="O23">
+      <c r="P23">
+        <v>70240000.0</v>
+      </c>
+      <c r="Q23">
         <v>69909000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>68691000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>67593000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>65146000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>65877000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>61415000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>56237000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>41002000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>34624000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>30835000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>32294656.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>21509635.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>18214000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>16880000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>13914688.0</v>
       </c>
     </row>
-    <row r="24" spans="1:29">
+    <row r="24" spans="1:31">
       <c r="A24" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
-    </row>
-    <row r="25" spans="1:29">
+      <c r="AD24"/>
+      <c r="AE24"/>
+    </row>
+    <row r="25" spans="1:31">
       <c r="A25" t="s">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>116</v>
+      </c>
+      <c r="B25">
+        <v>1737000.0</v>
+      </c>
       <c r="C25">
+        <v>1793000.0</v>
+      </c>
+      <c r="D25">
+        <v>1857000.0</v>
+      </c>
+      <c r="E25">
         <v>1989000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>2043000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>2109000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>2255000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>2462000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>2605000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>2799000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>3334000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>3457000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>3826000.0</v>
       </c>
-      <c r="M25"/>
-      <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
-    </row>
-    <row r="26" spans="1:29">
+      <c r="AD25"/>
+      <c r="AE25"/>
+    </row>
+    <row r="26" spans="1:31">
       <c r="A26" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B26">
+        <v>15421440.0</v>
+      </c>
+      <c r="C26">
         <v>13707561.0</v>
       </c>
-      <c r="C26">
-[...1 lines deleted...]
-      </c>
       <c r="D26">
+        <v>13648000.0</v>
+      </c>
+      <c r="E26">
+        <v>13817000.0</v>
+      </c>
+      <c r="F26">
         <v>13976000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>14018000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>14793000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>29271000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>18141000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>18139000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>16310000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>20040000.0</v>
       </c>
-      <c r="L26">
-[...2 lines deleted...]
-      <c r="M26">
+      <c r="N26">
+        <v>20285000.0</v>
+      </c>
+      <c r="O26">
         <v>21031000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>21255000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>29771000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>32442000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>31034000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>28779000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>29668000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>27003000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>25216000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>14438000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>12449000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>10919000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>11688168.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>7127830.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>6588000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>5708000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>4199568.0</v>
       </c>
     </row>
-    <row r="27" spans="1:29">
+    <row r="27" spans="1:31">
       <c r="A27" t="s">
-        <v>116</v>
-[...2 lines deleted...]
-      <c r="C27"/>
+        <v>118</v>
+      </c>
+      <c r="B27">
+        <v>6420000.0</v>
+      </c>
+      <c r="C27">
+        <v>5937000.0</v>
+      </c>
       <c r="D27">
+        <v>7123000.0</v>
+      </c>
+      <c r="E27">
+        <v>6473000.0</v>
+      </c>
+      <c r="F27">
         <v>6521000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>6235000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>7276000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>6860000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>6270000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>6814000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>7055000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>7789000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>8638000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>10476000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>12189000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>14607000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>13117000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>13856000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>13798000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>12734000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>11009000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>8735000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>7437000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>6372000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>5913000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>6002444.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>5557377.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>4778000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>5067000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>4006086.0</v>
       </c>
     </row>
-    <row r="28" spans="1:29">
+    <row r="28" spans="1:31">
       <c r="A28" t="s">
-        <v>117</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>119</v>
+      </c>
+      <c r="B28">
+        <v>5467000.0</v>
+      </c>
       <c r="C28">
-        <v>11502000.0</v>
+        <v>6058661.0</v>
       </c>
       <c r="D28">
+        <v>5364000.0</v>
+      </c>
+      <c r="E28">
+        <v>5029000.0</v>
+      </c>
+      <c r="F28">
         <v>6039000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>6238000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>6423000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>9741000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>8228000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>8380000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>7876000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>9070000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>9221000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>8809000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>9232000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>11257000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>8952000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>9230000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>9338000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>7996000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>7271000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>5721000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>6668000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>4401000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>3396000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>3544940.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>2420816.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>1658000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>1535000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>1562462.0</v>
       </c>
     </row>
-    <row r="29" spans="1:29">
+    <row r="29" spans="1:31">
       <c r="A29" t="s">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>120</v>
+      </c>
+      <c r="B29">
+        <v>54000.0</v>
+      </c>
       <c r="C29">
+        <v>129000.0</v>
+      </c>
+      <c r="D29">
+        <v>132000.0</v>
+      </c>
+      <c r="E29">
         <v>107000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>43000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>42000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>109000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>0.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>9000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>140000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>99000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>164000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>169000.0</v>
       </c>
-      <c r="M29"/>
-      <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
-    </row>
-    <row r="30" spans="1:29">
+      <c r="AD29"/>
+      <c r="AE29"/>
+    </row>
+    <row r="30" spans="1:31">
       <c r="A30" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B30">
-        <v>26249055.0</v>
+        <v>27328082.0</v>
       </c>
       <c r="C30">
-        <v>25352470.0</v>
+        <v>26459661.0</v>
       </c>
       <c r="D30">
+        <v>25807000.0</v>
+      </c>
+      <c r="E30">
+        <v>24942000.0</v>
+      </c>
+      <c r="F30">
         <v>25988000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>26337000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>27828000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>45738000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>32335000.0</v>
       </c>
-      <c r="I30">
-[...2 lines deleted...]
-      <c r="J30">
+      <c r="K30">
+        <v>32857000.0</v>
+      </c>
+      <c r="L30">
         <v>31027000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>36279000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>69673000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>39820000.0</v>
       </c>
-      <c r="N30">
-[...2 lines deleted...]
-      <c r="O30">
+      <c r="P30">
+        <v>54513000.0</v>
+      </c>
+      <c r="Q30">
         <v>53270000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>54321000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>53082000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>50187000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>50188000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>44941000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>39384000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>27845000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>23041000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>19458000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>21212293.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>15075171.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>12966000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>12296000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>9763186.0</v>
       </c>
     </row>
-    <row r="31" spans="1:29">
+    <row r="31" spans="1:31">
       <c r="A31" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B31">
-        <v>6383737.0</v>
+        <v>3804275.0</v>
       </c>
       <c r="C31">
-        <v>4841390.0</v>
+        <v>3701000.0</v>
       </c>
       <c r="D31">
+        <v>6029000.0</v>
+      </c>
+      <c r="E31">
+        <v>4458000.0</v>
+      </c>
+      <c r="F31">
         <v>4623000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>4152000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>5147000.0</v>
       </c>
-      <c r="G31">
-[...2 lines deleted...]
-      <c r="H31">
+      <c r="I31">
+        <v>509000.0</v>
+      </c>
+      <c r="J31">
         <v>1876000.0</v>
       </c>
-      <c r="I31">
-[...2 lines deleted...]
-      <c r="J31">
+      <c r="K31">
+        <v>3310000.0</v>
+      </c>
+      <c r="L31">
         <v>5844000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-8492000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>3013000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>162000.0</v>
       </c>
-      <c r="N31">
-[...2 lines deleted...]
-      <c r="O31">
+      <c r="P31">
+        <v>-4658000.0</v>
+      </c>
+      <c r="Q31">
         <v>1354000.0</v>
       </c>
-      <c r="P31">
-[...2 lines deleted...]
-      <c r="Q31">
+      <c r="R31">
+        <v>-2711000.0</v>
+      </c>
+      <c r="S31">
         <v>2061000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>4073000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-349000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>4113000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>1342000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>1495140.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>926000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>127000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>90202.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>273844.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>302000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>112000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>24592.0</v>
       </c>
     </row>
-    <row r="32" spans="1:29">
+    <row r="32" spans="1:31">
       <c r="A32" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B32">
-        <v>38321512.0</v>
+        <v>40486789.0</v>
       </c>
       <c r="C32">
-        <v>35420762.0</v>
+        <v>37857546.0</v>
       </c>
       <c r="D32">
+        <v>38155000.0</v>
+      </c>
+      <c r="E32">
+        <v>35374000.0</v>
+      </c>
+      <c r="F32">
         <v>34259000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>33269000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>34453000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>31573000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>34209000.0</v>
       </c>
-      <c r="I32">
-[...2 lines deleted...]
-      <c r="J32">
+      <c r="K32">
+        <v>33021000.0</v>
+      </c>
+      <c r="L32">
         <v>36041000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>35016000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>34038000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>36443000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>40118000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>40988000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>40979000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>38585000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>40386000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>45038000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>42333000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>40225000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>33253000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>30847000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>33904000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>35560435.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>19104690.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>17061000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>14901000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>13362493.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I30"/>
@@ -8893,2802 +9391,2966 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B2">
         <v>199154452.0</v>
       </c>
       <c r="C2">
-        <v>37173000.0</v>
+        <v>37174000.0</v>
       </c>
       <c r="D2">
         <v>47314000.0</v>
       </c>
       <c r="E2">
-        <v>285825000.0</v>
+        <v>285791888.0</v>
       </c>
       <c r="F2">
         <v>111298000.0</v>
       </c>
       <c r="G2">
         <v>105683000.0</v>
       </c>
       <c r="H2">
         <v>108598039.0</v>
       </c>
       <c r="I2">
         <v>46618705.0</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B3">
-        <v>33703905</v>
+        <v>31914000</v>
       </c>
       <c r="C3">
         <v>35248000</v>
       </c>
       <c r="D3">
-        <v>16849000</v>
+        <v>15925000</v>
       </c>
       <c r="E3">
-        <v>209874000</v>
+        <v>4118097</v>
       </c>
       <c r="F3">
         <v>12474000</v>
       </c>
       <c r="G3">
         <v>12878000</v>
       </c>
       <c r="H3">
         <v>4802253</v>
       </c>
       <c r="I3">
         <v>2260791</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B6">
         <v>-123508130.0</v>
       </c>
       <c r="C6">
         <v>-6346000.0</v>
       </c>
       <c r="D6">
-        <v>-8653000.0</v>
+        <v>-10140000.0</v>
       </c>
       <c r="E6">
-        <v>-239998000.0</v>
+        <v>-239988795.0</v>
       </c>
       <c r="F6">
         <v>174526000.0</v>
       </c>
       <c r="G6">
         <v>5615000.0</v>
       </c>
       <c r="H6">
         <v>-2914886.0</v>
       </c>
       <c r="I6">
         <v>61979334.0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B7">
         <v>1616263.0</v>
       </c>
       <c r="C7">
-        <v>-21895000.0</v>
+        <v>-19684000.0</v>
       </c>
       <c r="D7">
-        <v>-24058000.0</v>
+        <v>-24038000.0</v>
       </c>
       <c r="E7">
-        <v>2796000.0</v>
+        <v>-5197816.0</v>
       </c>
       <c r="F7">
-        <v>5304000.0</v>
+        <v>475000.0</v>
       </c>
       <c r="G7">
         <v>-6756000.0</v>
       </c>
       <c r="H7">
         <v>1611043.0</v>
       </c>
       <c r="I7">
         <v>-3612718.0</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B9">
         <v>3392949.0</v>
       </c>
       <c r="C9">
         <v>-5114000.0</v>
       </c>
       <c r="D9">
-        <v>-9100000.0</v>
+        <v>-9622000.0</v>
       </c>
       <c r="E9">
-        <v>-8033000.0</v>
+        <v>-8586784.0</v>
       </c>
       <c r="F9">
-        <v>-3685000.0</v>
+        <v>-8753000.0</v>
       </c>
       <c r="G9">
         <v>-9789000.0</v>
       </c>
       <c r="H9">
         <v>-4807207.0</v>
       </c>
       <c r="I9">
         <v>-5614028.0</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10">
         <v>8947000.0</v>
       </c>
       <c r="G10">
         <v>565000.0</v>
       </c>
       <c r="H10">
         <v>5330495.0</v>
       </c>
       <c r="I10">
         <v>1260218.0</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B14">
-        <v>5951699.0</v>
+        <v>7996000.0</v>
       </c>
       <c r="C14">
         <v>10121000.0</v>
       </c>
       <c r="D14">
         <v>14580000.0</v>
       </c>
       <c r="E14">
-        <v>15883000.0</v>
+        <v>15867124.0</v>
       </c>
       <c r="F14">
         <v>13938000.0</v>
       </c>
       <c r="G14">
         <v>4460000.0</v>
       </c>
       <c r="H14">
         <v>1867734.0</v>
       </c>
       <c r="I14">
         <v>922351.0</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="B15"/>
+        <v>137</v>
+      </c>
+      <c r="B15">
+        <v>0.0</v>
+      </c>
       <c r="C15">
         <v>0.0</v>
       </c>
       <c r="D15">
         <v>0.0</v>
       </c>
       <c r="E15">
         <v>0.0</v>
       </c>
       <c r="F15">
         <v>0.0</v>
       </c>
       <c r="G15">
         <v>0.0</v>
       </c>
       <c r="H15"/>
       <c r="I15"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B16">
         <v>75646322.0</v>
       </c>
       <c r="C16">
-        <v>30827000.0</v>
+        <v>30828000.0</v>
       </c>
       <c r="D16">
-        <v>37173000.0</v>
+        <v>37174000.0</v>
       </c>
       <c r="E16">
-        <v>45827000.0</v>
+        <v>45803093.0</v>
       </c>
       <c r="F16">
         <v>285824000.0</v>
       </c>
       <c r="G16">
         <v>111298000.0</v>
       </c>
       <c r="H16">
         <v>105683153.0</v>
       </c>
       <c r="I16">
         <v>108598039.0</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B18">
-        <v>-6288590.0</v>
+        <v>-4681000.0</v>
       </c>
       <c r="C18">
         <v>-49377000.0</v>
       </c>
       <c r="D18">
-        <v>-30460000.0</v>
+        <v>-29536000.0</v>
       </c>
       <c r="E18">
-        <v>-254254000.0</v>
+        <v>-58544350.0</v>
       </c>
       <c r="F18">
         <v>-32474000.0</v>
       </c>
       <c r="G18">
         <v>-6314000.0</v>
       </c>
       <c r="H18">
         <v>-4095830.0</v>
       </c>
       <c r="I18">
         <v>-1724690.0</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>139</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>141</v>
+      </c>
+      <c r="B19">
+        <v>37758000.0</v>
+      </c>
       <c r="C19">
         <v>-38049000.0</v>
       </c>
       <c r="D19">
         <v>56643000.0</v>
       </c>
       <c r="E19">
         <v>-144062000.0</v>
       </c>
       <c r="F19">
         <v>-57690000.0</v>
       </c>
       <c r="G19">
         <v>-535052000.0</v>
       </c>
       <c r="H19"/>
       <c r="I19"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>249950000.0</v>
       </c>
       <c r="G20">
         <v>533628000.0</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>143</v>
+      </c>
+      <c r="B21">
+        <v>32375000.0</v>
+      </c>
       <c r="C21">
         <v>35790000.0</v>
       </c>
       <c r="D21">
         <v>10909000.0</v>
       </c>
       <c r="E21">
         <v>0.0</v>
       </c>
       <c r="F21">
         <v>0.0</v>
       </c>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B22">
         <v>9553199.0</v>
       </c>
       <c r="C22">
         <v>-42727000.0</v>
       </c>
       <c r="D22">
         <v>-87219000.0</v>
       </c>
       <c r="E22">
-        <v>-120380000.0</v>
+        <v>-120236963.0</v>
       </c>
       <c r="F22">
-        <v>-72356000.0</v>
+        <v>-72355000.0</v>
       </c>
       <c r="G22">
         <v>-3114000.0</v>
       </c>
       <c r="H22">
         <v>-6177438.0</v>
       </c>
       <c r="I22">
         <v>376116.0</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>142</v>
-[...1 lines deleted...]
-      <c r="B23"/>
+        <v>144</v>
+      </c>
+      <c r="B23">
+        <v>-273000.0</v>
+      </c>
       <c r="C23">
-        <v>21261000.0</v>
+        <v>20408000.0</v>
       </c>
       <c r="D23">
-        <v>-366000.0</v>
+        <v>-1000000.0</v>
       </c>
       <c r="E23">
-        <v>-15000.0</v>
+        <v>998812.0</v>
       </c>
       <c r="F23">
-        <v>1987000.0</v>
+        <v>-55000.0</v>
       </c>
       <c r="G23">
         <v>50010000.0</v>
       </c>
       <c r="H23">
         <v>-3352663.0</v>
       </c>
       <c r="I23">
         <v>66556608.0</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="B24"/>
+        <v>145</v>
+      </c>
+      <c r="B24">
+        <v>75079.0</v>
+      </c>
       <c r="C24">
-        <v>238444000.0</v>
+        <v>93000.0</v>
       </c>
       <c r="D24">
         <v>-5041000.0</v>
       </c>
       <c r="E24">
-        <v>34159000.0</v>
+        <v>41110095.0</v>
       </c>
       <c r="F24">
-        <v>-50494936.0</v>
+        <v>-263000.0</v>
       </c>
       <c r="G24">
         <v>-99007872000.0</v>
       </c>
       <c r="H24">
         <v>1450000.0</v>
       </c>
       <c r="I24">
         <v>-1511800.0</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B25">
-        <v>10375368.0</v>
+        <v>2584752.0</v>
       </c>
       <c r="C25">
-        <v>17635000.0</v>
+        <v>15526000.0</v>
       </c>
       <c r="D25">
-        <v>58686000.0</v>
+        <v>58666000.0</v>
       </c>
       <c r="E25">
-        <v>25294000.0</v>
+        <v>55477002.0</v>
       </c>
       <c r="F25">
-        <v>1395000.0</v>
+        <v>6223000.0</v>
       </c>
       <c r="G25">
         <v>336463000.0</v>
       </c>
       <c r="H25">
         <v>336463.0</v>
       </c>
       <c r="I25">
         <v>9502574.0</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B26">
         <v>-27792309.0</v>
       </c>
       <c r="C26">
         <v>-11057000.0</v>
       </c>
       <c r="D26">
         <v>-62911000.0</v>
       </c>
       <c r="E26">
-        <v>-41135000.0</v>
+        <v>-41086123.0</v>
       </c>
       <c r="F26">
         <v>0.0</v>
       </c>
       <c r="G26">
         <v>0.0</v>
       </c>
       <c r="H26"/>
       <c r="I26">
         <v>-784799.0</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>146</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>148</v>
+      </c>
+      <c r="B27">
+        <v>5564000.0</v>
+      </c>
       <c r="C27">
         <v>22737000.0</v>
       </c>
       <c r="D27">
         <v>24612000.0</v>
       </c>
       <c r="E27">
         <v>32363000.0</v>
       </c>
       <c r="F27">
         <v>31481000.0</v>
       </c>
       <c r="G27">
         <v>11974000.0</v>
       </c>
       <c r="H27">
         <v>3405084.0</v>
       </c>
       <c r="I27">
         <v>2850352.0</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B28">
         <v>5005202.0</v>
       </c>
       <c r="C28">
         <v>45994000.0</v>
       </c>
       <c r="D28">
         <v>-52368000.0</v>
       </c>
       <c r="E28">
-        <v>-42150000.0</v>
+        <v>-38992613.0</v>
       </c>
       <c r="F28">
         <v>251937000.0</v>
       </c>
       <c r="G28">
         <v>533638000.0</v>
       </c>
       <c r="H28"/>
       <c r="I28">
         <v>65771809.0</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B29">
-        <v>27415315.0</v>
+        <v>27233000.0</v>
       </c>
       <c r="C29">
         <v>-14129000.0</v>
       </c>
       <c r="D29">
         <v>-13611000.0</v>
       </c>
       <c r="E29">
-        <v>-44380000.0</v>
+        <v>-54426253.0</v>
       </c>
       <c r="F29">
         <v>-20000000.0</v>
       </c>
       <c r="G29">
         <v>6564000.0</v>
       </c>
       <c r="H29">
         <v>706423.0</v>
       </c>
       <c r="I29">
         <v>536101.0</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B30">
-        <v>13238921.0</v>
+        <v>13314000.0</v>
       </c>
       <c r="C30">
         <v>-38049000.0</v>
       </c>
       <c r="D30">
         <v>56643000.0</v>
       </c>
       <c r="E30">
-        <v>-151062000.0</v>
+        <v>-143890824.0</v>
       </c>
       <c r="F30">
         <v>-57690000.0</v>
       </c>
       <c r="G30">
         <v>-535052000.0</v>
       </c>
       <c r="H30">
         <v>-3352663.0</v>
       </c>
       <c r="I30">
         <v>-3772591.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AC30"/>
+  <dimension ref="A1:AE30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:29">
+    <row r="1" spans="1:31">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>71</v>
       </c>
       <c r="E1" t="s">
         <v>72</v>
       </c>
       <c r="F1" t="s">
+        <v>73</v>
+      </c>
+      <c r="G1" t="s">
+        <v>74</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>74</v>
       </c>
       <c r="I1" t="s">
         <v>75</v>
       </c>
       <c r="J1" t="s">
+        <v>76</v>
+      </c>
+      <c r="K1" t="s">
+        <v>77</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>77</v>
       </c>
       <c r="M1" t="s">
         <v>78</v>
       </c>
       <c r="N1" t="s">
+        <v>79</v>
+      </c>
+      <c r="O1" t="s">
+        <v>80</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>80</v>
       </c>
       <c r="Q1" t="s">
         <v>81</v>
       </c>
       <c r="R1" t="s">
+        <v>82</v>
+      </c>
+      <c r="S1" t="s">
+        <v>83</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>83</v>
       </c>
       <c r="U1" t="s">
         <v>84</v>
       </c>
       <c r="V1" t="s">
+        <v>85</v>
+      </c>
+      <c r="W1" t="s">
+        <v>86</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Y1" t="s">
         <v>87</v>
       </c>
       <c r="Z1" t="s">
+        <v>88</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>89</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>89</v>
       </c>
       <c r="AC1" t="s">
         <v>90</v>
       </c>
-    </row>
-    <row r="2" spans="1:29">
+      <c r="AD1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="2" spans="1:31">
       <c r="A2" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B2">
-        <v>79980988.0</v>
+        <v>105271266.0</v>
       </c>
       <c r="C2">
-        <v>40527696.0</v>
+        <v>160106682.0</v>
       </c>
       <c r="D2">
+        <v>79981000.0</v>
+      </c>
+      <c r="E2">
+        <v>40527000.0</v>
+      </c>
+      <c r="F2">
         <v>42841000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>30828000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>32348000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>37867000.0</v>
       </c>
-      <c r="H2">
-[...4 lines deleted...]
-      </c>
       <c r="J2">
+        <v>42182000.0</v>
+      </c>
+      <c r="K2">
+        <v>37174000.0</v>
+      </c>
+      <c r="L2">
         <v>28577000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>38268000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>50355000.0</v>
       </c>
-      <c r="M2">
-[...2 lines deleted...]
-      <c r="N2">
+      <c r="O2">
+        <v>45803093.0</v>
+      </c>
+      <c r="P2">
         <v>30972000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>151004000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>230386000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>285825000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>219405000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>160616000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>209610000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>111298000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>409862000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>640934000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>151733000.0</v>
       </c>
-      <c r="Y2">
-[...2 lines deleted...]
-      <c r="Z2">
+      <c r="AA2">
+        <v>105683000.0</v>
+      </c>
+      <c r="AB2">
         <v>100339000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>103337000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>106459000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>108598039.0</v>
       </c>
     </row>
-    <row r="3" spans="1:29">
+    <row r="3" spans="1:31">
       <c r="A3" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B3">
-        <v>6316897</v>
+        <v>5935841</v>
       </c>
       <c r="C3">
-        <v>12726058</v>
+        <v>9441072</v>
       </c>
       <c r="D3">
+        <v>4581000</v>
+      </c>
+      <c r="E3">
+        <v>12708000</v>
+      </c>
+      <c r="F3">
         <v>3789000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>10836000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>13602000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>12251000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>4576000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>7365000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>7390000</v>
       </c>
-      <c r="K3">
-[...2 lines deleted...]
-      <c r="L3">
+      <c r="M3">
+        <v>2045000</v>
+      </c>
+      <c r="N3">
         <v>705000</v>
       </c>
-      <c r="M3">
-[...2 lines deleted...]
-      <c r="N3">
+      <c r="O3">
+        <v>2232000</v>
+      </c>
+      <c r="P3">
         <v>1416000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>172677000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>34609000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>1172000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>2151000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>1680000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>3246000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>5398000</v>
       </c>
-      <c r="V3">
-[...2 lines deleted...]
-      <c r="W3">
+      <c r="X3">
+        <v>3348553</v>
+      </c>
+      <c r="Y3">
         <v>3210000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>3825000</v>
       </c>
-      <c r="Y3">
-[...2 lines deleted...]
-      <c r="Z3">
+      <c r="AA3">
+        <v>2496000</v>
+      </c>
+      <c r="AB3">
         <v>1180253</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>1213000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>1645000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>763642</v>
       </c>
     </row>
-    <row r="4" spans="1:29">
+    <row r="4" spans="1:31">
       <c r="A4" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-    </row>
-    <row r="5" spans="1:29">
+      <c r="AD4"/>
+      <c r="AE4"/>
+    </row>
+    <row r="5" spans="1:31">
       <c r="A5" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
-    </row>
-    <row r="6" spans="1:29">
+      <c r="AD5"/>
+      <c r="AE5"/>
+    </row>
+    <row r="6" spans="1:31">
       <c r="A6" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B6">
-        <v>-4334666.0</v>
+        <v>-32401916.0</v>
       </c>
       <c r="C6">
-        <v>39453292.0</v>
+        <v>-54835416.0</v>
       </c>
       <c r="D6">
+        <v>-4335000.0</v>
+      </c>
+      <c r="E6">
+        <v>39454000.0</v>
+      </c>
+      <c r="F6">
         <v>-2314000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>12013000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-1520000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-5519000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-4315000.0</v>
       </c>
-      <c r="I6">
-[...2 lines deleted...]
-      <c r="J6">
+      <c r="K6">
+        <v>5008000.0</v>
+      </c>
+      <c r="L6">
         <v>8596000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-9691000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-12087000.0</v>
       </c>
-      <c r="M6">
-[...2 lines deleted...]
-      <c r="N6">
+      <c r="O6">
+        <v>163941147.0</v>
+      </c>
+      <c r="P6">
         <v>14855000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-120031000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-79382000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-55439000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>66419000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>58789000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-48994000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>98312000.0</v>
       </c>
-      <c r="V6">
-[...2 lines deleted...]
-      <c r="W6">
+      <c r="X6">
+        <v>-298564394.0</v>
+      </c>
+      <c r="Y6">
         <v>-231072000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>489201000.0</v>
       </c>
-      <c r="Y6">
-[...2 lines deleted...]
-      <c r="Z6">
+      <c r="AA6">
+        <v>46050000.0</v>
+      </c>
+      <c r="AB6">
         <v>5344153.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-2998000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-3122000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-2138673.0</v>
       </c>
     </row>
-    <row r="7" spans="1:29">
+    <row r="7" spans="1:31">
       <c r="A7" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B7">
-        <v>1642314.0</v>
+        <v>-8358251.0</v>
       </c>
       <c r="C7">
-        <v>-6071876.0</v>
+        <v>-100298.0</v>
       </c>
       <c r="D7">
+        <v>1638000.0</v>
+      </c>
+      <c r="E7">
+        <v>-6060000.0</v>
+      </c>
+      <c r="F7">
         <v>-5869000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>11899000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>774000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-2319000.0</v>
       </c>
-      <c r="H7">
-[...4 lines deleted...]
-      </c>
       <c r="J7">
+        <v>-9346000.0</v>
+      </c>
+      <c r="K7">
+        <v>-7823000.0</v>
+      </c>
+      <c r="L7">
         <v>-2533000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-5820000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-6477000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-9228000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>6688000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>5907000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-7028000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-3522000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>12968000.0</v>
       </c>
-      <c r="S7">
-[...4 lines deleted...]
-      </c>
       <c r="U7">
-        <v>3053000.0</v>
+        <v>-8822000.0</v>
       </c>
       <c r="V7">
-        <v>3654000.0</v>
+        <v>-4404000.0</v>
       </c>
       <c r="W7">
-        <v>-2648000.0</v>
+        <v>2530000.0</v>
       </c>
       <c r="X7">
-        <v>1789000.0</v>
+        <v>200457.0</v>
       </c>
       <c r="Y7">
-        <v>-6098681.0</v>
+        <v>-3709000.0</v>
       </c>
       <c r="Z7">
+        <v>621000.0</v>
+      </c>
+      <c r="AA7">
+        <v>-7324000.0</v>
+      </c>
+      <c r="AB7">
         <v>2996043.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>-281000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>-4169000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>3064406.0</v>
       </c>
     </row>
-    <row r="8" spans="1:29">
+    <row r="8" spans="1:31">
       <c r="A8" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-    </row>
-    <row r="9" spans="1:29">
+      <c r="AD8"/>
+      <c r="AE8"/>
+    </row>
+    <row r="9" spans="1:31">
       <c r="A9" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B9">
-        <v>-4750.0</v>
+        <v>-3895508.0</v>
       </c>
       <c r="C9">
-        <v>886542.0</v>
+        <v>-637000.0</v>
       </c>
       <c r="D9">
+        <v>-7000.0</v>
+      </c>
+      <c r="E9">
+        <v>886000.0</v>
+      </c>
+      <c r="F9">
         <v>340000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>2165000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>4371000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-1665000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>-3284000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>-4536000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-1244000.0</v>
       </c>
-      <c r="K9">
-[...2 lines deleted...]
-      <c r="L9">
+      <c r="M9">
+        <v>-4589000.0</v>
+      </c>
+      <c r="N9">
         <v>-970000.0</v>
       </c>
-      <c r="M9">
-[...2 lines deleted...]
-      <c r="N9">
+      <c r="O9">
+        <v>-3134999.0</v>
+      </c>
+      <c r="P9">
         <v>-1488000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>155000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-8247000.0</v>
       </c>
-      <c r="Q9">
-[...2 lines deleted...]
-      <c r="R9">
+      <c r="S9">
+        <v>1187000.0</v>
+      </c>
+      <c r="T9">
         <v>3843000.0</v>
       </c>
-      <c r="S9">
-[...4 lines deleted...]
-      </c>
       <c r="U9">
-        <v>-6433000.0</v>
+        <v>-4553000.0</v>
       </c>
       <c r="V9">
-        <v>2344000.0</v>
+        <v>805000.0</v>
       </c>
       <c r="W9">
+        <v>-7084000.0</v>
+      </c>
+      <c r="X9">
+        <v>2344497.0</v>
+      </c>
+      <c r="Y9">
         <v>-7000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>3320000.0</v>
       </c>
-      <c r="Y9">
-[...2 lines deleted...]
-      <c r="Z9">
+      <c r="AA9">
+        <v>-15446000.0</v>
+      </c>
+      <c r="AB9">
         <v>-3188207.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>-614000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>-2141000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>1135417.0</v>
       </c>
     </row>
-    <row r="10" spans="1:29">
+    <row r="10" spans="1:31">
       <c r="A10" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
-      <c r="K10">
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10">
         <v>-4070000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-4590000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-4590000.0</v>
       </c>
-      <c r="N10"/>
-      <c r="O10"/>
       <c r="P10"/>
-      <c r="Q10">
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10">
         <v>7672000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>7672000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-2989000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-735000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>4999000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-83000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-2118000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>1521000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>4697770.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>5234495.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>536000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-1273000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>832758.0</v>
       </c>
     </row>
-    <row r="11" spans="1:29">
+    <row r="11" spans="1:31">
       <c r="A11" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
-    </row>
-    <row r="12" spans="1:29">
+      <c r="AD11"/>
+      <c r="AE11"/>
+    </row>
+    <row r="12" spans="1:31">
       <c r="A12" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
-    </row>
-    <row r="13" spans="1:29">
+      <c r="AD12"/>
+      <c r="AE12"/>
+    </row>
+    <row r="13" spans="1:31">
       <c r="A13" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
-    </row>
-    <row r="14" spans="1:29">
+      <c r="AD13"/>
+      <c r="AE13"/>
+    </row>
+    <row r="14" spans="1:31">
       <c r="A14" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B14">
-        <v>1408118.0</v>
+        <v>1273100.0</v>
       </c>
       <c r="C14">
-        <v>1463932.0</v>
+        <v>1793000.0</v>
       </c>
       <c r="D14">
+        <v>1857000.0</v>
+      </c>
+      <c r="E14">
+        <v>1989000.0</v>
+      </c>
+      <c r="F14">
         <v>2043000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>2109000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>2255000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>2462000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>2605000.0</v>
       </c>
-      <c r="I14">
-[...2 lines deleted...]
-      <c r="J14">
+      <c r="K14">
+        <v>2799000.0</v>
+      </c>
+      <c r="L14">
         <v>3334000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>3457000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>3826000.0</v>
       </c>
-      <c r="M14">
-[...2 lines deleted...]
-      <c r="N14">
+      <c r="O14">
+        <v>2554997.0</v>
+      </c>
+      <c r="P14">
         <v>3796000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>3923000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>4035000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>4129000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>3877000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>3553000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>3605000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>2901000.0</v>
       </c>
-      <c r="V14">
-[...2 lines deleted...]
-      <c r="W14">
+      <c r="X14">
+        <v>1515528.0</v>
+      </c>
+      <c r="Y14">
         <v>1196000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>1005000.0</v>
       </c>
-      <c r="Y14">
-[...2 lines deleted...]
-      <c r="Z14">
+      <c r="AA14">
+        <v>745000.0</v>
+      </c>
+      <c r="AB14">
         <v>576734.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>520000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>429000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>342304.0</v>
       </c>
     </row>
-    <row r="15" spans="1:29">
+    <row r="15" spans="1:31">
       <c r="A15" t="s">
-        <v>135</v>
-[...2 lines deleted...]
-      <c r="C15"/>
+        <v>137</v>
+      </c>
+      <c r="B15">
+        <v>0.0</v>
+      </c>
+      <c r="C15">
+        <v>0.0</v>
+      </c>
       <c r="D15"/>
       <c r="E15"/>
-      <c r="F15"/>
-      <c r="G15"/>
+      <c r="F15">
+        <v>0.0</v>
+      </c>
+      <c r="G15">
+        <v>0.0</v>
+      </c>
       <c r="H15"/>
-      <c r="I15">
-[...4 lines deleted...]
-      </c>
+      <c r="I15"/>
+      <c r="J15"/>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15">
         <v>0.0</v>
       </c>
-      <c r="N15"/>
-      <c r="O15"/>
+      <c r="N15">
+        <v>0.0</v>
+      </c>
+      <c r="O15">
+        <v>0.0</v>
+      </c>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
-    </row>
-    <row r="16" spans="1:29">
+      <c r="AD15"/>
+      <c r="AE15"/>
+    </row>
+    <row r="16" spans="1:31">
       <c r="A16" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B16">
-        <v>75646322.0</v>
+        <v>72869350.0</v>
       </c>
       <c r="C16">
-        <v>79980988.0</v>
+        <v>105271266.0</v>
       </c>
       <c r="D16">
+        <v>75646000.0</v>
+      </c>
+      <c r="E16">
+        <v>79981000.0</v>
+      </c>
+      <c r="F16">
         <v>40527000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>42841000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>30828000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>32348000.0</v>
       </c>
-      <c r="H16">
-[...4 lines deleted...]
-      </c>
       <c r="J16">
+        <v>37867000.0</v>
+      </c>
+      <c r="K16">
+        <v>42182000.0</v>
+      </c>
+      <c r="L16">
         <v>37173000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>28577000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>38268000.0</v>
       </c>
-      <c r="M16">
-[...2 lines deleted...]
-      <c r="N16">
+      <c r="O16">
+        <v>209744240.0</v>
+      </c>
+      <c r="P16">
         <v>45827000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>30973000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>151004000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>230386000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>285824000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>219405000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>160616000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>209610000.0</v>
       </c>
-      <c r="V16">
-[...2 lines deleted...]
-      <c r="W16">
+      <c r="X16">
+        <v>111297606.0</v>
+      </c>
+      <c r="Y16">
         <v>409862000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>640934000.0</v>
       </c>
-      <c r="Y16">
-[...2 lines deleted...]
-      <c r="Z16">
+      <c r="AA16">
+        <v>151733000.0</v>
+      </c>
+      <c r="AB16">
         <v>105683153.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>100339000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>103337000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>106459366.0</v>
       </c>
     </row>
-    <row r="17" spans="1:29">
+    <row r="17" spans="1:31">
       <c r="A17" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17"/>
+      <c r="AE17"/>
+    </row>
+    <row r="18" spans="1:31">
       <c r="A18" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B18">
-        <v>3107940.0</v>
+        <v>-8086430.0</v>
       </c>
       <c r="C18">
-        <v>-12001920.0</v>
+        <v>-3732100.0</v>
       </c>
       <c r="D18">
+        <v>4697000.0</v>
+      </c>
+      <c r="E18">
+        <v>-11977000.0</v>
+      </c>
+      <c r="F18">
         <v>-4141000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>6741000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-9067000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-16873000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-12131000.0</v>
       </c>
-      <c r="I18">
-[...2 lines deleted...]
-      <c r="J18">
+      <c r="K18">
+        <v>-13852000.0</v>
+      </c>
+      <c r="L18">
         <v>-3710000.0</v>
       </c>
-      <c r="K18">
-[...2 lines deleted...]
-      <c r="L18">
+      <c r="M18">
+        <v>-5078000.0</v>
+      </c>
+      <c r="N18">
         <v>-6035000.0</v>
       </c>
-      <c r="M18">
-[...2 lines deleted...]
-      <c r="N18">
+      <c r="O18">
+        <v>-11160000.0</v>
+      </c>
+      <c r="P18">
         <v>1944000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-181510000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-58406000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-17033000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>2899000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-15662000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-11572000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-8140000.0</v>
       </c>
-      <c r="V18">
-[...2 lines deleted...]
-      <c r="W18">
+      <c r="X18">
+        <v>-1381269.0</v>
+      </c>
+      <c r="Y18">
         <v>-5144000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>3626000.0</v>
       </c>
-      <c r="Y18">
-[...2 lines deleted...]
-      <c r="Z18">
+      <c r="AA18">
+        <v>-3416000.0</v>
+      </c>
+      <c r="AB18">
         <v>897170.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-1267000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-6579000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>2854920.0</v>
       </c>
     </row>
-    <row r="19" spans="1:29">
+    <row r="19" spans="1:31">
       <c r="A19" t="s">
-        <v>139</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>141</v>
+      </c>
+      <c r="B19">
+        <v>-27831000.0</v>
+      </c>
       <c r="C19">
+        <v>38575000.0</v>
+      </c>
+      <c r="D19">
+        <v>-6256000.0</v>
+      </c>
+      <c r="E19">
         <v>30430000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>5222000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-14417000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-18869000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-9101000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>1207000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-11286000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>3565000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>5677000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>14641000.0</v>
       </c>
-      <c r="M19"/>
-      <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
-    </row>
-    <row r="20" spans="1:29">
+      <c r="AD19"/>
+      <c r="AE19"/>
+    </row>
+    <row r="20" spans="1:31">
       <c r="A20" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-      <c r="N20">
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20">
         <v>0.0</v>
       </c>
-      <c r="O20"/>
-      <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20"/>
+      <c r="AE20"/>
+    </row>
+    <row r="21" spans="1:31">
       <c r="A21" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>143</v>
+      </c>
+      <c r="B21">
+        <v>7705000.0</v>
+      </c>
       <c r="C21">
+        <v>9393000.0</v>
+      </c>
+      <c r="D21">
+        <v>5872000.0</v>
+      </c>
+      <c r="E21">
         <v>12369000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>3507000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>10627000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>13613000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>11123000.0</v>
       </c>
-      <c r="H21"/>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
-    </row>
-    <row r="22" spans="1:29">
+      <c r="AD21"/>
+      <c r="AE21"/>
+    </row>
+    <row r="22" spans="1:31">
       <c r="A22" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B22">
-        <v>4939462.0</v>
+        <v>2201631.0</v>
       </c>
       <c r="C22">
-        <v>2744623.0</v>
+        <v>1112306.0</v>
       </c>
       <c r="D22">
+        <v>4918000.0</v>
+      </c>
+      <c r="E22">
+        <v>2741000.0</v>
+      </c>
+      <c r="F22">
         <v>1462000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>407000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>158000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-24180000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-9242000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-9463000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-2611000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-22513000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-45293000.0</v>
       </c>
-      <c r="M22">
-[...2 lines deleted...]
-      <c r="N22">
+      <c r="O22">
+        <v>-16769170.0</v>
+      </c>
+      <c r="P22">
         <v>-35059000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-27699000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-30678000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-26944000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-21175000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-21095000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-15394000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-14691000.0</v>
       </c>
-      <c r="V22">
-[...2 lines deleted...]
-      <c r="W22">
+      <c r="X22">
+        <v>-6182860.0</v>
+      </c>
+      <c r="Y22">
         <v>-2925000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>3006000.0</v>
       </c>
-      <c r="Y22">
-[...2 lines deleted...]
-      <c r="Z22">
+      <c r="AA22">
+        <v>2987000.0</v>
+      </c>
+      <c r="AB22">
         <v>-2342438.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-1113000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>-2003000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>-717978.0</v>
       </c>
     </row>
-    <row r="23" spans="1:29">
+    <row r="23" spans="1:31">
       <c r="A23" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B23"/>
-      <c r="C23"/>
+      <c r="C23">
+        <v>-1539000.0</v>
+      </c>
       <c r="D23">
+        <v>-273000.0</v>
+      </c>
+      <c r="E23"/>
+      <c r="F23">
         <v>181000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>296000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>1431000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>175000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>167000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>19488000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>10953000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>74000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>492000.0</v>
       </c>
-      <c r="M23">
-[...2 lines deleted...]
-      <c r="N23">
+      <c r="O23">
+        <v>-1000000.0</v>
+      </c>
+      <c r="P23">
         <v>-364000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>87000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-361000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>623000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>152000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>382000.0</v>
       </c>
-      <c r="T23">
-[...2 lines deleted...]
-      <c r="U23">
+      <c r="V23">
+        <v>418000.0</v>
+      </c>
+      <c r="W23">
         <v>1035000.0</v>
       </c>
-      <c r="V23">
-[...2 lines deleted...]
-      <c r="W23">
+      <c r="X23">
+        <v>10002.0</v>
+      </c>
+      <c r="Y23">
         <v>-1419000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>485555000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>49769000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>39.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>-2645000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>2024000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>-5951287.0</v>
       </c>
     </row>
-    <row r="24" spans="1:29">
+    <row r="24" spans="1:31">
       <c r="A24" t="s">
-        <v>143</v>
-[...3 lines deleted...]
-      </c>
+        <v>145</v>
+      </c>
+      <c r="B24"/>
       <c r="C24">
-        <v>-2128.0</v>
+        <v>115021.0</v>
       </c>
       <c r="D24">
+        <v>7000.0</v>
+      </c>
+      <c r="E24">
+        <v>113000.0</v>
+      </c>
+      <c r="F24">
         <v>4000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>26000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>-5267000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>2000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>49000.0</v>
       </c>
-      <c r="I24">
-[...2 lines deleted...]
-      <c r="J24">
+      <c r="K24">
+        <v>7000.0</v>
+      </c>
+      <c r="L24">
         <v>10299000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>36000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>8000.0</v>
       </c>
-      <c r="M24">
-[...2 lines deleted...]
-      <c r="N24">
+      <c r="O24">
+        <v>-2.0</v>
+      </c>
+      <c r="P24">
         <v>7000000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>34159000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>-44004000.0</v>
       </c>
-      <c r="Q24">
-[...2 lines deleted...]
-      <c r="R24">
+      <c r="S24">
+        <v>-20000.0</v>
+      </c>
+      <c r="T24">
         <v>-50428000.0</v>
       </c>
-      <c r="S24">
-[...4 lines deleted...]
-      </c>
       <c r="U24">
-        <v>-143646000.0</v>
+        <v>-42000.0</v>
       </c>
       <c r="V24">
-        <v>-99007872000.0</v>
+        <v>-37000.0</v>
       </c>
       <c r="W24">
+        <v>-165000.0</v>
+      </c>
+      <c r="X24">
+        <v>556361.0</v>
+      </c>
+      <c r="Y24">
         <v>-225143000.0</v>
       </c>
-      <c r="X24"/>
-[...1 lines deleted...]
-      <c r="Z24">
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24">
         <v>4399590.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>-1432000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>3669000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>-5187645.0</v>
       </c>
     </row>
-    <row r="25" spans="1:29">
+    <row r="25" spans="1:31">
       <c r="A25" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B25">
-        <v>1455036.0</v>
+        <v>2732920.0</v>
       </c>
       <c r="C25">
-        <v>2607478.0</v>
+        <v>1611964.0</v>
       </c>
       <c r="D25">
+        <v>73000.0</v>
+      </c>
+      <c r="E25">
+        <v>807000.0</v>
+      </c>
+      <c r="F25">
         <v>501000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>1234000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-149000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>5788000.0</v>
       </c>
-      <c r="H25">
-[...4 lines deleted...]
-      </c>
       <c r="J25">
+        <v>5289000.0</v>
+      </c>
+      <c r="K25">
+        <v>3608000.0</v>
+      </c>
+      <c r="L25">
         <v>20000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>15253000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>35832000.0</v>
       </c>
-      <c r="M25">
-[...2 lines deleted...]
-      <c r="N25">
+      <c r="O25">
+        <v>14567173.0</v>
+      </c>
+      <c r="P25">
         <v>21300000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>1890000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>925000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>1179000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>591000.0</v>
       </c>
-      <c r="S25">
-[...4 lines deleted...]
-      </c>
       <c r="U25">
+        <v>3936000.0</v>
+      </c>
+      <c r="V25">
+        <v>-573000.0</v>
+      </c>
+      <c r="W25">
+        <v>473000.0</v>
+      </c>
+      <c r="X25">
+        <v>33000.0</v>
+      </c>
+      <c r="Y25">
+        <v>-33000.0</v>
+      </c>
+      <c r="Z25">
+        <v>-3683000.0</v>
+      </c>
+      <c r="AA25">
+        <v>4882000.0</v>
+      </c>
+      <c r="AB25">
+        <v>1594596.0</v>
+      </c>
+      <c r="AC25">
+        <v>274000.0</v>
+      </c>
+      <c r="AD25">
+        <v>-1490000.0</v>
+      </c>
+      <c r="AE25">
+        <v>1079038.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31">
+      <c r="A26" t="s">
+        <v>147</v>
+      </c>
+      <c r="B26">
+        <v>-3726748.0</v>
+      </c>
+      <c r="C26">
+        <v>-13343669.0</v>
+      </c>
+      <c r="D26">
+        <v>-10869000.0</v>
+      </c>
+      <c r="E26">
+        <v>-4746000.0</v>
+      </c>
+      <c r="F26">
+        <v>-10862000.0</v>
+      </c>
+      <c r="G26">
+        <v>-1241000.0</v>
+      </c>
+      <c r="H26">
+        <v>-1390000.0</v>
+      </c>
+      <c r="I26">
+        <v>-3913000.0</v>
+      </c>
+      <c r="J26">
+        <v>-2346000.0</v>
+      </c>
+      <c r="K26">
+        <v>-3408000.0</v>
+      </c>
+      <c r="L26">
+        <v>-10082000.0</v>
+      </c>
+      <c r="M26">
+        <v>-12462000.0</v>
+      </c>
+      <c r="N26">
+        <v>-20964000.0</v>
+      </c>
+      <c r="O26">
+        <v>-19403000.0</v>
+      </c>
+      <c r="P26">
+        <v>-18296000.0</v>
+      </c>
+      <c r="Q26">
+        <v>-3079000.0</v>
+      </c>
+      <c r="R26">
+        <v>-12157000.0</v>
+      </c>
+      <c r="S26">
+        <v>-7603000.0</v>
+      </c>
+      <c r="T26">
+        <v>50000.0</v>
+      </c>
+      <c r="U26">
+        <v>50000.0</v>
+      </c>
+      <c r="V26">
         <v>-50000.0</v>
       </c>
-      <c r="V25">
-[...82 lines deleted...]
-      <c r="T26">
+      <c r="W26">
         <v>-50000.0</v>
       </c>
-      <c r="U26">
-[...2 lines deleted...]
-      <c r="V26">
+      <c r="X26">
         <v>1419000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>-1419000.0</v>
       </c>
-      <c r="X26"/>
-      <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26"/>
+      <c r="AE26"/>
+    </row>
+    <row r="27" spans="1:31">
       <c r="A27" t="s">
-        <v>146</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>148</v>
+      </c>
+      <c r="B27">
+        <v>1201000.0</v>
+      </c>
       <c r="C27">
+        <v>1304000.0</v>
+      </c>
+      <c r="D27">
+        <v>812000.0</v>
+      </c>
+      <c r="E27">
         <v>1274000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>1531000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>1948000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>1497000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>13647000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>3159000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>4434000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>3710000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>6643000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>6835000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>7424000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>6719000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>7230000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>9033000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>9381000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>8352000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>8530000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>8524000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>6075000.0</v>
       </c>
-      <c r="V27">
-[...4 lines deleted...]
-      </c>
       <c r="X27">
-        <v>1651000.0</v>
+        <v>6401159.0</v>
       </c>
       <c r="Y27">
-        <v>1447422.0</v>
+        <v>3537000.0</v>
       </c>
       <c r="Z27">
+        <v>2819000.0</v>
+      </c>
+      <c r="AA27">
+        <v>2672000.0</v>
+      </c>
+      <c r="AB27">
         <v>847084.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>820000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>809000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>929830.0</v>
       </c>
     </row>
-    <row r="28" spans="1:29">
+    <row r="28" spans="1:31">
       <c r="A28" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B28">
-        <v>-5202928.0</v>
+        <v>3362874.0</v>
       </c>
       <c r="C28">
-        <v>7693965.0</v>
+        <v>-5453211.0</v>
       </c>
       <c r="D28">
+        <v>-5196000.0</v>
+      </c>
+      <c r="E28">
+        <v>7681000.0</v>
+      </c>
+      <c r="F28">
         <v>-7174000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>9682000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>13654000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>7385000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>2131000.0</v>
       </c>
-      <c r="I28">
-[...2 lines deleted...]
-      <c r="J28">
+      <c r="K28">
+        <v>22824000.0</v>
+      </c>
+      <c r="L28">
         <v>871000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-12388000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-20472000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-20379000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-18908000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-2992000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-12518000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-6980000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>152000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>382000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>368000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>251035000.0</v>
       </c>
-      <c r="V28">
-[...2 lines deleted...]
-      <c r="W28">
+      <c r="X28">
+        <v>-266961.0</v>
+      </c>
+      <c r="Y28">
         <v>-1419000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>485555000.0</v>
       </c>
-      <c r="Y28">
-[...2 lines deleted...]
-      <c r="Z28">
+      <c r="AA28">
+        <v>49769000.0</v>
+      </c>
+      <c r="AB28">
         <v>39.0</v>
       </c>
-      <c r="AA28"/>
-      <c r="AB28"/>
       <c r="AC28"/>
-    </row>
-    <row r="29" spans="1:29">
+      <c r="AD28"/>
+      <c r="AE28"/>
+    </row>
+    <row r="29" spans="1:31">
       <c r="A29" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B29">
-        <v>9424837.0</v>
+        <v>-2150589.0</v>
       </c>
       <c r="C29">
-        <v>724138.0</v>
+        <v>5708972.0</v>
       </c>
       <c r="D29">
+        <v>9278000.0</v>
+      </c>
+      <c r="E29">
+        <v>731000.0</v>
+      </c>
+      <c r="F29">
         <v>-352000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>17577000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>4535000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-4622000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-7555000.0</v>
       </c>
-      <c r="I29">
-[...2 lines deleted...]
-      <c r="J29">
+      <c r="K29">
+        <v>-6487000.0</v>
+      </c>
+      <c r="L29">
         <v>3680000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-3033000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-5330000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-8928000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>3360000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-8833000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-23797000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-15861000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>5050000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-13982000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-8326000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-2742000.0</v>
       </c>
-      <c r="V29">
-[...2 lines deleted...]
-      <c r="W29">
+      <c r="X29">
+        <v>1967284.0</v>
+      </c>
+      <c r="Y29">
         <v>-1934000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>7451000.0</v>
       </c>
-      <c r="Y29">
-[...2 lines deleted...]
-      <c r="Z29">
+      <c r="AA29">
+        <v>-920000.0</v>
+      </c>
+      <c r="AB29">
         <v>2077423.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-54000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-4934000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>3618562.0</v>
       </c>
     </row>
-    <row r="30" spans="1:29">
+    <row r="30" spans="1:31">
       <c r="A30" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B30">
-        <v>-8038037.0</v>
+        <v>-33846493.0</v>
       </c>
       <c r="C30">
-        <v>30494561.0</v>
+        <v>29249956.0</v>
       </c>
       <c r="D30">
+        <v>-7921000.0</v>
+      </c>
+      <c r="E30">
+        <v>30430000.0</v>
+      </c>
+      <c r="F30">
         <v>5222000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-14417000.0</v>
       </c>
-      <c r="F30"/>
-      <c r="G30">
+      <c r="H30"/>
+      <c r="I30">
         <v>-9101000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>1207000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-11286000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>3565000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>5677000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>14641000.0</v>
       </c>
-      <c r="M30">
-[...2 lines deleted...]
-      <c r="N30">
+      <c r="O30">
+        <v>32759999.0</v>
+      </c>
+      <c r="P30">
         <v>31483000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-105377000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-44454000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-32714000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>61207000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>72195000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-40795000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-150298000.0</v>
       </c>
-      <c r="V30">
-[...2 lines deleted...]
-      <c r="W30">
+      <c r="X30">
+        <v>-300378938.0</v>
+      </c>
+      <c r="Y30">
         <v>-228353000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-3825000.0</v>
       </c>
-      <c r="Y30">
-[...2 lines deleted...]
-      <c r="Z30">
+      <c r="AA30">
+        <v>-2496000.0</v>
+      </c>
+      <c r="AB30">
         <v>3219337.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-2645000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>2024000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-5951287.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>