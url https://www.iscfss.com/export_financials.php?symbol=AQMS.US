--- v0 (2026-07-13)
+++ v1 (2026-09-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="169">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="170">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -244,50 +244,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -2956,356 +2959,362 @@
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AW62"/>
+  <dimension ref="A1:AX62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:49">
+    <row r="1" spans="1:50">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>74</v>
       </c>
       <c r="C1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="E1" t="s">
         <v>76</v>
       </c>
       <c r="F1" t="s">
         <v>77</v>
       </c>
       <c r="G1" t="s">
+        <v>78</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="I1" t="s">
         <v>79</v>
       </c>
       <c r="J1" t="s">
         <v>80</v>
       </c>
       <c r="K1" t="s">
+        <v>81</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="M1" t="s">
         <v>82</v>
       </c>
       <c r="N1" t="s">
         <v>83</v>
       </c>
       <c r="O1" t="s">
+        <v>84</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="Q1" t="s">
         <v>85</v>
       </c>
       <c r="R1" t="s">
         <v>86</v>
       </c>
       <c r="S1" t="s">
+        <v>87</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="U1" t="s">
         <v>88</v>
       </c>
       <c r="V1" t="s">
         <v>89</v>
       </c>
       <c r="W1" t="s">
+        <v>90</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="Y1" t="s">
         <v>91</v>
       </c>
       <c r="Z1" t="s">
         <v>92</v>
       </c>
       <c r="AA1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AC1" t="s">
         <v>94</v>
       </c>
       <c r="AD1" t="s">
         <v>95</v>
       </c>
       <c r="AE1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AG1" t="s">
         <v>97</v>
       </c>
       <c r="AH1" t="s">
         <v>98</v>
       </c>
       <c r="AI1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AK1" t="s">
         <v>100</v>
       </c>
       <c r="AL1" t="s">
         <v>101</v>
       </c>
       <c r="AM1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AO1" t="s">
         <v>103</v>
       </c>
       <c r="AP1" t="s">
         <v>104</v>
       </c>
       <c r="AQ1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AS1" t="s">
         <v>106</v>
       </c>
       <c r="AT1" t="s">
         <v>107</v>
       </c>
       <c r="AU1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AW1" t="s">
         <v>109</v>
       </c>
-    </row>
-    <row r="2" spans="1:49">
+      <c r="AX1" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="2" spans="1:50">
       <c r="A2" t="s">
         <v>13</v>
       </c>
       <c r="B2">
+        <v>393000.0</v>
+      </c>
+      <c r="C2">
         <v>839000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>547000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>718000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>905000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>788000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1227000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1477000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1679000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1997000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1836000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>987000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>776000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>770000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1075000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>867000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>898000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1025000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>685000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1063000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1236000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1697000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1552000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1714000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1883000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>3117000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>4829000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>5288000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>5447000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>3035000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>2088000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>1874000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>1692000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>2084000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>1436000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>2380000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>2497000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>2640000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>1572000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>3596000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>2108000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>3702817.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>3192000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>687833.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>176861.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>90023.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>40000.0</v>
       </c>
-      <c r="AV2"/>
       <c r="AW2"/>
-    </row>
-    <row r="3" spans="1:49">
+      <c r="AX2"/>
+    </row>
+    <row r="3" spans="1:50">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -3313,52 +3322,53 @@
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
-    </row>
-    <row r="4" spans="1:49">
+      <c r="AX3"/>
+    </row>
+    <row r="4" spans="1:50">
       <c r="A4" t="s">
         <v>15</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -3366,720 +3376,733 @@
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
-    </row>
-    <row r="5" spans="1:49">
+      <c r="AX4"/>
+    </row>
+    <row r="5" spans="1:50">
       <c r="A5" t="s">
         <v>16</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
-      <c r="E5">
-[...2 lines deleted...]
-      <c r="F5"/>
+      <c r="E5"/>
+      <c r="F5">
+        <v>0.0</v>
+      </c>
       <c r="G5"/>
-      <c r="H5">
-[...1 lines deleted...]
-      </c>
+      <c r="H5"/>
       <c r="I5">
         <v>0.0</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5">
         <v>0.0</v>
       </c>
       <c r="N5">
         <v>0.0</v>
       </c>
       <c r="O5">
         <v>0.0</v>
       </c>
-      <c r="P5"/>
+      <c r="P5">
+        <v>0.0</v>
+      </c>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
-      <c r="T5">
-[...1 lines deleted...]
-      </c>
+      <c r="T5"/>
       <c r="U5">
+        <v>0.0</v>
+      </c>
+      <c r="V5">
         <v>-2124000.0</v>
       </c>
-      <c r="V5">
-[...1 lines deleted...]
-      </c>
       <c r="W5">
         <v>0.0</v>
       </c>
       <c r="X5">
         <v>0.0</v>
       </c>
       <c r="Y5">
+        <v>0.0</v>
+      </c>
+      <c r="Z5">
         <v>-7553000.0</v>
       </c>
-      <c r="Z5">
-[...1 lines deleted...]
-      </c>
       <c r="AA5">
+        <v>0.0</v>
+      </c>
+      <c r="AB5">
         <v>-6564000.0</v>
       </c>
-      <c r="AB5">
-[...1 lines deleted...]
-      </c>
       <c r="AC5">
+        <v>0.0</v>
+      </c>
+      <c r="AD5">
         <v>-7698000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-6819000.0</v>
       </c>
-      <c r="AE5">
-[...1 lines deleted...]
-      </c>
       <c r="AF5">
         <v>0.0</v>
       </c>
       <c r="AG5">
         <v>0.0</v>
       </c>
       <c r="AH5">
+        <v>0.0</v>
+      </c>
+      <c r="AI5">
         <v>-4211000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-3433000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-2914000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-2152000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-1442000.0</v>
       </c>
-      <c r="AM5">
-[...1 lines deleted...]
-      </c>
       <c r="AN5">
         <v>0.0</v>
       </c>
       <c r="AO5">
         <v>0.0</v>
       </c>
       <c r="AP5">
+        <v>0.0</v>
+      </c>
+      <c r="AQ5">
         <v>-168124.0</v>
       </c>
-      <c r="AQ5">
-[...1 lines deleted...]
-      </c>
       <c r="AR5">
+        <v>0.0</v>
+      </c>
+      <c r="AS5">
         <v>1.0</v>
       </c>
-      <c r="AS5">
-[...1 lines deleted...]
-      </c>
       <c r="AT5">
+        <v>0.0</v>
+      </c>
+      <c r="AU5">
         <v>-5142.0</v>
       </c>
-      <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
-    </row>
-    <row r="6" spans="1:49">
+      <c r="AX5"/>
+    </row>
+    <row r="6" spans="1:50">
       <c r="A6" t="s">
         <v>17</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
-[...1 lines deleted...]
-      </c>
+      <c r="AF6"/>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
         <v>0.0</v>
       </c>
       <c r="AP6">
         <v>0.0</v>
       </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
-      <c r="AT6"/>
+      <c r="AT6">
+        <v>0.0</v>
+      </c>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
-    </row>
-    <row r="7" spans="1:49">
+      <c r="AX6"/>
+    </row>
+    <row r="7" spans="1:50">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7">
+        <v>441000.0</v>
+      </c>
+      <c r="C7">
         <v>518000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>592000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>520000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>593000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>664000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>735000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>806000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>881000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>396000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>275000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>350000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>434000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>509000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>582000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>652000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>722000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>790000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>718000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>770000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>562000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>714000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>862000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>1005000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>1146000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>1282000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>1413000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>1541000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>1666000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>1787000.0</v>
       </c>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
-    </row>
-    <row r="8" spans="1:49">
+      <c r="AX7"/>
+    </row>
+    <row r="8" spans="1:50">
       <c r="A8" t="s">
         <v>19</v>
       </c>
       <c r="B8">
-        <v>3000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="C8">
         <v>3000.0</v>
       </c>
       <c r="D8">
+        <v>3000.0</v>
+      </c>
+      <c r="E8">
         <v>2000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>1000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8000.0</v>
       </c>
       <c r="G8">
         <v>8000.0</v>
       </c>
       <c r="H8">
+        <v>8000.0</v>
+      </c>
+      <c r="I8">
         <v>7000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>134000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>113000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>108000.0</v>
       </c>
       <c r="L8">
         <v>108000.0</v>
       </c>
       <c r="M8">
+        <v>108000.0</v>
+      </c>
+      <c r="N8">
         <v>84000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>83000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>79000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>78000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>76000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>75000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>70000.0</v>
       </c>
       <c r="T8">
         <v>70000.0</v>
       </c>
       <c r="U8">
+        <v>70000.0</v>
+      </c>
+      <c r="V8">
         <v>69000.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
-    </row>
-    <row r="9" spans="1:49">
+      <c r="AX8"/>
+    </row>
+    <row r="9" spans="1:50">
       <c r="A9" t="s">
         <v>20</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>224878000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>223453000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>220114000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>218672000.0</v>
       </c>
-      <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
-      <c r="T9">
+      <c r="T9"/>
+      <c r="U9">
         <v>209860000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>209382000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>206914000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>196728000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>191475000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>190956000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>190402000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>189422000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>185529000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>181863000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>157037000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>145147000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>144377000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>144016000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>116029000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>113780000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>99529000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>98478000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>96047000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>85234000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>63532000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>63255000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>48580101.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>48356441.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>48067369.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>1680133.0</v>
       </c>
-      <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
-    </row>
-    <row r="10" spans="1:49">
+      <c r="AX9"/>
+    </row>
+    <row r="10" spans="1:50">
       <c r="A10" t="s">
         <v>21</v>
       </c>
       <c r="B10">
+        <v>4744000.0</v>
+      </c>
+      <c r="C10">
         <v>6816000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>10810000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>3586000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1933000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1589000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>4079000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>2950000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>7833000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>8294000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>16522000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>25598000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>6196000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>3355000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>7082000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>9293000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>6425000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>9040000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>8137000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>11700000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>10704000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>11727000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>6533000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>5635000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>4776000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>6386000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>7575000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>15541000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>27312000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>15336000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>20892000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>28772000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>36759000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>17497000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>22793000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>17523000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>22109000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>30113000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>25458000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>15408000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>22550000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>15244107.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>20140667.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>29280704.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>1630847.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>3685803.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>4537000.0</v>
       </c>
-      <c r="AV10"/>
       <c r="AW10"/>
-    </row>
-    <row r="11" spans="1:49">
+      <c r="AX10"/>
+    </row>
+    <row r="11" spans="1:50">
       <c r="A11" t="s">
         <v>22</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -4087,661 +4110,673 @@
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
-    </row>
-    <row r="12" spans="1:49">
+      <c r="AX11"/>
+    </row>
+    <row r="12" spans="1:50">
       <c r="A12" t="s">
         <v>23</v>
       </c>
       <c r="B12">
+        <v>4744000.0</v>
+      </c>
+      <c r="C12">
         <v>6816000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>10810000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>3586000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1933000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1589000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>4079000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>2950000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>7833000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>8294000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>16522000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>25598000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>6196000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>3355000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>7082000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>9293000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>6425000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>9040000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>8137000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>11700000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>10704000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>11727000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>6533000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>5635000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>4776000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>6386000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>7575000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>15541000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>27312000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>15336000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>20892000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>28772000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>36759000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>17497000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>22793000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>17523000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>22109000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>30113000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>25458000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>15408000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>22550000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>15244107.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>20140667.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>29280704.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>1630847.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>3685803.0</v>
       </c>
-      <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
-    </row>
-    <row r="13" spans="1:49">
+      <c r="AX12"/>
+    </row>
+    <row r="13" spans="1:50">
       <c r="A13" t="s">
         <v>24</v>
       </c>
       <c r="B13">
-        <v>3000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="C13">
         <v>3000.0</v>
       </c>
       <c r="D13">
+        <v>3000.0</v>
+      </c>
+      <c r="E13">
         <v>2000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>1000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8000.0</v>
       </c>
       <c r="G13">
         <v>8000.0</v>
       </c>
       <c r="H13">
+        <v>8000.0</v>
+      </c>
+      <c r="I13">
         <v>7000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>134000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>113000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>108000.0</v>
       </c>
       <c r="L13">
         <v>108000.0</v>
       </c>
       <c r="M13">
+        <v>108000.0</v>
+      </c>
+      <c r="N13">
         <v>84000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>83000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>79000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>78000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>76000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>75000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>70000.0</v>
       </c>
       <c r="T13">
         <v>70000.0</v>
       </c>
       <c r="U13">
+        <v>70000.0</v>
+      </c>
+      <c r="V13">
         <v>69000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>68000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>64000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>61000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>60000.0</v>
       </c>
       <c r="Z13">
         <v>60000.0</v>
       </c>
       <c r="AA13">
+        <v>60000.0</v>
+      </c>
+      <c r="AB13">
         <v>58000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>57000.0</v>
       </c>
       <c r="AC13">
         <v>57000.0</v>
       </c>
       <c r="AD13">
+        <v>57000.0</v>
+      </c>
+      <c r="AE13">
         <v>45000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39000.0</v>
       </c>
       <c r="AF13">
         <v>39000.0</v>
       </c>
       <c r="AG13">
         <v>39000.0</v>
       </c>
       <c r="AH13">
+        <v>39000.0</v>
+      </c>
+      <c r="AI13">
         <v>29000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>113807000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20000.0</v>
       </c>
       <c r="AK13">
         <v>20000.0</v>
       </c>
       <c r="AL13">
         <v>20000.0</v>
       </c>
       <c r="AM13">
+        <v>20000.0</v>
+      </c>
+      <c r="AN13">
         <v>18000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>16000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>15000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14137.0</v>
       </c>
       <c r="AQ13">
         <v>14137.0</v>
       </c>
       <c r="AR13">
+        <v>14137.0</v>
+      </c>
+      <c r="AS13">
         <v>14117.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4364.0</v>
       </c>
       <c r="AT13">
         <v>4364.0</v>
       </c>
       <c r="AU13">
+        <v>4364.0</v>
+      </c>
+      <c r="AV13">
         <v>4000.0</v>
       </c>
-      <c r="AV13"/>
       <c r="AW13"/>
-    </row>
-    <row r="14" spans="1:49">
+      <c r="AX13"/>
+    </row>
+    <row r="14" spans="1:50">
       <c r="A14" t="s">
         <v>25</v>
       </c>
       <c r="B14">
+        <v>3408273.0</v>
+      </c>
+      <c r="C14">
         <v>3236557.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1494502.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>1426216.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>910129.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>809571.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>716389.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>681619.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>618965.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>550273.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>542079.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>508088.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>420924.4</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>406428.7</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>393149.5</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>387013.8</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>376075.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>359637.6</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>376696.8</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>348045.4</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>340761.5</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>334389.7</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>313597.7</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>304994.9</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>300681.9</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>297913.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>287900.9</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>285269.9</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>253787.2</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>217571.1</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>194787.3</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>193898.6</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>150675.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>138840.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>109785.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>101325.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>100615.1</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>93964.3</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>83067.6</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>77873.1</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>73675.4</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>70687.2</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>70653.9</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>53795.9</v>
-      </c>
-[...1 lines deleted...]
-        <v>21818.2</v>
       </c>
       <c r="AT14">
         <v>21818.2</v>
       </c>
       <c r="AU14">
+        <v>21818.2</v>
+      </c>
+      <c r="AV14">
         <v>67126.9</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>21818.2</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>4000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:49">
+    <row r="15" spans="1:50">
       <c r="A15" t="s">
         <v>26</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15">
         <v>84000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>83000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>79000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>78000.0</v>
       </c>
-      <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
-      <c r="T15">
+      <c r="T15"/>
+      <c r="U15">
         <v>70000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>69000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>68000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>64000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>61000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>60000.0</v>
       </c>
       <c r="Z15">
         <v>60000.0</v>
       </c>
       <c r="AA15">
+        <v>60000.0</v>
+      </c>
+      <c r="AB15">
         <v>58000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>57000.0</v>
       </c>
       <c r="AC15">
         <v>57000.0</v>
       </c>
       <c r="AD15">
+        <v>57000.0</v>
+      </c>
+      <c r="AE15">
         <v>45000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39000.0</v>
       </c>
       <c r="AF15">
         <v>39000.0</v>
       </c>
       <c r="AG15">
         <v>39000.0</v>
       </c>
       <c r="AH15">
+        <v>39000.0</v>
+      </c>
+      <c r="AI15">
         <v>29000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>27000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20000.0</v>
       </c>
       <c r="AK15">
         <v>20000.0</v>
       </c>
       <c r="AL15">
         <v>20000.0</v>
       </c>
       <c r="AM15">
+        <v>20000.0</v>
+      </c>
+      <c r="AN15">
         <v>18000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>16000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>15000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14137.0</v>
       </c>
       <c r="AQ15">
         <v>14137.0</v>
       </c>
       <c r="AR15">
+        <v>14137.0</v>
+      </c>
+      <c r="AS15">
         <v>14117.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4364.0</v>
       </c>
       <c r="AT15">
         <v>4364.0</v>
       </c>
-      <c r="AU15"/>
+      <c r="AU15">
+        <v>4364.0</v>
+      </c>
       <c r="AV15"/>
       <c r="AW15"/>
-    </row>
-    <row r="16" spans="1:49">
+      <c r="AX15"/>
+    </row>
+    <row r="16" spans="1:50">
       <c r="A16" t="s">
         <v>27</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
-[...1 lines deleted...]
-      </c>
+      <c r="L16"/>
       <c r="M16">
         <v>-34000.0</v>
       </c>
-      <c r="N16"/>
+      <c r="N16">
+        <v>-34000.0</v>
+      </c>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
-    </row>
-    <row r="17" spans="1:49">
+      <c r="AX16"/>
+    </row>
+    <row r="17" spans="1:50">
       <c r="A17" t="s">
         <v>28</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -4749,137 +4784,139 @@
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
-    </row>
-    <row r="18" spans="1:49">
+      <c r="AX17"/>
+    </row>
+    <row r="18" spans="1:50">
       <c r="A18" t="s">
         <v>29</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
-      <c r="AE18">
+      <c r="AE18"/>
+      <c r="AF18">
         <v>27000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>644000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>671000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>722000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>771000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>821000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>870000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>917000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>963000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>1008000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>1054000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>1097412.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>1071129.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>74895.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>6884100.0</v>
       </c>
-      <c r="AT18"/>
-      <c r="AU18">
+      <c r="AU18"/>
+      <c r="AV18">
         <v>1071000.0</v>
       </c>
-      <c r="AV18"/>
       <c r="AW18"/>
-    </row>
-    <row r="19" spans="1:49">
+      <c r="AX18"/>
+    </row>
+    <row r="19" spans="1:50">
       <c r="A19" t="s">
         <v>30</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -4887,849 +4924,863 @@
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
-    </row>
-    <row r="20" spans="1:49">
+      <c r="AX19"/>
+    </row>
+    <row r="20" spans="1:50">
       <c r="A20" t="s">
         <v>31</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
-      <c r="AF20">
-[...1 lines deleted...]
-      </c>
+      <c r="AF20"/>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
         <v>0.0</v>
       </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
-      <c r="AT20"/>
+      <c r="AT20">
+        <v>0.0</v>
+      </c>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
-    </row>
-    <row r="21" spans="1:49">
+      <c r="AX20"/>
+    </row>
+    <row r="21" spans="1:50">
       <c r="A21" t="s">
         <v>32</v>
       </c>
       <c r="B21">
+        <v>46000.0</v>
+      </c>
+      <c r="C21">
         <v>61000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>76000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>93000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>110000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>128000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>146000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>164000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>191000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>236000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>281000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>326000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>371000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>416000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>461000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>505000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>550000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>595000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>640000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>685000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>730000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>775000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>819000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>864000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>909000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>954000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>999000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>1044000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>1089000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>1133000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>1271000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>1318000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>1366000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>1414000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>1461000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>1327000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>1324000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>1144000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1137000.0</v>
       </c>
       <c r="AN21">
         <v>1137000.0</v>
       </c>
       <c r="AO21">
+        <v>1137000.0</v>
+      </c>
+      <c r="AP21">
         <v>1097000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>1062039.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>1065113.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>954772.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>980960.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>1001737.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>1028000.0</v>
       </c>
-      <c r="AV21"/>
       <c r="AW21"/>
-    </row>
-    <row r="22" spans="1:49">
+      <c r="AX21"/>
+    </row>
+    <row r="22" spans="1:50">
       <c r="A22" t="s">
         <v>33</v>
       </c>
       <c r="B22">
-        <v>244000.0</v>
+        <v>242000.0</v>
       </c>
       <c r="C22">
         <v>244000.0</v>
       </c>
       <c r="D22">
         <v>244000.0</v>
       </c>
       <c r="E22">
-        <v>245000.0</v>
+        <v>244000.0</v>
       </c>
       <c r="F22">
         <v>245000.0</v>
       </c>
       <c r="G22">
+        <v>245000.0</v>
+      </c>
+      <c r="H22">
         <v>251000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>330000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>908000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>1040000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>929000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>891000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>631000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>302000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>278000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28000.0</v>
       </c>
       <c r="Q22">
         <v>28000.0</v>
       </c>
       <c r="R22">
+        <v>28000.0</v>
+      </c>
+      <c r="S22">
         <v>45000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>123000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>333000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>662000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1091000.0</v>
       </c>
       <c r="W22">
         <v>1091000.0</v>
       </c>
       <c r="X22">
+        <v>1091000.0</v>
+      </c>
+      <c r="Y22">
         <v>1135000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1209000.0</v>
       </c>
       <c r="Z22">
         <v>1209000.0</v>
       </c>
       <c r="AA22">
+        <v>1209000.0</v>
+      </c>
+      <c r="AB22">
         <v>1257000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>1823000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>1742000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>1216000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>765000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>1089000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>1247000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>933000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>1239000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>1218000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>1030000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>297000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>59000.0</v>
       </c>
-      <c r="AN22">
-[...1 lines deleted...]
-      </c>
       <c r="AO22">
         <v>0.0</v>
       </c>
       <c r="AP22">
         <v>0.0</v>
       </c>
       <c r="AQ22">
         <v>0.0</v>
       </c>
       <c r="AR22">
+        <v>0.0</v>
+      </c>
+      <c r="AS22">
         <v>342019.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>137500.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>149250.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>59000.0</v>
       </c>
-      <c r="AV22"/>
       <c r="AW22"/>
-    </row>
-    <row r="23" spans="1:49">
+      <c r="AX22"/>
+    </row>
+    <row r="23" spans="1:50">
       <c r="A23" t="s">
         <v>34</v>
       </c>
       <c r="B23">
+        <v>12622000.0</v>
+      </c>
+      <c r="C23">
         <v>17120000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>19706000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>10504000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>9244000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>18065000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>26365000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>28483000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>33658000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>31446000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>33600000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>41982000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>21881000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>33960000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>33502000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>34961000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>30885000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>33572000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>33269000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>37327000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>38128000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>41564000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>35138000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>55943000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>57625000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>62398000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>69454000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>76920000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>83729000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>69189000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>71371000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>80347000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>88006000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>69956000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>74442000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>68205000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>71933000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>78457000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>71529000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>55271000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>57128000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>47190292.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>47275702.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>36575179.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>4343376.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>5214155.0</v>
       </c>
-      <c r="AU23"/>
       <c r="AV23"/>
       <c r="AW23"/>
-    </row>
-    <row r="24" spans="1:49">
+      <c r="AX23"/>
+    </row>
+    <row r="24" spans="1:50">
       <c r="A24" t="s">
         <v>35</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24">
         <v>2923000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>2916000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>2908000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>2902000.0</v>
       </c>
-      <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
-      <c r="V24">
+      <c r="V24"/>
+      <c r="W24">
         <v>170000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>303000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>8456000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>8408000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>8323000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>8404000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>8488000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>8549000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>8610000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>8600000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>8669000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>8700000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>10505000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>10171000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>9922000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>9826000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>9671000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>9545000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>9316000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>9305000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>9253806.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>9221786.0</v>
       </c>
-      <c r="AR24">
-[...1 lines deleted...]
-      </c>
       <c r="AS24">
         <v>0.0</v>
       </c>
-      <c r="AT24"/>
-      <c r="AU24">
+      <c r="AT24">
+        <v>0.0</v>
+      </c>
+      <c r="AU24"/>
+      <c r="AV24">
         <v>1384782.0</v>
       </c>
-      <c r="AV24"/>
       <c r="AW24"/>
-    </row>
-    <row r="25" spans="1:49">
+      <c r="AX24"/>
+    </row>
+    <row r="25" spans="1:50">
       <c r="A25" t="s">
         <v>36</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
-      <c r="V25">
+      <c r="V25"/>
+      <c r="W25">
         <v>170000.0</v>
       </c>
-      <c r="W25"/>
-      <c r="X25">
+      <c r="X25"/>
+      <c r="Y25">
         <v>8456000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>8408000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>8348000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>8429000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>8515000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>8577000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>8640000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>8600000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>8669000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>8700000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>10505000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>10171000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>9922000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>9826000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>9671000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>9545000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>9316000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>9305000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>9253806.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>9221786.0</v>
       </c>
-      <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
-    </row>
-    <row r="26" spans="1:49">
+      <c r="AX25"/>
+    </row>
+    <row r="26" spans="1:50">
       <c r="A26" t="s">
         <v>37</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-      <c r="K26">
-[...1 lines deleted...]
-      </c>
+      <c r="K26"/>
       <c r="L26">
-        <v>2000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="M26">
         <v>2000000.0</v>
       </c>
       <c r="N26">
         <v>2000000.0</v>
       </c>
       <c r="O26">
         <v>2000000.0</v>
       </c>
       <c r="P26">
         <v>2000000.0</v>
       </c>
       <c r="Q26">
         <v>2000000.0</v>
       </c>
       <c r="R26">
         <v>2000000.0</v>
       </c>
       <c r="S26">
-        <v>1500000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="T26">
         <v>1500000.0</v>
       </c>
       <c r="U26">
         <v>1500000.0</v>
       </c>
       <c r="V26">
         <v>1500000.0</v>
       </c>
-      <c r="W26"/>
+      <c r="W26">
+        <v>1500000.0</v>
+      </c>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
-    </row>
-    <row r="27" spans="1:49">
+      <c r="AX26"/>
+    </row>
+    <row r="27" spans="1:50">
       <c r="A27" t="s">
         <v>38</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -5737,1921 +5788,1957 @@
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
-    </row>
-    <row r="28" spans="1:49">
+      <c r="AX27"/>
+    </row>
+    <row r="28" spans="1:50">
       <c r="A28" t="s">
         <v>39</v>
       </c>
       <c r="B28">
+        <v>-4303000.0</v>
+      </c>
+      <c r="C28">
         <v>-6298000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-10218000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-3066000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-1340000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>2343000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>192000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>844000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-3973000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-4928000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-13289000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-22298000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-2820000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>6001000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-601000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-2453000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-5703000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-8250000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-7419000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-10930000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-10142000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-10812000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-5339000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>4190000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>5848000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>4097000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>3090000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-5235000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-16825000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-4665000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-7675000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-16751000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-25426000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-6610000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-12217000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-7181000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-11961000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-20128000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-15606000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-5870000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-13086000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-5871805.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-10873915.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-29280704.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>3914448.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>1632139.0</v>
       </c>
-      <c r="AU28"/>
       <c r="AV28"/>
       <c r="AW28"/>
-    </row>
-    <row r="29" spans="1:49">
+      <c r="AX28"/>
+    </row>
+    <row r="29" spans="1:50">
       <c r="A29" t="s">
         <v>40</v>
       </c>
       <c r="B29">
+        <v>9530000.0</v>
+      </c>
+      <c r="C29">
         <v>13126000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>14770000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>6522000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>5118000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>12799000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>19780000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>23886000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>28190000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>25822000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>29022000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>38389000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>18685000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>27923000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>26815000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>29329000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>25684000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>27618000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>27533000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>30789000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>31696000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>37444000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>31471000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>50218000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>51608000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>54777000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
-    </row>
-    <row r="30" spans="1:49">
+      <c r="AX29"/>
+    </row>
+    <row r="30" spans="1:50">
       <c r="A30" t="s">
         <v>41</v>
       </c>
       <c r="B30">
+        <v>1664000.0</v>
+      </c>
+      <c r="C30">
         <v>3723000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>2069000.0</v>
       </c>
-      <c r="D30"/>
       <c r="E30"/>
-      <c r="F30">
+      <c r="F30"/>
+      <c r="G30">
         <v>128000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>100000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>486000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>400000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>450000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>667000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>76000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>104000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>15244000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>15539000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>15905000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>16271000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>1454000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>1189000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>1071000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>1069000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-641000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>32000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-489000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>4946000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>9946000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>17690000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>1714000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>1013000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>426000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>725000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>861000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>360000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>1327000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>882000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>577000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>593000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>576000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>1124000.0</v>
       </c>
-      <c r="AN30"/>
       <c r="AO30"/>
       <c r="AP30"/>
       <c r="AQ30"/>
-      <c r="AR30">
+      <c r="AR30"/>
+      <c r="AS30">
         <v>366786.0</v>
       </c>
-      <c r="AS30"/>
       <c r="AT30"/>
       <c r="AU30"/>
       <c r="AV30"/>
       <c r="AW30"/>
-    </row>
-    <row r="31" spans="1:49">
+      <c r="AX30"/>
+    </row>
+    <row r="31" spans="1:50">
       <c r="A31" t="s">
         <v>42</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>35113000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>15743000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>19076000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>20455000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>23443000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>25134000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>27023000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>26893000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>30789000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>30966000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>37243000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>30320000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>41398000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>41806000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>45190000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>48590000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>55921000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>63526000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>49145000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>48819000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>61534000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>70388000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>52270000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>57504000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>50411000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>55653000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>61767000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>55853000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>39084000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>42363000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>30652477.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>32600077.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>34788409.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-9550442.0</v>
       </c>
-      <c r="AT31"/>
-      <c r="AU31">
+      <c r="AU31"/>
+      <c r="AV31">
         <v>-1797910.0</v>
       </c>
-      <c r="AV31"/>
       <c r="AW31"/>
-    </row>
-    <row r="32" spans="1:49">
+      <c r="AX31"/>
+    </row>
+    <row r="32" spans="1:50">
       <c r="A32" t="s">
         <v>43</v>
       </c>
       <c r="B32">
+        <v>4047000.0</v>
+      </c>
+      <c r="C32">
         <v>7479000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>8977000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>508000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-1264000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-4945000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-3538000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-2901000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>1461000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>1629000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>13686000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>23148000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>4002000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>7402000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>10898000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>15533000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>20617000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>7870000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>8360000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>10323000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>10740000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>9416000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>4904000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>2400000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>6052000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>11549000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
-    </row>
-    <row r="33" spans="1:49">
+      <c r="AX32"/>
+    </row>
+    <row r="33" spans="1:50">
       <c r="A33" t="s">
         <v>44</v>
       </c>
       <c r="B33">
+        <v>5747000.0</v>
+      </c>
+      <c r="C33">
         <v>6024000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>6301000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>6537000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>6875000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>15846000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>21721000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>24319000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>24343000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>21366000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>15301000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>15245000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>14767000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>14773000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>10293000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>8260000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>6751000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>21506000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>20831000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>20735000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>20973000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>28105000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>26780000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>48684000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>46446000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>44434000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>41951000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>56966000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>53082000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>51054000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>48619000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>49303000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>49422000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>49561000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>48758000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>48031000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>46968000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>46441000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>44159000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>38963000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>31020000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>23926480.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>15320733.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>6585670.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>2408808.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>1347119.0</v>
       </c>
-      <c r="AU33"/>
       <c r="AV33"/>
       <c r="AW33"/>
-    </row>
-    <row r="34" spans="1:49">
+      <c r="AX33"/>
+    </row>
+    <row r="34" spans="1:50">
       <c r="A34" t="s">
         <v>45</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
-      <c r="M34">
+      <c r="M34"/>
+      <c r="N34">
         <v>3026000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>3099000.0</v>
       </c>
-      <c r="O34"/>
-      <c r="P34">
+      <c r="P34"/>
+      <c r="Q34">
         <v>350000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1250000.0</v>
       </c>
       <c r="R34">
         <v>1250000.0</v>
       </c>
       <c r="S34">
+        <v>1250000.0</v>
+      </c>
+      <c r="T34">
         <v>1328000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>269000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>17000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>108000.0</v>
       </c>
-      <c r="W34"/>
-      <c r="X34">
+      <c r="X34"/>
+      <c r="Y34">
         <v>1230000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>1375000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>1516000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>1651000.0</v>
       </c>
-      <c r="AB34"/>
-      <c r="AC34">
+      <c r="AC34"/>
+      <c r="AD34">
         <v>1913000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>2038000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>855000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>733000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>722000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>712000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>701000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>691000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>680000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>670000.0</v>
       </c>
-      <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
-    </row>
-    <row r="35" spans="1:49">
+      <c r="AX34"/>
+    </row>
+    <row r="35" spans="1:50">
       <c r="A35" t="s">
         <v>46</v>
       </c>
       <c r="B35">
+        <v>264000.0</v>
+      </c>
+      <c r="C35">
         <v>377000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>508000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>523000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>493000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>1370000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>1939000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>520000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>593000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>143000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>2923000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>2954000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>3026000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>3099000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>275000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>350000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>1684000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>1758000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>1658000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>269000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>17000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>278000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>545000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>9686000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>9783000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>9839000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>10055000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>10272000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>10462000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>10648000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>9482000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>10046000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>10093000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>11939000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>11643000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>11434000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>11376000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>11258000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>10508000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>10324000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>10359000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>10351218.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>10292915.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>74896.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>6884100.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>5280861.0</v>
       </c>
-      <c r="AU35"/>
       <c r="AV35"/>
       <c r="AW35"/>
-    </row>
-    <row r="36" spans="1:49">
+      <c r="AX35"/>
+    </row>
+    <row r="36" spans="1:50">
       <c r="A36" t="s">
         <v>47</v>
       </c>
       <c r="B36">
+        <v>331000.0</v>
+      </c>
+      <c r="C36">
         <v>20000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>462000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>533000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>1360000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>4127000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>4560000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>6940000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>6486000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>6316000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>4451000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>532000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>105000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>463000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>26000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>1126000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>893000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>16131000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>15810000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>16048000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>16813000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>518000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>362000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>10384000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>7923000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>5932000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>2112000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>4273000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>4363000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>3332000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>1800000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>1574000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1564000.0</v>
       </c>
       <c r="AH36">
         <v>1564000.0</v>
       </c>
       <c r="AI36">
         <v>1564000.0</v>
       </c>
       <c r="AJ36">
-        <v>1219000.0</v>
+        <v>1564000.0</v>
       </c>
       <c r="AK36">
         <v>1219000.0</v>
       </c>
       <c r="AL36">
+        <v>1219000.0</v>
+      </c>
+      <c r="AM36">
         <v>1675000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>1630000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>1770000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>1823000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>7844310.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>5447233.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>3645982.0</v>
       </c>
-      <c r="AS36"/>
-      <c r="AT36">
+      <c r="AT36"/>
+      <c r="AU36">
         <v>-1.0</v>
       </c>
-      <c r="AU36"/>
       <c r="AV36"/>
       <c r="AW36"/>
-    </row>
-    <row r="37" spans="1:49">
+      <c r="AX36"/>
+    </row>
+    <row r="37" spans="1:50">
       <c r="A37" t="s">
         <v>48</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
-      <c r="AF37">
-[...1 lines deleted...]
-      </c>
+      <c r="AF37"/>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
         <v>0.0</v>
       </c>
       <c r="AP37">
         <v>0.0</v>
       </c>
       <c r="AQ37">
         <v>0.0</v>
       </c>
       <c r="AR37">
         <v>0.0</v>
       </c>
       <c r="AS37">
         <v>0.0</v>
       </c>
-      <c r="AT37"/>
+      <c r="AT37">
+        <v>0.0</v>
+      </c>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
-    </row>
-    <row r="38" spans="1:49">
+      <c r="AX37"/>
+    </row>
+    <row r="38" spans="1:50">
       <c r="A38" t="s">
         <v>49</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>248000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>105000.0</v>
       </c>
-      <c r="N38"/>
-      <c r="O38">
+      <c r="O38"/>
+      <c r="P38">
         <v>26000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>1126000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>313000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>15501000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>16324000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>16728000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>16353000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>1108000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>1897000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>10384000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>7633000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>6602000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>2782000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>3633000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>3613000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>1803000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>2470000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>2244000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2234000.0</v>
       </c>
       <c r="AH38">
         <v>2234000.0</v>
       </c>
       <c r="AI38">
+        <v>2234000.0</v>
+      </c>
+      <c r="AJ38">
         <v>3025000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>2546000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>2543000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>2819000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>2767000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>2907000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>2920000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>8905000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>6513000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>-1.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>981000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>-1.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>1028000.0</v>
       </c>
-      <c r="AV38"/>
       <c r="AW38"/>
-    </row>
-    <row r="39" spans="1:49">
+      <c r="AX38"/>
+    </row>
+    <row r="39" spans="1:50">
       <c r="A39" t="s">
         <v>50</v>
       </c>
       <c r="B39">
+        <v>225000.0</v>
+      </c>
+      <c r="C39">
         <v>313000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>282000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>137000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>191000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>257000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>214000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>398000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>174000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>296000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>181000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>172000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>183000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>286000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>310000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>1475000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>1410000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>1527000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>2989000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>3488000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>4720000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>641000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>702000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>489000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>248000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>423000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>981000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>1752000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>1160000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>2314000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>740000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>644000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>436000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>1276000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>770000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>1712000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>2466000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>1606000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>1853000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>900000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>3558000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>8019705.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>11814000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>366787.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>166221.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>31984.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>12000.0</v>
       </c>
-      <c r="AV39"/>
       <c r="AW39"/>
-    </row>
-    <row r="40" spans="1:49">
+      <c r="AX39"/>
+    </row>
+    <row r="40" spans="1:50">
       <c r="A40" t="s">
         <v>51</v>
       </c>
       <c r="B40">
+        <v>2146000.0</v>
+      </c>
+      <c r="C40">
         <v>2457000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>3570000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>2506000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>2462000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>2812000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>3130000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>2314000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>2908000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>3231000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>2467000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>2256000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>1986000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>4758000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>5030000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>3811000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>2331000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>2889000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>3005000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>4705000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>4624000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>1709000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>1252000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>2179000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>1589000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>1852000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>3558000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>3046000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>1893000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>3944000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>5202000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>2223000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>1834000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>1867000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>1918000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>2233000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>761000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>1334000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>1996000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>908000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>1042000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>1303245.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>80597.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>69270.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>306602.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>194836.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>78000.0</v>
       </c>
-      <c r="AV40"/>
       <c r="AW40"/>
-    </row>
-    <row r="41" spans="1:49">
+      <c r="AX40"/>
+    </row>
+    <row r="41" spans="1:50">
       <c r="A41" t="s">
         <v>52</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
-      <c r="Q41">
-[...1 lines deleted...]
-      </c>
+      <c r="Q41"/>
       <c r="R41">
         <v>1250000.0</v>
       </c>
       <c r="S41">
+        <v>1250000.0</v>
+      </c>
+      <c r="T41">
         <v>1328000.0</v>
       </c>
-      <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
-      <c r="X41">
+      <c r="X41"/>
+      <c r="Y41">
         <v>827000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>814000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>802000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>790000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>779000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>767000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>756000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>772000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>1377000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>1393000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>1434000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>1472000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>1512000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>1550000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>1587000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>963000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>1008000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>1054000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>1097000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>1071000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>75000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>6883000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>5281000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>1385000.0</v>
       </c>
-      <c r="AV41"/>
       <c r="AW41"/>
-    </row>
-    <row r="42" spans="1:49">
+      <c r="AX41"/>
+    </row>
+    <row r="42" spans="1:50">
       <c r="A42" t="s">
         <v>53</v>
       </c>
       <c r="B42">
+        <v>288376000.0</v>
+      </c>
+      <c r="C42">
         <v>287493000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>285183000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>272496000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>267972000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>265608000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>264006000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>261218000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>260194000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>251706000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>249171000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>248520000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>224301000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>222876000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>220114000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>218672000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>217030000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>215799000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>211309000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>209860000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>209382000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>206914000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>196728000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>191475000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>190956000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>190402000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>189422000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>185529000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>181863000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>157037000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>145147000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>144377000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>144016000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>116029000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>113780000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>99529000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>98478000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>96047000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>85234000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>63532000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>63255000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>48580101.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>48355863.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>48067369.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>1680133.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>1598531.0</v>
       </c>
-      <c r="AU42"/>
       <c r="AV42"/>
       <c r="AW42"/>
-    </row>
-    <row r="43" spans="1:49">
+      <c r="AX42"/>
+    </row>
+    <row r="43" spans="1:50">
       <c r="A43" t="s">
         <v>54</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -7659,2250 +7746,2289 @@
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
-    </row>
-    <row r="44" spans="1:49">
+      <c r="AX43"/>
+    </row>
+    <row r="44" spans="1:50">
       <c r="A44" t="s">
         <v>55</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-      <c r="AF44">
-[...1 lines deleted...]
-      </c>
+      <c r="AF44"/>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
         <v>0.0</v>
       </c>
       <c r="AP44">
         <v>0.0</v>
       </c>
       <c r="AQ44">
         <v>0.0</v>
       </c>
       <c r="AR44">
         <v>0.0</v>
       </c>
       <c r="AS44">
         <v>0.0</v>
       </c>
-      <c r="AT44"/>
+      <c r="AT44">
+        <v>0.0</v>
+      </c>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
-    </row>
-    <row r="45" spans="1:49">
+      <c r="AX44"/>
+    </row>
+    <row r="45" spans="1:50">
       <c r="A45" t="s">
         <v>56</v>
       </c>
       <c r="B45">
+        <v>9062000.0</v>
+      </c>
+      <c r="C45">
         <v>9128000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>9193000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>9061000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>8020000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>14290000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>19493000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>19468000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>19748000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>16661000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>12198000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>14158000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>11951000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>11894000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>9300000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>4629000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>1822000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>1930000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>24722000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>25599000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>37266000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>37614000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>37548000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>38840000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>51649000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>47630000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>46589000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>45548000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>46411000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>46492000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>46583000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>45733000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>45485000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>44425000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>43622000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>41392000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>36056000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>28100000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>15020131.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>8808387.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>1984916.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>1427848.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>345382.0</v>
       </c>
-      <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
-    </row>
-    <row r="46" spans="1:49">
+      <c r="AX45"/>
+    </row>
+    <row r="46" spans="1:50">
       <c r="A46" t="s">
         <v>57</v>
       </c>
       <c r="B46">
+        <v>5370000.0</v>
+      </c>
+      <c r="C46">
         <v>5943000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>5763000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>5911000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>5405000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>11591000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>17015000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>17215000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>17666000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>14814000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>10569000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>12387000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>12291000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>11894000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>7806000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>4629000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>3308000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>2780000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>2881000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>2502000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>1930000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>25312000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>25599000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>37436000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>37614000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>37548000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>38840000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>51649000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>47630000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>46589000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>45548000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>46411000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>46492000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>46583000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>45733000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>45485000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>44425000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>43622000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>41392000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>36056000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>28100000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>15020131.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>8808387.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>1984916.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>1427848.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>345382.0</v>
       </c>
-      <c r="AU46"/>
       <c r="AV46"/>
       <c r="AW46"/>
-    </row>
-    <row r="47" spans="1:49">
+      <c r="AX46"/>
+    </row>
+    <row r="47" spans="1:50">
       <c r="A47" t="s">
         <v>58</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>12671000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>11951000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>11894000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>7343000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>4629000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>3888000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>3410000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>2367000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>1822000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>2390000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>24722000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>24883000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>37266000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>37904000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>36878000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>38170000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>52289000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>48380000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>48118000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>45548000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>46411000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>46492000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>46583000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>45733000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>45485000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>44425000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>43622000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>41392000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>36056000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>28100000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>15020131.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>8808387.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>1984916.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>1427848.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>345000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>246000.0</v>
       </c>
-      <c r="AV47"/>
       <c r="AW47"/>
-    </row>
-    <row r="48" spans="1:49">
+      <c r="AX47"/>
+    </row>
+    <row r="48" spans="1:50">
       <c r="A48" t="s">
         <v>59</v>
       </c>
       <c r="B48">
+        <v>-278850000.0</v>
+      </c>
+      <c r="C48">
         <v>-274370000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-270416000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-265976000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-262855000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-256085000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-247770000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-240327000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-235117000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-228967000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-223215000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-213189000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-208642000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-203883000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-199277000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-195307000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-191422000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-188256000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-183846000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-179141000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-177755000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-169739000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-165653000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-150138000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-148301000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-144318000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-139891000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-128621000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-117305000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-106804000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-95096000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-81564000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-72301000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-62374000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-54842000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-47811000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-41521000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-33156000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-28262000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-23327000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-19810000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>-16879722.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-14705388.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>-12338306.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>-10253979.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>-7272402.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>-2373751.0</v>
       </c>
-      <c r="AV48"/>
       <c r="AW48"/>
-    </row>
-    <row r="49" spans="1:49">
+      <c r="AX48"/>
+    </row>
+    <row r="49" spans="1:50">
       <c r="A49" t="s">
         <v>60</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>-208642000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-203883000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-199277000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-195307000.0</v>
       </c>
-      <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
-      <c r="T49">
+      <c r="T49"/>
+      <c r="U49">
         <v>-179141000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-177755000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-169739000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>-165653000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>-150138000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>-148301000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>-144318000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>-139891000.0</v>
       </c>
-      <c r="AB49"/>
-      <c r="AC49">
+      <c r="AC49"/>
+      <c r="AD49">
         <v>-117305000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>-106804000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>-95096000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>-81564000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>-72301000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>-62374000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>-54842000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>-47811000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>-41521000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>-33156000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>-28262000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>-23327000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>-19810000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>-16879722.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>-14705388.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>-12338306.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>-10253979.0</v>
       </c>
-      <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
-    </row>
-    <row r="50" spans="1:49">
+      <c r="AX49"/>
+    </row>
+    <row r="50" spans="1:50">
       <c r="A50" t="s">
         <v>61</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
-      <c r="F50">
+      <c r="F50"/>
+      <c r="G50">
         <v>3268000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>3536000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>2988000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>2979000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>2970000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>35000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34000.0</v>
       </c>
       <c r="M50">
         <v>34000.0</v>
       </c>
       <c r="N50">
+        <v>34000.0</v>
+      </c>
+      <c r="O50">
         <v>5945000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>5899000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>5886000.0</v>
       </c>
-      <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
-      <c r="V50">
+      <c r="V50"/>
+      <c r="W50">
         <v>31000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>29000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>364000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>485000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>310000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>296000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>277000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>272000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>274000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>4370000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>3320000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>2633000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>382000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>277000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>420000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>10148000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>314000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>307000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>222000.0</v>
       </c>
-      <c r="AO50">
+      <c r="AP50">
         <v>159000.0</v>
       </c>
-      <c r="AP50"/>
-      <c r="AQ50">
+      <c r="AQ50"/>
+      <c r="AR50">
         <v>45000.0</v>
       </c>
-      <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
-      <c r="AU50">
+      <c r="AU50"/>
+      <c r="AV50">
         <v>5090589.0</v>
       </c>
-      <c r="AV50"/>
       <c r="AW50"/>
-    </row>
-    <row r="51" spans="1:49">
+      <c r="AX50"/>
+    </row>
+    <row r="51" spans="1:50">
       <c r="A51" t="s">
         <v>62</v>
       </c>
       <c r="B51">
+        <v>441000.0</v>
+      </c>
+      <c r="C51">
         <v>518000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>592000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>520000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>593000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>3932000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>4271000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>3794000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>3860000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>3366000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>3233000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>3300000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>3376000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>9356000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>6481000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>6840000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>722000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>790000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>718000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>770000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>562000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>915000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>1194000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>9825000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>10624000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>10483000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>10665000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>10306000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>10487000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>10671000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>13217000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>12021000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>11333000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>10887000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>10576000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>10342000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>10148000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>9985000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>9852000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>9538000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>9464000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>9372302.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>9266752.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5545295.0</v>
       </c>
       <c r="AS51">
         <v>5545295.0</v>
       </c>
       <c r="AT51">
+        <v>5545295.0</v>
+      </c>
+      <c r="AU51">
         <v>5317942.0</v>
       </c>
-      <c r="AU51"/>
       <c r="AV51"/>
       <c r="AW51"/>
-    </row>
-    <row r="52" spans="1:49">
+      <c r="AX51"/>
+    </row>
+    <row r="52" spans="1:50">
       <c r="A52" t="s">
         <v>63</v>
       </c>
       <c r="B52">
+        <v>289000.0</v>
+      </c>
+      <c r="C52">
         <v>321000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>311000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>235000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>266000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>3564000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>3825000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>3274000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>3267000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>3223000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>310000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>346000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>350000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>6257000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>6206000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>6490000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>288000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>282000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>388000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>501000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>545000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>637000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>649000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>966000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>1655000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>1446000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>1400000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>1349000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>1312000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>1284000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>4507000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>3352000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>2633000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>382000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>405000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>420000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>322000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>314000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>307000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>222000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>159000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>118496.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>45000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5545295.0</v>
       </c>
       <c r="AS52">
         <v>5545295.0</v>
       </c>
       <c r="AT52">
+        <v>5545295.0</v>
+      </c>
+      <c r="AU52">
         <v>5317942.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>5090589.0</v>
       </c>
-      <c r="AV52"/>
       <c r="AW52"/>
-    </row>
-    <row r="53" spans="1:49">
+      <c r="AX52"/>
+    </row>
+    <row r="53" spans="1:50">
       <c r="A53" t="s">
         <v>64</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
-      <c r="AF53">
-[...1 lines deleted...]
-      </c>
+      <c r="AF53"/>
       <c r="AG53">
         <v>0.0</v>
       </c>
       <c r="AH53">
         <v>0.0</v>
       </c>
       <c r="AI53">
         <v>0.0</v>
       </c>
       <c r="AJ53">
         <v>0.0</v>
       </c>
       <c r="AK53">
         <v>0.0</v>
       </c>
       <c r="AL53">
+        <v>0.0</v>
+      </c>
+      <c r="AM53">
         <v>576000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>1124000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>760000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>3467000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>7893000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>11667000.0</v>
       </c>
-      <c r="AR53">
-[...1 lines deleted...]
-      </c>
       <c r="AS53">
         <v>0.0</v>
       </c>
-      <c r="AT53"/>
+      <c r="AT53">
+        <v>0.0</v>
+      </c>
       <c r="AU53"/>
       <c r="AV53"/>
       <c r="AW53"/>
-    </row>
-    <row r="54" spans="1:49">
+      <c r="AX53"/>
+    </row>
+    <row r="54" spans="1:50">
       <c r="A54" t="s">
         <v>65</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-      <c r="AF54">
-[...1 lines deleted...]
-      </c>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
         <v>0.0</v>
       </c>
       <c r="AP54">
         <v>0.0</v>
       </c>
       <c r="AQ54">
         <v>0.0</v>
       </c>
       <c r="AR54">
         <v>0.0</v>
       </c>
       <c r="AS54">
         <v>0.0</v>
       </c>
-      <c r="AT54"/>
+      <c r="AT54">
+        <v>0.0</v>
+      </c>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
-    </row>
-    <row r="55" spans="1:49">
+      <c r="AX54"/>
+    </row>
+    <row r="55" spans="1:50">
       <c r="A55" t="s">
         <v>66</v>
       </c>
       <c r="B55">
+        <v>12622000.0</v>
+      </c>
+      <c r="C55">
         <v>17120000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>19706000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>10504000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>9244000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>18065000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>26365000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>28483000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>33658000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>31446000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>33600000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>41982000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>21881000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>33960000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>33502000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>34961000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>30885000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>33572000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>33269000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>37327000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>38128000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>41564000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>35138000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>55943000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>57625000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>62398000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>69454000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>76920000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>83729000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>69189000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>71371000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>80347000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>88006000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>69956000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>74442000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>68205000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>71933000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>78457000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>71529000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>55271000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>57128000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>47190292.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>47275702.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>36575179.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>4343376.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>5214155.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>5823000.0</v>
       </c>
-      <c r="AV55"/>
       <c r="AW55"/>
-    </row>
-    <row r="56" spans="1:49">
+      <c r="AX55"/>
+    </row>
+    <row r="56" spans="1:50">
       <c r="A56" t="s">
         <v>67</v>
       </c>
       <c r="B56">
+        <v>6875000.0</v>
+      </c>
+      <c r="C56">
         <v>11096000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>13405000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>3967000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>2369000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>2219000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>4644000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>4164000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>9315000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>10080000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>18299000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>26737000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>7114000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>19187000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>23209000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>26701000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>24134000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>12066000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>12438000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>16592000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>17155000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>13459000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>8358000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>7259000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>11179000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>17964000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>27503000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>19954000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>30647000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>18135000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>22752000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>31044000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>38584000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>20395000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>25684000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>20174000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>24965000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>32016000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>27370000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>16308000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>26108000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>23263812.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>31954969.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>29989510.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>1934568.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>3867037.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>4550007.0</v>
       </c>
-      <c r="AV56"/>
       <c r="AW56"/>
-    </row>
-    <row r="57" spans="1:49">
+      <c r="AX56"/>
+    </row>
+    <row r="57" spans="1:50">
       <c r="A57" t="s">
         <v>68</v>
       </c>
       <c r="B57">
+        <v>2828000.0</v>
+      </c>
+      <c r="C57">
         <v>3617000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>4428000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>3459000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>3633000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>7164000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>8182000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>7065000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>7854000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>8451000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>4613000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>3589000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>3112000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>11785000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>12311000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>11168000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>3517000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>4196000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>4078000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>6269000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>6415000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>4043000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>3454000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>4859000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>5127000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>6415000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>9810000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>9683000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>8652000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>8263000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>11799000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>7449000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>6159000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>4333000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>3834000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>5033000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>3580000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>4288000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>4031000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>4726000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>3309000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>5124558.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>3317597.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>757103.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>6028758.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>5602801.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>5209000.0</v>
       </c>
-      <c r="AV57"/>
       <c r="AW57"/>
-    </row>
-    <row r="58" spans="1:49">
+      <c r="AX57"/>
+    </row>
+    <row r="58" spans="1:50">
       <c r="A58" t="s">
         <v>69</v>
       </c>
       <c r="B58">
+        <v>3092000.0</v>
+      </c>
+      <c r="C58">
         <v>3994000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>4936000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>3982000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>4126000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>8534000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>10121000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>7585000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>8447000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>8594000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>7536000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>6543000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>6138000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>14884000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>12586000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>11518000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>5201000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>5954000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>5736000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>6538000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>6432000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>4321000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>3999000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>14545000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>14910000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>16254000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>19865000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>19955000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>19114000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>18911000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>21281000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>17495000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>16252000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>16272000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>15477000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>16467000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>14956000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>15546000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>14539000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>15050000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>13668000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>15475776.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>13610512.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>832000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>12912858.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>10883662.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>6594000.0</v>
       </c>
-      <c r="AV58"/>
       <c r="AW58"/>
-    </row>
-    <row r="59" spans="1:49">
+      <c r="AX58"/>
+    </row>
+    <row r="59" spans="1:50">
       <c r="A59" t="s">
         <v>70</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-      <c r="AF59">
-[...1 lines deleted...]
-      </c>
+      <c r="AF59"/>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
         <v>0.0</v>
       </c>
       <c r="AP59">
         <v>0.0</v>
       </c>
       <c r="AQ59">
         <v>0.0</v>
       </c>
       <c r="AR59">
         <v>0.0</v>
       </c>
       <c r="AS59">
         <v>0.0</v>
       </c>
-      <c r="AT59"/>
+      <c r="AT59">
+        <v>0.0</v>
+      </c>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
-    </row>
-    <row r="60" spans="1:49">
+      <c r="AX59"/>
+    </row>
+    <row r="60" spans="1:50">
       <c r="A60" t="s">
         <v>71</v>
       </c>
       <c r="B60">
+        <v>9530000.0</v>
+      </c>
+      <c r="C60">
         <v>13126000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>14770000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>6522000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>5118000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>9531000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>16244000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>20898000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>25211000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>22852000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>26064000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>35439000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>15743000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>19076000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>20916000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>23443000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>25684000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>27618000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>27533000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>30789000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>31696000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>37243000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>31139000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>41398000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>42715000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>46144000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>49589000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>56965000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>64615000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>50278000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>50090000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>62852000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>71754000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>53684000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>58965000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>51738000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>56977000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>62911000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>56990000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>40221000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>43460000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>31714516.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>33665190.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>35743180.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>-8569482.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>-5669507.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>-769356.0</v>
       </c>
-      <c r="AV60"/>
       <c r="AW60"/>
-    </row>
-    <row r="61" spans="1:49">
+      <c r="AX60"/>
+    </row>
+    <row r="61" spans="1:50">
       <c r="A61" t="s">
         <v>72</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
-      <c r="AF61">
-[...1 lines deleted...]
-      </c>
+      <c r="AF61"/>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
         <v>0.0</v>
       </c>
       <c r="AO61">
         <v>0.0</v>
       </c>
       <c r="AP61">
         <v>0.0</v>
       </c>
       <c r="AQ61">
         <v>0.0</v>
       </c>
       <c r="AR61">
         <v>0.0</v>
       </c>
       <c r="AS61">
         <v>0.0</v>
       </c>
-      <c r="AT61"/>
+      <c r="AT61">
+        <v>0.0</v>
+      </c>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
-    </row>
-    <row r="62" spans="1:49">
+      <c r="AX61"/>
+    </row>
+    <row r="62" spans="1:50">
       <c r="A62" t="s">
         <v>73</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -9910,50 +10036,51 @@
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
+      <c r="AX62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -9998,1065 +10125,1065 @@
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B2">
         <v>2407000.0</v>
       </c>
       <c r="C2">
         <v>7213000.0</v>
       </c>
       <c r="D2">
         <v>6282000.0</v>
       </c>
       <c r="E2">
         <v>3959000.0</v>
       </c>
       <c r="F2">
         <v>7017000.0</v>
       </c>
       <c r="G2">
         <v>5476000.0</v>
       </c>
       <c r="H2">
         <v>24799000.0</v>
       </c>
       <c r="I2">
         <v>22761000.0</v>
       </c>
       <c r="J2">
         <v>9541000.0</v>
       </c>
       <c r="K2">
         <v>815000.0</v>
       </c>
       <c r="L2">
         <v>198905.0</v>
       </c>
       <c r="M2">
         <v>0.0</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B3">
         <v>1132000.0</v>
       </c>
       <c r="C3">
         <v>1274000.0</v>
       </c>
       <c r="D3">
         <v>1271000.0</v>
       </c>
       <c r="E3">
         <v>1061000.0</v>
       </c>
       <c r="F3">
         <v>1320000.0</v>
       </c>
       <c r="G3">
         <v>2456000.0</v>
       </c>
       <c r="H3">
         <v>3728000.0</v>
       </c>
       <c r="I3">
         <v>3447000.0</v>
       </c>
       <c r="J3">
         <v>3102000.0</v>
       </c>
       <c r="K3">
         <v>815000.0</v>
       </c>
       <c r="L3">
         <v>198905.0</v>
       </c>
       <c r="M3">
         <v>90846.0</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B5">
         <v>-21977000.0</v>
       </c>
       <c r="C5">
         <v>-23978000.0</v>
       </c>
       <c r="D5">
         <v>-23317000.0</v>
       </c>
       <c r="E5">
         <v>-15304000.0</v>
       </c>
       <c r="F5">
         <v>-18170000.0</v>
       </c>
       <c r="G5">
         <v>-24140000.0</v>
       </c>
       <c r="H5">
         <v>-41416000.0</v>
       </c>
       <c r="I5">
         <v>-36805000.0</v>
       </c>
       <c r="J5">
         <v>-24817000.0</v>
       </c>
       <c r="K5">
         <v>-12917000.0</v>
       </c>
       <c r="L5">
         <v>-5450905.0</v>
       </c>
       <c r="M5">
         <v>-2813312.0</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B6">
         <v>-20845000.0</v>
       </c>
       <c r="C6">
         <v>-22704000.0</v>
       </c>
       <c r="D6">
         <v>-22046000.0</v>
       </c>
       <c r="E6">
         <v>-14243000.0</v>
       </c>
       <c r="F6">
         <v>-16850000.0</v>
       </c>
       <c r="G6">
         <v>-21684000.0</v>
       </c>
       <c r="H6">
         <v>-37688000.0</v>
       </c>
       <c r="I6">
         <v>-33358000.0</v>
       </c>
       <c r="J6">
         <v>-21715000.0</v>
       </c>
       <c r="K6">
         <v>-12102000.0</v>
       </c>
       <c r="L6">
         <v>-5252000.0</v>
       </c>
       <c r="M6">
         <v>-2722466.0</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B9">
         <v>-2407000.0</v>
       </c>
       <c r="C9">
         <v>-7213000.0</v>
       </c>
       <c r="D9">
         <v>-6257000.0</v>
       </c>
       <c r="E9">
         <v>-3955000.0</v>
       </c>
       <c r="F9">
         <v>-6844000.0</v>
       </c>
       <c r="G9">
         <v>-5368000.0</v>
       </c>
       <c r="H9">
         <v>-19925000.0</v>
       </c>
       <c r="I9">
         <v>-18312000.0</v>
       </c>
       <c r="J9">
         <v>-7453000.0</v>
       </c>
       <c r="K9">
         <v>-815000.0</v>
       </c>
       <c r="L9">
         <v>-198905.0</v>
       </c>
       <c r="M9">
         <v>0.0</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B10">
         <v>-22644000.0</v>
       </c>
       <c r="C10">
         <v>-24552000.0</v>
       </c>
       <c r="D10">
         <v>-23938000.0</v>
       </c>
       <c r="E10">
         <v>-15429000.0</v>
       </c>
       <c r="F10">
         <v>-18191000.0</v>
       </c>
       <c r="G10">
         <v>-25760000.0</v>
       </c>
       <c r="H10">
         <v>-44793000.0</v>
       </c>
       <c r="I10">
         <v>-40252000.0</v>
       </c>
       <c r="J10">
         <v>-26578000.0</v>
       </c>
       <c r="K10">
         <v>-13556000.0</v>
       </c>
       <c r="L10">
         <v>-12330037.0</v>
       </c>
       <c r="M10">
         <v>-5589586.0</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B11">
         <v>2000.0</v>
       </c>
       <c r="C11">
         <v>3000.0</v>
       </c>
       <c r="D11">
         <v>1103105.0</v>
       </c>
       <c r="E11">
         <v>2000.0</v>
       </c>
       <c r="F11">
         <v>2000.0</v>
       </c>
       <c r="G11">
         <v>2000.0</v>
       </c>
       <c r="H11">
         <v>2000.0</v>
       </c>
       <c r="I11">
         <v>2000.0</v>
       </c>
       <c r="J11">
         <v>2000.0</v>
       </c>
       <c r="K11">
         <v>1000.0</v>
       </c>
       <c r="L11">
         <v>1600.0</v>
       </c>
       <c r="M11">
         <v>-842084.0</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B12">
         <v>667000.0</v>
       </c>
       <c r="C12">
         <v>574000.0</v>
       </c>
       <c r="D12">
         <v>621000.0</v>
       </c>
       <c r="E12">
         <v>125000.0</v>
       </c>
       <c r="F12">
         <v>21000.0</v>
       </c>
       <c r="G12">
         <v>1620000.0</v>
       </c>
       <c r="H12">
         <v>3477000.0</v>
       </c>
       <c r="I12">
         <v>3447000.0</v>
       </c>
       <c r="J12">
         <v>1761000.0</v>
       </c>
       <c r="K12">
         <v>639000.0</v>
       </c>
       <c r="L12">
         <v>1128244.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B13">
         <v>913000.0</v>
       </c>
       <c r="C13">
         <v>376000.0</v>
       </c>
       <c r="D13">
         <v>999000.0</v>
       </c>
       <c r="E13">
         <v>262000.0</v>
       </c>
       <c r="F13">
         <v>379000.0</v>
       </c>
       <c r="G13">
         <v>48000.0</v>
       </c>
       <c r="H13">
         <v>270000.0</v>
       </c>
       <c r="I13">
         <v>223000.0</v>
       </c>
       <c r="J13">
         <v>41000.0</v>
       </c>
       <c r="K13">
         <v>41000.0</v>
       </c>
       <c r="L13">
         <v>6885270.0</v>
       </c>
       <c r="M13"/>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B15">
         <v>-22646000.0</v>
       </c>
       <c r="C15">
         <v>-24555000.0</v>
       </c>
       <c r="D15">
         <v>-23938000.0</v>
       </c>
       <c r="E15">
         <v>-15431000.0</v>
       </c>
       <c r="F15">
         <v>-18193000.0</v>
       </c>
       <c r="G15">
         <v>-25762000.0</v>
       </c>
       <c r="H15">
         <v>-44795000.0</v>
       </c>
       <c r="I15">
         <v>-40254000.0</v>
       </c>
       <c r="J15">
         <v>-26580000.0</v>
       </c>
       <c r="K15">
         <v>-13557000.0</v>
       </c>
       <c r="L15">
         <v>-12331637.0</v>
       </c>
       <c r="M15">
         <v>-4747502.0</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-15431000.0</v>
       </c>
       <c r="F16">
         <v>-18193000.0</v>
       </c>
       <c r="G16">
         <v>-25762000.0</v>
       </c>
       <c r="H16">
         <v>-44795000.0</v>
       </c>
       <c r="I16">
         <v>-40254000.0</v>
       </c>
       <c r="J16">
         <v>-26580000.0</v>
       </c>
       <c r="K16">
         <v>-13557000.0</v>
       </c>
       <c r="L16">
         <v>-12331640.0</v>
       </c>
       <c r="M16">
         <v>-4747502.0</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B17">
         <v>-22646000.0</v>
       </c>
       <c r="C17">
         <v>-24555000.0</v>
       </c>
       <c r="D17">
         <v>-17882000.0</v>
       </c>
       <c r="E17">
         <v>-15431000.0</v>
       </c>
       <c r="F17">
         <v>-18193000.0</v>
       </c>
       <c r="G17">
         <v>-25762000.0</v>
       </c>
       <c r="H17">
         <v>-44795000.0</v>
       </c>
       <c r="I17">
         <v>-40254000.0</v>
       </c>
       <c r="J17">
         <v>-26580000.0</v>
       </c>
       <c r="K17">
         <v>-13557000.0</v>
       </c>
       <c r="L17">
         <v>-12332000.0</v>
       </c>
       <c r="M17">
         <v>-4747502.0</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B18">
         <v>246000.0</v>
       </c>
       <c r="C18">
         <v>-198000.0</v>
       </c>
       <c r="D18">
         <v>378000.0</v>
       </c>
       <c r="E18">
         <v>137000.0</v>
       </c>
       <c r="F18">
         <v>358000.0</v>
       </c>
       <c r="G18">
         <v>-1572000.0</v>
       </c>
       <c r="H18">
         <v>-3207000.0</v>
       </c>
       <c r="I18">
         <v>-3224000.0</v>
       </c>
       <c r="J18">
         <v>-1720000.0</v>
       </c>
       <c r="K18">
         <v>-598000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>279000.0</v>
       </c>
       <c r="F19"/>
       <c r="G19">
         <v>-8747000.0</v>
       </c>
       <c r="H19">
         <v>-3999000.0</v>
       </c>
       <c r="I19">
         <v>223000.0</v>
       </c>
       <c r="J19">
         <v>41000.0</v>
       </c>
       <c r="K19">
         <v>41000.0</v>
       </c>
       <c r="L19">
         <v>-5750530.0</v>
       </c>
       <c r="M19"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20">
         <v>2411000.0</v>
       </c>
       <c r="K20">
         <v>2411000.0</v>
       </c>
       <c r="L20">
         <v>2411000.0</v>
       </c>
       <c r="M20"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B21">
         <v>-23331000.0</v>
       </c>
       <c r="C21">
         <v>-23847000.0</v>
       </c>
       <c r="D21">
         <v>-24464000.0</v>
       </c>
       <c r="E21">
         <v>-15566000.0</v>
       </c>
       <c r="F21">
         <v>-17465000.0</v>
       </c>
       <c r="G21">
         <v>-15393000.0</v>
       </c>
       <c r="H21">
         <v>-40794000.0</v>
       </c>
       <c r="I21">
         <v>-37028000.0</v>
       </c>
       <c r="J21">
         <v>-24858000.0</v>
       </c>
       <c r="K21">
         <v>-12958000.0</v>
       </c>
       <c r="L21">
         <v>-5451263.0</v>
       </c>
       <c r="M21">
         <v>-2813312.0</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B23">
         <v>23331000.0</v>
       </c>
       <c r="C23">
         <v>23847000.0</v>
       </c>
       <c r="D23">
         <v>24489000.0</v>
       </c>
       <c r="E23">
         <v>15570000.0</v>
       </c>
       <c r="F23">
         <v>17638000.0</v>
       </c>
       <c r="G23">
         <v>15501000.0</v>
       </c>
       <c r="H23">
         <v>45668000.0</v>
       </c>
       <c r="I23">
         <v>41477000.0</v>
       </c>
       <c r="J23">
         <v>24535000.0</v>
       </c>
       <c r="K23">
         <v>12958000.0</v>
       </c>
       <c r="L23">
         <v>5451263.0</v>
       </c>
       <c r="M23">
         <v>5157826.0</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B25">
         <v>1132000.0</v>
       </c>
       <c r="C25">
         <v>1274000.0</v>
       </c>
       <c r="D25">
         <v>1095000.0</v>
       </c>
       <c r="E25">
         <v>1061000.0</v>
       </c>
       <c r="F25">
         <v>1320000.0</v>
       </c>
       <c r="G25">
         <v>2411000.0</v>
       </c>
       <c r="H25">
         <v>4081000.0</v>
       </c>
       <c r="I25">
         <v>3403000.0</v>
       </c>
       <c r="J25">
         <v>3071000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B26">
         <v>1325000.0</v>
       </c>
       <c r="C26">
         <v>1587000.0</v>
       </c>
       <c r="D26">
         <v>1741000.0</v>
       </c>
       <c r="E26">
         <v>1813000.0</v>
       </c>
       <c r="F26">
         <v>933000.0</v>
       </c>
       <c r="G26">
         <v>1027000.0</v>
       </c>
       <c r="H26">
         <v>1555000.0</v>
       </c>
       <c r="I26">
         <v>4502000.0</v>
       </c>
       <c r="J26">
         <v>8103000.0</v>
       </c>
       <c r="K26">
         <v>6348000.0</v>
       </c>
       <c r="L26">
         <v>2280604.0</v>
       </c>
       <c r="M26">
         <v>2280000.0</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B28">
         <v>10485000.0</v>
       </c>
       <c r="C28">
         <v>11967000.0</v>
       </c>
       <c r="D28">
         <v>11638000.0</v>
       </c>
       <c r="E28">
         <v>9815000.0</v>
       </c>
       <c r="F28">
         <v>9688000.0</v>
       </c>
       <c r="G28">
         <v>8998000.0</v>
       </c>
       <c r="H28">
         <v>19314000.0</v>
       </c>
       <c r="I28">
         <v>14214000.0</v>
       </c>
       <c r="J28">
         <v>6891000.0</v>
       </c>
       <c r="K28">
         <v>6610000.0</v>
       </c>
       <c r="L28">
         <v>3170659.0</v>
       </c>
       <c r="M28">
         <v>2813312.0</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B29">
         <v>2000.0</v>
       </c>
       <c r="C29">
         <v>3000.0</v>
       </c>
       <c r="D29">
         <v>0.0</v>
       </c>
       <c r="E29">
         <v>2000.0</v>
       </c>
       <c r="F29">
         <v>2000.0</v>
       </c>
       <c r="G29">
         <v>2000.0</v>
       </c>
       <c r="H29">
         <v>2000.0</v>
       </c>
       <c r="I29">
         <v>2000.0</v>
       </c>
       <c r="J29">
         <v>2000.0</v>
       </c>
       <c r="K29">
         <v>1000.0</v>
       </c>
       <c r="L29">
         <v>1600.0</v>
       </c>
       <c r="M29"/>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B30">
         <v>20924000.0</v>
       </c>
       <c r="C30">
         <v>16634000.0</v>
       </c>
       <c r="D30">
         <v>18207000.0</v>
       </c>
       <c r="E30">
         <v>11611000.0</v>
       </c>
       <c r="F30">
         <v>10621000.0</v>
       </c>
       <c r="G30">
         <v>10025000.0</v>
       </c>
       <c r="H30">
         <v>20869000.0</v>
       </c>
       <c r="I30">
         <v>18716000.0</v>
       </c>
       <c r="J30">
         <v>14994000.0</v>
       </c>
       <c r="K30">
         <v>12958000.0</v>
       </c>
       <c r="L30">
         <v>5451263.0</v>
       </c>
       <c r="M30">
         <v>5157826.0</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B31">
         <v>687000.0</v>
       </c>
       <c r="C31">
         <v>-705000.0</v>
       </c>
       <c r="D31">
         <v>526000.0</v>
       </c>
       <c r="E31">
         <v>137000.0</v>
       </c>
       <c r="F31">
         <v>-726000.0</v>
       </c>
       <c r="G31">
         <v>-10367000.0</v>
       </c>
       <c r="H31">
         <v>-3999000.0</v>
       </c>
       <c r="I31">
         <v>-3224000.0</v>
       </c>
       <c r="J31">
         <v>-1720000.0</v>
       </c>
       <c r="K31">
         <v>-598000.0</v>
       </c>
       <c r="L31">
         <v>-6878774.0</v>
       </c>
       <c r="M31">
         <v>-362712.0</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B32">
         <v>0.0</v>
       </c>
       <c r="C32">
         <v>0.0</v>
       </c>
       <c r="D32">
         <v>25000.0</v>
       </c>
       <c r="E32">
         <v>4000.0</v>
       </c>
       <c r="F32">
         <v>173000.0</v>
       </c>
       <c r="G32">
         <v>108000.0</v>
       </c>
       <c r="H32">
         <v>4874000.0</v>
       </c>
       <c r="I32">
         <v>4449000.0</v>
       </c>
@@ -11072,535 +11199,542 @@
       <c r="M32">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AV32"/>
+  <dimension ref="A1:AW32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:48">
+    <row r="1" spans="1:49">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>74</v>
       </c>
       <c r="C1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="E1" t="s">
         <v>76</v>
       </c>
       <c r="F1" t="s">
         <v>77</v>
       </c>
       <c r="G1" t="s">
+        <v>78</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="I1" t="s">
         <v>79</v>
       </c>
       <c r="J1" t="s">
         <v>80</v>
       </c>
       <c r="K1" t="s">
+        <v>81</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="M1" t="s">
         <v>82</v>
       </c>
       <c r="N1" t="s">
         <v>83</v>
       </c>
       <c r="O1" t="s">
+        <v>84</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="Q1" t="s">
         <v>85</v>
       </c>
       <c r="R1" t="s">
         <v>86</v>
       </c>
       <c r="S1" t="s">
+        <v>87</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="U1" t="s">
         <v>88</v>
       </c>
       <c r="V1" t="s">
         <v>89</v>
       </c>
       <c r="W1" t="s">
+        <v>90</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="Y1" t="s">
         <v>91</v>
       </c>
       <c r="Z1" t="s">
         <v>92</v>
       </c>
       <c r="AA1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AC1" t="s">
         <v>94</v>
       </c>
       <c r="AD1" t="s">
         <v>95</v>
       </c>
       <c r="AE1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AG1" t="s">
         <v>97</v>
       </c>
       <c r="AH1" t="s">
         <v>98</v>
       </c>
       <c r="AI1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AK1" t="s">
         <v>100</v>
       </c>
       <c r="AL1" t="s">
         <v>101</v>
       </c>
       <c r="AM1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AO1" t="s">
         <v>103</v>
       </c>
       <c r="AP1" t="s">
         <v>104</v>
       </c>
       <c r="AQ1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AS1" t="s">
         <v>106</v>
       </c>
       <c r="AT1" t="s">
         <v>107</v>
       </c>
       <c r="AU1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
       </c>
-      <c r="AV1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:48">
+      <c r="AW1" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="2" spans="1:49">
       <c r="A2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B2">
+        <v>564000.0</v>
+      </c>
+      <c r="C2">
         <v>501000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>331000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>576000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>776000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>724000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1015000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1617000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2373000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>2209000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1966000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1770000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1481000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1065000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>933000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>833000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1048000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>994000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1600000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1670000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>2138000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1610000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1081000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1635000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1306000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1454000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>4702000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>8231000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>7185000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>4681000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>6272000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>6453000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>4600000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>5436000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>3870000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>3140000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>2531000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>3814000.0</v>
       </c>
-      <c r="AM2">
-[...1 lines deleted...]
-      </c>
       <c r="AN2">
         <v>0.0</v>
       </c>
       <c r="AO2">
         <v>0.0</v>
       </c>
       <c r="AP2">
         <v>0.0</v>
       </c>
       <c r="AQ2">
         <v>0.0</v>
       </c>
       <c r="AR2">
         <v>0.0</v>
       </c>
       <c r="AS2">
         <v>0.0</v>
       </c>
       <c r="AT2">
         <v>0.0</v>
       </c>
       <c r="AU2">
         <v>0.0</v>
       </c>
       <c r="AV2">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:48">
+      <c r="AW2">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:49">
       <c r="A3" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B3">
+        <v>263000.0</v>
+      </c>
+      <c r="C3">
         <v>276000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>278000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>276000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>280000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>298000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>290000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>319000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>340000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>325000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>366000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>360000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>359000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>186000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>190000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>233000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>228000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>410000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>259000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>247000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>315000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>499000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>450000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>644000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>681000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>657000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>957000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>1095000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>1138000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>891000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>906000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>836000.0</v>
       </c>
       <c r="AG3">
         <v>836000.0</v>
       </c>
       <c r="AH3">
+        <v>836000.0</v>
+      </c>
+      <c r="AI3">
         <v>825000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>804000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>805000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>761000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>701000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>319000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>239000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>148388.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>108612.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>64376.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>58191.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>45675.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>30663.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>-1171236.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>18.0</v>
       </c>
     </row>
-    <row r="4" spans="1:48">
+    <row r="4" spans="1:49">
       <c r="A4" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-      <c r="AE4">
-[...1 lines deleted...]
-      </c>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
@@ -11608,379 +11742,386 @@
       </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
       <c r="AP4">
         <v>0.0</v>
       </c>
       <c r="AQ4">
         <v>0.0</v>
       </c>
       <c r="AR4">
         <v>0.0</v>
       </c>
       <c r="AS4">
         <v>0.0</v>
       </c>
       <c r="AT4">
         <v>0.0</v>
       </c>
       <c r="AU4">
         <v>0.0</v>
       </c>
       <c r="AV4">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="5" spans="1:48">
+      <c r="AW4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:49">
       <c r="A5" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B5">
+        <v>-4474000.0</v>
+      </c>
+      <c r="C5">
         <v>-3944000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-4432000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-3109000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-6523000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-7912000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-4050000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-5127000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-6063000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-5646000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-9923000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-4460000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-4504000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-4430000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-3867000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-3876000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-3154000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-4408000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-4699000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-1380999.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-8012000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-4079000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-4151000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-1671000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-3817000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-4232000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-11027000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-11174000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-10298000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-8817000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-12298000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-8344000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-9208000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-6943000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-6510000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-5836000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-7986000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-4504000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-4613000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-3314000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-2819388.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-2177612.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-2365728.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-1315208.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-1060833.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-683638.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-1177092.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-229564.0</v>
       </c>
     </row>
-    <row r="6" spans="1:48">
+    <row r="6" spans="1:49">
       <c r="A6" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B6">
+        <v>-4211000.0</v>
+      </c>
+      <c r="C6">
         <v>-3668000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-4154000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-2833000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-6243000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-7614000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-3760000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-4808000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-5723000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-5321000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-9557000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-4100000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-4145000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-4244000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-3677000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-3643000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-2926000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-3998000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-4440000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-1133999.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-7697000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-3580000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-3701000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-1027000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-3136000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-3575000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-10070000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-10079000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-9160000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-7926000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-11392000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-7508000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-8372000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-6118000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-5706000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-5031000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-7225000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-3803000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-4294000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-3075000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-2671000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-2069000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-2301352.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-1257017.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-1015158.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-652975.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-2348328.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-229546.0</v>
       </c>
     </row>
-    <row r="7" spans="1:48">
+    <row r="7" spans="1:49">
       <c r="A7" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
@@ -11988,87 +12129,88 @@
       </c>
       <c r="AO7">
         <v>0.0</v>
       </c>
       <c r="AP7">
         <v>0.0</v>
       </c>
       <c r="AQ7">
         <v>0.0</v>
       </c>
       <c r="AR7">
         <v>0.0</v>
       </c>
       <c r="AS7">
         <v>0.0</v>
       </c>
       <c r="AT7">
         <v>0.0</v>
       </c>
       <c r="AU7">
         <v>0.0</v>
       </c>
       <c r="AV7">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:48">
+      <c r="AW7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:49">
       <c r="A8" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
-[...1 lines deleted...]
-      </c>
+      <c r="AE8"/>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
@@ -12076,773 +12218,787 @@
       </c>
       <c r="AO8">
         <v>0.0</v>
       </c>
       <c r="AP8">
         <v>0.0</v>
       </c>
       <c r="AQ8">
         <v>0.0</v>
       </c>
       <c r="AR8">
         <v>0.0</v>
       </c>
       <c r="AS8">
         <v>0.0</v>
       </c>
       <c r="AT8">
         <v>0.0</v>
       </c>
       <c r="AU8">
         <v>0.0</v>
       </c>
       <c r="AV8">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:48">
+      <c r="AW8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:49">
       <c r="A9" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B9">
+        <v>-564000.0</v>
+      </c>
+      <c r="C9">
         <v>-501000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-331000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-576000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-776000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-724000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-1015000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-1617000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-2373000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-2209000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-1966000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-1745000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-1481000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-1065000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-933000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-833000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-1044000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-994000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-1427000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-1670000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-2138000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-1610000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-1081000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-1545000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-1306000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-1436000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-4109000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-5870000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-5702000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-4244000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-5201000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-5284000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-4117000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-3710000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-2974000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-2551000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-1928000.0</v>
       </c>
-      <c r="AL9">
-[...1 lines deleted...]
-      </c>
       <c r="AM9">
         <v>0.0</v>
       </c>
       <c r="AN9">
         <v>0.0</v>
       </c>
       <c r="AO9">
         <v>0.0</v>
       </c>
       <c r="AP9">
         <v>0.0</v>
       </c>
       <c r="AQ9">
         <v>0.0</v>
       </c>
       <c r="AR9">
         <v>0.0</v>
       </c>
       <c r="AS9">
         <v>0.0</v>
       </c>
       <c r="AT9">
         <v>0.0</v>
       </c>
       <c r="AU9">
         <v>0.0</v>
       </c>
       <c r="AV9">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:48">
+      <c r="AW9">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:49">
       <c r="A10" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B10">
+        <v>-4480000.0</v>
+      </c>
+      <c r="C10">
         <v>-3952000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-4440000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-3121000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-6768000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-8315000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-7443000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-5210000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-6147000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-5752000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-10026000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-4547000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-4759000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-4606000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-3970000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-3885000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-3166000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-4408000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-4705000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-1386000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-8016000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-4083999.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-15515000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-1837000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-3981000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-4427000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-11270000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-11316000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-10501000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-11706000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-13532000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-9263000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-9927000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-7530000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-7031000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-6290000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-8365000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-4892000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-4935000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-3517000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-2931000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-2173534.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-2367882.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-2084196.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-2981577.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-4896251.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-2562305.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-232488.0</v>
       </c>
     </row>
-    <row r="11" spans="1:48">
+    <row r="11" spans="1:49">
       <c r="A11" t="s">
-        <v>119</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>120</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
         <v>2000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-4000.0</v>
       </c>
-      <c r="D11"/>
-      <c r="E11">
+      <c r="E11"/>
+      <c r="F11">
         <v>2000.0</v>
       </c>
-      <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
-      <c r="I11">
+      <c r="I11"/>
+      <c r="J11">
         <v>3000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-325000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>125000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-360000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>255000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-20000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>578000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-5000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-739000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>2000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>6000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>5000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>4000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>2000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>1107000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>166000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>2000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>183000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-747000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>85000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-1061000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>2000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>100000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>81000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>25000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>2000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-791000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>7000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>408000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>2000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>200.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>7000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>6000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>800.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-800.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>492195.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>317568.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>2400.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-421042.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>2943.0</v>
       </c>
     </row>
-    <row r="12" spans="1:48">
+    <row r="12" spans="1:49">
       <c r="A12" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B12">
+        <v>6000.0</v>
+      </c>
+      <c r="C12">
         <v>8000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>7000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>12000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>245000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>403000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>301000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>83000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>84000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>106000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>103000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>87000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>255000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>176000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>103000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>9000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>12000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>150000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>6000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>5000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>4000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>5000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1107000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>166000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>164000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>183000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>243000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>142000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>203000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>2889000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>1222000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>919000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>719000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>587000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>511000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>454000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>408000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>388000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>321000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>203000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>112000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>2192.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>2154.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>492051.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>317505.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>316534.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>213977.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>2942.0</v>
       </c>
     </row>
-    <row r="13" spans="1:48">
+    <row r="13" spans="1:49">
       <c r="A13" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B13">
+        <v>51000.0</v>
+      </c>
+      <c r="C13">
         <v>149000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>108000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>28000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>497000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>280000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>47000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>84000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>99000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>146000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>244000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>489000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>348000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>66000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>96000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>53000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>62000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>52000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>45000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>310000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>24000.0</v>
       </c>
-      <c r="V13">
-[...1 lines deleted...]
-      </c>
       <c r="W13">
+        <v>0.0</v>
+      </c>
+      <c r="X13">
         <v>5000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>18000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>3000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>22000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>45000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>85000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>77000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>2826000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
-    </row>
-    <row r="14" spans="1:48">
+      <c r="AW13"/>
+    </row>
+    <row r="14" spans="1:49">
       <c r="A14" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
-      <c r="AE14">
-[...1 lines deleted...]
-      </c>
+      <c r="AE14"/>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
@@ -12850,947 +13006,963 @@
       </c>
       <c r="AO14">
         <v>0.0</v>
       </c>
       <c r="AP14">
         <v>0.0</v>
       </c>
       <c r="AQ14">
         <v>0.0</v>
       </c>
       <c r="AR14">
         <v>0.0</v>
       </c>
       <c r="AS14">
         <v>0.0</v>
       </c>
       <c r="AT14">
         <v>0.0</v>
       </c>
       <c r="AU14">
         <v>0.0</v>
       </c>
       <c r="AV14">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:48">
+      <c r="AW14">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:49">
       <c r="A15" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B15">
+        <v>-4480000.0</v>
+      </c>
+      <c r="C15">
         <v>-3954000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-4440000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-3121000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-6770000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-8315000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-7443000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-5210000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-6150000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-5752000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-10026000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-4547000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-4759000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-4606000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-3970000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-3885000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-3166000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-4410000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-4705000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-1386000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-8016000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-4086000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-15515000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-1837000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-3983000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-4427000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-11270000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-11316000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-10501000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-11708000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-13532000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-9263000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-9927000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-7532000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-7031000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-6290000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-8365000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-4894000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-4935000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>-3517000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>-2931000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-2174334.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-2367082.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>-2084196.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>-2981577.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>-4898651.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>-2141263.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>-232488.0</v>
       </c>
     </row>
-    <row r="16" spans="1:48">
+    <row r="16" spans="1:49">
       <c r="A16" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>-4547000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-4759000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-4606000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-3970000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-3885000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-3166000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-4410000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-4705000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-1386000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-8016000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-4086000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-15515000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-1837000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-3983000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-4427000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-11270000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-11316000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-10501000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-11708000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-13532000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-9263000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-9927000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-7532000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>-30703000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>-6290000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-8365000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>-4894000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>-18833000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>-3517000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>-2931000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>-2174334.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>-12332000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>-2084196.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>-2981577.0</v>
       </c>
-      <c r="AT16">
-[...1 lines deleted...]
-      </c>
       <c r="AU16">
+        <v>0.0</v>
+      </c>
+      <c r="AV16">
         <v>-4747502.0</v>
       </c>
-      <c r="AV16">
-[...3 lines deleted...]
-    <row r="17" spans="1:48">
+      <c r="AW16">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:49">
       <c r="A17" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B17">
+        <v>-4480000.0</v>
+      </c>
+      <c r="C17">
         <v>-3954000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-4440000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-3121000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-6770000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-8315000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-7443000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-5210000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-6150000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-5752000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-10026000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-4547000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-4759000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-4606000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-3970000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-3885000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-3166000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-4410000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-4705000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-1386000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-8016000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-4086000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-15515000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-1837000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-3983000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-4427000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-11270000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-11316000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-10501000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-11708000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-13532000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-9263000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-9927000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-7532000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-30703000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-6290000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-8365000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-4894000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-18833000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>-3517000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>-2931000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>-2174334.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>-12332000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>-2084196.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>-2981577.0</v>
       </c>
-      <c r="AT17">
-[...1 lines deleted...]
-      </c>
       <c r="AU17">
+        <v>0.0</v>
+      </c>
+      <c r="AV17">
         <v>-4747502.0</v>
       </c>
-      <c r="AV17">
-[...3 lines deleted...]
-    <row r="18" spans="1:48">
+      <c r="AW17">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:49">
       <c r="A18" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B18">
+        <v>45000.0</v>
+      </c>
+      <c r="C18">
         <v>141000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>100000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>16000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>252000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-123000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-254000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>1000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>15000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>40000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>141000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>402000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>93000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-110000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-7000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>44000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>50000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>52000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>39000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>305000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>20000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-5000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-1102000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-148000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-161000.0</v>
       </c>
       <c r="Z18">
         <v>-161000.0</v>
       </c>
       <c r="AA18">
+        <v>-161000.0</v>
+      </c>
+      <c r="AB18">
         <v>-198000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-57000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-126000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-2826000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
-    </row>
-    <row r="19" spans="1:48">
+      <c r="AW18"/>
+    </row>
+    <row r="19" spans="1:49">
       <c r="A19" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>351000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>86000.0</v>
       </c>
-      <c r="O19"/>
-      <c r="P19">
+      <c r="P19"/>
+      <c r="Q19">
         <v>58000.0</v>
       </c>
-      <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
-      <c r="T19">
+      <c r="T19"/>
+      <c r="U19">
         <v>3243000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-3569000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>119000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-6813000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-1704000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-49000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-181000.0</v>
       </c>
-      <c r="AA19"/>
       <c r="AB19"/>
-      <c r="AC19">
+      <c r="AC19"/>
+      <c r="AD19">
         <v>77000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>63000.0</v>
       </c>
-      <c r="AE19"/>
-      <c r="AF19">
+      <c r="AF19"/>
+      <c r="AG19">
         <v>81000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>25000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>17000.0</v>
       </c>
-      <c r="AI19"/>
-      <c r="AJ19">
+      <c r="AJ19"/>
+      <c r="AK19">
         <v>7000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>10000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>11000.0</v>
       </c>
-      <c r="AM19"/>
-      <c r="AN19">
+      <c r="AN19"/>
+      <c r="AO19">
         <v>7000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>6000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>7409.0</v>
       </c>
-      <c r="AQ19"/>
-      <c r="AR19">
+      <c r="AR19"/>
+      <c r="AS19">
         <v>-269118.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>1602165.0</v>
       </c>
-      <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
-    </row>
-    <row r="20" spans="1:48">
+      <c r="AW19"/>
+    </row>
+    <row r="20" spans="1:49">
       <c r="A20" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
+        <v>0.0</v>
+      </c>
+      <c r="AJ20">
         <v>2411000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>4822000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2411000.0</v>
       </c>
       <c r="AL20">
         <v>2411000.0</v>
       </c>
       <c r="AM20">
-        <v>0.0</v>
+        <v>2411000.0</v>
       </c>
       <c r="AN20">
+        <v>0.0</v>
+      </c>
+      <c r="AO20">
         <v>2411000.0</v>
       </c>
-      <c r="AO20">
-[...1 lines deleted...]
-      </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
+        <v>0.0</v>
+      </c>
+      <c r="AR20">
         <v>2411000.0</v>
       </c>
-      <c r="AR20">
-[...1 lines deleted...]
-      </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
         <v>0.0</v>
       </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:48">
+      <c r="AW20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:49">
       <c r="A21" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B21">
+        <v>-2535000.0</v>
+      </c>
+      <c r="C21">
         <v>-4140000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-4577000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-3040000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-7031000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-8683000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-6682000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-5211000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-6162000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-5792000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-5316000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-4949000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-4855000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-4496000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-3385000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-3934000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-3955000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-4310000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-4201000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-4624000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-4443000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-4198000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-4151000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-3411000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-3768000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-4063000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-10280000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-11259000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-10375000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-8880000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-12410000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-8425000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-9233000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-6960000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-6533000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-5843000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-7967000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-4515000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-4633000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-3321000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-2825000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-2178751.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-2381114.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-1323028.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-1061907.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-685214.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-1177092.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-229564.0</v>
       </c>
     </row>
-    <row r="22" spans="1:48">
+    <row r="22" spans="1:49">
       <c r="A22" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -13798,1280 +13970,1309 @@
       </c>
       <c r="AO22">
         <v>0.0</v>
       </c>
       <c r="AP22">
         <v>0.0</v>
       </c>
       <c r="AQ22">
         <v>0.0</v>
       </c>
       <c r="AR22">
         <v>0.0</v>
       </c>
       <c r="AS22">
         <v>0.0</v>
       </c>
       <c r="AT22">
         <v>0.0</v>
       </c>
       <c r="AU22">
         <v>0.0</v>
       </c>
       <c r="AV22">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:48">
+      <c r="AW22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:49">
       <c r="A23" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B23">
+        <v>2535000.0</v>
+      </c>
+      <c r="C23">
         <v>4139999.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>4577000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>3040000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>7031000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>8683000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>6682000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>5211000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>6162000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>5792000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>5316000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>4974000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>4855000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>4496000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>3385000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>3934000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>3959000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>4310000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>4374000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>4624000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>4443000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>4198000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>4151000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>3501000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>3768000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>4081000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>10873000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>13620000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>11858000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>9317000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>13481000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>9594000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>9716000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>8686000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>7429000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>6432000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>6159000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>4515000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>4633000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>3321000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>2825000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>2178751.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>2381113.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>1323028.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>1061907.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>685214.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1177092.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>229564.0</v>
       </c>
     </row>
-    <row r="24" spans="1:48">
+    <row r="24" spans="1:49">
       <c r="A24" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
-    </row>
-    <row r="25" spans="1:48">
+      <c r="AW24"/>
+    </row>
+    <row r="25" spans="1:49">
       <c r="A25" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B25">
+        <v>278000.0</v>
+      </c>
+      <c r="C25">
         <v>276000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>278000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>276000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>280000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>298000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>290000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>319000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>340000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>325000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>366000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>360000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>359000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>186000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>190000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>233000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>228000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>410000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>259000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>247000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>315000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>499000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>441000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>644000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>669000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>657000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>957000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>1095000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>1138000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>891000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>906000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>836000.0</v>
       </c>
       <c r="AG25">
         <v>836000.0</v>
       </c>
       <c r="AH25">
+        <v>836000.0</v>
+      </c>
+      <c r="AI25">
         <v>825000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>804000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>805000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>761000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>701000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>319000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>239000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>148388.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>108612.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>64376.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>58191.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>45675.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>30663.0</v>
       </c>
-      <c r="AU25"/>
       <c r="AV25"/>
-    </row>
-    <row r="26" spans="1:48">
+      <c r="AW25"/>
+    </row>
+    <row r="26" spans="1:49">
       <c r="A26" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B26">
+        <v>248000.0</v>
+      </c>
+      <c r="C26">
         <v>282000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>366000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>328000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>295000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>336000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>238000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>398000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>363000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>588000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>382000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>389000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>525000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>445000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>252000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>490000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>521000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>551000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>195000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>273000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>176000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>289000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>358000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>210000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>217000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>242000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>315000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>282000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>338000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>620000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>857000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>967000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>1203000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>1475000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>1565000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>1367000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>2184000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>2987000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>2268000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>1887000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>1309000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>883367.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>1099298.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>546112.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>421602.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>213591.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>193617.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>37426.0</v>
       </c>
     </row>
-    <row r="27" spans="1:48">
+    <row r="27" spans="1:49">
       <c r="A27" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
-      <c r="I27">
+      <c r="I27"/>
+      <c r="J27">
         <v>563000.0</v>
       </c>
-      <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
-    </row>
-    <row r="28" spans="1:48">
+      <c r="AW27"/>
+    </row>
+    <row r="28" spans="1:49">
       <c r="A28" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B28">
+        <v>1723000.0</v>
+      </c>
+      <c r="C28">
         <v>2920000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>3778000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>2136000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>2195000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>2376000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>2797000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>2748000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>3426000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>2995000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>2968000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>2815000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>2849000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>3006000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>2200000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>2611000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>2390000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>2765000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>2579000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>2681000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>2129000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>2299000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>2712000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>1656000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>2245000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>2385000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>5856000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>5107000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>4335000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>4016000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>6352000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>2174000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>3913000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>1775000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>1994000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>1925000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>1444000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>1528000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>2365000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>1434000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>1516000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>1295384.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>1281815.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>776916.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>640305.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>471623.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>983475.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>192138.0</v>
       </c>
     </row>
-    <row r="29" spans="1:48">
+    <row r="29" spans="1:49">
       <c r="A29" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B29">
+        <v>0.0</v>
+      </c>
+      <c r="C29">
         <v>2000.0</v>
       </c>
-      <c r="C29">
-[...1 lines deleted...]
-      </c>
       <c r="D29">
         <v>0.0</v>
       </c>
       <c r="E29">
+        <v>0.0</v>
+      </c>
+      <c r="F29">
         <v>2000.0</v>
       </c>
-      <c r="F29">
-[...1 lines deleted...]
-      </c>
       <c r="G29">
         <v>0.0</v>
       </c>
       <c r="H29">
         <v>0.0</v>
       </c>
       <c r="I29">
+        <v>0.0</v>
+      </c>
+      <c r="J29">
         <v>3000.0</v>
       </c>
-      <c r="J29"/>
-[...2 lines deleted...]
-      </c>
+      <c r="K29"/>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29">
         <v>0.0</v>
       </c>
       <c r="N29">
         <v>0.0</v>
       </c>
       <c r="O29">
         <v>0.0</v>
       </c>
       <c r="P29">
         <v>0.0</v>
       </c>
       <c r="Q29">
         <v>0.0</v>
       </c>
       <c r="R29">
+        <v>0.0</v>
+      </c>
+      <c r="S29">
         <v>2000.0</v>
       </c>
-      <c r="S29">
-[...1 lines deleted...]
-      </c>
       <c r="T29">
         <v>0.0</v>
       </c>
       <c r="U29">
         <v>0.0</v>
       </c>
       <c r="V29">
+        <v>0.0</v>
+      </c>
+      <c r="W29">
         <v>2000.0</v>
       </c>
-      <c r="W29">
-[...1 lines deleted...]
-      </c>
       <c r="X29">
         <v>0.0</v>
       </c>
       <c r="Y29">
+        <v>0.0</v>
+      </c>
+      <c r="Z29">
         <v>2000.0</v>
       </c>
-      <c r="Z29">
-[...1 lines deleted...]
-      </c>
       <c r="AA29">
         <v>0.0</v>
       </c>
       <c r="AB29">
         <v>0.0</v>
       </c>
       <c r="AC29">
         <v>0.0</v>
       </c>
       <c r="AD29">
+        <v>0.0</v>
+      </c>
+      <c r="AE29">
         <v>2000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
-    </row>
-    <row r="30" spans="1:48">
+      <c r="AW29"/>
+    </row>
+    <row r="30" spans="1:49">
       <c r="A30" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B30">
+        <v>2535000.0</v>
+      </c>
+      <c r="C30">
         <v>3639000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>4246000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>2464000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>6255000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>7959000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>5667000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>3594000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>3789000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>3583000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>3350000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>3204000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>3374000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>3431000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>2452000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>3101000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>2911000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>3316000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>2774000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>2954000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>2305000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>2588000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>3070000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>1866000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>2462000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>2627000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>6171000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>5389000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>4673000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>4636000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>7209000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>3141000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>5116000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>3250000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>3559000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>3292000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>3628000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>4515000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>4633000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>3321000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>2825000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>2178751.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>2381113.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>1323028.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>1061907.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>685214.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>1177092.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>229564.0</v>
       </c>
     </row>
-    <row r="31" spans="1:48">
+    <row r="31" spans="1:49">
       <c r="A31" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B31">
+        <v>-1945000.0</v>
+      </c>
+      <c r="C31">
         <v>188000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>137000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-81000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>263000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>368000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-761000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>1000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>15000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>40000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-4710000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>402000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>96000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-110000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-585000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>49000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>789000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-98000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-504000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>3238000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-3573000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>114000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-11364000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>1574000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-213000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-364000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-990000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-57000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-126000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-2826000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-1122000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-838000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-694000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-570000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-498000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-447000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-398000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-377000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-302000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-196000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-106000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>5000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>13101.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-761000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-1919577.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-4211037.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-1385213.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-2924.0</v>
       </c>
     </row>
-    <row r="32" spans="1:48">
+    <row r="32" spans="1:49">
       <c r="A32" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B32">
         <v>0.0</v>
       </c>
       <c r="C32">
+        <v>0.0</v>
+      </c>
+      <c r="D32">
         <v>-1448000.0</v>
       </c>
-      <c r="D32">
-[...1 lines deleted...]
-      </c>
       <c r="E32">
         <v>0.0</v>
       </c>
       <c r="F32">
         <v>0.0</v>
       </c>
       <c r="G32">
         <v>0.0</v>
       </c>
       <c r="H32">
         <v>0.0</v>
       </c>
       <c r="I32">
         <v>0.0</v>
       </c>
       <c r="J32">
         <v>0.0</v>
       </c>
       <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32">
         <v>24000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>25000.0</v>
       </c>
-      <c r="M32">
-[...1 lines deleted...]
-      </c>
       <c r="N32">
+        <v>0.0</v>
+      </c>
+      <c r="O32">
         <v>-24000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>5746000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>833000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>4000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>994000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>173000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>1670000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>2138000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>1610000.0</v>
       </c>
-      <c r="W32">
-[...1 lines deleted...]
-      </c>
       <c r="X32">
+        <v>0.0</v>
+      </c>
+      <c r="Y32">
         <v>90000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>1306000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>18000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>593000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>2361000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>1483000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>437000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>1071000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>1169000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>483000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>1726000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>896000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>589000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>603000.0</v>
       </c>
-      <c r="AL32">
-[...1 lines deleted...]
-      </c>
       <c r="AM32">
         <v>0.0</v>
       </c>
       <c r="AN32">
         <v>0.0</v>
       </c>
       <c r="AO32">
         <v>0.0</v>
       </c>
       <c r="AP32">
         <v>0.0</v>
       </c>
       <c r="AQ32">
         <v>0.0</v>
       </c>
       <c r="AR32">
         <v>0.0</v>
       </c>
       <c r="AS32">
         <v>0.0</v>
       </c>
       <c r="AT32">
         <v>0.0</v>
       </c>
       <c r="AU32">
         <v>0.0</v>
       </c>
       <c r="AV32">
+        <v>0.0</v>
+      </c>
+      <c r="AW32">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M30"/>
@@ -15118,4964 +15319,5032 @@
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B2">
         <v>4079000.0</v>
       </c>
       <c r="C2">
         <v>16522000.0</v>
       </c>
       <c r="D2">
         <v>7082000.0</v>
       </c>
       <c r="E2">
         <v>8137000.0</v>
       </c>
       <c r="F2">
         <v>6533000.0</v>
       </c>
       <c r="G2">
         <v>7575000.0</v>
       </c>
       <c r="H2">
         <v>20892000.0</v>
       </c>
       <c r="I2">
         <v>22793000.0</v>
       </c>
       <c r="J2">
         <v>25458000.0</v>
       </c>
       <c r="K2">
         <v>20141000.0</v>
       </c>
       <c r="L2">
-        <v>4536601.0</v>
+        <v>4537000.0</v>
       </c>
       <c r="M2"/>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B3">
         <v>425000</v>
       </c>
       <c r="C3">
         <v>12158000</v>
       </c>
       <c r="D3">
         <v>9883000</v>
       </c>
       <c r="E3">
         <v>4771000</v>
       </c>
       <c r="F3">
         <v>2350000</v>
       </c>
       <c r="G3">
         <v>3367000</v>
       </c>
       <c r="H3">
         <v>13074000</v>
       </c>
       <c r="I3">
         <v>3693000</v>
       </c>
       <c r="J3">
         <v>9434000</v>
       </c>
       <c r="K3">
         <v>26712000</v>
       </c>
       <c r="L3">
-        <v>7928948</v>
+        <v>11783000</v>
       </c>
       <c r="M3">
         <v>493880</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-1055000.0</v>
       </c>
       <c r="F4"/>
       <c r="G4">
         <v>-1041000.0</v>
       </c>
       <c r="H4">
         <v>-13317000.0</v>
       </c>
       <c r="I4">
         <v>-1901000.0</v>
       </c>
       <c r="J4">
         <v>-2665000.0</v>
       </c>
       <c r="K4">
         <v>5317000.0</v>
       </c>
       <c r="L4">
         <v>15604066.0</v>
       </c>
       <c r="M4"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>1417000.0</v>
       </c>
       <c r="F5"/>
       <c r="G5">
         <v>2047000.0</v>
       </c>
       <c r="H5">
         <v>10233000.0</v>
       </c>
       <c r="I5">
         <v>896000.0</v>
       </c>
       <c r="J5">
         <v>677000.0</v>
       </c>
       <c r="K5">
         <v>-227000.0</v>
       </c>
       <c r="L5">
         <v>230812.0</v>
       </c>
       <c r="M5"/>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B6">
         <v>6731000.0</v>
       </c>
       <c r="C6">
         <v>-12443000.0</v>
       </c>
       <c r="D6">
         <v>9440000.0</v>
       </c>
       <c r="E6">
         <v>-1055000.0</v>
       </c>
       <c r="F6">
         <v>1604000.0</v>
       </c>
       <c r="G6">
         <v>-1042000.0</v>
       </c>
       <c r="H6">
         <v>-13317000.0</v>
       </c>
       <c r="I6">
         <v>-1901000.0</v>
       </c>
       <c r="J6">
         <v>-2665000.0</v>
       </c>
       <c r="K6">
         <v>5317000.0</v>
       </c>
       <c r="L6">
-        <v>15604066.0</v>
+        <v>15604000.0</v>
       </c>
       <c r="M6">
         <v>9073202.0</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B7">
         <v>-98000.0</v>
       </c>
       <c r="C7">
         <v>2209000.0</v>
       </c>
       <c r="D7">
         <v>-583000.0</v>
       </c>
       <c r="E7">
         <v>1011000.0</v>
       </c>
       <c r="F7">
         <v>808000.0</v>
       </c>
       <c r="G7">
         <v>-4318000.0</v>
       </c>
       <c r="H7">
         <v>-2366000.0</v>
       </c>
       <c r="I7">
         <v>5209000.0</v>
       </c>
       <c r="J7">
         <v>-609000.0</v>
       </c>
       <c r="K7">
         <v>-36000.0</v>
       </c>
       <c r="L7">
-        <v>3288320.0</v>
+        <v>3289000.0</v>
       </c>
       <c r="M7">
         <v>128950.0</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>120000.0</v>
       </c>
       <c r="F8"/>
       <c r="G8">
         <v>212000.0</v>
       </c>
       <c r="H8">
         <v>481000.0</v>
       </c>
       <c r="I8">
         <v>157000.0</v>
       </c>
       <c r="J8">
         <v>-882000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B9">
         <v>0.0</v>
       </c>
       <c r="C9">
         <v>67000.0</v>
       </c>
       <c r="D9">
         <v>-55000.0</v>
       </c>
       <c r="E9">
         <v>120000.0</v>
       </c>
       <c r="F9">
         <v>-237000.0</v>
       </c>
       <c r="G9">
         <v>212000.0</v>
       </c>
       <c r="H9">
         <v>481000.0</v>
       </c>
       <c r="I9">
         <v>157000.0</v>
       </c>
       <c r="J9">
         <v>-882000.0</v>
       </c>
       <c r="K9">
         <v>170000.0</v>
       </c>
       <c r="L9">
         <v>-882000.0</v>
       </c>
       <c r="M9">
         <v>-882000.0</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B10">
         <v>7000.0</v>
       </c>
       <c r="C10">
         <v>396000.0</v>
       </c>
       <c r="D10">
         <v>-651000.0</v>
       </c>
       <c r="E10">
         <v>-155000.0</v>
       </c>
       <c r="F10">
         <v>822000.0</v>
       </c>
       <c r="G10">
         <v>166000.0</v>
       </c>
       <c r="H10">
         <v>-492000.0</v>
       </c>
       <c r="I10">
         <v>295000.0</v>
       </c>
       <c r="J10">
         <v>-1636000.0</v>
       </c>
       <c r="K10">
         <v>-59000.0</v>
       </c>
       <c r="L10">
         <v>-59000.0</v>
       </c>
       <c r="M10">
         <v>-59000.0</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>1450000.0</v>
       </c>
       <c r="F11">
         <v>8000.0</v>
       </c>
       <c r="G11">
         <v>-3926000.0</v>
       </c>
       <c r="H11">
         <v>-1208000.0</v>
       </c>
       <c r="I11">
         <v>4481000.0</v>
       </c>
       <c r="J11">
         <v>926000.0</v>
       </c>
       <c r="K11">
         <v>-176000.0</v>
       </c>
       <c r="L11">
         <v>3152000.0</v>
       </c>
       <c r="M11">
         <v>-763072.0</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>2259000.0</v>
       </c>
       <c r="F12">
         <v>2785000.0</v>
       </c>
       <c r="G12">
         <v>15403000.0</v>
       </c>
       <c r="H12">
         <v>10320000.0</v>
       </c>
       <c r="I12">
         <v>2651000.0</v>
       </c>
       <c r="J12">
         <v>4642000.0</v>
       </c>
       <c r="K12">
         <v>1541000.0</v>
       </c>
       <c r="L12">
         <v>6454000.0</v>
       </c>
       <c r="M12">
         <v>3852418.0</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>1024000.0</v>
       </c>
       <c r="F13">
         <v>215000.0</v>
       </c>
       <c r="G13">
         <v>-2696000.0</v>
       </c>
       <c r="H13">
         <v>-3178000.0</v>
       </c>
       <c r="I13">
         <v>4285000.0</v>
       </c>
       <c r="J13">
         <v>983000.0</v>
       </c>
       <c r="K13">
         <v>199000.0</v>
       </c>
       <c r="L13">
         <v>137000.0</v>
       </c>
       <c r="M13">
         <v>128950.0</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B14">
         <v>1062000.0</v>
       </c>
       <c r="C14">
         <v>1274000.0</v>
       </c>
       <c r="D14">
         <v>1271000.0</v>
       </c>
       <c r="E14">
         <v>1061000.0</v>
       </c>
       <c r="F14">
         <v>1320000.0</v>
       </c>
       <c r="G14">
         <v>2411000.0</v>
       </c>
       <c r="H14">
         <v>4081000.0</v>
       </c>
       <c r="I14">
         <v>3403000.0</v>
       </c>
       <c r="J14">
         <v>3071000.0</v>
       </c>
       <c r="K14">
         <v>815000.0</v>
       </c>
       <c r="L14">
-        <v>198905.0</v>
+        <v>199000.0</v>
       </c>
       <c r="M14">
         <v>90846.0</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B16">
         <v>10810000.0</v>
       </c>
       <c r="C16">
         <v>4079000.0</v>
       </c>
       <c r="D16">
         <v>16522000.0</v>
       </c>
       <c r="E16">
         <v>7082000.0</v>
       </c>
       <c r="F16">
         <v>8137000.0</v>
       </c>
       <c r="G16">
         <v>6533000.0</v>
       </c>
       <c r="H16">
         <v>7575000.0</v>
       </c>
       <c r="I16">
         <v>20892000.0</v>
       </c>
       <c r="J16">
         <v>22793000.0</v>
       </c>
       <c r="K16">
         <v>25458000.0</v>
       </c>
       <c r="L16">
-        <v>20140667.0</v>
+        <v>20141000.0</v>
       </c>
       <c r="M16">
         <v>9073202.0</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B18">
         <v>-10678000.0</v>
       </c>
       <c r="C18">
         <v>-25790000.0</v>
       </c>
       <c r="D18">
         <v>-13076000.0</v>
       </c>
       <c r="E18">
         <v>-14919000.0</v>
       </c>
       <c r="F18">
-        <v>-9965000.0</v>
+        <v>-9412000.0</v>
       </c>
       <c r="G18">
         <v>-14396000.0</v>
       </c>
       <c r="H18">
         <v>-38251000.0</v>
       </c>
       <c r="I18">
         <v>-30011000.0</v>
       </c>
       <c r="J18">
         <v>-28436000.0</v>
       </c>
       <c r="K18">
         <v>-37833000.0</v>
       </c>
       <c r="L18">
-        <v>-9405197.0</v>
+        <v>-13259000.0</v>
       </c>
       <c r="M18">
         <v>-1629104.0</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-11636000.0</v>
       </c>
       <c r="D19">
         <v>-8034000.0</v>
       </c>
       <c r="E19">
         <v>-500000.0</v>
       </c>
       <c r="F19">
         <v>-232000.0</v>
       </c>
       <c r="G19">
         <v>6633000.0</v>
       </c>
       <c r="H19">
         <v>-10574000.0</v>
       </c>
       <c r="I19">
         <v>-3929000.0</v>
       </c>
       <c r="J19">
         <v>-8651000.0</v>
       </c>
       <c r="K19">
         <v>-19063000.0</v>
       </c>
       <c r="L19">
         <v>869262.0</v>
       </c>
       <c r="M19"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B20">
         <v>18774000.0</v>
       </c>
       <c r="C20">
         <v>12320000.0</v>
       </c>
       <c r="D20">
         <v>27632000.0</v>
       </c>
       <c r="E20">
         <v>6519000.0</v>
       </c>
       <c r="F20">
         <v>10166000.0</v>
       </c>
       <c r="G20">
         <v>3676000.0</v>
       </c>
       <c r="H20">
         <v>29380000.0</v>
       </c>
       <c r="I20">
         <v>28753000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B21">
         <v>-4539000.0</v>
       </c>
       <c r="C21">
         <v>1428000.0</v>
       </c>
       <c r="D21">
         <v>-3069000.0</v>
       </c>
       <c r="E21">
         <v>5886000.0</v>
       </c>
       <c r="F21">
         <v>553000.0</v>
       </c>
       <c r="G21">
         <v>-322000.0</v>
       </c>
       <c r="H21">
         <v>-6946000.0</v>
       </c>
       <c r="I21">
         <v>-407000.0</v>
       </c>
       <c r="J21">
         <v>-337000.0</v>
       </c>
       <c r="K21">
         <v>4792000.0</v>
       </c>
       <c r="L21">
         <v>9262000.0</v>
       </c>
       <c r="M21">
         <v>10726662.0</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B22">
         <v>-22646000.0</v>
       </c>
       <c r="C22">
         <v>-24555000.0</v>
       </c>
       <c r="D22">
         <v>-23938000.0</v>
       </c>
       <c r="E22">
         <v>-15431000.0</v>
       </c>
       <c r="F22">
         <v>-18193000.0</v>
       </c>
       <c r="G22">
         <v>-25762000.0</v>
       </c>
       <c r="H22">
         <v>-44795000.0</v>
       </c>
       <c r="I22">
         <v>-40254000.0</v>
       </c>
       <c r="J22">
         <v>-26580000.0</v>
       </c>
       <c r="K22">
         <v>-13557000.0</v>
       </c>
       <c r="L22">
-        <v>-12331637.0</v>
+        <v>-12332000.0</v>
       </c>
       <c r="M22">
         <v>-4747502.0</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B23">
         <v>-149000.0</v>
       </c>
       <c r="C23">
         <v>-923000.0</v>
       </c>
       <c r="D23">
         <v>-1218000.0</v>
       </c>
       <c r="E23">
         <v>108000.0</v>
       </c>
       <c r="F23">
         <v>553000.0</v>
       </c>
       <c r="G23">
         <v>6633000.0</v>
       </c>
       <c r="H23">
         <v>29380000.0</v>
       </c>
       <c r="I23">
         <v>28753000.0</v>
       </c>
       <c r="J23">
         <v>25325000.0</v>
       </c>
       <c r="K23">
         <v>4858000.0</v>
       </c>
       <c r="L23">
         <v>-189.0</v>
       </c>
       <c r="M23">
         <v>10729662.0</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B24">
         <v>3323000.0</v>
       </c>
       <c r="C24">
         <v>522000.0</v>
       </c>
       <c r="D24">
         <v>70000.0</v>
       </c>
       <c r="E24">
         <v>1851000.0</v>
       </c>
       <c r="F24">
         <v>354000.0</v>
       </c>
       <c r="G24">
         <v>10000000.0</v>
       </c>
       <c r="H24">
         <v>2500000.0</v>
       </c>
       <c r="I24">
         <v>-236000.0</v>
       </c>
       <c r="J24">
         <v>783000.0</v>
       </c>
       <c r="K24">
         <v>7649000.0</v>
       </c>
       <c r="L24">
-        <v>-17114548.0</v>
+        <v>-13407000.0</v>
       </c>
       <c r="M24">
         <v>-27356.0</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B25">
         <v>9154000.0</v>
       </c>
       <c r="C25">
         <v>4703000.0</v>
       </c>
       <c r="D25">
         <v>17523000.0</v>
       </c>
       <c r="E25">
         <v>956000.0</v>
       </c>
       <c r="F25">
-        <v>8450000.0</v>
+        <v>6802000.0</v>
       </c>
       <c r="G25">
         <v>13068000.0</v>
       </c>
       <c r="H25">
         <v>7678000.0</v>
       </c>
       <c r="I25">
         <v>2673000.0</v>
       </c>
       <c r="J25">
         <v>1092000.0</v>
       </c>
       <c r="K25">
         <v>459000.0</v>
       </c>
       <c r="L25">
-        <v>1226412.0</v>
+        <v>7067000.0</v>
       </c>
       <c r="M25">
         <v>1885318.0</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26">
         <v>-1092000.0</v>
       </c>
       <c r="E26">
         <v>6627000.0</v>
       </c>
       <c r="F26"/>
       <c r="G26">
         <v>3676000.0</v>
       </c>
       <c r="H26">
         <v>29380000.0</v>
       </c>
       <c r="I26">
         <v>28753000.0</v>
       </c>
       <c r="J26">
         <v>25325000.0</v>
       </c>
       <c r="K26">
         <v>30709000.0</v>
       </c>
       <c r="L26">
         <v>32862000.0</v>
       </c>
       <c r="M26">
         <v>36210000.0</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B27">
         <v>2275000.0</v>
       </c>
       <c r="C27">
         <v>2737000.0</v>
       </c>
       <c r="D27">
         <v>2534000.0</v>
       </c>
       <c r="E27">
         <v>2255000.0</v>
       </c>
       <c r="F27">
         <v>2201000.0</v>
       </c>
       <c r="G27">
         <v>3572000.0</v>
       </c>
       <c r="H27">
         <v>4206000.0</v>
       </c>
       <c r="I27">
         <v>1201000.0</v>
       </c>
       <c r="J27">
         <v>1081000.0</v>
       </c>
       <c r="K27">
         <v>1060000.0</v>
       </c>
       <c r="L27">
-        <v>300771.0</v>
+        <v>301000.0</v>
       </c>
       <c r="M27">
         <v>1507164.0</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B28">
         <v>14086000.0</v>
       </c>
       <c r="C28">
         <v>12825000.0</v>
       </c>
       <c r="D28">
         <v>22446000.0</v>
       </c>
       <c r="E28">
         <v>12513000.0</v>
       </c>
       <c r="F28">
-        <v>11447000.0</v>
+        <v>10894000.0</v>
       </c>
       <c r="G28">
         <v>3354000.0</v>
       </c>
       <c r="H28">
         <v>22434000.0</v>
       </c>
       <c r="I28">
         <v>28346000.0</v>
       </c>
       <c r="J28">
         <v>24988000.0</v>
       </c>
       <c r="K28">
         <v>35501000.0</v>
       </c>
       <c r="L28">
-        <v>42123811.0</v>
+        <v>42124000.0</v>
       </c>
       <c r="M28">
         <v>10729662.0</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B29">
         <v>-10253000.0</v>
       </c>
       <c r="C29">
         <v>-13632000.0</v>
       </c>
       <c r="D29">
         <v>-3193000.0</v>
       </c>
       <c r="E29">
         <v>-10148000.0</v>
       </c>
       <c r="F29">
-        <v>-7615000.0</v>
+        <v>-7062000.0</v>
       </c>
       <c r="G29">
         <v>-11029000.0</v>
       </c>
       <c r="H29">
         <v>-25177000.0</v>
       </c>
       <c r="I29">
         <v>-26318000.0</v>
       </c>
       <c r="J29">
         <v>-19002000.0</v>
       </c>
       <c r="K29">
         <v>-11121000.0</v>
       </c>
       <c r="L29">
-        <v>-1476249.0</v>
+        <v>-1476000.0</v>
       </c>
       <c r="M29">
         <v>-1135224.0</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B30">
         <v>2898000.0</v>
       </c>
       <c r="C30">
         <v>-11636000.0</v>
       </c>
       <c r="D30">
         <v>-9813000.0</v>
       </c>
       <c r="E30">
         <v>-3420000.0</v>
       </c>
       <c r="F30">
         <v>-2228000.0</v>
       </c>
       <c r="G30">
         <v>6633000.0</v>
       </c>
       <c r="H30">
         <v>-10574000.0</v>
       </c>
       <c r="I30">
         <v>-3929000.0</v>
       </c>
       <c r="J30">
         <v>-8651000.0</v>
       </c>
       <c r="K30">
         <v>-19063000.0</v>
       </c>
       <c r="L30">
-        <v>-25043496.0</v>
+        <v>-25044000.0</v>
       </c>
       <c r="M30">
         <v>-521236.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AV30"/>
+  <dimension ref="A1:AW30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:48">
+    <row r="1" spans="1:49">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>74</v>
       </c>
       <c r="C1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="E1" t="s">
         <v>76</v>
       </c>
       <c r="F1" t="s">
         <v>77</v>
       </c>
       <c r="G1" t="s">
+        <v>78</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="I1" t="s">
         <v>79</v>
       </c>
       <c r="J1" t="s">
         <v>80</v>
       </c>
       <c r="K1" t="s">
+        <v>81</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="M1" t="s">
         <v>82</v>
       </c>
       <c r="N1" t="s">
         <v>83</v>
       </c>
       <c r="O1" t="s">
+        <v>84</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="Q1" t="s">
         <v>85</v>
       </c>
       <c r="R1" t="s">
         <v>86</v>
       </c>
       <c r="S1" t="s">
+        <v>87</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="U1" t="s">
         <v>88</v>
       </c>
       <c r="V1" t="s">
         <v>89</v>
       </c>
       <c r="W1" t="s">
+        <v>90</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="Y1" t="s">
         <v>91</v>
       </c>
       <c r="Z1" t="s">
         <v>92</v>
       </c>
       <c r="AA1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AC1" t="s">
         <v>94</v>
       </c>
       <c r="AD1" t="s">
         <v>95</v>
       </c>
       <c r="AE1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AG1" t="s">
         <v>97</v>
       </c>
       <c r="AH1" t="s">
         <v>98</v>
       </c>
       <c r="AI1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AK1" t="s">
         <v>100</v>
       </c>
       <c r="AL1" t="s">
         <v>101</v>
       </c>
       <c r="AM1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AO1" t="s">
         <v>103</v>
       </c>
       <c r="AP1" t="s">
         <v>104</v>
       </c>
       <c r="AQ1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AS1" t="s">
         <v>106</v>
       </c>
       <c r="AT1" t="s">
         <v>107</v>
       </c>
       <c r="AU1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
       </c>
-      <c r="AV1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:48">
+      <c r="AW1" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="2" spans="1:49">
       <c r="A2" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B2">
+        <v>6816000.0</v>
+      </c>
+      <c r="C2">
         <v>10810000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>3586000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1933000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1589000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>4079000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>2950000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>7833000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>8294000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>16522000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>25598000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>6196000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>3355000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>7082000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>9293000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>6425000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>9040000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>8137000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>11700000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>10704000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>11727000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>6533000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>5635000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>4776000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>6386000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>7575000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>15541000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>27312000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>15336000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>20892000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>28772000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>36759000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>17497000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>22793000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>17523000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>22109000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>30113000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>25458000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>15408000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>22550000.0</v>
       </c>
-      <c r="AO2">
-[...1 lines deleted...]
-      </c>
       <c r="AP2">
+        <v>15244000.0</v>
+      </c>
+      <c r="AQ2">
         <v>20140667.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>29280704.0</v>
       </c>
-      <c r="AR2">
-[...1 lines deleted...]
-      </c>
       <c r="AS2">
-        <v>3685803.0</v>
+        <v>1631000.0</v>
       </c>
       <c r="AT2">
+        <v>3685804.0</v>
+      </c>
+      <c r="AU2">
         <v>4536601.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>259168.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>-1.0</v>
       </c>
     </row>
-    <row r="3" spans="1:48">
+    <row r="3" spans="1:49">
       <c r="A3" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
+        <v>0</v>
+      </c>
+      <c r="D3">
         <v>190000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>177000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>475000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>731000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1465000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>4233000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>5729000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>3519000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>786000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>323000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>5289000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>2481000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1606000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>748000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>258000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>678000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>455000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>590000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>627000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>340000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>752000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>676000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>1599000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>3806000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>4969000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>2687000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>1612000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>636000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>666000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>1054000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>1337000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>2380000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>1106000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>3673000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>2275000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>5607000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>7290000</v>
       </c>
-      <c r="AO3">
-[...1 lines deleted...]
-      </c>
       <c r="AP3">
+        <v>9328000</v>
+      </c>
+      <c r="AQ3">
         <v>3301812</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>6128926</v>
       </c>
-      <c r="AR3">
-[...1 lines deleted...]
-      </c>
       <c r="AS3">
-        <v>1107364</v>
+        <v>589000</v>
       </c>
       <c r="AT3">
+        <v>1107413</v>
+      </c>
+      <c r="AU3">
         <v>103587</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>493880</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>40924</v>
       </c>
     </row>
-    <row r="4" spans="1:48">
+    <row r="4" spans="1:49">
       <c r="A4" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>2841000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-3727000.0</v>
       </c>
-      <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
-      <c r="T4">
+      <c r="T4"/>
+      <c r="U4">
         <v>996000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-1023000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>5194000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>899000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>859000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>-1610000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>-1189000.0</v>
       </c>
-      <c r="AA4"/>
-      <c r="AB4">
+      <c r="AB4"/>
+      <c r="AC4">
         <v>-11771000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>11976000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-5556000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-7880000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-7987000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>19262000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>-5296000.0</v>
       </c>
-      <c r="AI4"/>
-      <c r="AJ4">
+      <c r="AJ4"/>
+      <c r="AK4">
         <v>-4586000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-8004000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>4655000.0</v>
       </c>
-      <c r="AM4"/>
-      <c r="AN4">
+      <c r="AN4"/>
+      <c r="AO4">
         <v>-7142000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>7305560.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>-4896560.0</v>
       </c>
-      <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
-    </row>
-    <row r="5" spans="1:48">
+      <c r="AW4"/>
+    </row>
+    <row r="5" spans="1:49">
       <c r="A5" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>12338000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>340000.0</v>
       </c>
-      <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
-      <c r="T5">
+      <c r="T5"/>
+      <c r="U5">
         <v>197000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>377000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>401000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>69000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>202000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>663000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>1113000.0</v>
       </c>
-      <c r="AA5"/>
-      <c r="AB5">
+      <c r="AB5"/>
+      <c r="AC5">
         <v>1659000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>4144000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>2901000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>55000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>49000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>543000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>249000.0</v>
       </c>
-      <c r="AI5"/>
-      <c r="AJ5">
+      <c r="AJ5"/>
+      <c r="AK5">
         <v>489000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>183000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-198000.0</v>
       </c>
-      <c r="AM5"/>
-      <c r="AN5">
+      <c r="AN5"/>
+      <c r="AO5">
         <v>65000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>185979.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>75021.0</v>
       </c>
-      <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
-    </row>
-    <row r="6" spans="1:48">
+      <c r="AW5"/>
+    </row>
+    <row r="6" spans="1:49">
       <c r="A6" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B6">
+        <v>-2072000.0</v>
+      </c>
+      <c r="C6">
         <v>-3994000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>7224000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>1653000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>344000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-2490000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>1129000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-4883000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-461000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-8228000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-9076001.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>19402000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>2841000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-3727000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-2211000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>2868000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-2615000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>903000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-3563000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>996000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-1023000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>5194000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>899000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>859000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-1610000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-1189000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-7966000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-11771000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>11976000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-5556000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-7880000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-7987000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>19262000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-5296000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>5270000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-4586000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-8004000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>4655000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>10050000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-7142000.0</v>
       </c>
-      <c r="AO6">
-[...1 lines deleted...]
-      </c>
       <c r="AP6">
+        <v>7306000.0</v>
+      </c>
+      <c r="AQ6">
         <v>-4896560.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-9140037.0</v>
       </c>
-      <c r="AR6">
-[...1 lines deleted...]
-      </c>
       <c r="AS6">
-        <v>-2054956.0</v>
+        <v>27650000.0</v>
       </c>
       <c r="AT6">
-        <v>-850798.0</v>
+        <v>-2054804.0</v>
       </c>
       <c r="AU6">
+        <v>-850797.0</v>
+      </c>
+      <c r="AV6">
         <v>9073202.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>259169.0</v>
       </c>
     </row>
-    <row r="7" spans="1:48">
+    <row r="7" spans="1:49">
       <c r="A7" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B7">
+        <v>-592000.0</v>
+      </c>
+      <c r="C7">
         <v>-915000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-1270000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-53000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-250000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-510000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>1362000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-40000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>520000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>367000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-1269000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>123000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>16000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>547000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>883000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>88000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>384000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-344000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-575000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>436000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>98000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>849000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-1407000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-95000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-109000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-1493000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-255000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-202000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-843000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-1066000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>3575000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>35000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>1463000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>136000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-816000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>749000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-214000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-328000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-1057000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>357000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>430914.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>233086.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>3204818.0</v>
       </c>
-      <c r="AR7">
-[...1 lines deleted...]
-      </c>
       <c r="AS7">
-        <v>76117.0</v>
+        <v>11000.0</v>
       </c>
       <c r="AT7">
+        <v>75655.0</v>
+      </c>
+      <c r="AU7">
         <v>-2655.0</v>
       </c>
-      <c r="AU7"/>
-      <c r="AV7">
+      <c r="AV7"/>
+      <c r="AW7">
         <v>-22946.0</v>
       </c>
     </row>
-    <row r="8" spans="1:48">
+    <row r="8" spans="1:49">
       <c r="A8" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>-102000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>12000.0</v>
       </c>
-      <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
-      <c r="T8">
+      <c r="T8"/>
+      <c r="U8">
         <v>40000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-290000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>32000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>-32000.0</v>
       </c>
-      <c r="X8"/>
       <c r="Y8"/>
-      <c r="Z8">
+      <c r="Z8"/>
+      <c r="AA8">
         <v>244000.0</v>
       </c>
-      <c r="AA8"/>
-      <c r="AB8">
+      <c r="AB8"/>
+      <c r="AC8">
         <v>-700000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-587000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>299000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>136000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>-501000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>966000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>-444000.0</v>
       </c>
-      <c r="AI8"/>
-      <c r="AJ8">
+      <c r="AJ8"/>
+      <c r="AK8">
         <v>16000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>-593000.0</v>
       </c>
-      <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
-    </row>
-    <row r="9" spans="1:48">
+      <c r="AW8"/>
+    </row>
+    <row r="9" spans="1:49">
       <c r="A9" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B9">
         <v>0.0</v>
       </c>
       <c r="C9">
         <v>0.0</v>
       </c>
       <c r="D9">
         <v>0.0</v>
       </c>
       <c r="E9">
+        <v>0.0</v>
+      </c>
+      <c r="F9">
         <v>128000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-128000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>486000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-486000.0</v>
       </c>
-      <c r="I9">
-[...1 lines deleted...]
-      </c>
       <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9">
         <v>67000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>9000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>26000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-102000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>12000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-11000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-142000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>201000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>72000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-19000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>40000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-290000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>32000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-32000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-113000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>26000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>244000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>1469000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-700000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-587000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>299000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>136000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-501000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>966000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-444000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-305000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>16000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-534000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-354000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-280000.0</v>
       </c>
-      <c r="AN9">
-[...1 lines deleted...]
-      </c>
       <c r="AO9">
         <v>0.0</v>
       </c>
       <c r="AP9">
         <v>0.0</v>
       </c>
       <c r="AQ9">
+        <v>0.0</v>
+      </c>
+      <c r="AR9">
         <v>269930.0</v>
       </c>
-      <c r="AR9">
-[...1 lines deleted...]
-      </c>
       <c r="AS9">
         <v>0.0</v>
       </c>
-      <c r="AT9"/>
-      <c r="AU9">
+      <c r="AT9">
+        <v>0.0</v>
+      </c>
+      <c r="AU9"/>
+      <c r="AV9">
         <v>-882000.0</v>
       </c>
-      <c r="AV9"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:48">
+      <c r="AW9"/>
+    </row>
+    <row r="10" spans="1:49">
       <c r="A10" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B10">
-        <v>0.0</v>
+        <v>2000.0</v>
       </c>
       <c r="C10">
         <v>0.0</v>
       </c>
       <c r="D10">
+        <v>0.0</v>
+      </c>
+      <c r="E10">
         <v>1000.0</v>
       </c>
-      <c r="E10">
-[...1 lines deleted...]
-      </c>
       <c r="F10">
+        <v>0.0</v>
+      </c>
+      <c r="G10">
         <v>6000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>66000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>549000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-108000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-111000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-39000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-259000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-330000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-23000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-250000.0</v>
       </c>
       <c r="P10">
         <v>-250000.0</v>
       </c>
       <c r="Q10">
+        <v>-250000.0</v>
+      </c>
+      <c r="R10">
         <v>17000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>78000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>210000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>329000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>283000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>518000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>43000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>74000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>1000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>48000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>566000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-81000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-645000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-332000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>324000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>109000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-405000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>267000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-477000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-188000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-733000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-238000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-59000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>342000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>138000.0</v>
       </c>
-      <c r="AP10">
-[...1 lines deleted...]
-      </c>
       <c r="AQ10">
+        <v>0.0</v>
+      </c>
+      <c r="AR10">
         <v>342019.0</v>
       </c>
-      <c r="AR10">
-[...1 lines deleted...]
-      </c>
       <c r="AS10">
-        <v>11750.0</v>
+        <v>-204000.0</v>
       </c>
       <c r="AT10">
+        <v>11250.0</v>
+      </c>
+      <c r="AU10">
         <v>-149250.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-59000.0</v>
       </c>
-      <c r="AV10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:48">
+      <c r="AW10"/>
+    </row>
+    <row r="11" spans="1:49">
       <c r="A11" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>273000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>419000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>654000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>57000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-30000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-92000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>87000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-296000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>152000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-225000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>904000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-530000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>228000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-1362000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-2262000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-1940000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>1001000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>39000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-191000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>3171000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>554000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>529000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>227000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>1850000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>590000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>1081000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>254000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>388000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>498000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>358459.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>173541.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>3220000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>705000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>366000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>167000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-763072.0</v>
       </c>
-      <c r="AV11"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:48">
+      <c r="AW11"/>
+    </row>
+    <row r="12" spans="1:49">
       <c r="A12" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>807000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>628000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>699000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>2044000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>605000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-206000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>755000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-4506000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1810000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>4819000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>548000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>13295000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>598000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>554000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>956000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>3961000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>2612000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>2801000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>1796000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>1207000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>420000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>841000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>183000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>4642000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>125000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>2717000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>161000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>1541000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>160000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>529816.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>208184.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>6454000.0</v>
       </c>
-      <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
-      <c r="AU12">
+      <c r="AU12"/>
+      <c r="AV12">
         <v>3852418.0</v>
       </c>
-      <c r="AV12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:48">
+      <c r="AW12"/>
+    </row>
+    <row r="13" spans="1:49">
       <c r="A13" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>83000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12784000.0</v>
       </c>
       <c r="N13">
         <v>12784000.0</v>
       </c>
       <c r="O13">
+        <v>12784000.0</v>
+      </c>
+      <c r="P13">
         <v>1087000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>260000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>258000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-581000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-470000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-15000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>330000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>370000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-1272000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-269000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-110000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-1045000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-350000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>269000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-1571000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-1526000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>3126000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>55000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>935000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>169000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>983000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>1172000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>16000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-344000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>199000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>-141000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>72000.0</v>
       </c>
-      <c r="AP13"/>
-      <c r="AQ13">
+      <c r="AQ13"/>
+      <c r="AR13">
         <v>137000.0</v>
       </c>
-      <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
-      <c r="AU13">
+      <c r="AU13"/>
+      <c r="AV13">
         <v>128950.0</v>
       </c>
-      <c r="AV13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:48">
+      <c r="AW13"/>
+    </row>
+    <row r="14" spans="1:49">
       <c r="A14" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B14">
+        <v>263000.0</v>
+      </c>
+      <c r="C14">
         <v>261000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>279000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>276000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>280000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>298000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>290000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>319000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>340000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>325000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>366000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>360000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>359000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>186000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>190000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>233000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>228000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>410000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>259000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>247000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>315000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>499000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>441000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>644000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>690000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>657000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>957000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>1095000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>1138000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>891000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>906000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>836000.0</v>
       </c>
       <c r="AG14">
         <v>836000.0</v>
       </c>
       <c r="AH14">
+        <v>836000.0</v>
+      </c>
+      <c r="AI14">
         <v>825000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>804000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>805000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>761000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>701000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>319000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>239000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>148388.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>108612.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>64376.0</v>
       </c>
-      <c r="AR14">
-[...1 lines deleted...]
-      </c>
       <c r="AS14">
-        <v>45675.0</v>
+        <v>58000.0</v>
       </c>
       <c r="AT14">
+        <v>46337.0</v>
+      </c>
+      <c r="AU14">
         <v>30663.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>90846.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>17650.0</v>
       </c>
     </row>
-    <row r="15" spans="1:48">
+    <row r="15" spans="1:49">
       <c r="A15" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15">
         <v>1000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>6000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>2355000.0</v>
       </c>
-      <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
-      <c r="AF15">
-[...1 lines deleted...]
-      </c>
+      <c r="AF15"/>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
         <v>0.0</v>
       </c>
       <c r="AO15">
         <v>0.0</v>
       </c>
       <c r="AP15">
         <v>0.0</v>
       </c>
       <c r="AQ15">
         <v>0.0</v>
       </c>
       <c r="AR15">
         <v>0.0</v>
       </c>
       <c r="AS15">
         <v>0.0</v>
       </c>
-      <c r="AT15"/>
+      <c r="AT15">
+        <v>0.0</v>
+      </c>
       <c r="AU15"/>
       <c r="AV15"/>
-    </row>
-    <row r="16" spans="1:48">
+      <c r="AW15"/>
+    </row>
+    <row r="16" spans="1:49">
       <c r="A16" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B16">
+        <v>4744000.0</v>
+      </c>
+      <c r="C16">
         <v>6816000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>10810000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>3586000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1933000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1589000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>4079000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>2950000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>7833000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>8294000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>16521999.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>25598000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>6196000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>3355000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>7082000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>9293000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>6425000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>9040000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>8137000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>11700000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>10704000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>11727000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>6534000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>5635000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>4776000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>6386000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>7575000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>15541000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>27312000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>15336000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>20892000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>28772000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>36759000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>17497000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>22793000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>17523000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>22109000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>30113000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>25458000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>15408000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>22550000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>15244107.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>20140667.0</v>
       </c>
-      <c r="AR16">
-[...1 lines deleted...]
-      </c>
       <c r="AS16">
-        <v>1630847.0</v>
+        <v>29281000.0</v>
       </c>
       <c r="AT16">
-        <v>3685803.0</v>
+        <v>1631000.0</v>
       </c>
       <c r="AU16">
+        <v>3685804.0</v>
+      </c>
+      <c r="AV16">
         <v>4536601.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>259168.0</v>
       </c>
     </row>
-    <row r="17" spans="1:48">
+    <row r="17" spans="1:49">
       <c r="A17" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
-    </row>
-    <row r="18" spans="1:48">
+      <c r="AW17"/>
+    </row>
+    <row r="18" spans="1:49">
       <c r="A18" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B18">
+        <v>-2630000.0</v>
+      </c>
+      <c r="C18">
         <v>-3844000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-2795000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-2349000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-2723000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-3228000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-2726000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-5100000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-7984000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-9980000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-8934000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-4036000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>8012000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-8152000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-3321000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-4339000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-3283000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-3662000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-4540000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>732000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-3374000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-2783000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-2376000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-1421000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-4737000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-5861000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-10392000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-11729000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-8214000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-7916000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-7564000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-7874000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-7278000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-7295000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-8056000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-5428000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-8527000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-6425000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-10926000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-9805000.0</v>
       </c>
-      <c r="AO18">
-[...1 lines deleted...]
-      </c>
       <c r="AP18">
+        <v>-11014999.0</v>
+      </c>
+      <c r="AQ18">
         <v>-4901791.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-4933111.0</v>
       </c>
-      <c r="AR18">
-[...1 lines deleted...]
-      </c>
       <c r="AS18">
-        <v>-2054956.0</v>
+        <v>-1566000.0</v>
       </c>
       <c r="AT18">
-        <v>-850798.0</v>
-[...2 lines deleted...]
-      <c r="AV18">
+        <v>-2055203.0</v>
+      </c>
+      <c r="AU18">
+        <v>-850797.0</v>
+      </c>
+      <c r="AV18"/>
+      <c r="AW18">
         <v>-240831.0</v>
       </c>
     </row>
-    <row r="19" spans="1:48">
+    <row r="19" spans="1:49">
       <c r="A19" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>35000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>5311000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-375000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-574000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-1300000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-4183000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-5579000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-3519000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-783000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-289000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-5222000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-1740000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-1319000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-778000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>417000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-722000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-375000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-272000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-232000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-328000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>1611000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>2201000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>3149000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-1306000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-4969000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-2725000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-1574000.0</v>
       </c>
-      <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
-    </row>
-    <row r="20" spans="1:48">
+      <c r="AW19"/>
+    </row>
+    <row r="20" spans="1:49">
       <c r="A20" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B20">
+        <v>581000.0</v>
+      </c>
+      <c r="C20">
         <v>1295000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>11950000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>4020000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>1590000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>1214000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>2194000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>278000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>7722000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>2126000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>-2000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>23951000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>795000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>1989000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>897000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>1034000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>698000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>3890000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>835000.0</v>
       </c>
-      <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
-    </row>
-    <row r="21" spans="1:48">
+      <c r="AW20"/>
+    </row>
+    <row r="21" spans="1:49">
       <c r="A21" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B21">
+        <v>-1000.0</v>
+      </c>
+      <c r="C21">
         <v>-10000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-9000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-10000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-4010000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-510000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>1486000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-23000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>-1000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-6000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>2932000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-636000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>6112000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>225000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>185000.0</v>
       </c>
       <c r="S21">
         <v>185000.0</v>
       </c>
       <c r="T21">
-        <v>184000.0</v>
+        <v>185000.0</v>
       </c>
       <c r="U21">
         <v>184000.0</v>
       </c>
       <c r="V21">
         <v>184000.0</v>
       </c>
       <c r="W21">
+        <v>184000.0</v>
+      </c>
+      <c r="X21">
         <v>-413000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-83000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>250000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-76000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-74000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-42000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-89000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-6741000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-89000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-103000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-107000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-108000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-337000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-84000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-74000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-77000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>4792000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-13000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>4850000.0</v>
       </c>
-      <c r="AP21"/>
-      <c r="AQ21">
+      <c r="AQ21"/>
+      <c r="AR21">
         <v>9262000.0</v>
       </c>
-      <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
-      <c r="AU21">
+      <c r="AU21"/>
+      <c r="AV21">
         <v>10726662.0</v>
       </c>
-      <c r="AV21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:48">
+      <c r="AW21"/>
+    </row>
+    <row r="22" spans="1:49">
       <c r="A22" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B22">
+        <v>-4480000.0</v>
+      </c>
+      <c r="C22">
         <v>-3954000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-4440000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-3121000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-6770000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-8315000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-7443000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-5210000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-6150000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-5752000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-10026000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-4547000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-4759000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-4606000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-3970000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-3885000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-3166000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-4410000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-4705000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-1386000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-8016000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-4086000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-15515000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-1837000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-3983000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-4427000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-11270000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-11316000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-10501000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-11708000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-13532000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-9263000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-9927000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-7532000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-7031000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-6290000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-8365000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-4894000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-4935000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-3517000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-2930666.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-2174334.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-2367082.0</v>
       </c>
-      <c r="AR22">
-[...1 lines deleted...]
-      </c>
       <c r="AS22">
-        <v>-2981576.0</v>
+        <v>-2085000.0</v>
       </c>
       <c r="AT22">
-        <v>-4898651.0</v>
+        <v>-2981350.0</v>
       </c>
       <c r="AU22">
+        <v>-4898650.0</v>
+      </c>
+      <c r="AV22">
         <v>-4747502.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>-272325.0</v>
       </c>
     </row>
-    <row r="23" spans="1:48">
+    <row r="23" spans="1:49">
       <c r="A23" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B23">
+        <v>-44000.0</v>
+      </c>
+      <c r="C23">
         <v>-56000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-39000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-43000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-1000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-66000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>18000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-203000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-214000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-524000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-140000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-515000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-5205000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-563000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-635999.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>226000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>225000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>185000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>184000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>3000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>724000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>3676000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1611000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>332000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-24000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>31253000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-4969000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>20317000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>9063000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>28559000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-676000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>26647000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>2107000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>13769000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-34000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-3052000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>10654000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>21542000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>8000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>13964000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-8.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>9163839.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-436364.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-1107364.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-103587.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>3000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>500000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:48">
+    <row r="24" spans="1:49">
       <c r="A24" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B24">
         <v>-2000000.0</v>
       </c>
       <c r="C24">
+        <v>-2000000.0</v>
+      </c>
+      <c r="D24">
         <v>-1883000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>35000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>5488000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>100000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>157000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>165000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>50000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>150000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-4285000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>3000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-34000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>67000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>419000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>287000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-30000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>1175000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-44000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>80000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>318000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>232000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>12000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>2363000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>2877000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>4748000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2500000.0</v>
       </c>
       <c r="AB24">
         <v>2500000.0</v>
       </c>
       <c r="AC24">
+        <v>2500000.0</v>
+      </c>
+      <c r="AD24">
         <v>-38000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>38000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-226000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-10000.0</v>
       </c>
       <c r="AG24">
         <v>-10000.0</v>
       </c>
       <c r="AH24">
         <v>-10000.0</v>
       </c>
       <c r="AI24">
+        <v>-10000.0</v>
+      </c>
+      <c r="AJ24">
         <v>-341000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-46000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>621000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>503000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-521000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>2614000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>5546761.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>9239.0</v>
       </c>
-      <c r="AQ24">
-[...1 lines deleted...]
-      </c>
       <c r="AR24">
-        <v>-3645982.0</v>
+        <v>-13608140.0</v>
       </c>
       <c r="AS24">
+        <v>-3646000.0</v>
+      </c>
+      <c r="AT24">
         <v>-6000.0</v>
       </c>
-      <c r="AT24"/>
-      <c r="AU24">
+      <c r="AU24"/>
+      <c r="AV24">
         <v>-13261000.0</v>
       </c>
-      <c r="AV24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:48">
+      <c r="AW24"/>
+    </row>
+    <row r="25" spans="1:49">
       <c r="A25" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B25">
+        <v>1854000.0</v>
+      </c>
+      <c r="C25">
         <v>314000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>2050000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>97000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>3848000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>5073000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>3222000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>658000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>788000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>35000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>4860000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>220000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>12120000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>323000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1539000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>233000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-515000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>335000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>656000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1491000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>4199000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-97000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>12905000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>97000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-1213000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>45000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>2675000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>1028000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>1895000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>3884000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>916000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>764000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>563000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>430000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>346000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>289000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>247000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>210000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>192000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>181000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>77003.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>8997.0</v>
       </c>
-      <c r="AQ25">
-[...1 lines deleted...]
-      </c>
       <c r="AR25">
-        <v>668795.0</v>
+        <v>167637.0</v>
       </c>
       <c r="AS25">
-        <v>1912192.0</v>
+        <v>945000.0</v>
       </c>
       <c r="AT25">
+        <v>1830568.0</v>
+      </c>
+      <c r="AU25">
         <v>4123432.0</v>
       </c>
-      <c r="AU25"/>
-      <c r="AV25">
+      <c r="AV25"/>
+      <c r="AW25">
         <v>37877.0</v>
       </c>
     </row>
-    <row r="26" spans="1:48">
+    <row r="26" spans="1:49">
       <c r="A26" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
-      <c r="I26">
+      <c r="I26"/>
+      <c r="J26">
         <v>11597752000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-360000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-2000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-515000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>417749000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-577000.0</v>
       </c>
-      <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
-      <c r="U26">
+      <c r="U26"/>
+      <c r="V26">
         <v>1849000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>8209000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>3676000.0</v>
       </c>
-      <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-      <c r="AA26">
-[...1 lines deleted...]
-      </c>
+      <c r="AA26"/>
       <c r="AB26">
         <v>29380000.0</v>
       </c>
       <c r="AC26">
+        <v>29380000.0</v>
+      </c>
+      <c r="AD26">
         <v>20317000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>9063000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-1000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>11556000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>26647000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>2107000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>32862000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>926000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-24000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>10654000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>32862000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>53000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>9114000.0</v>
       </c>
-      <c r="AP26">
-[...1 lines deleted...]
-      </c>
       <c r="AQ26">
         <v>0.0</v>
       </c>
       <c r="AR26">
+        <v>0.0</v>
+      </c>
+      <c r="AS26">
         <v>436364.0</v>
       </c>
-      <c r="AS26">
-[...3 lines deleted...]
-      <c r="AU26">
+      <c r="AT26">
+        <v>0.0</v>
+      </c>
+      <c r="AU26"/>
+      <c r="AV26">
         <v>36210000.0</v>
       </c>
-      <c r="AV26"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:48">
+      <c r="AW26"/>
+    </row>
+    <row r="27" spans="1:49">
       <c r="A27" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B27">
+        <v>325000.0</v>
+      </c>
+      <c r="C27">
         <v>450000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>776000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>452000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>346000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>701000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>574000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>638000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>751000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>774000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>654000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>594000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>599000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>687000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>518000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>598000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>534000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>605000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>503000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>399000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>620000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>679000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>1540000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>522000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>554000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>956000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>1307000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>901000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>931000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>1067000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>348000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>361000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>348000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>144000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>489000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>125000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>306000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>161000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>162000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>160000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>529816.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>208184.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>126066.0</v>
       </c>
-      <c r="AR27">
-[...1 lines deleted...]
-      </c>
       <c r="AS27">
+        <v>94000.0</v>
+      </c>
+      <c r="AT27">
         <v>81000.0</v>
       </c>
-      <c r="AT27"/>
       <c r="AU27"/>
-      <c r="AV27">
+      <c r="AV27"/>
+      <c r="AW27">
         <v>39837.0</v>
       </c>
     </row>
-    <row r="28" spans="1:48">
+    <row r="28" spans="1:49">
       <c r="A28" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B28">
+        <v>558000.0</v>
+      </c>
+      <c r="C28">
         <v>1850000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>11902000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>3967000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-2421000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>638000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>3698000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>52000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>7473000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1602000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-142000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>23435000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-5205000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>4358000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>369000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>6920000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>698000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>3890000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1021000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>184000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>2033000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>8209000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>3263000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-83000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>250000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-76000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-74000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-42000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>20228000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>2322000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-90000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-103000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>26540000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>1999000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>13667000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>842000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-98000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>10577000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>21497000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>49000.0</v>
       </c>
-      <c r="AO28">
-[...1 lines deleted...]
-      </c>
       <c r="AP28">
+        <v>13959000.0</v>
+      </c>
+      <c r="AQ28">
         <v>-4008.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>9261639.0</v>
       </c>
-      <c r="AR28">
-[...1 lines deleted...]
-      </c>
       <c r="AS28">
-        <v>0.0</v>
-[...2 lines deleted...]
-      <c r="AU28">
+        <v>32862000.0</v>
+      </c>
+      <c r="AT28">
+        <v>0.0</v>
+      </c>
+      <c r="AU28"/>
+      <c r="AV28">
         <v>10729662.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>500000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:48">
+    <row r="29" spans="1:49">
       <c r="A29" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B29">
+        <v>-2630000.0</v>
+      </c>
+      <c r="C29">
         <v>-3844000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-2605000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-2349000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-2546000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-2753000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-1995000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-3635000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-3751000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-4251000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-5415000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-3250000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>8335000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-2863000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-840000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-2733000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-2535000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-3404000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-3862000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1187000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-2784000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-2156000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-2036000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-669000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-4061000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-4262000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-6586000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-6760000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-5527000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-6304000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-6928000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-7208000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-6224000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-5958000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-5676000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-4322000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-4854000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-4150000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-5319000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>-2515000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-1687021.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-1599979.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>1195815.0</v>
       </c>
-      <c r="AR29">
-[...1 lines deleted...]
-      </c>
       <c r="AS29">
-        <v>-947592.0</v>
+        <v>-977000.0</v>
       </c>
       <c r="AT29">
-        <v>-747211.0</v>
+        <v>-947790.0</v>
       </c>
       <c r="AU29">
+        <v>-747210.0</v>
+      </c>
+      <c r="AV29">
         <v>-1135224.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-199907.0</v>
       </c>
     </row>
-    <row r="30" spans="1:48">
+    <row r="30" spans="1:49">
       <c r="A30" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="B30">
+        <v>169</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30">
         <v>-2000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-2073000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>35000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>5311000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-375000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-574000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-1300000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-4183000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-5579000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-3519000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-783000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-289000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-5222000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-1740000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-1319000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-778000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>417000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-722000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-375000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-272000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-859000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-328000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>1611000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>2201000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>3149000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-1306000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-4969000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-2725000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-1574000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-862000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-676000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-1054000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-1337000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-2721000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-1106000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-3052000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-1772000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-6128000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-4676000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-4966427.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-3292573.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-19597492.0</v>
       </c>
-      <c r="AR30">
-[...1 lines deleted...]
-      </c>
       <c r="AS30">
-        <v>-1107364.0</v>
+        <v>-4235000.0</v>
       </c>
       <c r="AT30">
+        <v>-1107413.0</v>
+      </c>
+      <c r="AU30">
         <v>-103587.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-521236.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-40924.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>