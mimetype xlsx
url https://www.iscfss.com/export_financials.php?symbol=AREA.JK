--- v0 (2026-03-14)
+++ v1 (2026-09-13)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="134">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="137">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
   </si>
   <si>
     <t>accumulatedAmortization</t>
   </si>
   <si>
     <t>accumulatedDepreciation</t>
   </si>
   <si>
     <t>accumulatedOtherComprehensiveIncome</t>
@@ -223,50 +226,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
   <si>
     <t>2023-03-31</t>
   </si>
@@ -791,5372 +800,6400 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F62"/>
+  <dimension ref="A1:G62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
-    </row>
-    <row r="2" spans="1:6">
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7">
       <c r="A2" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B2">
+        <v>909010790.0</v>
+      </c>
+      <c r="C2">
         <v>2314123000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>5704187000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>619885000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1603798789.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1013556369.0</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:7">
       <c r="A3" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
-    </row>
-    <row r="4" spans="1:6">
+      <c r="G3"/>
+    </row>
+    <row r="4" spans="1:7">
       <c r="A4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
-    </row>
-    <row r="5" spans="1:6">
+      <c r="G4"/>
+    </row>
+    <row r="5" spans="1:7">
       <c r="A5" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B5">
+        <v>469960507.0</v>
+      </c>
+      <c r="C5">
         <v>469801000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-83903000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>18287000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-10425522907.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-7056204612.0</v>
       </c>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
-    </row>
-    <row r="7" spans="1:6">
+      <c r="G6"/>
+    </row>
+    <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
-    </row>
-    <row r="8" spans="1:6">
+      <c r="G7"/>
+    </row>
+    <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
-    </row>
-    <row r="9" spans="1:6">
+      <c r="G8"/>
+    </row>
+    <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B9">
         <v>12658121190.0</v>
       </c>
       <c r="C9">
-        <v>-10873090110.0</v>
+        <v>12658121190.0</v>
       </c>
       <c r="D9">
         <v>-10873090110.0</v>
       </c>
-      <c r="E9"/>
+      <c r="E9">
+        <v>-10873090110.0</v>
+      </c>
       <c r="F9"/>
-    </row>
-    <row r="10" spans="1:6">
+      <c r="G9"/>
+    </row>
+    <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B10">
+        <v>47026943256.0</v>
+      </c>
+      <c r="C10">
         <v>75272138000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>12045776000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>18698290000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>395285775.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>434846810.0</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
-    </row>
-    <row r="12" spans="1:6">
+      <c r="G11"/>
+    </row>
+    <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B12">
+        <v>56378751256.0</v>
+      </c>
+      <c r="C12">
         <v>75272138000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>12045776000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>18698290000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>395285775.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>434846810.0</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B13">
         <v>190470075000.0</v>
       </c>
       <c r="C13">
+        <v>190470075000.0</v>
+      </c>
+      <c r="D13">
         <v>152220075000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000000.0</v>
       </c>
       <c r="E13">
         <v>300000000.0</v>
       </c>
       <c r="F13">
         <v>300000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:6">
+      <c r="G13">
+        <v>300000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B14">
         <v>2539601000.0</v>
       </c>
       <c r="C14">
+        <v>2539601000.0</v>
+      </c>
+      <c r="D14">
         <v>5460399000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2029601000.0</v>
       </c>
       <c r="E14">
         <v>2029601000.0</v>
       </c>
       <c r="F14">
         <v>2029601000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:6">
+      <c r="G14">
+        <v>2029601000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
-    </row>
-    <row r="16" spans="1:6">
+      <c r="G15"/>
+    </row>
+    <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B16">
+        <v>394081102.0</v>
+      </c>
+      <c r="C16">
         <v>861136000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>641488000.0</v>
       </c>
-      <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-    </row>
-    <row r="17" spans="1:6">
+      <c r="G16"/>
+    </row>
+    <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
-    </row>
-    <row r="18" spans="1:6">
+      <c r="G17"/>
+    </row>
+    <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
-    </row>
-    <row r="19" spans="1:6">
+      <c r="G18"/>
+    </row>
+    <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
-    </row>
-    <row r="20" spans="1:6">
+      <c r="G19"/>
+    </row>
+    <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-    </row>
-    <row r="21" spans="1:6">
+      <c r="G20"/>
+    </row>
+    <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B21">
+        <v>398891285.0</v>
+      </c>
+      <c r="C21">
         <v>849147000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>595397000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>144792000.0</v>
       </c>
-      <c r="E21"/>
       <c r="F21"/>
-    </row>
-    <row r="22" spans="1:6">
+      <c r="G21"/>
+    </row>
+    <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B22">
+        <v>1317765665.0</v>
+      </c>
+      <c r="C22">
         <v>285727000.0</v>
       </c>
-      <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
-    </row>
-    <row r="23" spans="1:6">
+      <c r="G22"/>
+    </row>
+    <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B23">
+        <v>283572359789.0</v>
+      </c>
+      <c r="C23">
         <v>290207974000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>224434646000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>167633163000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>8917063843.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>7428850082.0</v>
       </c>
     </row>
-    <row r="24" spans="1:6">
+    <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B24">
+        <v>15451513410.0</v>
+      </c>
+      <c r="C24">
         <v>45301083110.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>47874545030.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>0.0</v>
       </c>
-      <c r="E24"/>
       <c r="F24"/>
-    </row>
-    <row r="25" spans="1:6">
+      <c r="G24"/>
+    </row>
+    <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B25">
+        <v>15451513410.0</v>
+      </c>
+      <c r="C25">
         <v>45884923500.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>47874545030.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>0.0</v>
       </c>
-      <c r="E25"/>
       <c r="F25"/>
-    </row>
-    <row r="26" spans="1:6">
+      <c r="G25"/>
+    </row>
+    <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-    </row>
-    <row r="27" spans="1:6">
+      <c r="G26"/>
+    </row>
+    <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-    </row>
-    <row r="28" spans="1:6">
+      <c r="G27"/>
+    </row>
+    <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B28">
+        <v>-19077472220.0</v>
+      </c>
+      <c r="C28">
         <v>-25754262000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>38952968000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-18698290000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-395285775.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-434846810.0</v>
       </c>
     </row>
-    <row r="29" spans="1:6">
+    <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
-    </row>
-    <row r="30" spans="1:6">
+      <c r="G29"/>
+    </row>
+    <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B30">
+        <v>12398316109.0</v>
+      </c>
+      <c r="C30">
         <v>4026799000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>2853905000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>6310482000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>2937325559.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1902740816.0</v>
       </c>
     </row>
-    <row r="31" spans="1:6">
+    <row r="31" spans="1:7">
       <c r="A31" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
-    </row>
-    <row r="32" spans="1:6">
+      <c r="G31"/>
+    </row>
+    <row r="32" spans="1:7">
       <c r="A32" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
-    </row>
-    <row r="33" spans="1:6">
+      <c r="G32"/>
+    </row>
+    <row r="33" spans="1:7">
       <c r="A33" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B33">
+        <v>209055009207.0</v>
+      </c>
+      <c r="C33">
         <v>202974879000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>193673986000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>127780967000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>5584452509.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>5091262456.0</v>
       </c>
     </row>
-    <row r="34" spans="1:6">
+    <row r="34" spans="1:7">
       <c r="A34" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
-    </row>
-    <row r="35" spans="1:6">
+      <c r="G34"/>
+    </row>
+    <row r="35" spans="1:7">
       <c r="A35" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B35">
+        <v>17342343036.0</v>
+      </c>
+      <c r="C35">
         <v>46880354000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>48628553000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>1061953000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>943591899.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>999835931.0</v>
       </c>
     </row>
-    <row r="36" spans="1:6">
+    <row r="36" spans="1:7">
       <c r="A36" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B36">
+        <v>354785470.0</v>
+      </c>
+      <c r="C36">
         <v>404444000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>304920000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>267839000.0</v>
       </c>
-      <c r="E36"/>
-[...2 lines deleted...]
-    <row r="37" spans="1:6">
+      <c r="F36">
+        <v>377451793.0</v>
+      </c>
+      <c r="G36"/>
+    </row>
+    <row r="37" spans="1:7">
       <c r="A37" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
-    </row>
-    <row r="38" spans="1:6">
+      <c r="G37"/>
+    </row>
+    <row r="38" spans="1:7">
       <c r="A38" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B38">
+        <v>354785470.0</v>
+      </c>
+      <c r="C38">
         <v>404443800.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>991135720.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>267838650.0</v>
       </c>
-      <c r="E38"/>
       <c r="F38"/>
-    </row>
-    <row r="39" spans="1:6">
+      <c r="G38"/>
+    </row>
+    <row r="39" spans="1:7">
       <c r="A39" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B39">
+        <v>4422517552.0</v>
+      </c>
+      <c r="C39">
         <v>7648430000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>15860979000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>14843423000.0</v>
       </c>
-      <c r="E39"/>
       <c r="F39"/>
-    </row>
-    <row r="40" spans="1:6">
+      <c r="G39"/>
+    </row>
+    <row r="40" spans="1:7">
       <c r="A40" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B40">
+        <v>10115124771.0</v>
+      </c>
+      <c r="C40">
         <v>4136878000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>3665619000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>64940599000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>1119084154.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>1088353559.0</v>
       </c>
     </row>
-    <row r="41" spans="1:6">
+    <row r="41" spans="1:7">
       <c r="A41" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
-    </row>
-    <row r="42" spans="1:6">
+      <c r="G41"/>
+    </row>
+    <row r="42" spans="1:7">
       <c r="A42" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B42">
+        <v>12658121187.0</v>
+      </c>
+      <c r="C42">
         <v>12658121000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-10629350000.0</v>
       </c>
       <c r="D42">
         <v>-10629350000.0</v>
       </c>
-      <c r="E42"/>
-[...2 lines deleted...]
-    <row r="43" spans="1:6">
+      <c r="E42">
+        <v>-10629350000.0</v>
+      </c>
+      <c r="F42">
+        <v>-7056204612.0</v>
+      </c>
+      <c r="G42"/>
+    </row>
+    <row r="43" spans="1:7">
       <c r="A43" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
-    </row>
-    <row r="44" spans="1:6">
+      <c r="G43"/>
+    </row>
+    <row r="44" spans="1:7">
       <c r="A44" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
-    </row>
-    <row r="45" spans="1:6">
+      <c r="G44"/>
+    </row>
+    <row r="45" spans="1:7">
       <c r="A45" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
-    </row>
-    <row r="46" spans="1:6">
+      <c r="G45"/>
+    </row>
+    <row r="46" spans="1:7">
       <c r="A46" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B46">
+        <v>208301332452.0</v>
+      </c>
+      <c r="C46">
         <v>201721288000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>192773669000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>127368337000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>5207000716.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>4701867636.0</v>
       </c>
     </row>
-    <row r="47" spans="1:6">
+    <row r="47" spans="1:7">
       <c r="A47" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B47">
+        <v>208301332450.0</v>
+      </c>
+      <c r="C47">
         <v>201721287620.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>192087453160.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>127368336910.0</v>
       </c>
-      <c r="E47"/>
       <c r="F47"/>
-    </row>
-    <row r="48" spans="1:6">
+      <c r="G47"/>
+    </row>
+    <row r="48" spans="1:7">
       <c r="A48" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B48">
+        <v>38715685765.0</v>
+      </c>
+      <c r="C48">
         <v>28784534000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>21163777000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>17821789000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>15376111909.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>11083308835.0</v>
       </c>
     </row>
-    <row r="49" spans="1:6">
+    <row r="49" spans="1:7">
       <c r="A49" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
-    </row>
-    <row r="50" spans="1:6">
+      <c r="G49"/>
+    </row>
+    <row r="50" spans="1:7">
       <c r="A50" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
-    </row>
-    <row r="51" spans="1:6">
+      <c r="G50"/>
+    </row>
+    <row r="51" spans="1:7">
       <c r="A51" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B51">
+        <v>27949471036.0</v>
+      </c>
+      <c r="C51">
         <v>49517876000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>50998744000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>93500000000.0</v>
       </c>
-      <c r="E51"/>
       <c r="F51"/>
-    </row>
-    <row r="52" spans="1:6">
+      <c r="G51"/>
+    </row>
+    <row r="52" spans="1:7">
       <c r="A52" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B52">
+        <v>12497957631.0</v>
+      </c>
+      <c r="C52">
         <v>3632953000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>3124199000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>93500000000.0</v>
       </c>
-      <c r="E52"/>
       <c r="F52"/>
-    </row>
-    <row r="53" spans="1:6">
+      <c r="G52"/>
+    </row>
+    <row r="53" spans="1:7">
       <c r="A53" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="B53"/>
+        <v>58</v>
+      </c>
+      <c r="B53">
+        <v>9351808000.0</v>
+      </c>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
-    </row>
-    <row r="54" spans="1:6">
+      <c r="G53"/>
+    </row>
+    <row r="54" spans="1:7">
       <c r="A54" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
-    </row>
-    <row r="55" spans="1:6">
+      <c r="G54"/>
+    </row>
+    <row r="55" spans="1:7">
       <c r="A55" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B55">
+        <v>283572359789.0</v>
+      </c>
+      <c r="C55">
         <v>290207974000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>224434646000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>167633163000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>8917063843.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>7428850082.0</v>
       </c>
     </row>
-    <row r="56" spans="1:6">
+    <row r="56" spans="1:7">
       <c r="A56" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B56">
+        <v>74517350582.0</v>
+      </c>
+      <c r="C56">
         <v>87233095000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>30760660000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>39852195000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>3332611334.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>2337587626.0</v>
       </c>
     </row>
-    <row r="57" spans="1:6">
+    <row r="57" spans="1:7">
       <c r="A57" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B57">
+        <v>23916174294.0</v>
+      </c>
+      <c r="C57">
         <v>10945089000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>13135494000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>159060484000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>2722882943.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>2101909928.0</v>
       </c>
     </row>
-    <row r="58" spans="1:6">
+    <row r="58" spans="1:7">
       <c r="A58" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B58">
+        <v>41258517330.0</v>
+      </c>
+      <c r="C58">
         <v>57825443000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>61764047000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>160122437000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>3666474842.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>3101745859.0</v>
       </c>
     </row>
-    <row r="59" spans="1:6">
+    <row r="59" spans="1:7">
       <c r="A59" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
-    </row>
-    <row r="60" spans="1:6">
+      <c r="G59"/>
+    </row>
+    <row r="60" spans="1:7">
       <c r="A60" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B60">
+        <v>242313842459.0</v>
+      </c>
+      <c r="C60">
         <v>232382531000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>162670598000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>7510726000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>5250589000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>4327104223.0</v>
       </c>
     </row>
-    <row r="61" spans="1:6">
+    <row r="61" spans="1:7">
       <c r="A61" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
-    </row>
-    <row r="62" spans="1:6">
+      <c r="G61"/>
+    </row>
+    <row r="62" spans="1:7">
       <c r="A62" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
+      <c r="G62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L62"/>
+  <dimension ref="A1:O62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D1" t="s">
-        <v>69</v>
+        <v>1</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>70</v>
       </c>
       <c r="F1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="H1" t="s">
-        <v>72</v>
+        <v>2</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>73</v>
       </c>
       <c r="J1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="K1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="L1" t="s">
         <v>3</v>
       </c>
-    </row>
-    <row r="2" spans="1:12">
+      <c r="M1" t="s">
+        <v>76</v>
+      </c>
+      <c r="N1" t="s">
+        <v>77</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B2">
+        <v>2544952000.0</v>
+      </c>
+      <c r="C2">
+        <v>184133000.0</v>
+      </c>
+      <c r="D2">
+        <v>909010790.0</v>
+      </c>
+      <c r="E2">
         <v>6079407000.0</v>
       </c>
-      <c r="C2">
+      <c r="F2">
         <v>7556346000.0</v>
       </c>
-      <c r="D2">
+      <c r="G2">
         <v>12473308000.0</v>
       </c>
-      <c r="E2">
+      <c r="H2">
         <v>2314123000.0</v>
       </c>
-      <c r="F2">
+      <c r="I2">
         <v>3429625000.0</v>
       </c>
-      <c r="G2">
+      <c r="J2">
         <v>3294413000.0</v>
       </c>
-      <c r="H2">
+      <c r="K2">
         <v>3294413000.0</v>
       </c>
-      <c r="I2">
+      <c r="L2">
         <v>5704187000.0</v>
       </c>
-      <c r="J2"/>
-[...1 lines deleted...]
-      <c r="L2">
+      <c r="M2"/>
+      <c r="N2"/>
+      <c r="O2">
         <v>619885193.0</v>
       </c>
     </row>
-    <row r="3" spans="1:12">
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
-    </row>
-    <row r="4" spans="1:12">
+      <c r="M3"/>
+      <c r="N3"/>
+      <c r="O3"/>
+    </row>
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-    </row>
-    <row r="5" spans="1:12">
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B5">
+        <v>299540000.0</v>
+      </c>
+      <c r="C5">
+        <v>462250000.0</v>
+      </c>
+      <c r="D5">
+        <v>469960507.0</v>
+      </c>
+      <c r="E5">
         <v>570097000.0</v>
       </c>
-      <c r="C5">
+      <c r="F5">
         <v>-15509881000.0</v>
       </c>
-      <c r="D5">
+      <c r="G5">
         <v>-15532979000.0</v>
       </c>
-      <c r="E5">
+      <c r="H5">
         <v>469801000.0</v>
       </c>
-      <c r="F5">
+      <c r="I5">
         <v>447417000.0</v>
       </c>
-      <c r="G5">
+      <c r="J5">
         <v>-15584259000.0</v>
       </c>
-      <c r="H5">
+      <c r="K5">
         <v>-15584259000.0</v>
       </c>
-      <c r="I5">
+      <c r="L5">
         <v>-83903000.0</v>
       </c>
-      <c r="J5"/>
-      <c r="K5">
+      <c r="M5"/>
+      <c r="N5">
         <v>7510725529.0</v>
       </c>
-      <c r="L5">
+      <c r="O5">
         <v>-10611063682.0</v>
       </c>
     </row>
-    <row r="6" spans="1:12">
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
-    </row>
-    <row r="7" spans="1:12">
+      <c r="M6"/>
+      <c r="N6"/>
+      <c r="O6"/>
+    </row>
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
-    </row>
-    <row r="8" spans="1:12">
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+    </row>
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-    </row>
-    <row r="9" spans="1:12">
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>13</v>
-[...6 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
       <c r="D9">
         <v>12658121190.0</v>
       </c>
       <c r="E9">
         <v>12658121190.0</v>
       </c>
       <c r="F9">
         <v>12658121190.0</v>
       </c>
-      <c r="G9"/>
-[...1 lines deleted...]
-      <c r="I9"/>
+      <c r="G9">
+        <v>12658121190.0</v>
+      </c>
+      <c r="H9">
+        <v>12658121190.0</v>
+      </c>
+      <c r="I9">
+        <v>12658121190.0</v>
+      </c>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-    </row>
-    <row r="10" spans="1:12">
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9"/>
+    </row>
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B10">
+        <v>40175822000.0</v>
+      </c>
+      <c r="C10">
+        <v>35512665000.0</v>
+      </c>
+      <c r="D10">
+        <v>47026943256.0</v>
+      </c>
+      <c r="E10">
         <v>55767721000.0</v>
       </c>
-      <c r="C10">
+      <c r="F10">
         <v>65729075000.0</v>
       </c>
-      <c r="D10">
+      <c r="G10">
         <v>70622954000.0</v>
       </c>
-      <c r="E10">
+      <c r="H10">
         <v>75272138000.0</v>
       </c>
-      <c r="F10">
+      <c r="I10">
         <v>11415131000.0</v>
       </c>
-      <c r="G10">
+      <c r="J10">
         <v>72346142000.0</v>
       </c>
-      <c r="H10">
+      <c r="K10">
         <v>72346142000.0</v>
       </c>
-      <c r="I10">
+      <c r="L10">
         <v>12045776000.0</v>
       </c>
-      <c r="J10"/>
-      <c r="K10">
+      <c r="M10"/>
+      <c r="N10">
         <v>18698289809.0</v>
       </c>
-      <c r="L10">
+      <c r="O10">
         <v>18698289809.0</v>
       </c>
     </row>
-    <row r="11" spans="1:12">
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-    </row>
-    <row r="12" spans="1:12">
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
+    </row>
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B12">
+        <v>41821948000.0</v>
+      </c>
+      <c r="C12">
+        <v>44447093000.0</v>
+      </c>
+      <c r="D12">
+        <v>56378751256.0</v>
+      </c>
+      <c r="E12">
         <v>58005098000.0</v>
       </c>
-      <c r="C12">
+      <c r="F12">
         <v>67067935000.0</v>
       </c>
-      <c r="D12">
+      <c r="G12">
         <v>71927729000.0</v>
       </c>
-      <c r="E12">
+      <c r="H12">
         <v>75272138000.0</v>
       </c>
-      <c r="F12">
+      <c r="I12">
         <v>68645715000.0</v>
       </c>
-      <c r="G12">
+      <c r="J12">
         <v>72346142000.0</v>
       </c>
-      <c r="H12">
+      <c r="K12">
         <v>72346142000.0</v>
       </c>
-      <c r="I12">
+      <c r="L12">
         <v>12045776000.0</v>
       </c>
-      <c r="J12"/>
-      <c r="K12">
+      <c r="M12"/>
+      <c r="N12">
         <v>18698289809.0</v>
       </c>
-      <c r="L12">
+      <c r="O12">
         <v>18698289809.0</v>
       </c>
     </row>
-    <row r="13" spans="1:12">
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B13">
         <v>190470075000.0</v>
       </c>
       <c r="C13">
         <v>190470075000.0</v>
       </c>
       <c r="D13">
         <v>190470075000.0</v>
       </c>
       <c r="E13">
         <v>190470075000.0</v>
       </c>
       <c r="F13">
         <v>190470075000.0</v>
       </c>
       <c r="G13">
         <v>190470075000.0</v>
       </c>
       <c r="H13">
         <v>190470075000.0</v>
       </c>
       <c r="I13">
+        <v>190470075000.0</v>
+      </c>
+      <c r="J13">
+        <v>190470075000.0</v>
+      </c>
+      <c r="K13">
+        <v>190470075000.0</v>
+      </c>
+      <c r="L13">
         <v>152220075000.0</v>
       </c>
-      <c r="J13"/>
-[...1 lines deleted...]
-      <c r="L13">
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13">
         <v>300000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:12">
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B14">
-        <v>2539601000.0</v>
+        <v>2560723000.0</v>
       </c>
       <c r="C14">
         <v>2539601000.0</v>
       </c>
       <c r="D14">
         <v>2539601000.0</v>
       </c>
       <c r="E14">
         <v>2539601000.0</v>
       </c>
       <c r="F14">
-        <v>5460399000.0</v>
+        <v>2539601000.0</v>
       </c>
       <c r="G14">
         <v>2539601000.0</v>
       </c>
       <c r="H14">
         <v>2539601000.0</v>
       </c>
       <c r="I14">
         <v>5460399000.0</v>
       </c>
       <c r="J14">
+        <v>2539601000.0</v>
+      </c>
+      <c r="K14">
+        <v>2539601000.0</v>
+      </c>
+      <c r="L14">
+        <v>5460399000.0</v>
+      </c>
+      <c r="M14">
         <v>2029601000.0</v>
       </c>
-      <c r="K14">
+      <c r="N14">
         <v>2029601000.0</v>
       </c>
-      <c r="L14">
+      <c r="O14">
         <v>2029601000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:12">
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-    </row>
-    <row r="16" spans="1:12">
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+    </row>
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>21</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>587628000.0</v>
+      </c>
+      <c r="D16">
+        <v>394081102.0</v>
+      </c>
+      <c r="E16">
         <v>623950000.0</v>
       </c>
-      <c r="C16"/>
-[...6 lines deleted...]
-      </c>
+      <c r="F16"/>
       <c r="G16"/>
       <c r="H16">
+        <v>861136000.0</v>
+      </c>
+      <c r="I16">
+        <v>1371193000.0</v>
+      </c>
+      <c r="J16"/>
+      <c r="K16">
         <v>3823703000.0</v>
       </c>
-      <c r="I16">
+      <c r="L16">
         <v>641488000.0</v>
       </c>
-      <c r="J16"/>
-[...3 lines deleted...]
-    <row r="17" spans="1:12">
+      <c r="M16"/>
+      <c r="N16"/>
+      <c r="O16"/>
+    </row>
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
-    </row>
-    <row r="18" spans="1:12">
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
-    </row>
-    <row r="19" spans="1:12">
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+    </row>
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-    </row>
-    <row r="20" spans="1:12">
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-    </row>
-    <row r="21" spans="1:12">
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B21">
+        <v>534643000.0</v>
+      </c>
+      <c r="C21">
+        <v>340205000.0</v>
+      </c>
+      <c r="D21">
+        <v>398891285.0</v>
+      </c>
+      <c r="E21">
         <v>492283000.0</v>
       </c>
-      <c r="C21">
+      <c r="F21">
         <v>616818000.0</v>
       </c>
-      <c r="D21">
+      <c r="G21">
         <v>741352000.0</v>
       </c>
-      <c r="E21">
+      <c r="H21">
         <v>849147000.0</v>
       </c>
-      <c r="F21">
+      <c r="I21">
         <v>584650000.0</v>
       </c>
-      <c r="G21">
+      <c r="J21">
         <v>686024000.0</v>
       </c>
-      <c r="H21">
+      <c r="K21">
         <v>686024000.0</v>
       </c>
-      <c r="I21">
+      <c r="L21">
         <v>595397000.0</v>
       </c>
-      <c r="J21"/>
-[...1 lines deleted...]
-      <c r="L21">
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21">
         <v>144791665.0</v>
       </c>
     </row>
-    <row r="22" spans="1:12">
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B22">
+        <v>188148000.0</v>
+      </c>
+      <c r="C22">
+        <v>1600412000.0</v>
+      </c>
+      <c r="D22">
+        <v>1317765665.0</v>
+      </c>
+      <c r="E22">
         <v>190744000.0</v>
       </c>
-      <c r="C22">
+      <c r="F22">
         <v>195380000.0</v>
       </c>
-      <c r="D22">
+      <c r="G22">
         <v>446827000.0</v>
       </c>
-      <c r="E22">
+      <c r="H22">
         <v>285727000.0</v>
       </c>
-      <c r="F22">
+      <c r="I22">
         <v>41432000.0</v>
       </c>
-      <c r="G22"/>
-      <c r="H22">
+      <c r="J22"/>
+      <c r="K22">
         <v>279753000.0</v>
       </c>
-      <c r="I22"/>
-[...1 lines deleted...]
-      <c r="K22"/>
       <c r="L22"/>
-    </row>
-    <row r="23" spans="1:12">
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+    </row>
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B23">
+        <v>275126972000.0</v>
+      </c>
+      <c r="C23">
+        <v>269731578000.0</v>
+      </c>
+      <c r="D23">
+        <v>283572359789.0</v>
+      </c>
+      <c r="E23">
         <v>287207799000.0</v>
       </c>
-      <c r="C23">
+      <c r="F23">
         <v>299705591000.0</v>
       </c>
-      <c r="D23">
+      <c r="G23">
         <v>301240238000.0</v>
       </c>
-      <c r="E23">
+      <c r="H23">
         <v>290207974000.0</v>
       </c>
-      <c r="F23">
+      <c r="I23">
         <v>289396760000.0</v>
       </c>
-      <c r="G23">
+      <c r="J23">
         <v>284876323000.0</v>
       </c>
-      <c r="H23">
+      <c r="K23">
         <v>284876323000.0</v>
       </c>
-      <c r="I23">
+      <c r="L23">
         <v>224434646000.0</v>
       </c>
-      <c r="J23"/>
-[...1 lines deleted...]
-      <c r="L23">
+      <c r="M23"/>
+      <c r="N23"/>
+      <c r="O23">
         <v>167633162504.0</v>
       </c>
     </row>
-    <row r="24" spans="1:12">
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>29</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24">
+        <v>15451513410.0</v>
+      </c>
+      <c r="E24">
         <v>26102799310.0</v>
       </c>
-      <c r="C24">
+      <c r="F24">
         <v>42107726450.0</v>
       </c>
-      <c r="D24">
+      <c r="G24">
         <v>43091040590.0</v>
       </c>
-      <c r="E24">
+      <c r="H24">
         <v>45301083110.0</v>
       </c>
-      <c r="F24">
+      <c r="I24">
         <v>46168336260.0</v>
       </c>
-      <c r="G24"/>
-[...1 lines deleted...]
-      <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
-    </row>
-    <row r="25" spans="1:12">
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+    </row>
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>30</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25">
+        <v>15451513410.0</v>
+      </c>
+      <c r="E25">
         <v>26102799310.0</v>
       </c>
-      <c r="C25">
+      <c r="F25">
         <v>42107726450.0</v>
       </c>
-      <c r="D25">
+      <c r="G25">
         <v>43242483910.0</v>
       </c>
-      <c r="E25">
+      <c r="H25">
         <v>45884923500.0</v>
       </c>
-      <c r="F25">
+      <c r="I25">
         <v>46947125690.0</v>
       </c>
-      <c r="G25"/>
-[...1 lines deleted...]
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-    </row>
-    <row r="26" spans="1:12">
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+    </row>
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
-    </row>
-    <row r="27" spans="1:12">
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
-    </row>
-    <row r="28" spans="1:12">
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B28">
+        <v>-20793555000.0</v>
+      </c>
+      <c r="C28">
+        <v>-17347411000.0</v>
+      </c>
+      <c r="D28">
+        <v>-19077472220.0</v>
+      </c>
+      <c r="E28">
         <v>-20886144000.0</v>
       </c>
-      <c r="C28">
+      <c r="F28">
         <v>-16192965000.0</v>
       </c>
-      <c r="D28">
+      <c r="G28">
         <v>-22292904000.0</v>
       </c>
-      <c r="E28">
+      <c r="H28">
         <v>-25754262000.0</v>
       </c>
-      <c r="F28">
+      <c r="I28">
         <v>39164948000.0</v>
       </c>
-      <c r="G28">
+      <c r="J28">
         <v>-20628765000.0</v>
       </c>
-      <c r="H28">
+      <c r="K28">
         <v>-22917847000.0</v>
       </c>
-      <c r="I28">
+      <c r="L28">
         <v>38952968000.0</v>
       </c>
-      <c r="J28"/>
-[...5 lines deleted...]
-    <row r="29" spans="1:12">
+      <c r="M28"/>
+      <c r="N28"/>
+      <c r="O28">
+        <v>74801710191.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
-    </row>
-    <row r="30" spans="1:12">
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+    </row>
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B30">
+        <v>8162828000.0</v>
+      </c>
+      <c r="C30">
+        <v>8217722000.0</v>
+      </c>
+      <c r="D30">
+        <v>12398316109.0</v>
+      </c>
+      <c r="E30">
         <v>13105314000.0</v>
       </c>
-      <c r="C30">
+      <c r="F30">
         <v>14383102000.0</v>
       </c>
-      <c r="D30">
+      <c r="G30">
         <v>8335317000.0</v>
       </c>
-      <c r="E30">
+      <c r="H30">
         <v>4026799000.0</v>
       </c>
-      <c r="F30">
+      <c r="I30">
         <v>9693325000.0</v>
       </c>
-      <c r="G30">
+      <c r="J30">
         <v>7114781000.0</v>
       </c>
-      <c r="H30">
+      <c r="K30">
         <v>7114781000.0</v>
       </c>
-      <c r="I30">
+      <c r="L30">
         <v>2853905000.0</v>
       </c>
-      <c r="J30"/>
-[...1 lines deleted...]
-      <c r="L30">
+      <c r="M30"/>
+      <c r="N30"/>
+      <c r="O30">
         <v>6310481992.0</v>
       </c>
     </row>
-    <row r="31" spans="1:12">
+    <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-    </row>
-    <row r="32" spans="1:12">
+      <c r="M31"/>
+      <c r="N31"/>
+      <c r="O31"/>
+    </row>
+    <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
-    </row>
-    <row r="33" spans="1:12">
+      <c r="M32"/>
+      <c r="N32"/>
+      <c r="O32"/>
+    </row>
+    <row r="33" spans="1:15">
       <c r="A33" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B33">
+        <v>208331667000.0</v>
+      </c>
+      <c r="C33">
+        <v>207558808000.0</v>
+      </c>
+      <c r="D33">
+        <v>209055009207.0</v>
+      </c>
+      <c r="E33">
         <v>210223518000.0</v>
       </c>
-      <c r="C33">
+      <c r="F33">
         <v>211780478000.0</v>
       </c>
-      <c r="D33">
+      <c r="G33">
         <v>213070315000.0</v>
       </c>
-      <c r="E33">
+      <c r="H33">
         <v>202974879000.0</v>
       </c>
-      <c r="F33">
+      <c r="I33">
         <v>198620279000.0</v>
       </c>
-      <c r="G33">
+      <c r="J33">
         <v>192788857000.0</v>
       </c>
-      <c r="H33">
+      <c r="K33">
         <v>192788857000.0</v>
       </c>
-      <c r="I33">
+      <c r="L33">
         <v>193673986000.0</v>
       </c>
-      <c r="J33"/>
-      <c r="K33">
+      <c r="M33"/>
+      <c r="N33">
         <v>-18698289809.0</v>
       </c>
-      <c r="L33">
+      <c r="O33">
         <v>127780967226.0</v>
       </c>
     </row>
-    <row r="34" spans="1:12">
+    <row r="34" spans="1:15">
       <c r="A34" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
-    </row>
-    <row r="35" spans="1:12">
+      <c r="M34"/>
+      <c r="N34"/>
+      <c r="O34"/>
+    </row>
+    <row r="35" spans="1:15">
       <c r="A35" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B35">
+        <v>10469171000.0</v>
+      </c>
+      <c r="C35">
+        <v>11236228000.0</v>
+      </c>
+      <c r="D35">
+        <v>17342343036.0</v>
+      </c>
+      <c r="E35">
         <v>27545302000.0</v>
       </c>
-      <c r="C35">
+      <c r="F35">
         <v>43320177000.0</v>
       </c>
-      <c r="D35">
+      <c r="G35">
         <v>44387950000.0</v>
       </c>
-      <c r="E35">
+      <c r="H35">
         <v>46880354000.0</v>
       </c>
-      <c r="F35">
+      <c r="I35">
         <v>47900901000.0</v>
       </c>
-      <c r="G35">
+      <c r="J35">
         <v>49393325000.0</v>
       </c>
-      <c r="H35">
+      <c r="K35">
         <v>49393325000.0</v>
       </c>
-      <c r="I35">
+      <c r="L35">
         <v>48628553000.0</v>
       </c>
-      <c r="J35"/>
-      <c r="K35">
+      <c r="M35"/>
+      <c r="N35">
         <v>-7510725529.0</v>
       </c>
-      <c r="L35">
-[...3 lines deleted...]
-    <row r="36" spans="1:12">
+      <c r="O35">
+        <v>1061952720.0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:15">
       <c r="A36" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B36">
+        <v>352731000.0</v>
+      </c>
+      <c r="C36">
+        <v>352944000.0</v>
+      </c>
+      <c r="D36">
+        <v>354785470.0</v>
+      </c>
+      <c r="E36">
         <v>399444000.0</v>
       </c>
-      <c r="C36">
+      <c r="F36">
         <v>399444000.0</v>
       </c>
-      <c r="D36">
+      <c r="G36">
         <v>402444000.0</v>
       </c>
-      <c r="E36">
+      <c r="H36">
         <v>404444000.0</v>
       </c>
-      <c r="F36">
+      <c r="I36">
         <v>369208000.0</v>
       </c>
-      <c r="G36">
+      <c r="J36">
         <v>359338000.0</v>
       </c>
-      <c r="H36">
+      <c r="K36">
         <v>359338000.0</v>
       </c>
-      <c r="I36">
+      <c r="L36">
         <v>304920000.0</v>
       </c>
-      <c r="J36"/>
-      <c r="K36">
+      <c r="M36"/>
+      <c r="N36">
         <v>-18698289809.0</v>
       </c>
-      <c r="L36">
+      <c r="O36">
         <v>267838648.0</v>
       </c>
     </row>
-    <row r="37" spans="1:12">
+    <row r="37" spans="1:15">
       <c r="A37" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
-    </row>
-    <row r="38" spans="1:12">
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+    </row>
+    <row r="38" spans="1:15">
       <c r="A38" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>43</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38"/>
+      <c r="D38">
+        <v>354785470.0</v>
+      </c>
+      <c r="E38">
         <v>399443800.0</v>
       </c>
-      <c r="C38">
+      <c r="F38">
         <v>399443800.0</v>
       </c>
-      <c r="D38">
+      <c r="G38">
         <v>402443800.0</v>
       </c>
-      <c r="E38">
+      <c r="H38">
         <v>404443800.0</v>
       </c>
-      <c r="F38">
+      <c r="I38">
         <v>369207500.0</v>
       </c>
-      <c r="G38"/>
-[...1 lines deleted...]
-      <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
-    </row>
-    <row r="39" spans="1:12">
+      <c r="M38"/>
+      <c r="N38"/>
+      <c r="O38"/>
+    </row>
+    <row r="39" spans="1:15">
       <c r="A39" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B39">
+        <v>16622381000.0</v>
+      </c>
+      <c r="C39">
+        <v>7907543000.0</v>
+      </c>
+      <c r="D39">
+        <v>4422517552.0</v>
+      </c>
+      <c r="E39">
         <v>5683124000.0</v>
       </c>
-      <c r="C39">
+      <c r="F39">
         <v>6278696000.0</v>
       </c>
-      <c r="D39">
+      <c r="G39">
         <v>7460050000.0</v>
       </c>
-      <c r="E39">
+      <c r="H39">
         <v>7648430000.0</v>
       </c>
-      <c r="F39">
+      <c r="I39">
         <v>12396010000.0</v>
       </c>
-      <c r="G39">
+      <c r="J39">
         <v>12626544000.0</v>
       </c>
-      <c r="H39">
+      <c r="K39">
         <v>12346791000.0</v>
       </c>
-      <c r="I39">
+      <c r="L39">
         <v>15860979000.0</v>
       </c>
-      <c r="J39"/>
-[...1 lines deleted...]
-      <c r="L39">
+      <c r="M39"/>
+      <c r="N39"/>
+      <c r="O39">
         <v>14843423477.0</v>
       </c>
     </row>
-    <row r="40" spans="1:12">
+    <row r="40" spans="1:15">
       <c r="A40" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B40">
+        <v>6680264000.0</v>
+      </c>
+      <c r="C40">
+        <v>5614504000.0</v>
+      </c>
+      <c r="D40">
+        <v>10115124771.0</v>
+      </c>
+      <c r="E40">
         <v>5383947000.0</v>
       </c>
-      <c r="C40">
+      <c r="F40">
         <v>5195665000.0</v>
       </c>
-      <c r="D40">
+      <c r="G40">
         <v>4880615000.0</v>
       </c>
-      <c r="E40">
+      <c r="H40">
         <v>4136878000.0</v>
       </c>
-      <c r="F40">
+      <c r="I40">
         <v>3209799000.0</v>
       </c>
-      <c r="G40">
+      <c r="J40">
         <v>3729052000.0</v>
       </c>
-      <c r="H40">
+      <c r="K40">
         <v>1142587000.0</v>
       </c>
-      <c r="I40">
+      <c r="L40">
         <v>3665619000.0</v>
       </c>
-      <c r="J40"/>
-[...1 lines deleted...]
-      <c r="L40">
+      <c r="M40"/>
+      <c r="N40"/>
+      <c r="O40">
         <v>158440599061.0</v>
       </c>
     </row>
-    <row r="41" spans="1:12">
+    <row r="41" spans="1:15">
       <c r="A41" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-    </row>
-    <row r="42" spans="1:12">
+      <c r="M41"/>
+      <c r="N41"/>
+      <c r="O41"/>
+    </row>
+    <row r="42" spans="1:15">
       <c r="A42" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B42">
         <v>12658121000.0</v>
       </c>
       <c r="C42">
-        <v>28560000000.0</v>
+        <v>12658121000.0</v>
       </c>
       <c r="D42">
-        <v>28560000000.0</v>
+        <v>12658121187.0</v>
       </c>
       <c r="E42">
         <v>12658121000.0</v>
       </c>
       <c r="F42">
-        <v>23531211000.0</v>
+        <v>28560000000.0</v>
       </c>
       <c r="G42">
         <v>28560000000.0</v>
       </c>
       <c r="H42">
+        <v>12658121000.0</v>
+      </c>
+      <c r="I42">
+        <v>23531211000.0</v>
+      </c>
+      <c r="J42">
         <v>28560000000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
+        <v>28560000000.0</v>
+      </c>
+      <c r="L42">
         <v>-10629350000.0</v>
       </c>
-      <c r="J42"/>
-[...3 lines deleted...]
-    <row r="43" spans="1:12">
+      <c r="M42"/>
+      <c r="N42"/>
+      <c r="O42">
+        <v>-10629350201.0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:15">
       <c r="A43" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
-    </row>
-    <row r="44" spans="1:12">
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+    </row>
+    <row r="44" spans="1:15">
       <c r="A44" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
-    </row>
-    <row r="45" spans="1:12">
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+    </row>
+    <row r="45" spans="1:15">
       <c r="A45" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
-    </row>
-    <row r="46" spans="1:12">
+      <c r="M45"/>
+      <c r="N45"/>
+      <c r="O45"/>
+    </row>
+    <row r="46" spans="1:15">
       <c r="A46" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B46">
+        <v>207444293000.0</v>
+      </c>
+      <c r="C46">
+        <v>206865660000.0</v>
+      </c>
+      <c r="D46">
+        <v>208301332452.0</v>
+      </c>
+      <c r="E46">
         <v>209331792000.0</v>
       </c>
-      <c r="C46">
+      <c r="F46">
         <v>210764216000.0</v>
       </c>
-      <c r="D46">
+      <c r="G46">
         <v>211926518000.0</v>
       </c>
-      <c r="E46">
+      <c r="H46">
         <v>201721288000.0</v>
       </c>
-      <c r="F46">
+      <c r="I46">
         <v>197666421000.0</v>
       </c>
-      <c r="G46">
+      <c r="J46">
         <v>191743496000.0</v>
       </c>
-      <c r="H46">
+      <c r="K46">
         <v>191743496000.0</v>
       </c>
-      <c r="I46">
+      <c r="L46">
         <v>192773669000.0</v>
       </c>
-      <c r="J46"/>
-[...1 lines deleted...]
-      <c r="L46">
+      <c r="M46"/>
+      <c r="N46"/>
+      <c r="O46">
         <v>127368336913.0</v>
       </c>
     </row>
-    <row r="47" spans="1:12">
+    <row r="47" spans="1:15">
       <c r="A47" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>52</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47">
+        <v>208301332450.0</v>
+      </c>
+      <c r="E47">
         <v>209331791650.0</v>
       </c>
-      <c r="C47">
+      <c r="F47">
         <v>210764216270.0</v>
       </c>
-      <c r="D47">
+      <c r="G47">
         <v>211926518350.0</v>
       </c>
-      <c r="E47">
+      <c r="H47">
         <v>201721287620.0</v>
       </c>
-      <c r="F47">
+      <c r="I47">
         <v>197666421120.0</v>
       </c>
-      <c r="G47"/>
-[...1 lines deleted...]
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-    </row>
-    <row r="48" spans="1:12">
+      <c r="M47"/>
+      <c r="N47"/>
+      <c r="O47"/>
+    </row>
+    <row r="48" spans="1:15">
       <c r="A48" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B48">
+        <v>40783307000.0</v>
+      </c>
+      <c r="C48">
+        <v>39428707000.0</v>
+      </c>
+      <c r="D48">
+        <v>38715685765.0</v>
+      </c>
+      <c r="E48">
         <v>35098124000.0</v>
       </c>
-      <c r="C48">
+      <c r="F48">
         <v>32684825000.0</v>
       </c>
-      <c r="D48">
+      <c r="G48">
         <v>30913703000.0</v>
       </c>
-      <c r="E48">
+      <c r="H48">
         <v>28784534000.0</v>
       </c>
-      <c r="F48">
+      <c r="I48">
         <v>15403586000.0</v>
       </c>
-      <c r="G48">
+      <c r="J48">
         <v>22206029000.0</v>
       </c>
-      <c r="H48">
+      <c r="K48">
         <v>22206029000.0</v>
       </c>
-      <c r="I48">
+      <c r="L48">
         <v>21163777000.0</v>
       </c>
-      <c r="J48"/>
-[...1 lines deleted...]
-      <c r="L48">
+      <c r="M48"/>
+      <c r="N48"/>
+      <c r="O48">
         <v>17821789211.0</v>
       </c>
     </row>
-    <row r="49" spans="1:12">
+    <row r="49" spans="1:15">
       <c r="A49" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-    </row>
-    <row r="50" spans="1:12">
+      <c r="M49"/>
+      <c r="N49"/>
+      <c r="O49"/>
+    </row>
+    <row r="50" spans="1:15">
       <c r="A50" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
-    </row>
-    <row r="51" spans="1:12">
+      <c r="M50"/>
+      <c r="N50"/>
+      <c r="O50"/>
+    </row>
+    <row r="51" spans="1:15">
       <c r="A51" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B51">
+        <v>19382267000.0</v>
+      </c>
+      <c r="C51">
+        <v>18165254000.0</v>
+      </c>
+      <c r="D51">
+        <v>27949471036.0</v>
+      </c>
+      <c r="E51">
         <v>34881577000.0</v>
       </c>
-      <c r="C51">
+      <c r="F51">
         <v>49536110000.0</v>
       </c>
-      <c r="D51">
+      <c r="G51">
         <v>48330050000.0</v>
       </c>
-      <c r="E51">
+      <c r="H51">
         <v>49517876000.0</v>
       </c>
-      <c r="F51">
+      <c r="I51">
         <v>50580079000.0</v>
       </c>
-      <c r="G51">
+      <c r="J51">
         <v>51717377000.0</v>
       </c>
-      <c r="H51">
+      <c r="K51">
         <v>49428294000.0</v>
       </c>
-      <c r="I51">
+      <c r="L51">
         <v>50998744000.0</v>
       </c>
-      <c r="J51"/>
-[...3 lines deleted...]
-    <row r="52" spans="1:12">
+      <c r="M51"/>
+      <c r="N51"/>
+      <c r="O51">
+        <v>93500000000.0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:15">
       <c r="A52" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B52">
+        <v>11221540000.0</v>
+      </c>
+      <c r="C52">
+        <v>9089931000.0</v>
+      </c>
+      <c r="D52">
+        <v>12497957631.0</v>
+      </c>
+      <c r="E52">
         <v>8778777000.0</v>
       </c>
-      <c r="C52">
+      <c r="F52">
         <v>7428384000.0</v>
       </c>
-      <c r="D52">
+      <c r="G52">
         <v>5087566000.0</v>
       </c>
-      <c r="E52">
+      <c r="H52">
         <v>3632953000.0</v>
       </c>
-      <c r="F52">
+      <c r="I52">
         <v>3632953000.0</v>
       </c>
-      <c r="G52">
+      <c r="J52">
         <v>2807687000.0</v>
       </c>
-      <c r="H52">
+      <c r="K52">
         <v>1570450000.0</v>
       </c>
-      <c r="I52">
+      <c r="L52">
         <v>3124199000.0</v>
       </c>
-      <c r="J52"/>
-[...3 lines deleted...]
-    <row r="53" spans="1:12">
+      <c r="M52"/>
+      <c r="N52"/>
+      <c r="O52">
+        <v>93500000000.0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:15">
       <c r="A53" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B53">
+        <v>1646126000.0</v>
+      </c>
+      <c r="C53">
+        <v>8934427000.0</v>
+      </c>
+      <c r="D53">
+        <v>9351808000.0</v>
+      </c>
+      <c r="E53">
         <v>2237378000.0</v>
       </c>
-      <c r="C53">
+      <c r="F53">
         <v>1338860000.0</v>
       </c>
-      <c r="D53">
+      <c r="G53">
         <v>1304775000.0</v>
       </c>
-      <c r="E53"/>
-      <c r="F53">
+      <c r="H53"/>
+      <c r="I53">
         <v>57230585000.0</v>
       </c>
-      <c r="G53"/>
-[...1 lines deleted...]
-      <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
-    </row>
-    <row r="54" spans="1:12">
+      <c r="M53"/>
+      <c r="N53"/>
+      <c r="O53"/>
+    </row>
+    <row r="54" spans="1:15">
       <c r="A54" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
-    </row>
-    <row r="55" spans="1:12">
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+    </row>
+    <row r="55" spans="1:15">
       <c r="A55" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B55">
+        <v>275126972000.0</v>
+      </c>
+      <c r="C55">
+        <v>269731578000.0</v>
+      </c>
+      <c r="D55">
+        <v>283572359789.0</v>
+      </c>
+      <c r="E55">
         <v>287207799000.0</v>
       </c>
-      <c r="C55">
+      <c r="F55">
         <v>299705591000.0</v>
       </c>
-      <c r="D55">
+      <c r="G55">
         <v>301240238000.0</v>
       </c>
-      <c r="E55">
+      <c r="H55">
         <v>290207974000.0</v>
       </c>
-      <c r="F55">
+      <c r="I55">
         <v>289396760000.0</v>
       </c>
-      <c r="G55">
+      <c r="J55">
         <v>284876323000.0</v>
       </c>
-      <c r="H55">
+      <c r="K55">
         <v>284876323000.0</v>
       </c>
-      <c r="I55">
+      <c r="L55">
         <v>224434646000.0</v>
       </c>
-      <c r="J55"/>
-[...1 lines deleted...]
-      <c r="L55">
+      <c r="M55"/>
+      <c r="N55"/>
+      <c r="O55">
         <v>167633162504.0</v>
       </c>
     </row>
-    <row r="56" spans="1:12">
+    <row r="56" spans="1:15">
       <c r="A56" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B56">
+        <v>66795304000.0</v>
+      </c>
+      <c r="C56">
+        <v>62172770000.0</v>
+      </c>
+      <c r="D56">
+        <v>74517350582.0</v>
+      </c>
+      <c r="E56">
         <v>76984281000.0</v>
       </c>
-      <c r="C56">
+      <c r="F56">
         <v>87925113000.0</v>
       </c>
-      <c r="D56">
+      <c r="G56">
         <v>88169923000.0</v>
       </c>
-      <c r="E56">
+      <c r="H56">
         <v>87233095000.0</v>
       </c>
-      <c r="F56">
+      <c r="I56">
         <v>90776481000.0</v>
       </c>
-      <c r="G56">
+      <c r="J56">
         <v>92087466000.0</v>
       </c>
-      <c r="H56">
+      <c r="K56">
         <v>92087466000.0</v>
       </c>
-      <c r="I56">
+      <c r="L56">
         <v>30760660000.0</v>
       </c>
-      <c r="J56"/>
-      <c r="K56">
+      <c r="M56"/>
+      <c r="N56">
         <v>18698289809.0</v>
       </c>
-      <c r="L56">
+      <c r="O56">
         <v>39852195278.0</v>
       </c>
     </row>
-    <row r="57" spans="1:12">
+    <row r="57" spans="1:15">
       <c r="A57" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B57">
+        <v>20446757000.0</v>
+      </c>
+      <c r="C57">
+        <v>15476197000.0</v>
+      </c>
+      <c r="D57">
+        <v>23916174294.0</v>
+      </c>
+      <c r="E57">
         <v>20866081000.0</v>
       </c>
-      <c r="C57">
+      <c r="F57">
         <v>20180395000.0</v>
       </c>
-      <c r="D57">
+      <c r="G57">
         <v>22441489000.0</v>
       </c>
-      <c r="E57">
+      <c r="H57">
         <v>10945089000.0</v>
       </c>
-      <c r="F57">
+      <c r="I57">
         <v>11643570000.0</v>
       </c>
-      <c r="G57">
+      <c r="J57">
         <v>9831152000.0</v>
       </c>
-      <c r="H57">
+      <c r="K57">
         <v>9831152000.0</v>
       </c>
-      <c r="I57">
+      <c r="L57">
         <v>13135494000.0</v>
       </c>
-      <c r="J57"/>
-[...1 lines deleted...]
-      <c r="L57">
+      <c r="M57"/>
+      <c r="N57"/>
+      <c r="O57">
         <v>159060484254.0</v>
       </c>
     </row>
-    <row r="58" spans="1:12">
+    <row r="58" spans="1:15">
       <c r="A58" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B58">
+        <v>30915928000.0</v>
+      </c>
+      <c r="C58">
+        <v>26712425000.0</v>
+      </c>
+      <c r="D58">
+        <v>41258517330.0</v>
+      </c>
+      <c r="E58">
         <v>48411382000.0</v>
       </c>
-      <c r="C58">
+      <c r="F58">
         <v>63500572000.0</v>
       </c>
-      <c r="D58">
+      <c r="G58">
         <v>66829439000.0</v>
       </c>
-      <c r="E58">
+      <c r="H58">
         <v>57825443000.0</v>
       </c>
-      <c r="F58">
+      <c r="I58">
         <v>59544470000.0</v>
       </c>
-      <c r="G58">
+      <c r="J58">
         <v>59224478000.0</v>
       </c>
-      <c r="H58">
+      <c r="K58">
         <v>59224478000.0</v>
       </c>
-      <c r="I58">
+      <c r="L58">
         <v>61764047000.0</v>
       </c>
-      <c r="J58"/>
-      <c r="K58">
+      <c r="M58"/>
+      <c r="N58">
         <v>-7510725529.0</v>
       </c>
-      <c r="L58">
+      <c r="O58">
         <v>160122436975.0</v>
       </c>
     </row>
-    <row r="59" spans="1:12">
+    <row r="59" spans="1:15">
       <c r="A59" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
-    </row>
-    <row r="60" spans="1:12">
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+    </row>
+    <row r="60" spans="1:15">
       <c r="A60" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B60">
+        <v>244211044000.0</v>
+      </c>
+      <c r="C60">
+        <v>243019153000.0</v>
+      </c>
+      <c r="D60">
+        <v>242313842459.0</v>
+      </c>
+      <c r="E60">
         <v>238796417000.0</v>
       </c>
-      <c r="C60">
+      <c r="F60">
         <v>236205019000.0</v>
       </c>
-      <c r="D60">
+      <c r="G60">
         <v>234410799000.0</v>
       </c>
-      <c r="E60">
+      <c r="H60">
         <v>232382531000.0</v>
       </c>
-      <c r="F60">
+      <c r="I60">
         <v>229852289000.0</v>
       </c>
-      <c r="G60">
+      <c r="J60">
         <v>225651845000.0</v>
       </c>
-      <c r="H60">
+      <c r="K60">
         <v>225651845000.0</v>
       </c>
-      <c r="I60">
+      <c r="L60">
         <v>162670598000.0</v>
       </c>
-      <c r="J60"/>
-      <c r="K60">
+      <c r="M60"/>
+      <c r="N60">
         <v>7510725529.0</v>
       </c>
-      <c r="L60">
+      <c r="O60">
         <v>7510725529.0</v>
       </c>
     </row>
-    <row r="61" spans="1:12">
+    <row r="61" spans="1:15">
       <c r="A61" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
-    </row>
-    <row r="62" spans="1:12">
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61"/>
+    </row>
+    <row r="62" spans="1:15">
       <c r="A62" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F32"/>
+  <dimension ref="A1:G32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
-    </row>
-    <row r="2" spans="1:6">
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7">
       <c r="A2" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="B2">
+        <v>31850806000.0</v>
+      </c>
+      <c r="C2">
         <v>28372725000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>26903631000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>16327125658.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>17355947000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>16249559000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:7">
       <c r="A3" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="B3">
+        <v>14521194000.0</v>
+      </c>
+      <c r="C3">
         <v>12426834000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>10821804000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1833354320.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1637577000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1559921000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:7">
       <c r="A4" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
-    </row>
-    <row r="5" spans="1:6">
+      <c r="G4"/>
+    </row>
+    <row r="5" spans="1:7">
       <c r="A5" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="B5">
+        <v>11940208000.0</v>
+      </c>
+      <c r="C5">
         <v>13840712000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>8152264000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>2773339469.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>4354926000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>3512517000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="B6">
+        <v>26461402000.0</v>
+      </c>
+      <c r="C6">
         <v>26267546000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>18974068000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>4606693789.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>5992503000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>5072438000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
-    </row>
-    <row r="8" spans="1:6">
+      <c r="G7"/>
+    </row>
+    <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
-    </row>
-    <row r="9" spans="1:6">
+      <c r="G8"/>
+    </row>
+    <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="B9">
+        <v>32330201000.0</v>
+      </c>
+      <c r="C9">
         <v>27965591000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>16186527000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>11848383109.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>12099651000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>12186782000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="B10">
+        <v>11777489000.0</v>
+      </c>
+      <c r="C10">
         <v>9799321000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>4821298000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>2762023325.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>4347904000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>3509546000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="B11">
+        <v>1815337000.0</v>
+      </c>
+      <c r="C11">
         <v>2147563000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>1386311000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>316346023.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>55101000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-278325000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="B12">
+        <v>3315122000.0</v>
+      </c>
+      <c r="C12">
         <v>4041391000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>3330965000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>15282262.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>7022000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>2972000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="B13">
+        <v>745604610.0</v>
+      </c>
+      <c r="C13">
         <v>2972653770.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>3169275960.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>11316140.0</v>
       </c>
-      <c r="E13"/>
       <c r="F13"/>
-    </row>
-    <row r="14" spans="1:6">
+      <c r="G13"/>
+    </row>
+    <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
-    </row>
-    <row r="15" spans="1:6">
+      <c r="G14"/>
+    </row>
+    <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="B15">
+        <v>9962152000.0</v>
+      </c>
+      <c r="C15">
         <v>7651757000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>3434987000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>2445677302.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>4292803000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>3787871000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="B16">
+        <v>9962151960.0</v>
+      </c>
+      <c r="C16">
         <v>7651757310.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>3434987290.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>2445677300.0</v>
       </c>
-      <c r="E16"/>
       <c r="F16"/>
-    </row>
-    <row r="17" spans="1:6">
+      <c r="G16"/>
+    </row>
+    <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
-    </row>
-    <row r="18" spans="1:6">
+      <c r="G17"/>
+    </row>
+    <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
-    </row>
-    <row r="19" spans="1:6">
+      <c r="G18"/>
+    </row>
+    <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
-    </row>
-    <row r="20" spans="1:6">
+      <c r="G19"/>
+    </row>
+    <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-    </row>
-    <row r="21" spans="1:6">
+      <c r="G20"/>
+    </row>
+    <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="B21">
+        <v>11940208000.0</v>
+      </c>
+      <c r="C21">
         <v>13272995000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>8037597000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>3070137548.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>4354925000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>3512518000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:6">
+    <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
-    </row>
-    <row r="23" spans="1:6">
+      <c r="G22"/>
+    </row>
+    <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="B23">
+        <v>52240798000.0</v>
+      </c>
+      <c r="C23">
         <v>43065322000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>35052560000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>25105371219.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>25100673000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>24923824000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:6">
+    <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
-    </row>
-    <row r="25" spans="1:6">
+      <c r="G24"/>
+    </row>
+    <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
-    </row>
-    <row r="26" spans="1:6">
+      <c r="G25"/>
+    </row>
+    <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-    </row>
-    <row r="27" spans="1:6">
+      <c r="G26"/>
+    </row>
+    <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
+      <c r="C27"/>
+      <c r="D27">
         <v>215097000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>196846449.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>7624454000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>8588330000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:6">
+    <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="B28">
+        <v>19570571170.0</v>
+      </c>
+      <c r="C28">
         <v>14062635050.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>330500000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>137437500.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>50518000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>3626000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:6">
+    <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="B29">
+        <v>1815336710.0</v>
+      </c>
+      <c r="C29">
         <v>2147563370.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1386310680.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>316346020.0</v>
       </c>
-      <c r="E29"/>
       <c r="F29"/>
-    </row>
-    <row r="30" spans="1:6">
+      <c r="G29"/>
+    </row>
+    <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="B30">
+        <v>20389993000.0</v>
+      </c>
+      <c r="C30">
         <v>14692597000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>8148930000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>8778245561.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>7744726000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>8674265000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:6">
+    <row r="31" spans="1:7">
       <c r="A31" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="B31">
+        <v>-162719000.0</v>
+      </c>
+      <c r="C31">
         <v>-3473674000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-3216299000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-308114223.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-7022000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-2972000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:6">
+    <row r="32" spans="1:7">
       <c r="A32" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="B32">
+        <v>64181006000.0</v>
+      </c>
+      <c r="C32">
         <v>56338316000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>43090157000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>28175508767.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>29455599000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>28436342000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L32"/>
+  <dimension ref="A1:O32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D1" t="s">
-        <v>69</v>
+        <v>1</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>70</v>
       </c>
       <c r="F1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="H1" t="s">
-        <v>72</v>
+        <v>2</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>73</v>
       </c>
       <c r="J1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="K1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="L1" t="s">
         <v>3</v>
       </c>
-    </row>
-    <row r="2" spans="1:12">
+      <c r="M1" t="s">
+        <v>76</v>
+      </c>
+      <c r="N1" t="s">
+        <v>77</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="B2">
+        <v>13437838000.0</v>
+      </c>
+      <c r="C2">
+        <v>12368559259.0</v>
+      </c>
+      <c r="D2">
+        <v>10206797000.0</v>
+      </c>
+      <c r="E2">
         <v>7756315000.0</v>
       </c>
-      <c r="C2">
+      <c r="F2">
         <v>6592159528.0</v>
       </c>
-      <c r="D2">
+      <c r="G2">
         <v>7172823203.0</v>
       </c>
-      <c r="E2">
+      <c r="H2">
         <v>9606792000.0</v>
       </c>
-      <c r="F2">
+      <c r="I2">
         <v>5449804529.0</v>
       </c>
-      <c r="G2">
+      <c r="J2">
         <v>6717665004.0</v>
       </c>
-      <c r="H2">
+      <c r="K2">
         <v>6717665004.0</v>
       </c>
-      <c r="I2">
+      <c r="L2">
         <v>6610256000.0</v>
       </c>
-      <c r="J2">
+      <c r="M2">
         <v>5992620829.0</v>
       </c>
-      <c r="K2">
+      <c r="N2">
         <v>5992620829.0</v>
       </c>
-      <c r="L2">
+      <c r="O2">
         <v>3855056025.0</v>
       </c>
     </row>
-    <row r="3" spans="1:12">
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="B3">
+        <v>3617208000.0</v>
+      </c>
+      <c r="C3">
+        <v>3952056665.0</v>
+      </c>
+      <c r="D3">
+        <v>3276322000.0</v>
+      </c>
+      <c r="E3">
         <v>3600884000.0</v>
       </c>
-      <c r="C3">
+      <c r="F3">
         <v>3848230279.0</v>
       </c>
-      <c r="D3">
+      <c r="G3">
         <v>3145436518.0</v>
       </c>
-      <c r="E3">
+      <c r="H3">
         <v>3132340000.0</v>
       </c>
-      <c r="F3">
+      <c r="I3">
         <v>1720935826.0</v>
       </c>
-      <c r="G3">
+      <c r="J3">
         <v>3613484133.0</v>
       </c>
-      <c r="H3">
+      <c r="K3">
         <v>3613484133.0</v>
       </c>
-      <c r="I3">
+      <c r="L3">
         <v>2744158000.0</v>
       </c>
-      <c r="J3">
+      <c r="M3">
         <v>3454111537.0</v>
       </c>
-      <c r="K3">
+      <c r="N3">
         <v>3454111537.0</v>
       </c>
-      <c r="L3">
+      <c r="O3">
         <v>393950982.0</v>
       </c>
     </row>
-    <row r="4" spans="1:12">
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-    </row>
-    <row r="5" spans="1:12">
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="B5">
+        <v>1253010000.0</v>
+      </c>
+      <c r="C5">
+        <v>942026609.0</v>
+      </c>
+      <c r="D5">
+        <v>4573115000.0</v>
+      </c>
+      <c r="E5">
         <v>3789731000.0</v>
       </c>
-      <c r="C5">
+      <c r="F5">
         <v>2274435063.0</v>
       </c>
-      <c r="D5">
+      <c r="G5">
         <v>2342766895.0</v>
       </c>
-      <c r="E5">
+      <c r="H5">
         <v>4190569000.0</v>
       </c>
-      <c r="F5">
+      <c r="I5">
         <v>5953059944.0</v>
       </c>
-      <c r="G5">
+      <c r="J5">
         <v>1775780374.0</v>
       </c>
-      <c r="H5">
+      <c r="K5">
         <v>1775780374.0</v>
       </c>
-      <c r="I5">
+      <c r="L5">
         <v>3672884000.0</v>
       </c>
-      <c r="J5">
+      <c r="M5">
         <v>913217394.0</v>
       </c>
-      <c r="K5">
+      <c r="N5">
         <v>913217394.0</v>
       </c>
-      <c r="L5">
+      <c r="O5">
         <v>1004611496.0</v>
       </c>
     </row>
-    <row r="6" spans="1:12">
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="B6">
+        <v>4870218000.0</v>
+      </c>
+      <c r="C6">
+        <v>4894083274.0</v>
+      </c>
+      <c r="D6">
+        <v>7849437000.0</v>
+      </c>
+      <c r="E6">
         <v>7390615000.0</v>
       </c>
-      <c r="C6">
+      <c r="F6">
         <v>6122665342.0</v>
       </c>
-      <c r="D6">
+      <c r="G6">
         <v>5488203413.0</v>
       </c>
-      <c r="E6">
+      <c r="H6">
         <v>7322909000.0</v>
       </c>
-      <c r="F6">
+      <c r="I6">
         <v>7673995770.0</v>
       </c>
-      <c r="G6">
+      <c r="J6">
         <v>5389264507.0</v>
       </c>
-      <c r="H6">
+      <c r="K6">
         <v>5389264507.0</v>
       </c>
-      <c r="I6">
+      <c r="L6">
         <v>6417042000.0</v>
       </c>
-      <c r="J6">
+      <c r="M6">
         <v>4367328931.0</v>
       </c>
-      <c r="K6">
+      <c r="N6">
         <v>4367328931.0</v>
       </c>
-      <c r="L6">
+      <c r="O6">
         <v>1398562478.0</v>
       </c>
     </row>
-    <row r="7" spans="1:12">
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
-    </row>
-    <row r="8" spans="1:12">
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+    </row>
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-    </row>
-    <row r="9" spans="1:12">
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="B9">
+        <v>7429597000.0</v>
+      </c>
+      <c r="C9">
+        <v>6709704720.0</v>
+      </c>
+      <c r="D9">
+        <v>7612524000.0</v>
+      </c>
+      <c r="E9">
         <v>9213985000.0</v>
       </c>
-      <c r="C9">
+      <c r="F9">
         <v>8231664240.0</v>
       </c>
-      <c r="D9">
+      <c r="G9">
         <v>7394738387.0</v>
       </c>
-      <c r="E9">
+      <c r="H9">
         <v>7905690000.0</v>
       </c>
-      <c r="F9">
+      <c r="I9">
         <v>8053649080.0</v>
       </c>
-      <c r="G9">
+      <c r="J9">
         <v>5943525311.0</v>
       </c>
-      <c r="H9">
+      <c r="K9">
         <v>5943525311.0</v>
       </c>
-      <c r="I9">
+      <c r="L9">
         <v>5548753000.0</v>
       </c>
-      <c r="J9">
+      <c r="M9">
         <v>3644370109.0</v>
       </c>
-      <c r="K9">
+      <c r="N9">
         <v>3644370109.0</v>
       </c>
-      <c r="L9">
+      <c r="O9">
         <v>3412279817.0</v>
       </c>
     </row>
-    <row r="10" spans="1:12">
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="B10">
+        <v>1278643000.0</v>
+      </c>
+      <c r="C10">
+        <v>915239859.0</v>
+      </c>
+      <c r="D10">
+        <v>4387763000.0</v>
+      </c>
+      <c r="E10">
         <v>2932346000.0</v>
       </c>
-      <c r="C10">
+      <c r="F10">
         <v>1995410186.0</v>
       </c>
-      <c r="D10">
+      <c r="G10">
         <v>2461969221.0</v>
       </c>
-      <c r="E10">
+      <c r="H10">
         <v>3247201000.0</v>
       </c>
-      <c r="F10">
+      <c r="I10">
         <v>4989341717.0</v>
       </c>
-      <c r="G10">
+      <c r="J10">
         <v>781388865.0</v>
       </c>
-      <c r="H10">
+      <c r="K10">
         <v>781388865.0</v>
       </c>
-      <c r="I10">
+      <c r="L10">
         <v>2405267000.0</v>
       </c>
-      <c r="J10">
+      <c r="M10">
         <v>627287129.0</v>
       </c>
-      <c r="K10">
+      <c r="N10">
         <v>627287130.0</v>
       </c>
-      <c r="L10">
+      <c r="O10">
         <v>1003400539.0</v>
       </c>
     </row>
-    <row r="11" spans="1:12">
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="B11">
+        <v>79042000.0</v>
+      </c>
+      <c r="C11">
+        <v>202218744.0</v>
+      </c>
+      <c r="D11">
+        <v>770201000.0</v>
+      </c>
+      <c r="E11">
         <v>364047000.0</v>
       </c>
-      <c r="C11">
+      <c r="F11">
         <v>224288824.0</v>
       </c>
-      <c r="D11">
+      <c r="G11">
         <v>456799783.0</v>
       </c>
-      <c r="E11">
+      <c r="H11">
         <v>739343000.0</v>
       </c>
-      <c r="F11">
+      <c r="I11">
         <v>794694874.0</v>
       </c>
-      <c r="G11">
+      <c r="J11">
         <v>306762624.0</v>
       </c>
-      <c r="H11">
+      <c r="K11">
         <v>306762624.0</v>
       </c>
-      <c r="I11">
+      <c r="L11">
         <v>817078000.0</v>
       </c>
-      <c r="J11">
+      <c r="M11">
         <v>93927869.0</v>
       </c>
-      <c r="K11">
+      <c r="N11">
         <v>93927869.0</v>
       </c>
-      <c r="L11">
+      <c r="O11">
         <v>198810732.0</v>
       </c>
     </row>
-    <row r="12" spans="1:12">
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="B12">
+        <v>357775663.0</v>
+      </c>
+      <c r="C12">
+        <v>406284704.0</v>
+      </c>
+      <c r="D12">
+        <v>670143000.0</v>
+      </c>
+      <c r="E12">
         <v>857385000.0</v>
       </c>
-      <c r="C12">
+      <c r="F12">
         <v>879106564.0</v>
       </c>
-      <c r="D12">
+      <c r="G12">
         <v>908487378.0</v>
       </c>
-      <c r="E12">
+      <c r="H12">
         <v>943368000.0</v>
       </c>
-      <c r="F12">
+      <c r="I12">
         <v>963718225.0</v>
       </c>
-      <c r="G12"/>
-      <c r="H12">
+      <c r="J12"/>
+      <c r="K12">
         <v>1122687462.0</v>
       </c>
-      <c r="I12">
+      <c r="L12">
         <v>1267616000.0</v>
       </c>
-      <c r="J12"/>
-[...3 lines deleted...]
-    <row r="13" spans="1:12">
+      <c r="M12"/>
+      <c r="N12"/>
+      <c r="O12">
+        <v>3155361.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>86</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>89</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13">
+        <v>116934640.0</v>
+      </c>
+      <c r="E13">
         <v>211010720.0</v>
       </c>
-      <c r="C13">
+      <c r="F13">
         <v>217748500.0</v>
       </c>
-      <c r="D13">
+      <c r="G13">
         <v>199910760.0</v>
       </c>
-      <c r="E13">
+      <c r="H13">
         <v>456762940.0</v>
       </c>
-      <c r="F13">
+      <c r="I13">
         <v>568434820.0</v>
       </c>
-      <c r="G13"/>
-[...1 lines deleted...]
-      <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-    </row>
-    <row r="14" spans="1:12">
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+    </row>
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
-    </row>
-    <row r="15" spans="1:12">
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+    </row>
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="B15">
+        <v>1199600000.0</v>
+      </c>
+      <c r="C15">
+        <v>713021115.0</v>
+      </c>
+      <c r="D15">
+        <v>3617562000.0</v>
+      </c>
+      <c r="E15">
         <v>2568299000.0</v>
       </c>
-      <c r="C15">
+      <c r="F15">
         <v>1771121362.0</v>
       </c>
-      <c r="D15">
+      <c r="G15">
         <v>2005169438.0</v>
       </c>
-      <c r="E15">
+      <c r="H15">
         <v>2507858000.0</v>
       </c>
-      <c r="F15">
+      <c r="I15">
         <v>4194646843.0</v>
       </c>
-      <c r="G15">
+      <c r="J15">
         <v>474626242.0</v>
       </c>
-      <c r="H15">
+      <c r="K15">
         <v>474626242.0</v>
       </c>
-      <c r="I15">
+      <c r="L15">
         <v>1588189000.0</v>
       </c>
-      <c r="J15">
+      <c r="M15">
         <v>533359259.0</v>
       </c>
-      <c r="K15">
+      <c r="N15">
         <v>533359260.0</v>
       </c>
-      <c r="L15">
+      <c r="O15">
         <v>804589807.0</v>
       </c>
     </row>
-    <row r="16" spans="1:12">
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>89</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>92</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16">
+        <v>3617561690.0</v>
+      </c>
+      <c r="E16">
         <v>2568299470.0</v>
       </c>
-      <c r="C16">
+      <c r="F16">
         <v>1771121360.0</v>
       </c>
-      <c r="D16">
+      <c r="G16">
         <v>2005169440.0</v>
       </c>
-      <c r="E16">
+      <c r="H16">
         <v>2507857980.0</v>
       </c>
-      <c r="F16">
+      <c r="I16">
         <v>4194646840.0</v>
       </c>
-      <c r="G16"/>
-[...1 lines deleted...]
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-    </row>
-    <row r="17" spans="1:12">
+      <c r="M16"/>
+      <c r="N16"/>
+      <c r="O16"/>
+    </row>
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
-    </row>
-    <row r="18" spans="1:12">
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
-    </row>
-    <row r="19" spans="1:12">
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+    </row>
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-    </row>
-    <row r="20" spans="1:12">
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-    </row>
-    <row r="21" spans="1:12">
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="B21">
+        <v>924383000.0</v>
+      </c>
+      <c r="C21">
+        <v>942026609.0</v>
+      </c>
+      <c r="D21">
+        <v>4573114000.0</v>
+      </c>
+      <c r="E21">
         <v>2762556000.0</v>
       </c>
-      <c r="C21">
+      <c r="F21">
         <v>1424326885.0</v>
       </c>
-      <c r="D21">
+      <c r="G21">
         <v>3192875073.0</v>
       </c>
-      <c r="E21">
+      <c r="H21">
         <v>4374166000.0</v>
       </c>
-      <c r="F21">
+      <c r="I21">
         <v>5336876873.0</v>
       </c>
-      <c r="G21">
+      <c r="J21">
         <v>3105159219.0</v>
       </c>
-      <c r="H21">
+      <c r="K21">
         <v>3105159219.0</v>
       </c>
-      <c r="I21">
+      <c r="L21">
         <v>3662562000.0</v>
       </c>
-      <c r="J21">
+      <c r="M21">
         <v>1341308157.0</v>
       </c>
-      <c r="K21">
+      <c r="N21">
         <v>1341308157.0</v>
       </c>
-      <c r="L21">
+      <c r="O21">
         <v>815587036.0</v>
       </c>
     </row>
-    <row r="22" spans="1:12">
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
-    </row>
-    <row r="23" spans="1:12">
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+    </row>
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="B23">
+        <v>19943052000.0</v>
+      </c>
+      <c r="C23">
+        <v>18136237370.0</v>
+      </c>
+      <c r="D23">
+        <v>13246207000.0</v>
+      </c>
+      <c r="E23">
         <v>14207744000.0</v>
       </c>
-      <c r="C23">
+      <c r="F23">
         <v>13399496883.0</v>
       </c>
-      <c r="D23">
+      <c r="G23">
         <v>11374686517.0</v>
       </c>
-      <c r="E23">
+      <c r="H23">
         <v>13138316000.0</v>
       </c>
-      <c r="F23">
+      <c r="I23">
         <v>8166576736.0</v>
       </c>
-      <c r="G23">
+      <c r="J23">
         <v>9556031096.0</v>
       </c>
-      <c r="H23">
+      <c r="K23">
         <v>9556031096.0</v>
       </c>
-      <c r="I23">
+      <c r="L23">
         <v>8257394000.0</v>
       </c>
-      <c r="J23">
+      <c r="M23">
         <v>8295682781.0</v>
       </c>
-      <c r="K23">
+      <c r="N23">
         <v>8295682781.0</v>
       </c>
-      <c r="L23">
+      <c r="O23">
         <v>6451748806.0</v>
       </c>
     </row>
-    <row r="24" spans="1:12">
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
-    </row>
-    <row r="25" spans="1:12">
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+    </row>
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-    </row>
-    <row r="26" spans="1:12">
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+    </row>
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
-    </row>
-    <row r="27" spans="1:12">
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-      <c r="C27">
+        <v>103</v>
+      </c>
+      <c r="B27">
+        <v>340370000.0</v>
+      </c>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27">
         <v>109442238.0</v>
       </c>
-      <c r="D27">
+      <c r="G27">
         <v>109442238.0</v>
       </c>
-      <c r="E27">
+      <c r="H27">
         <v>580366000.0</v>
       </c>
-      <c r="F27">
+      <c r="I27">
         <v>96547939.0</v>
       </c>
-      <c r="G27">
+      <c r="J27">
         <v>443618379.0</v>
       </c>
-      <c r="H27">
+      <c r="K27">
         <v>241908967.0</v>
       </c>
-      <c r="I27">
+      <c r="L27">
         <v>9656000.0</v>
       </c>
-      <c r="J27">
+      <c r="M27">
         <v>37255667.0</v>
       </c>
-      <c r="K27">
+      <c r="N27">
         <v>37255667.0</v>
       </c>
-      <c r="L27">
+      <c r="O27">
         <v>2459255281.0</v>
       </c>
     </row>
-    <row r="28" spans="1:12">
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="B28">
+        <v>54800000.0</v>
+      </c>
+      <c r="C28"/>
+      <c r="D28">
+        <v>2525251890.0</v>
+      </c>
+      <c r="E28">
         <v>6232851340.0</v>
       </c>
-      <c r="C28">
+      <c r="F28">
         <v>551952307.0</v>
       </c>
-      <c r="D28">
+      <c r="G28">
         <v>551952307.0</v>
       </c>
-      <c r="E28">
+      <c r="H28">
         <v>600173000.0</v>
       </c>
-      <c r="F28">
+      <c r="I28">
         <v>162625384.0</v>
       </c>
-      <c r="G28">
+      <c r="J28">
         <v>218774011.0</v>
       </c>
-      <c r="H28">
+      <c r="K28">
         <v>218774011.0</v>
       </c>
-      <c r="I28">
+      <c r="L28">
         <v>226850000.0</v>
       </c>
-      <c r="J28">
+      <c r="M28">
         <v>568179152.0</v>
       </c>
-      <c r="K28">
+      <c r="N28">
         <v>568179152.0</v>
       </c>
-      <c r="L28">
+      <c r="O28">
         <v>137437500.0</v>
       </c>
     </row>
-    <row r="29" spans="1:12">
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="B29">
+        <v>105</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29"/>
+      <c r="D29">
+        <v>770201480.0</v>
+      </c>
+      <c r="E29">
         <v>364046620.0</v>
       </c>
-      <c r="C29">
+      <c r="F29">
         <v>224288820.0</v>
       </c>
-      <c r="D29">
+      <c r="G29">
         <v>456799780.0</v>
       </c>
-      <c r="E29">
+      <c r="H29">
         <v>739343250.0</v>
       </c>
-      <c r="F29">
+      <c r="I29">
         <v>794694870.0</v>
       </c>
-      <c r="G29"/>
-[...1 lines deleted...]
-      <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
-    </row>
-    <row r="30" spans="1:12">
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+    </row>
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="B30">
+        <v>6505214000.0</v>
+      </c>
+      <c r="C30">
+        <v>5767678115.0</v>
+      </c>
+      <c r="D30">
+        <v>3039410000.0</v>
+      </c>
+      <c r="E30">
         <v>6451429000.0</v>
       </c>
-      <c r="C30">
+      <c r="F30">
         <v>6807337355.0</v>
       </c>
-      <c r="D30">
+      <c r="G30">
         <v>4201863314.0</v>
       </c>
-      <c r="E30">
+      <c r="H30">
         <v>3531524000.0</v>
       </c>
-      <c r="F30">
+      <c r="I30">
         <v>2716772207.0</v>
       </c>
-      <c r="G30">
+      <c r="J30">
         <v>2838366092.0</v>
       </c>
-      <c r="H30">
+      <c r="K30">
         <v>2838366092.0</v>
       </c>
-      <c r="I30">
+      <c r="L30">
         <v>1886192000.0</v>
       </c>
-      <c r="J30">
+      <c r="M30">
         <v>2303061952.0</v>
       </c>
-      <c r="K30">
+      <c r="N30">
         <v>2303061952.0</v>
       </c>
-      <c r="L30">
+      <c r="O30">
         <v>2596692781.0</v>
       </c>
     </row>
-    <row r="31" spans="1:12">
+    <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="B31">
+        <v>354260000.0</v>
+      </c>
+      <c r="C31">
+        <v>-26786750.0</v>
+      </c>
+      <c r="D31">
+        <v>-185351000.0</v>
+      </c>
+      <c r="E31">
         <v>169790000.0</v>
       </c>
-      <c r="C31">
+      <c r="F31">
         <v>571083301.0</v>
       </c>
-      <c r="D31">
+      <c r="G31">
         <v>-730905852.0</v>
       </c>
-      <c r="E31">
+      <c r="H31">
         <v>-1126965000.0</v>
       </c>
-      <c r="F31">
+      <c r="I31">
         <v>-347535156.0</v>
       </c>
-      <c r="G31">
+      <c r="J31">
         <v>-2323770354.0</v>
       </c>
-      <c r="H31">
+      <c r="K31">
         <v>-2323770354.0</v>
       </c>
-      <c r="I31">
+      <c r="L31">
         <v>-1257294000.0</v>
       </c>
-      <c r="J31">
+      <c r="M31">
         <v>-714021028.0</v>
       </c>
-      <c r="K31">
+      <c r="N31">
         <v>-714021027.0</v>
       </c>
-      <c r="L31">
+      <c r="O31">
         <v>187813503.0</v>
       </c>
     </row>
-    <row r="32" spans="1:12">
+    <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="B32">
+        <v>20867435000.0</v>
+      </c>
+      <c r="C32">
+        <v>19078263979.0</v>
+      </c>
+      <c r="D32">
+        <v>17819321000.0</v>
+      </c>
+      <c r="E32">
         <v>16970300000.0</v>
       </c>
-      <c r="C32">
+      <c r="F32">
         <v>14823823768.0</v>
       </c>
-      <c r="D32">
+      <c r="G32">
         <v>14567561590.0</v>
       </c>
-      <c r="E32">
+      <c r="H32">
         <v>17512482000.0</v>
       </c>
-      <c r="F32">
+      <c r="I32">
         <v>13503453609.0</v>
       </c>
-      <c r="G32">
+      <c r="J32">
         <v>12661190315.0</v>
       </c>
-      <c r="H32">
+      <c r="K32">
         <v>12661190315.0</v>
       </c>
-      <c r="I32">
+      <c r="L32">
         <v>12159010000.0</v>
       </c>
-      <c r="J32">
+      <c r="M32">
         <v>9636990938.0</v>
       </c>
-      <c r="K32">
+      <c r="N32">
         <v>9636990938.0</v>
       </c>
-      <c r="L32">
+      <c r="O32">
         <v>7267335842.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F30"/>
+  <dimension ref="A1:G30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
-    </row>
-    <row r="2" spans="1:6">
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7">
       <c r="A2" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="B2">
+        <v>75272138000.0</v>
+      </c>
+      <c r="C2">
         <v>12045776000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>18698290000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>395286000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>434846810.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>569223413.0</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:7">
       <c r="A3" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="B3">
+        <v>17709865000</v>
+      </c>
+      <c r="C3">
         <v>19477748000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>75347543000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>125427911000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>2142710167</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>305169727</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:7">
       <c r="A4" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
-    </row>
-    <row r="5" spans="1:6">
+      <c r="G4"/>
+    </row>
+    <row r="5" spans="1:7">
       <c r="A5" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
-    </row>
-    <row r="6" spans="1:6">
+      <c r="G5"/>
+    </row>
+    <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="B6">
+        <v>-28245195000.0</v>
+      </c>
+      <c r="C6">
         <v>63226362000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-6652513000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>18303004000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-39561035.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-134376603.0</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="B7">
+        <v>-15997297290.0</v>
+      </c>
+      <c r="C7">
         <v>-7816798350.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-8010374760.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-10075870590.0</v>
       </c>
-      <c r="E7"/>
       <c r="F7"/>
-    </row>
-    <row r="8" spans="1:6">
+      <c r="G7"/>
+    </row>
+    <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
-    </row>
-    <row r="9" spans="1:6">
+      <c r="G8"/>
+    </row>
+    <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
-    </row>
-    <row r="10" spans="1:6">
+      <c r="G9"/>
+    </row>
+    <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
-    </row>
-    <row r="11" spans="1:6">
+      <c r="G10"/>
+    </row>
+    <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
-    </row>
-    <row r="12" spans="1:6">
+      <c r="G11"/>
+    </row>
+    <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
-    </row>
-    <row r="13" spans="1:6">
+      <c r="G12"/>
+    </row>
+    <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
-    </row>
-    <row r="14" spans="1:6">
+      <c r="G13"/>
+    </row>
+    <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="B14">
+        <v>14521194000.0</v>
+      </c>
+      <c r="C14">
         <v>12426834000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>10821804000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>1838563000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1637577087.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1559920605.0</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
-    </row>
-    <row r="16" spans="1:6">
+      <c r="G15"/>
+    </row>
+    <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B16">
+        <v>47026943000.0</v>
+      </c>
+      <c r="C16">
         <v>75272138000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>12045776000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>18698290000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>395285775.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>434846810.0</v>
       </c>
     </row>
-    <row r="17" spans="1:6">
+    <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
-    </row>
-    <row r="18" spans="1:6">
+      <c r="G17"/>
+    </row>
+    <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="B18">
+        <v>2998895000.0</v>
+      </c>
+      <c r="C18">
         <v>531432000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-50308679000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-125196996000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-39561035.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-134376603.0</v>
       </c>
     </row>
-    <row r="19" spans="1:6">
+    <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
-    </row>
-    <row r="20" spans="1:6">
+      <c r="G19"/>
+    </row>
+    <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-    </row>
-    <row r="21" spans="1:6">
+      <c r="G20"/>
+    </row>
+    <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
-    </row>
-    <row r="22" spans="1:6">
+      <c r="G21"/>
+    </row>
+    <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="B22">
+        <v>9962152000.0</v>
+      </c>
+      <c r="C22">
         <v>7651757000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>3434987000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>2445677000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>4292803074.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>3787870943.0</v>
       </c>
     </row>
-    <row r="23" spans="1:6">
+    <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="B23">
+        <v>-1488440000.0</v>
+      </c>
+      <c r="C23">
         <v>-1045757000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-63488835000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>50000000000.0</v>
       </c>
-      <c r="E23"/>
       <c r="F23"/>
-    </row>
-    <row r="24" spans="1:6">
+      <c r="G23"/>
+    </row>
+    <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="B24">
+        <v>76672000.0</v>
+      </c>
+      <c r="C24">
         <v>686215720.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>597004280.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-1283220000.0</v>
       </c>
-      <c r="E24"/>
       <c r="F24"/>
-    </row>
-    <row r="25" spans="1:6">
+      <c r="G24"/>
+    </row>
+    <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="B25">
+        <v>-3774585000.0</v>
+      </c>
+      <c r="C25">
         <v>-69412000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>10782071000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-4053325000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-3827231029.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-5176998424.0</v>
       </c>
     </row>
-    <row r="26" spans="1:6">
+    <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="B26">
+        <v>0.0</v>
+      </c>
+      <c r="C26">
         <v>66810000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>58420075000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>93500000000.0</v>
       </c>
-      <c r="E26"/>
       <c r="F26"/>
-    </row>
-    <row r="27" spans="1:6">
+      <c r="G26"/>
+    </row>
+    <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-    </row>
-    <row r="28" spans="1:6">
+      <c r="G27"/>
+    </row>
+    <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="B28">
+        <v>-22145782000.0</v>
+      </c>
+      <c r="C28">
         <v>62481785000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>43703145000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>143500000000.0</v>
       </c>
-      <c r="E28"/>
       <c r="F28"/>
-    </row>
-    <row r="29" spans="1:6">
+      <c r="G28"/>
+    </row>
+    <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="B29">
+        <v>20708761000.0</v>
+      </c>
+      <c r="C29">
         <v>20009180000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>25038863000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>230915000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2103149132.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>170793124.0</v>
       </c>
     </row>
-    <row r="30" spans="1:6">
+    <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="B30">
+        <v>-26808174000.0</v>
+      </c>
+      <c r="C30">
         <v>-19264603000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-75394522000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-125427911000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-2142710167.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-305169727.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L30"/>
+  <dimension ref="A1:O30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-[...3 lines deleted...]
-    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="12" max="12" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D1" t="s">
-        <v>69</v>
+        <v>1</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>70</v>
       </c>
       <c r="F1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="H1" t="s">
-        <v>72</v>
+        <v>2</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>73</v>
       </c>
       <c r="J1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="K1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="L1" t="s">
         <v>3</v>
       </c>
-    </row>
-    <row r="2" spans="1:12">
+      <c r="M1" t="s">
+        <v>76</v>
+      </c>
+      <c r="N1" t="s">
+        <v>77</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="B2">
+        <v>35512665146.0</v>
+      </c>
+      <c r="C2">
+        <v>47026943000.0</v>
+      </c>
+      <c r="D2">
+        <v>55767721000.0</v>
+      </c>
+      <c r="E2">
         <v>65729075000.0</v>
       </c>
-      <c r="C2">
+      <c r="F2">
         <v>70622953674.0</v>
       </c>
-      <c r="D2">
+      <c r="G2">
         <v>75272138000.0</v>
       </c>
-      <c r="E2">
+      <c r="H2">
         <v>11415130570.0</v>
       </c>
-      <c r="F2">
+      <c r="I2">
         <v>72346142000.0</v>
       </c>
-      <c r="G2">
+      <c r="J2">
         <v>8170300000.0</v>
       </c>
-      <c r="H2">
+      <c r="K2">
         <v>12045776000.0</v>
       </c>
-      <c r="I2">
+      <c r="L2">
         <v>1966532000.0</v>
       </c>
-      <c r="J2">
+      <c r="M2">
         <v>10660242477.0</v>
       </c>
-      <c r="K2">
+      <c r="N2">
         <v>18698289809.0</v>
       </c>
-      <c r="L2">
+      <c r="O2">
         <v>872102562.0</v>
       </c>
     </row>
-    <row r="3" spans="1:12">
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="B3">
+        <v>3176172322</v>
+      </c>
+      <c r="C3">
+        <v>2106183000</v>
+      </c>
+      <c r="D3">
+        <v>788646000</v>
+      </c>
+      <c r="E3">
         <v>9444008000</v>
       </c>
-      <c r="C3">
+      <c r="F3">
         <v>3770908284</v>
       </c>
-      <c r="D3">
+      <c r="G3">
         <v>5283595000</v>
       </c>
-      <c r="E3">
+      <c r="H3">
         <v>5167126965</v>
       </c>
-      <c r="F3">
+      <c r="I3">
         <v>7608165000</v>
       </c>
-      <c r="G3">
+      <c r="J3">
         <v>3351228000</v>
       </c>
-      <c r="H3">
+      <c r="K3">
         <v>3351228000</v>
       </c>
-      <c r="I3">
+      <c r="L3">
         <v>169978000</v>
       </c>
-      <c r="J3">
+      <c r="M3">
         <v>34196477024</v>
       </c>
-      <c r="K3">
+      <c r="N3">
         <v>34196477025</v>
       </c>
-      <c r="L3">
+      <c r="O3">
         <v>124842414516</v>
       </c>
     </row>
-    <row r="4" spans="1:12">
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-    </row>
-    <row r="5" spans="1:12">
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-    </row>
-    <row r="6" spans="1:12">
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+    </row>
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="B6">
+        <v>4663156739.0</v>
+      </c>
+      <c r="C6">
+        <v>-11514278000.0</v>
+      </c>
+      <c r="D6">
+        <v>-8740777000.0</v>
+      </c>
+      <c r="E6">
         <v>-9961354000.0</v>
       </c>
-      <c r="C6">
+      <c r="F6">
         <v>-4893878576.0</v>
       </c>
-      <c r="D6">
+      <c r="G6">
         <v>-4649185000.0</v>
       </c>
-      <c r="E6">
+      <c r="H6">
         <v>63857007861.0</v>
       </c>
-      <c r="F6">
+      <c r="I6">
         <v>-60931011000.0</v>
       </c>
-      <c r="G6">
+      <c r="J6">
         <v>30150183000.0</v>
       </c>
-      <c r="H6">
+      <c r="K6">
         <v>30150183000.0</v>
       </c>
-      <c r="I6">
+      <c r="L6">
         <v>10079244000.0</v>
       </c>
-      <c r="J6">
+      <c r="M6">
         <v>-8038047333.0</v>
       </c>
-      <c r="K6">
+      <c r="N6">
         <v>-8038047332.0</v>
       </c>
-      <c r="L6">
+      <c r="O6">
         <v>17826187247.0</v>
       </c>
     </row>
-    <row r="7" spans="1:12">
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>111</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>114</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7">
+        <v>-15997297290.0</v>
+      </c>
+      <c r="E7">
         <v>-5259907180.0</v>
       </c>
-      <c r="C7">
+      <c r="F7">
         <v>-3291615430.0</v>
       </c>
-      <c r="D7">
+      <c r="G7">
         <v>-1803733180.0</v>
       </c>
-      <c r="E7">
+      <c r="H7">
         <v>-7816798350.0</v>
       </c>
-      <c r="F7">
+      <c r="I7">
         <v>-7000316200.0</v>
       </c>
-      <c r="G7"/>
-[...1 lines deleted...]
-      <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
-    </row>
-    <row r="8" spans="1:12">
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+    </row>
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-    </row>
-    <row r="9" spans="1:12">
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-    </row>
-    <row r="10" spans="1:12">
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9"/>
+    </row>
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
-    </row>
-    <row r="11" spans="1:12">
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10"/>
+    </row>
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-    </row>
-    <row r="12" spans="1:12">
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
+    </row>
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-    </row>
-    <row r="13" spans="1:12">
+      <c r="M12"/>
+      <c r="N12"/>
+      <c r="O12"/>
+    </row>
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-    </row>
-    <row r="14" spans="1:12">
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+    </row>
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="B14">
+        <v>-3952056665.0</v>
+      </c>
+      <c r="C14">
+        <v>3952057000.0</v>
+      </c>
+      <c r="D14">
+        <v>3276322000.0</v>
+      </c>
+      <c r="E14">
         <v>3600884000.0</v>
       </c>
-      <c r="C14">
+      <c r="F14">
         <v>3579945164.0</v>
       </c>
-      <c r="D14">
+      <c r="G14">
         <v>3453722000.0</v>
       </c>
-      <c r="E14">
+      <c r="H14">
         <v>3132339619.0</v>
       </c>
-      <c r="F14">
+      <c r="I14">
         <v>1010224000.0</v>
       </c>
-      <c r="G14">
+      <c r="J14">
         <v>3786780000.0</v>
       </c>
-      <c r="H14">
+      <c r="K14">
         <v>3786780000.0</v>
       </c>
-      <c r="I14">
+      <c r="L14">
         <v>2744158000.0</v>
       </c>
-      <c r="J14">
+      <c r="M14">
         <v>3454111537.0</v>
       </c>
-      <c r="K14">
+      <c r="N14">
         <v>3454111537.0</v>
       </c>
-      <c r="L14">
+      <c r="O14">
         <v>399159317.0</v>
       </c>
     </row>
-    <row r="15" spans="1:12">
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-    </row>
-    <row r="16" spans="1:12">
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+    </row>
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B16">
+        <v>40175821885.0</v>
+      </c>
+      <c r="C16">
+        <v>35512665000.0</v>
+      </c>
+      <c r="D16">
+        <v>47026943000.0</v>
+      </c>
+      <c r="E16">
         <v>55767721000.0</v>
       </c>
-      <c r="C16">
+      <c r="F16">
         <v>65729075098.0</v>
       </c>
-      <c r="D16">
+      <c r="G16">
         <v>70622954000.0</v>
       </c>
-      <c r="E16">
+      <c r="H16">
         <v>75272138431.0</v>
       </c>
-      <c r="F16">
+      <c r="I16">
         <v>11415131000.0</v>
       </c>
-      <c r="G16">
+      <c r="J16">
         <v>30150183000.0</v>
       </c>
-      <c r="H16">
+      <c r="K16">
         <v>30150183000.0</v>
       </c>
-      <c r="I16">
+      <c r="L16">
         <v>12045776000.0</v>
       </c>
-      <c r="J16">
+      <c r="M16">
         <v>2622195144.0</v>
       </c>
-      <c r="K16">
+      <c r="N16">
         <v>10660242477.0</v>
       </c>
-      <c r="L16">
+      <c r="O16">
         <v>18698289809.0</v>
       </c>
     </row>
-    <row r="17" spans="1:12">
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
-    </row>
-    <row r="18" spans="1:12">
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="B18">
+        <v>4780920799.0</v>
+      </c>
+      <c r="C18">
+        <v>-128156000.0</v>
+      </c>
+      <c r="D18">
+        <v>5629636000.0</v>
+      </c>
+      <c r="E18">
         <v>5591697000.0</v>
       </c>
-      <c r="C18">
+      <c r="F18">
         <v>-6783316733.0</v>
       </c>
-      <c r="D18">
+      <c r="G18">
         <v>-1439121000.0</v>
       </c>
-      <c r="E18">
+      <c r="H18">
         <v>7848008500.0</v>
       </c>
-      <c r="F18">
+      <c r="I18">
         <v>-2757303000.0</v>
       </c>
-      <c r="G18">
+      <c r="J18">
         <v>-2279637000.0</v>
       </c>
-      <c r="H18">
+      <c r="K18">
         <v>-2279637000.0</v>
       </c>
-      <c r="I18">
+      <c r="L18">
         <v>8864522000.0</v>
       </c>
-      <c r="J18">
+      <c r="M18">
         <v>-33983086466.0</v>
       </c>
-      <c r="K18">
+      <c r="N18">
         <v>-33983086467.0</v>
       </c>
-      <c r="L18">
+      <c r="O18">
         <v>-122673812753.0</v>
       </c>
     </row>
-    <row r="19" spans="1:12">
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-    </row>
-    <row r="20" spans="1:12">
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-    </row>
-    <row r="21" spans="1:12">
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-    </row>
-    <row r="22" spans="1:12">
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+    </row>
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="B22">
+        <v>1199600428.0</v>
+      </c>
+      <c r="C22">
+        <v>713021000.0</v>
+      </c>
+      <c r="D22">
+        <v>3617562000.0</v>
+      </c>
+      <c r="E22">
         <v>2568299000.0</v>
       </c>
-      <c r="C22">
+      <c r="F22">
         <v>1771121362.0</v>
       </c>
-      <c r="D22">
+      <c r="G22">
         <v>2005169000.0</v>
       </c>
-      <c r="E22">
+      <c r="H22">
         <v>2507857980.0</v>
       </c>
-      <c r="F22">
+      <c r="I22">
         <v>4194647000.0</v>
       </c>
-      <c r="G22">
+      <c r="J22">
         <v>474626000.0</v>
       </c>
-      <c r="H22">
+      <c r="K22">
         <v>474626000.0</v>
       </c>
-      <c r="I22">
+      <c r="L22">
         <v>1588189000.0</v>
       </c>
-      <c r="J22">
+      <c r="M22">
         <v>533359259.0</v>
       </c>
-      <c r="K22">
+      <c r="N22">
         <v>533359260.0</v>
       </c>
-      <c r="L22">
+      <c r="O22">
         <v>804589807.0</v>
       </c>
     </row>
-    <row r="23" spans="1:12">
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>126</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>129</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
+        <v>-325204000.0</v>
+      </c>
+      <c r="D23">
+        <v>-564759000.0</v>
+      </c>
+      <c r="E23">
         <v>-312795000.0</v>
       </c>
-      <c r="C23">
+      <c r="F23">
         <v>629120141.0</v>
       </c>
-      <c r="D23"/>
-      <c r="E23">
+      <c r="G23">
+        <v>-320429021.0</v>
+      </c>
+      <c r="H23">
         <v>-535642499.0</v>
       </c>
-      <c r="F23">
+      <c r="I23">
         <v>-1169958000.0</v>
       </c>
-      <c r="G23">
+      <c r="J23">
         <v>33532432000.0</v>
       </c>
-      <c r="H23">
+      <c r="K23">
         <v>33277568000.0</v>
       </c>
-      <c r="I23">
+      <c r="L23">
         <v>-2226764000.0</v>
       </c>
-      <c r="J23">
+      <c r="M23">
         <v>26144530734.0</v>
       </c>
-      <c r="K23">
+      <c r="N23">
         <v>26144530735.0</v>
       </c>
-      <c r="L23">
+      <c r="O23">
         <v>140500000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:12">
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="B24">
+        <v>-237021800.0</v>
+      </c>
+      <c r="C24"/>
+      <c r="D24">
+        <v>76672000.0</v>
+      </c>
+      <c r="E24">
         <v>-2237377500.0</v>
       </c>
-      <c r="C24">
+      <c r="F24">
         <v>-1338860000.0</v>
       </c>
-      <c r="D24">
+      <c r="G24">
         <v>-2000000000.0</v>
       </c>
-      <c r="E24">
+      <c r="H24">
         <v>686215720.0</v>
       </c>
-      <c r="F24">
+      <c r="I24">
         <v>-57000000000.0</v>
       </c>
-      <c r="G24">
+      <c r="J24">
         <v>-97500000.0</v>
       </c>
-      <c r="H24">
+      <c r="K24">
         <v>-97500000.0</v>
       </c>
-      <c r="I24">
+      <c r="L24">
         <v>597004000.0</v>
       </c>
-      <c r="J24">
+      <c r="M24">
         <v>-199491601.0</v>
       </c>
-      <c r="K24">
+      <c r="N24">
         <v>-199491600.0</v>
       </c>
-      <c r="L24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:12">
+      <c r="O24"/>
+    </row>
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="B25">
+        <v>10709549358.0</v>
+      </c>
+      <c r="C25">
+        <v>-2687051000.0</v>
+      </c>
+      <c r="D25">
+        <v>-2052894000.0</v>
+      </c>
+      <c r="E25">
         <v>8866521000.0</v>
       </c>
-      <c r="C25">
+      <c r="F25">
         <v>-8363474975.0</v>
       </c>
-      <c r="D25">
+      <c r="G25">
         <v>-1614417000.0</v>
       </c>
-      <c r="E25">
+      <c r="H25">
         <v>7374937866.0</v>
       </c>
-      <c r="F25">
+      <c r="I25">
         <v>-354009000.0</v>
       </c>
-      <c r="G25">
+      <c r="J25">
         <v>-3189815000.0</v>
       </c>
-      <c r="H25">
+      <c r="K25">
         <v>-3189815000.0</v>
       </c>
-      <c r="I25">
+      <c r="L25">
         <v>4702152000.0</v>
       </c>
-      <c r="J25">
+      <c r="M25">
         <v>-3774080238.0</v>
       </c>
-      <c r="K25">
+      <c r="N25">
         <v>-3774080239.0</v>
       </c>
-      <c r="L25">
+      <c r="O25">
         <v>964852639.0</v>
       </c>
     </row>
-    <row r="26" spans="1:12">
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>132</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26">
         <v>0.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>0.0</v>
       </c>
-      <c r="D26"/>
-      <c r="E26">
+      <c r="F26">
+        <v>0.0</v>
+      </c>
+      <c r="G26"/>
+      <c r="H26">
         <v>66810000000.0</v>
       </c>
-      <c r="F26">
+      <c r="I26">
         <v>-3750000.0</v>
       </c>
-      <c r="G26"/>
-[...1 lines deleted...]
-      <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
-    </row>
-    <row r="27" spans="1:12">
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
-    </row>
-    <row r="28" spans="1:12">
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="B28">
+        <v>102224310.0</v>
+      </c>
+      <c r="C28">
+        <v>-11364120000.0</v>
+      </c>
+      <c r="D28">
+        <v>-7509482000.0</v>
+      </c>
+      <c r="E28">
         <v>-14654534000.0</v>
       </c>
-      <c r="C28">
+      <c r="F28">
         <v>1228298158.0</v>
       </c>
-      <c r="D28">
+      <c r="G28">
         <v>-1210064000.0</v>
       </c>
-      <c r="E28">
+      <c r="H28">
         <v>-1399145649.0</v>
       </c>
-      <c r="F28">
+      <c r="I28">
         <v>-1173708000.0</v>
       </c>
-      <c r="G28">
+      <c r="J28">
         <v>32527319000.0</v>
       </c>
-      <c r="H28">
+      <c r="K28">
         <v>32527319000.0</v>
       </c>
-      <c r="I28">
+      <c r="L28">
         <v>617718000.0</v>
       </c>
-      <c r="J28">
+      <c r="M28">
         <v>26144530734.0</v>
       </c>
-      <c r="K28">
+      <c r="N28">
         <v>26144530735.0</v>
       </c>
-      <c r="L28">
+      <c r="O28">
         <v>140500000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:12">
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="B29">
+        <v>7957093121.0</v>
+      </c>
+      <c r="C29">
+        <v>1978027000.0</v>
+      </c>
+      <c r="D29">
+        <v>4840990000.0</v>
+      </c>
+      <c r="E29">
         <v>15035705000.0</v>
       </c>
-      <c r="C29">
+      <c r="F29">
         <v>-3012408449.0</v>
       </c>
-      <c r="D29">
+      <c r="G29">
         <v>3844474000.0</v>
       </c>
-      <c r="E29">
+      <c r="H29">
         <v>13015135465.0</v>
       </c>
-      <c r="F29">
+      <c r="I29">
         <v>4850862000.0</v>
       </c>
-      <c r="G29">
+      <c r="J29">
         <v>1071591000.0</v>
       </c>
-      <c r="H29">
+      <c r="K29">
         <v>1071591000.0</v>
       </c>
-      <c r="I29">
+      <c r="L29">
         <v>9034499000.0</v>
       </c>
-      <c r="J29">
+      <c r="M29">
         <v>213390558.0</v>
       </c>
-      <c r="K29">
+      <c r="N29">
         <v>213390558.0</v>
       </c>
-      <c r="L29">
+      <c r="O29">
         <v>2168601763.0</v>
       </c>
     </row>
-    <row r="30" spans="1:12">
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="B30">
+        <v>-3413194122.0</v>
+      </c>
+      <c r="C30">
+        <v>-2128216000.0</v>
+      </c>
+      <c r="D30">
+        <v>-6072285000.0</v>
+      </c>
+      <c r="E30">
         <v>-10342525000.0</v>
       </c>
-      <c r="C30">
+      <c r="F30">
         <v>-3109768284.0</v>
       </c>
-      <c r="D30">
+      <c r="G30">
         <v>-7283595000.0</v>
       </c>
-      <c r="E30">
+      <c r="H30">
         <v>52241018045.0</v>
       </c>
-      <c r="F30">
+      <c r="I30">
         <v>-64608165000.0</v>
       </c>
-      <c r="G30">
+      <c r="J30">
         <v>-3448728000.0</v>
       </c>
-      <c r="H30">
+      <c r="K30">
         <v>-3448728000.0</v>
       </c>
-      <c r="I30">
+      <c r="L30">
         <v>427027000.0</v>
       </c>
-      <c r="J30">
+      <c r="M30">
         <v>-34395968625.0</v>
       </c>
-      <c r="K30">
+      <c r="N30">
         <v>-34395968625.0</v>
       </c>
-      <c r="L30">
+      <c r="O30">
         <v>-124842414516.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>