--- v0 (2026-03-14)
+++ v1 (2026-07-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="175">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="176">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -253,50 +253,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1028,51 +1031,51 @@
       <c r="E2">
         <v>400207000.0</v>
       </c>
       <c r="F2">
         <v>382931000.0</v>
       </c>
       <c r="G2">
         <v>162113000.0</v>
       </c>
       <c r="H2">
         <v>150030000.0</v>
       </c>
       <c r="I2">
         <v>167097000.0</v>
       </c>
       <c r="J2">
         <v>146271000.0</v>
       </c>
       <c r="K2">
         <v>104392000.0</v>
       </c>
       <c r="L2">
         <v>112249000.0</v>
       </c>
       <c r="M2">
-        <v>169899000.0</v>
+        <v>788801000.0</v>
       </c>
       <c r="N2">
         <v>163325000.0</v>
       </c>
       <c r="O2">
         <v>126248000.0</v>
       </c>
       <c r="P2">
         <v>121260000.0</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>17</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
@@ -1797,54 +1800,54 @@
       <c r="D23">
         <v>24730500000.0</v>
       </c>
       <c r="E23">
         <v>22002839000.0</v>
       </c>
       <c r="F23">
         <v>21605164000.0</v>
       </c>
       <c r="G23">
         <v>15168992000.0</v>
       </c>
       <c r="H23">
         <v>12014196000.0</v>
       </c>
       <c r="I23">
         <v>10154692000.0</v>
       </c>
       <c r="J23">
         <v>8563522000.0</v>
       </c>
       <c r="K23">
         <v>5829712000.0</v>
       </c>
       <c r="L23">
-        <v>4074490000.0</v>
+        <v>4321408000.0</v>
       </c>
       <c r="M23">
-        <v>21638992000.0</v>
+        <v>21641253000.0</v>
       </c>
       <c r="N23">
         <v>23705384000.0</v>
       </c>
       <c r="O23">
         <v>24495877000.0</v>
       </c>
       <c r="P23">
         <v>23734935000.0</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>38</v>
       </c>
       <c r="B24">
         <v>11300487000.0</v>
       </c>
       <c r="C24">
         <v>12231103000.0</v>
       </c>
       <c r="D24">
         <v>15311137000.0</v>
       </c>
       <c r="E24">
@@ -1998,51 +2001,51 @@
       <c r="E28">
         <v>12219608000.0</v>
       </c>
       <c r="F28">
         <v>11101370000.0</v>
       </c>
       <c r="G28">
         <v>9841030000.0</v>
       </c>
       <c r="H28">
         <v>7821713000.0</v>
       </c>
       <c r="I28">
         <v>6873436000.0</v>
       </c>
       <c r="J28">
         <v>5042139000.0</v>
       </c>
       <c r="K28">
         <v>2593825000.0</v>
       </c>
       <c r="L28">
         <v>2294216000.0</v>
       </c>
       <c r="M28">
-        <v>11985371000.0</v>
+        <v>11987632000.0</v>
       </c>
       <c r="N28">
         <v>12593233000.0</v>
       </c>
       <c r="O28">
         <v>13007968000.0</v>
       </c>
       <c r="P28">
         <v>12561759000.0</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>43</v>
       </c>
       <c r="B29">
         <v>16367700000.0</v>
       </c>
       <c r="C29">
         <v>14590978000.0</v>
       </c>
       <c r="D29">
         <v>17329777000.0</v>
       </c>
       <c r="E29">
@@ -2086,51 +2089,51 @@
       <c r="E30">
         <v>1084784000.0</v>
       </c>
       <c r="F30">
         <v>1157936000.0</v>
       </c>
       <c r="G30">
         <v>625280000.0</v>
       </c>
       <c r="H30">
         <v>439580000.0</v>
       </c>
       <c r="I30">
         <v>344169000.0</v>
       </c>
       <c r="J30">
         <v>1360525000.0</v>
       </c>
       <c r="K30">
         <v>959633000.0</v>
       </c>
       <c r="L30">
         <v>718987000.0</v>
       </c>
       <c r="M30">
-        <v>645706000.0</v>
+        <v>559019000.0</v>
       </c>
       <c r="N30">
         <v>694261000.0</v>
       </c>
       <c r="O30">
         <v>553112000.0</v>
       </c>
       <c r="P30">
         <v>271691000.0</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>45</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31">
         <v>3264953000.0</v>
       </c>
       <c r="F31">
         <v>-487180000.0</v>
       </c>
       <c r="G31">
@@ -2212,51 +2215,51 @@
       <c r="E33">
         <v>19803427000.0</v>
       </c>
       <c r="F33">
         <v>19054382000.0</v>
       </c>
       <c r="G33">
         <v>13481524000.0</v>
       </c>
       <c r="H33">
         <v>10829911000.0</v>
       </c>
       <c r="I33">
         <v>9315632000.0</v>
       </c>
       <c r="J33">
         <v>6527568000.0</v>
       </c>
       <c r="K33">
         <v>4071938000.0</v>
       </c>
       <c r="L33">
         <v>3321197000.0</v>
       </c>
       <c r="M33">
-        <v>19497297000.0</v>
+        <v>19575496000.0</v>
       </c>
       <c r="N33">
         <v>21136816000.0</v>
       </c>
       <c r="O33">
         <v>22025253000.0</v>
       </c>
       <c r="P33">
         <v>21687932000.0</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>48</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34">
         <v>2472825000.0</v>
       </c>
       <c r="F34">
         <v>2395427000.0</v>
       </c>
       <c r="G34">
@@ -2296,101 +2299,101 @@
       <c r="E35">
         <v>14782731000.0</v>
       </c>
       <c r="F35">
         <v>13772675000.0</v>
       </c>
       <c r="G35">
         <v>11003603000.0</v>
       </c>
       <c r="H35">
         <v>8498163000.0</v>
       </c>
       <c r="I35">
         <v>7189795000.0</v>
       </c>
       <c r="J35">
         <v>5607348000.0</v>
       </c>
       <c r="K35">
         <v>3468632000.0</v>
       </c>
       <c r="L35">
         <v>2776096000.0</v>
       </c>
       <c r="M35">
-        <v>14619343000.0</v>
+        <v>13512962000.0</v>
       </c>
       <c r="N35">
         <v>14420330000.0</v>
       </c>
       <c r="O35">
         <v>14338470000.0</v>
       </c>
       <c r="P35">
         <v>13327704000.0</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>50</v>
       </c>
       <c r="B36">
         <v>6712078000.0</v>
       </c>
       <c r="C36">
         <v>186082000.0</v>
       </c>
       <c r="D36">
         <v>157451000.0</v>
       </c>
       <c r="E36">
         <v>111623000.0</v>
       </c>
       <c r="F36">
         <v>64340000.0</v>
       </c>
       <c r="G36">
         <v>42891000.0</v>
       </c>
       <c r="H36">
         <v>33817000.0</v>
       </c>
       <c r="I36">
         <v>35593000.0</v>
       </c>
       <c r="J36">
         <v>43554000.0</v>
       </c>
       <c r="K36">
         <v>23735000.0</v>
       </c>
       <c r="L36">
         <v>62750000.0</v>
       </c>
       <c r="M36">
-        <v>38710000.0</v>
+        <v>77178000.0</v>
       </c>
       <c r="N36">
         <v>69287000.0</v>
       </c>
       <c r="O36">
         <v>89486000.0</v>
       </c>
       <c r="P36">
         <v>119584000.0</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>51</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37">
         <v>0.0</v>
@@ -2470,99 +2473,99 @@
       <c r="E39">
         <v>-2199412000.0</v>
       </c>
       <c r="F39">
         <v>-2550782000.0</v>
       </c>
       <c r="G39">
         <v>-1687469000.0</v>
       </c>
       <c r="H39">
         <v>-1184285000.0</v>
       </c>
       <c r="I39">
         <v>48988000.0</v>
       </c>
       <c r="J39">
         <v>-647335000.0</v>
       </c>
       <c r="K39">
         <v>-3330203000.0</v>
       </c>
       <c r="L39">
         <v>1339000.0</v>
       </c>
       <c r="M39">
-        <v>32734000.0</v>
+        <v>43483000.0</v>
       </c>
       <c r="N39">
         <v>146502000.0</v>
       </c>
       <c r="O39">
         <v>141415000.0</v>
       </c>
       <c r="P39">
         <v>214019000.0</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>54</v>
       </c>
       <c r="B40"/>
       <c r="C40">
         <v>3370089000.0</v>
       </c>
       <c r="D40">
         <v>3242535000.0</v>
       </c>
       <c r="E40">
         <v>2853237000.0</v>
       </c>
       <c r="F40">
         <v>3507361000.0</v>
       </c>
       <c r="G40">
         <v>1409593000.0</v>
       </c>
       <c r="H40">
         <v>1401355000.0</v>
       </c>
       <c r="I40">
         <v>1195538000.0</v>
       </c>
       <c r="J40">
         <v>1211413000.0</v>
       </c>
       <c r="K40">
         <v>824356000.0</v>
       </c>
       <c r="L40">
         <v>11066000.0</v>
       </c>
       <c r="M40">
-        <v>1020641000.0</v>
+        <v>580117000.0</v>
       </c>
       <c r="N40">
         <v>1276478000.0</v>
       </c>
       <c r="O40">
         <v>1350773000.0</v>
       </c>
       <c r="P40">
         <v>608151000.0</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>55</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41">
         <v>17037000.0</v>
       </c>
       <c r="F41">
         <v>31517000.0</v>
       </c>
       <c r="G41">
@@ -2986,51 +2989,51 @@
       <c r="E51">
         <v>13334236000.0</v>
       </c>
       <c r="F51">
         <v>12494216000.0</v>
       </c>
       <c r="G51">
         <v>10903219000.0</v>
       </c>
       <c r="H51">
         <v>8566418000.0</v>
       </c>
       <c r="I51">
         <v>7368327000.0</v>
       </c>
       <c r="J51">
         <v>5855766000.0</v>
       </c>
       <c r="K51">
         <v>3447036000.0</v>
       </c>
       <c r="L51">
         <v>2586940000.0</v>
       </c>
       <c r="M51">
-        <v>13448626000.0</v>
+        <v>13450887000.0</v>
       </c>
       <c r="N51">
         <v>14321038000.0</v>
       </c>
       <c r="O51">
         <v>14784065000.0</v>
       </c>
       <c r="P51">
         <v>14123052000.0</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>66</v>
       </c>
       <c r="B52">
         <v>1494754000.0</v>
       </c>
       <c r="C52">
         <v>275000000.0</v>
       </c>
       <c r="D52">
         <v>125241000.0</v>
       </c>
       <c r="E52">
@@ -3204,151 +3207,151 @@
       <c r="E56">
         <v>2199412000.0</v>
       </c>
       <c r="F56">
         <v>2550782000.0</v>
       </c>
       <c r="G56">
         <v>1687469000.0</v>
       </c>
       <c r="H56">
         <v>1184285000.0</v>
       </c>
       <c r="I56">
         <v>839060000.0</v>
       </c>
       <c r="J56">
         <v>2035954000.0</v>
       </c>
       <c r="K56">
         <v>1757774000.0</v>
       </c>
       <c r="L56">
         <v>1000211000.0</v>
       </c>
       <c r="M56">
-        <v>2141695000.0</v>
+        <v>2065757000.0</v>
       </c>
       <c r="N56">
         <v>2568568000.0</v>
       </c>
       <c r="O56">
         <v>2470624000.0</v>
       </c>
       <c r="P56">
         <v>2047003000.0</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>71</v>
       </c>
       <c r="B57">
         <v>1494754000.0</v>
       </c>
       <c r="C57">
         <v>4332061000.0</v>
       </c>
       <c r="D57">
         <v>3791183000.0</v>
       </c>
       <c r="E57">
         <v>3421490000.0</v>
       </c>
       <c r="F57">
         <v>4018063000.0</v>
       </c>
       <c r="G57">
         <v>1693615000.0</v>
       </c>
       <c r="H57">
         <v>1657435000.0</v>
       </c>
       <c r="I57">
         <v>1570556000.0</v>
       </c>
       <c r="J57">
         <v>1495882000.0</v>
       </c>
       <c r="K57">
         <v>983818000.0</v>
       </c>
       <c r="L57">
         <v>576905000.0</v>
       </c>
       <c r="M57">
-        <v>1321714000.0</v>
+        <v>1368918000.0</v>
       </c>
       <c r="N57">
         <v>2744510000.0</v>
       </c>
       <c r="O57">
         <v>3165596000.0</v>
       </c>
       <c r="P57">
         <v>2714551000.0</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>72</v>
       </c>
       <c r="B58">
         <v>20291613000.0</v>
       </c>
       <c r="C58">
         <v>18060118000.0</v>
       </c>
       <c r="D58">
         <v>20256187000.0</v>
       </c>
       <c r="E58">
         <v>18204221000.0</v>
       </c>
       <c r="F58">
         <v>17790738000.0</v>
       </c>
       <c r="G58">
         <v>12697218000.0</v>
       </c>
       <c r="H58">
         <v>10155598000.0</v>
       </c>
       <c r="I58">
         <v>8760351000.0</v>
       </c>
       <c r="J58">
         <v>7103230000.0</v>
       </c>
       <c r="K58">
         <v>4452450000.0</v>
       </c>
       <c r="L58">
         <v>3353001000.0</v>
       </c>
       <c r="M58">
-        <v>15941057000.0</v>
+        <v>14881880000.0</v>
       </c>
       <c r="N58">
         <v>17164840000.0</v>
       </c>
       <c r="O58">
         <v>17504066000.0</v>
       </c>
       <c r="P58">
         <v>16042255000.0</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>73</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59">
         <v>1460292000.0</v>
@@ -3379,54 +3382,54 @@
       <c r="D60">
         <v>1893399000.0</v>
       </c>
       <c r="E60">
         <v>1589239000.0</v>
       </c>
       <c r="F60">
         <v>1825227000.0</v>
       </c>
       <c r="G60">
         <v>1193685000.0</v>
       </c>
       <c r="H60">
         <v>768290000.0</v>
       </c>
       <c r="I60">
         <v>587924000.0</v>
       </c>
       <c r="J60">
         <v>1460292000.0</v>
       </c>
       <c r="K60">
         <v>1377262000.0</v>
       </c>
       <c r="L60">
-        <v>968406000.0</v>
+        <v>968407000.0</v>
       </c>
       <c r="M60">
-        <v>5697935000000.0</v>
+        <v>283639000.0</v>
       </c>
       <c r="N60">
         <v>6425627000.0</v>
       </c>
       <c r="O60">
         <v>493685000.0</v>
       </c>
       <c r="P60">
         <v>354555000.0</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>75</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61">
         <v>0.0</v>
@@ -3465,387 +3468,393 @@
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BB62"/>
+  <dimension ref="A1:BC62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54">
+    <row r="1" spans="1:55">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>77</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="D1" t="s">
         <v>78</v>
       </c>
       <c r="E1" t="s">
         <v>79</v>
       </c>
       <c r="F1" t="s">
+        <v>80</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="H1" t="s">
         <v>81</v>
       </c>
       <c r="I1" t="s">
         <v>82</v>
       </c>
       <c r="J1" t="s">
+        <v>83</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="L1" t="s">
         <v>84</v>
       </c>
       <c r="M1" t="s">
         <v>85</v>
       </c>
       <c r="N1" t="s">
+        <v>86</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="P1" t="s">
         <v>87</v>
       </c>
       <c r="Q1" t="s">
         <v>88</v>
       </c>
       <c r="R1" t="s">
+        <v>89</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="T1" t="s">
         <v>90</v>
       </c>
       <c r="U1" t="s">
         <v>91</v>
       </c>
       <c r="V1" t="s">
+        <v>92</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="X1" t="s">
         <v>93</v>
       </c>
       <c r="Y1" t="s">
         <v>94</v>
       </c>
       <c r="Z1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AB1" t="s">
         <v>96</v>
       </c>
       <c r="AC1" t="s">
         <v>97</v>
       </c>
       <c r="AD1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AF1" t="s">
         <v>99</v>
       </c>
       <c r="AG1" t="s">
         <v>100</v>
       </c>
       <c r="AH1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AJ1" t="s">
         <v>102</v>
       </c>
       <c r="AK1" t="s">
         <v>103</v>
       </c>
       <c r="AL1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AN1" t="s">
         <v>105</v>
       </c>
       <c r="AO1" t="s">
         <v>106</v>
       </c>
       <c r="AP1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AR1" t="s">
         <v>108</v>
       </c>
       <c r="AS1" t="s">
         <v>109</v>
       </c>
       <c r="AT1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AV1" t="s">
         <v>111</v>
       </c>
       <c r="AW1" t="s">
         <v>112</v>
       </c>
       <c r="AX1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AZ1" t="s">
         <v>114</v>
       </c>
       <c r="BA1" t="s">
         <v>115</v>
       </c>
       <c r="BB1" t="s">
+        <v>116</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="2" spans="1:54">
+    <row r="2" spans="1:55">
       <c r="A2" t="s">
         <v>16</v>
       </c>
       <c r="B2">
+        <v>1344397000.0</v>
+      </c>
+      <c r="C2">
         <v>1309604000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1036031000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1015434000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>996784000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>686972000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>508811000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>444816000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>452107000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>423407000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>507822000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>492492000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>448803000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>400207000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>427125000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>356162000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>357178000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>382931000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>297826000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>237355000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>218051000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>162113000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>177567000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>164992000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>163099000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>150030000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>154775000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>152485000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>132351000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>167097000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>154400000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>142267000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>160279000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>146271000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>145343000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>118383000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>108640000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>104392000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>102647000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>115358000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>121733000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>121577000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>146102000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>176293000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>180449000.0</v>
       </c>
-      <c r="AT2">
-[...1 lines deleted...]
-      </c>
       <c r="AU2">
+        <v>788801000.0</v>
+      </c>
+      <c r="AV2">
         <v>161586000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>219373000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>129631000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>163325000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>1338797000.0</v>
       </c>
-      <c r="AZ2"/>
       <c r="BA2"/>
-      <c r="BB2">
+      <c r="BB2"/>
+      <c r="BC2">
         <v>126248000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:54">
+    <row r="3" spans="1:55">
       <c r="A3" t="s">
         <v>17</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -3858,52 +3867,53 @@
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
-    </row>
-    <row r="4" spans="1:54">
+      <c r="BC3"/>
+    </row>
+    <row r="4" spans="1:55">
       <c r="A4" t="s">
         <v>18</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -3916,778 +3926,793 @@
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
-    </row>
-    <row r="5" spans="1:54">
+      <c r="BC4"/>
+    </row>
+    <row r="5" spans="1:55">
       <c r="A5" t="s">
         <v>19</v>
       </c>
       <c r="B5">
+        <v>13989000.0</v>
+      </c>
+      <c r="C5">
         <v>21743000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>29757000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>32196000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>24344000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-17757000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>8450000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-10481000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-10480000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-5630000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-17265000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-9687000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-12345000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-14986000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-28819000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-17192000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-6019000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-1855000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-2571000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>696000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-62000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>483000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-6787000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-11237000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-10849000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-6047000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-11010000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-8879000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-7240000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-8524000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-7403000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-6758000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-4001000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-4208000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-4486000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-7403000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-7738000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-8939000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-9385000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-8532000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-5642000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-4619000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-2257000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-1080000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-2126000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-1386000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-1182000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>618000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>1262000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-35083000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>47999.0</v>
       </c>
-      <c r="AZ5"/>
-      <c r="BA5">
+      <c r="BA5"/>
+      <c r="BB5">
         <v>493685000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-59000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:54">
+    <row r="6" spans="1:55">
       <c r="A6" t="s">
         <v>20</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
-[...1 lines deleted...]
-      </c>
+      <c r="AE6"/>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
+        <v>0.0</v>
+      </c>
+      <c r="AM6">
         <v>338375000.0</v>
       </c>
-      <c r="AM6">
-[...1 lines deleted...]
-      </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
         <v>0.0</v>
       </c>
       <c r="AP6">
         <v>0.0</v>
       </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
       <c r="AV6">
         <v>0.0</v>
       </c>
       <c r="AW6">
         <v>0.0</v>
       </c>
-      <c r="AX6"/>
+      <c r="AX6">
+        <v>0.0</v>
+      </c>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
-    </row>
-    <row r="7" spans="1:54">
+      <c r="BC6"/>
+    </row>
+    <row r="7" spans="1:55">
       <c r="A7" t="s">
         <v>21</v>
       </c>
       <c r="B7">
+        <v>730133000.0</v>
+      </c>
+      <c r="C7">
         <v>669999000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>676372000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>686745000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>686038000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>641864000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>535686000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>304205000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>308336000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>319572000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>326902000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>206816000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>191090000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>190616000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>193180000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>189175000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>197312000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>205075000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>214681000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>198289000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>186594000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>180236000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>161737000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>164521000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>169828000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>168817000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>174078000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>179192000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>183037000.0</v>
       </c>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
-    </row>
-    <row r="8" spans="1:54">
+      <c r="BC7"/>
+    </row>
+    <row r="8" spans="1:55">
       <c r="A8" t="s">
         <v>22</v>
       </c>
       <c r="B8">
+        <v>1463328000.0</v>
+      </c>
+      <c r="C8">
         <v>1463301000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>1464026000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>1463185000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>1463183000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>1461903000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>3130000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>3125000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>3097000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>3076000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>3060000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>3044000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>3018000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>2946000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>2942000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>2937000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>2935000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>2905000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>2899000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>2842000.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
-    </row>
-    <row r="9" spans="1:54">
+      <c r="BC8"/>
+    </row>
+    <row r="9" spans="1:55">
       <c r="A9" t="s">
         <v>23</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>2182173000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>2100043000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>1970754000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>1911736000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>1880321000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>1851057000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>1913559000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>1881913000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>1750144000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>1033735000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>1043669000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>1011697000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>800077000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>746595000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>525244000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>507531000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>379789000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>332305000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>326007000.0</v>
       </c>
-      <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
-    </row>
-    <row r="10" spans="1:54">
+      <c r="BC9"/>
+    </row>
+    <row r="10" spans="1:55">
       <c r="A10" t="s">
         <v>24</v>
       </c>
       <c r="B10">
-        <v>1499960000.0</v>
+        <v>1438084000.0</v>
       </c>
       <c r="C10">
         <v>1499960000.0</v>
       </c>
       <c r="D10">
+        <v>1499960000.0</v>
+      </c>
+      <c r="E10">
         <v>1531905000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1802811000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>2735465000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1666052000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1525486000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>1545707000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1497785000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1197145000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>1088991000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>1027183000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>1114628000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>1045476000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>1076977000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>829252000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>1392846000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>1877137000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>1431781000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>1167143000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>1062189000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>1233937000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>1148440000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>1682074000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>744705000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>727824000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>623548000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>658445000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>494891000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>882773000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>961722000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>648010000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>675429000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>986046000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>561908000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>450301000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>798141000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>550039000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>498120000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>233805000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>280990000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>473621000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>1482829000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>1387389000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>1463255000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>1443231000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>1483095000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>1313291000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>1727805000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>2416424000.0</v>
       </c>
-      <c r="AZ10"/>
-      <c r="BA10">
+      <c r="BA10"/>
+      <c r="BB10">
         <v>-1783298000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>1776097000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:54">
+    <row r="11" spans="1:55">
       <c r="A11" t="s">
         <v>25</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -4700,611 +4725,619 @@
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
-    </row>
-    <row r="12" spans="1:54">
+      <c r="BC11"/>
+    </row>
+    <row r="12" spans="1:55">
       <c r="A12" t="s">
         <v>26</v>
       </c>
       <c r="B12">
-        <v>1499960000.0</v>
+        <v>1438084000.0</v>
       </c>
       <c r="C12">
         <v>1499960000.0</v>
       </c>
       <c r="D12">
+        <v>1499960000.0</v>
+      </c>
+      <c r="E12">
         <v>1531905000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1802811000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>2735465000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1666052000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1525486000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1545707000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1497785000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1197145000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1088991000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1027183000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1114628000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1045476000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1076977000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>829252000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1392846000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1877137000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1431781000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1167143000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1062189000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1233937000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1148440000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1682074000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>744705000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>727824000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>623548000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>658445000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>494891000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>882773000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>961722000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>648010000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>675429000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>986046000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>561908000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>450301000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>798141000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>550039000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>498120000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>233805000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>280990000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>473621000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>1482829000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>1387389000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>1463255000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>1443231000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>1483095000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>1313291000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>1727805000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>2418736000.0</v>
       </c>
-      <c r="AZ12"/>
-      <c r="BA12">
+      <c r="BA12"/>
+      <c r="BB12">
         <v>1783298000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>1776097000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:54">
+    <row r="13" spans="1:55">
       <c r="A13" t="s">
         <v>27</v>
       </c>
       <c r="B13">
+        <v>3298000.0</v>
+      </c>
+      <c r="C13">
         <v>3236000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>3268000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>3267000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>3265000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>3132000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>3095000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>3125000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>3097000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>3076000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>3060000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>3044000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>3018000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>2946000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>2942000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>2937000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>2935000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>2905000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>2899000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>2842000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>2620000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>2596000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>2584000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>2501000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>2476000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>1152000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>1147000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>1075000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>1031000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>1016000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>301721000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>349981000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-298760000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>279065000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>275410000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>278012000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>238212000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>301790000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>286176000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>268835000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>236270000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>251537000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>258305000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>286655000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>291641000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>285025000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>295271000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AW13">
         <v>293124000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AX13">
         <v>350862000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AY13">
         <v>525678000.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>372437000.0</v>
       </c>
-      <c r="AZ13"/>
       <c r="BA13"/>
-      <c r="BB13">
+      <c r="BB13"/>
+      <c r="BC13">
         <v>411575000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:54">
+    <row r="14" spans="1:55">
       <c r="A14" t="s">
         <v>28</v>
       </c>
       <c r="B14">
-        <v>221143277.0</v>
+        <v>224033628.0</v>
       </c>
       <c r="C14">
+        <v>224033628.0</v>
+      </c>
+      <c r="D14">
         <v>219881697.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>218916000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>209351000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>215080000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>200724068.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>196186922.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>192622609.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>189762660.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>186218638.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>194058041.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>178976022.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>189829639.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>175631144.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>175157558.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>174215251.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>188932927.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>186522157.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>181027734.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>163664384.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>149508498.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>158122563.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>146904357.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>118366539.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>119877429.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>121890022.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>116603887.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>110699112.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>101526367.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>98706419.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>98037252.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>92292738.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>86548224.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>82166852.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>84319882.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>81106734.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>83777502.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>84464591.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>82332193.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>80683051.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>80679600.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>80676232.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>81720919.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>80667664.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>80358036.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>81363978.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>80004833.0</v>
       </c>
       <c r="AW14">
         <v>80004833.0</v>
       </c>
       <c r="AX14">
+        <v>80004833.0</v>
+      </c>
+      <c r="AY14">
         <v>75459813.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>98706419.0</v>
       </c>
       <c r="AZ14">
         <v>98706419.0</v>
       </c>
       <c r="BA14">
         <v>98706419.0</v>
       </c>
       <c r="BB14">
+        <v>98706419.0</v>
+      </c>
+      <c r="BC14">
         <v>87133540.0</v>
       </c>
     </row>
-    <row r="15" spans="1:54">
+    <row r="15" spans="1:55">
       <c r="A15" t="s">
         <v>29</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15">
         <v>3044000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>3018000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>2946000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>2942000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>2937000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>2935000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>2905000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>2899000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>1631000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>1498000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>2596000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>2584000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>2501000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>2476000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>1152000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>1147000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>1075000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>1031000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>1016000.0</v>
       </c>
-      <c r="AE15">
-[...1 lines deleted...]
-      </c>
       <c r="AF15">
         <v>0.0</v>
       </c>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
@@ -5315,139 +5348,143 @@
       </c>
       <c r="AP15">
         <v>0.0</v>
       </c>
       <c r="AQ15">
         <v>0.0</v>
       </c>
       <c r="AR15">
         <v>0.0</v>
       </c>
       <c r="AS15">
         <v>0.0</v>
       </c>
       <c r="AT15">
         <v>0.0</v>
       </c>
       <c r="AU15">
         <v>0.0</v>
       </c>
       <c r="AV15">
         <v>0.0</v>
       </c>
       <c r="AW15">
         <v>0.0</v>
       </c>
-      <c r="AX15"/>
+      <c r="AX15">
+        <v>0.0</v>
+      </c>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
-    </row>
-    <row r="16" spans="1:54">
+      <c r="BC15"/>
+    </row>
+    <row r="16" spans="1:55">
       <c r="A16" t="s">
         <v>30</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16">
         <v>239708000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>291022000.0</v>
       </c>
-      <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
-      <c r="U16">
+      <c r="U16"/>
+      <c r="V16">
         <v>1038587000.0</v>
       </c>
-      <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
-      <c r="AJ16">
+      <c r="AJ16"/>
+      <c r="AK16">
         <v>375856000.0</v>
       </c>
-      <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
-      <c r="AP16">
+      <c r="AP16"/>
+      <c r="AQ16">
         <v>441856000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>416633000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>620500000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>819106000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>971696000.0</v>
       </c>
-      <c r="AU16"/>
-      <c r="AV16">
+      <c r="AV16"/>
+      <c r="AW16">
         <v>1367777000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>-957379000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>1196823000.0</v>
       </c>
-      <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
-    </row>
-    <row r="17" spans="1:54">
+      <c r="BC16"/>
+    </row>
+    <row r="17" spans="1:55">
       <c r="A17" t="s">
         <v>31</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -5460,184 +5497,186 @@
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
-    </row>
-    <row r="18" spans="1:54">
+      <c r="BC17"/>
+    </row>
+    <row r="18" spans="1:55">
       <c r="A18" t="s">
         <v>32</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
-      <c r="K18">
+      <c r="K18"/>
+      <c r="L18">
         <v>4537000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>4861000.0</v>
       </c>
-      <c r="M18"/>
-      <c r="N18">
+      <c r="N18"/>
+      <c r="O18">
         <v>5510000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>19666000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>20234000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>20711000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>14389000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>14944000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>15393000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>10245000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>9515000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>10022000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>10388000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>7163000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>6357000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>5528000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>5816000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>6110000.0</v>
       </c>
-      <c r="AD18"/>
-      <c r="AE18">
+      <c r="AE18"/>
+      <c r="AF18">
         <v>5365000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>5757000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>6150000.0</v>
       </c>
-      <c r="AH18">
-[...1 lines deleted...]
-      </c>
       <c r="AI18">
         <v>0.0</v>
       </c>
       <c r="AJ18">
         <v>0.0</v>
       </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
         <v>0.0</v>
       </c>
       <c r="AM18">
         <v>0.0</v>
       </c>
       <c r="AN18">
         <v>0.0</v>
       </c>
       <c r="AO18">
         <v>0.0</v>
       </c>
       <c r="AP18">
         <v>0.0</v>
       </c>
       <c r="AQ18">
         <v>0.0</v>
       </c>
       <c r="AR18">
         <v>0.0</v>
       </c>
       <c r="AS18">
         <v>0.0</v>
       </c>
       <c r="AT18">
+        <v>0.0</v>
+      </c>
+      <c r="AU18">
         <v>7610000.0</v>
       </c>
-      <c r="AU18">
-[...1 lines deleted...]
-      </c>
       <c r="AV18">
+        <v>0.0</v>
+      </c>
+      <c r="AW18">
         <v>22694000.0</v>
       </c>
-      <c r="AW18">
-[...2 lines deleted...]
-      <c r="AX18"/>
+      <c r="AX18">
+        <v>0.0</v>
+      </c>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
-    </row>
-    <row r="19" spans="1:54">
+      <c r="BC18"/>
+    </row>
+    <row r="19" spans="1:55">
       <c r="A19" t="s">
         <v>33</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -5650,1068 +5689,1086 @@
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
-    </row>
-    <row r="20" spans="1:54">
+      <c r="BC19"/>
+    </row>
+    <row r="20" spans="1:55">
       <c r="A20" t="s">
         <v>34</v>
       </c>
       <c r="B20">
+        <v>3463416000.0</v>
+      </c>
+      <c r="C20">
         <v>3454107000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>3437450000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>3436192000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>3499341000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>1162636000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>1133074000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>1130327000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>1130085000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>1123976000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>997801000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>998020000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>998937000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>999656000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>996740000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>998444000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>1000289000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>787972000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>787750000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>787751000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>370020000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>371047000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>369494000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>143734000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>143742000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>143855000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>143721000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>143779000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>143822000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>143786000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>143827000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>143848000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>143968000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>143895000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>143880000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>143824000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>143755000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>143724000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>143818000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>143855000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>144017000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>144067000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>144123000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>144210000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>144080000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>85582000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>85679000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>85806000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>60531000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>58159000.0</v>
       </c>
       <c r="AY20">
         <v>58159000.0</v>
       </c>
-      <c r="AZ20"/>
+      <c r="AZ20">
+        <v>58159000.0</v>
+      </c>
       <c r="BA20"/>
-      <c r="BB20">
+      <c r="BB20"/>
+      <c r="BC20">
         <v>8185000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:54">
+    <row r="21" spans="1:55">
       <c r="A21" t="s">
         <v>35</v>
       </c>
       <c r="B21">
+        <v>2141645000.0</v>
+      </c>
+      <c r="C21">
         <v>2115830000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>2166249000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>2220065000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>2276847000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>975828000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>969976000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>1001126000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>1030076000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>1058495000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>1033590000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>1130673000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>1166607000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>1208220000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>1238108000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>1453678000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>1490591000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>1422818000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>1452690000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>902666000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>210411000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>222088000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>231395000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>40036000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>41674000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>7975000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>8380000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>29011000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>30223000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>31434000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>32756000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>33999000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>37178000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>40465000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>44115000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>47766000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>53040000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>58315000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>64191000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>70568000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>77689000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>84971000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>93617000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>103736000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>120268000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>40948000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>46993000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>53326000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>59938000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>68742000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>74865000.0</v>
       </c>
-      <c r="AZ21"/>
       <c r="BA21"/>
-      <c r="BB21">
+      <c r="BB21"/>
+      <c r="BC21">
         <v>68068000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:54">
+    <row r="22" spans="1:55">
       <c r="A22" t="s">
         <v>36</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
-      <c r="I22">
+      <c r="I22"/>
+      <c r="J22">
         <v>1.0</v>
       </c>
-      <c r="J22"/>
       <c r="K22"/>
-      <c r="L22">
-[...1 lines deleted...]
-      </c>
+      <c r="L22"/>
       <c r="M22">
         <v>1.0</v>
       </c>
-      <c r="N22"/>
-      <c r="O22">
+      <c r="N22">
         <v>1.0</v>
       </c>
+      <c r="O22"/>
       <c r="P22">
+        <v>1.0</v>
+      </c>
+      <c r="Q22">
         <v>3927506000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-5457000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-5681999.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-9000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-5000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-77115000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-1439999.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-75647000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="Y22">
         <v>1.0</v>
       </c>
       <c r="Z22">
         <v>1.0</v>
       </c>
       <c r="AA22">
+        <v>1.0</v>
+      </c>
+      <c r="AB22">
         <v>-66493000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>1.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>2.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>1.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-43204000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-42052000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-39528000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>647335000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>4915029000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>3441802000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>488480000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>3330203000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>3127521000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>2529173000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>2553169000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>2559783000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>2785753000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>17847829000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>18990943000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>19113201000.0</v>
       </c>
-      <c r="AU22">
-[...1 lines deleted...]
-      </c>
       <c r="AV22">
+        <v>0.0</v>
+      </c>
+      <c r="AW22">
         <v>18666232000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>19485067000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>20912776000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>-2312000.0</v>
       </c>
-      <c r="AZ22"/>
       <c r="BA22"/>
-      <c r="BB22">
+      <c r="BB22"/>
+      <c r="BC22">
         <v>-7201000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:54">
+    <row r="23" spans="1:55">
       <c r="A23" t="s">
         <v>37</v>
       </c>
       <c r="B23">
+        <v>28394933000.0</v>
+      </c>
+      <c r="C23">
         <v>28993001000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>27032166000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>27264941000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>27181768000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>24884308000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>24522650000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>24192557000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>24413270000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>24730500000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>23383893000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>23118806000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>21928582000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>22002839000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>21206326000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>21226215000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>21131203000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>21605164000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>19934398000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>18639587000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>16535929000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>15168992000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>14928993000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>13719957000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>13216929000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>12014196000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>11596756000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>10979749000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>10489314000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>10154692000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>10421600000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>10144735000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>8560082000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>8563522000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>8019437000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>6244449000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>5718103000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>5829712000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>5319134000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>4671604000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>4336333000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>4321408000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>4755970000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>20443660000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>21618156000.0</v>
       </c>
-      <c r="AT23">
-[...1 lines deleted...]
-      </c>
       <c r="AU23">
+        <v>21641253000.0</v>
+      </c>
+      <c r="AV23">
         <v>22015235000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>21592330000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>22035501000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>23705383999.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>25142148000.0</v>
       </c>
-      <c r="AZ23"/>
-      <c r="BA23">
+      <c r="BA23"/>
+      <c r="BB23">
         <v>8122407000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>24495877000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:54">
+    <row r="24" spans="1:55">
       <c r="A24" t="s">
         <v>38</v>
       </c>
       <c r="B24">
+        <v>11185286000.0</v>
+      </c>
+      <c r="C24">
         <v>11300487000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>11264630000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>12117379000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>12066529000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>12231103000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>13612619000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>14058648000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>14952528000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>15311137000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>13881877000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>2491884000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>2369292000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>2273854000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>2018462000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>1967989000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>1942624000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>12217641000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>1238325000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>10402544000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>811279000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>642998000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>642665000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>642474000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>1046775000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>316609000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>246442000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>566277000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>566113000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>480952000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>350789000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>370628000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>5547392000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>5598026000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>4981812000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>3626757000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>3487361000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>3391966000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>2968127000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>2460260000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>2651531000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>2465206000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>2978618000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>13055866000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>13543226000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>13450445000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>13087273000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>205127000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>12516571000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>14321038000.0</v>
       </c>
-      <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
-      <c r="BB24">
+      <c r="BB24"/>
+      <c r="BC24">
         <v>14784065000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:54">
+    <row r="25" spans="1:55">
       <c r="A25" t="s">
         <v>39</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>2491884000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>2369292000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>2273854000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>2018462000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1967989000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1942624000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1503709000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1238325000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1088050000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>811279000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>642998000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>642665000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>642474000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1046775000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>316609000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>246442000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>566277000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>566113000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>480952000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>350789000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>370628000.0</v>
       </c>
-      <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
-      <c r="AV25">
+      <c r="AV25"/>
+      <c r="AW25">
         <v>205127000.0</v>
       </c>
-      <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
-    </row>
-    <row r="26" spans="1:54">
+      <c r="BC25"/>
+    </row>
+    <row r="26" spans="1:55">
       <c r="A26" t="s">
         <v>40</v>
       </c>
       <c r="B26">
+        <v>13581443000.0</v>
+      </c>
+      <c r="C26">
         <v>12832917000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>11057474000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>17238174000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>16868595000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>17382619000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>18546872000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>18630408000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>18804801000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>19226519000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>18661530000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>4466226000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>4100683000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>3974734000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>4112393000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>3927506000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>3861835000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>16500942000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>3322665000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>14508929000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>1931978000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>1682759000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>1601916000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>1479487000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>1937967000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>1663664000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>1779864000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>1566042000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>1475955000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>1326137000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>1415648000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>1466247000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>7290965000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>7307413000.0</v>
       </c>
-      <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
-      <c r="AL26">
+      <c r="AL26"/>
+      <c r="AM26">
         <v>3798674000.0</v>
       </c>
-      <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
-      <c r="AP26">
+      <c r="AP26"/>
+      <c r="AQ26">
         <v>3028070000.0</v>
       </c>
-      <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
-      <c r="AT26">
+      <c r="AT26"/>
+      <c r="AU26">
         <v>77514000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>77308000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>140227000.0</v>
       </c>
-      <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
-    </row>
-    <row r="27" spans="1:54">
+      <c r="BC26"/>
+    </row>
+    <row r="27" spans="1:55">
       <c r="A27" t="s">
         <v>41</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -6724,1343 +6781,1365 @@
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
-    </row>
-    <row r="28" spans="1:54">
+      <c r="BC27"/>
+    </row>
+    <row r="28" spans="1:55">
       <c r="A28" t="s">
         <v>42</v>
       </c>
       <c r="B28">
+        <v>12709700000.0</v>
+      </c>
+      <c r="C28">
         <v>13412417000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>11226323000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>11939225000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>11553063000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>10412502000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>12755253000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>12974608000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>13793398000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>14258165000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>13011634000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>12943605000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>12459252000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>12219608000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>11629593000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>11545029000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>11853387000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>11101370000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>9849903000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>9273552000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>9780778000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>9841030000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>9341325000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>9054279000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>7924427000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>7821713000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>7224619000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>7278872000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>6788934000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>6873436000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>13371152000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>12584450000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>5020076000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>10621509000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>4097865000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>3126271000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>3062060000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>2593825000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>2418088000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>1962140000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>2417726000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>2294216000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>2504997000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>11573037000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>12155837000.0</v>
       </c>
-      <c r="AT28">
-[...1 lines deleted...]
-      </c>
       <c r="AU28">
+        <v>11987632000.0</v>
+      </c>
+      <c r="AV28">
         <v>11884447000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>11339897000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>12232314000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>12593233000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>13370128000.0</v>
       </c>
-      <c r="AZ28"/>
-      <c r="BA28">
+      <c r="BA28"/>
+      <c r="BB28">
         <v>1783298000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>13007968000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:54">
+    <row r="29" spans="1:55">
       <c r="A29" t="s">
         <v>43</v>
       </c>
       <c r="B29">
+        <v>15983056000.0</v>
+      </c>
+      <c r="C29">
         <v>16367700000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>15063181000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>15686298000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>15664025000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>14590978000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>15961694000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>16197657000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>16798263000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>17329777000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>15615056000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>15575784000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>14965239000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>14732859000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>13993550000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>14072197000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>14178375000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>14114368000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>13265619000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>12129326000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>11624065000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>11617907000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>11256935000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>10684494000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>10036524000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
-    </row>
-    <row r="30" spans="1:54">
+      <c r="BC29"/>
+    </row>
+    <row r="30" spans="1:55">
       <c r="A30" t="s">
         <v>44</v>
       </c>
       <c r="B30">
+        <v>1010615000.0</v>
+      </c>
+      <c r="C30">
         <v>1900765000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>7434589000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1325947000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>1265692000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1510794000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>1047254000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>999480000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1069195000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>1273176000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>856037000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>852561000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>1024100000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>1084784000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>759062000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>755127000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>799925000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>1157936000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>689700000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>627465000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>518650000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>625280000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>534260999.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>542019000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>649371000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>439580000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>345955000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>326962000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>303997000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>344169000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>310668000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>426530000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>282406000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>283289000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>1203044000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>1304941000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>1046156999.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>957132000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>881181000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>877157000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>767079000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>688521000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>721609000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>572994000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>702914000.0</v>
       </c>
-      <c r="AT30">
-[...1 lines deleted...]
-      </c>
       <c r="AU30">
+        <v>559019000.0</v>
+      </c>
+      <c r="AV30">
         <v>750225000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>844811000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>883443000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>806095000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>1504216000.0</v>
       </c>
-      <c r="AZ30"/>
       <c r="BA30"/>
-      <c r="BB30">
+      <c r="BB30"/>
+      <c r="BC30">
         <v>553112000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:54">
+    <row r="31" spans="1:55">
       <c r="A31" t="s">
         <v>45</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>-298212000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>3454843000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>2988369000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>3264953000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-812756000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>2963543000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-385563000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-487180000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-68135000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>282307000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>3152539000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>2273379000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>2171559000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>1704987000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>1676835000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>1559837000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>1544021000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>1303563000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>1181063000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>920216000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>1314736000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>1357402000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>1421227000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>1316397000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>1234041000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>1104649000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>1033863000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>1233538000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>1347928000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>1314642000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>961307000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>847844000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>874380000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>6149877000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>6658939000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>6673791000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>6753235000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>6776791000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>1000.0</v>
       </c>
-      <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
-    </row>
-    <row r="32" spans="1:54">
+      <c r="BC31"/>
+    </row>
+    <row r="32" spans="1:55">
       <c r="A32" t="s">
         <v>46</v>
       </c>
       <c r="B32">
+        <v>-145649000.0</v>
+      </c>
+      <c r="C32">
         <v>1380648000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>3132152000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-2325386000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-2267995000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-85802000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-1380470000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-1250940000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-1289245000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>-1020222000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>-1716698000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>-1878132000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>-1573112000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>-1222078000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>-1716185000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>-1760986000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>-1915398000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>-1411010000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>-701777000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>-1318724000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>-382124000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>25346000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>-38272000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>218520000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>766315000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
-    </row>
-    <row r="33" spans="1:54">
+      <c r="BC32"/>
+    </row>
+    <row r="33" spans="1:55">
       <c r="A33" t="s">
         <v>47</v>
       </c>
       <c r="B33">
+        <v>25514125000.0</v>
+      </c>
+      <c r="C33">
         <v>25644252000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>18097617000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>24407089000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>24113265000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>20638049000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>21809344000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>21667591000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>21798368000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>21959539000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>21330711000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>21177254000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>19877299000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>19803427000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>19401788000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>19394111000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>19502026000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>19054382000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>17367561000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>16580341000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>14850136000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>13481524000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>13160795000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>12029498000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>10885484000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>10829911000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>10522977000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>10029239000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>9526872000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>9315632000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>9228159000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>8756483000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>7629666000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>7604804000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>5830347000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>4377600000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>4221645000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>4071938000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>3887914000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>3296327000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>3335449000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>3317972000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>3522510000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>18387837000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>19527853000.0</v>
       </c>
-      <c r="AT33">
-[...1 lines deleted...]
-      </c>
       <c r="AU33">
+        <v>19575496000.0</v>
+      </c>
+      <c r="AV33">
         <v>19803254000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>19070303000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>19831110000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>21136816000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>21165681000.0</v>
       </c>
-      <c r="AZ33"/>
-      <c r="BA33">
+      <c r="BA33"/>
+      <c r="BB33">
         <v>-1783298000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>22025253000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:54">
+    <row r="34" spans="1:55">
       <c r="A34" t="s">
         <v>48</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
-      <c r="L34">
+      <c r="L34"/>
+      <c r="M34">
         <v>2786380000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>2556320000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>2472825000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>2595199000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>2469939000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>2484060000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>2395427000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>2110024000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>1806430000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>1155176000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>993614000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>741635000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>715181000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>532665000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>829764000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>905949000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>772592000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>704278000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>641737000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>688100000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>730782000.0</v>
       </c>
-      <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
-      <c r="AV34">
+      <c r="AV34"/>
+      <c r="AW34">
         <v>355199000.0</v>
       </c>
-      <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
-    </row>
-    <row r="35" spans="1:54">
+      <c r="BC34"/>
+    </row>
+    <row r="35" spans="1:55">
       <c r="A35" t="s">
         <v>49</v>
       </c>
       <c r="B35">
+        <v>19953659000.0</v>
+      </c>
+      <c r="C35">
         <v>18796859000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>12623489000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>13824505000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>13633431000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>13728057000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>15118605000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>15219561000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>16032051000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>16465004000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>15595559000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>15306652000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>14224817000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>14782731000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>14217955000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>13964978000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>13919007000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>13772675000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>13036018000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>11802593000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>11958035000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>11003603000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>10727733000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>10159270000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>9641794000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>8498163000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>7998114000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>7892670000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>7361214000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>7189795000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>7362966000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>6792337000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>5583091000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>5613062000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>5102669000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>3693554000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>3530675000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>3468632000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>3110604000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>2589668000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>2759914000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>2753297000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>3005320000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>13755797000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>14525922000.0</v>
       </c>
-      <c r="AT35">
-[...1 lines deleted...]
-      </c>
       <c r="AU35">
+        <v>13512962000.0</v>
+      </c>
+      <c r="AV35">
         <v>14515283000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>13999624000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>13030161000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>14420330000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>14423365000.0</v>
       </c>
-      <c r="AZ35"/>
       <c r="BA35"/>
-      <c r="BB35">
+      <c r="BB35"/>
+      <c r="BC35">
         <v>14338470000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:54">
+    <row r="36" spans="1:55">
       <c r="A36" t="s">
         <v>50</v>
       </c>
       <c r="B36">
+        <v>1092666000.0</v>
+      </c>
+      <c r="C36">
         <v>6712078000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>910402000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>972195000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>921668000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>186082000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>732939000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>674212000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>596387000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>157451000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>378253000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>319536000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>329950000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>111623000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>320576000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>308582000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>326041000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>64340000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>266926000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>214106000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>231606000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>42891000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>216742000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>220568000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>269674000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>33817000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>315082000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>354992000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>348020000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>35593000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>104305000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>101380000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>106569000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>43554000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>105967000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>106447000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>86550000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>23735000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>69440000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>68194000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>64590000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>22717000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>58876000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>73924000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>73932000.0</v>
       </c>
-      <c r="AT36">
-[...1 lines deleted...]
-      </c>
       <c r="AU36">
+        <v>77178000.0</v>
+      </c>
+      <c r="AV36">
         <v>97680000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>126486000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>103966000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>69287000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>100703000.0</v>
       </c>
-      <c r="AZ36"/>
-      <c r="BA36">
+      <c r="BA36"/>
+      <c r="BB36">
         <v>-1783298000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>89486000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:54">
+    <row r="37" spans="1:55">
       <c r="A37" t="s">
         <v>51</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-      <c r="AE37">
-[...1 lines deleted...]
-      </c>
+      <c r="AE37"/>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
@@ -8071,819 +8150,835 @@
       </c>
       <c r="AP37">
         <v>0.0</v>
       </c>
       <c r="AQ37">
         <v>0.0</v>
       </c>
       <c r="AR37">
         <v>0.0</v>
       </c>
       <c r="AS37">
         <v>0.0</v>
       </c>
       <c r="AT37">
         <v>0.0</v>
       </c>
       <c r="AU37">
         <v>0.0</v>
       </c>
       <c r="AV37">
         <v>0.0</v>
       </c>
       <c r="AW37">
         <v>0.0</v>
       </c>
-      <c r="AX37"/>
+      <c r="AX37">
+        <v>0.0</v>
+      </c>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
-    </row>
-    <row r="38" spans="1:54">
+      <c r="BC37"/>
+    </row>
+    <row r="38" spans="1:55">
       <c r="A38" t="s">
         <v>52</v>
       </c>
       <c r="B38">
+        <v>8947501000.0</v>
+      </c>
+      <c r="C38">
         <v>9212299000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>9151516000.0</v>
       </c>
-      <c r="D38"/>
-      <c r="E38">
+      <c r="E38"/>
+      <c r="F38">
         <v>19683732000.0</v>
       </c>
-      <c r="F38"/>
-      <c r="G38">
+      <c r="G38"/>
+      <c r="H38">
         <v>18735557000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>990000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>24413270000.0</v>
       </c>
-      <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>19778351000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>16275694000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>329670000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>175983000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>9783000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>8030000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>5457000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>5682000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>4686000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>17889792000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>15926057000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>-1000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>210617000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>212620000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>6260000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>74371000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>5479000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>2937000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>2270000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>1066000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>119036000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>1756000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>1064000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>6466417000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>5830347000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>4377600000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>4221645000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>3171000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>3887914000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>3296327000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>4021000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>4564000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>-1000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>18387837000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>19613067000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>13010000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>-13303000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>19154391000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>-10093000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>21108964000.0</v>
       </c>
-      <c r="AY38"/>
       <c r="AZ38"/>
       <c r="BA38"/>
-      <c r="BB38">
+      <c r="BB38"/>
+      <c r="BC38">
         <v>60101000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:54">
+    <row r="39" spans="1:55">
       <c r="A39" t="s">
         <v>53</v>
       </c>
       <c r="B39">
+        <v>432109000.0</v>
+      </c>
+      <c r="C39">
         <v>-51976000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>-2485311000.0</v>
       </c>
-      <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
-      <c r="H39">
+      <c r="H39"/>
+      <c r="I39">
         <v>-2524966000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>202588000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>-2770961000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>-2053182000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>-1941552000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>138087999.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>-2199412000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>-1804538000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>-3927506000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>103617000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>86891000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>150431000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>92668000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>77115000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>78355000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>75647000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>60195000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>82403000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>68568000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>66493000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>62350000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>48908000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>48988000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>43204000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>42052000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>39528000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>-647335000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>-4915029000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>-3441802000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>-488480000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>2501000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>-3127521000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>-2529173000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>-2553169000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>30700000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>38231000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>-17847829000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>-18990943000.0</v>
       </c>
-      <c r="AT39">
-[...1 lines deleted...]
-      </c>
       <c r="AU39">
+        <v>43483000.0</v>
+      </c>
+      <c r="AV39">
         <v>31828000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>194121000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>17750000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>34668000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>55827000.0</v>
       </c>
-      <c r="AZ39"/>
       <c r="BA39"/>
-      <c r="BB39">
+      <c r="BB39"/>
+      <c r="BC39">
         <v>141415000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:54">
+    <row r="40" spans="1:55">
       <c r="A40" t="s">
         <v>54</v>
       </c>
-      <c r="B40"/>
-      <c r="C40">
+      <c r="B40">
+        <v>672138000.0</v>
+      </c>
+      <c r="C40"/>
+      <c r="D40">
         <v>3981085000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>3500798000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>3736407000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>3370089000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>3311965000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>3193849000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>3373799000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>3242535000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>3262058000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>3327192000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>3098096000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>2853237000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>2944052000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>3081561000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>3042309000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>3507361000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>2960788000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>3036115000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>1828866000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>1409593000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>1490079000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>1225375000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>1402031000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>1401355000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>1478217000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>1207584000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>1365192000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>1195538000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>1279171000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>1537660000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>1116578000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>1211413000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>1278463000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>1100314000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>863228000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>824356000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>722995000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>662973000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>504248000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>466394000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>447943000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>704974000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>905325000.0</v>
       </c>
-      <c r="AT40">
-[...1 lines deleted...]
-      </c>
       <c r="AU40">
+        <v>580117000.0</v>
+      </c>
+      <c r="AV40">
         <v>1537958000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>1425364000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>931206000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>1276478000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>450496000.0</v>
       </c>
-      <c r="AZ40"/>
       <c r="BA40"/>
-      <c r="BB40">
+      <c r="BB40"/>
+      <c r="BC40">
         <v>1350773000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:54">
+    <row r="41" spans="1:55">
       <c r="A41" t="s">
         <v>55</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>9544000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>11942000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>17037000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>10608000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>133422000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>29547000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>31517000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>40065000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>25550000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>9381000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>10359000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>21316000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>13552000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>19004000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>14397000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>12033000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>12775000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>13903000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>24217000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>16732000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>22115000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>5533000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>14642000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>17207000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>23891000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>20767000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>17564000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>64398000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>39096000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>58100000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>42229000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>40050000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>90806000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>92214000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>86653000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>89274000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>103313000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>82427000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>113407000.0</v>
       </c>
-      <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
-      <c r="BB41">
+      <c r="BB41"/>
+      <c r="BC41">
         <v>84498000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:54">
+    <row r="42" spans="1:55">
       <c r="A42" t="s">
         <v>56</v>
       </c>
       <c r="B42">
+        <v>4204689000.0</v>
+      </c>
+      <c r="C42">
         <v>4242678000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>4198927000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>4088061000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>4040708000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>2936794000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>2856893000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>2721980000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>2387437000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>2391036000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>2262735000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>2182173000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>2100043000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>1970754000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>1911736000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>1880321000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>1851057000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>1913559000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>1881913000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>1750144000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>1033735000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>1043669000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>1011697000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>800077000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>746595000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>525244000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>507531000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>379789000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>332305000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>326007000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>898240000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>893265000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>377235000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>886674000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>808236000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>679103000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>648383000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>785650000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>772500000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>731847000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>707326000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>397883000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>738823000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>5433706000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>5574410000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>5697651361000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>5370940000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>5494854000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>667677000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>5899949000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>324341000.0</v>
       </c>
-      <c r="AZ42"/>
-      <c r="BA42">
+      <c r="BA42"/>
+      <c r="BB42">
         <v>7628722000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>183276000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:54">
+    <row r="43" spans="1:55">
       <c r="A43" t="s">
         <v>57</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -8896,106 +8991,105 @@
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
-    </row>
-    <row r="44" spans="1:54">
+      <c r="BC43"/>
+    </row>
+    <row r="44" spans="1:55">
       <c r="A44" t="s">
         <v>58</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
-      <c r="U44">
-[...1 lines deleted...]
-      </c>
+      <c r="U44"/>
       <c r="V44">
         <v>298761000.0</v>
       </c>
       <c r="W44">
         <v>298761000.0</v>
       </c>
       <c r="X44">
         <v>298761000.0</v>
       </c>
       <c r="Y44">
         <v>298761000.0</v>
       </c>
       <c r="Z44">
         <v>298761000.0</v>
       </c>
       <c r="AA44">
         <v>298761000.0</v>
       </c>
       <c r="AB44">
         <v>298761000.0</v>
       </c>
       <c r="AC44">
         <v>298761000.0</v>
       </c>
       <c r="AD44">
         <v>298761000.0</v>
       </c>
       <c r="AE44">
-        <v>0.0</v>
+        <v>298761000.0</v>
       </c>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
@@ -9007,1366 +9101,1388 @@
       </c>
       <c r="AP44">
         <v>0.0</v>
       </c>
       <c r="AQ44">
         <v>0.0</v>
       </c>
       <c r="AR44">
         <v>0.0</v>
       </c>
       <c r="AS44">
         <v>0.0</v>
       </c>
       <c r="AT44">
         <v>0.0</v>
       </c>
       <c r="AU44">
         <v>0.0</v>
       </c>
       <c r="AV44">
         <v>0.0</v>
       </c>
       <c r="AW44">
         <v>0.0</v>
       </c>
-      <c r="AX44"/>
+      <c r="AX44">
+        <v>0.0</v>
+      </c>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
-    </row>
-    <row r="45" spans="1:54">
+      <c r="BC44"/>
+    </row>
+    <row r="45" spans="1:55">
       <c r="A45" t="s">
         <v>59</v>
       </c>
       <c r="B45">
+        <v>564572000.0</v>
+      </c>
+      <c r="C45">
         <v>861419000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>526042000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>540463000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>546814000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>769608000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>426483000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>231518000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>237019000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>487505000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>259537000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>170911000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>154970000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>339517000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>159686000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>166889000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>157908000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>215616000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>136392000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>140041000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>145225000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>206289000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>148170000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>152579000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>156075000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>65069000.0</v>
       </c>
-      <c r="AE45"/>
       <c r="AF45"/>
-      <c r="AG45">
-[...1 lines deleted...]
-      </c>
+      <c r="AG45"/>
       <c r="AH45">
         <v>61151000.0</v>
       </c>
-      <c r="AI45"/>
+      <c r="AI45">
+        <v>61151000.0</v>
+      </c>
       <c r="AJ45"/>
       <c r="AK45"/>
-      <c r="AL45">
+      <c r="AL45"/>
+      <c r="AM45">
         <v>40759000.0</v>
       </c>
-      <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
-      <c r="AP45">
+      <c r="AP45"/>
+      <c r="AQ45">
         <v>38147000.0</v>
       </c>
-      <c r="AQ45"/>
       <c r="AR45"/>
-      <c r="AS45">
-[...1 lines deleted...]
-      </c>
+      <c r="AS45"/>
       <c r="AT45">
         <v>34055000.0</v>
       </c>
-      <c r="AU45"/>
+      <c r="AU45">
+        <v>34055000.0</v>
+      </c>
       <c r="AV45"/>
       <c r="AW45"/>
-      <c r="AX45">
+      <c r="AX45"/>
+      <c r="AY45">
         <v>27852000.0</v>
       </c>
-      <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
-    </row>
-    <row r="46" spans="1:54">
+      <c r="BC45"/>
+    </row>
+    <row r="46" spans="1:55">
       <c r="A46" t="s">
         <v>60</v>
       </c>
       <c r="B46">
+        <v>564572000.0</v>
+      </c>
+      <c r="C46">
         <v>517351000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>526042000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>540463000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>546814000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>688990000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>426483000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>231518000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>237019000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>371549000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>259537000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>170911000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>154970000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>235628000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>159686000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>153929000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>161088000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>238912000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>176511000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>166889000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>157908000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>215616000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>136392000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>140041000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>145225000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>206289000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>148170000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>152579000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>156075000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>63380000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>-14731000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>-1756000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>-1064000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>61151000.0</v>
       </c>
-      <c r="AI46"/>
       <c r="AJ46"/>
       <c r="AK46"/>
-      <c r="AL46">
+      <c r="AL46"/>
+      <c r="AM46">
         <v>40759000.0</v>
       </c>
-      <c r="AM46"/>
       <c r="AN46"/>
       <c r="AO46"/>
-      <c r="AP46">
+      <c r="AP46"/>
+      <c r="AQ46">
         <v>38147000.0</v>
       </c>
-      <c r="AQ46"/>
       <c r="AR46"/>
       <c r="AS46"/>
-      <c r="AT46">
+      <c r="AT46"/>
+      <c r="AU46">
         <v>34055000.0</v>
       </c>
-      <c r="AU46"/>
       <c r="AV46"/>
       <c r="AW46"/>
-      <c r="AX46">
+      <c r="AX46"/>
+      <c r="AY46">
         <v>27852000.0</v>
       </c>
-      <c r="AY46"/>
       <c r="AZ46"/>
       <c r="BA46"/>
-      <c r="BB46">
+      <c r="BB46"/>
+      <c r="BC46">
         <v>18778000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:54">
+    <row r="47" spans="1:55">
       <c r="A47" t="s">
         <v>61</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>259537000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>170911000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>155250000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>236028000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>160229000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>153929000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>161947000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>239923000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>177675000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>168046000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>159168000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>217002000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>137900000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>141671000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>146981000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>208076000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>149401000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>153892000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>157355000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>65069000.0</v>
       </c>
-      <c r="AE47">
-[...1 lines deleted...]
-      </c>
       <c r="AF47">
         <v>0.0</v>
       </c>
       <c r="AG47">
         <v>0.0</v>
       </c>
       <c r="AH47">
+        <v>0.0</v>
+      </c>
+      <c r="AI47">
         <v>61151000.0</v>
       </c>
-      <c r="AI47">
-[...1 lines deleted...]
-      </c>
       <c r="AJ47">
         <v>0.0</v>
       </c>
       <c r="AK47">
         <v>0.0</v>
       </c>
       <c r="AL47">
+        <v>0.0</v>
+      </c>
+      <c r="AM47">
         <v>40759000.0</v>
       </c>
-      <c r="AM47">
-[...1 lines deleted...]
-      </c>
       <c r="AN47">
         <v>0.0</v>
       </c>
       <c r="AO47">
         <v>0.0</v>
       </c>
       <c r="AP47">
+        <v>0.0</v>
+      </c>
+      <c r="AQ47">
         <v>38147000.0</v>
       </c>
-      <c r="AQ47">
-[...1 lines deleted...]
-      </c>
       <c r="AR47">
         <v>0.0</v>
       </c>
       <c r="AS47">
         <v>0.0</v>
       </c>
       <c r="AT47">
+        <v>0.0</v>
+      </c>
+      <c r="AU47">
         <v>34055000.0</v>
       </c>
-      <c r="AU47">
-[...1 lines deleted...]
-      </c>
       <c r="AV47">
         <v>0.0</v>
       </c>
       <c r="AW47">
         <v>0.0</v>
       </c>
       <c r="AX47">
+        <v>0.0</v>
+      </c>
+      <c r="AY47">
         <v>27852000.0</v>
       </c>
-      <c r="AY47"/>
       <c r="AZ47"/>
       <c r="BA47"/>
-      <c r="BB47">
+      <c r="BB47"/>
+      <c r="BC47">
         <v>18778000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:54">
+    <row r="48" spans="1:55">
       <c r="A48" t="s">
         <v>62</v>
       </c>
       <c r="B48">
+        <v>-1656571000.0</v>
+      </c>
+      <c r="C48">
         <v>-1452259000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-1218682000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-1221611000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-1074128000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-837294000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-792398000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-712856000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-612560000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-495083000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-515351000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-425526000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-420822000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-369475000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-374198000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-226700000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-154925000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-89382000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-128981000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-131400000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-173555000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-151824000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-164084000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-145045000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-138371000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-50820000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-44308000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-35247000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-25179000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-29336000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-600482000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-349981000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-4001000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-4208000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-275410000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-278012000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-238212000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-301790000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-584813000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-567806000.0</v>
       </c>
-      <c r="AO48">
-[...1 lines deleted...]
-      </c>
       <c r="AP48">
         <v>0.0</v>
       </c>
       <c r="AQ48">
         <v>0.0</v>
       </c>
       <c r="AR48">
         <v>0.0</v>
       </c>
       <c r="AS48">
         <v>0.0</v>
       </c>
       <c r="AT48">
         <v>0.0</v>
       </c>
       <c r="AU48">
         <v>0.0</v>
       </c>
       <c r="AV48">
-        <v>-124408000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AW48">
         <v>-124408000.0</v>
       </c>
-      <c r="AX48"/>
-      <c r="AY48">
+      <c r="AX48">
+        <v>-124408000.0</v>
+      </c>
+      <c r="AY48"/>
+      <c r="AZ48">
         <v>-103925000.0</v>
       </c>
-      <c r="AZ48"/>
       <c r="BA48"/>
-      <c r="BB48">
+      <c r="BB48"/>
+      <c r="BC48">
         <v>-101107000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:54">
+    <row r="49" spans="1:55">
       <c r="A49" t="s">
         <v>63</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>-425526000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>-420822000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-369475000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-374198000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-226700000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-154925000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-89382000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-128981000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-131400000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-173555000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-151824000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>-164084000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>-145045000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>-138371000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>-50820000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>-44308000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>-35247000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>-25179000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>-29336000.0</v>
       </c>
-      <c r="AE49">
-[...1 lines deleted...]
-      </c>
       <c r="AF49">
         <v>0.0</v>
       </c>
       <c r="AG49">
         <v>0.0</v>
       </c>
       <c r="AH49">
         <v>0.0</v>
       </c>
       <c r="AI49">
         <v>0.0</v>
       </c>
       <c r="AJ49">
         <v>0.0</v>
       </c>
       <c r="AK49">
         <v>0.0</v>
       </c>
       <c r="AL49">
+        <v>0.0</v>
+      </c>
+      <c r="AM49">
         <v>-135573000.0</v>
       </c>
-      <c r="AM49">
-[...1 lines deleted...]
-      </c>
       <c r="AN49">
         <v>0.0</v>
       </c>
       <c r="AO49">
         <v>0.0</v>
       </c>
       <c r="AP49">
         <v>0.0</v>
       </c>
       <c r="AQ49">
         <v>0.0</v>
       </c>
       <c r="AR49">
         <v>0.0</v>
       </c>
       <c r="AS49">
         <v>0.0</v>
       </c>
       <c r="AT49">
         <v>0.0</v>
       </c>
       <c r="AU49">
         <v>0.0</v>
       </c>
       <c r="AV49">
         <v>0.0</v>
       </c>
       <c r="AW49">
         <v>0.0</v>
       </c>
-      <c r="AX49"/>
+      <c r="AX49">
+        <v>0.0</v>
+      </c>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
-    </row>
-    <row r="50" spans="1:54">
+      <c r="BC49"/>
+    </row>
+    <row r="50" spans="1:55">
       <c r="A50" t="s">
         <v>64</v>
       </c>
       <c r="B50">
+        <v>2232365000.0</v>
+      </c>
+      <c r="C50">
         <v>2251780000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>785281000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>667006000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>603307000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>275000000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>273000000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>137241000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>78241000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>125241000.0</v>
       </c>
-      <c r="K50"/>
       <c r="L50"/>
-      <c r="M50">
+      <c r="M50"/>
+      <c r="N50">
         <v>77496000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>168046000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>149546000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>155367000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>145088000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>71500000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>10000000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>104500000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>21000000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>71500000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>138824000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>81572000.0</v>
       </c>
-      <c r="Y50"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Z50"/>
       <c r="AA50">
         <v>71500000.0</v>
       </c>
       <c r="AB50">
+        <v>71500000.0</v>
+      </c>
+      <c r="AC50">
         <v>99533000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>109574000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>115124000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>117956000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>118132000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>120694000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>119542000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>102099000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>3688179000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>48656000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>3391966000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>34960000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12484000.0</v>
       </c>
       <c r="AO50">
         <v>12484000.0</v>
       </c>
       <c r="AP50">
+        <v>12484000.0</v>
+      </c>
+      <c r="AQ50">
         <v>214000.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50">
         <v>868000.0</v>
       </c>
-      <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
-    </row>
-    <row r="51" spans="1:54">
+      <c r="BC50"/>
+    </row>
+    <row r="51" spans="1:55">
       <c r="A51" t="s">
         <v>65</v>
       </c>
       <c r="B51">
+        <v>14147784000.0</v>
+      </c>
+      <c r="C51">
         <v>14912377000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>12726283000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>13471130000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>13355874000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>13147967000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>14421305000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>14500094000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>15339105000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>15755950000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>14208779000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>14032596000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>13486435000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>13334236000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>12675069000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>12622006000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>12682639000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>12494216000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>11727040000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>10705333000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>10947921000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>10903219000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>10575262000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>10202719000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>9606501000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>8566418000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>7952443000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>7902420000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>7447379000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>7368327000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>14253925000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>13546172000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>5668086000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>11296938000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>5083911000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>3688179000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>3512361000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>3391966000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>2968127000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>2460260000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>2651531000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>2575206000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>2978618000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>13055866000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>13543226000.0</v>
       </c>
-      <c r="AT51">
-[...1 lines deleted...]
-      </c>
       <c r="AU51">
+        <v>13450887000.0</v>
+      </c>
+      <c r="AV51">
         <v>13327678000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>12822992000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>13545605000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>14321038000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>15786552000.0</v>
       </c>
-      <c r="AZ51"/>
       <c r="BA51"/>
-      <c r="BB51">
+      <c r="BB51"/>
+      <c r="BC51">
         <v>14784065000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:54">
+    <row r="52" spans="1:55">
       <c r="A52" t="s">
         <v>66</v>
       </c>
       <c r="B52">
+        <v>57995000.0</v>
+      </c>
+      <c r="C52">
         <v>1494754000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>785281000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>667006000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>603307000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>275000000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>273000000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>137241000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>78241000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>125241000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>12256000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>21147000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>77496000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>168046000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>149546000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>155367000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>145088000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>127771000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>99240000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>122409000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>110409000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>121909000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>162733000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>166572000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>34409000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>106050000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>122868000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>124686000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>150733000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>207921000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>133744000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>137222000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>134939000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>132484000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>115041000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>83725000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>37942000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>55070000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>34960000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12484000.0</v>
       </c>
       <c r="AO52">
         <v>12484000.0</v>
       </c>
       <c r="AP52">
+        <v>12484000.0</v>
+      </c>
+      <c r="AQ52">
         <v>11734000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>161734000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>87315000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>142535000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>131174000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>135379000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>159373000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>1832000000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>1304707000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>1408708000.0</v>
       </c>
-      <c r="AZ52"/>
       <c r="BA52"/>
-      <c r="BB52">
+      <c r="BB52"/>
+      <c r="BC52">
         <v>1688575000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:54">
+    <row r="53" spans="1:55">
       <c r="A53" t="s">
         <v>67</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
-      <c r="G53">
+      <c r="G53"/>
+      <c r="H53">
         <v>1315914000.0</v>
       </c>
-      <c r="H53"/>
-      <c r="I53">
+      <c r="I53"/>
+      <c r="J53">
         <v>2995570000.0</v>
       </c>
-      <c r="J53"/>
-      <c r="K53">
+      <c r="K53"/>
+      <c r="L53">
         <v>-17658743000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>-17557165000.0</v>
       </c>
-      <c r="M53"/>
-      <c r="N53">
+      <c r="N53"/>
+      <c r="O53">
         <v>3974734000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>4112393000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>3927506000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>5457000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>5682000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>9000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>5000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>1000040000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>1439999.0</v>
       </c>
-      <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
-      <c r="AE53">
-[...1 lines deleted...]
-      </c>
+      <c r="AE53"/>
       <c r="AF53">
         <v>0.0</v>
       </c>
       <c r="AG53">
-        <v>647335000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AH53">
         <v>647335000.0</v>
       </c>
       <c r="AI53">
+        <v>647335000.0</v>
+      </c>
+      <c r="AJ53">
         <v>4915029000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>3441802000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>488480000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>3330203000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>3127521000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>2529173000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>2553169000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>2559783000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>2785753000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>17847829000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>18990943000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>19113201000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>18525000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>18666232000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>19485067000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>20912776000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>2312000.0</v>
       </c>
-      <c r="AZ53"/>
-      <c r="BA53">
+      <c r="BA53"/>
+      <c r="BB53">
         <v>3566596000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>7201000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:54">
+    <row r="54" spans="1:55">
       <c r="A54" t="s">
         <v>68</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...1 lines deleted...]
-      </c>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
@@ -10377,992 +10493,1009 @@
       </c>
       <c r="AP54">
         <v>0.0</v>
       </c>
       <c r="AQ54">
         <v>0.0</v>
       </c>
       <c r="AR54">
         <v>0.0</v>
       </c>
       <c r="AS54">
         <v>0.0</v>
       </c>
       <c r="AT54">
         <v>0.0</v>
       </c>
       <c r="AU54">
         <v>0.0</v>
       </c>
       <c r="AV54">
         <v>0.0</v>
       </c>
       <c r="AW54">
         <v>0.0</v>
       </c>
-      <c r="AX54"/>
+      <c r="AX54">
+        <v>0.0</v>
+      </c>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
-    </row>
-    <row r="55" spans="1:54">
+      <c r="BC54"/>
+    </row>
+    <row r="55" spans="1:55">
       <c r="A55" t="s">
         <v>69</v>
       </c>
       <c r="B55">
+        <v>28394933000.0</v>
+      </c>
+      <c r="C55">
         <v>28993001000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>27032166000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>27264941000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>27181768000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>24884308000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>24522650000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>24192557000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>24413270000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>24730500000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>23383893000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>23118806000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>21928582000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>22002839000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>21206326000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>21226215000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>21131203000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>21605164000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>19934398000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>18639587000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>16535929000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>15168992000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>14928993000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>13719957000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>13216929000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>12014196000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>11596756000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>10979749000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>10489314000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>10154692000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>10421600000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>10144735000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>8560082000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>8563522000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>8019437000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>6244449000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>5718103000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>5829712000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>5319134000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>4671604000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>4336333000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>4321408000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>4755970000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>20443660000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>21618156000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>21641253000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>22015235000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>21592330000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>22035501000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>23705384000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>25142148000.0</v>
       </c>
-      <c r="AZ55"/>
       <c r="BA55"/>
-      <c r="BB55">
+      <c r="BB55"/>
+      <c r="BC55">
         <v>24495877000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:54">
+    <row r="56" spans="1:55">
       <c r="A56" t="s">
         <v>70</v>
       </c>
       <c r="B56">
+        <v>2880808000.0</v>
+      </c>
+      <c r="C56">
         <v>3348749000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>8934549000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>2857852000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>3068503000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>4246259000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>2713306000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>2524966000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>2614902000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>2770961000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>2053182000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>1941552000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>2051283000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>2199412000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>1804538000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>1832104000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>1629177000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>2550782000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>2566837000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>2059246000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>1685793000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>1687469000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>1768198000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>1690459000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>2331445000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>1184285000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>1073779000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>950510000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>962442000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>839060000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>1193441000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>1388252000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>930416000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>958718000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>2189090000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>1866849000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>1496458000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>1757774000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>1431220000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>1375277000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>1000884000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>1000211000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>1233461000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>2055823000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>2090303000.0</v>
       </c>
-      <c r="AT56">
-[...1 lines deleted...]
-      </c>
       <c r="AU56">
+        <v>2065757000.0</v>
+      </c>
+      <c r="AV56">
         <v>2225284000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>2522027000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>2214484000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>2568568000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>3976467000.0</v>
       </c>
-      <c r="AZ56"/>
-      <c r="BA56">
+      <c r="BA56"/>
+      <c r="BB56">
         <v>1783298000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>2470624000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:54">
+    <row r="57" spans="1:55">
       <c r="A57" t="s">
         <v>71</v>
       </c>
       <c r="B57">
+        <v>57995000.0</v>
+      </c>
+      <c r="C57">
         <v>1494754000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>5802397000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>5183238000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>5336498000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>4332061000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>4093776000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>3775906000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>3904147000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>3791183000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>3769880000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>3819684000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>3624395000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>3421490000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>3520723000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>3593090000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>3544575000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>4018063000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>3357854000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>3395879000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>2157326000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>1693615000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>1830379000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>1556939000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>1599539000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>1657435000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>1755860000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>1484755000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>1648276000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>1570556000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>1567315000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>1817149000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>1411796000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>1490168000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>1538847000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>1302422000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>1009810000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>983818000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>860602000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>790815000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>638465000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>599705000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>755779000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>968582000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>1228309000.0</v>
       </c>
-      <c r="AT57">
-[...1 lines deleted...]
-      </c>
       <c r="AU57">
+        <v>1368918000.0</v>
+      </c>
+      <c r="AV57">
         <v>1834923000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>1804110000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>2892837000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>2744510000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>3198001000.0</v>
       </c>
-      <c r="AZ57"/>
       <c r="BA57"/>
-      <c r="BB57">
+      <c r="BB57"/>
+      <c r="BC57">
         <v>3165596000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:54">
+    <row r="58" spans="1:55">
       <c r="A58" t="s">
         <v>72</v>
       </c>
       <c r="B58">
+        <v>20011654000.0</v>
+      </c>
+      <c r="C58">
         <v>20291613000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>18425886000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>19007743000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>18969929000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>18060118000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>19212381000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>18995467000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>19936198000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>20256187000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>19365439000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>19126336000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>17849212000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>18204221000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>17738678000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>17558068000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>17463582000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>17790738000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>16393872000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>15198472000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>14115361000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>12697218000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>12558112000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>11716209000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>11241333000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>10155598000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>9753974000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>9377425000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>9009490000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>8760351000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>8930281000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>8609486000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>6994887000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>7103230000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>6641516000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>4995976000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>4540485000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>4452450000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>3971206000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>3380483000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>3398379000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>3353002000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>3761099000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>14724379000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>15754231000.0</v>
       </c>
-      <c r="AT58">
-[...1 lines deleted...]
-      </c>
       <c r="AU58">
+        <v>14881880000.0</v>
+      </c>
+      <c r="AV58">
         <v>16350206000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>15803734000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>15922998000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>17164840000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>17621366000.0</v>
       </c>
-      <c r="AZ58"/>
       <c r="BA58"/>
-      <c r="BB58">
+      <c r="BB58"/>
+      <c r="BC58">
         <v>17504066000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:54">
+    <row r="59" spans="1:55">
       <c r="A59" t="s">
         <v>73</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
+      <c r="AE59"/>
+      <c r="AF59">
         <v>1491319000.0</v>
       </c>
-      <c r="AF59">
+      <c r="AG59">
         <v>1535249000.0</v>
       </c>
-      <c r="AG59">
+      <c r="AH59">
         <v>1565195000.0</v>
       </c>
-      <c r="AH59">
+      <c r="AI59">
         <v>1460292000.0</v>
       </c>
-      <c r="AI59">
+      <c r="AJ59">
         <v>1377921000.0</v>
       </c>
-      <c r="AJ59">
+      <c r="AK59">
         <v>1248473000.0</v>
       </c>
-      <c r="AK59">
+      <c r="AL59">
         <v>1177618000.0</v>
       </c>
-      <c r="AL59">
+      <c r="AM59">
         <v>1377262000.0</v>
       </c>
-      <c r="AM59">
-[...1 lines deleted...]
-      </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
         <v>0.0</v>
       </c>
       <c r="AP59">
         <v>0.0</v>
       </c>
       <c r="AQ59">
         <v>0.0</v>
       </c>
       <c r="AR59">
         <v>0.0</v>
       </c>
       <c r="AS59">
         <v>0.0</v>
       </c>
       <c r="AT59">
         <v>0.0</v>
       </c>
       <c r="AU59">
         <v>0.0</v>
       </c>
       <c r="AV59">
         <v>0.0</v>
       </c>
       <c r="AW59">
         <v>0.0</v>
       </c>
-      <c r="AX59"/>
+      <c r="AX59">
+        <v>0.0</v>
+      </c>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
-    </row>
-    <row r="60" spans="1:54">
+      <c r="BC59"/>
+    </row>
+    <row r="60" spans="1:55">
       <c r="A60" t="s">
         <v>74</v>
       </c>
       <c r="B60">
+        <v>4025435000.0</v>
+      </c>
+      <c r="C60">
         <v>4275463000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>4474028000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>4361831000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>4454107000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>3543646000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>2076075000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>2001768000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>1767494000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>1893399000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>1733179000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>1750004000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>1669894000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>1589239000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>1511661000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>1639366000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>1693048000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>1825227000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>1753260000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>1622282000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>1161499000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>1193685000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>1142171000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>945057000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>898612000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>768290000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>752121000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>635499000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>599678000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>587924000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>593079000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>1535249000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>671995000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>1460292000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>1377921000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>1248473000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>1177618000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>1377262000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>575428000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>559274000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>937954000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>644801000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>994871000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>5719281000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>5863925000.0</v>
       </c>
-      <c r="AT60">
-[...1 lines deleted...]
-      </c>
       <c r="AU60">
+        <v>283639000.0</v>
+      </c>
+      <c r="AV60">
         <v>5665029000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>5788596000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>543269000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>6425627000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>592901000.0</v>
       </c>
-      <c r="AZ60"/>
-      <c r="BA60">
+      <c r="BA60"/>
+      <c r="BB60">
         <v>8122407000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>493685000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:54">
+    <row r="61" spans="1:55">
       <c r="A61" t="s">
         <v>75</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-      <c r="AE61">
-[...1 lines deleted...]
-      </c>
+      <c r="AE61"/>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
@@ -11373,117 +11506,121 @@
       </c>
       <c r="AP61">
         <v>0.0</v>
       </c>
       <c r="AQ61">
         <v>0.0</v>
       </c>
       <c r="AR61">
         <v>0.0</v>
       </c>
       <c r="AS61">
         <v>0.0</v>
       </c>
       <c r="AT61">
         <v>0.0</v>
       </c>
       <c r="AU61">
         <v>0.0</v>
       </c>
       <c r="AV61">
         <v>0.0</v>
       </c>
       <c r="AW61">
         <v>0.0</v>
       </c>
-      <c r="AX61"/>
+      <c r="AX61">
+        <v>0.0</v>
+      </c>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
-    </row>
-    <row r="62" spans="1:54">
+      <c r="BC61"/>
+    </row>
+    <row r="62" spans="1:55">
       <c r="A62" t="s">
         <v>76</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
-      <c r="AL62">
+      <c r="AL62"/>
+      <c r="AM62">
         <v>23505000.0</v>
       </c>
-      <c r="AM62"/>
-      <c r="AN62">
+      <c r="AN62"/>
+      <c r="AO62">
         <v>23521000.0</v>
       </c>
-      <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
+      <c r="BC62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -11540,1301 +11677,1301 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B2">
         <v>1630916000.0</v>
       </c>
       <c r="C2">
         <v>1731747000.0</v>
       </c>
       <c r="D2">
         <v>1486698000.0</v>
       </c>
       <c r="E2">
         <v>1498590000.0</v>
       </c>
       <c r="F2">
         <v>1162633000.0</v>
       </c>
       <c r="G2">
         <v>767252000.0</v>
       </c>
       <c r="H2">
         <v>653352000.0</v>
       </c>
       <c r="I2">
         <v>570380000.0</v>
       </c>
       <c r="J2">
         <v>514109000.0</v>
       </c>
       <c r="K2">
         <v>447725000.0</v>
       </c>
       <c r="L2">
         <v>414454000.0</v>
       </c>
       <c r="M2">
         <v>456372000.0</v>
       </c>
       <c r="N2">
         <v>333902000.0</v>
       </c>
       <c r="O2">
         <v>288719000.0</v>
       </c>
       <c r="P2">
         <v>200784000.0</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B3">
         <v>241925000.0</v>
       </c>
       <c r="C3">
         <v>158578000.0</v>
       </c>
       <c r="D3">
         <v>231712000.0</v>
       </c>
       <c r="E3">
         <v>341341000.0</v>
       </c>
       <c r="F3">
         <v>113293000.0</v>
       </c>
       <c r="G3">
         <v>41248000.0</v>
       </c>
       <c r="H3">
         <v>39459000.0</v>
       </c>
       <c r="I3">
         <v>28517000.0</v>
       </c>
       <c r="J3">
         <v>32809000.0</v>
       </c>
       <c r="K3">
         <v>37455000.0</v>
       </c>
       <c r="L3">
         <v>55275000.0</v>
       </c>
       <c r="M3">
         <v>36129000.0</v>
       </c>
       <c r="N3">
         <v>49532000.0</v>
       </c>
       <c r="O3">
         <v>14177000.0</v>
       </c>
       <c r="P3">
         <v>19568000.0</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B5">
         <v>2054353000.0</v>
       </c>
       <c r="C5">
         <v>2253653000.0</v>
       </c>
       <c r="D5">
         <v>2193939000.0</v>
       </c>
       <c r="E5">
         <v>993523000.0</v>
       </c>
       <c r="F5">
         <v>1360498000.0</v>
       </c>
       <c r="G5">
         <v>690702000.0</v>
       </c>
       <c r="H5">
         <v>722596000.0</v>
       </c>
       <c r="I5">
         <v>428684000.0</v>
       </c>
       <c r="J5">
         <v>297805000.0</v>
       </c>
       <c r="K5">
         <v>407353000.0</v>
       </c>
       <c r="L5">
         <v>179252000.0</v>
       </c>
       <c r="M5">
         <v>1231905000.0</v>
       </c>
       <c r="N5">
         <v>1416547000.0</v>
       </c>
       <c r="O5">
         <v>1719898000.0</v>
       </c>
       <c r="P5">
         <v>1286854000.0</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B6">
         <v>2296278000.0</v>
       </c>
       <c r="C6">
         <v>2412231000.0</v>
       </c>
       <c r="D6">
         <v>2425651000.0</v>
       </c>
       <c r="E6">
         <v>1334864000.0</v>
       </c>
       <c r="F6">
         <v>1473791000.0</v>
       </c>
       <c r="G6">
         <v>731950000.0</v>
       </c>
       <c r="H6">
         <v>762055000.0</v>
       </c>
       <c r="I6">
         <v>457201000.0</v>
       </c>
       <c r="J6">
         <v>330614000.0</v>
       </c>
       <c r="K6">
         <v>444808000.0</v>
       </c>
       <c r="L6">
         <v>234527000.0</v>
       </c>
       <c r="M6">
         <v>1268034000.0</v>
       </c>
       <c r="N6">
         <v>1466079000.0</v>
       </c>
       <c r="O6">
         <v>1734075000.0</v>
       </c>
       <c r="P6">
         <v>1306422000.0</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B9">
         <v>4839224000.0</v>
       </c>
       <c r="C9">
         <v>2153034000.0</v>
       </c>
       <c r="D9">
         <v>2145186000.0</v>
       </c>
       <c r="E9">
         <v>1556853000.0</v>
       </c>
       <c r="F9">
         <v>3049458000.0</v>
       </c>
       <c r="G9">
         <v>996794000.0</v>
       </c>
       <c r="H9">
         <v>1112086000.0</v>
       </c>
       <c r="I9">
         <v>388081000.0</v>
       </c>
       <c r="J9">
         <v>965834000.0</v>
       </c>
       <c r="K9">
         <v>806648000.0</v>
       </c>
       <c r="L9">
         <v>399988000.0</v>
       </c>
       <c r="M9">
         <v>147517000.0</v>
       </c>
       <c r="N9">
         <v>144753000.0</v>
       </c>
       <c r="O9">
         <v>45327000.0</v>
       </c>
       <c r="P9">
         <v>6181000.0</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B10">
         <v>1286893000.0</v>
       </c>
       <c r="C10">
         <v>1275352000.0</v>
       </c>
       <c r="D10">
         <v>1333063000.0</v>
       </c>
       <c r="E10">
         <v>510806000.0</v>
       </c>
       <c r="F10">
         <v>1065690000.0</v>
       </c>
       <c r="G10">
         <v>379478000.0</v>
       </c>
       <c r="H10">
         <v>425180000.0</v>
       </c>
       <c r="I10">
         <v>184341000.0</v>
       </c>
       <c r="J10">
         <v>149859000.0</v>
       </c>
       <c r="K10">
         <v>297920000.0</v>
       </c>
       <c r="L10">
         <v>81484000.0</v>
       </c>
       <c r="M10">
         <v>556915000.0</v>
       </c>
       <c r="N10">
         <v>872641000.0</v>
       </c>
       <c r="O10">
         <v>1261842000.0</v>
       </c>
       <c r="P10">
         <v>952942000.0</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B11">
         <v>198535000.0</v>
       </c>
       <c r="C11">
         <v>164617000.0</v>
       </c>
       <c r="D11">
         <v>172971000.0</v>
       </c>
       <c r="E11">
         <v>71891000.0</v>
       </c>
       <c r="F11">
         <v>147385000.0</v>
       </c>
       <c r="G11">
         <v>54993000.0</v>
       </c>
       <c r="H11">
         <v>52376000.0</v>
       </c>
       <c r="I11">
         <v>32202000.0</v>
       </c>
       <c r="J11">
         <v>-23052000.0</v>
       </c>
       <c r="K11">
         <v>11019000.0</v>
       </c>
       <c r="L11">
         <v>19064000.0</v>
       </c>
       <c r="M11">
         <v>11253000.0</v>
       </c>
       <c r="N11">
         <v>59263000.0</v>
       </c>
       <c r="O11">
         <v>26154000.0</v>
       </c>
       <c r="P11">
         <v>29573000.0</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B12">
         <v>767460000.0</v>
       </c>
       <c r="C12">
         <v>978301000.0</v>
       </c>
       <c r="D12">
         <v>860876000.0</v>
       </c>
       <c r="E12">
         <v>482717000.0</v>
       </c>
       <c r="F12">
         <v>294808000.0</v>
       </c>
       <c r="G12">
         <v>311224000.0</v>
       </c>
       <c r="H12">
         <v>297416000.0</v>
       </c>
       <c r="I12">
         <v>244343000.0</v>
       </c>
       <c r="J12">
         <v>147946000.0</v>
       </c>
       <c r="K12">
         <v>109433000.0</v>
       </c>
       <c r="L12">
         <v>97768000.0</v>
       </c>
       <c r="M12">
         <v>674990000.0</v>
       </c>
       <c r="N12">
         <v>543906000.0</v>
       </c>
       <c r="O12">
         <v>458056000.0</v>
       </c>
       <c r="P12">
         <v>333912000.0</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B13">
         <v>622724000.0</v>
       </c>
       <c r="C13">
         <v>976403000.0</v>
       </c>
       <c r="D13">
         <v>1014821000.0</v>
       </c>
       <c r="E13">
         <v>595928000.0</v>
       </c>
       <c r="F13">
         <v>447683000.0</v>
       </c>
       <c r="G13">
         <v>471723000.0</v>
       </c>
       <c r="H13">
         <v>403105000.0</v>
       </c>
       <c r="I13">
         <v>344903000.0</v>
       </c>
       <c r="J13">
         <v>200436000.0</v>
       </c>
       <c r="K13">
         <v>162724000.0</v>
       </c>
       <c r="L13">
         <v>26043000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B14">
         <v>-560996000.0</v>
       </c>
       <c r="C14">
         <v>-646993000.0</v>
       </c>
       <c r="D14">
         <v>-685766000.0</v>
       </c>
       <c r="E14">
         <v>-271374000.0</v>
       </c>
       <c r="F14">
         <v>-509468000.0</v>
       </c>
       <c r="G14">
         <v>1378455000.0</v>
       </c>
       <c r="H14">
         <v>1090308000.0</v>
       </c>
       <c r="I14">
         <v>806417000.0</v>
       </c>
       <c r="J14">
         <v>886674000.0</v>
       </c>
       <c r="K14">
         <v>785650000.0</v>
       </c>
       <c r="L14">
         <v>744993000.0</v>
       </c>
       <c r="M14">
         <v>510674000.0</v>
       </c>
       <c r="N14">
         <v>632896000.0</v>
       </c>
       <c r="O14">
         <v>1015042000.0</v>
       </c>
       <c r="P14"/>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B15">
         <v>527361999.0</v>
       </c>
       <c r="C15">
         <v>463742000.0</v>
       </c>
       <c r="D15">
         <v>474326000.0</v>
       </c>
       <c r="E15">
         <v>167541000.0</v>
       </c>
       <c r="F15">
         <v>408837000.0</v>
       </c>
       <c r="G15">
         <v>152142000.0</v>
       </c>
       <c r="H15">
         <v>148884000.0</v>
       </c>
       <c r="I15">
         <v>57020000.0</v>
       </c>
       <c r="J15">
         <v>76178000.0</v>
       </c>
       <c r="K15">
         <v>111808000.0</v>
       </c>
       <c r="L15">
         <v>19378000.0</v>
       </c>
       <c r="M15">
         <v>34988000.0</v>
       </c>
       <c r="N15">
         <v>180482000.0</v>
       </c>
       <c r="O15">
         <v>220646000.0</v>
       </c>
       <c r="P15">
         <v>97348000.0</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>167541000.0</v>
       </c>
       <c r="F16">
         <v>386748000.0</v>
       </c>
       <c r="G16">
         <v>130442000.0</v>
       </c>
       <c r="H16">
         <v>127184000.0</v>
       </c>
       <c r="I16">
         <v>35320000.0</v>
       </c>
       <c r="J16">
         <v>54478000.0</v>
       </c>
       <c r="K16">
         <v>99632000.0</v>
       </c>
       <c r="L16">
         <v>19378000.0</v>
       </c>
       <c r="M16">
         <v>34988000.0</v>
       </c>
       <c r="N16">
         <v>180482000.0</v>
       </c>
       <c r="O16">
         <v>220646000.0</v>
       </c>
       <c r="P16"/>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B17">
         <v>1088358000.0</v>
       </c>
       <c r="C17">
         <v>1110735000.0</v>
       </c>
       <c r="D17">
         <v>1160092000.0</v>
       </c>
       <c r="E17">
         <v>438915000.0</v>
       </c>
       <c r="F17">
         <v>918305000.0</v>
       </c>
       <c r="G17">
         <v>324485000.0</v>
       </c>
       <c r="H17">
         <v>372804000.0</v>
       </c>
       <c r="I17">
         <v>152139000.0</v>
       </c>
       <c r="J17">
         <v>172911000.0</v>
       </c>
       <c r="K17">
         <v>286901000.0</v>
       </c>
       <c r="L17">
         <v>62420000.0</v>
       </c>
       <c r="M17">
         <v>545662000.0</v>
       </c>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B18">
         <v>-144736000.0</v>
       </c>
       <c r="C18">
         <v>-978301000.0</v>
       </c>
       <c r="D18">
         <v>-860876000.0</v>
       </c>
       <c r="E18">
         <v>113211000.0</v>
       </c>
       <c r="F18">
         <v>152875000.0</v>
       </c>
       <c r="G18">
         <v>160499000.0</v>
       </c>
       <c r="H18">
         <v>105689000.0</v>
       </c>
       <c r="I18">
         <v>100560000.0</v>
       </c>
       <c r="J18">
         <v>52490000.0</v>
       </c>
       <c r="K18">
         <v>53291000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>27250000.0</v>
       </c>
       <c r="F19">
         <v>43369000.0</v>
       </c>
       <c r="G19">
         <v>65918000.0</v>
       </c>
       <c r="H19">
         <v>122539000.0</v>
       </c>
       <c r="I19">
         <v>4293000.0</v>
       </c>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20">
         <v>314197000.0</v>
       </c>
       <c r="K20">
         <v>21073000.0</v>
       </c>
       <c r="L20">
         <v>18105000.0</v>
       </c>
       <c r="M20">
         <v>66800000.0</v>
       </c>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B21">
         <v>1761374000.0</v>
       </c>
       <c r="C21">
         <v>946090000.0</v>
       </c>
       <c r="D21">
         <v>834026000.0</v>
       </c>
       <c r="E21">
         <v>306358000.0</v>
       </c>
       <c r="F21">
         <v>802008000.0</v>
       </c>
       <c r="G21">
         <v>313560000.0</v>
       </c>
       <c r="H21">
         <v>302641000.0</v>
       </c>
       <c r="I21">
         <v>88099000.0</v>
       </c>
       <c r="J21">
         <v>-89259000.0</v>
       </c>
       <c r="K21">
         <v>182785000.0</v>
       </c>
       <c r="L21">
         <v>45402000.0</v>
       </c>
       <c r="M21">
         <v>-256150000.0</v>
       </c>
       <c r="N21">
         <v>-323242000.0</v>
       </c>
       <c r="O21">
         <v>-424485000.0</v>
       </c>
       <c r="P21">
         <v>-260947000.0</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B23">
         <v>4708766000.0</v>
       </c>
       <c r="C23">
         <v>2938691000.0</v>
       </c>
       <c r="D23">
         <v>2797858000.0</v>
       </c>
       <c r="E23">
         <v>2749085000.0</v>
       </c>
       <c r="F23">
         <v>3410083000.0</v>
       </c>
       <c r="G23">
         <v>1450486000.0</v>
       </c>
       <c r="H23">
         <v>1462797000.0</v>
       </c>
       <c r="I23">
         <v>870362000.0</v>
       </c>
       <c r="J23">
         <v>1569202000.0</v>
       </c>
       <c r="K23">
         <v>1071588000.0</v>
       </c>
       <c r="L23">
         <v>769040000.0</v>
       </c>
       <c r="M23">
         <v>860039000.0</v>
       </c>
       <c r="N23">
         <v>801897000.0</v>
       </c>
       <c r="O23">
         <v>758531000.0</v>
       </c>
       <c r="P23">
         <v>467912000.0</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24">
         <v>22089000.0</v>
       </c>
       <c r="G24">
         <v>21700000.0</v>
       </c>
       <c r="H24">
         <v>21700000.0</v>
       </c>
       <c r="I24">
         <v>21700000.0</v>
       </c>
       <c r="J24">
         <v>21700000.0</v>
       </c>
       <c r="K24">
         <v>12176000.0</v>
       </c>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B25">
         <v>243149000.0</v>
       </c>
       <c r="C25">
         <v>158578000.0</v>
       </c>
       <c r="D25">
         <v>231712000.0</v>
       </c>
       <c r="E25">
         <v>341341000.0</v>
       </c>
       <c r="F25">
         <v>113293000.0</v>
       </c>
       <c r="G25">
         <v>41248000.0</v>
       </c>
       <c r="H25">
         <v>39459000.0</v>
       </c>
       <c r="I25">
         <v>28517000.0</v>
       </c>
       <c r="J25">
         <v>32809000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26">
         <v>0.34</v>
       </c>
       <c r="E26">
         <v>0.16</v>
       </c>
       <c r="F26">
         <v>0.25</v>
       </c>
       <c r="G26">
         <v>0.23</v>
       </c>
       <c r="H26">
         <v>0.24</v>
       </c>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>66812000.0</v>
       </c>
       <c r="D27">
         <v>49531000.0</v>
       </c>
       <c r="E27">
         <v>42746000.0</v>
       </c>
       <c r="F27">
         <v>38135000.0</v>
       </c>
       <c r="G27">
         <v>31713000.0</v>
       </c>
       <c r="H27">
         <v>28814000.0</v>
       </c>
       <c r="I27">
         <v>30497000.0</v>
       </c>
       <c r="J27">
         <v>26122000.0</v>
       </c>
       <c r="K27">
         <v>26400000.0</v>
       </c>
       <c r="L27">
         <v>18500000.0</v>
       </c>
       <c r="M27">
         <v>17900000.0</v>
       </c>
       <c r="N27">
         <v>12700000.0</v>
       </c>
       <c r="O27"/>
       <c r="P27"/>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B28">
         <v>1048786000.0</v>
       </c>
       <c r="C28">
         <v>1186065000.0</v>
       </c>
       <c r="D28">
         <v>1267668000.0</v>
       </c>
       <c r="E28">
         <v>1214085000.0</v>
       </c>
       <c r="F28">
         <v>2184964000.0</v>
       </c>
       <c r="G28">
         <v>663115000.0</v>
       </c>
       <c r="H28">
         <v>767400000.0</v>
       </c>
       <c r="I28">
         <v>246218000.0</v>
       </c>
       <c r="J28">
         <v>676452000.0</v>
       </c>
       <c r="K28">
         <v>547622000.0</v>
       </c>
       <c r="L28">
         <v>336481000.0</v>
       </c>
       <c r="M28">
         <v>336867000.0</v>
       </c>
       <c r="N28">
         <v>332758000.0</v>
       </c>
       <c r="O28">
         <v>353307000.0</v>
       </c>
       <c r="P28">
         <v>189026000.0</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B29">
         <v>198535000.0</v>
       </c>
       <c r="C29">
         <v>164617000.0</v>
       </c>
       <c r="D29">
         <v>172971000.0</v>
       </c>
       <c r="E29">
         <v>71891000.0</v>
       </c>
       <c r="F29">
         <v>147385000.0</v>
       </c>
       <c r="G29">
         <v>54993000.0</v>
       </c>
       <c r="H29">
         <v>52376000.0</v>
       </c>
       <c r="I29">
         <v>32202000.0</v>
       </c>
       <c r="J29">
         <v>-23052000.0</v>
       </c>
       <c r="K29">
         <v>11019000.0</v>
       </c>
       <c r="L29">
         <v>19064000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B30">
         <v>3077850000.0</v>
       </c>
       <c r="C30">
         <v>1206944000.0</v>
       </c>
       <c r="D30">
         <v>1311160000.0</v>
       </c>
       <c r="E30">
         <v>1250495000.0</v>
       </c>
       <c r="F30">
         <v>2247450000.0</v>
       </c>
       <c r="G30">
         <v>683234000.0</v>
       </c>
       <c r="H30">
         <v>809445000.0</v>
       </c>
       <c r="I30">
         <v>299982000.0</v>
       </c>
       <c r="J30">
         <v>1055093000.0</v>
       </c>
       <c r="K30">
         <v>623863000.0</v>
       </c>
       <c r="L30">
         <v>354586000.0</v>
       </c>
       <c r="M30">
         <v>403667000.0</v>
       </c>
       <c r="N30">
         <v>467995000.0</v>
       </c>
       <c r="O30">
         <v>469812000.0</v>
       </c>
       <c r="P30">
         <v>267128000.0</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B31">
         <v>-474481000.0</v>
       </c>
       <c r="C31">
         <v>329262000.0</v>
       </c>
       <c r="D31">
         <v>499037000.0</v>
       </c>
       <c r="E31">
         <v>204448000.0</v>
       </c>
       <c r="F31">
         <v>263682000.0</v>
       </c>
       <c r="G31">
         <v>65918000.0</v>
       </c>
       <c r="H31">
         <v>122539000.0</v>
       </c>
       <c r="I31">
         <v>96242000.0</v>
       </c>
       <c r="J31">
         <v>239118000.0</v>
       </c>
       <c r="K31">
         <v>115135000.0</v>
       </c>
       <c r="L31">
         <v>36082000.0</v>
       </c>
       <c r="M31">
         <v>813065000.0</v>
       </c>
       <c r="N31">
         <v>1195883000.0</v>
       </c>
       <c r="O31">
         <v>1686327000.0</v>
       </c>
       <c r="P31">
         <v>1213889000.0</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B32">
         <v>6470140000.0</v>
       </c>
       <c r="C32">
         <v>3884781000.0</v>
       </c>
       <c r="D32">
         <v>3631884000.0</v>
       </c>
       <c r="E32">
         <v>3055443000.0</v>
       </c>
       <c r="F32">
         <v>4212091000.0</v>
       </c>
       <c r="G32">
         <v>1764046000.0</v>
       </c>
       <c r="H32">
         <v>1765438000.0</v>
       </c>
       <c r="I32">
         <v>958461000.0</v>
       </c>
@@ -12859,589 +12996,596 @@
       <c r="P32">
         <v>2677369000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BB32"/>
+  <dimension ref="A1:BC32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54">
+    <row r="1" spans="1:55">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>77</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="D1" t="s">
         <v>78</v>
       </c>
       <c r="E1" t="s">
         <v>79</v>
       </c>
       <c r="F1" t="s">
+        <v>80</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="H1" t="s">
         <v>81</v>
       </c>
       <c r="I1" t="s">
         <v>82</v>
       </c>
       <c r="J1" t="s">
+        <v>83</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="L1" t="s">
         <v>84</v>
       </c>
       <c r="M1" t="s">
         <v>85</v>
       </c>
       <c r="N1" t="s">
+        <v>86</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="P1" t="s">
         <v>87</v>
       </c>
       <c r="Q1" t="s">
         <v>88</v>
       </c>
       <c r="R1" t="s">
+        <v>89</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="T1" t="s">
         <v>90</v>
       </c>
       <c r="U1" t="s">
         <v>91</v>
       </c>
       <c r="V1" t="s">
+        <v>92</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="X1" t="s">
         <v>93</v>
       </c>
       <c r="Y1" t="s">
         <v>94</v>
       </c>
       <c r="Z1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AB1" t="s">
         <v>96</v>
       </c>
       <c r="AC1" t="s">
         <v>97</v>
       </c>
       <c r="AD1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AF1" t="s">
         <v>99</v>
       </c>
       <c r="AG1" t="s">
         <v>100</v>
       </c>
       <c r="AH1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AJ1" t="s">
         <v>102</v>
       </c>
       <c r="AK1" t="s">
         <v>103</v>
       </c>
       <c r="AL1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AN1" t="s">
         <v>105</v>
       </c>
       <c r="AO1" t="s">
         <v>106</v>
       </c>
       <c r="AP1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AR1" t="s">
         <v>108</v>
       </c>
       <c r="AS1" t="s">
         <v>109</v>
       </c>
       <c r="AT1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AV1" t="s">
         <v>111</v>
       </c>
       <c r="AW1" t="s">
         <v>112</v>
       </c>
       <c r="AX1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AZ1" t="s">
         <v>114</v>
       </c>
       <c r="BA1" t="s">
         <v>115</v>
       </c>
       <c r="BB1" t="s">
+        <v>116</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="2" spans="1:54">
+    <row r="2" spans="1:55">
       <c r="A2" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B2">
-        <v>482957000.0</v>
+        <v>59694000.0</v>
       </c>
       <c r="C2">
+        <v>59694000.0</v>
+      </c>
+      <c r="D2">
         <v>659835000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>643709000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>657125000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>463062000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>435876000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>419858000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>412951000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>390865000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>367502000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>367550000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>360781000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>343559000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>425419000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>375775000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>357243000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>325525000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>335569000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>269689000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>231850000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>207770000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>194267000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>185131000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>180084000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>168120000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>166216000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>162170000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>156846000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>151155000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>145594000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>138992000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>134639000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>129204000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>129347000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>131219000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>124339000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>112476000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>111916000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>112654000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>110679000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>108646000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>104872000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>99085000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>101851000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>108781000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>100928000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>150970000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>95693000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>93061000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>93307000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>75559000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>71975000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>118676000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:54">
+    <row r="3" spans="1:55">
       <c r="A3" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B3">
-        <v>64560000.0</v>
+        <v>59694000.0</v>
       </c>
       <c r="C3">
+        <v>59694000.0</v>
+      </c>
+      <c r="D3">
         <v>65956000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>63180000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>48229000.0</v>
       </c>
-      <c r="F3">
-[...1 lines deleted...]
-      </c>
       <c r="G3">
+        <v>39678000.0</v>
+      </c>
+      <c r="H3">
         <v>46005000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>36251000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>36644000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>39011000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>105524000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>42991000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>45779000.0</v>
       </c>
-      <c r="N3">
-[...1 lines deleted...]
-      </c>
       <c r="O3">
+        <v>341341000.0</v>
+      </c>
+      <c r="P3">
         <v>219483000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>40512000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>38288000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>41811000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>36822000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>21102000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>14226000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>16957000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>14463000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>6444000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>5636000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>4993000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>24564000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>5221000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>5840000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>4853000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>5402000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>7726000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>7176000.0</v>
       </c>
-      <c r="AH3">
-[...1 lines deleted...]
-      </c>
       <c r="AI3">
-        <v>7168000.0</v>
+        <v>32809000.0</v>
       </c>
       <c r="AJ3">
-        <v>7974000.0</v>
+        <v>7119000.0</v>
       </c>
       <c r="AK3">
+        <v>8048000.0</v>
+      </c>
+      <c r="AL3">
         <v>8491000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>8833000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>9183000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>9701000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>9738000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>11119000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>12489000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>19049000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>12618000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>7973000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>8292000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>8744000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>11120000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>10960000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>30486000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>4283000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>3803000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>3544250.0</v>
       </c>
     </row>
-    <row r="4" spans="1:54">
+    <row r="4" spans="1:55">
       <c r="A4" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...1 lines deleted...]
-      </c>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
@@ -13470,414 +13614,421 @@
       </c>
       <c r="AU4">
         <v>0.0</v>
       </c>
       <c r="AV4">
         <v>0.0</v>
       </c>
       <c r="AW4">
         <v>0.0</v>
       </c>
       <c r="AX4">
         <v>0.0</v>
       </c>
       <c r="AY4">
         <v>0.0</v>
       </c>
       <c r="AZ4">
         <v>0.0</v>
       </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="5" spans="1:54">
+      <c r="BC4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:55">
       <c r="A5" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B5">
-        <v>392748000.0</v>
+        <v>502482000.0</v>
       </c>
       <c r="C5">
+        <v>502482000.0</v>
+      </c>
+      <c r="D5">
         <v>855289000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>355801000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>197759000.0</v>
       </c>
-      <c r="F5">
-[...1 lines deleted...]
-      </c>
       <c r="G5">
+        <v>646439000.0</v>
+      </c>
+      <c r="H5">
         <v>359775000.0</v>
       </c>
-      <c r="H5">
-[...1 lines deleted...]
-      </c>
       <c r="I5">
-        <v>224388000.0</v>
+        <v>572438000.0</v>
       </c>
       <c r="J5">
+        <v>476738000.0</v>
+      </c>
+      <c r="K5">
         <v>431661000.0</v>
       </c>
-      <c r="K5">
-[...1 lines deleted...]
-      </c>
       <c r="L5">
-        <v>362212000.0</v>
+        <v>454210000.0</v>
       </c>
       <c r="M5">
+        <v>590712000.0</v>
+      </c>
+      <c r="N5">
         <v>201896000.0</v>
       </c>
-      <c r="N5">
-[...1 lines deleted...]
-      </c>
       <c r="O5">
-        <v>-90559000.0</v>
+        <v>508324000.0</v>
       </c>
       <c r="P5">
-        <v>40032000.0</v>
+        <v>70691000.0</v>
       </c>
       <c r="Q5">
+        <v>163540000.0</v>
+      </c>
+      <c r="R5">
         <v>136434000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>291105000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>185998000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>278748000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>163724000.0</v>
       </c>
-      <c r="V5">
-[...1 lines deleted...]
-      </c>
       <c r="W5">
+        <v>345314000.0</v>
+      </c>
+      <c r="X5">
         <v>116140000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>206191000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-328208000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>90556000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>76096000.0</v>
       </c>
-      <c r="AB5">
-[...1 lines deleted...]
-      </c>
       <c r="AC5">
+        <v>158181000.0</v>
+      </c>
+      <c r="AD5">
         <v>117703000.0</v>
       </c>
-      <c r="AD5">
-[...1 lines deleted...]
-      </c>
       <c r="AE5">
+        <v>82193000.0</v>
+      </c>
+      <c r="AF5">
         <v>24568000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>20900000.0</v>
       </c>
-      <c r="AG5">
-[...1 lines deleted...]
-      </c>
       <c r="AH5">
-        <v>118727000.0</v>
+        <v>113340000.0</v>
       </c>
       <c r="AI5">
-        <v>74444000.0</v>
+        <v>254340000.0</v>
       </c>
       <c r="AJ5">
-        <v>104699000.0</v>
+        <v>121894000.0</v>
       </c>
       <c r="AK5">
-        <v>60058000.0</v>
+        <v>147309000.0</v>
       </c>
       <c r="AL5">
+        <v>-154387000.0</v>
+      </c>
+      <c r="AM5">
         <v>178135000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>218142000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>141735000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>8592000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>34093000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>49203000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>108290000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>67234000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>273078000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>140204000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>397267000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>421356000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>544247000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>517376000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-21045000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>375967000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-81839000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:54">
+    <row r="6" spans="1:55">
       <c r="A6" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B6">
-        <v>457308000.0</v>
+        <v>562176000.0</v>
       </c>
       <c r="C6">
+        <v>562176000.0</v>
+      </c>
+      <c r="D6">
         <v>921245000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>476151000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>330165000.0</v>
       </c>
-      <c r="F6">
-[...1 lines deleted...]
-      </c>
       <c r="G6">
+        <v>686117000.0</v>
+      </c>
+      <c r="H6">
         <v>558038000.0</v>
       </c>
-      <c r="H6">
-[...1 lines deleted...]
-      </c>
       <c r="I6">
-        <v>476738000.0</v>
+        <v>608689000.0</v>
       </c>
       <c r="J6">
+        <v>513382000.0</v>
+      </c>
+      <c r="K6">
         <v>726222000.0</v>
       </c>
-      <c r="K6">
-[...1 lines deleted...]
-      </c>
       <c r="L6">
-        <v>590712000.0</v>
+        <v>559734000.0</v>
       </c>
       <c r="M6">
+        <v>633703000.0</v>
+      </c>
+      <c r="N6">
         <v>422795000.0</v>
       </c>
-      <c r="N6">
-[...1 lines deleted...]
-      </c>
       <c r="O6">
-        <v>70691000.0</v>
+        <v>849665000.0</v>
       </c>
       <c r="P6">
-        <v>163540000.0</v>
+        <v>290174000.0</v>
       </c>
       <c r="Q6">
+        <v>204052000.0</v>
+      </c>
+      <c r="R6">
         <v>250968000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>386967000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>320089000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>385658000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>267784000.0</v>
       </c>
-      <c r="V6">
-[...1 lines deleted...]
-      </c>
       <c r="W6">
+        <v>362271000.0</v>
+      </c>
+      <c r="X6">
         <v>232778000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>323476000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-210866000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>178553000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>179401000.0</v>
       </c>
-      <c r="AB6">
-[...1 lines deleted...]
-      </c>
       <c r="AC6">
+        <v>163402000.0</v>
+      </c>
+      <c r="AD6">
         <v>206461000.0</v>
       </c>
-      <c r="AD6">
-[...1 lines deleted...]
-      </c>
       <c r="AE6">
+        <v>87046000.0</v>
+      </c>
+      <c r="AF6">
         <v>119249000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>113902000.0</v>
       </c>
-      <c r="AG6">
-[...1 lines deleted...]
-      </c>
       <c r="AH6">
-        <v>254340000.0</v>
+        <v>120516000.0</v>
       </c>
       <c r="AI6">
-        <v>121894000.0</v>
+        <v>287149000.0</v>
       </c>
       <c r="AJ6">
-        <v>147309000.0</v>
+        <v>129013000.0</v>
       </c>
       <c r="AK6">
-        <v>-154387000.0</v>
+        <v>155357000.0</v>
       </c>
       <c r="AL6">
+        <v>-145896000.0</v>
+      </c>
+      <c r="AM6">
         <v>186968000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>227325000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>151436000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>18330000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>45212000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>61692000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>127339000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>79852000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>281051000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>148496000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>406011000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>432476000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>555207000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>547862000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-16762000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>379770000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-78294750.0</v>
       </c>
     </row>
-    <row r="7" spans="1:54">
+    <row r="7" spans="1:55">
       <c r="A7" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -13906,86 +14057,87 @@
       </c>
       <c r="AU7">
         <v>0.0</v>
       </c>
       <c r="AV7">
         <v>0.0</v>
       </c>
       <c r="AW7">
         <v>0.0</v>
       </c>
       <c r="AX7">
         <v>0.0</v>
       </c>
       <c r="AY7">
         <v>0.0</v>
       </c>
       <c r="AZ7">
         <v>0.0</v>
       </c>
       <c r="BA7">
         <v>0.0</v>
       </c>
       <c r="BB7">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:54">
+      <c r="BC7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:55">
       <c r="A8" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
-[...1 lines deleted...]
-      </c>
+      <c r="AD8"/>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
@@ -14014,1982 +14166,2016 @@
       </c>
       <c r="AU8">
         <v>0.0</v>
       </c>
       <c r="AV8">
         <v>0.0</v>
       </c>
       <c r="AW8">
         <v>0.0</v>
       </c>
       <c r="AX8">
         <v>0.0</v>
       </c>
       <c r="AY8">
         <v>0.0</v>
       </c>
       <c r="AZ8">
         <v>0.0</v>
       </c>
       <c r="BA8">
         <v>0.0</v>
       </c>
       <c r="BB8">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:54">
+      <c r="BC8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:55">
       <c r="A9" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B9">
-        <v>1282813000.0</v>
+        <v>1473717000.0</v>
       </c>
       <c r="C9">
+        <v>1473717000.0</v>
+      </c>
+      <c r="D9">
         <v>997793000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>706419000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>431680000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>795935000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>693863000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>368824000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>294412000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>663116000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>303753000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>725736000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>452581000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>594165000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>375871000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>225655000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>357756000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>984640000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>613150000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>1025130000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>426538000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>450243000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>295599000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>417627000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-166675000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>268809000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>300274000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>222652000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>320351000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>96277000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>95183000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>65171000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>131450000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>227077000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>159055000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>440978000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>119905000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>245719000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>223544000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>256881000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>25336000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>50873000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>38982000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>142079000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>168054000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>54701000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>74233000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-19352000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>37935000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>52878000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>42570000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>13743000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>35562000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-15989000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:54">
+    <row r="10" spans="1:55">
       <c r="A10" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B10">
-        <v>206646000.0</v>
+        <v>312921000.0</v>
       </c>
       <c r="C10">
+        <v>312921000.0</v>
+      </c>
+      <c r="D10">
         <v>652271000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>286938000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>141038000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>399873000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>327106000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>317325000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>231048000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>483100000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>226872000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>381969000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>241122000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>342809000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-60378000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>67066000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>161309000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>308861000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>246988000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>319777000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>190064000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>275153000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>159641000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>241097000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-296413000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>101261000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>103576000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>84383000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>135960000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>18880000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>52343000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>51072000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>62046000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>136943000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>88424000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>115080000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-190588000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>98463000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>125425000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>83006000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-8974000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>9568000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-32085000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>57551000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>46449000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>167636000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-76885000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>191489000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>274675000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>344492000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>410987000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-130422000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>247584000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>112040000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:54">
+    <row r="11" spans="1:55">
       <c r="A11" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B11">
-        <v>8148000.0</v>
+        <v>59872000.0</v>
       </c>
       <c r="C11">
+        <v>59872000.0</v>
+      </c>
+      <c r="D11">
         <v>111892000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>60958000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>17537000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>49857000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>46453000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>41074000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>27233000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>59553000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>29898000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>49714000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>33806000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>49619000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-11599000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>13460000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>20411000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>42898000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>30275000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>48458000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>25754000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>32874000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>18314000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>24421000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-20616000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>16786000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>11701000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>9505000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>14384000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>2543000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>5131000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>36903000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-12375000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>5407000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>4552000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>1253000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-34264000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>3151000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>7641000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-4434000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>4665000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>3323000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>5579000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>6103000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>4059000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>10282000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>2399000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>5267000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>-6695000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>23711000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>4790000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>6312000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>24450000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>2741000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:54">
+    <row r="12" spans="1:55">
       <c r="A12" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B12">
-        <v>186102000.0</v>
+        <v>189561000.0</v>
       </c>
       <c r="C12">
+        <v>189561000.0</v>
+      </c>
+      <c r="D12">
         <v>203018000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>189213000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>189127000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>246566000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>230932000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>255113000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>245690000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>243122000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>227338000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>208743000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>181673000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>165515000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>131069000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>96474000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>89659000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>78106000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>73101000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>65881000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>77720000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>70161000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>73137000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>82379000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>85547000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>77292000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>75825000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>73798000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>70501000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>63313000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>66906000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>62830000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>51294000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>117397000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>33470000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>32229000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>36201000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>79672000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>101900000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>68430000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>27304000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>24525000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>81288000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>50739000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>20785000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>105442000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>217089000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>205778000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>146681000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>199755000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>106389000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>109377000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>128383000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>458056000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:54">
+    <row r="13" spans="1:55">
       <c r="A13" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B13">
+        <v>108644000.0</v>
+      </c>
+      <c r="C13">
         <v>130869000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>144465000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>169662000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>177728000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>224135000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>242234000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>247376000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>262658000.0</v>
       </c>
-      <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>237144000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>226777000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>194784000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>160501000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>118851000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>121792000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>107120000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>105404000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>118360000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>116799000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>120491000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>117925000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>118292000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>115015000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>94267000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>109952000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>103858000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>32367000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
-    </row>
-    <row r="14" spans="1:54">
+      <c r="BC13"/>
+    </row>
+    <row r="14" spans="1:55">
       <c r="A14" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B14">
+        <v>-110460000.0</v>
+      </c>
+      <c r="C14">
         <v>-144250000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-251497000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-88918000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-76331000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-172699000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-162193000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-181313000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-130788000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-249597000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-135151000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-187741000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-113277000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>-175697000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>13233000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>-13875000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>-95035000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>-141874000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-131987000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>2835688000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>2289801000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>1378455000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>1328149000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>1058691000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>1076984000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>1090308000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>1090661000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>966825000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>880146000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>806417000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>898240000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>893265000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>893200000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>91940000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>56034000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>63949000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>648383000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>61297000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>66511000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>339000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>707326000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>6061000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>-39363000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>39363000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>23934000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>154181000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>-168380000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>168380000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>281370000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>320781000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>406197000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>-223134000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>223134000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>1015042000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:54">
+    <row r="15" spans="1:55">
       <c r="A15" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B15">
-        <v>54248000.0</v>
+        <v>142589000.0</v>
       </c>
       <c r="C15">
+        <v>142589000.0</v>
+      </c>
+      <c r="D15">
         <v>288882000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>137062000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>47170000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>177317000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>118460000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>94938000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>73027000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>173950000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>61823000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>144514000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>94039000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>117493000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-35546000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>39731000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>45863000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>124089000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>84726000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>141644000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>58378000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>79262000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>47545000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>56371000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-31036000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>38465000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>33331000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>32139000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>44949000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>11937000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>15910000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-11775000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>40948000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>39596000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>27838000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>49878000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-41134000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>34015000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>43305000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>37574000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>-3090000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>184000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-11349000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>12086000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>18456000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>3173000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>13971000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>17842000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>281370000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>473786000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>406197000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>-136734000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>61942000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>51738000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:54">
+    <row r="16" spans="1:55">
       <c r="A16" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>56486000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>144514000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>94039000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>117493000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-35546000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>39731000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>45863000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>124089000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>84726000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>124980000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>52953000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>73837000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>42120000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>50946000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-36461000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>33040000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>27906000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>26714000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>39524000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>6512000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>10485000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-17200000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>35523000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>34171000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>22413000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>44453000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-46559000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>28594000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>36554000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>37574000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>-3090000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>185000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>-11349000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>12086000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>18456000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>3175000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>13971000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>17842000.0</v>
       </c>
-      <c r="AW16">
-[...1 lines deleted...]
-      </c>
       <c r="AX16">
+        <v>0.0</v>
+      </c>
+      <c r="AY16">
         <v>180482000.0</v>
       </c>
-      <c r="AY16">
-[...1 lines deleted...]
-      </c>
       <c r="AZ16">
         <v>0.0</v>
       </c>
       <c r="BA16">
         <v>0.0</v>
       </c>
       <c r="BB16">
+        <v>0.0</v>
+      </c>
+      <c r="BC16">
         <v>220646000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:54">
+    <row r="17" spans="1:55">
       <c r="A17" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B17">
+        <v>253049000.0</v>
+      </c>
+      <c r="C17">
         <v>198498000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>540379000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>225980000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>123501000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>350016000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>280653000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>276251000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>203815000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>423547000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>196974000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>332255000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>207316000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>293190000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-48779000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>53606000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>140898000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>265963000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>216713000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>271319000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>164310000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>242279000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>141327000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>216676000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-275797000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>84475000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>91875000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>74878000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>121576000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>16337000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>47212000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>14169000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>74421000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>131536000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>83872000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>113827000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-156324000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>321830000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>117784000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>87440000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>-13639000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>-545967000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>-37664000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>245378000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>400673000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>438724000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>-79284000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>186222000.0</v>
       </c>
-      <c r="AW17">
-[...1 lines deleted...]
-      </c>
       <c r="AX17">
         <v>0.0</v>
       </c>
       <c r="AY17">
         <v>0.0</v>
       </c>
       <c r="AZ17">
         <v>0.0</v>
       </c>
       <c r="BA17">
         <v>0.0</v>
       </c>
       <c r="BB17">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="18" spans="1:54">
+      <c r="BC17">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:55">
       <c r="A18" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B18">
+        <v>-80917000.0</v>
+      </c>
+      <c r="C18">
         <v>-55233000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-58553000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-19551000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-11399000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-246566000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-230932000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-255113000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-245690000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-243122000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-227338000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>28401000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>45104000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>29269000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>29432000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>22377000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>32133000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>29014000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>32303000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>52479000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>39079000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>50330000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>44788000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>35913000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>29468000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>16975000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>34127000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>30060000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>24527000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
-    </row>
-    <row r="19" spans="1:54">
+      <c r="BC18"/>
+    </row>
+    <row r="19" spans="1:55">
       <c r="A19" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>2284000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>4431000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>1227000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>9118000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>5510000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>11395000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-181298000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>46364000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>121518000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>56785000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>109520000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>62355000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>121906000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-227863000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>26620000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>32787000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>35262000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>27870000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-104627000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>38754000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>67926000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>2240000.0</v>
       </c>
-      <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
-      <c r="AM19">
+      <c r="AM19"/>
+      <c r="AN19">
         <v>23042000.0</v>
       </c>
-      <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
-      <c r="AV19">
+      <c r="AV19"/>
+      <c r="AW19">
         <v>12177000.0</v>
       </c>
-      <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
-    </row>
-    <row r="20" spans="1:54">
+      <c r="BC19"/>
+    </row>
+    <row r="20" spans="1:55">
       <c r="A20" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
-[...1 lines deleted...]
-      </c>
+      <c r="AD20"/>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
+        <v>0.0</v>
+      </c>
+      <c r="AG20">
         <v>-1316000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>1316000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>25114000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>842737000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>-832742000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>279088000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>12156000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>8672000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>18000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>227000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>18105000.0</v>
       </c>
-      <c r="AQ20">
-[...1 lines deleted...]
-      </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
+        <v>0.0</v>
+      </c>
+      <c r="AU20">
         <v>66800000.0</v>
       </c>
-      <c r="AU20">
-[...1 lines deleted...]
-      </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:54">
+      <c r="BC20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:55">
       <c r="A21" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B21">
-        <v>517126000.0</v>
+        <v>364948000.0</v>
       </c>
       <c r="C21">
+        <v>364948000.0</v>
+      </c>
+      <c r="D21">
         <v>349412000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>212550000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>74477000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>278230000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>274852000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>224138000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>168870000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>283457000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>110295000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>255548000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>184726000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>251293000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-96812000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>48562000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>103315000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>263190000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>135452000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>270087000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>133279000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>165633000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>97286000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>119191000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-68550000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>74641000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>70789000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>49121000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>108090000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>31558000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>13589000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-16854000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>59806000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>45314000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>29544000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>85693000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-249810000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>58622000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>52086000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>65600000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>6477000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-26103000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>7468000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-41002000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-57134000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-49988000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-28176000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-127484000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-50502000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-96061000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-101160000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-20491000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-105530000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-81839000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:54">
+    <row r="22" spans="1:55">
       <c r="A22" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -16018,444 +16204,450 @@
       </c>
       <c r="AU22">
         <v>0.0</v>
       </c>
       <c r="AV22">
         <v>0.0</v>
       </c>
       <c r="AW22">
         <v>0.0</v>
       </c>
       <c r="AX22">
         <v>0.0</v>
       </c>
       <c r="AY22">
         <v>0.0</v>
       </c>
       <c r="AZ22">
         <v>0.0</v>
       </c>
       <c r="BA22">
         <v>0.0</v>
       </c>
       <c r="BB22">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:54">
+      <c r="BC22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:55">
       <c r="A23" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B23">
-        <v>1248644000.0</v>
+        <v>1168463000.0</v>
       </c>
       <c r="C23">
+        <v>1168463000.0</v>
+      </c>
+      <c r="D23">
         <v>1308216000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1137578000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1014328000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>980767000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>854887000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>564544000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>538493000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>770524000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>560960000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>837738000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>628636000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>686431000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>898102000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>552868000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>611684000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1046975000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>813267000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1024732000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>525109000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>492380000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>392580000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>483567000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>81959000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>362288000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>395701000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>335701000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>369107000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>215874000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>227188000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>221017000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>206283000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>310967000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>258858000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>486504000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>494054000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>299573000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>283374000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>303935000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>129538000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>185622000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>136386000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>282166000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>327039000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>213470000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>203337000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>259102000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>184130000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>242000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>237037000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>109793000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>213067000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>127358999.0</v>
       </c>
     </row>
-    <row r="24" spans="1:54">
+    <row r="24" spans="1:55">
       <c r="A24" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
-      <c r="T24">
+      <c r="T24"/>
+      <c r="U24">
         <v>16664000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5425000.0</v>
       </c>
       <c r="V24">
         <v>5425000.0</v>
       </c>
       <c r="W24">
         <v>5425000.0</v>
       </c>
       <c r="X24">
         <v>5425000.0</v>
       </c>
       <c r="Y24">
         <v>5425000.0</v>
       </c>
       <c r="Z24">
         <v>5425000.0</v>
       </c>
       <c r="AA24">
         <v>5425000.0</v>
       </c>
       <c r="AB24">
         <v>5425000.0</v>
       </c>
       <c r="AC24">
         <v>5425000.0</v>
       </c>
       <c r="AD24">
         <v>5425000.0</v>
       </c>
       <c r="AE24">
         <v>5425000.0</v>
       </c>
       <c r="AF24">
         <v>5425000.0</v>
       </c>
       <c r="AG24">
         <v>5425000.0</v>
       </c>
       <c r="AH24">
         <v>5425000.0</v>
       </c>
       <c r="AI24">
         <v>5425000.0</v>
       </c>
       <c r="AJ24">
         <v>5425000.0</v>
       </c>
       <c r="AK24">
         <v>5425000.0</v>
       </c>
-      <c r="AL24"/>
-      <c r="AM24">
+      <c r="AL24">
+        <v>5425000.0</v>
+      </c>
+      <c r="AM24"/>
+      <c r="AN24">
         <v>6751000.0</v>
       </c>
-      <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
-    </row>
-    <row r="25" spans="1:54">
+      <c r="BC24"/>
+    </row>
+    <row r="25" spans="1:55">
       <c r="A25" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
-      <c r="N25">
+      <c r="N25"/>
+      <c r="O25">
         <v>341341000.0</v>
       </c>
-      <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
-      <c r="R25">
+      <c r="R25"/>
+      <c r="S25">
         <v>113293000.0</v>
       </c>
-      <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
-      <c r="V25">
+      <c r="V25"/>
+      <c r="W25">
         <v>41248000.0</v>
       </c>
-      <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
-      <c r="Z25">
+      <c r="Z25"/>
+      <c r="AA25">
         <v>39459000.0</v>
       </c>
-      <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
-      <c r="AL25">
+      <c r="AL25"/>
+      <c r="AM25">
         <v>8833000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>9183000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>9701000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>9738000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>11119000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>12489000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>19049000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>12618000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>7973000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>8292000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>8744000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>11120000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>10960000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>30486000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>4283000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>3803000.0</v>
       </c>
-      <c r="BB25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:54">
+      <c r="BC25"/>
+    </row>
+    <row r="26" spans="1:55">
       <c r="A26" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
-[...1 lines deleted...]
-      </c>
+      <c r="AD26"/>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
@@ -16484,946 +16676,965 @@
       </c>
       <c r="AU26">
         <v>0.0</v>
       </c>
       <c r="AV26">
         <v>0.0</v>
       </c>
       <c r="AW26">
         <v>0.0</v>
       </c>
       <c r="AX26">
         <v>0.0</v>
       </c>
       <c r="AY26">
         <v>0.0</v>
       </c>
       <c r="AZ26">
         <v>0.0</v>
       </c>
       <c r="BA26">
         <v>0.0</v>
       </c>
       <c r="BB26">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="27" spans="1:54">
+      <c r="BC26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:55">
       <c r="A27" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
-      <c r="D27">
+      <c r="D27"/>
+      <c r="E27">
         <v>22773000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>20955000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>19307000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>16920000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>15376000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>15210000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>17097000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>10135000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>10411000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>11888000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>11444000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>11168000.0</v>
       </c>
-      <c r="P27"/>
-      <c r="Q27">
+      <c r="Q27"/>
+      <c r="R27">
         <v>10063000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>10932000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>9697000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>9013000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>8493000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>8575000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>7701000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>7805000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>7632000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>7351000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>7314000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>7211000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>6938000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>30497000.0</v>
       </c>
-      <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
-      <c r="AH27">
+      <c r="AH27"/>
+      <c r="AI27">
         <v>26100000.0</v>
       </c>
-      <c r="AI27"/>
       <c r="AJ27"/>
-      <c r="AK27">
+      <c r="AK27"/>
+      <c r="AL27">
         <v>39291000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>26400000.0</v>
       </c>
-      <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
-      <c r="AP27">
+      <c r="AP27"/>
+      <c r="AQ27">
         <v>18500000.0</v>
       </c>
-      <c r="AQ27"/>
-      <c r="AR27">
+      <c r="AR27"/>
+      <c r="AS27">
         <v>56335000.0</v>
       </c>
-      <c r="AS27"/>
-      <c r="AT27">
+      <c r="AT27"/>
+      <c r="AU27">
         <v>17900000.0</v>
       </c>
-      <c r="AU27"/>
       <c r="AV27"/>
-      <c r="AW27">
+      <c r="AW27"/>
+      <c r="AX27">
         <v>31788000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>12700000.0</v>
       </c>
-      <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
-      <c r="BB27">
+      <c r="BB27"/>
+      <c r="BC27">
         <v>8600000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:54">
+    <row r="28" spans="1:55">
       <c r="A28" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B28">
+        <v>468773000.0</v>
+      </c>
+      <c r="C28">
         <v>418872000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>650249000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>466862000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>350547000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>508506000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>416716000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>140447000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>120396000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>364338000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>186394000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>456933000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>260003000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>334826000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>462286000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>163639000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>249928000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>690539000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>465594000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>739743000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>289088000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>281197000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>192294000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>295192000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>105568000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>182988000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>218601000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>158104000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>207707000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>60216000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>68761000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>46913000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>70328000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>170215000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>105741000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>312456000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>88040000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>177038000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>161370000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>190582000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>18632000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>74098000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>30569000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>109875000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>121939000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>90947000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>75000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>91420000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>79500000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>110533000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>120622000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>21619000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>79984000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>57250000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:54">
+    <row r="29" spans="1:55">
       <c r="A29" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B29">
+        <v>59872000.0</v>
+      </c>
+      <c r="C29">
         <v>8148000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>111892000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>60958000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>17537000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>49857000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>46453000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>41074000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>27233000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>59553000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>29898000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>49714000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>33806000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>49619000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-11599000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>13460000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>20411000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>42898000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>30275000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>48458000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>25754000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>32874000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>18314000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>24421000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-20616000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>16786000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>11701000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>9505000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>14384000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
-    </row>
-    <row r="30" spans="1:54">
+      <c r="BC29"/>
+    </row>
+    <row r="30" spans="1:55">
       <c r="A30" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B30">
-        <v>765687000.0</v>
+        <v>1108769000.0</v>
       </c>
       <c r="C30">
+        <v>1108769000.0</v>
+      </c>
+      <c r="D30">
         <v>648381000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>493869000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>357203000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>517705000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>419011000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>144686000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>125542000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>379659000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>193458000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>470188000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>267855000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>342872000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>472683000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>177093000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>254441000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>721450000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>477698000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>755043000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>293259000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>284610000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>198313000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>298436000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-98125000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>194168000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>229485000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>173531000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>212261000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>64719000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>81594000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>82025000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>71644000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>181763000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>129511000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>355285000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>369715000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>187097000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>171458000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>191281000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>18859000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>76976000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>31514000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>183081000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>225188000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>104689000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>102409000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>108132000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>88437000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>148939000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>143730000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>34234000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>141092000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>8682999.0</v>
       </c>
     </row>
-    <row r="31" spans="1:54">
+    <row r="31" spans="1:55">
       <c r="A31" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B31">
-        <v>-310480000.0</v>
+        <v>-52027000.0</v>
       </c>
       <c r="C31">
+        <v>-52027000.0</v>
+      </c>
+      <c r="D31">
         <v>302859000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>74388000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>66561000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>121643000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>52254000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>93187000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>62178000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>199643000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>116577000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>126421000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>56396000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>91516000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>36434000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>18504000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>57994000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>45671000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>111536000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>49690000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>56785000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>109520000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>62355000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>121906000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-227863000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>26620000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>32787000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>35262000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>27870000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-12678000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>38754000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>67926000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>2240000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>91629000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>58880000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>29387000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>59222000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>39841000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>73339000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>17406000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-15451000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>35671000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-39553000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>98553000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>103583000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>217624000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-48709000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>318973000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>325177000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>440553000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>512147000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-109931000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>353114000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>193879000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:54">
+    <row r="32" spans="1:55">
       <c r="A32" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B32">
-        <v>1765770000.0</v>
+        <v>1533411000.0</v>
       </c>
       <c r="C32">
+        <v>1533411000.0</v>
+      </c>
+      <c r="D32">
         <v>1657628000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1350128000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1088805000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1258997000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1129739000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>788682000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>707363000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>1053981000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>671255000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>1093286000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>813362000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>937724000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>801290000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>601430000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>714999000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>1310165000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>948719000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>1294819000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>658388000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>658013000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>489866000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>602758000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>13409000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>436929000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>466490000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>384822000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>477197000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>247432000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>240777000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>204163000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>266089000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>375100000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>288402000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>572197000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>244244000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>358195000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>335460000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>369535000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>136015000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>159519000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>143854000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>241164000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>269905000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>163482000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>175161000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>131618000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>133627999.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>145939000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>135877000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>89302000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>107537000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>102687000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P30"/>
@@ -17482,1272 +17693,1272 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B2">
-        <v>2735465000.0</v>
+        <v>1507976000.0</v>
       </c>
       <c r="C2">
         <v>348274000.0</v>
       </c>
       <c r="D2">
         <v>389987000.0</v>
       </c>
       <c r="E2">
         <v>343655000.0</v>
       </c>
       <c r="F2">
         <v>539812000.0</v>
       </c>
       <c r="G2">
         <v>138384000.0</v>
       </c>
       <c r="H2">
         <v>110247000.0</v>
       </c>
       <c r="I2">
         <v>118929000.0</v>
       </c>
       <c r="J2">
         <v>342861000.0</v>
       </c>
       <c r="K2">
         <v>121483000.0</v>
       </c>
       <c r="L2">
         <v>148858000.0</v>
       </c>
       <c r="M2">
         <v>89802000.0</v>
       </c>
       <c r="N2">
         <v>68457000.0</v>
       </c>
       <c r="O2">
         <v>34422000.0</v>
       </c>
       <c r="P2">
         <v>88461000.0</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B3">
         <v>72178000</v>
       </c>
       <c r="C3">
         <v>91509000</v>
       </c>
       <c r="D3">
         <v>67183000</v>
       </c>
       <c r="E3">
         <v>35796000</v>
       </c>
       <c r="F3">
         <v>27226000</v>
       </c>
       <c r="G3">
         <v>15942000</v>
       </c>
       <c r="H3">
         <v>16796000</v>
       </c>
       <c r="I3">
         <v>18419000</v>
       </c>
       <c r="J3">
         <v>33160000</v>
       </c>
       <c r="K3">
         <v>11913000</v>
       </c>
       <c r="L3">
         <v>10676000</v>
       </c>
       <c r="M3">
         <v>16664000</v>
       </c>
       <c r="N3">
         <v>12055000</v>
       </c>
       <c r="O3">
         <v>12913000</v>
       </c>
       <c r="P3">
         <v>31867000</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>56572000.0</v>
       </c>
       <c r="F4">
         <v>-177053000.0</v>
       </c>
       <c r="G4">
         <v>381472000.0</v>
       </c>
       <c r="H4">
         <v>22513000.0</v>
       </c>
       <c r="I4">
         <v>-8682000.0</v>
       </c>
       <c r="J4">
         <v>-241297000.0</v>
       </c>
       <c r="K4">
         <v>243196000.0</v>
       </c>
       <c r="L4">
         <v>-21562000.0</v>
       </c>
       <c r="M4">
         <v>91818000.0</v>
       </c>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-53994000.0</v>
       </c>
       <c r="F5">
         <v>108895000.0</v>
       </c>
       <c r="G5">
         <v>25489000.0</v>
       </c>
       <c r="H5">
         <v>-146404000.0</v>
       </c>
       <c r="I5">
         <v>146055000.0</v>
       </c>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B6">
-        <v>-1287481000.0</v>
+        <v>-1019080000.0</v>
       </c>
       <c r="C6">
         <v>1159702000.0</v>
       </c>
       <c r="D6">
         <v>-41713000.0</v>
       </c>
       <c r="E6">
         <v>46332000.0</v>
       </c>
       <c r="F6">
         <v>-196157000.0</v>
       </c>
       <c r="G6">
         <v>401428000.0</v>
       </c>
       <c r="H6">
         <v>28137000.0</v>
       </c>
       <c r="I6">
         <v>-8682000.0</v>
       </c>
       <c r="J6">
         <v>-223932000.0</v>
       </c>
       <c r="K6">
         <v>221378000.0</v>
       </c>
       <c r="L6">
         <v>-27375000.0</v>
       </c>
       <c r="M6">
         <v>59056000.0</v>
       </c>
       <c r="N6">
         <v>21345000.0</v>
       </c>
       <c r="O6">
         <v>34035000.0</v>
       </c>
       <c r="P6">
         <v>-54039000.0</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B7">
         <v>273241000.0</v>
       </c>
       <c r="C7">
         <v>-202991000.0</v>
       </c>
       <c r="D7">
         <v>-454058000.0</v>
       </c>
       <c r="E7">
         <v>-194632000.0</v>
       </c>
       <c r="F7">
         <v>-467832000.0</v>
       </c>
       <c r="G7">
         <v>60673000.0</v>
       </c>
       <c r="H7">
         <v>-383200000.0</v>
       </c>
       <c r="I7">
         <v>164695000.0</v>
       </c>
       <c r="J7">
         <v>-100932000.0</v>
       </c>
       <c r="K7">
         <v>-192455000.0</v>
       </c>
       <c r="L7">
         <v>16932000.0</v>
       </c>
       <c r="M7">
         <v>320949000.0</v>
       </c>
       <c r="N7">
         <v>276905000.0</v>
       </c>
       <c r="O7">
         <v>-71284000.0</v>
       </c>
       <c r="P7">
         <v>-255800000.0</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B9">
         <v>-37802000.0</v>
       </c>
       <c r="C9">
         <v>-188174000.0</v>
       </c>
       <c r="D9">
         <v>-48858000.0</v>
       </c>
       <c r="E9">
         <v>-20612000.0</v>
       </c>
       <c r="F9">
         <v>-745021000.0</v>
       </c>
       <c r="G9">
         <v>-24351000.0</v>
       </c>
       <c r="H9">
         <v>-103962000.0</v>
       </c>
       <c r="I9">
         <v>62601000.0</v>
       </c>
       <c r="J9">
         <v>-90444000.0</v>
       </c>
       <c r="K9">
         <v>-28306000.0</v>
       </c>
       <c r="L9">
         <v>20611000.0</v>
       </c>
       <c r="M9">
         <v>38079000.0</v>
       </c>
       <c r="N9">
         <v>32825000.0</v>
       </c>
       <c r="O9">
         <v>-71284000.0</v>
       </c>
       <c r="P9">
         <v>-13548000.0</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10">
         <v>48858000.0</v>
       </c>
       <c r="E10"/>
       <c r="F10">
         <v>190134000.0</v>
       </c>
       <c r="G10">
         <v>85635000.0</v>
       </c>
       <c r="H10">
         <v>-241450000.0</v>
       </c>
       <c r="I10">
         <v>283489000.0</v>
       </c>
       <c r="J10">
         <v>105216000.0</v>
       </c>
       <c r="K10">
         <v>-124195000.0</v>
       </c>
       <c r="L10">
         <v>-2401000.0</v>
       </c>
       <c r="M10">
         <v>327595000.0</v>
       </c>
       <c r="N10">
         <v>142712000.0</v>
       </c>
       <c r="O10">
         <v>461138000.0</v>
       </c>
       <c r="P10">
         <v>-525698000.0</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-51685000.0</v>
       </c>
       <c r="F11">
         <v>125168000.0</v>
       </c>
       <c r="G11">
         <v>21035000.0</v>
       </c>
       <c r="H11">
         <v>30669000.0</v>
       </c>
       <c r="I11">
         <v>2262000.0</v>
       </c>
       <c r="J11">
         <v>6528000.0</v>
       </c>
       <c r="K11">
         <v>-23135000.0</v>
       </c>
       <c r="L11">
         <v>-35767000.0</v>
       </c>
       <c r="M11">
         <v>32886000.0</v>
       </c>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>190708000.0</v>
       </c>
       <c r="F12">
         <v>-2650343000.0</v>
       </c>
       <c r="G12">
         <v>90596000.0</v>
       </c>
       <c r="H12">
         <v>52249000.0</v>
       </c>
       <c r="I12">
         <v>85777000.0</v>
       </c>
       <c r="J12">
         <v>-1885709000.0</v>
       </c>
       <c r="K12">
         <v>-582463000.0</v>
       </c>
       <c r="L12">
         <v>-613671000.0</v>
       </c>
       <c r="M12">
         <v>1140522000.0</v>
       </c>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-122335000.0</v>
       </c>
       <c r="F13">
         <v>152021000.0</v>
       </c>
       <c r="G13">
         <v>63989000.0</v>
       </c>
       <c r="H13">
         <v>-309907000.0</v>
       </c>
       <c r="I13">
         <v>299620000.0</v>
       </c>
       <c r="J13">
         <v>-10488000.0</v>
       </c>
       <c r="K13">
         <v>-141014000.0</v>
       </c>
       <c r="L13">
         <v>32088000.0</v>
       </c>
       <c r="M13">
         <v>249984000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B14">
-        <v>241925000.0</v>
+        <v>243149000.0</v>
       </c>
       <c r="C14">
         <v>158578000.0</v>
       </c>
       <c r="D14">
         <v>231712000.0</v>
       </c>
       <c r="E14">
         <v>341341000.0</v>
       </c>
       <c r="F14">
         <v>113293000.0</v>
       </c>
       <c r="G14">
         <v>41248000.0</v>
       </c>
       <c r="H14">
         <v>39459000.0</v>
       </c>
       <c r="I14">
         <v>28517000.0</v>
       </c>
       <c r="J14">
         <v>32809000.0</v>
       </c>
       <c r="K14">
         <v>37455000.0</v>
       </c>
       <c r="L14">
         <v>55275000.0</v>
       </c>
       <c r="M14">
         <v>36129000.0</v>
       </c>
       <c r="N14">
         <v>49532000.0</v>
       </c>
       <c r="O14">
         <v>14177000.0</v>
       </c>
       <c r="P14">
         <v>19568000.0</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B15">
         <v>1756688000.0</v>
       </c>
       <c r="C15">
         <v>1310896000.0</v>
       </c>
       <c r="D15">
         <v>1030666000.0</v>
       </c>
       <c r="E15">
         <v>836364000.0</v>
       </c>
       <c r="F15">
         <v>604356000.0</v>
       </c>
       <c r="G15">
         <v>468480000.0</v>
       </c>
       <c r="H15">
         <v>345367000.0</v>
       </c>
       <c r="I15">
         <v>156549000.0</v>
       </c>
       <c r="J15">
         <v>283356000.0</v>
       </c>
       <c r="K15">
         <v>212839000.0</v>
       </c>
       <c r="L15">
         <v>217760000.0</v>
       </c>
       <c r="M15">
         <v>329893000.0</v>
       </c>
       <c r="N15">
         <v>420189000.0</v>
       </c>
       <c r="O15">
         <v>230612000.0</v>
       </c>
       <c r="P15">
         <v>258949000.0</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B16">
-        <v>1447984000.0</v>
+        <v>488896000.0</v>
       </c>
       <c r="C16">
         <v>1507976000.0</v>
       </c>
       <c r="D16">
         <v>348274000.0</v>
       </c>
       <c r="E16">
         <v>389987000.0</v>
       </c>
       <c r="F16">
         <v>343655000.0</v>
       </c>
       <c r="G16">
         <v>539812000.0</v>
       </c>
       <c r="H16">
         <v>138384000.0</v>
       </c>
       <c r="I16">
         <v>110247000.0</v>
       </c>
       <c r="J16">
         <v>118929000.0</v>
       </c>
       <c r="K16">
         <v>342861000.0</v>
       </c>
       <c r="L16">
         <v>121483000.0</v>
       </c>
       <c r="M16">
         <v>148858000.0</v>
       </c>
       <c r="N16">
         <v>89802000.0</v>
       </c>
       <c r="O16">
         <v>68457000.0</v>
       </c>
       <c r="P16">
         <v>34422000.0</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17">
         <v>21500000.0</v>
       </c>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B18">
-        <v>1544341000.0</v>
+        <v>3194781000.0</v>
       </c>
       <c r="C18">
         <v>2699645000.0</v>
       </c>
       <c r="D18">
         <v>-300444000.0</v>
       </c>
       <c r="E18">
         <v>-769908000.0</v>
       </c>
       <c r="F18">
         <v>-2623271000.0</v>
       </c>
       <c r="G18">
         <v>-441601000.0</v>
       </c>
       <c r="H18">
         <v>-2099817000.0</v>
       </c>
       <c r="I18">
         <v>-1435477000.0</v>
       </c>
       <c r="J18">
         <v>-1896174000.0</v>
       </c>
       <c r="K18">
         <v>-637568000.0</v>
       </c>
       <c r="L18">
         <v>-538662000.0</v>
       </c>
       <c r="M18">
         <v>1515924000.0</v>
       </c>
       <c r="N18">
         <v>2162637000.0</v>
       </c>
       <c r="O18">
         <v>2735008000.0</v>
       </c>
       <c r="P18">
         <v>2457425000.0</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-159404000.0</v>
       </c>
       <c r="D19">
         <v>-111079000.0</v>
       </c>
       <c r="E19">
         <v>-337379000.0</v>
       </c>
       <c r="F19">
         <v>-1084633000.0</v>
       </c>
       <c r="G19">
         <v>-136764000.0</v>
       </c>
       <c r="H19">
         <v>-16796000.0</v>
       </c>
       <c r="I19">
         <v>-18419000.0</v>
       </c>
       <c r="J19">
         <v>-33160000.0</v>
       </c>
       <c r="K19">
         <v>-11913000.0</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B20">
         <v>0.0</v>
       </c>
       <c r="C20">
         <v>1865895000.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>827430000.0</v>
       </c>
       <c r="G20">
         <v>383154000.0</v>
       </c>
       <c r="H20">
         <v>206705000.0</v>
       </c>
       <c r="I20">
         <v>105333000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B21">
         <v>293081000.0</v>
       </c>
       <c r="C21">
         <v>-2277990000.0</v>
       </c>
       <c r="D21">
         <v>1682443000.0</v>
       </c>
       <c r="E21">
         <v>773915000.0</v>
       </c>
       <c r="F21">
         <v>2833180000.0</v>
       </c>
       <c r="G21">
         <v>329084000.0</v>
       </c>
       <c r="H21">
         <v>-165000000.0</v>
       </c>
       <c r="I21">
         <v>69050000.0</v>
       </c>
       <c r="J21">
         <v>1820398000.0</v>
       </c>
       <c r="K21">
         <v>821082000.0</v>
       </c>
       <c r="L21">
         <v>796391000.0</v>
       </c>
       <c r="M21">
         <v>-230984000.0</v>
       </c>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B22">
-        <v>484792000.0</v>
+        <v>1088358000.0</v>
       </c>
       <c r="C22">
         <v>1110735000.0</v>
       </c>
       <c r="D22">
         <v>1160092000.0</v>
       </c>
       <c r="E22">
         <v>438915000.0</v>
       </c>
       <c r="F22">
         <v>918305000.0</v>
       </c>
       <c r="G22">
         <v>324485000.0</v>
       </c>
       <c r="H22">
         <v>372804000.0</v>
       </c>
       <c r="I22">
         <v>152139000.0</v>
       </c>
       <c r="J22">
         <v>172911000.0</v>
       </c>
       <c r="K22">
         <v>286901000.0</v>
       </c>
       <c r="L22">
         <v>62420000.0</v>
       </c>
       <c r="M22">
         <v>545662000.0</v>
       </c>
       <c r="N22">
         <v>813378000.0</v>
       </c>
       <c r="O22">
         <v>1235688000.0</v>
       </c>
       <c r="P22">
         <v>923369000.0</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B23">
-        <v>-1301490000.0</v>
+        <v>-963562000.0</v>
       </c>
       <c r="C23">
         <v>1750168000.0</v>
       </c>
       <c r="D23">
         <v>-445610000.0</v>
       </c>
       <c r="E23">
         <v>3191814000.0</v>
       </c>
       <c r="F23">
         <v>4139303000.0</v>
       </c>
       <c r="G23">
         <v>-215976000.0</v>
       </c>
       <c r="H23">
         <v>3807151000.0</v>
       </c>
       <c r="I23">
         <v>-280434000.0</v>
       </c>
       <c r="J23">
         <v>117916000.0</v>
       </c>
       <c r="K23">
         <v>-26240000.0</v>
       </c>
       <c r="L23">
         <v>2906000.0</v>
       </c>
       <c r="M23">
         <v>-1012418000.0</v>
       </c>
       <c r="N23">
         <v>-889903000.0</v>
       </c>
       <c r="O23">
         <v>-1708183000.0</v>
       </c>
       <c r="P23">
         <v>-1448410000.0</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B24"/>
       <c r="C24">
         <v>-1744615000.0</v>
       </c>
       <c r="D24"/>
       <c r="E24">
         <v>-301583000.0</v>
       </c>
       <c r="F24">
         <v>-1057407000.0</v>
       </c>
       <c r="G24">
         <v>-120822000.0</v>
       </c>
       <c r="H24">
         <v>-3362565000.0</v>
       </c>
       <c r="I24">
         <v>-3138627000.0</v>
       </c>
       <c r="J24">
         <v>-2457593000.0</v>
       </c>
       <c r="K24">
         <v>-1643837000.0</v>
       </c>
       <c r="L24">
         <v>-1109744000.0</v>
       </c>
       <c r="M24">
         <v>-10963123000000.0</v>
       </c>
       <c r="N24"/>
       <c r="O24">
         <v>-9398000.0</v>
       </c>
       <c r="P24"/>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B25">
-        <v>616561000.0</v>
+        <v>921662000.0</v>
       </c>
       <c r="C25">
         <v>1371981000.0</v>
       </c>
       <c r="D25">
         <v>-1426972000.0</v>
       </c>
       <c r="E25">
         <v>-1520127000.0</v>
       </c>
       <c r="F25">
         <v>-3230721000.0</v>
       </c>
       <c r="G25">
         <v>5551856000.0</v>
       </c>
       <c r="H25">
         <v>3075384000.0</v>
       </c>
       <c r="I25">
         <v>188224000.0</v>
       </c>
       <c r="J25">
         <v>-2029401000.0</v>
       </c>
       <c r="K25">
         <v>-768158000.0</v>
       </c>
       <c r="L25">
         <v>-696284000.0</v>
       </c>
       <c r="M25">
         <v>1687618000.0</v>
       </c>
       <c r="N25">
         <v>1006040000.0</v>
       </c>
       <c r="O25">
         <v>1517353000.0</v>
       </c>
       <c r="P25">
         <v>1781206000.0</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26">
         <v>-1202881000.0</v>
       </c>
       <c r="E26">
         <v>-180106000.0</v>
       </c>
       <c r="F26">
         <v>-310000000.0</v>
       </c>
       <c r="G26">
         <v>2295252000.0</v>
       </c>
       <c r="H26">
         <v>-10449000.0</v>
       </c>
       <c r="I26">
         <v>-18014000.0</v>
       </c>
       <c r="J26">
         <v>-14308000.0</v>
       </c>
       <c r="K26">
         <v>298761000.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>4251789000.0</v>
       </c>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B27">
         <v>740549000.0</v>
       </c>
       <c r="C27">
         <v>352851000.0</v>
       </c>
       <c r="D27">
         <v>255965000.0</v>
       </c>
       <c r="E27">
         <v>200391000.0</v>
       </c>
       <c r="F27">
         <v>237191000.0</v>
       </c>
       <c r="G27">
         <v>122986000.0</v>
       </c>
       <c r="H27">
         <v>97691000.0</v>
       </c>
       <c r="I27">
         <v>89724000.0</v>
       </c>
       <c r="J27">
         <v>69711000.0</v>
       </c>
       <c r="K27">
         <v>39065000.0</v>
       </c>
       <c r="L27">
         <v>32244000.0</v>
       </c>
       <c r="M27">
         <v>83230000.0</v>
       </c>
       <c r="N27">
         <v>28837000.0</v>
       </c>
       <c r="O27">
         <v>51987000.0</v>
       </c>
       <c r="P27">
         <v>20949000.0</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B28">
-        <v>-3274600000.0</v>
+        <v>-2427169000.0</v>
       </c>
       <c r="C28">
         <v>-1431594000.0</v>
       </c>
       <c r="D28">
         <v>292126000.0</v>
       </c>
       <c r="E28">
         <v>1128063000.0</v>
       </c>
       <c r="F28">
         <v>3503625000.0</v>
       </c>
       <c r="G28">
         <v>943895000.0</v>
       </c>
       <c r="H28">
         <v>2122330000.0</v>
       </c>
       <c r="I28">
         <v>1405295000.0</v>
       </c>
       <c r="J28">
         <v>1654958000.0</v>
       </c>
       <c r="K28">
         <v>880764000.0</v>
       </c>
       <c r="L28">
         <v>581537000.0</v>
       </c>
       <c r="M28">
         <v>-1364106000.0</v>
       </c>
       <c r="N28">
         <v>-2113925000.0</v>
       </c>
       <c r="O28">
         <v>-2708102000.0</v>
       </c>
       <c r="P28">
         <v>-2486151000.0</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B29">
-        <v>1616519000.0</v>
+        <v>3266959000.0</v>
       </c>
       <c r="C29">
         <v>2791154000.0</v>
       </c>
       <c r="D29">
         <v>-233261000.0</v>
       </c>
       <c r="E29">
         <v>-734112000.0</v>
       </c>
       <c r="F29">
         <v>-2596045000.0</v>
       </c>
       <c r="G29">
         <v>-425659000.0</v>
       </c>
       <c r="H29">
         <v>-2083021000.0</v>
       </c>
       <c r="I29">
         <v>428078000.0</v>
       </c>
       <c r="J29">
         <v>-1863014000.0</v>
       </c>
       <c r="K29">
         <v>-625655000.0</v>
       </c>
       <c r="L29">
         <v>-527986000.0</v>
       </c>
       <c r="M29">
         <v>1532588000.0</v>
       </c>
       <c r="N29">
         <v>2174692000.0</v>
       </c>
       <c r="O29">
         <v>2747921000.0</v>
       </c>
       <c r="P29">
         <v>2489292000.0</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B30">
-        <v>694232000.0</v>
+        <v>-1803639000.0</v>
       </c>
       <c r="C30">
         <v>-159404000.0</v>
       </c>
       <c r="D30">
         <v>-111079000.0</v>
       </c>
       <c r="E30">
         <v>-337379000.0</v>
       </c>
       <c r="F30">
         <v>-1084633000.0</v>
       </c>
       <c r="G30">
         <v>-136764000.0</v>
       </c>
       <c r="H30">
         <v>-16796000.0</v>
       </c>
       <c r="I30">
         <v>-18419000.0</v>
       </c>
       <c r="J30">
         <v>-33160000.0</v>
       </c>
@@ -18769,1103 +18980,1120 @@
       <c r="P30">
         <v>-42424000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BB30"/>
+  <dimension ref="A1:BC30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54">
+    <row r="1" spans="1:55">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>77</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="D1" t="s">
         <v>78</v>
       </c>
       <c r="E1" t="s">
         <v>79</v>
       </c>
       <c r="F1" t="s">
+        <v>80</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="H1" t="s">
         <v>81</v>
       </c>
       <c r="I1" t="s">
         <v>82</v>
       </c>
       <c r="J1" t="s">
+        <v>83</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="L1" t="s">
         <v>84</v>
       </c>
       <c r="M1" t="s">
         <v>85</v>
       </c>
       <c r="N1" t="s">
+        <v>86</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="P1" t="s">
         <v>87</v>
       </c>
       <c r="Q1" t="s">
         <v>88</v>
       </c>
       <c r="R1" t="s">
+        <v>89</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="T1" t="s">
         <v>90</v>
       </c>
       <c r="U1" t="s">
         <v>91</v>
       </c>
       <c r="V1" t="s">
+        <v>92</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="X1" t="s">
         <v>93</v>
       </c>
       <c r="Y1" t="s">
         <v>94</v>
       </c>
       <c r="Z1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AB1" t="s">
         <v>96</v>
       </c>
       <c r="AC1" t="s">
         <v>97</v>
       </c>
       <c r="AD1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AF1" t="s">
         <v>99</v>
       </c>
       <c r="AG1" t="s">
         <v>100</v>
       </c>
       <c r="AH1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AJ1" t="s">
         <v>102</v>
       </c>
       <c r="AK1" t="s">
         <v>103</v>
       </c>
       <c r="AL1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AN1" t="s">
         <v>105</v>
       </c>
       <c r="AO1" t="s">
         <v>106</v>
       </c>
       <c r="AP1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AR1" t="s">
         <v>108</v>
       </c>
       <c r="AS1" t="s">
         <v>109</v>
       </c>
       <c r="AT1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AV1" t="s">
         <v>111</v>
       </c>
       <c r="AW1" t="s">
         <v>112</v>
       </c>
       <c r="AX1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AZ1" t="s">
         <v>114</v>
       </c>
       <c r="BA1" t="s">
         <v>115</v>
       </c>
       <c r="BB1" t="s">
+        <v>116</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="2" spans="1:54">
+    <row r="2" spans="1:55">
       <c r="A2" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B2">
-        <v>1499960000.0</v>
+        <v>1447984000.0</v>
       </c>
       <c r="C2">
+        <v>496669000.0</v>
+      </c>
+      <c r="D2">
         <v>509656000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>618536000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1507976000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>350138000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>284445000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1545707000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>348274000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>311827000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>276827000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>272249000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>389987000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>361500000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>252867000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>346042000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>343655000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>295704000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>582906000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>609872000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>539812000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>868752000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>890040000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1167673000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>138384000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>152203000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>247220000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>120498000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>110247000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>122192000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>125448000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>115540000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>118929000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>186437000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>137256000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>103989000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>342861000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>336783000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>264588000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>109934000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>121483000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>387678000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>101533000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>69372000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>148858000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>75087000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>87445000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>36634000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>89802000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>223362000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>53192000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>85236000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>68456000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>49244000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:54">
+    <row r="3" spans="1:55">
       <c r="A3" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B3">
+        <v>15643000</v>
+      </c>
+      <c r="C3">
         <v>15793000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>11492000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>22918000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>21975000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>9306000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>26894000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>29238000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>26071000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>23006000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>23050000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>12250000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>8877000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>7408000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>9940000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>9924000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>8524000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>12074000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>7200000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>4668000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>3284000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>7334000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>528000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>5018000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>3062000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>4723000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>6420000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>2659000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>2994000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>3982000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>7311000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>4269000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>2857000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>5234000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>6732000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>10942000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>10252000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>3746000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>2894000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>2474000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>2799000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>2087000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>1821000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>3512000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>3256000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>2165000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>3061000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>7148000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>4290000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>591000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>4301000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>3217000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>3946000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>421000</v>
       </c>
     </row>
-    <row r="4" spans="1:54">
+    <row r="4" spans="1:55">
       <c r="A4" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>12341000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>-122449000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>3142000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>126259000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-79868000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>7039000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>46292000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-263078000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-33076000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>72809000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-332103000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-53892000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-275942000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>1043409000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>-19443000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-95017000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>126722000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>10251000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-11945000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-3256000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>14521000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-8002000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>-72768000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>48762000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>23996000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-241287000.0</v>
       </c>
-      <c r="AL4"/>
-      <c r="AM4">
+      <c r="AM4"/>
+      <c r="AN4">
         <v>65576000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>160389000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>-10665000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>-262991000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>271107000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>20649000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>-50327000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>101364000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>-7189000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>-2357000.0</v>
       </c>
-      <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
-    </row>
-    <row r="5" spans="1:54">
+      <c r="BC4"/>
+    </row>
+    <row r="5" spans="1:55">
       <c r="A5" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
-      <c r="N5">
+      <c r="N5"/>
+      <c r="O5">
         <v>-53994000.0</v>
       </c>
-      <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
-      <c r="R5">
+      <c r="R5"/>
+      <c r="S5">
         <v>108895000.0</v>
       </c>
-      <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
-      <c r="V5">
+      <c r="V5"/>
+      <c r="W5">
         <v>25489000.0</v>
       </c>
-      <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
-      <c r="Z5">
+      <c r="Z5"/>
+      <c r="AA5">
         <v>-165442000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>31862000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-16361000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>3537000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>55959000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>23171000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>104643000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-37718000.0</v>
       </c>
-      <c r="AH5"/>
-      <c r="AI5">
+      <c r="AI5"/>
+      <c r="AJ5">
         <v>65656000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-8946000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-135303000.0</v>
       </c>
-      <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
-      <c r="AV5">
+      <c r="AV5"/>
+      <c r="AW5">
         <v>-71852000.0</v>
       </c>
-      <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
-    </row>
-    <row r="6" spans="1:54">
+      <c r="BC5"/>
+    </row>
+    <row r="6" spans="1:55">
       <c r="A6" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B6">
-        <v>-51976000.0</v>
+        <v>-9900000.0</v>
       </c>
       <c r="C6">
+        <v>-7773000.0</v>
+      </c>
+      <c r="D6">
         <v>-12987000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-108880000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-889440000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>1157838000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>65693000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-20221000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-1943000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>36447000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>35000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>4578000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-117738000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>28487000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>108633000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-93175000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>2387000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>47951000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-287202000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-26966000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>70060000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-328940000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-21288000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-277633000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>1029289000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-13819000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-95017000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>126722000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>10251000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-11945000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-3256000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>9908000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-3389000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-67508000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>49181000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>33267000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-238872000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>6078000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>72195000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>154654000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-11549000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-266195000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>286145000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>32161000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-79486000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>73771000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-12358000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>50811000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-53168000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-133560000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>170170000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-32044000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>16780000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>19213000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:54">
+    <row r="7" spans="1:55">
       <c r="A7" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B7">
+        <v>252510000.0</v>
+      </c>
+      <c r="C7">
         <v>-475283000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>313817000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-156693000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>591400000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-502299000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>466872000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-3625000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>39052000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-681032000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>23567000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>153752000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>49655000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-312777000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>86117000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-95523000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>127551000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>286141000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-1162835000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>25226000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>258468000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-596235000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>235750000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>35814000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>240505000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-212330000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-25765000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-110043000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-65731000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>277047000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>21823000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>158900000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-126310000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-68597000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>82918000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-71924000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-35217000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-200232000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>117192000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-43830000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-42450000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-19170000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>157667000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-9805000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-113390000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-306384000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>414450000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>103549000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>109334000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>1372899000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-1749019000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>973131000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-320106000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-108304000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:54">
+    <row r="8" spans="1:55">
       <c r="A8" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -19876,3156 +20104,3201 @@
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
-    </row>
-    <row r="9" spans="1:54">
+      <c r="BC8"/>
+    </row>
+    <row r="9" spans="1:55">
       <c r="A9" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
-      <c r="G9">
+      <c r="G9"/>
+      <c r="H9">
         <v>24351000.0</v>
       </c>
-      <c r="H9"/>
       <c r="I9"/>
-      <c r="J9">
+      <c r="J9"/>
+      <c r="K9">
         <v>-48858000.0</v>
       </c>
-      <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
-      <c r="N9">
-[...1 lines deleted...]
-      </c>
+      <c r="N9"/>
       <c r="O9">
         <v>-20612000.0</v>
       </c>
-      <c r="P9"/>
+      <c r="P9">
+        <v>-20612000.0</v>
+      </c>
       <c r="Q9"/>
-      <c r="R9">
-[...1 lines deleted...]
-      </c>
+      <c r="R9"/>
       <c r="S9">
         <v>-745021000.0</v>
       </c>
       <c r="T9">
         <v>-745021000.0</v>
       </c>
       <c r="U9">
         <v>-745021000.0</v>
       </c>
       <c r="V9">
-        <v>-24351000.0</v>
+        <v>-745021000.0</v>
       </c>
       <c r="W9">
         <v>-24351000.0</v>
       </c>
       <c r="X9">
         <v>-24351000.0</v>
       </c>
       <c r="Y9">
         <v>-24351000.0</v>
       </c>
       <c r="Z9">
-        <v>-103962000.0</v>
+        <v>-24351000.0</v>
       </c>
       <c r="AA9">
         <v>-103962000.0</v>
       </c>
       <c r="AB9">
         <v>-103962000.0</v>
       </c>
       <c r="AC9">
         <v>-103962000.0</v>
       </c>
       <c r="AD9">
-        <v>29578000.0</v>
+        <v>-103962000.0</v>
       </c>
       <c r="AE9">
         <v>29578000.0</v>
       </c>
       <c r="AF9">
         <v>29578000.0</v>
       </c>
       <c r="AG9">
         <v>29578000.0</v>
       </c>
       <c r="AH9">
+        <v>29578000.0</v>
+      </c>
+      <c r="AI9">
         <v>-90444000.0</v>
       </c>
-      <c r="AI9">
-[...1 lines deleted...]
-      </c>
       <c r="AJ9">
         <v>0.0</v>
       </c>
       <c r="AK9">
         <v>0.0</v>
       </c>
       <c r="AL9">
+        <v>0.0</v>
+      </c>
+      <c r="AM9">
         <v>1804000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>11303000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-16450000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>3343000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>16253000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>6495000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>21848000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>55185000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>13770000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-16773000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>28627000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>12455000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>3240000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>31977000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-41054000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>38662000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-108304000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:54">
+    <row r="10" spans="1:55">
       <c r="A10" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
-      <c r="N10">
+      <c r="N10"/>
+      <c r="O10">
         <v>20612000.0</v>
       </c>
-      <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
-      <c r="V10">
+      <c r="V10"/>
+      <c r="W10">
         <v>-473426000.0</v>
       </c>
-      <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
-      <c r="Z10">
+      <c r="Z10"/>
+      <c r="AA10">
         <v>330232000.0</v>
       </c>
-      <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
-      <c r="AE10">
-[...1 lines deleted...]
-      </c>
+      <c r="AE10"/>
       <c r="AF10">
         <v>0.0</v>
       </c>
       <c r="AG10">
         <v>0.0</v>
       </c>
       <c r="AH10">
         <v>0.0</v>
       </c>
       <c r="AI10">
         <v>0.0</v>
       </c>
       <c r="AJ10">
         <v>0.0</v>
       </c>
       <c r="AK10">
         <v>0.0</v>
       </c>
       <c r="AL10">
+        <v>0.0</v>
+      </c>
+      <c r="AM10">
         <v>-184775000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>67521000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-23168000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>16227000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-41793000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>538202000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-244584000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-254226000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-319966000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>413759000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>41044000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>192758000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>1343471000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-1823790000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>998085000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-375054000.0</v>
       </c>
-      <c r="BB10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:54">
+      <c r="BC10"/>
+    </row>
+    <row r="11" spans="1:55">
       <c r="A11" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
-[...1 lines deleted...]
-      </c>
+      <c r="K11"/>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
+        <v>0.0</v>
+      </c>
+      <c r="O11">
         <v>-51685000.0</v>
       </c>
-      <c r="O11">
-[...1 lines deleted...]
-      </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
+        <v>0.0</v>
+      </c>
+      <c r="S11">
         <v>125168000.0</v>
       </c>
-      <c r="S11">
-[...1 lines deleted...]
-      </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
+        <v>0.0</v>
+      </c>
+      <c r="W11">
         <v>21035000.0</v>
       </c>
-      <c r="W11">
-[...1 lines deleted...]
-      </c>
       <c r="X11">
         <v>0.0</v>
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
+        <v>0.0</v>
+      </c>
+      <c r="AA11">
         <v>30669000.0</v>
       </c>
-      <c r="AA11">
-[...1 lines deleted...]
-      </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
+        <v>0.0</v>
+      </c>
+      <c r="AE11">
         <v>2262000.0</v>
       </c>
-      <c r="AE11">
-[...1 lines deleted...]
-      </c>
       <c r="AF11">
         <v>0.0</v>
       </c>
       <c r="AG11">
         <v>0.0</v>
       </c>
       <c r="AH11">
+        <v>0.0</v>
+      </c>
+      <c r="AI11">
         <v>6447000.0</v>
       </c>
-      <c r="AI11">
-[...1 lines deleted...]
-      </c>
       <c r="AJ11">
         <v>0.0</v>
       </c>
       <c r="AK11">
+        <v>0.0</v>
+      </c>
+      <c r="AL11">
         <v>-7379000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-23135000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>117090000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>59637000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-43339000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-35767000.0</v>
       </c>
-      <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
-      <c r="AT11">
+      <c r="AT11"/>
+      <c r="AU11">
         <v>32886000.0</v>
       </c>
-      <c r="AU11"/>
-      <c r="AV11">
+      <c r="AV11"/>
+      <c r="AW11">
         <v>73245000.0</v>
       </c>
-      <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
-    </row>
-    <row r="12" spans="1:54">
+      <c r="BC11"/>
+    </row>
+    <row r="12" spans="1:55">
       <c r="A12" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>127357000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>90367000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>128832000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-443891000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>416366000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>32414000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>185819000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-1329243000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-101712000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-515769000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>37240000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-239692000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>86478000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>66745000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>177065000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>-7487000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>11622000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>37348000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>10766000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>-182749000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>42563000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>245942000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>-19979000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>-1885709000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>40223000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>-92537000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>-100275000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>-582463000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>-589582000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>32262000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>21603000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>-613671000.0</v>
       </c>
-      <c r="AQ12"/>
       <c r="AR12"/>
-      <c r="AS12">
+      <c r="AS12"/>
+      <c r="AT12">
         <v>25468000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>1140522000.0</v>
       </c>
-      <c r="AU12"/>
-      <c r="AV12">
+      <c r="AV12"/>
+      <c r="AW12">
         <v>7600000.0</v>
       </c>
-      <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
-    </row>
-    <row r="13" spans="1:54">
+      <c r="BC12"/>
+    </row>
+    <row r="13" spans="1:55">
       <c r="A13" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>23567000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>153752000.0</v>
       </c>
       <c r="M13">
         <v>153752000.0</v>
       </c>
       <c r="N13">
+        <v>153752000.0</v>
+      </c>
+      <c r="O13">
         <v>-240480000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>86117000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-95523000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>127551000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>1031162000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-1162835000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>25226000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>258468000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-448080000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>235750000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>35814000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>240505000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-108368000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-25765000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-110043000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-65731000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>262213000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>21823000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>158900000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-126310000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-2376000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>82918000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-71924000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-35217000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-141014000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>102000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>-103467000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>889000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>32088000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>249984000.0</v>
       </c>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
-    </row>
-    <row r="14" spans="1:54">
+      <c r="BC13"/>
+    </row>
+    <row r="14" spans="1:55">
       <c r="A14" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B14">
+        <v>59694000.0</v>
+      </c>
+      <c r="C14">
         <v>64560000.0</v>
       </c>
-      <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
-      <c r="F14">
+      <c r="F14"/>
+      <c r="G14">
         <v>39678000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-41248000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>36251000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>36644000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>39011000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>105524000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>42991000.0</v>
       </c>
       <c r="M14">
         <v>42991000.0</v>
       </c>
       <c r="N14">
+        <v>42991000.0</v>
+      </c>
+      <c r="O14">
         <v>341341000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>219483000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>40512000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>38288000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>113293000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>36822000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>21102000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>14100000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>16957000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>14336000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>6319000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>5542000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>39459000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>4564000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>5221000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>5824000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>4853000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>5347000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>7711000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>7176000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>32809000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>7119000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>8048000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>8491000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>8833000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>9183000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>9701000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>9738000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>11119000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>12489000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>19049000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>12618000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>7973000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>8292000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>8744000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>11120000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>10960000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>30486000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>4283000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>3803000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>-2860000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:54">
+    <row r="15" spans="1:55">
       <c r="A15" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B15">
+        <v>522752000.0</v>
+      </c>
+      <c r="C15">
         <v>459751000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>423678000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>428171000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>445088000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>341536000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>563934000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>312214000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>320046000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>270581000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>249584000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>258869000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>251632000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>228144000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>201854000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>194480000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>211886000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>154938000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>150390000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>151835000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>147193000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>117248000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>115975000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>122994000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>112263000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>90791000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>91362000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>42207000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>40792000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>35864000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>71020000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>95239000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>97205000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>98073000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>72118000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>39145000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>74020000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>55664000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>74713000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>38411000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>44051000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>34301000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>64124000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>61656000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>57679000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>58465000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>44765000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>226663000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>30648000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>156101000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>39553000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>224535000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>112395000.0</v>
       </c>
-      <c r="BB15"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:54">
+      <c r="BC15"/>
+    </row>
+    <row r="16" spans="1:55">
       <c r="A16" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B16">
-        <v>1447984000.0</v>
+        <v>1438084000.0</v>
       </c>
       <c r="C16">
+        <v>488896000.0</v>
+      </c>
+      <c r="D16">
         <v>496669000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>509656000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>618536000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1507976000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>350138000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1525486000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>346331000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>348274000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>311827000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>276827000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>272249000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>389987000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>361500000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>252867000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>346042000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>343655000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>295704000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>582906000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>609872000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>539812000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>868752000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>890040000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>1167673000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>138384000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>152203000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>247220000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>120498000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>110247000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>122192000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>125448000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>115540000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>118929000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>186437000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>137256000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>103989000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>342861000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>336783000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>264588000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>109934000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>121483000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>387678000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>101533000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>69372000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>148858000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>75087000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>87445000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>36634000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>89802000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>223362000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>53192000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>85236000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>68457000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:54">
+    <row r="17" spans="1:55">
       <c r="A17" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-      <c r="AA17">
+      <c r="AA17"/>
+      <c r="AB17">
         <v>-5368000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-20947000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>9760000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>13588000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-319000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>8231000.0</v>
       </c>
-      <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
-      <c r="AM17">
+      <c r="AM17"/>
+      <c r="AN17">
         <v>-6876000.0</v>
       </c>
-      <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
-      <c r="AV17">
+      <c r="AV17"/>
+      <c r="AW17">
         <v>1969000.0</v>
       </c>
-      <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
-    </row>
-    <row r="18" spans="1:54">
+      <c r="BC17"/>
+    </row>
+    <row r="18" spans="1:55">
       <c r="A18" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B18">
-        <v>-2149921000.0</v>
+        <v>390872000.0</v>
       </c>
       <c r="C18">
+        <v>-499481000.0</v>
+      </c>
+      <c r="D18">
         <v>1329251000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>392783000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>1972228000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>798312000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>814425000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>402934000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>683974000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-583058000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>295221000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-711302000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>698695000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-197915000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>14653000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-802272000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>215626000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-764368000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-781908000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-332593000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-744402000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-445455000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>162773000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>207380000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-366299000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-407660000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-395192000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-944125000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-352840000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>302174000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-442924000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-1372421000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>77650000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-676079000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-894822000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-23286000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-302068000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-370042000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-331278000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>91799000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-28047000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-8487000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>9446000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>61493000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-601114000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-7231000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-848900000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>1366730000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>1005325000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>1587455000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-306793000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>866307000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>15868000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>704556000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:54">
+    <row r="19" spans="1:55">
       <c r="A19" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19">
         <v>-14952000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-22918000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-1744690000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-63518000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-32577000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-29238000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-34071000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-66902000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-23050000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-12250000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-8877000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-7333000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-9921000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-9977000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-310148000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-12055000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-286482000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-782812000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-3284000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-10327000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-82513000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-5018000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-38906000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-4723000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-6420000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-2659000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-2994000.0</v>
       </c>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
-    </row>
-    <row r="20" spans="1:54">
+      <c r="BC19"/>
+    </row>
+    <row r="20" spans="1:55">
       <c r="A20" t="s">
-        <v>165</v>
-[...3 lines deleted...]
-      </c>
+        <v>166</v>
+      </c>
+      <c r="B20"/>
       <c r="C20">
         <v>0.0</v>
       </c>
-      <c r="D20"/>
+      <c r="D20">
+        <v>0.0</v>
+      </c>
       <c r="E20"/>
-      <c r="F20">
+      <c r="F20"/>
+      <c r="G20">
         <v>1458659000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>52841000.0</v>
       </c>
-      <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-      <c r="K20">
-[...2 lines deleted...]
-      <c r="L20"/>
+      <c r="K20"/>
+      <c r="L20">
+        <v>0.0</v>
+      </c>
       <c r="M20"/>
-      <c r="N20">
-[...1 lines deleted...]
-      </c>
+      <c r="N20"/>
       <c r="O20">
         <v>0.0</v>
       </c>
-      <c r="P20"/>
+      <c r="P20">
+        <v>0.0</v>
+      </c>
       <c r="Q20"/>
-      <c r="R20">
-[...1 lines deleted...]
-      </c>
+      <c r="R20"/>
       <c r="S20">
         <v>0.0</v>
       </c>
       <c r="T20">
+        <v>0.0</v>
+      </c>
+      <c r="U20">
         <v>827430000.0</v>
       </c>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
-    </row>
-    <row r="21" spans="1:54">
+      <c r="BC20"/>
+    </row>
+    <row r="21" spans="1:55">
       <c r="A21" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B21">
+        <v>277696000.0</v>
+      </c>
+      <c r="C21">
         <v>954556000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-371377000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-182818000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-107280000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-672186000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-494394000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>-28501000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-70000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>95000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>255000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>50000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>25000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>443915000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>851202000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>150000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>737609000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>168000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>309823000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-7253000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-400916000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>730000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>70000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-320000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>1070215000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>85000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>130000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-20000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-40950000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-93594000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>1820398000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>919939000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>110215000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>121395000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>821082000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>471945000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-192521000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>37659000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>796391000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>316475000.0</v>
       </c>
-      <c r="AR21"/>
       <c r="AS21"/>
-      <c r="AT21">
+      <c r="AT21"/>
+      <c r="AU21">
         <v>-230984000.0</v>
       </c>
-      <c r="AU21"/>
-      <c r="AV21">
+      <c r="AV21"/>
+      <c r="AW21">
         <v>49750000.0</v>
       </c>
-      <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
-    </row>
-    <row r="22" spans="1:54">
+      <c r="BC21"/>
+    </row>
+    <row r="22" spans="1:55">
       <c r="A22" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B22">
-        <v>43490000.0</v>
+        <v>129366999.0</v>
       </c>
       <c r="C22">
+        <v>198498000.0</v>
+      </c>
+      <c r="D22">
         <v>540379000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>225980000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>123501000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>540226000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>410138000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>87344000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>73027000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>423547000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>196974000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>332255000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>207316000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>293190000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-39101000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>53606000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>140898000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>116965000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>84726000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>141644000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>164310000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>76523000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>47545000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>216676000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-275797000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>36425000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>33331000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>32139000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>121576000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>10656000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>15910000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-11775000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>74421000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>131536000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>27838000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>49878000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-156324000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>95312000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>117788000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>87440000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-13639000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>6245000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-37664000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>12086000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>42390000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>3173000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-79284000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>186222000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>281370000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>320781000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>406197000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>-136734000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>223134000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>51738000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:54">
+    <row r="23" spans="1:55">
       <c r="A23" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B23">
-        <v>-19974000.0</v>
+        <v>-385541000.0</v>
       </c>
       <c r="C23">
+        <v>48051000.0</v>
+      </c>
+      <c r="D23">
         <v>81332000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>70818000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-228637000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1491995000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>221263000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>306165000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-43932000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-426372000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>288183000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1379856000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-437551000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>638075000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>36082000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>111190000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>52175000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>104570000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-29871000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-60464000.0</v>
       </c>
-      <c r="U23">
-[...1 lines deleted...]
-      </c>
       <c r="V23">
+        <v>903447000.0</v>
+      </c>
+      <c r="W23">
         <v>-146831000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-10130000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-147006000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>63699000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-15297000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>18487000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>74235000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-4673000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-147105000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-10549000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>30250000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-294000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>32535000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>96202000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-14230000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>17319000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-57273000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>6498000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>299522000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>23774000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-2197000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-53691000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>86632000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-27838000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-91357000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-18256000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-362074000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-270246000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-5052000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-98106000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-288350000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-385992000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-697433000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:54">
+    <row r="24" spans="1:55">
       <c r="A24" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
-      <c r="G24">
+      <c r="G24"/>
+      <c r="H24">
         <v>-829696000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-342937000.0</v>
       </c>
-      <c r="I24"/>
-      <c r="J24">
+      <c r="J24"/>
+      <c r="K24">
         <v>880496001.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-54953000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-587406000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-93585000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>75000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>19000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>135297000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-301624000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-10240707000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-279282000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-778144000.0</v>
       </c>
-      <c r="U24"/>
-      <c r="V24">
+      <c r="V24"/>
+      <c r="W24">
         <v>1020862000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-81985000.0</v>
       </c>
-      <c r="X24"/>
-      <c r="Y24">
+      <c r="Y24"/>
+      <c r="Z24">
         <v>-35844000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>278798000.0</v>
       </c>
-      <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
-      <c r="AD24">
+      <c r="AD24"/>
+      <c r="AE24">
         <v>-3138627000.0</v>
       </c>
-      <c r="AE24">
-[...1 lines deleted...]
-      </c>
       <c r="AF24">
         <v>0.0</v>
       </c>
       <c r="AG24">
         <v>0.0</v>
       </c>
       <c r="AH24">
+        <v>0.0</v>
+      </c>
+      <c r="AI24">
         <v>-2457593000.0</v>
       </c>
-      <c r="AI24">
-[...1 lines deleted...]
-      </c>
       <c r="AJ24">
         <v>0.0</v>
       </c>
       <c r="AK24">
         <v>0.0</v>
       </c>
       <c r="AL24">
+        <v>0.0</v>
+      </c>
+      <c r="AM24">
         <v>-1643837000.0</v>
       </c>
-      <c r="AM24">
-[...1 lines deleted...]
-      </c>
       <c r="AN24">
         <v>0.0</v>
       </c>
       <c r="AO24">
+        <v>0.0</v>
+      </c>
+      <c r="AP24">
         <v>-201285000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-1109744000.0</v>
       </c>
-      <c r="AQ24">
-[...1 lines deleted...]
-      </c>
       <c r="AR24">
         <v>0.0</v>
       </c>
       <c r="AS24">
+        <v>0.0</v>
+      </c>
+      <c r="AT24">
         <v>-1985170000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-10963123000000.0</v>
       </c>
-      <c r="AU24">
-[...1 lines deleted...]
-      </c>
       <c r="AV24">
+        <v>0.0</v>
+      </c>
+      <c r="AW24">
         <v>-60000000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-3079932000.0</v>
       </c>
-      <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
-    </row>
-    <row r="25" spans="1:54">
+      <c r="BC24"/>
+    </row>
+    <row r="25" spans="1:55">
       <c r="A25" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B25">
-        <v>-1766895000.0</v>
+        <v>-35055999.0</v>
       </c>
       <c r="C25">
+        <v>-206903000.0</v>
+      </c>
+      <c r="D25">
         <v>486547000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>346414000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1279302000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>346598000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>128543000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>312202000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>468900000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-240111000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>97730000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-1185059000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>450601000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-712652000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-22423000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-750431000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-44299000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-1201447000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>303401000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-494795000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-1163896000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>64634000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-119994000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-40092000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-327945000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-227032000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-396338000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-868783000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-405691000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>8416000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-473346000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-1515233000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>125220000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-828192000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-1024056000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-17263000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-108766000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-253626000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-581023000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>31426000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>11615000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-14139000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-129632000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>35877000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-547397000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>1423030000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-1198480000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>1013134000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>602452000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-124054000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>1001139000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>22481000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>106673000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>751180000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:54">
+    <row r="26" spans="1:55">
       <c r="A26" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
+      <c r="C26"/>
+      <c r="D26">
         <v>-511374000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-27030000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-396722000.0</v>
       </c>
-      <c r="F26"/>
       <c r="G26"/>
-      <c r="H26">
+      <c r="H26"/>
+      <c r="I26">
         <v>-16345000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-186731000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-503742000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-26584000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>23821000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-104251000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-414000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-4738000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-6458000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-183027000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-4814000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-120449000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-310000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-84590000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-19711000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-1322000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-835000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>1263942000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-1532000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-598000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-10449000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-21121000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-638000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-151000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-9914000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-7311000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>13910000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-439000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-9558000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-3913000.0</v>
       </c>
-      <c r="AL26">
-[...1 lines deleted...]
-      </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
         <v>0.0</v>
       </c>
       <c r="AO26">
         <v>0.0</v>
       </c>
       <c r="AP26">
         <v>0.0</v>
       </c>
       <c r="AQ26">
         <v>0.0</v>
       </c>
       <c r="AR26">
         <v>0.0</v>
       </c>
       <c r="AS26">
         <v>0.0</v>
       </c>
       <c r="AT26">
         <v>0.0</v>
       </c>
       <c r="AU26">
         <v>0.0</v>
       </c>
       <c r="AV26">
+        <v>0.0</v>
+      </c>
+      <c r="AW26">
         <v>209189000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>-30648000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>-8000.0</v>
       </c>
-      <c r="AY26"/>
       <c r="AZ26"/>
-      <c r="BA26">
+      <c r="BA26"/>
+      <c r="BB26">
         <v>-112395000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>-62314000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:54">
+    <row r="27" spans="1:55">
       <c r="A27" t="s">
-        <v>171</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>172</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>157466000.0</v>
       </c>
-      <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
-      <c r="F27">
+      <c r="F27"/>
+      <c r="G27">
         <v>383415000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>-122986000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>88232000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>92422000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>62456000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>61976000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>62282000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>69077000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>200391000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>48117000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>49635000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>53602000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>46047000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>65991000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>69504000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>55649000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>31410000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>30336000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>28683000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>32557000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>97691000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>22393000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>24029000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>27552000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>22190000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>23940000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>22507000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>21087000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>69711000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>18091000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>18917000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>15089000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>11880000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>8476000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>9536000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>9173000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>8118000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>8407000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>7798000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>7921000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>8142000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>7521000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>62229000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>5339000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>7460000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>8705000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>6363000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>6310000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>13223000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:54">
+    <row r="28" spans="1:55">
       <c r="A28" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B28">
-        <v>-34672000.0</v>
+        <v>-630597000.0</v>
       </c>
       <c r="C28">
+        <v>542856000.0</v>
+      </c>
+      <c r="D28">
         <v>-1225097000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-567201000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-1177727000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>478161000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-784224000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-458899000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-666632000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>633729000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-244102000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>723643000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-821144000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>200982000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>111587000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>722457000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>93037000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>810641000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>798112000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1056767000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>817211000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>116345000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-134680000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-483322000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1445552000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>371662000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>305543000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1091794000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>353331000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-327707000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>439987000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>1378667000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-85652000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>603311000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>943584000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>47282000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>60781000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>391062000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>403730000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>68590000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>17382000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-254503000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>279751000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-33520000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>589809000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>108595000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>843680000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-1257332000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-1059049000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-1731598000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>510501000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-907401000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>14573000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-697433000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:54">
+    <row r="29" spans="1:55">
       <c r="A29" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B29">
-        <v>-2134128000.0</v>
+        <v>406515000.0</v>
       </c>
       <c r="C29">
+        <v>-483688000.0</v>
+      </c>
+      <c r="D29">
         <v>1340743000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>415701000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1994203000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>807618000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>841319000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>432172000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>710045000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-560052000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>318271000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-699052000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>707572000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-190507000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>24593000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-792348000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>224150000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-752294000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-774708000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-327925000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-741118000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-438121000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>163301000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>212398000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-363237000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-402937000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-388772000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-941466000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-349846000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>306156000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-435613000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-1368108000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>80507000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-670845000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-888090000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-12344000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-291816000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-366296000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-328384000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>94273000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-25248000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-6400000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>11267000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>65005000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-597858000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-5066000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>-845839000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>1373878000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>1009615000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>1588046000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>-302492000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>869524000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>19814000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>704977000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:54">
+    <row r="30" spans="1:55">
       <c r="A30" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B30">
-        <v>2206889000.0</v>
+        <v>330520000.0</v>
       </c>
       <c r="C30">
+        <v>-21079000.0</v>
+      </c>
+      <c r="D30">
         <v>-14952000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-22918000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-1744690000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-63518000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-32577000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-29238000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-34071000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-66902000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-23050000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-12250000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-8877000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-7333000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-9921000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-9977000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-310148000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-12055000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-286482000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-761918000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-3284000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-10327000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-82513000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-5018000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-38906000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-4723000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-6420000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-2659000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-2994000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-3982000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-7311000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-4269000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-2857000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-5234000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-6732000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-10942000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-10252000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-3746000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-2894000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-2474000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-2799000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-2088000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-1820000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-3512000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-67693000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-2165000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-3061000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-67148000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-4290000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-591000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-54618000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-3217000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-3946000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-421000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>