--- v0 (2026-03-14)
+++ v1 (2026-07-14)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="183">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="185">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -259,50 +262,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -938,79 +944,80 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R62"/>
+  <dimension ref="A1:S62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18">
+    <row r="1" spans="1:19">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1021,3025 +1028,3183 @@
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
-    </row>
-    <row r="2" spans="1:18">
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="2" spans="1:19">
       <c r="A2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B2">
+        <v>60230100.0</v>
+      </c>
+      <c r="C2">
         <v>65085000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>50751000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>25319000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>21064000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>28877000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>27794000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>24129000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>21875000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>19608000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>23213000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>26446000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>30489000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>8713000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>5274000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>5245000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>3400611.0</v>
       </c>
-      <c r="R2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:18">
+      <c r="S2"/>
+    </row>
+    <row r="3" spans="1:19">
       <c r="A3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
-    </row>
-    <row r="4" spans="1:18">
+      <c r="S3"/>
+    </row>
+    <row r="4" spans="1:19">
       <c r="A4" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
-    </row>
-    <row r="5" spans="1:18">
+      <c r="S4"/>
+    </row>
+    <row r="5" spans="1:19">
       <c r="A5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B5">
+        <v>31165575.0</v>
+      </c>
+      <c r="C5">
         <v>30743000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>30748000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>30712000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>30408000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>30412000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>30416000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-2339000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>1050000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>994000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>1134000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>1276000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>1279000.0</v>
       </c>
-      <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
-    </row>
-    <row r="6" spans="1:18">
+      <c r="S5"/>
+    </row>
+    <row r="6" spans="1:19">
       <c r="A6" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
-    </row>
-    <row r="7" spans="1:18">
+      <c r="S6"/>
+    </row>
+    <row r="7" spans="1:19">
       <c r="A7" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B7">
+        <v>129000.0</v>
+      </c>
+      <c r="C7">
         <v>201000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>282000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>2320000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>911000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>614000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>796000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>822000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>1316000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>8175000.0</v>
       </c>
-      <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
-    </row>
-    <row r="8" spans="1:18">
+      <c r="S7"/>
+    </row>
+    <row r="8" spans="1:19">
       <c r="A8" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B8">
-        <v>73318000.0</v>
+        <v>77130000.0</v>
       </c>
       <c r="C8">
         <v>73318000.0</v>
       </c>
       <c r="D8">
         <v>73318000.0</v>
       </c>
       <c r="E8">
+        <v>73318000.0</v>
+      </c>
+      <c r="F8">
         <v>69320000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>67498000.0</v>
       </c>
       <c r="G8">
         <v>67498000.0</v>
       </c>
       <c r="H8">
         <v>67498000.0</v>
       </c>
-      <c r="I8"/>
+      <c r="I8">
+        <v>67498000.0</v>
+      </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
-    </row>
-    <row r="9" spans="1:18">
+      <c r="S8"/>
+    </row>
+    <row r="9" spans="1:19">
       <c r="A9" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B9">
-        <v>91189000.0</v>
+        <v>92580000.0</v>
       </c>
       <c r="C9">
         <v>91189000.0</v>
       </c>
       <c r="D9">
         <v>91189000.0</v>
       </c>
       <c r="E9">
+        <v>91189000.0</v>
+      </c>
+      <c r="F9">
         <v>90190000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>81988000.0</v>
       </c>
       <c r="G9">
         <v>81988000.0</v>
       </c>
       <c r="H9">
         <v>81988000.0</v>
       </c>
       <c r="I9">
         <v>81988000.0</v>
       </c>
       <c r="J9">
         <v>81988000.0</v>
       </c>
       <c r="K9">
         <v>81988000.0</v>
       </c>
-      <c r="L9"/>
+      <c r="L9">
+        <v>81988000.0</v>
+      </c>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
-    </row>
-    <row r="10" spans="1:18">
+      <c r="S9"/>
+    </row>
+    <row r="10" spans="1:19">
       <c r="A10" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B10">
+        <v>18009000.0</v>
+      </c>
+      <c r="C10">
         <v>19255000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>15325000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>4756000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>2163000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>506000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1356000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1550000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>4462000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1649000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>6429000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>4220000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>1843000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>15721000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>39651595.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>653000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>148539.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>7681000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:18">
+    <row r="11" spans="1:19">
       <c r="A11" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B11">
+        <v>0.0</v>
+      </c>
+      <c r="C11">
         <v>5850000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>5170000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>0.0</v>
       </c>
-      <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
-    </row>
-    <row r="12" spans="1:18">
+      <c r="S11"/>
+    </row>
+    <row r="12" spans="1:19">
       <c r="A12" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B12">
+        <v>18009000.0</v>
+      </c>
+      <c r="C12">
         <v>19255000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>15325000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>4756000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>2163000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>506000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1356000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1550000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>4462000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1649000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>6429000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>4220000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1843000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>15721000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>39651595.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>653000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>148539.0</v>
       </c>
-      <c r="R12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:18">
+      <c r="S12"/>
+    </row>
+    <row r="13" spans="1:19">
       <c r="A13" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B13">
-        <v>73318000.0</v>
+        <v>77168565.0</v>
       </c>
       <c r="C13">
         <v>73318000.0</v>
       </c>
       <c r="D13">
         <v>73318000.0</v>
       </c>
       <c r="E13">
+        <v>73318000.0</v>
+      </c>
+      <c r="F13">
         <v>69320000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>67498000.0</v>
       </c>
       <c r="G13">
         <v>67498000.0</v>
       </c>
       <c r="H13">
         <v>67498000.0</v>
       </c>
       <c r="I13">
         <v>67498000.0</v>
       </c>
       <c r="J13">
         <v>67498000.0</v>
       </c>
       <c r="K13">
         <v>67498000.0</v>
       </c>
       <c r="L13">
         <v>67498000.0</v>
       </c>
       <c r="M13">
         <v>67498000.0</v>
       </c>
       <c r="N13">
         <v>67498000.0</v>
       </c>
       <c r="O13">
+        <v>67498000.0</v>
+      </c>
+      <c r="P13">
         <v>66240000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>21811000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>2122000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>20000000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:18">
+    <row r="14" spans="1:19">
       <c r="A14" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B14">
-        <v>3431000000.0</v>
+        <v>3439739726.0</v>
       </c>
       <c r="C14">
         <v>3431000000.0</v>
       </c>
       <c r="D14">
+        <v>3431000000.0</v>
+      </c>
+      <c r="E14">
         <v>3214013699.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>3079317808.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000000.0</v>
       </c>
       <c r="G14">
         <v>3000000000.0</v>
       </c>
       <c r="H14">
         <v>3000000000.0</v>
       </c>
       <c r="I14">
         <v>3000000000.0</v>
       </c>
       <c r="J14">
         <v>3000000000.0</v>
       </c>
       <c r="K14">
         <v>3000000000.0</v>
       </c>
       <c r="L14">
         <v>3000000000.0</v>
       </c>
       <c r="M14">
         <v>3000000000.0</v>
       </c>
       <c r="N14">
         <v>3000000000.0</v>
       </c>
       <c r="O14">
+        <v>3000000000.0</v>
+      </c>
+      <c r="P14">
         <v>2087466151.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>619045000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>100000000.0</v>
       </c>
-      <c r="R14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:18">
+      <c r="S14"/>
+    </row>
+    <row r="15" spans="1:19">
       <c r="A15" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
-    </row>
-    <row r="16" spans="1:18">
+      <c r="S15"/>
+    </row>
+    <row r="16" spans="1:19">
       <c r="A16" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="C16">
+        <v>33</v>
+      </c>
+      <c r="B16">
+        <v>42996487.0</v>
+      </c>
+      <c r="C16"/>
+      <c r="D16">
         <v>99058000.0</v>
       </c>
-      <c r="D16"/>
-      <c r="E16">
+      <c r="E16"/>
+      <c r="F16">
         <v>127298000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>134128000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>115741000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>2971000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>106594000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>116711000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>111924000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>77351000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>44984000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>33435000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>2367748.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>11550000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>907048.0</v>
       </c>
-      <c r="R16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:18">
+      <c r="S16"/>
+    </row>
+    <row r="17" spans="1:19">
       <c r="A17" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
-    </row>
-    <row r="18" spans="1:18">
+      <c r="S17"/>
+    </row>
+    <row r="18" spans="1:19">
       <c r="A18" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
-    </row>
-    <row r="19" spans="1:18">
+      <c r="S18"/>
+    </row>
+    <row r="19" spans="1:19">
       <c r="A19" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
-    </row>
-    <row r="20" spans="1:18">
+      <c r="S19"/>
+    </row>
+    <row r="20" spans="1:19">
       <c r="A20" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B20">
-        <v>2048000.0</v>
+        <v>1971985.0</v>
       </c>
       <c r="C20">
         <v>2048000.0</v>
       </c>
       <c r="D20">
         <v>2048000.0</v>
       </c>
       <c r="E20">
         <v>2048000.0</v>
       </c>
       <c r="F20">
         <v>2048000.0</v>
       </c>
       <c r="G20">
         <v>2048000.0</v>
       </c>
       <c r="H20">
         <v>2048000.0</v>
       </c>
       <c r="I20">
         <v>2048000.0</v>
       </c>
       <c r="J20">
         <v>2048000.0</v>
       </c>
       <c r="K20">
         <v>2048000.0</v>
       </c>
       <c r="L20">
         <v>2048000.0</v>
       </c>
       <c r="M20">
         <v>2048000.0</v>
       </c>
       <c r="N20">
+        <v>2048000.0</v>
+      </c>
+      <c r="O20">
         <v>2052000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>14632000000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>207000.0</v>
       </c>
-      <c r="Q20"/>
       <c r="R20"/>
-    </row>
-    <row r="21" spans="1:18">
+      <c r="S20"/>
+    </row>
+    <row r="21" spans="1:19">
       <c r="A21" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B21">
+        <v>27326656.0</v>
+      </c>
+      <c r="C21">
         <v>52748000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>55706000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>57806000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>59325000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>60059000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>60653000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>63925000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>64213000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>64557000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>64687000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>64860000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>65039000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>65522000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-43595.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>6541000.0</v>
       </c>
-      <c r="Q21"/>
       <c r="R21"/>
-    </row>
-    <row r="22" spans="1:18">
+      <c r="S21"/>
+    </row>
+    <row r="22" spans="1:19">
       <c r="A22" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B22">
+        <v>82059009.0</v>
+      </c>
+      <c r="C22">
         <v>58216000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>30676000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>14507000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>6958000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>4776000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>6675000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>6219000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>4291000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>3389000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>5925000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>3316000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>10334000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>19602000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>11141788.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>4593000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>8818713.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>24405000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:18">
+    <row r="23" spans="1:19">
       <c r="A23" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B23">
+        <v>574898305.0</v>
+      </c>
+      <c r="C23">
         <v>622726000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>527750000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>448725000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>369470000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>360802000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>363952000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>350065000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>327055000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>330115000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>351484000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>339149000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>316177000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>299105000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>254072793.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>59366000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>31587349.0</v>
       </c>
-      <c r="R23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:18">
+      <c r="S23"/>
+    </row>
+    <row r="24" spans="1:19">
       <c r="A24" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B24">
+        <v>55893000.0</v>
+      </c>
+      <c r="C24">
         <v>73113000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>83912000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>88189000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>96457000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>0.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>18970000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>76775000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>80718000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>58486000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>65013000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>77763000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>6565000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>909000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>419057000000.0</v>
       </c>
-      <c r="P24"/>
-      <c r="Q24">
+      <c r="Q24"/>
+      <c r="R24">
         <v>106736000000.0</v>
       </c>
-      <c r="R24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:18">
+      <c r="S24"/>
+    </row>
+    <row r="25" spans="1:19">
       <c r="A25" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B25">
+        <v>55958000.0</v>
+      </c>
+      <c r="C25">
         <v>73247000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>84122000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>88465000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>96841000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>0.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>19002000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>76867000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>80718000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>62386000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>68601000.0</v>
       </c>
-      <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
-    </row>
-    <row r="26" spans="1:18">
+      <c r="S25"/>
+    </row>
+    <row r="26" spans="1:19">
       <c r="A26" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-      <c r="H26">
+      <c r="H26"/>
+      <c r="I26">
         <v>10321000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>10248000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>10282000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>10959000.0</v>
       </c>
-      <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
-    </row>
-    <row r="27" spans="1:18">
+      <c r="S26"/>
+    </row>
+    <row r="27" spans="1:19">
       <c r="A27" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
-    </row>
-    <row r="28" spans="1:18">
+      <c r="S27"/>
+    </row>
+    <row r="28" spans="1:19">
       <c r="A28" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B28">
+        <v>61998984.0</v>
+      </c>
+      <c r="C28">
         <v>74436000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>81666000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>95838000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>102990000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>100123000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>100879000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>106820000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>97096000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>99298000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>95482000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>90245000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>90667000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>77025000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>27214041.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>13322000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>16302902.0</v>
       </c>
-      <c r="R28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:18">
+      <c r="S28"/>
+    </row>
+    <row r="29" spans="1:19">
       <c r="A29" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B29">
+        <v>153371000.0</v>
+      </c>
+      <c r="C29">
         <v>160861000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>162877000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>165312000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>143835000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>130123000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>146463000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>123337000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>147829000.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
-    </row>
-    <row r="30" spans="1:18">
+      <c r="S29"/>
+    </row>
+    <row r="30" spans="1:19">
       <c r="A30" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B30">
+        <v>131767851.0</v>
+      </c>
+      <c r="C30">
         <v>98187000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>88115000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>29771000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>17988000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>7383000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>11084000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>10923000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>8024000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>5150000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>9636000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>16723000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>10630000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>12426000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-43595.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>7726000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>2.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>2229000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:18">
+    <row r="31" spans="1:19">
       <c r="A31" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
-      <c r="E31">
+      <c r="E31"/>
+      <c r="F31">
         <v>-21780000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-31999000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-17677000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-50184000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-18674000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-3723000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>20850000.0</v>
       </c>
-      <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
-    </row>
-    <row r="32" spans="1:18">
+      <c r="S31"/>
+    </row>
+    <row r="32" spans="1:19">
       <c r="A32" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B32">
+        <v>-68930000.0</v>
+      </c>
+      <c r="C32">
         <v>-122158000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-92269000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-55948000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-94142000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-226548000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-197689000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-174997000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-141993000.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
-    </row>
-    <row r="33" spans="1:18">
+      <c r="S32"/>
+    </row>
+    <row r="33" spans="1:19">
       <c r="A33" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B33">
+        <v>303827838.0</v>
+      </c>
+      <c r="C33">
         <v>345941000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>315244000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>303854000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>294289000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>301257000.0</v>
       </c>
       <c r="G33">
         <v>301257000.0</v>
       </c>
       <c r="H33">
+        <v>301257000.0</v>
+      </c>
+      <c r="I33">
         <v>296548000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>287646000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>293669000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>311398000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>290659000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>271811000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>239873000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>176898556.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>44673000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>17414299.0</v>
       </c>
-      <c r="R33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:18">
+      <c r="S33"/>
+    </row>
+    <row r="34" spans="1:19">
       <c r="A34" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B34">
+        <v>74421000.0</v>
+      </c>
+      <c r="C34">
         <v>63912000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>5696000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>6246000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>53861000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>38103000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>21365000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>21470000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>14060000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>274000.0</v>
       </c>
-      <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
-    </row>
-    <row r="35" spans="1:18">
+      <c r="S34"/>
+    </row>
+    <row r="35" spans="1:19">
       <c r="A35" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B35">
+        <v>155953938.0</v>
+      </c>
+      <c r="C35">
         <v>152126000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>151922000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>177673000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>161064000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>46495000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>57510000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>111565000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>105888000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>68148000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>73946000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>84196000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>12898000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>3896000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>50041118.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>2908000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>11576358.0</v>
       </c>
-      <c r="R35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:18">
+      <c r="S35"/>
+    </row>
+    <row r="36" spans="1:19">
       <c r="A36" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B36">
+        <v>3096548.0</v>
+      </c>
+      <c r="C36">
         <v>22284000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>21341000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>21529000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>4847000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>2602000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>2735000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>2386000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>2116000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>1876000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>2354000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>2700000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>2213000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>1339000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>1678964.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>169000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>5204737.0</v>
       </c>
-      <c r="R36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:18">
+      <c r="S36"/>
+    </row>
+    <row r="37" spans="1:19">
       <c r="A37" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
-    </row>
-    <row r="38" spans="1:18">
+      <c r="S37"/>
+    </row>
+    <row r="38" spans="1:19">
       <c r="A38" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B38">
+        <v>9368000.0</v>
+      </c>
+      <c r="C38">
         <v>11247000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>8950000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>7960000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>26488000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>33690000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>34865000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>14799000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>14127000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>20493000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>24131000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>43420000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>33412000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>27375000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>284779000000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>226446000000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>33456000000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>25881000000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:18">
+    <row r="39" spans="1:19">
       <c r="A39" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B39">
+        <v>39234607.0</v>
+      </c>
+      <c r="C39">
         <v>101127000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>106222000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>93098000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>47588000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>46577000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>43580000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>34825000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>24229000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>24595000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>18096000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>24231000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>18542000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>21871000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>26318000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>1721000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>5205795.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>19891000000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:18">
+    <row r="40" spans="1:19">
       <c r="A40" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B40">
-        <v>291769000.0</v>
+        <v>212722340.0</v>
       </c>
       <c r="C40">
+        <v>74006869000.0</v>
+      </c>
+      <c r="D40">
         <v>247856000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>153452000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>6042000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>17447000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>29678000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>166940000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>29347000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>26378000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>18772000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>19769000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>3436000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>47953000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>22363324.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>14680000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>7754533.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>45882000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:18">
+    <row r="41" spans="1:19">
       <c r="A41" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
-      <c r="E41">
+      <c r="E41"/>
+      <c r="F41">
         <v>64223000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>35992000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>38508000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>34698000.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>28670000.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>5762000.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>5345000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>6433000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>5911000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>2446000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>19577000000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>25750000000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>2238000000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>120386000000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:18">
+    <row r="42" spans="1:19">
       <c r="A42" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B42">
+        <v>92626290.0</v>
+      </c>
+      <c r="C42">
         <v>91189000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>91756000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>91189000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>90190000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>112967000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>81988000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>82555000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>81988000.0</v>
       </c>
       <c r="J42">
         <v>81988000.0</v>
       </c>
       <c r="K42">
         <v>81988000.0</v>
       </c>
       <c r="L42">
         <v>81988000.0</v>
       </c>
       <c r="M42">
+        <v>81988000.0</v>
+      </c>
+      <c r="N42">
         <v>83007000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>84897000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>84380000.0</v>
       </c>
-      <c r="P42"/>
-      <c r="Q42">
+      <c r="Q42"/>
+      <c r="R42">
         <v>0.0</v>
       </c>
-      <c r="R42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:18">
+      <c r="S42"/>
+    </row>
+    <row r="43" spans="1:19">
       <c r="A43" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
-    </row>
-    <row r="44" spans="1:18">
+      <c r="S43"/>
+    </row>
+    <row r="44" spans="1:19">
       <c r="A44" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
-    </row>
-    <row r="45" spans="1:18">
+      <c r="S44"/>
+    </row>
+    <row r="45" spans="1:19">
       <c r="A45" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B45">
+        <v>357277000.0</v>
+      </c>
+      <c r="C45">
         <v>354575000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>296697000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>263363000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>230433000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>235139000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>106804000.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
-    </row>
-    <row r="46" spans="1:18">
+      <c r="S45"/>
+    </row>
+    <row r="46" spans="1:19">
       <c r="A46" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B46">
+        <v>224696292.0</v>
+      </c>
+      <c r="C46">
         <v>242789000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>213742000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>196972000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>185242000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>184979000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>182449000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>205455000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>195413000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>197952000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>201490000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>178076000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>159611000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>133077000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>45647860.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>29006000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>12194709.0</v>
       </c>
-      <c r="R46"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:18">
+      <c r="S46"/>
+    </row>
+    <row r="47" spans="1:19">
       <c r="A47" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B47">
+        <v>227275000.0</v>
+      </c>
+      <c r="C47">
         <v>242789000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>213742000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>196972000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>185242000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>184979000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>182449000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>205455000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>195413000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>197952000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>201490000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>168647000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>159611000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>133077000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>751282000000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>180645000000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>130675000000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>96665000000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:18">
+    <row r="48" spans="1:19">
       <c r="A48" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B48">
+        <v>-127391664.0</v>
+      </c>
+      <c r="C48">
         <v>-128446000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-129654000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-128748000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-150892000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-150357000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-135445000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-131925000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-103516000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-88165000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-63602000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-39162000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-16923000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-6243000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>5886307.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>1904000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>700047.0</v>
       </c>
-      <c r="R48"/>
-[...1 lines deleted...]
-    <row r="49" spans="1:18">
+      <c r="S48"/>
+    </row>
+    <row r="49" spans="1:19">
       <c r="A49" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
-    </row>
-    <row r="50" spans="1:18">
+      <c r="S49"/>
+    </row>
+    <row r="50" spans="1:19">
       <c r="A50" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B50">
+        <v>23946000.0</v>
+      </c>
+      <c r="C50">
         <v>20377000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>12797000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>10085000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>7785000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>100015000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>82469000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>30773000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>19524000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>34286000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>25157000.0</v>
       </c>
-      <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
-    </row>
-    <row r="51" spans="1:18">
+      <c r="S50"/>
+    </row>
+    <row r="51" spans="1:19">
       <c r="A51" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B51">
+        <v>80007984.0</v>
+      </c>
+      <c r="C51">
         <v>93691000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>96991000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>100594000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>105153000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>100629000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>102235000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>108370000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>101558000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>100947000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>101911000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>94465000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>92510000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>92746000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>66865636.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>13975000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>16451441.0</v>
       </c>
-      <c r="R51"/>
-[...1 lines deleted...]
-    <row r="52" spans="1:18">
+      <c r="S51"/>
+    </row>
+    <row r="52" spans="1:19">
       <c r="A52" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B52">
+        <v>24086005.0</v>
+      </c>
+      <c r="C52">
         <v>20444000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>12869000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>12259000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>8312000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>100629000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>83233000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>31503000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>20840000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>38561000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>33310000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>16702000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>85945000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>91837000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>20578000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>11813000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>5126750.0</v>
       </c>
-      <c r="R52"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:18">
+      <c r="S52"/>
+    </row>
+    <row r="53" spans="1:19">
       <c r="A53" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="B53">
+        <v>70</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53">
         <v>5850000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>5170000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>0.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>-18649000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>-27232000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>-28829000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>-8674000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>-9027000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>-10000000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>-14274000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>-16052000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>-21062000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>-22058000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>-65754019.23</v>
       </c>
-      <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
-    </row>
-    <row r="54" spans="1:18">
+      <c r="S53"/>
+    </row>
+    <row r="54" spans="1:19">
       <c r="A54" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
-    </row>
-    <row r="55" spans="1:18">
+      <c r="S54"/>
+    </row>
+    <row r="55" spans="1:19">
       <c r="A55" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B55">
+        <v>574898305.0</v>
+      </c>
+      <c r="C55">
         <v>622726000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>527750000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>448725000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>369470000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>360802000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>363952000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>350065000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>327055000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>330115000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>351484000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>339149000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>316177000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>299105000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>254072793.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>59366000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>31587349.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>176752000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:18">
+    <row r="56" spans="1:19">
       <c r="A56" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B56">
+        <v>271070467.0</v>
+      </c>
+      <c r="C56">
         <v>276785000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>212506000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>144871000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>75181000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>59545000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>62695000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>53517000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>39409000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>36446000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>40086000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>48490000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>44366000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>59232000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>77174236.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>14693000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>14173050.0</v>
       </c>
-      <c r="R56"/>
-[...1 lines deleted...]
-    <row r="57" spans="1:18">
+      <c r="S56"/>
+    </row>
+    <row r="57" spans="1:19">
       <c r="A57" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B57">
+        <v>340034932.0</v>
+      </c>
+      <c r="C57">
         <v>398943000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>304775000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>200819000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>169323000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>286093000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>260384000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>228514000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>181402000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>205700000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>195545000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>147597000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>170283000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>150903000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>50583072.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>32743000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>17188942.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>45882000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:18">
+    <row r="58" spans="1:19">
       <c r="A58" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B58">
+        <v>495988870.0</v>
+      </c>
+      <c r="C58">
         <v>551069000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>456697000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>378492000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>330387000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>332588000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>317894000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>340079000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>287290000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>273848000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>269491000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>231793000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>183181000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>154799000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>100624190.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>35651000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>28765301.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>166268000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:18">
+    <row r="59" spans="1:19">
       <c r="A59" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
-    </row>
-    <row r="60" spans="1:18">
+      <c r="S59"/>
+    </row>
+    <row r="60" spans="1:19">
       <c r="A60" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B60">
+        <v>73568766.0</v>
+      </c>
+      <c r="C60">
         <v>67371000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>66168000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>67038000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>39593000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>30108000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>45024000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>15789000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>47587000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>62882000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>87585000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>112167000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>134409000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>145282000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>153774393.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>23715000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>2822047.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>10484000000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:18">
+    <row r="61" spans="1:19">
       <c r="A61" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
-    </row>
-    <row r="62" spans="1:18">
+      <c r="S61"/>
+    </row>
+    <row r="62" spans="1:19">
       <c r="A62" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
+      <c r="S62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BH62"/>
+  <dimension ref="A1:BJ62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:60">
+    <row r="1" spans="1:62">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C1" t="s">
-        <v>80</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>81</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>82</v>
       </c>
       <c r="F1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="G1" t="s">
-        <v>83</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>84</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>85</v>
       </c>
       <c r="J1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="K1" t="s">
-        <v>86</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>87</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>88</v>
       </c>
       <c r="N1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="O1" t="s">
-        <v>89</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>90</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>91</v>
       </c>
       <c r="R1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="S1" t="s">
-        <v>92</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>93</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>94</v>
       </c>
       <c r="V1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="W1" t="s">
-        <v>95</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>96</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>97</v>
       </c>
       <c r="Z1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AA1" t="s">
-        <v>98</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>99</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>100</v>
       </c>
       <c r="AD1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AE1" t="s">
-        <v>101</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>102</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>103</v>
       </c>
       <c r="AH1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AI1" t="s">
-        <v>104</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>105</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>106</v>
       </c>
       <c r="AL1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AM1" t="s">
-        <v>107</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>108</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>109</v>
       </c>
       <c r="AP1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AQ1" t="s">
-        <v>110</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>111</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>112</v>
       </c>
       <c r="AT1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AU1" t="s">
-        <v>113</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>114</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>115</v>
       </c>
       <c r="AX1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="AY1" t="s">
-        <v>116</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>117</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>118</v>
       </c>
       <c r="BB1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="BC1" t="s">
-        <v>119</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>120</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>121</v>
       </c>
       <c r="BF1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
       </c>
-      <c r="BG1" t="s">
+      <c r="BH1" t="s">
         <v>16</v>
       </c>
-      <c r="BH1" t="s">
+      <c r="BI1" t="s">
         <v>17</v>
       </c>
-    </row>
-    <row r="2" spans="1:60">
+      <c r="BJ1" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="2" spans="1:62">
       <c r="A2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B2">
+        <v>57433000.0</v>
+      </c>
+      <c r="C2">
+        <v>60230100.0</v>
+      </c>
+      <c r="D2">
         <v>61119000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>66308000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>66382000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>65085000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>59185000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>46671000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>42559000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>50751000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>38168000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>28873000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>35041000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>25319000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>91024000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>85238000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>48600000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>21064000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>44521000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>40177000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>42995000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>28877000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>29373000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>43594000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>36326000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>27794000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>39663000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>72667000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>26572000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>24129000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>16473000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>14975000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>23442000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>21875000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>25437000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>27082000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>21483000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>19608000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>22568000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>22028000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>23850000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>23213000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>25130000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>25304000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>25844000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>26446000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>27423000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>29393000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>30879000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>30489000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>30324000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>24053000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>19770000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>8713000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>8248000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>6984000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>7778000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>5274000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>47161000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>32051000000.0</v>
       </c>
-      <c r="BH2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:60">
+      <c r="BJ2"/>
+    </row>
+    <row r="3" spans="1:62">
       <c r="A3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -4056,54 +4221,56 @@
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
-    </row>
-    <row r="4" spans="1:60">
+      <c r="BI3"/>
+      <c r="BJ3"/>
+    </row>
+    <row r="4" spans="1:62">
       <c r="A4" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -4120,212 +4287,228 @@
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
-    </row>
-    <row r="5" spans="1:60">
+      <c r="BI4"/>
+      <c r="BJ4"/>
+    </row>
+    <row r="5" spans="1:62">
       <c r="A5" t="s">
-        <v>21</v>
-[...4 lines deleted...]
-      <c r="E5"/>
+        <v>22</v>
+      </c>
+      <c r="B5">
+        <v>31214938.0</v>
+      </c>
+      <c r="C5">
+        <v>31165575.0</v>
+      </c>
+      <c r="D5">
+        <v>519531374999.0</v>
+      </c>
+      <c r="E5">
+        <v>506759290000.0</v>
+      </c>
       <c r="F5">
+        <v>516771360000.0</v>
+      </c>
+      <c r="G5">
+        <v>503934450000.0</v>
+      </c>
+      <c r="H5">
         <v>30931000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>30739000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>30830000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>30748000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>30847000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>30689000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>30690000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>30712000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>30410000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>30405000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>30409000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>30408000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>28446000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>28361000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>28355000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>30412000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>28378000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>28499000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>26699000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>30416000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>30264000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-1769000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-2378000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-2339000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>943000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>978000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>1018000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>1050000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>1063000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>1070000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>1061000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>994000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>1102000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>1144000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>1138000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>1134000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>1129000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>1221000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>1183000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>1276000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>1234000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>1285000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>1330000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>1279000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>1252000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>1417000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>1706000.0</v>
       </c>
-      <c r="BA5"/>
-      <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
-    </row>
-    <row r="6" spans="1:60">
+      <c r="BI5"/>
+      <c r="BJ5"/>
+    </row>
+    <row r="6" spans="1:62">
       <c r="A6" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
@@ -4342,887 +4525,921 @@
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
-    </row>
-    <row r="7" spans="1:60">
+      <c r="BI6"/>
+      <c r="BJ6"/>
+    </row>
+    <row r="7" spans="1:62">
       <c r="A7" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B7">
+        <v>128000.0</v>
+      </c>
+      <c r="C7">
+        <v>129000.0</v>
+      </c>
+      <c r="D7">
         <v>130000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>133000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>196000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>201000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>214000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>197000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>273000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>282000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>871000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>1508000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>2528000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>2320000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>194000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>256000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>733000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>911000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>960000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>459000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>570000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>614000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>693000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>900000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>814000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>796000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>795000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>818000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>826000.0</v>
       </c>
-      <c r="AC7"/>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
-    </row>
-    <row r="8" spans="1:60">
+      <c r="BI7"/>
+      <c r="BJ7"/>
+    </row>
+    <row r="8" spans="1:62">
       <c r="A8" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B8">
-        <v>73318000.0</v>
+        <v>77130000.0</v>
       </c>
       <c r="C8">
-        <v>73318000.0</v>
+        <v>77130000.0</v>
       </c>
       <c r="D8">
         <v>73318000.0</v>
       </c>
       <c r="E8">
         <v>73318000.0</v>
       </c>
       <c r="F8">
         <v>73318000.0</v>
       </c>
       <c r="G8">
         <v>73318000.0</v>
       </c>
       <c r="H8">
         <v>73318000.0</v>
       </c>
       <c r="I8">
         <v>73318000.0</v>
       </c>
       <c r="J8">
         <v>73318000.0</v>
       </c>
       <c r="K8">
         <v>73318000.0</v>
       </c>
       <c r="L8">
         <v>73318000.0</v>
       </c>
       <c r="M8">
         <v>73318000.0</v>
       </c>
       <c r="N8">
+        <v>73318000.0</v>
+      </c>
+      <c r="O8">
+        <v>73318000.0</v>
+      </c>
+      <c r="P8">
         <v>74329000.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>69321000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>69321000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>69320000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>67498000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>67498000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
-    </row>
-    <row r="9" spans="1:60">
+      <c r="BI8"/>
+      <c r="BJ8"/>
+    </row>
+    <row r="9" spans="1:62">
       <c r="A9" t="s">
-        <v>25</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="B9"/>
       <c r="C9">
-        <v>91189000.0</v>
+        <v>92580000.0</v>
       </c>
       <c r="D9">
         <v>91189000.0</v>
       </c>
       <c r="E9">
         <v>91189000.0</v>
       </c>
       <c r="F9">
         <v>91189000.0</v>
       </c>
-      <c r="G9"/>
-      <c r="H9"/>
+      <c r="G9">
+        <v>91189000.0</v>
+      </c>
+      <c r="H9">
+        <v>91189000.0</v>
+      </c>
       <c r="I9"/>
-      <c r="J9">
-[...4 lines deleted...]
-      </c>
+      <c r="J9"/>
+      <c r="K9"/>
       <c r="L9">
         <v>91189000.0</v>
       </c>
       <c r="M9">
         <v>91189000.0</v>
       </c>
       <c r="N9">
+        <v>91189000.0</v>
+      </c>
+      <c r="O9">
+        <v>91189000.0</v>
+      </c>
+      <c r="P9">
         <v>90161000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>90161000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>90189000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>90190000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>93758000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>93074000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>83734000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>81988000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>83733000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>83954000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>84046000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>81988000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>81988000.0</v>
       </c>
-      <c r="AA9"/>
-      <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
-    </row>
-    <row r="10" spans="1:60">
+      <c r="BI9"/>
+      <c r="BJ9"/>
+    </row>
+    <row r="10" spans="1:62">
       <c r="A10" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B10">
+        <v>6929000.0</v>
+      </c>
+      <c r="C10">
+        <v>18009000.0</v>
+      </c>
+      <c r="D10">
         <v>9701000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>7367000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>22726000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>19255000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>8353000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>8374000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>10538000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>15325000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>3526000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>2891000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>6213000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>4756000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>15143000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>12843000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>6364000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>2163000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>1807000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>1859000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>1178000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>506000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>520000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>675000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>622000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>1356000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>596000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>3074000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>1373000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>1550000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>3898000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>4131000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>4329000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>4462000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>2815000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>1562000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>1118000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>1649000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>1992000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>1517000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>3392000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>6429000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>8564000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>9203000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>3897000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>4220000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>5468000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>1152000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>2426000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>1843000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>3611000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>8515000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>5860000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>15721000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>10858000.0</v>
       </c>
-      <c r="BC10"/>
-      <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
-    </row>
-    <row r="11" spans="1:60">
+      <c r="BI10"/>
+      <c r="BJ10"/>
+    </row>
+    <row r="11" spans="1:62">
       <c r="A11" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>28</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
         <v>0.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
+        <v>0.0</v>
+      </c>
+      <c r="E11">
         <v>161000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>8500000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>5850000.0</v>
       </c>
-      <c r="F11"/>
-      <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>1000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-1000.0</v>
       </c>
-      <c r="M11"/>
-      <c r="N11">
+      <c r="O11"/>
+      <c r="P11">
         <v>15143000.0</v>
       </c>
-      <c r="O11"/>
-      <c r="P11"/>
       <c r="Q11"/>
-      <c r="R11">
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11">
         <v>1000.0</v>
       </c>
-      <c r="S11"/>
-      <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
-    </row>
-    <row r="12" spans="1:60">
+      <c r="BI11"/>
+      <c r="BJ11"/>
+    </row>
+    <row r="12" spans="1:62">
       <c r="A12" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B12">
+        <v>6929000.0</v>
+      </c>
+      <c r="C12">
+        <v>18009000.0</v>
+      </c>
+      <c r="D12">
         <v>9701000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>7367000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>22726000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>19255000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>8353000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>8374000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>10538000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>15325000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>3526000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>2891000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>6213000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>4756000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>15143000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>12843000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>6364000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>2163000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>1807000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>1859000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>1178000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>506000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>520000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>675000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>622000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>1356000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>596000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>3074000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>1373000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>1550000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>3898000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>4131000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>4329000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>4462000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>2815000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>1562000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>1118000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>1649000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>1992000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>1517000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>3392000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>6429000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>8564000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>9203000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>3897000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>4220000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>5468000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>1152000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>2426000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>1843000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>3611000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>8515000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>5860000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>15721000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>10858000.0</v>
       </c>
-      <c r="BC12"/>
-      <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
-    </row>
-    <row r="13" spans="1:60">
+      <c r="BI12"/>
+      <c r="BJ12"/>
+    </row>
+    <row r="13" spans="1:62">
       <c r="A13" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B13">
-        <v>73318000.0</v>
+        <v>77130000.0</v>
       </c>
       <c r="C13">
-        <v>73318000.0</v>
+        <v>77168565.0</v>
       </c>
       <c r="D13">
         <v>73318000.0</v>
       </c>
       <c r="E13">
         <v>73318000.0</v>
       </c>
       <c r="F13">
         <v>73318000.0</v>
       </c>
       <c r="G13">
         <v>73318000.0</v>
       </c>
       <c r="H13">
         <v>73318000.0</v>
       </c>
       <c r="I13">
         <v>73318000.0</v>
       </c>
       <c r="J13">
         <v>73318000.0</v>
       </c>
       <c r="K13">
         <v>73318000.0</v>
       </c>
       <c r="L13">
         <v>73318000.0</v>
       </c>
       <c r="M13">
         <v>73318000.0</v>
       </c>
       <c r="N13">
+        <v>73318000.0</v>
+      </c>
+      <c r="O13">
+        <v>73318000.0</v>
+      </c>
+      <c r="P13">
         <v>74329000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>69321000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>69321000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>69320000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>67498000.0</v>
       </c>
       <c r="T13">
         <v>67498000.0</v>
       </c>
       <c r="U13">
         <v>67498000.0</v>
       </c>
       <c r="V13">
         <v>67498000.0</v>
       </c>
       <c r="W13">
         <v>67498000.0</v>
       </c>
       <c r="X13">
         <v>67498000.0</v>
       </c>
       <c r="Y13">
         <v>67498000.0</v>
       </c>
       <c r="Z13">
         <v>67498000.0</v>
       </c>
       <c r="AA13">
         <v>67498000.0</v>
       </c>
       <c r="AB13">
-        <v>110603000.0</v>
+        <v>67498000.0</v>
       </c>
       <c r="AC13">
         <v>67498000.0</v>
       </c>
       <c r="AD13">
-        <v>67498000.0</v>
+        <v>110603000.0</v>
       </c>
       <c r="AE13">
         <v>67498000.0</v>
       </c>
       <c r="AF13">
         <v>67498000.0</v>
       </c>
       <c r="AG13">
         <v>67498000.0</v>
       </c>
       <c r="AH13">
         <v>67498000.0</v>
       </c>
       <c r="AI13">
         <v>67498000.0</v>
       </c>
       <c r="AJ13">
         <v>67498000.0</v>
       </c>
       <c r="AK13">
         <v>67498000.0</v>
       </c>
       <c r="AL13">
         <v>67498000.0</v>
       </c>
@@ -5262,113 +5479,119 @@
       <c r="AX13">
         <v>67498000.0</v>
       </c>
       <c r="AY13">
         <v>67498000.0</v>
       </c>
       <c r="AZ13">
         <v>67498000.0</v>
       </c>
       <c r="BA13">
         <v>67498000.0</v>
       </c>
       <c r="BB13">
         <v>67498000.0</v>
       </c>
       <c r="BC13">
         <v>67498000.0</v>
       </c>
       <c r="BD13">
         <v>67498000.0</v>
       </c>
       <c r="BE13">
         <v>67498000.0</v>
       </c>
       <c r="BF13">
+        <v>67498000.0</v>
+      </c>
+      <c r="BG13">
+        <v>67498000.0</v>
+      </c>
+      <c r="BH13">
         <v>200000000000.0</v>
       </c>
-      <c r="BG13">
+      <c r="BI13">
         <v>20000000000.0</v>
       </c>
-      <c r="BH13">
+      <c r="BJ13">
         <v>20000000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:60">
+    <row r="14" spans="1:62">
       <c r="A14" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B14">
-        <v>3431000000.0</v>
+        <v>3439739726.0</v>
       </c>
       <c r="C14">
-        <v>3431000000.0</v>
+        <v>3750000000.0</v>
       </c>
       <c r="D14">
         <v>3431000000.0</v>
       </c>
       <c r="E14">
         <v>3431000000.0</v>
       </c>
       <c r="F14">
         <v>3431000000.0</v>
       </c>
       <c r="G14">
         <v>3431000000.0</v>
       </c>
       <c r="H14">
         <v>3431000000.0</v>
       </c>
       <c r="I14">
         <v>3431000000.0</v>
       </c>
       <c r="J14">
         <v>3431000000.0</v>
       </c>
       <c r="K14">
+        <v>3431000000.0</v>
+      </c>
+      <c r="L14">
+        <v>3431000000.0</v>
+      </c>
+      <c r="M14">
         <v>3647164384.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>3214835616.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>3214013699.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3131000000.0</v>
       </c>
       <c r="P14">
         <v>3131000000.0</v>
       </c>
       <c r="Q14">
-        <v>3000000000.0</v>
+        <v>3131000000.0</v>
       </c>
       <c r="R14">
-        <v>3000000000.0</v>
+        <v>3131000000.0</v>
       </c>
       <c r="S14">
         <v>3000000000.0</v>
       </c>
       <c r="T14">
         <v>3000000000.0</v>
       </c>
       <c r="U14">
         <v>3000000000.0</v>
       </c>
       <c r="V14">
         <v>3000000000.0</v>
       </c>
       <c r="W14">
         <v>3000000000.0</v>
       </c>
       <c r="X14">
         <v>3000000000.0</v>
       </c>
       <c r="Y14">
         <v>3000000000.0</v>
       </c>
       <c r="Z14">
         <v>3000000000.0</v>
       </c>
@@ -5435,63 +5658,69 @@
       <c r="AU14">
         <v>3000000000.0</v>
       </c>
       <c r="AV14">
         <v>3000000000.0</v>
       </c>
       <c r="AW14">
         <v>3000000000.0</v>
       </c>
       <c r="AX14">
         <v>3000000000.0</v>
       </c>
       <c r="AY14">
         <v>3000000000.0</v>
       </c>
       <c r="AZ14">
         <v>3000000000.0</v>
       </c>
       <c r="BA14">
         <v>3000000000.0</v>
       </c>
       <c r="BB14">
         <v>3000000000.0</v>
       </c>
       <c r="BC14">
+        <v>3000000000.0</v>
+      </c>
+      <c r="BD14">
+        <v>3000000000.0</v>
+      </c>
+      <c r="BE14">
         <v>1991301767.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>1991301767.0</v>
       </c>
-      <c r="BE14"/>
-      <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
-    </row>
-    <row r="15" spans="1:60">
+      <c r="BI14"/>
+      <c r="BJ14"/>
+    </row>
+    <row r="15" spans="1:62">
       <c r="A15" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
@@ -5508,202 +5737,210 @@
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
-    </row>
-    <row r="16" spans="1:60">
+      <c r="BI15"/>
+      <c r="BJ15"/>
+    </row>
+    <row r="16" spans="1:62">
       <c r="A16" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="C16"/>
+        <v>33</v>
+      </c>
+      <c r="B16">
+        <v>48280465.0</v>
+      </c>
+      <c r="C16">
+        <v>42996487.0</v>
+      </c>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16">
         <v>104135000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>91421000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>99058000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>85875000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>84125000.0</v>
       </c>
-      <c r="L16"/>
-      <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
-      <c r="Q16">
+      <c r="Q16"/>
+      <c r="R16"/>
+      <c r="S16">
         <v>127298000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>92049000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>83960000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>108075000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>134128000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>120697000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>118413000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>117208000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>115741000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>111788000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>112358000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>112560000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>128289000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>108813000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>105104000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>101389000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>106594000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>116419000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>113899000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>115302000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>116711000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>116977000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>112502000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>111812000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>111924000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>105259000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>99909000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>88605000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>77351000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>58251000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>54664000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>53008000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>44984000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>55799000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>57866000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>69471000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>33435000.0</v>
       </c>
-      <c r="BB16"/>
-      <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
-    </row>
-    <row r="17" spans="1:60">
+      <c r="BI16"/>
+      <c r="BJ16"/>
+    </row>
+    <row r="17" spans="1:62">
       <c r="A17" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -5720,120 +5957,124 @@
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
-    </row>
-    <row r="18" spans="1:60">
+      <c r="BI17"/>
+      <c r="BJ17"/>
+    </row>
+    <row r="18" spans="1:62">
       <c r="A18" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
-      <c r="AB18">
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18">
         <v>1836000.0</v>
       </c>
-      <c r="AC18"/>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
-    </row>
-    <row r="19" spans="1:60">
+      <c r="BI18"/>
+      <c r="BJ18"/>
+    </row>
+    <row r="19" spans="1:62">
       <c r="A19" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -5850,1118 +6091,1156 @@
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
-    </row>
-    <row r="20" spans="1:60">
+      <c r="BI19"/>
+      <c r="BJ19"/>
+    </row>
+    <row r="20" spans="1:62">
       <c r="A20" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B20">
         <v>1971000.0</v>
       </c>
       <c r="C20">
-        <v>2048000.0</v>
+        <v>1971985.0</v>
       </c>
       <c r="D20">
-        <v>2048000.0</v>
+        <v>1971000.0</v>
       </c>
       <c r="E20">
         <v>2048000.0</v>
       </c>
       <c r="F20">
         <v>2048000.0</v>
       </c>
       <c r="G20">
         <v>2048000.0</v>
       </c>
       <c r="H20">
         <v>2048000.0</v>
       </c>
       <c r="I20">
         <v>2048000.0</v>
       </c>
       <c r="J20">
         <v>2048000.0</v>
       </c>
       <c r="K20">
         <v>2048000.0</v>
       </c>
       <c r="L20">
         <v>2048000.0</v>
       </c>
       <c r="M20">
         <v>2048000.0</v>
       </c>
       <c r="N20">
         <v>2048000.0</v>
       </c>
       <c r="O20">
         <v>2048000.0</v>
       </c>
       <c r="P20">
-        <v>2139000.0</v>
+        <v>2048000.0</v>
       </c>
       <c r="Q20">
         <v>2048000.0</v>
       </c>
       <c r="R20">
-        <v>2048000.0</v>
+        <v>2139000.0</v>
       </c>
       <c r="S20">
         <v>2048000.0</v>
       </c>
       <c r="T20">
         <v>2048000.0</v>
       </c>
       <c r="U20">
         <v>2048000.0</v>
       </c>
       <c r="V20">
         <v>2048000.0</v>
       </c>
       <c r="W20">
+        <v>2048000.0</v>
+      </c>
+      <c r="X20">
+        <v>2048000.0</v>
+      </c>
+      <c r="Y20">
         <v>4095000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2048000.0</v>
       </c>
       <c r="Z20">
         <v>4095000.0</v>
       </c>
       <c r="AA20">
         <v>2048000.0</v>
       </c>
       <c r="AB20">
-        <v>2048000.0</v>
+        <v>4095000.0</v>
       </c>
       <c r="AC20">
         <v>2048000.0</v>
       </c>
       <c r="AD20">
         <v>2048000.0</v>
       </c>
       <c r="AE20">
         <v>2048000.0</v>
       </c>
       <c r="AF20">
-        <v>28195840000.0</v>
+        <v>2048000.0</v>
       </c>
       <c r="AG20">
         <v>2048000.0</v>
       </c>
       <c r="AH20">
-        <v>2048000.0</v>
+        <v>28195840000.0</v>
       </c>
       <c r="AI20">
         <v>2048000.0</v>
       </c>
       <c r="AJ20">
         <v>2048000.0</v>
       </c>
       <c r="AK20">
         <v>2048000.0</v>
       </c>
       <c r="AL20">
         <v>2048000.0</v>
       </c>
       <c r="AM20">
         <v>2048000.0</v>
       </c>
       <c r="AN20">
         <v>2048000.0</v>
       </c>
       <c r="AO20">
         <v>2048000.0</v>
       </c>
       <c r="AP20">
         <v>2048000.0</v>
       </c>
       <c r="AQ20">
         <v>2048000.0</v>
       </c>
       <c r="AR20">
         <v>2048000.0</v>
       </c>
       <c r="AS20">
         <v>2048000.0</v>
       </c>
       <c r="AT20">
         <v>2048000.0</v>
       </c>
       <c r="AU20">
         <v>2048000.0</v>
       </c>
       <c r="AV20">
         <v>2048000.0</v>
       </c>
       <c r="AW20">
         <v>2048000.0</v>
       </c>
       <c r="AX20">
+        <v>2048000.0</v>
+      </c>
+      <c r="AY20">
+        <v>2048000.0</v>
+      </c>
+      <c r="AZ20">
         <v>2052000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3536000.0</v>
       </c>
       <c r="BA20">
         <v>2052000.0</v>
       </c>
       <c r="BB20">
-        <v>1592000.0</v>
+        <v>3536000.0</v>
       </c>
       <c r="BC20">
-        <v>1592000.0</v>
+        <v>2052000.0</v>
       </c>
       <c r="BD20">
         <v>1592000.0</v>
       </c>
       <c r="BE20">
+        <v>1592000.0</v>
+      </c>
+      <c r="BF20">
+        <v>1592000.0</v>
+      </c>
+      <c r="BG20">
         <v>2052000.0</v>
       </c>
-      <c r="BF20">
+      <c r="BH20">
         <v>1514000000.0</v>
       </c>
-      <c r="BG20"/>
-[...2 lines deleted...]
-    <row r="21" spans="1:60">
+      <c r="BI20"/>
+      <c r="BJ20"/>
+    </row>
+    <row r="21" spans="1:62">
       <c r="A21" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B21">
+        <v>27075000.0</v>
+      </c>
+      <c r="C21">
+        <v>27326656.0</v>
+      </c>
+      <c r="D21">
         <v>50547000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>51580000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>51907000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>52748000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>54140000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>54736000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>55313000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>55706000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>55659000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>56566000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>57274000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>57806000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>57795000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>58501000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>59011000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>59325000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>59653000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>59804000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>59969000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>60059000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>60446000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>57348000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>57447000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>60653000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>60710000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>63912000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>63916000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>63925000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>63962000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>64034000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>882758332500.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>64213000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>64319000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>64417000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>64477000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>64557000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>64586000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>64631000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>64661000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>64687000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>64744000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>64825000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>64860000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>64860000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>64925000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>64925000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>64975000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>65039000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>65040000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>65164000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>65376000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>65522000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>61932000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>60044000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>61526000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>62355000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>60325000000.0</v>
       </c>
-      <c r="BG21"/>
-[...2 lines deleted...]
-    <row r="22" spans="1:60">
+      <c r="BI21"/>
+      <c r="BJ21"/>
+    </row>
+    <row r="22" spans="1:62">
       <c r="A22" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B22">
+        <v>38895000.0</v>
+      </c>
+      <c r="C22">
+        <v>82059009.0</v>
+      </c>
+      <c r="D22">
         <v>31324000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>63585000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>52508000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>58216000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>54559000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>28277000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>29648000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>28578000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>22741000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>13259000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>8861000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>14507000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>14000000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>10161000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>6234000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>6958000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>4337000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>3612000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>4442000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>4776000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>4471000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>5366000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>8765000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>6675000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>6048000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>7636000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>6097000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>6219000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>6292000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>3533000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>3205000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>4291000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>6713000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>5948000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>4388000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>3389000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>4908000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>5082000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>3914000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>5925000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>7743000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>7509000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>5895000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>3316000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>10015000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>10272000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>9517000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>10334000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>23500000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>32914000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>34066000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>19602000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>23015000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>23194000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>16239000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>11309000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>42086000000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>83117000000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>24405000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:60">
+    <row r="23" spans="1:62">
       <c r="A23" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B23">
+        <v>614321000.0</v>
+      </c>
+      <c r="C23">
+        <v>574898305.0</v>
+      </c>
+      <c r="D23">
         <v>581523000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>628610000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>623893000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>622726000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>592496000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>546176000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>514031000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>527750000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>476375000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>464954000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>504674000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>448725000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>380892000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>353682000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>352216000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>369470000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>386106000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>366831000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>361164000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>360802000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>360274000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>368617000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>348324000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>363952000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>374308000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>381895000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>339102000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>350065000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>342523000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>334450000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>330718000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>327055000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>336096000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>335573000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>328400000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>330115000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>342659000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>340927000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>345339000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>351484000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>360042000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>348696000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>344348000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>339149000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>331881000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>321227000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>318590000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>316177000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>330362000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>336575000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>338915000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>299105000.0</v>
       </c>
-      <c r="BB23"/>
-      <c r="BC23"/>
       <c r="BD23"/>
       <c r="BE23"/>
       <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
-    </row>
-    <row r="24" spans="1:60">
+      <c r="BI23"/>
+      <c r="BJ23"/>
+    </row>
+    <row r="24" spans="1:62">
       <c r="A24" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B24">
+        <v>50155000.0</v>
+      </c>
+      <c r="C24">
+        <v>55893000.0</v>
+      </c>
+      <c r="D24">
         <v>56699000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>59687000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>61145000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>73113000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>77231000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>78919000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>81467000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>83912000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>79023000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>86176000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>86642000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>88189000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>22712000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>23352000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>97590000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>96457000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>109437000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>64757000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>61729000.0</v>
       </c>
-      <c r="U24"/>
-      <c r="V24">
+      <c r="W24"/>
+      <c r="X24">
         <v>96971000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>50064000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>51544000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>18970000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>56367000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>56042000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>59067000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>76775000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>71298000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>74883000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>77798000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>80718000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>85853000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>88248000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>90524000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>62386000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>63026000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>63599000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>62696000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>68601000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>60181000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>62878000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>70951000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>77763000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>42900000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>35126000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>35677000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>6565000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>50243000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>57681000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>54705000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>909000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>47013000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>50690000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>44629000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BG24">
         <v>46213000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BH24">
         <v>19436000000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BI24">
         <v>106736000000.0</v>
       </c>
-      <c r="BH24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:60">
+      <c r="BJ24"/>
+    </row>
+    <row r="25" spans="1:62">
       <c r="A25" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>42</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>55958000.0</v>
+      </c>
+      <c r="D25">
         <v>56764000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>59754000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>61275000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>73247000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>77374000.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25"/>
       <c r="I25"/>
-      <c r="J25">
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25">
         <v>79231000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>87410000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>88897000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>88465000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>22902000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>23604000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>97796000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>96841000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>110393000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>65212000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>62287000.0</v>
       </c>
-      <c r="U25"/>
-      <c r="V25">
+      <c r="W25"/>
+      <c r="X25">
         <v>97605000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>10728000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>52382000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>19002000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>56462000.0</v>
       </c>
-      <c r="AA25"/>
-      <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
-    </row>
-    <row r="26" spans="1:60">
+      <c r="BI25"/>
+      <c r="BJ25"/>
+    </row>
+    <row r="26" spans="1:62">
       <c r="A26" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-      <c r="Z26">
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26">
         <v>21028000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>14859000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>16978000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>10321000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>10141000.0</v>
       </c>
-      <c r="AE26"/>
-      <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
-    </row>
-    <row r="27" spans="1:60">
+      <c r="BI26"/>
+      <c r="BJ26"/>
+    </row>
+    <row r="27" spans="1:62">
       <c r="A27" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -6978,1346 +7257,1398 @@
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
-    </row>
-    <row r="28" spans="1:60">
+      <c r="BI27"/>
+      <c r="BJ27"/>
+    </row>
+    <row r="28" spans="1:62">
       <c r="A28" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B28">
+        <v>70999000.0</v>
+      </c>
+      <c r="C28">
+        <v>61998984.0</v>
+      </c>
+      <c r="D28">
         <v>67139000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>72470000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>59076000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>74436000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>85012000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>84896000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>85926000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>81666000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>87384000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>96447000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>94610000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>95838000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>85502000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>89911000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>98119000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>102990000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>152128000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>140241000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>138005000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>100123000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>100113000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>100561000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>98632000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>100879000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>89036000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>74610000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>77027000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>106820000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>94385000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>94438000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>95948000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>97096000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>104644000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>103431000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>100931000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>99298000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>98411000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>98198000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>96010000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>95482000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>94319000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>84582000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>90821000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>90245000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>88569000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>92936000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>91802000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>90667000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>89511000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>85222000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>81966000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>77025000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>-10858000.0</v>
       </c>
-      <c r="BC28"/>
-      <c r="BD28"/>
       <c r="BE28"/>
       <c r="BF28"/>
       <c r="BG28"/>
       <c r="BH28"/>
-    </row>
-    <row r="29" spans="1:60">
+      <c r="BI28"/>
+      <c r="BJ28"/>
+    </row>
+    <row r="29" spans="1:62">
       <c r="A29" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B29">
+        <v>157467000.0</v>
+      </c>
+      <c r="C29">
+        <v>153371000.0</v>
+      </c>
+      <c r="D29">
         <v>144234000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>150864000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>159356000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>160861000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>153744000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>158062000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>159568000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>162877000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>155939000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>166639000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>165347000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>165312000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>173230000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>157976000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>146105000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>143835000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>146055000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>175021000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>164850000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>130123000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>135430000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>143472000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>136696000.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
-    </row>
-    <row r="30" spans="1:60">
+      <c r="BI29"/>
+      <c r="BJ29"/>
+    </row>
+    <row r="30" spans="1:62">
       <c r="A30" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B30">
+        <v>157525000.0</v>
+      </c>
+      <c r="C30">
+        <v>131767851.0</v>
+      </c>
+      <c r="D30">
         <v>125480000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>106370000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>98568000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>98187000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>100820000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>101054000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>45685000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>60283000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>49901000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>49958000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>64346000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>29771000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>71654000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>59352000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>61913000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>17988000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>18518000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>21056000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>29946000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>7383000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>12824000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>41583000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>42533000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>11084000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>39775000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>26283000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>36222000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>10923000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>23898000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>20968000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>8933000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>8024000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>20834000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>26016000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>5814000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>5150000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>5875000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>4990000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>5767000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>9636000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>11446000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>9042000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>15075000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>16723000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>9706000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>7974000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>5973000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>10630000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>10011000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>18367000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>23013000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>12426000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>29043000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>34623000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>32505000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>21910000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>69464000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>43787000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>2229000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:60">
+    <row r="31" spans="1:62">
       <c r="A31" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
-      <c r="N31">
+      <c r="N31"/>
+      <c r="O31"/>
+      <c r="P31">
         <v>12936000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-5070000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-18794000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-21780000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-25217000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-28472000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-35780000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-31999000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-27005000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-25269000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-23287000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-17677000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-19536000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-874000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-8987000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-50184000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-23575000.0</v>
       </c>
-      <c r="AE31"/>
-      <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
-    </row>
-    <row r="32" spans="1:60">
+      <c r="BI31"/>
+      <c r="BJ31"/>
+    </row>
+    <row r="32" spans="1:62">
       <c r="A32" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B32">
+        <v>-63358000.0</v>
+      </c>
+      <c r="C32">
+        <v>-68930000.0</v>
+      </c>
+      <c r="D32">
         <v>-116387000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>-143140000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>-127226000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>-122158000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>-102037000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>-94565000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>-99475000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>-92269000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>-98911000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>-79041000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>-42321000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>-55948000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>-321600000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>-353804000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>-117370000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>-94142000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>-103092000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>-146746000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>-180243000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>-226548000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>-141436000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>-303000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>-292165000.0</v>
       </c>
-      <c r="Y32"/>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
-    </row>
-    <row r="33" spans="1:60">
+      <c r="BI32"/>
+      <c r="BJ32"/>
+    </row>
+    <row r="33" spans="1:62">
       <c r="A33" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B33">
+        <v>298566000.0</v>
+      </c>
+      <c r="C33">
+        <v>303827838.0</v>
+      </c>
+      <c r="D33">
         <v>324540000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>355061000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>350383000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>345941000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>326091000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>320945000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>321695000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>315244000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>312683000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>314277000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>314934000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>303854000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>244591000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>251590000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>262799000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>294289000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>310594000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>303185000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>303807000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>301257000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>302781000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>310902000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>290026000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>301257000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>315738000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>275937000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>270566000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>296548000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>299367000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>295151000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>290201000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>287646000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>290059000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>302045000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>296002000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>293669000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>313165000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>313900000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>312550000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>311398000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>307263000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>296797000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>293644000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>290659000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>282765000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AW33">
         <v>279905000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AX33">
         <v>275585000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AY33">
         <v>271811000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AZ33">
         <v>272834000.0</v>
       </c>
-      <c r="AY33">
+      <c r="BA33">
         <v>262387000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BB33">
         <v>263302000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BC33">
         <v>239873000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BD33">
         <v>195165000.0</v>
       </c>
-      <c r="BC33"/>
-      <c r="BD33"/>
       <c r="BE33"/>
       <c r="BF33"/>
       <c r="BG33"/>
       <c r="BH33"/>
-    </row>
-    <row r="34" spans="1:60">
+      <c r="BI33"/>
+      <c r="BJ33"/>
+    </row>
+    <row r="34" spans="1:62">
       <c r="A34" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B34">
+        <v>79426000.0</v>
+      </c>
+      <c r="C34">
+        <v>74421000.0</v>
+      </c>
+      <c r="D34">
         <v>65962000.0</v>
       </c>
-      <c r="C34">
+      <c r="E34">
         <v>63278000.0</v>
       </c>
-      <c r="D34">
+      <c r="F34">
         <v>63585000.0</v>
       </c>
-      <c r="E34">
+      <c r="G34">
         <v>63912000.0</v>
       </c>
-      <c r="F34">
+      <c r="H34">
         <v>64410000.0</v>
       </c>
-      <c r="G34">
+      <c r="I34">
         <v>60906000.0</v>
       </c>
-      <c r="H34">
+      <c r="J34">
         <v>5558000.0</v>
       </c>
-      <c r="I34">
+      <c r="K34">
         <v>5696000.0</v>
       </c>
-      <c r="J34">
+      <c r="L34">
         <v>6038000.0</v>
       </c>
-      <c r="K34">
+      <c r="M34">
         <v>20353000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>21610000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>6246000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>6569000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>6679000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>2377000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>53861000.0</v>
       </c>
-      <c r="R34">
+      <c r="T34">
         <v>2000.0</v>
       </c>
-      <c r="S34"/>
-[...1 lines deleted...]
-      <c r="U34">
+      <c r="U34"/>
+      <c r="V34"/>
+      <c r="W34">
         <v>38103000.0</v>
       </c>
-      <c r="V34">
+      <c r="X34">
         <v>-1000.0</v>
       </c>
-      <c r="W34">
+      <c r="Y34">
         <v>1000.0</v>
       </c>
-      <c r="X34"/>
-      <c r="Y34">
+      <c r="Z34"/>
+      <c r="AA34">
         <v>21365000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AB34">
         <v>20923000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AC34">
         <v>1000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AD34">
         <v>15369000.0</v>
       </c>
-      <c r="AC34"/>
-      <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
-    </row>
-    <row r="35" spans="1:60">
+      <c r="BI34"/>
+      <c r="BJ34"/>
+    </row>
+    <row r="35" spans="1:62">
       <c r="A35" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B35">
+        <v>146582000.0</v>
+      </c>
+      <c r="C35">
+        <v>155953938.0</v>
+      </c>
+      <c r="D35">
         <v>135975000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>136938000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>140258000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>152126000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>157193000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>155191000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>154239000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>151922000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>143411000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>162432000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>201721000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>177673000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>-153538000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>-159497000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>102343000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>161064000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>168641000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>122818000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>96036000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>46495000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>127048000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>-35749000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>-37715000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>57510000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>85523000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>63362000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>81489000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>111565000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>92136000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>95932000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>99873000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>105888000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>92195000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>94409000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>96691000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>68148000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>68804000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>69226000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>68284000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AQ35">
         <v>73946000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AR35">
         <v>66867000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AS35">
         <v>69481000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AT35">
         <v>77465000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AU35">
         <v>84196000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AV35">
         <v>51165000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AW35">
         <v>43146000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AX35">
         <v>42118000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AY35">
         <v>12898000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AZ35">
         <v>58943000.0</v>
       </c>
-      <c r="AY35">
+      <c r="BA35">
         <v>64944000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BB35">
         <v>62555000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BC35">
         <v>3896000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BD35">
         <v>45778000.0</v>
       </c>
-      <c r="BC35"/>
-      <c r="BD35"/>
       <c r="BE35"/>
       <c r="BF35"/>
       <c r="BG35"/>
       <c r="BH35"/>
-    </row>
-    <row r="36" spans="1:60">
+      <c r="BI35"/>
+      <c r="BJ35"/>
+    </row>
+    <row r="36" spans="1:62">
       <c r="A36" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B36">
+        <v>386853.0</v>
+      </c>
+      <c r="C36">
+        <v>3096547.0</v>
+      </c>
+      <c r="D36">
         <v>1256508.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>18062000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>18327000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>22284000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>15808000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>21352000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>5367000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>17826000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>5375000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>5468000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>24266000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>21529000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>-40620000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>-25754000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>-12208000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>4847000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>4093000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>2780000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>2773000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>2602000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>2873000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>2916000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>2663000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>2735000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>3011000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>3070000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>3785000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>2386000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>3899000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>2595000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>1851000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>2116000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>2278000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AK36">
         <v>1885000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AL36">
         <v>2323000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AM36">
         <v>1876000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AN36">
         <v>2229000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AO36">
         <v>2227000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AP36">
         <v>2218000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AQ36">
         <v>2354000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AR36">
         <v>2603000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AS36">
         <v>2760000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AT36">
         <v>2762000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AU36">
         <v>2700000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AV36">
         <v>2524000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AW36">
         <v>2359000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AX36">
         <v>2391000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AY36">
         <v>2213000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AZ36">
         <v>2388000.0</v>
       </c>
-      <c r="AY36">
+      <c r="BA36">
         <v>2057000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BB36">
         <v>2100000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BC36">
         <v>1339000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BD36">
         <v>-195165000.0</v>
       </c>
-      <c r="BC36"/>
-      <c r="BD36"/>
       <c r="BE36"/>
       <c r="BF36"/>
       <c r="BG36"/>
       <c r="BH36"/>
-    </row>
-    <row r="37" spans="1:60">
+      <c r="BI36"/>
+      <c r="BJ36"/>
+    </row>
+    <row r="37" spans="1:62">
       <c r="A37" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
@@ -8334,922 +8665,948 @@
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
       <c r="BG37"/>
       <c r="BH37"/>
-    </row>
-    <row r="38" spans="1:60">
+      <c r="BI37"/>
+      <c r="BJ37"/>
+    </row>
+    <row r="38" spans="1:62">
       <c r="A38" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>55</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
+        <v>9368000.0</v>
+      </c>
+      <c r="D38">
         <v>8240000.0</v>
       </c>
-      <c r="C38">
+      <c r="E38">
         <v>11303000.0</v>
       </c>
-      <c r="D38">
+      <c r="F38">
         <v>11195000.0</v>
       </c>
-      <c r="E38">
+      <c r="G38">
         <v>11247000.0</v>
       </c>
-      <c r="F38">
+      <c r="H38">
         <v>12731000.0</v>
       </c>
-      <c r="G38"/>
-      <c r="H38"/>
       <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38">
         <v>8572000.0</v>
       </c>
-      <c r="K38">
+      <c r="M38">
         <v>1000.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>1000.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>7960000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>-37627000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>-1000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>-9213000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>26488000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>43620000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>37536000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>-1000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>33690000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>1000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>25185000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>28690000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>34865000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>24549000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>14164000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>2747000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>14799000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>19339000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AG38">
         <v>94283000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AH38">
         <v>94474000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AI38">
         <v>92233000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AJ38">
         <v>91823000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AK38">
         <v>104243000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AL38">
         <v>98537000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AM38">
         <v>97380000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AN38">
         <v>120375000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AO38">
         <v>121736000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AP38">
         <v>121290000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AQ38">
         <v>120906000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AR38">
         <v>123090000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AS38">
         <v>123451000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AT38">
         <v>122201000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AU38">
         <v>122012000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AV38">
         <v>116707000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AW38">
         <v>116353000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AX38">
         <v>112699000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AY38">
         <v>112200000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AZ38">
         <v>117231000.0</v>
       </c>
-      <c r="AY38">
+      <c r="BA38">
         <v>115306000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BB38">
         <v>114929000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BC38">
         <v>106796000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BD38">
         <v>26556000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BE38">
         <v>99613000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BF38">
         <v>102320000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BG38">
         <v>95139000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BH38">
         <v>140502000000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BI38">
         <v>33456000000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BJ38">
         <v>25881000000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:60">
+    <row r="39" spans="1:62">
       <c r="A39" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B39">
+        <v>112406000.0</v>
+      </c>
+      <c r="C39">
+        <v>44349607.0</v>
+      </c>
+      <c r="D39">
         <v>90478000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>96227000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>99708000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>101127000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>102673000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>115360000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>104367000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>106222000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>87524000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>84568000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>134117000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>93098000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>58260000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>42547000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>38246000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>47588000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>50850000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>37119000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>34168000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>46577000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>39677000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>22315000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>4977000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>43580000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>37404000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>68965000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>44340000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>34825000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>21507000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>20793000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>24050000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>24229000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>26443000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>18752000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>21078000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>24595000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>16719000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>15438000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>19716000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AQ39">
         <v>18096000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AR39">
         <v>25026000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AS39">
         <v>26145000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AT39">
         <v>25837000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AU39">
         <v>24231000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AV39">
         <v>23927000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AW39">
         <v>21924000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AX39">
         <v>25089000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AY39">
         <v>18542000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AZ39">
         <v>20406000.0</v>
       </c>
-      <c r="AY39">
+      <c r="BA39">
         <v>32759000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BB39">
         <v>35687000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BC39">
         <v>21871000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BD39">
         <v>14297000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BE39">
         <v>12002000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BF39">
         <v>5542000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BG39">
         <v>4408000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BH39">
         <v>15562000000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BI39">
         <v>5278000000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BJ39">
         <v>19891000000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:60">
+    <row r="40" spans="1:62">
       <c r="A40" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B40">
-        <v>267359000.0</v>
+        <v>220311534.0</v>
       </c>
       <c r="C40">
-        <v>307760000.0</v>
+        <v>212786340.0</v>
       </c>
       <c r="D40">
-        <v>291682000.0</v>
+        <v>67693949000.0</v>
       </c>
       <c r="E40">
-        <v>291769000.0</v>
+        <v>67147254999.0</v>
       </c>
       <c r="F40">
-        <v>271094000.0</v>
+        <v>56049202000.0</v>
       </c>
       <c r="G40">
+        <v>74006869000.0</v>
+      </c>
+      <c r="H40">
+        <v>74881014000.0</v>
+      </c>
+      <c r="I40">
         <v>138298000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>129302000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>127221000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>115710000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>85335000.0</v>
       </c>
-      <c r="L40">
-[...2 lines deleted...]
-      <c r="M40">
+      <c r="N40">
+        <v>4831793500.0</v>
+      </c>
+      <c r="O40">
         <v>153452000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>273818000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>281426000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>145186000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>6042000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>-9333000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>4083000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>5360000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>17447000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>42366000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>144357000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>145691000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>29678000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>53361000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>54868000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>45511000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>41622000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>169867000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>55999000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>43924000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>29347000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>25053000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>24403000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>24677000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>26378000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>15606000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>15819000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>17949000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>18772000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>21098000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>18225000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>18795000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AU40">
         <v>19769000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AV40">
         <v>17778000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AW40">
         <v>2539000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AX40">
         <v>394000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AY40">
         <v>3436000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AZ40">
         <v>2154000.0</v>
       </c>
-      <c r="AY40">
+      <c r="BA40">
         <v>64045000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BB40">
         <v>77498000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BC40">
         <v>47953000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BD40">
         <v>95905000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BE40">
         <v>24245000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BF40">
         <v>21673000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BG40">
         <v>24549000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BH40">
         <v>141026000000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BI40">
         <v>81636000000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BJ40">
         <v>45882000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:60">
+    <row r="41" spans="1:62">
       <c r="A41" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41"/>
+      <c r="P41">
         <v>-176440000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>-183101000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>4547000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>64223000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>58248000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>57606000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>33749000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>46495000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>29443000.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>15046000.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>14667000.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>38508000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AB41">
         <v>29061000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>7202000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>21566000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AE41">
         <v>34698000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AF41">
         <v>20754000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AG41">
         <v>15645000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AH41">
         <v>16671000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AI41">
         <v>18739000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AJ41">
         <v>5370000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AK41">
         <v>5189000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AL41">
         <v>5195000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AM41">
         <v>4930000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AN41">
         <v>5778000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AO41">
         <v>5627000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AP41">
         <v>5588000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AQ41">
         <v>5345000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AR41">
         <v>6686000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AS41">
         <v>6603000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AT41">
         <v>6514000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AU41">
         <v>6433000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AV41">
         <v>6637000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AW41">
         <v>6434000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AX41">
         <v>6241000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AY41">
         <v>5911000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AZ41">
         <v>5679000.0</v>
       </c>
-      <c r="AY41">
+      <c r="BA41">
         <v>4426000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BB41">
         <v>3799000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BC41">
         <v>2446000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BD41">
         <v>2544000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BE41">
         <v>2433000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BF41">
         <v>2078000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BG41">
         <v>2159000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BH41">
         <v>5572000000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BI41">
         <v>2238000000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BJ41">
         <v>120386000000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:60">
+    <row r="42" spans="1:62">
       <c r="A42" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B42">
+        <v>92580000.0</v>
+      </c>
+      <c r="C42">
+        <v>92626290.0</v>
+      </c>
+      <c r="D42">
         <v>122364000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>122403000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>122395000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>122499000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>91189000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>91188999.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>122586000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>91188998.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>91189000.0</v>
       </c>
       <c r="L42">
         <v>91189000.0</v>
       </c>
       <c r="M42">
         <v>91189000.0</v>
       </c>
       <c r="N42">
+        <v>91189000.0</v>
+      </c>
+      <c r="O42">
+        <v>91189000.0</v>
+      </c>
+      <c r="P42">
         <v>90161000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>135851000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>90189000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>90190000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>122771000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>93074000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>112967000.0</v>
       </c>
       <c r="V42">
         <v>83734000.0</v>
       </c>
       <c r="W42">
+        <v>112967000.0</v>
+      </c>
+      <c r="X42">
+        <v>83734000.0</v>
+      </c>
+      <c r="Y42">
         <v>28499000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>26699000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>81988000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>81988000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>117242000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>82555000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>82555000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>81988000.0</v>
       </c>
       <c r="AF42">
         <v>81988000.0</v>
       </c>
       <c r="AG42">
         <v>81988000.0</v>
       </c>
       <c r="AH42">
         <v>81988000.0</v>
       </c>
       <c r="AI42">
         <v>81988000.0</v>
       </c>
       <c r="AJ42">
         <v>81988000.0</v>
       </c>
       <c r="AK42">
         <v>81988000.0</v>
       </c>
       <c r="AL42">
-        <v>83657000.0</v>
+        <v>81988000.0</v>
       </c>
       <c r="AM42">
         <v>81988000.0</v>
       </c>
       <c r="AN42">
-        <v>81988000.0</v>
+        <v>83657000.0</v>
       </c>
       <c r="AO42">
         <v>81988000.0</v>
       </c>
       <c r="AP42">
         <v>81988000.0</v>
       </c>
       <c r="AQ42">
         <v>81988000.0</v>
       </c>
       <c r="AR42">
         <v>81988000.0</v>
       </c>
       <c r="AS42">
         <v>81988000.0</v>
       </c>
       <c r="AT42">
         <v>81988000.0</v>
       </c>
       <c r="AU42">
         <v>81988000.0</v>
       </c>
       <c r="AV42">
         <v>81988000.0</v>
       </c>
       <c r="AW42">
-        <v>83007000.0</v>
+        <v>81988000.0</v>
       </c>
       <c r="AX42">
         <v>81988000.0</v>
       </c>
       <c r="AY42">
+        <v>83007000.0</v>
+      </c>
+      <c r="AZ42">
+        <v>81988000.0</v>
+      </c>
+      <c r="BA42">
         <v>83972000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BB42">
         <v>84261000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BC42">
         <v>84897000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BD42">
         <v>-62083000.0</v>
       </c>
-      <c r="BC42"/>
-      <c r="BD42"/>
       <c r="BE42"/>
       <c r="BF42"/>
       <c r="BG42"/>
       <c r="BH42"/>
-    </row>
-    <row r="43" spans="1:60">
+      <c r="BI42"/>
+      <c r="BJ42"/>
+    </row>
+    <row r="43" spans="1:62">
       <c r="A43" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
@@ -9266,54 +9623,56 @@
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
       <c r="BH43"/>
-    </row>
-    <row r="44" spans="1:60">
+      <c r="BI43"/>
+      <c r="BJ43"/>
+    </row>
+    <row r="44" spans="1:62">
       <c r="A44" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
@@ -9330,670 +9689,694 @@
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
       <c r="BG44"/>
       <c r="BH44"/>
-    </row>
-    <row r="45" spans="1:60">
+      <c r="BI44"/>
+      <c r="BJ44"/>
+    </row>
+    <row r="45" spans="1:62">
       <c r="A45" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B45">
+        <v>364567000.0</v>
+      </c>
+      <c r="C45">
+        <v>357277000.0</v>
+      </c>
+      <c r="D45">
         <v>347901000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>379699000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>365791000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>354575000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>332475000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>317278000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>310735000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>296697000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>281642000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>285011000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>152718000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>263363000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>129013000.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
       <c r="BC45"/>
       <c r="BD45"/>
       <c r="BE45"/>
       <c r="BF45"/>
       <c r="BG45"/>
       <c r="BH45"/>
-    </row>
-    <row r="46" spans="1:60">
+      <c r="BI45"/>
+      <c r="BJ45"/>
+    </row>
+    <row r="46" spans="1:62">
       <c r="A46" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B46">
+        <v>223945000.0</v>
+      </c>
+      <c r="C46">
+        <v>224696292.0</v>
+      </c>
+      <c r="D46">
         <v>230526000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>257587000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>252700000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>242789000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>229829000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>220660000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>218909000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>213742000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>205077000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>205388000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>205839000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>196972000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>200768000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>192358000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>190429000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>185242000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>184948000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>183557000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>184017000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>184979000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>184086000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>189319000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>176635000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>182449000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>178051000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>180530000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>184394000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>205455000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>203880000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>200871000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>195727000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>195413000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>198235000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>197819000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>197465000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>197952000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>203957000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>203395000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>202276000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>201490000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>194550000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>183464000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AT46">
         <v>181133000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AU46">
         <v>178076000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AV46">
         <v>166058000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AW46">
         <v>163552000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AX46">
         <v>162886000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AY46">
         <v>159611000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AZ46">
         <v>155603000.0</v>
       </c>
-      <c r="AY46">
+      <c r="BA46">
         <v>147081000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BB46">
         <v>148373000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BC46">
         <v>133077000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BD46">
         <v>119247000.0</v>
       </c>
-      <c r="BC46"/>
-      <c r="BD46"/>
       <c r="BE46"/>
       <c r="BF46"/>
       <c r="BG46"/>
       <c r="BH46"/>
-    </row>
-    <row r="47" spans="1:60">
+      <c r="BI46"/>
+      <c r="BJ46"/>
+    </row>
+    <row r="47" spans="1:62">
       <c r="A47" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>64</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
+        <v>227275000.0</v>
+      </c>
+      <c r="D47">
         <v>230526000.0</v>
       </c>
-      <c r="C47">
+      <c r="E47">
         <v>257587000.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>252700000.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>242789000.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>229829000.0</v>
       </c>
-      <c r="G47"/>
-      <c r="H47"/>
       <c r="I47"/>
-      <c r="J47">
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
         <v>205077000.0</v>
       </c>
-      <c r="K47">
+      <c r="M47">
         <v>205386000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>205839000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>196972000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>200768000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>196245000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>190428000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>185242000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>184946000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>183556000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>184016000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>184979000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>184086000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>183263000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>176635000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>182449000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>178051000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>180955000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>184878000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>205455000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>203877000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>200868000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>195727000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>195413000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AJ47">
         <v>198236000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AK47">
         <v>197802000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AL47">
         <v>197465000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AM47">
         <v>197952000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AN47">
         <v>192790000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AO47">
         <v>192164000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AP47">
         <v>191260000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AQ47">
         <v>190492000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AR47">
         <v>184173000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AS47">
         <v>173346000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AT47">
         <v>171443000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AU47">
         <v>168647000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AV47">
         <v>166058000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AW47">
         <v>163552000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AX47">
         <v>162886000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AY47">
         <v>159611000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AZ47">
         <v>155603000.0</v>
       </c>
-      <c r="AY47">
+      <c r="BA47">
         <v>147081000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BB47">
         <v>148373000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BC47">
         <v>133077000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BD47">
         <v>119247000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BE47">
         <v>107252000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BF47">
         <v>93457000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BG47">
         <v>84277000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BH47">
         <v>266589000000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BI47">
         <v>130675000000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BJ47">
         <v>96665000000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:60">
+    <row r="48" spans="1:62">
       <c r="A48" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B48">
+        <v>-121246000.0</v>
+      </c>
+      <c r="C48">
+        <v>-127391664.0</v>
+      </c>
+      <c r="D48">
         <v>-128158000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-124561000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-117963000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-128446000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-135412000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-130257000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-132527000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-129654000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-130021000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-126954000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-128712000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-128748000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-122672000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-149694000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-149694000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-150892000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-153785000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-156120000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-153917000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-150357000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-144687000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-143777000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-139988000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-135445000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>-135048000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>-117886000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>-133804000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>-131925000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>-108561000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>-106792000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>-106202000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>-103516000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>-93892000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>-90955000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>-89227000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>-88165000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>-74136000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>-70838000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>-67451000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>-63602000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>-55944000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>-49763000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AT48">
         <v>-44523000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AU48">
         <v>-39162000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AV48">
         <v>-33628000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AW48">
         <v>-26934000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AX48">
         <v>-23678000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AY48">
         <v>-16923000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AZ48">
         <v>-18437000.0</v>
       </c>
-      <c r="AY48">
+      <c r="BA48">
         <v>-9898000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BB48">
         <v>-10487000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BC48">
         <v>-6243000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BD48">
         <v>-5415000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BE48">
         <v>4688000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BF48">
         <v>4993000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BG48">
         <v>4978000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BH48">
         <v>19918000000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BI48">
         <v>6598000000.0</v>
       </c>
-      <c r="BH48"/>
-[...1 lines deleted...]
-    <row r="49" spans="1:60">
+      <c r="BJ48"/>
+    </row>
+    <row r="49" spans="1:62">
       <c r="A49" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
@@ -10010,666 +10393,688 @@
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
       <c r="BH49"/>
-    </row>
-    <row r="50" spans="1:60">
+      <c r="BI49"/>
+      <c r="BJ49"/>
+    </row>
+    <row r="50" spans="1:62">
       <c r="A50" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B50">
+        <v>27645000.0</v>
+      </c>
+      <c r="C50">
+        <v>23946000.0</v>
+      </c>
+      <c r="D50">
         <v>20011000.0</v>
       </c>
-      <c r="C50">
+      <c r="E50">
         <v>20017000.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>20461000.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>20377000.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>15920000.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>14154000.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>14724000.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>12797000.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>11016000.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>11654000.0</v>
       </c>
-      <c r="L50">
+      <c r="N50">
         <v>11653000.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>10085000.0</v>
       </c>
-      <c r="N50">
+      <c r="P50">
         <v>77739000.0</v>
       </c>
-      <c r="O50">
+      <c r="Q50">
         <v>79146000.0</v>
       </c>
-      <c r="P50">
+      <c r="R50">
         <v>6160000.0</v>
       </c>
-      <c r="Q50">
+      <c r="S50">
         <v>7785000.0</v>
       </c>
-      <c r="R50">
+      <c r="T50">
         <v>134000.0</v>
       </c>
-      <c r="S50">
+      <c r="U50">
         <v>76884000.0</v>
       </c>
-      <c r="T50">
+      <c r="V50">
         <v>76884000.0</v>
       </c>
-      <c r="U50">
+      <c r="W50">
         <v>100015000.0</v>
       </c>
-      <c r="V50">
+      <c r="X50">
         <v>2969000.0</v>
       </c>
-      <c r="W50">
+      <c r="Y50">
         <v>151300000.0</v>
       </c>
-      <c r="X50">
+      <c r="Z50">
         <v>149984000.0</v>
       </c>
-      <c r="Y50">
+      <c r="AA50">
         <v>82469000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AB50">
         <v>32470000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AC50">
         <v>20824000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AD50">
         <v>18507000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AE50">
         <v>20543000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AF50">
         <v>13873000.0</v>
       </c>
-      <c r="AE50"/>
-      <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
-    </row>
-    <row r="51" spans="1:60">
+      <c r="BI50"/>
+      <c r="BJ50"/>
+    </row>
+    <row r="51" spans="1:62">
       <c r="A51" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B51">
+        <v>77928000.0</v>
+      </c>
+      <c r="C51">
+        <v>80007984.0</v>
+      </c>
+      <c r="D51">
         <v>76840000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>79837000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>81802000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>93691000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>93365000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>93270000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>96464000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>96991000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>90910000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>99338000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>100823000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>100594000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>100645000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>102754000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>104483000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>105153000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>153935000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>142100000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>139183000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>100629000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>100633000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>31999000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>72340000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>102235000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>89632000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>77684000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>78400000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>108370000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>98283000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AG51">
         <v>98569000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AH51">
         <v>100277000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AI51">
         <v>101558000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AJ51">
         <v>107459000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AK51">
         <v>104993000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AL51">
         <v>102049000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AM51">
         <v>100947000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AN51">
         <v>100403000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AO51">
         <v>99715000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AP51">
         <v>99402000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AQ51">
         <v>101911000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AR51">
         <v>102883000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AS51">
         <v>93785000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AT51">
         <v>94718000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AU51">
         <v>94465000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AV51">
         <v>94037000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AW51">
         <v>94088000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AX51">
         <v>94228000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AY51">
         <v>92510000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AZ51">
         <v>93122000.0</v>
       </c>
-      <c r="AY51">
+      <c r="BA51">
         <v>93737000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BB51">
         <v>87826000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BC51">
         <v>92746000.0</v>
       </c>
-      <c r="BB51"/>
-      <c r="BC51"/>
       <c r="BD51"/>
       <c r="BE51"/>
       <c r="BF51"/>
       <c r="BG51"/>
       <c r="BH51"/>
-    </row>
-    <row r="52" spans="1:60">
+      <c r="BI51"/>
+      <c r="BJ51"/>
+    </row>
+    <row r="52" spans="1:62">
       <c r="A52" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B52">
+        <v>27709000.0</v>
+      </c>
+      <c r="C52">
+        <v>24086005.0</v>
+      </c>
+      <c r="D52">
         <v>20076000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>20083000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>20527000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>20444000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>15991000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>14220000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>14793000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>12869000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>11679000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>11928000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>11926000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>12259000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>77743000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>79150000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>6687000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>8312000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>43542000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>76888000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>76896000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>100629000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>3028000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>21271000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>19958000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>83233000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>33170000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>21524000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>18477000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>31503000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AF52">
         <v>26901000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AG52">
         <v>23686000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AH52">
         <v>22479000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AI52">
         <v>20840000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AJ52">
         <v>21606000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AK52">
         <v>16745000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AL52">
         <v>11525000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AM52">
         <v>38561000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AN52">
         <v>37377000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AO52">
         <v>36116000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AP52">
         <v>36706000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AQ52">
         <v>33310000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AR52">
         <v>42702000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AS52">
         <v>30907000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AT52">
         <v>23767000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AU52">
         <v>16702000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AV52">
         <v>51137000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AW52">
         <v>58962000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AX52">
         <v>58551000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AY52">
         <v>85945000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AZ52">
         <v>42879000.0</v>
       </c>
-      <c r="AY52">
+      <c r="BA52">
         <v>36056000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BB52">
         <v>33121000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BC52">
         <v>91837000.0</v>
       </c>
-      <c r="BB52"/>
-      <c r="BC52"/>
       <c r="BD52"/>
       <c r="BE52"/>
       <c r="BF52"/>
       <c r="BG52"/>
       <c r="BH52"/>
-    </row>
-    <row r="53" spans="1:60">
+      <c r="BI52"/>
+      <c r="BJ52"/>
+    </row>
+    <row r="53" spans="1:62">
       <c r="A53" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
-      <c r="D53">
+      <c r="D53"/>
+      <c r="E53"/>
+      <c r="F53">
         <v>8500000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>5850000.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>4250000.0</v>
       </c>
-      <c r="G53"/>
-      <c r="H53"/>
       <c r="I53"/>
-      <c r="J53">
+      <c r="J53"/>
+      <c r="K53"/>
+      <c r="L53">
         <v>-18907000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>-19268000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>0.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>0.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>71000.0</v>
       </c>
-      <c r="O53"/>
-[...1 lines deleted...]
-      <c r="Q53">
+      <c r="Q53"/>
+      <c r="R53"/>
+      <c r="S53">
         <v>-18649000.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>-35665000.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>-30895000.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>-30904000.0</v>
       </c>
-      <c r="U53">
+      <c r="W53">
         <v>-27232000.0</v>
       </c>
-      <c r="V53">
+      <c r="X53">
         <v>-29031000.0</v>
       </c>
-      <c r="W53">
+      <c r="Y53">
         <v>-31340000.0</v>
       </c>
-      <c r="X53">
+      <c r="Z53">
         <v>-24950000.0</v>
       </c>
-      <c r="Y53">
+      <c r="AA53">
         <v>-28829000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AB53">
         <v>-45054000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AC53">
         <v>-7261000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AD53">
         <v>3673000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AE53">
         <v>-8674000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AF53">
         <v>-10101000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AG53">
         <v>-10027000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AH53">
         <v>-10691000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AI53">
         <v>-9027000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AJ53">
         <v>-7710000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AK53">
         <v>-19733000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AL53">
         <v>-9849000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AM53">
         <v>-10000000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AN53">
         <v>-13911000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AO53">
         <v>-15046000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AP53">
         <v>-14833000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AQ53">
         <v>-14274000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AR53">
         <v>-15666000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AS53">
         <v>-16223000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AT53">
         <v>-15769000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AU53">
         <v>-16052000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AV53">
         <v>-21104000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AW53">
         <v>-20925000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AX53">
         <v>-21257000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AY53">
         <v>-21062000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AZ53">
         <v>-22032000.0</v>
       </c>
-      <c r="AY53">
+      <c r="BA53">
         <v>-24118000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BB53">
         <v>-23431000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BC53">
         <v>-22058000.0</v>
       </c>
-      <c r="BB53"/>
-      <c r="BC53"/>
       <c r="BD53"/>
       <c r="BE53"/>
       <c r="BF53"/>
       <c r="BG53"/>
       <c r="BH53"/>
-    </row>
-    <row r="54" spans="1:60">
+      <c r="BI53"/>
+      <c r="BJ53"/>
+    </row>
+    <row r="54" spans="1:62">
       <c r="A54" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
@@ -10686,770 +11091,796 @@
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
       <c r="BG54"/>
       <c r="BH54"/>
-    </row>
-    <row r="55" spans="1:60">
+      <c r="BI54"/>
+      <c r="BJ54"/>
+    </row>
+    <row r="55" spans="1:62">
       <c r="A55" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B55">
+        <v>614321000.0</v>
+      </c>
+      <c r="C55">
+        <v>574898305.0</v>
+      </c>
+      <c r="D55">
         <v>581523000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>628610000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>623893000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>622726000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>592496000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>546176000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>514031000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>527750000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>476375000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>464954000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>504674000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>448725000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>380892000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>353682000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>352216000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>369470000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>386106000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>366831000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>361164000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>360802000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>360274000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>368617000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>348324000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>363952000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>374308000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>381895000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>339102000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>350065000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>342523000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>334450000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>330718000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>327055000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>336096000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>335573000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>328400000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>330115000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>342659000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>340927000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>345339000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>351484000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>360042000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>348696000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>344348000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>339149000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>331881000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>321227000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>318590000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AY55">
         <v>316177000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>330362000.0</v>
       </c>
-      <c r="AY55">
+      <c r="BA55">
         <v>336575000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BB55">
         <v>338915000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BC55">
         <v>299105000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BD55">
         <v>298934000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BE55">
         <v>285834000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BF55">
         <v>264824000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BG55">
         <v>256651000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BH55">
         <v>540070000000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BI55">
         <v>297713000000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BJ55">
         <v>176752000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:60">
+    <row r="56" spans="1:62">
       <c r="A56" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B56">
+        <v>315755000.0</v>
+      </c>
+      <c r="C56">
+        <v>271070467.0</v>
+      </c>
+      <c r="D56">
         <v>256983000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>273549000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>273510000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>276785000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>266405000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>225231000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>192336000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>212506000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>163692000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>150676000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>189739000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>144871000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>136301000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>102093000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>89417000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>75181000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>75512000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>63646000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>57358000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>59545000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>57492000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>71166000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>60262000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>62695000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>58570000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>105958000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>68536000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>53517000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>43156000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>39299000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>40517000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>39409000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>46037000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>33528000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>32398000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>36446000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>29494000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>27027000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>32789000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>40086000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>52779000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>51899000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>50704000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>48490000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>49116000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AW56">
         <v>41322000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AX56">
         <v>43005000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AY56">
         <v>44366000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AZ56">
         <v>57528000.0</v>
       </c>
-      <c r="AY56">
+      <c r="BA56">
         <v>74188000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BB56">
         <v>75613000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BC56">
         <v>59232000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BD56">
         <v>77213000.0</v>
       </c>
-      <c r="BC56"/>
-      <c r="BD56"/>
       <c r="BE56"/>
       <c r="BF56"/>
       <c r="BG56"/>
       <c r="BH56"/>
-    </row>
-    <row r="57" spans="1:60">
+      <c r="BI56"/>
+      <c r="BJ56"/>
+    </row>
+    <row r="57" spans="1:62">
       <c r="A57" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B57">
+        <v>379113000.0</v>
+      </c>
+      <c r="C57">
+        <v>340034932.0</v>
+      </c>
+      <c r="D57">
         <v>373370000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>416689000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>400736000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>398943000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>368442000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>319796000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>291811000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>304775000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>262603000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>229717000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>232060000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>200819000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>457901000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>455897000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>206787000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>169323000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>178604000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>210392000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>237601000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>286093000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>198928000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>299192000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>350463000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>260384000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>241548000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>264702000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>206058000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>228514000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>217167000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>203334000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>194411000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>181402000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>192059000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>186323000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>176907000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>205700000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>204020000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>197744000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>199466000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>195545000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>203699000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>183218000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>165314000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>147597000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>163909000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AW57">
         <v>154219000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AX57">
         <v>150963000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AY57">
         <v>170283000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AZ57">
         <v>138471000.0</v>
       </c>
-      <c r="AY57">
+      <c r="BA57">
         <v>130371000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BB57">
         <v>135663000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BC57">
         <v>150903000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BD57">
         <v>104153000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BE57">
         <v>76585000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BF57">
         <v>61759000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BG57">
         <v>50401000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BH57">
         <v>294402000000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BI57">
         <v>162007000000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BJ57">
         <v>45882000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:60">
+    <row r="58" spans="1:62">
       <c r="A58" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B58">
+        <v>525695000.0</v>
+      </c>
+      <c r="C58">
+        <v>495988870.0</v>
+      </c>
+      <c r="D58">
         <v>509345000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>553627000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>540994000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>551069000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>525635000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>474987000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>446050000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>456697000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>406014000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>392149000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>433781000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>378492000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>304363000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>296400000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>309130000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>330387000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>347245000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>333210000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>333637000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>332588000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>325976000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>324966000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>312748000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>317894000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>327071000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>328064000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>287547000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>340079000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>309303000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>299266000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>294284000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>287290000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>284254000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>280732000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>273598000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>273848000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>272824000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>266970000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>267750000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>269491000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>270566000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>252699000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>242779000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>231793000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>215074000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>197365000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>193081000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AY58">
         <v>183181000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AZ58">
         <v>197414000.0</v>
       </c>
-      <c r="AY58">
+      <c r="BA58">
         <v>195315000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BB58">
         <v>198218000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BC58">
         <v>154799000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BD58">
         <v>154977000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BE58">
         <v>131295000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BF58">
         <v>110057000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BG58">
         <v>100842000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BH58">
         <v>320152000000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BI58">
         <v>271115000000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BJ58">
         <v>166268000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:60">
+    <row r="59" spans="1:62">
       <c r="A59" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
@@ -11466,236 +11897,244 @@
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
       <c r="BH59"/>
-    </row>
-    <row r="60" spans="1:60">
+      <c r="BI59"/>
+      <c r="BJ59"/>
+    </row>
+    <row r="60" spans="1:62">
       <c r="A60" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B60">
+        <v>79667000.0</v>
+      </c>
+      <c r="C60">
+        <v>73568766.0</v>
+      </c>
+      <c r="D60">
         <v>67524000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>71160000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>77750000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>67371000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>60593000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>64989000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>63377000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>66168000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>65900000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>68809000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>67052000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>67038000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>72779000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>55478000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>42355000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>39593000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>36484000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>33380000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>26237000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>30108000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>35490000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>42236000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>38256000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>45024000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>45269000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>65085000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>56976000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>15789000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>42435000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>44239000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>44869000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>47587000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>57224000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>60168000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>61887000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>62882000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>77019000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>80359000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>83740000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>87585000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>95238000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>101511000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>106713000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>112167000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>117659000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>124404000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>127705000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>134409000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>132868000.0</v>
       </c>
-      <c r="AY60">
+      <c r="BA60">
         <v>141572000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BB60">
         <v>141272000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BC60">
         <v>145282000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BD60">
         <v>62083000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BE60">
         <v>154798000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BF60">
         <v>155103000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BG60">
         <v>156289000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BH60">
         <v>219918000000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BI60">
         <v>26598000000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BJ60">
         <v>10484000000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:60">
+    <row r="61" spans="1:62">
       <c r="A61" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
@@ -11712,54 +12151,56 @@
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
       <c r="BG61"/>
       <c r="BH61"/>
-    </row>
-    <row r="62" spans="1:60">
+      <c r="BI61"/>
+      <c r="BJ61"/>
+    </row>
+    <row r="62" spans="1:62">
       <c r="A62" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
@@ -11776,101 +12217,104 @@
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
+      <c r="BI62"/>
+      <c r="BJ62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R32"/>
+  <dimension ref="A1:S32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="16" max="16" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="18" max="18" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18">
+    <row r="1" spans="1:19">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -11881,1943 +12325,2041 @@
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
-    </row>
-    <row r="2" spans="1:18">
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="2" spans="1:19">
       <c r="A2" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B2">
+        <v>336107054.0</v>
+      </c>
+      <c r="C2">
         <v>298584000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>254713000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>189515000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>93531000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>47473000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>62762000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>36111000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>29100000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>20954000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>36083000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>47537000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>117575000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>80674000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>64820918.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>56116376.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>33384152.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>90743000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:18">
+    <row r="3" spans="1:19">
       <c r="A3" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B3">
+        <v>33261741.0</v>
+      </c>
+      <c r="C3">
         <v>3128000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>2382000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>2070000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1452000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1201000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1328000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1147000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1362000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>2368000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>3744000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>2837000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>2154000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1897000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>-362112.0</v>
       </c>
-      <c r="P3"/>
-      <c r="Q3">
+      <c r="Q3"/>
+      <c r="R3">
         <v>-322013.5</v>
       </c>
-      <c r="R3"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:18">
+      <c r="S3"/>
+    </row>
+    <row r="4" spans="1:19">
       <c r="A4" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
-    </row>
-    <row r="5" spans="1:18">
+      <c r="S4"/>
+    </row>
+    <row r="5" spans="1:19">
       <c r="A5" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B5">
+        <v>-9768630.0</v>
+      </c>
+      <c r="C5">
         <v>5414000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>7531000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>39493000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>10624000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-14294000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-10020000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-21635000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-3491000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-14756000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-21248000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-19538000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-14119000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-11910000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>9325112.0</v>
       </c>
-      <c r="P5"/>
-      <c r="Q5">
+      <c r="Q5"/>
+      <c r="R5">
         <v>-237239.6</v>
       </c>
-      <c r="R5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:18">
+      <c r="S5"/>
+    </row>
+    <row r="6" spans="1:19">
       <c r="A6" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B6">
+        <v>23493111.0</v>
+      </c>
+      <c r="C6">
         <v>8542000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>9913000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>41563000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>12076000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-13093000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-8692000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-20488000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-2129000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-12388000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-17504000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-16701000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-11965000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-10013000.0</v>
       </c>
-      <c r="O6">
-[...1 lines deleted...]
-      </c>
       <c r="P6">
+        <v>8524000.0</v>
+      </c>
+      <c r="Q6">
         <v>2702459.0</v>
       </c>
-      <c r="Q6">
-[...4 lines deleted...]
-    <row r="7" spans="1:18">
+      <c r="R6">
+        <v>-237239.6</v>
+      </c>
+      <c r="S6"/>
+    </row>
+    <row r="7" spans="1:19">
       <c r="A7" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
-    </row>
-    <row r="8" spans="1:18">
+      <c r="S7"/>
+    </row>
+    <row r="8" spans="1:19">
       <c r="A8" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
-    </row>
-    <row r="9" spans="1:18">
+      <c r="S8"/>
+    </row>
+    <row r="9" spans="1:19">
       <c r="A9" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B9">
+        <v>23106909.0</v>
+      </c>
+      <c r="C9">
         <v>16567000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>25896000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>56466000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>21813000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-5313000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>41000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>2050000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-369000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-9313000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-7741000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-9069000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-2863000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>16566000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>23423458.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>8959638.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>7694797.0</v>
       </c>
-      <c r="R9"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:18">
+      <c r="S9"/>
+    </row>
+    <row r="10" spans="1:19">
       <c r="A10" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B10">
+        <v>6694820.0</v>
+      </c>
+      <c r="C10">
         <v>1995000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>3211000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>35831000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>5385000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-17918000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-5696000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-28767000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-7136000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-19378000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-26503000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-30036000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-15665000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-14040000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>4889836.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>2333428.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>1898871.0</v>
       </c>
-      <c r="R10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:18">
+      <c r="S10"/>
+    </row>
+    <row r="11" spans="1:19">
       <c r="A11" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B11">
+        <v>4362794.0</v>
+      </c>
+      <c r="C11">
         <v>1179000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>2483000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>9756000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>4467000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-1513000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-159000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-509000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>9581000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>6104000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-581000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-5418000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-5040000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-2890000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>1917868.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>872224.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>786200.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>2244000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:18">
+    <row r="12" spans="1:19">
       <c r="A12" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B12">
+        <v>5007781.0</v>
+      </c>
+      <c r="C12">
         <v>3419000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>4320000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>3662000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>5239000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>3624000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>7607000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>7132000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>3645000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>4622000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>2531000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>2237000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1697000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>2130000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>4227000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>228943.9</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>977181.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>0.0</v>
       </c>
     </row>
-    <row r="13" spans="1:18">
+    <row r="13" spans="1:19">
       <c r="A13" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B13">
+        <v>332000.0</v>
+      </c>
+      <c r="C13">
         <v>1147000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>144000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>391000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>594000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1017000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>61000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>376000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>42000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>96000.0</v>
       </c>
-      <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
-    </row>
-    <row r="14" spans="1:18">
+      <c r="S13"/>
+    </row>
+    <row r="14" spans="1:19">
       <c r="A14" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B14">
+        <v>-1069000.0</v>
+      </c>
+      <c r="C14">
         <v>508000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-1682000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-3742000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-1396000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-1894000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1034000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-5803000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-7822000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-6615000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-5592000.0</v>
       </c>
-      <c r="L14"/>
-      <c r="M14">
+      <c r="M14"/>
+      <c r="N14">
         <v>55000.0</v>
       </c>
-      <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
-    </row>
-    <row r="15" spans="1:18">
+      <c r="S14"/>
+    </row>
+    <row r="15" spans="1:19">
       <c r="A15" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B15">
+        <v>1276144.0</v>
+      </c>
+      <c r="C15">
         <v>1324000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-954000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>22333000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>918000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-16405000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-5537000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-28305000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-15518000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-24431000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-25125000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-21220000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-10680000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-10654000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>3687360.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>1461204.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>1133360.0</v>
       </c>
-      <c r="R15"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:18">
+      <c r="S15"/>
+    </row>
+    <row r="16" spans="1:19">
       <c r="A16" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B16">
+        <v>1292000.0</v>
+      </c>
+      <c r="C16">
         <v>1324000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>-954000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>22333000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-478000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-13945000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-3451000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-28305000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-15518000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-24431000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-25125000.0</v>
       </c>
-      <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
-      <c r="O16">
+      <c r="O16"/>
+      <c r="P16">
         <v>33400000000.0</v>
       </c>
-      <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
-    </row>
-    <row r="17" spans="1:18">
+      <c r="S16"/>
+    </row>
+    <row r="17" spans="1:19">
       <c r="A17" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B17">
+        <v>2361000.0</v>
+      </c>
+      <c r="C17">
         <v>816000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>728000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>26075000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>918000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-16405000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-5537000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-28258000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-16717000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-25482000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-25922000.0</v>
       </c>
-      <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
-    </row>
-    <row r="18" spans="1:18">
+      <c r="S17"/>
+    </row>
+    <row r="18" spans="1:19">
       <c r="A18" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B18">
+        <v>-4738000.0</v>
+      </c>
+      <c r="C18">
         <v>-3000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-4176000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-3559000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-4645000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-2607000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-7546000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-6756000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-3603000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-4526000.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
-    </row>
-    <row r="19" spans="1:18">
+      <c r="S18"/>
+    </row>
+    <row r="19" spans="1:19">
       <c r="A19" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
-    </row>
-    <row r="20" spans="1:18">
+      <c r="S19"/>
+    </row>
+    <row r="20" spans="1:19">
       <c r="A20" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
-    </row>
-    <row r="21" spans="1:18">
+      <c r="S20"/>
+    </row>
+    <row r="21" spans="1:19">
       <c r="A21" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B21">
+        <v>-9768630.0</v>
+      </c>
+      <c r="C21">
         <v>-5545000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>6739000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>41289000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>10817000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-13810000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-10020000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-7269000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-5832000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-17924000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-19428000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-21242000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-24317000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-9655000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>10384444.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>2702459.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-237239.6</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>14136000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:18">
+    <row r="22" spans="1:19">
       <c r="A22" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
-    </row>
-    <row r="23" spans="1:18">
+      <c r="S22"/>
+    </row>
+    <row r="23" spans="1:19">
       <c r="A23" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B23">
+        <v>368982594.0</v>
+      </c>
+      <c r="C23">
         <v>320696000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>269316000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>204379000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>100943000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>52375000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>70085000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>45430000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>34563000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>29565000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>47770000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>59710000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>139029000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>106895000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>77859931.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>62373555.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>41316188.0</v>
       </c>
-      <c r="R23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:18">
+      <c r="S23"/>
+    </row>
+    <row r="24" spans="1:19">
       <c r="A24" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
-    </row>
-    <row r="25" spans="1:18">
+      <c r="S24"/>
+    </row>
+    <row r="25" spans="1:19">
       <c r="A25" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B25">
+        <v>2917000.0</v>
+      </c>
+      <c r="C25">
         <v>3128000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>2382000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>2070000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1452000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>875000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1328000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1147000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1362000.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
-    </row>
-    <row r="26" spans="1:18">
+      <c r="S25"/>
+    </row>
+    <row r="26" spans="1:19">
       <c r="A26" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
-    </row>
-    <row r="27" spans="1:18">
+      <c r="S26"/>
+    </row>
+    <row r="27" spans="1:19">
       <c r="A27" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B27">
+        <v>2258000.0</v>
+      </c>
+      <c r="C27">
         <v>433000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>4468000.0</v>
       </c>
-      <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
-      <c r="K27">
+      <c r="K27"/>
+      <c r="L27">
         <v>27000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>415000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>3769000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>3480000.0</v>
       </c>
-      <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
-    </row>
-    <row r="28" spans="1:18">
+      <c r="S27"/>
+    </row>
+    <row r="28" spans="1:19">
       <c r="A28" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B28">
+        <v>1729000.0</v>
+      </c>
+      <c r="C28">
         <v>1283000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>10324000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>564000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>389000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>233000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1033000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1278000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>273000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>888000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>692000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1759000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>5055000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>6832000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>108893000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>56413000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>74113000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>36267000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:18">
+    <row r="29" spans="1:19">
       <c r="A29" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B29">
+        <v>4417000.0</v>
+      </c>
+      <c r="C29">
         <v>1179000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>2483000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>9756000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>4467000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-1513000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-159000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-509000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>9581000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>6104000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-581000.0</v>
       </c>
-      <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
-    </row>
-    <row r="30" spans="1:18">
+      <c r="S29"/>
+    </row>
+    <row r="30" spans="1:19">
       <c r="A30" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B30">
+        <v>32875539.0</v>
+      </c>
+      <c r="C30">
         <v>22112000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>19211000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>14864000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>7412000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>4902000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>7323000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>9319000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>5463000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>8611000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>11687000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>12173000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>21454000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>26221000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>13039012.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>6257178.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>7932035.0</v>
       </c>
-      <c r="R30"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:18">
+      <c r="S30"/>
+    </row>
+    <row r="31" spans="1:19">
       <c r="A31" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B31">
+        <v>16463450.0</v>
+      </c>
+      <c r="C31">
         <v>7540000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-8082000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-5771000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-5432000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-7227000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>1586000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-21498000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-3903000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-4719000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-7075000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-8794000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>3874000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-4385000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-6087444.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-369031.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>2136110.0</v>
       </c>
-      <c r="R31"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:18">
+      <c r="S31"/>
+    </row>
+    <row r="32" spans="1:19">
       <c r="A32" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B32">
+        <v>359213964.0</v>
+      </c>
+      <c r="C32">
         <v>315151000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>280609000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>245981000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>115344000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>42160000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>62803000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>38161000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>28731000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>11641000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>28342000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>38468000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>114712000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>97240000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>88244376.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>65076014.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>41078949.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>141146000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BH32"/>
+  <dimension ref="A1:BJ32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:60">
+    <row r="1" spans="1:62">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C1" t="s">
-        <v>80</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>81</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>82</v>
       </c>
       <c r="F1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="G1" t="s">
-        <v>83</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>84</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>85</v>
       </c>
       <c r="J1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="K1" t="s">
-        <v>86</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>87</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>88</v>
       </c>
       <c r="N1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="O1" t="s">
-        <v>89</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>90</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>91</v>
       </c>
       <c r="R1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="S1" t="s">
-        <v>92</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>93</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>94</v>
       </c>
       <c r="V1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="W1" t="s">
-        <v>95</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>96</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>97</v>
       </c>
       <c r="Z1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AA1" t="s">
-        <v>98</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>99</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>100</v>
       </c>
       <c r="AD1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AE1" t="s">
-        <v>101</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>102</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>103</v>
       </c>
       <c r="AH1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AI1" t="s">
-        <v>104</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>105</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>106</v>
       </c>
       <c r="AL1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AM1" t="s">
-        <v>107</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>108</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>109</v>
       </c>
       <c r="AP1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AQ1" t="s">
-        <v>110</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>111</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>112</v>
       </c>
       <c r="AT1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AU1" t="s">
-        <v>113</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>114</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>115</v>
       </c>
       <c r="AX1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="AY1" t="s">
-        <v>116</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>117</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>118</v>
       </c>
       <c r="BB1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="BC1" t="s">
-        <v>119</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>120</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>121</v>
       </c>
       <c r="BF1" t="s">
-        <v>152</v>
+        <v>122</v>
       </c>
       <c r="BG1" t="s">
-        <v>153</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>154</v>
       </c>
-    </row>
-    <row r="2" spans="1:60">
+      <c r="BI1" t="s">
+        <v>155</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="2" spans="1:62">
       <c r="A2" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B2">
+        <v>82546000.0</v>
+      </c>
+      <c r="C2">
+        <v>88716643.0</v>
+      </c>
+      <c r="D2">
         <v>90439000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>70483000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>88231000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>108251000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>61520000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>77955000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>50858000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>70453000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>62925000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>58217000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>63064000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>68716000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>52426000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>37869000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>30504000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>37914000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>25211000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>16888000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>13518000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>14821000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>18303000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>3397000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>10952000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>10293000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>21670000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>14842000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>15957000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>10903000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>6984000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>9040000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>9184000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>10099000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>5595000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>5881000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>7525000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>5667000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>5343000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>2274000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>7670000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>7545000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>13359000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>7607000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>7572000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>11604000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>13044000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>11240000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>11649000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>17966000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>36331000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>29963000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>33315000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>20481000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>26192000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>19975000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>14026000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>11111000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>15577000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>18036000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>11709000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:60">
+    <row r="3" spans="1:62">
       <c r="A3" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B3">
+        <v>262000.0</v>
+      </c>
+      <c r="C3">
+        <v>8196315.0</v>
+      </c>
+      <c r="D3">
         <v>1080000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>373000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>888000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>1435000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>638000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>5369000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>465000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>38000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>2226000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>79000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>39000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>436000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>740000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>545000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>349000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>785000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>235000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>252000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>180000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>392000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>195000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>191000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>97000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>908000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>123000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>135000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>162000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>856000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>74000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>73000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>144000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>699000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>189000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>236000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>238000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>922000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>354000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>445000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>647000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>1734000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>628000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>650000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>732000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>1146000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>650000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>462000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>579000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>529000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>541000.0</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>538000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>546000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>605000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>483000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>541000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>268000.0</v>
       </c>
-      <c r="BE3"/>
-      <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
-    </row>
-    <row r="4" spans="1:60">
+      <c r="BI3"/>
+      <c r="BJ3"/>
+    </row>
+    <row r="4" spans="1:62">
       <c r="A4" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -13834,402 +14376,416 @@
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
-    </row>
-    <row r="5" spans="1:60">
+      <c r="BI4"/>
+      <c r="BJ4"/>
+    </row>
+    <row r="5" spans="1:62">
       <c r="A5" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B5">
+        <v>15337000.0</v>
+      </c>
+      <c r="C5">
+        <v>582525.0</v>
+      </c>
+      <c r="D5">
         <v>-255000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-8622000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>13311000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>6159000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-3089000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>1763000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-3044000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>5360000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-2347000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>2547000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>1971000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>4048000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>15377000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>18702000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>3161000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>6127000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>5444000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>1114000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-2061000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-5323000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-7049000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>3275000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-5198000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>4749000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-11734000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>9983000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-1087000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-17315000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-932000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>413000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-3801000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-4938000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>1555000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>4097000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-2020000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-4318000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-3470000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-3120000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-3848000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-4224000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-6037000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-5393000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-5594000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-2270000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>-6430000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>-3486000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>-7352000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>1963000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>-9845000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>-6417000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>-5972000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>-4820000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>-10656000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>1063000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>2503000.0</v>
       </c>
-      <c r="BE5"/>
-      <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
-    </row>
-    <row r="6" spans="1:60">
+      <c r="BI5"/>
+      <c r="BJ5"/>
+    </row>
+    <row r="6" spans="1:62">
       <c r="A6" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B6">
+        <v>15599000.0</v>
+      </c>
+      <c r="C6">
+        <v>8778840.0</v>
+      </c>
+      <c r="D6">
         <v>825000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-8249000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>14199000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>7594000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-2451000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>7132000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-2579000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>5398000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-121000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>2626000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>2010000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>4484000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>16117000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>19247000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>3510000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>6912000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>5679000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>1366000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-1881000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-4931000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-6854000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>3466000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-5101000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>5657000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-11611000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>10118000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-925000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-16459000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-858000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>486000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-3657000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-4239000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>1744000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>4333000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-1782000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-3396000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-3116000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-2675000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-3201000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-2490000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-5409000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>-4743000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-4862000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>-1124000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>-5780000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>-3024000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>-6773000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>2492000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>-9304000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>-5879000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>-5426000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>-4215000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>-10173000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>1604000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>2771000.0</v>
       </c>
-      <c r="BE6"/>
-      <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
-    </row>
-    <row r="7" spans="1:60">
+      <c r="BI6"/>
+      <c r="BJ6"/>
+    </row>
+    <row r="7" spans="1:62">
       <c r="A7" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -14246,54 +14802,56 @@
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
-    </row>
-    <row r="8" spans="1:60">
+      <c r="BI7"/>
+      <c r="BJ7"/>
+    </row>
+    <row r="8" spans="1:62">
       <c r="A8" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -14310,1572 +14868,1632 @@
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
-    </row>
-    <row r="9" spans="1:60">
+      <c r="BI8"/>
+      <c r="BJ8"/>
+    </row>
+    <row r="9" spans="1:62">
       <c r="A9" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B9">
+        <v>24345000.0</v>
+      </c>
+      <c r="C9">
+        <v>8069418.0</v>
+      </c>
+      <c r="D9">
         <v>12611000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>-5378000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>10426000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>2454000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>9292000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>6425000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>-1604000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>11895000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-401000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>4014000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>10442000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>14260000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>15906000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>18745000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>7555000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>8534000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>9910000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>172000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>3197000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>-1866000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>-9054000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>4542000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>1065000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>4990000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>-7262000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>2613000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>-300000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>558000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>1001000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>904000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>-413000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>832000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>2070000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>-1356000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>-1915000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>-4255000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>-2226000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>-467000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>-2365000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>1661000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>-3197000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>-3182000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>-3023000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>-452000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>-3649000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>-955000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>-4013000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>8701000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>-5510000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>-3044000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>-3010000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>10978000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>-3996000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>5536000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>4048000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>15941000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>5699000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>7988000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>4991000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:60">
+    <row r="10" spans="1:62">
       <c r="A10" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B10">
+        <v>13715000.0</v>
+      </c>
+      <c r="C10">
+        <v>5197760.0</v>
+      </c>
+      <c r="D10">
         <v>-1136000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-9716000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>12428000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>5294000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-3958000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>4430000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-3771000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>3159000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-3016000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>1826000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>1242000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>1337000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>14571000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>17553000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>2370000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>4371000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>3338000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>370000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-2694000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-5380000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-6787000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>1192000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-6943000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>2098000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-16661000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>11188000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-2321000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-20156000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-2407000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-1062000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-5142000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-6223000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>-2325000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>3201000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>-1789000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>-7360000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>-3978000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>-3702000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>-4338000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>-7915000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>-6686000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>-5973000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>-5929000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>-11254000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>-7130000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>-3764000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>-7888000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>1806000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>-10481000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>-657000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>-6333000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>-5575000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>-9171000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>-455000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>1161000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>459000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>47000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>1548000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>2243000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:60">
+    <row r="11" spans="1:62">
       <c r="A11" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B11">
+        <v>4012000.0</v>
+      </c>
+      <c r="C11">
+        <v>3494150.0</v>
+      </c>
+      <c r="D11">
         <v>1630000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>-1792000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>1082000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>103000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>562000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>1131000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>-617000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>2424000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>-414000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>-87000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>560000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>6607000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>332000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>2817000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>792000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>4506000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-3222000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>2240000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-39000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>-1474000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>2524000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-622000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-120000.0</v>
       </c>
       <c r="Z11">
         <v>-39000.0</v>
       </c>
       <c r="AA11">
+        <v>-120000.0</v>
+      </c>
+      <c r="AB11">
+        <v>-39000.0</v>
+      </c>
+      <c r="AC11">
         <v>824000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>-824000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>1664000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>-478000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>148000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>-1843000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>6000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>667000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>3171000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>-257000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>5996000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>102000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>-64000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>70000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>274000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>-257000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>-363000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>-235000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>-2780000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>-126000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>-2162000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>-350000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>730000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>-2338000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>-1480000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>-1952000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>-4081000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>1332000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>-139000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>-2000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>62000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BH11">
         <v>354000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BI11">
         <v>1125000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BJ11">
         <v>288000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:60">
+    <row r="12" spans="1:62">
       <c r="A12" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B12">
+        <v>1622000.0</v>
+      </c>
+      <c r="C12">
+        <v>2210197.0</v>
+      </c>
+      <c r="D12">
         <v>881000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>1094000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>883000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>865000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>869000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>958000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>727000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>2201000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>669000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>721000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>729000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>915000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>806000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>1149000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>792000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>1756000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>2108000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>744000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>633000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>57000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>262000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>2088000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>1746000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>2651000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>4910000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>1205000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>1234000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>2841000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>1475000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>1475000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>1341000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>1337000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>1050000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>896000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>414000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>3042000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>508000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>582000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>490000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>967000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>649000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>580000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>335000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>723000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>700000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>278000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>536000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>168000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>636000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>421000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>483000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>755000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>329000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>1518000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>1342000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>2527000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>941000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>496000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>263000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:60">
+    <row r="13" spans="1:62">
       <c r="A13" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B13">
+        <v>37000.0</v>
+      </c>
+      <c r="C13">
+        <v>42000.0</v>
+      </c>
+      <c r="D13">
         <v>2013000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>2385000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>595000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>4470000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>5865000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>123000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>88000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>73000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>1456000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>4711000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>1126000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>3018000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>1863000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>26000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>23000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>565000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>2332000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>935000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>1168000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>1390000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>455000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>5000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>11000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>15000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>3054000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>3084000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>16000.0</v>
       </c>
-      <c r="AC13"/>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
-    </row>
-    <row r="14" spans="1:60">
+      <c r="BI13"/>
+      <c r="BJ13"/>
+    </row>
+    <row r="14" spans="1:62">
       <c r="A14" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B14">
+        <v>-3621000.0</v>
+      </c>
+      <c r="C14">
+        <v>-701000.0</v>
+      </c>
+      <c r="D14">
         <v>-831000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>1326000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>-863000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>1891000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>-68000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>-1596000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>281000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>-416000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>-466000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>-155000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>-645000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>581000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>-1946000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>-1572000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>-805000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>-1518000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>-491000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>241000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>1290000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>-1894000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>-1192000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>1415000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>-2680000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>1034000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>1968000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>-11254000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>-5421000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>-5803000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>-9215000.0</v>
       </c>
-      <c r="AE14"/>
-      <c r="AF14"/>
       <c r="AG14"/>
-      <c r="AH14">
+      <c r="AH14"/>
+      <c r="AI14"/>
+      <c r="AJ14">
         <v>663000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>1040000.0</v>
       </c>
-      <c r="AJ14"/>
-      <c r="AK14">
+      <c r="AL14"/>
+      <c r="AM14">
         <v>541000.0</v>
       </c>
-      <c r="AL14"/>
-      <c r="AM14"/>
       <c r="AN14"/>
-      <c r="AO14">
+      <c r="AO14"/>
+      <c r="AP14"/>
+      <c r="AQ14">
         <v>154000.0</v>
       </c>
-      <c r="AP14"/>
-      <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
-      <c r="AU14">
+      <c r="AU14"/>
+      <c r="AV14"/>
+      <c r="AW14">
         <v>1654000.0</v>
       </c>
-      <c r="AV14"/>
-[...1 lines deleted...]
-      <c r="AX14">
+      <c r="AX14"/>
+      <c r="AY14"/>
+      <c r="AZ14">
         <v>396000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>234000.0</v>
       </c>
-      <c r="AZ14"/>
-      <c r="BA14"/>
       <c r="BB14"/>
-      <c r="BC14">
+      <c r="BC14"/>
+      <c r="BD14"/>
+      <c r="BE14">
         <v>245000.0</v>
       </c>
-      <c r="BD14"/>
-[...3 lines deleted...]
-      </c>
+      <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14">
+        <v>128000.0</v>
+      </c>
+      <c r="BI14"/>
+      <c r="BJ14">
         <v>4000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:60">
+    <row r="15" spans="1:62">
       <c r="A15" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B15">
+        <v>6082000.0</v>
+      </c>
+      <c r="C15">
+        <v>1003181.0</v>
+      </c>
+      <c r="D15">
         <v>-3597000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-6598000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>10483000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>7082000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-4588000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>1703000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-2873000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>319000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-3068000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>1758000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>682000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-5270000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>12293000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>13164000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>1565000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-1653000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>2847000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>488000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-2160000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-3700000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-6351000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>1595000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-5489000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>759000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>-18528000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>16197000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>-1879000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>-23260000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>-1769000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>-590000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>-2686000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>-9791000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>-3655000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>-1010000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>-1062000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>-13897000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>-3298000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>-3387000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>-3849000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>-8343000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>-6181000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>-5240000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>-5361000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>-4515000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>-6694000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>-3256000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>-6755000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>1514000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>-8539000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>589000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>-4244000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>-1158000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>-10103000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>-561000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>1168000.0</v>
       </c>
-      <c r="BE15"/>
-      <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
-    </row>
-    <row r="16" spans="1:60">
+      <c r="BI15"/>
+      <c r="BJ15"/>
+    </row>
+    <row r="16" spans="1:62">
       <c r="A16" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>137</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>1004000.0</v>
+      </c>
+      <c r="D16">
         <v>-3597000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>-6598000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>10483000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>7082000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>-4588000.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
         <v>-3068000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>1758000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>37000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-4720000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>12293000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>13164000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>1565000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-1653000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>2847000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>488000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-2160000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-3700000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-297000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-4459000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-5489000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>759000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>-18528000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>16197000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>-1879000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>-23260000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>-1769000.0</v>
       </c>
-      <c r="AE16"/>
-      <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
-    </row>
-    <row r="17" spans="1:60">
+      <c r="BI16"/>
+      <c r="BJ16"/>
+    </row>
+    <row r="17" spans="1:62">
       <c r="A17" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B17">
+        <v>9703000.0</v>
+      </c>
+      <c r="C17">
+        <v>1705000.0</v>
+      </c>
+      <c r="D17">
         <v>-2766000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-7924000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>11346000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>5191000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-4520000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>3299000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-3154000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>735000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-2602000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>1913000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>682000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-5270000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>14239000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>14736000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>2370000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-135000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>3338000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>370000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>-2655000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>-3906000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>-6787000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>1192000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>-6904000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>2218000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>-16622000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>10364000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>-1497000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>-21820000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>-1929000.0</v>
       </c>
-      <c r="AE17"/>
-      <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
-    </row>
-    <row r="18" spans="1:60">
+      <c r="BI17"/>
+      <c r="BJ17"/>
+    </row>
+    <row r="18" spans="1:62">
       <c r="A18" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B18">
+        <v>-1585000.0</v>
+      </c>
+      <c r="C18">
+        <v>-2170000.0</v>
+      </c>
+      <c r="D18">
         <v>-891000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-929000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-748000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-746000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-780000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-835000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-639000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-2128000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-647000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-697000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-704000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-887000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-780000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-1123000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-769000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-1191000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-2108000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-729000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-617000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>960000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>256000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-2088000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-1735000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-2636000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-7981000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>4289000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-1218000.0</v>
       </c>
-      <c r="AC18"/>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
-    </row>
-    <row r="19" spans="1:60">
+      <c r="BI18"/>
+      <c r="BJ18"/>
+    </row>
+    <row r="19" spans="1:62">
       <c r="A19" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -15892,54 +16510,56 @@
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
-    </row>
-    <row r="20" spans="1:60">
+      <c r="BI19"/>
+      <c r="BJ19"/>
+    </row>
+    <row r="20" spans="1:62">
       <c r="A20" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -15956,236 +16576,244 @@
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
-    </row>
-    <row r="21" spans="1:60">
+      <c r="BI20"/>
+      <c r="BJ20"/>
+    </row>
+    <row r="21" spans="1:62">
       <c r="A21" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B21">
+        <v>15886000.0</v>
+      </c>
+      <c r="C21">
+        <v>582524.0</v>
+      </c>
+      <c r="D21">
         <v>1312000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-12792000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>1007000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-5271000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>3650000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>2781000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-5404000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>6134000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-2347000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>2547000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>1971000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>4048000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>15377000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>18702000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>3162000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>4609000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>9157000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-1244000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>1939000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-3847000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-10009000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>3494000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>147000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>2359000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-9139000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>936000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-1438000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-3573000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-772000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>-935000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>-1989000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>-1253000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>1048000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>-2423000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>-3204000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>-7314000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>-3584000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>-2791000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>-4235000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>-3322000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>-5326000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>-5549000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>-5231000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>-3780000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>-6523000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>-3665000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>-7274000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>1887000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>-10655000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>-8058000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>-7491000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>-469000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>-10779000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>1518000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>75000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>5766000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>753000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>3166000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>1801000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:60">
+    <row r="22" spans="1:62">
       <c r="A22" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -16202,228 +16830,236 @@
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
-    </row>
-    <row r="23" spans="1:60">
+      <c r="BI22"/>
+      <c r="BJ22"/>
+    </row>
+    <row r="23" spans="1:62">
       <c r="A23" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B23">
+        <v>91005000.0</v>
+      </c>
+      <c r="C23">
+        <v>96203537.0</v>
+      </c>
+      <c r="D23">
         <v>101738000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>77897000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>97650000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>115976000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>67162000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>81599000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>54658000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>76778000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>68706000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>59613000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>68773000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>78661000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>51408000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>42236000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>32074000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>41899000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>25964000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>18304000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>14776000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>16802000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>19258000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>4445000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>11870000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>12924000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>23547000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>16519000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>17095000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>15034000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>8757000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>10879000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>10760000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>12184000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>6617000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>6948000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>8814000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>8726000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>6701000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>4598000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>9540000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>12528000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>15488000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>9974000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>9780000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>14932000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>15918000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>13950000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>14910000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>24780000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>41476000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>34977000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>37796000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>31928000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>32975000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>23993000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>17999000.0</v>
       </c>
-      <c r="BE23"/>
-      <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
-    </row>
-    <row r="24" spans="1:60">
+      <c r="BI23"/>
+      <c r="BJ23"/>
+    </row>
+    <row r="24" spans="1:62">
       <c r="A24" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -16440,164 +17076,172 @@
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
-    </row>
-    <row r="25" spans="1:60">
+      <c r="BI24"/>
+      <c r="BJ24"/>
+    </row>
+    <row r="25" spans="1:62">
       <c r="A25" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B25">
+        <v>262000.0</v>
+      </c>
+      <c r="C25">
+        <v>576000.0</v>
+      </c>
+      <c r="D25">
         <v>1080000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>373000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>888000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>1435000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>638000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>590000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>465000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>38000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>2226000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>79000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>39000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>436000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>740000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>545000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>349000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>785000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>235000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>252000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>180000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>392000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>195000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>191000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>97000.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
-    </row>
-    <row r="26" spans="1:60">
+      <c r="BI25"/>
+      <c r="BJ25"/>
+    </row>
+    <row r="26" spans="1:62">
       <c r="A26" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -16614,1033 +17258,1068 @@
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
-    </row>
-    <row r="27" spans="1:60">
+      <c r="BI26"/>
+      <c r="BJ26"/>
+    </row>
+    <row r="27" spans="1:62">
       <c r="A27" t="s">
-        <v>146</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>148</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27">
         <v>1717000.0</v>
       </c>
-      <c r="C27"/>
-[...3 lines deleted...]
-      </c>
+      <c r="E27"/>
       <c r="F27"/>
       <c r="G27">
+        <v>433000.0</v>
+      </c>
+      <c r="H27"/>
+      <c r="I27">
         <v>955000.0</v>
       </c>
-      <c r="H27"/>
-      <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
-      <c r="AB27">
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27">
         <v>1138000.0</v>
       </c>
-      <c r="AC27"/>
-      <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
-      <c r="AP27">
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27">
         <v>3000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>20000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>4000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>1000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>28000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>19000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>367000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>800000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>899000.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>974000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>1096000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>1742000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>1385000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>342000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BF27">
         <v>11000.0</v>
       </c>
-      <c r="BE27"/>
-      <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
-    </row>
-    <row r="28" spans="1:60">
+      <c r="BI27"/>
+      <c r="BJ27"/>
+    </row>
+    <row r="28" spans="1:62">
       <c r="A28" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B28">
+        <v>119000.0</v>
+      </c>
+      <c r="C28">
+        <v>274000.0</v>
+      </c>
+      <c r="D28">
         <v>230000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>418000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>807000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>163000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>309000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>2689000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>547000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>525000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>152000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>387000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>406000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>267000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>154000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>95000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>48000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>161000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>176000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>17000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>35000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>40000.0</v>
       </c>
       <c r="W28">
         <v>91000.0</v>
       </c>
       <c r="X28">
+        <v>40000.0</v>
+      </c>
+      <c r="Y28">
+        <v>91000.0</v>
+      </c>
+      <c r="Z28">
         <v>11000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>685000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>69000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>942000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>663000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>462000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>151000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>425000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>240000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>2000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>81000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>43000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>151000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>193000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>16000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>577000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>102000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>167000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>227000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>28000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>270000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>333000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>528000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>78000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>820000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>2301000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>1525000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>1043000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>186000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>5544000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>599000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>497000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>192000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>7026000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>2990000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>2837000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>1954000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:60">
+    <row r="29" spans="1:62">
       <c r="A29" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B29">
+        <v>4012000.0</v>
+      </c>
+      <c r="C29">
+        <v>3497000.0</v>
+      </c>
+      <c r="D29">
         <v>1630000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-1792000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>1082000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>103000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>562000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>1131000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-617000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>2424000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-414000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-87000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>560000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>6607000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>332000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>2817000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>4506000.0</v>
       </c>
       <c r="R29">
         <v>0.0</v>
       </c>
       <c r="S29">
+        <v>4506000.0</v>
+      </c>
+      <c r="T29">
         <v>0.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
+        <v>0.0</v>
+      </c>
+      <c r="V29">
         <v>-39000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-1474000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>0.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>0.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-120000.0</v>
       </c>
       <c r="Z29">
         <v>-39000.0</v>
       </c>
       <c r="AA29">
+        <v>-120000.0</v>
+      </c>
+      <c r="AB29">
+        <v>-39000.0</v>
+      </c>
+      <c r="AC29">
         <v>824000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-824000.0</v>
       </c>
-      <c r="AC29"/>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
-    </row>
-    <row r="30" spans="1:60">
+      <c r="BI29"/>
+      <c r="BJ29"/>
+    </row>
+    <row r="30" spans="1:62">
       <c r="A30" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B30">
+        <v>8459000.0</v>
+      </c>
+      <c r="C30">
+        <v>7486893.0</v>
+      </c>
+      <c r="D30">
         <v>11299000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>7414000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>9419000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>7725000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>5642000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>3644000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>3800000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>6325000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>5781000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>1396000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>5709000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>9945000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-1018000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>4367000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>1570000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>3985000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>753000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>1416000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>1258000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>1981000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>955000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>1048000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>918000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>2631000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>1877000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>1677000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>1138000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>4131000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>1773000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>1839000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>1576000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>2085000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>1022000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>1067000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>1289000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>3059000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>1358000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>2324000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>1870000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>4983000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>2129000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>2367000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>2208000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>3328000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>2874000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>2710000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>3261000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>6814000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>5145000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>5014000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>4481000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>11447000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>6783000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>4018000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>3973000.0</v>
       </c>
-      <c r="BE30"/>
-      <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
-    </row>
-    <row r="31" spans="1:60">
+      <c r="BI30"/>
+      <c r="BJ30"/>
+    </row>
+    <row r="31" spans="1:62">
       <c r="A31" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B31">
+        <v>-2171000.0</v>
+      </c>
+      <c r="C31">
+        <v>4615235.0</v>
+      </c>
+      <c r="D31">
         <v>-2448000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>3076000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>11421000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>10565000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-7608000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>1649000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>557000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-3417000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-669000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>1645000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-3489000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-2978000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>1846000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-1423000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-793000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-2178000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-5819000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>1614000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-4633000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-1533000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>3222000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-2302000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-7091000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-261000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-7522000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>10252000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-883000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-16583000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-1635000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-127000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-3153000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-4970000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-3373000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>5624000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>1415000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-46000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>-394000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>-911000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>-897000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>-4593000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>-1360000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>-424000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>-698000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>-7474000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>-607000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>-99000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>-614000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>-81000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>-1547000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>7401000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>1149000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>-5106000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>1608000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>-1973000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>1086000.0</v>
       </c>
-      <c r="BE31"/>
-      <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
-    </row>
-    <row r="32" spans="1:60">
+      <c r="BI31"/>
+      <c r="BJ31"/>
+    </row>
+    <row r="32" spans="1:62">
       <c r="A32" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B32">
+        <v>106891000.0</v>
+      </c>
+      <c r="C32">
+        <v>96786062.0</v>
+      </c>
+      <c r="D32">
         <v>103050000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>65105000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>98657000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>110705000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>70812000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>84380000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>49254000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>82348000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>62524000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>62231000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>73506000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>82976000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>68332000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>56614000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>38059000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>46448000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>35121000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>17060000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>16715000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>12955000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>9249000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>7939000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>12017000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>15283000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>14408000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>17455000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>15657000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>11461000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>7985000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>9944000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>8771000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>10931000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>7665000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>4525000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>5610000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>1412000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>3117000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>1807000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>5305000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>9206000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>10162000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>4425000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AT32">
         <v>4549000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>11152000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>9395000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AW32">
         <v>10285000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AX32">
         <v>7636000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AY32">
         <v>26667000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AZ32">
         <v>30821000.0</v>
       </c>
-      <c r="AY32">
+      <c r="BA32">
         <v>26919000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BB32">
         <v>30305000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BC32">
         <v>31459000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BD32">
         <v>22196000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BE32">
         <v>25511000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BF32">
         <v>18074000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BG32">
         <v>27052000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BH32">
         <v>21276000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BI32">
         <v>26024000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BJ32">
         <v>16700000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R30"/>
+  <dimension ref="A1:S30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="16" max="16" width="15.282" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="18" max="18" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18">
+    <row r="1" spans="1:19">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -17651,1806 +18330,1894 @@
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
-    </row>
-    <row r="2" spans="1:18">
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="2" spans="1:19">
       <c r="A2" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B2">
+        <v>19850929.0</v>
+      </c>
+      <c r="C2">
         <v>15325000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>4756000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2163000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>506000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1356000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1550000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>4462000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2108000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>6429000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>4220000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1843000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>15721000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>39608000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>653000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>153580.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>814954.0</v>
       </c>
-      <c r="R2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:18">
+      <c r="S2"/>
+    </row>
+    <row r="3" spans="1:19">
       <c r="A3" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B3">
+        <v>32329325</v>
+      </c>
+      <c r="C3">
         <v>52579000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>33337000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>21798000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>6250000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>8420000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>8753000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>13310000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>4918000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>4519000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>10129000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>10164000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>24659000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>54400000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>75580000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>9717664.8</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>2415154.3</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:18">
+    <row r="4" spans="1:19">
       <c r="A4" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
-    </row>
-    <row r="5" spans="1:18">
+      <c r="S4"/>
+    </row>
+    <row r="5" spans="1:19">
       <c r="A5" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
-    </row>
-    <row r="6" spans="1:18">
+      <c r="S5"/>
+    </row>
+    <row r="6" spans="1:19">
       <c r="A6" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B6">
+        <v>-1841929.2</v>
+      </c>
+      <c r="C6">
         <v>3930000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>10569000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>2593000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>1657000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-850000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-194000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-2912000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>2354000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-4321000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>2209000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>2377000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-13878000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-23887000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>38955000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>490029.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-666415.0</v>
       </c>
-      <c r="R6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:18">
+      <c r="S6"/>
+    </row>
+    <row r="7" spans="1:19">
       <c r="A7" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B7">
+        <v>-313748000.0</v>
+      </c>
+      <c r="C7">
         <v>-253785000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-230146000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-198846000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-92570000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-29099000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-44792000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>3711000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>2636000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-1285000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>3926000.0</v>
       </c>
-      <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
-    </row>
-    <row r="8" spans="1:18">
+      <c r="S7"/>
+    </row>
+    <row r="8" spans="1:19">
       <c r="A8" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
-    </row>
-    <row r="9" spans="1:18">
+      <c r="S8"/>
+    </row>
+    <row r="9" spans="1:19">
       <c r="A9" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
-    </row>
-    <row r="10" spans="1:18">
+      <c r="S9"/>
+    </row>
+    <row r="10" spans="1:19">
       <c r="A10" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
-    </row>
-    <row r="11" spans="1:18">
+      <c r="S10"/>
+    </row>
+    <row r="11" spans="1:19">
       <c r="A11" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
-[...1 lines deleted...]
-      </c>
+      <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
-      <c r="L11"/>
+      <c r="L11">
+        <v>0.0</v>
+      </c>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
-    </row>
-    <row r="12" spans="1:18">
+      <c r="S11"/>
+    </row>
+    <row r="12" spans="1:19">
       <c r="A12" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>-1111000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>10764000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>23386000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>11046000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>46910000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>10148000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>15079000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>29937000.0</v>
       </c>
-      <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
-    </row>
-    <row r="13" spans="1:18">
+      <c r="S12"/>
+    </row>
+    <row r="13" spans="1:19">
       <c r="A13" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
-    </row>
-    <row r="14" spans="1:18">
+      <c r="S13"/>
+    </row>
+    <row r="14" spans="1:19">
       <c r="A14" t="s">
-        <v>167</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>169</v>
+      </c>
+      <c r="B14">
+        <v>33261741.0</v>
+      </c>
       <c r="C14">
+        <v>418859359932.0</v>
+      </c>
+      <c r="D14">
         <v>18667000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>2070000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>7501000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>6484000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>10026000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>3675000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>4741000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>6671000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>8138000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>7180000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>9359000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>10482000.0</v>
       </c>
-      <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
-    </row>
-    <row r="15" spans="1:18">
+      <c r="S14"/>
+    </row>
+    <row r="15" spans="1:19">
       <c r="A15" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
-    </row>
-    <row r="16" spans="1:18">
+      <c r="S15"/>
+    </row>
+    <row r="16" spans="1:19">
       <c r="A16" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B16">
+        <v>18009000.0</v>
+      </c>
+      <c r="C16">
         <v>19255000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>15325000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>4756000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>2163000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>506000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1356000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1550000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>4462000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>2108000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>6429000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>4220000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>1843000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>15721000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>39608000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>643609.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>148539.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>814954.1</v>
       </c>
     </row>
-    <row r="17" spans="1:18">
+    <row r="17" spans="1:19">
       <c r="A17" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
-    </row>
-    <row r="18" spans="1:18">
+      <c r="S17"/>
+    </row>
+    <row r="18" spans="1:19">
       <c r="A18" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B18">
+        <v>-16965216.0</v>
+      </c>
+      <c r="C18">
         <v>7692000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>10311000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>2605000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>11537000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>7505000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>8868000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>8970000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-5547000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-7200000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>2821000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>5216000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-25981000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-40291000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-96832000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-1035677.7</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-2415154.3</v>
       </c>
-      <c r="R18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:18">
+      <c r="S18"/>
+    </row>
+    <row r="19" spans="1:19">
       <c r="A19" t="s">
-        <v>172</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>174</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>-52215000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-23240000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-26015000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-11124000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-12506000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-11023000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-120000.0</v>
       </c>
       <c r="I19">
         <v>-120000.0</v>
       </c>
       <c r="J19">
-        <v>3722000.0</v>
+        <v>-120000.0</v>
       </c>
       <c r="K19">
         <v>3722000.0</v>
       </c>
-      <c r="L19"/>
+      <c r="L19">
+        <v>3722000.0</v>
+      </c>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
-    </row>
-    <row r="20" spans="1:18">
+      <c r="S19"/>
+    </row>
+    <row r="20" spans="1:19">
       <c r="A20" t="s">
-        <v>173</v>
-[...1 lines deleted...]
-      <c r="B20"/>
+        <v>175</v>
+      </c>
+      <c r="B20">
+        <v>5203000.0</v>
+      </c>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
+        <v>0.0</v>
+      </c>
+      <c r="E20">
         <v>4997000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>10024000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>0.0</v>
       </c>
-      <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
-    </row>
-    <row r="21" spans="1:18">
+      <c r="S20"/>
+    </row>
+    <row r="21" spans="1:19">
       <c r="A21" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B21">
+        <v>-2034000.0</v>
+      </c>
+      <c r="C21">
         <v>-802000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-3413000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-2687000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-1606000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-763000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-4181000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>7902000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>7154000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-1006000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-1727000.0</v>
       </c>
-      <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
-    </row>
-    <row r="22" spans="1:18">
+      <c r="S21"/>
+    </row>
+    <row r="22" spans="1:19">
       <c r="A22" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B22">
-        <v>1324000.0</v>
+        <v>1276144.0</v>
       </c>
       <c r="C22">
+        <v>20978618972.0</v>
+      </c>
+      <c r="D22">
         <v>-954000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>22333000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-478000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-13945000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-3451000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-28305000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-15518000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-24431000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-25125000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-21220000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-10680000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-10654000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>3687360.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>1461204.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>1133360.0</v>
       </c>
-      <c r="R22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:18">
+      <c r="S22"/>
+    </row>
+    <row r="23" spans="1:19">
       <c r="A23" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B23">
+        <v>2510804.0</v>
+      </c>
+      <c r="C23">
         <v>-2805000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-6521000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-7280000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-14034000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-2614000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>31687000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-617000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>8292000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-371000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>618000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-1107000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>4566000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-4051000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-15566000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-1193316.6</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-223128.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>132797000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:18">
+    <row r="24" spans="1:19">
       <c r="A24" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B24">
+        <v>-3597305.0</v>
+      </c>
+      <c r="C24">
         <v>364000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>10097000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-4217000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-4874000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-4086000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-28003000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-11552000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>748000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>3885000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>1573000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-1732000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>7802000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-117000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-51298000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-9768894.7</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-993944.8</v>
       </c>
-      <c r="R24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:18">
+      <c r="S24"/>
+    </row>
+    <row r="25" spans="1:19">
       <c r="A25" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B25">
+        <v>-19173776.0</v>
+      </c>
+      <c r="C25">
         <v>60271000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>25935000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-24403000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>10764000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>23386000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>11046000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>28305000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>15518000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>24431000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>25125000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>21220000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>10680000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>10654000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-21252000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>8681987.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-1133360.2</v>
       </c>
-      <c r="R25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:18">
+      <c r="S25"/>
+    </row>
+    <row r="26" spans="1:19">
       <c r="A26" t="s">
-        <v>178</v>
-[...1 lines deleted...]
-      <c r="B26"/>
+        <v>180</v>
+      </c>
+      <c r="B26">
+        <v>5203000.0</v>
+      </c>
       <c r="C26"/>
-      <c r="D26">
+      <c r="D26"/>
+      <c r="E26">
         <v>4997000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>10024000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>0.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>41827000.0</v>
       </c>
-      <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
-    </row>
-    <row r="27" spans="1:18">
+      <c r="S26"/>
+    </row>
+    <row r="27" spans="1:19">
       <c r="A27" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
-    </row>
-    <row r="28" spans="1:18">
+      <c r="S27"/>
+    </row>
+    <row r="28" spans="1:19">
       <c r="A28" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B28">
+        <v>5640914.0</v>
+      </c>
+      <c r="C28">
         <v>-3607000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-9934000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-4970000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-5001000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-4263000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>29917000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>7902000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>7154000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-1006000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-1727000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-1107000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-237000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>22682000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>160585000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>15784513.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>3235413.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>132797000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:18">
+    <row r="29" spans="1:19">
       <c r="A29" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B29">
+        <v>15364109.0</v>
+      </c>
+      <c r="C29">
         <v>60271000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>43648000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>24403000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>17787000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>15925000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>17621000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>22280000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-629000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-2681000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>12950000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>15380000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-1322000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>14109000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-21252000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>8681987.0</v>
       </c>
-      <c r="Q29"/>
       <c r="R29"/>
-    </row>
-    <row r="30" spans="1:18">
+      <c r="S29"/>
+    </row>
+    <row r="30" spans="1:19">
       <c r="A30" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B30">
+        <v>-26905711.0</v>
+      </c>
+      <c r="C30">
         <v>-52215000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-23240000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-26015000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-11124000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-12506000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-47779000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-24982000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-4170000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-634000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-8556000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-11896000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-12319000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-65708000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-100378000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-23976470.81</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-3421725.0</v>
       </c>
-      <c r="R30"/>
+      <c r="S30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BK30"/>
+  <dimension ref="A1:BM30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:63">
+    <row r="1" spans="1:65">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C1" t="s">
-        <v>80</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>81</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>82</v>
       </c>
       <c r="F1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="G1" t="s">
-        <v>83</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>84</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>85</v>
       </c>
       <c r="J1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="K1" t="s">
-        <v>86</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>87</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>88</v>
       </c>
       <c r="N1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="O1" t="s">
-        <v>89</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>90</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>91</v>
       </c>
       <c r="R1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="S1" t="s">
-        <v>92</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>93</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>94</v>
       </c>
       <c r="V1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="W1" t="s">
-        <v>95</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>96</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>97</v>
       </c>
       <c r="Z1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AA1" t="s">
-        <v>98</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>99</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>100</v>
       </c>
       <c r="AD1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AE1" t="s">
-        <v>101</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>102</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>103</v>
       </c>
       <c r="AH1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AI1" t="s">
-        <v>104</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>105</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>106</v>
       </c>
       <c r="AL1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AM1" t="s">
-        <v>107</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>108</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>109</v>
       </c>
       <c r="AP1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AQ1" t="s">
-        <v>110</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>111</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>112</v>
       </c>
       <c r="AT1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AU1" t="s">
-        <v>113</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>114</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>115</v>
       </c>
       <c r="AX1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="AY1" t="s">
-        <v>116</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>117</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>118</v>
       </c>
       <c r="BB1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="BC1" t="s">
-        <v>119</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>120</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>121</v>
       </c>
       <c r="BF1" t="s">
-        <v>152</v>
+        <v>122</v>
       </c>
       <c r="BG1" t="s">
-        <v>153</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>154</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>155</v>
       </c>
       <c r="BJ1" t="s">
+        <v>156</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
       </c>
-      <c r="BK1" t="s">
+      <c r="BL1" t="s">
         <v>17</v>
       </c>
-    </row>
-    <row r="2" spans="1:63">
+      <c r="BM1" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="2" spans="1:65">
       <c r="A2" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B2">
+        <v>12885000.0</v>
+      </c>
+      <c r="C2">
+        <v>11859813.0</v>
+      </c>
+      <c r="D2">
         <v>7367000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>22726000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>19255000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>8353000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>8374000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>10538000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>15325000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>3526000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>2891000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>6213000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>4756000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>15143000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>12843000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>6364000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>1178000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>1807000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>1859000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>1178000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>506000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>520000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>675000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>622000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>1356000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>596000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>3074000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>1373000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>1550000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>3898000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>4131000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>4329000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>4462000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>2815000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>1562000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>1118000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>1649000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>1992000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>1517000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>3392000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>6429000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>8564000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>9203000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>3897000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>4220000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>5468000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>1152000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>2426000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>1843000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>3611000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>8515000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>5860000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>15721000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>10858000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>9150000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>14761000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>39608000.0</v>
       </c>
-      <c r="BE2"/>
-      <c r="BF2"/>
       <c r="BG2"/>
       <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
-    </row>
-    <row r="3" spans="1:63">
+      <c r="BL2"/>
+      <c r="BM2"/>
+    </row>
+    <row r="3" spans="1:65">
       <c r="A3" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B3">
+        <v>7290000</v>
+      </c>
+      <c r="C3">
+        <v>1269551</v>
+      </c>
+      <c r="D3">
         <v>10671000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>13908000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>16103000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>21682000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>15203000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>6543000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>9151000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>6899000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>3796000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>3121000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>17604000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>2242000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>8199000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>8729000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>7112000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>2357000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>2791000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>839000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>263000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>2236000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>5389000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>5516000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>5516000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>8753000</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AB3">
         <v>0</v>
       </c>
       <c r="AC3">
+        <v>0</v>
+      </c>
+      <c r="AD3">
+        <v>0</v>
+      </c>
+      <c r="AE3">
         <v>2819000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>3393000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>5603000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>1495000</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>705000</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>1594000</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>1826000</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>793000</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>1602000</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>293000</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>1275000</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>1349000</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>4039000</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>1390000</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>1785000</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>2915000</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>5296000</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>238000</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>2276000</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>2830000</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>1429000</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>10258000</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>6683000</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>6289000</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>12601000</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>16449000</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>12818000</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>12532000</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>42284000</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>5431000</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>3749000</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>2193000</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>25647000000</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>22763000000</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:63">
+    <row r="4" spans="1:65">
       <c r="A4" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -19470,54 +20237,56 @@
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
-    </row>
-    <row r="5" spans="1:63">
+      <c r="BL4"/>
+      <c r="BM4"/>
+    </row>
+    <row r="5" spans="1:65">
       <c r="A5" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -19537,340 +20306,352 @@
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
-    </row>
-    <row r="6" spans="1:63">
+      <c r="BL5"/>
+      <c r="BM5"/>
+    </row>
+    <row r="6" spans="1:65">
       <c r="A6" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B6">
+        <v>-5956000.0</v>
+      </c>
+      <c r="C6">
+        <v>6149186.0</v>
+      </c>
+      <c r="D6">
         <v>2334000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-15359000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>3471000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>10902000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-21000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-2164000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-4787000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>11799000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>635000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-3322000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>1457000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-10387000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>2300000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>6479000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>5186000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>356000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-52000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>8540000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-21039000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-14000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-155000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>53000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-734000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>760000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-2478000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>1701000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-177000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-2348000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-233000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-198000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-133000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>1647000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>1253000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>444000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-531000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>116000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>475000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-1875000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-3037000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-2135000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-639000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>5306000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-323000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>-1248000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>4316000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>-1274000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>583000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>-1768000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>-4904000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>2655000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>-9861000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>4863000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>1708000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>-5611000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>-24847000.0</v>
       </c>
-      <c r="BE6"/>
-      <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
-    </row>
-    <row r="7" spans="1:63">
+      <c r="BL6"/>
+      <c r="BM6"/>
+    </row>
+    <row r="7" spans="1:65">
       <c r="A7" t="s">
-        <v>160</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>162</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7">
+        <v>-313748000.0</v>
+      </c>
+      <c r="D7">
         <v>-235316000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-131714000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-85916000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-253785000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-169014000.0</v>
       </c>
-      <c r="G7"/>
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
-      <c r="K7">
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7">
         <v>-98153000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-26501000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-198846000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-93828000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-16113000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-2607000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-92570000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-55415000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-8104000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>14562000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-29099000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-24648000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-6553000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-6882000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-44792000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>-44452000.0</v>
       </c>
-      <c r="AA7"/>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
-    </row>
-    <row r="8" spans="1:63">
+      <c r="BL7"/>
+      <c r="BM7"/>
+    </row>
+    <row r="8" spans="1:65">
       <c r="A8" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -19890,54 +20671,56 @@
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
-    </row>
-    <row r="9" spans="1:63">
+      <c r="BL8"/>
+      <c r="BM8"/>
+    </row>
+    <row r="9" spans="1:65">
       <c r="A9" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
@@ -19957,54 +20740,56 @@
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
-    </row>
-    <row r="10" spans="1:63">
+      <c r="BL9"/>
+      <c r="BM9"/>
+    </row>
+    <row r="10" spans="1:65">
       <c r="A10" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
@@ -20024,70 +20809,68 @@
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
-    </row>
-    <row r="11" spans="1:63">
+      <c r="BL10"/>
+      <c r="BM10"/>
+    </row>
+    <row r="11" spans="1:65">
       <c r="A11" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
-[...4 lines deleted...]
-      </c>
+      <c r="K11"/>
+      <c r="L11"/>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
@@ -20098,194 +20881,202 @@
       </c>
       <c r="W11">
         <v>0.0</v>
       </c>
       <c r="X11">
         <v>0.0</v>
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
-      <c r="AE11"/>
-      <c r="AF11"/>
+      <c r="AE11">
+        <v>0.0</v>
+      </c>
+      <c r="AF11">
+        <v>0.0</v>
+      </c>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
-    </row>
-    <row r="12" spans="1:63">
+      <c r="BL11"/>
+      <c r="BM11"/>
+    </row>
+    <row r="12" spans="1:65">
       <c r="A12" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>-22666000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>25286000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>12027000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>-45042000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>27769000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>4135000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>19642000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>-14089000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>-9963000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>15174000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>23923000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>-3151000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>28000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>2586000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>21418000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>-1629000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>10715000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>-16139000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>26473000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>3634000.0</v>
       </c>
-      <c r="AE12"/>
-      <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
-    </row>
-    <row r="13" spans="1:63">
+      <c r="BL12"/>
+      <c r="BM12"/>
+    </row>
+    <row r="13" spans="1:65">
       <c r="A13" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -20305,215 +21096,233 @@
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
-    </row>
-    <row r="14" spans="1:63">
+      <c r="BL13"/>
+      <c r="BM13"/>
+    </row>
+    <row r="14" spans="1:65">
       <c r="A14" t="s">
-        <v>167</v>
-[...5 lines deleted...]
-      <c r="F14"/>
+        <v>169</v>
+      </c>
+      <c r="B14">
+        <v>10773798.0</v>
+      </c>
+      <c r="C14">
+        <v>8196315.0</v>
+      </c>
+      <c r="D14">
+        <v>148733305500.0</v>
+      </c>
+      <c r="E14">
+        <v>154116449169.0</v>
+      </c>
+      <c r="F14">
+        <v>114961027277.0</v>
+      </c>
       <c r="G14">
+        <v>158904034800.0</v>
+      </c>
+      <c r="H14">
+        <v>121272793349.0</v>
+      </c>
+      <c r="I14">
         <v>-3322000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>4377000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>6345000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>-3201000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>3176000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>12347000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>436000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>740000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>545000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>349000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>2494000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>1208000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>-180000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>3979000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>2655000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>-769000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>3213000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>1385000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>5224000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>736000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>4066000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>1734000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>1691000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>383000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>754000.0</v>
       </c>
-      <c r="AF14"/>
-      <c r="AG14">
+      <c r="AH14"/>
+      <c r="AI14">
         <v>842000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>1149000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>1328000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>1422000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>1839000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>1506000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>1571000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>1755000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>3616000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>1852000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>1301000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>1369000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>2282000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>1602000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>1586000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>1710000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>3268000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>1856000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>2179000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>2056000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>4299000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>1414000.0</v>
       </c>
-      <c r="BC14"/>
-      <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
-    </row>
-    <row r="15" spans="1:63">
+      <c r="BL14"/>
+      <c r="BM14"/>
+    </row>
+    <row r="15" spans="1:65">
       <c r="A15" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
@@ -20533,233 +21342,241 @@
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
-    </row>
-    <row r="16" spans="1:63">
+      <c r="BL15"/>
+      <c r="BM15"/>
+    </row>
+    <row r="16" spans="1:65">
       <c r="A16" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B16">
+        <v>6929000.0</v>
+      </c>
+      <c r="C16">
+        <v>18009000.0</v>
+      </c>
+      <c r="D16">
         <v>9701000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>7367000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>22726000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>19255000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>8353000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>8374000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>10538000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>15325000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>3526000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>2891000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>6213000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>4756000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>15143000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>12843000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>6364000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>2163000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>1807000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>9718000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-20533000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>506000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>520000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>675000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>622000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>1356000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>596000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>3074000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>1373000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>1550000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>3898000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>4131000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>4329000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>4462000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>2815000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>1562000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>1118000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>2108000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>1992000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>1517000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>3392000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>6429000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>8564000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>9203000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>3897000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>4220000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>5468000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>1152000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>2426000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>1843000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>3611000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>8515000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>5860000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>15721000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>10858000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>9150000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>14761000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>39608000.0</v>
       </c>
-      <c r="BF16"/>
-      <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
-    </row>
-    <row r="17" spans="1:63">
+      <c r="BL16"/>
+      <c r="BM16"/>
+    </row>
+    <row r="17" spans="1:65">
       <c r="A17" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -20779,1357 +21596,1403 @@
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
-    </row>
-    <row r="18" spans="1:63">
+      <c r="BL17"/>
+      <c r="BM17"/>
+    </row>
+    <row r="18" spans="1:65">
       <c r="A18" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B18">
+        <v>-6236000.0</v>
+      </c>
+      <c r="C18">
+        <v>-18441020.0</v>
+      </c>
+      <c r="D18">
         <v>-5563000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>679000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>129000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>4132000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>7062000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-2506000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-996000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>19689000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-6675000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-14573000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-16922000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-2592000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>4834000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>4980000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-6763000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>13083000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-12444000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-9928000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>20826000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>14299000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>4863000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-4969000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-631000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>14471000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-18348000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>29029000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-16284000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>2085000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>-1145000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>10875000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>-10957000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>-3915000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>-559000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>112000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>-1185000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>-3647000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>-1056000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>-2155000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>-342000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>-834000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>-586000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>5398000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>-1157000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>263000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>4664000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>-1320000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>1609000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>-7890000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>-6105000.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>-2749000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>-9237000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>9920000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>13217000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>-12818000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>-12532000.0</v>
       </c>
-      <c r="BE18"/>
-      <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
-    </row>
-    <row r="19" spans="1:63">
+      <c r="BL18"/>
+      <c r="BM18"/>
+    </row>
+    <row r="19" spans="1:65">
       <c r="A19" t="s">
-        <v>172</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>174</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19">
         <v>1079000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>-26669000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-12717000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-18200000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-20144000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-3788000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-10083000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-7948000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>3930000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>16660000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-35882000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-91701000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-871000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-1009000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>751000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>61000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-2000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-2000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-59000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>44000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>386000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-312000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-118000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-278000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-27320000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-7880000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>27976000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>-120000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>-120000.0</v>
       </c>
-      <c r="AE19"/>
-      <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
-    </row>
-    <row r="20" spans="1:63">
+      <c r="BL19"/>
+      <c r="BM19"/>
+    </row>
+    <row r="20" spans="1:65">
       <c r="A20" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
-      <c r="I20">
-[...4 lines deleted...]
-      </c>
+      <c r="I20"/>
+      <c r="J20"/>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20">
+        <v>0.0</v>
+      </c>
+      <c r="N20">
+        <v>0.0</v>
+      </c>
+      <c r="O20">
         <v>15651000.0</v>
       </c>
-      <c r="N20">
+      <c r="P20">
         <v>18362000.0</v>
       </c>
-      <c r="O20">
+      <c r="Q20">
         <v>1045000.0</v>
       </c>
-      <c r="P20">
+      <c r="R20">
         <v>1241000.0</v>
       </c>
-      <c r="Q20">
+      <c r="S20">
         <v>4272000.0</v>
       </c>
-      <c r="R20">
+      <c r="T20">
         <v>2821000.0</v>
       </c>
-      <c r="S20">
+      <c r="U20">
         <v>8291000.0</v>
       </c>
-      <c r="T20"/>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
-    </row>
-    <row r="21" spans="1:63">
+      <c r="BL20"/>
+      <c r="BM20"/>
+    </row>
+    <row r="21" spans="1:65">
       <c r="A21" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B21">
+        <v>-1886000.0</v>
+      </c>
+      <c r="C21">
+        <v>1996000.0</v>
+      </c>
+      <c r="D21">
         <v>-2772000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-2372000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>1114000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>3064000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-1439000.0</v>
       </c>
-      <c r="G21"/>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
-      <c r="N21">
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21">
         <v>2415000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-1730000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-669000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-11508000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-31568000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>2916000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>38554000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>840000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-1504000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>13576000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-13675000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>14558000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>11947000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>24288000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-54974000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>7873000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-23000.0</v>
       </c>
-      <c r="AE21"/>
-      <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
-    </row>
-    <row r="22" spans="1:63">
+      <c r="BL21"/>
+      <c r="BM21"/>
+    </row>
+    <row r="22" spans="1:65">
       <c r="A22" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B22">
-        <v>-3597000.0</v>
+        <v>6034835.0</v>
       </c>
       <c r="C22">
-        <v>-6598000.0</v>
+        <v>1003181.0</v>
       </c>
       <c r="D22">
-        <v>10483000.0</v>
+        <v>-58848718500.0</v>
       </c>
       <c r="E22">
-        <v>7082000.0</v>
+        <v>-108778383784.0</v>
       </c>
       <c r="F22">
-        <v>-4588000.0</v>
+        <v>171354535611.0</v>
       </c>
       <c r="G22">
+        <v>111875770400.0</v>
+      </c>
+      <c r="H22">
+        <v>-72410666121.0</v>
+      </c>
+      <c r="I22">
         <v>1703000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-2873000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>319000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-3068000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>1758000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>682000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-5270000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>12293000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>13164000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>1565000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-1653000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>2847000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>488000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-2160000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-3700000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-6351000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>1595000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-5489000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>759000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-18528000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>16197000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>-1879000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>-23260000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>-1769000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>-590000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>-2686000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>-9791000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>-3655000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>-1010000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>-1062000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>-13897000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>-3298000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>-3387000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>-3849000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>-8343000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>-6181000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>-5240000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>-5361000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>-4515000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>-6694000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>-3256000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>-6755000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>1514000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>-8539000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>589000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>-4244000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>-1158000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>-10103000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>-561000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>1168000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>467000.0</v>
       </c>
-      <c r="BF22"/>
-      <c r="BG22">
+      <c r="BH22"/>
+      <c r="BI22">
         <v>1091000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>1951000.0</v>
       </c>
-      <c r="BI22"/>
-      <c r="BJ22"/>
       <c r="BK22"/>
-    </row>
-    <row r="23" spans="1:63">
+      <c r="BL22"/>
+      <c r="BM22"/>
+    </row>
+    <row r="23" spans="1:65">
       <c r="A23" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B23">
+        <v>-1347000.0</v>
+      </c>
+      <c r="C23">
+        <v>2576723.0</v>
+      </c>
+      <c r="D23">
         <v>-881000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-1161000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-883000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>898000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-1374000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-573000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-1688000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-4019000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-239000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-1741000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-521000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>93868000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-4893000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-48116000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-48301000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>7015000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>41413000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-637000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-58986000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-2190000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-6322000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>2154000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>1115000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>3487000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>31713000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>24996000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>-25000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>7873000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>-23000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>113000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>-61000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>95000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>-1057000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>167000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>-167000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>148000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>14000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>78000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>-107000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>1414000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>-1519000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>-207000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>-148000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>-226000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>-170000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>-285000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>-426000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>-367000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>-512000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>-489000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>-519000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>-946000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>-883000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>-1504000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>-718000.0</v>
       </c>
-      <c r="BE23"/>
-      <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
-      <c r="BK23">
+      <c r="BK23"/>
+      <c r="BL23"/>
+      <c r="BM23">
         <v>132797000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:63">
+    <row r="24" spans="1:65">
       <c r="A24" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B24">
+        <v>3579000.0</v>
+      </c>
+      <c r="C24">
+        <v>-6776187.0</v>
+      </c>
+      <c r="D24">
         <v>11750000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>-12761000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>3386000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>3482000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>-4941000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>2755000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>-932000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>-1049000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>7692000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>13572000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>-18277000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-93943000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>25407000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>20206000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>44984000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>-4903000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>38000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>-124000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>117000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>-6528000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>-10990000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>-16999000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>18902000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>-40277000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>-21152000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>-9960000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>34633000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>-12306000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>935000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>-11186000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>10885000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>-2449000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>2869000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>774000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>-446000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>3017000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>915000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>46000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>-93000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>88000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>538000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>-35000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>982000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>-1285000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>-178000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>331000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>-600000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>6758000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>1816000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>-507000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>-265000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>-117000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>-22906000.0</v>
       </c>
-      <c r="BC24"/>
-      <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
-    </row>
-    <row r="25" spans="1:63">
+      <c r="BL24"/>
+      <c r="BM24"/>
+    </row>
+    <row r="25" spans="1:65">
       <c r="A25" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B25">
+        <v>-15754633.0</v>
+      </c>
+      <c r="C25">
+        <v>-26370965.0</v>
+      </c>
+      <c r="D25">
         <v>5108000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>14587000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>16232000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>25814000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>22265000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>5656000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>11028000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>19924000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>3390000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>-22628000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-12347000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>4834000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-13033000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>-13709000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-1914000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>1653000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>-2847000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>-488000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>2160000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>3700000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>6351000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>-1595000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>5489000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>-759000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>18528000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>-16197000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>1879000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>23260000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>1769000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>590000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>2686000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>9791000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>3655000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>1010000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>1062000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>13897000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>3298000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>3387000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>3849000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>8343000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>6181000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>5240000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>5361000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>4515000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>6694000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>3256000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>6755000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>-1514000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>8539000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>-589000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>4244000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>1158000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>10103000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>561000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>-1168000.0</v>
       </c>
-      <c r="BE25"/>
-      <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
-    </row>
-    <row r="26" spans="1:63">
+      <c r="BL25"/>
+      <c r="BM25"/>
+    </row>
+    <row r="26" spans="1:65">
       <c r="A26" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B26"/>
-      <c r="C26"/>
+      <c r="C26">
+        <v>5203000.0</v>
+      </c>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
-      <c r="L26">
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26">
         <v>0.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>-15651000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>20648000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>2286000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>1241000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>10024000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>14296000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>11475000.0</v>
       </c>
-      <c r="T26"/>
-[...3 lines deleted...]
-      </c>
+      <c r="V26"/>
       <c r="W26"/>
       <c r="X26">
+        <v>-602000.0</v>
+      </c>
+      <c r="Y26"/>
+      <c r="Z26">
         <v>-5209000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>-40412000.0</v>
       </c>
-      <c r="Z26"/>
-      <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
-    </row>
-    <row r="27" spans="1:63">
+      <c r="BL26"/>
+      <c r="BM26"/>
+    </row>
+    <row r="27" spans="1:65">
       <c r="A27" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -22149,597 +23012,617 @@
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
-    </row>
-    <row r="28" spans="1:63">
+      <c r="BL27"/>
+      <c r="BM27"/>
+    </row>
+    <row r="28" spans="1:65">
       <c r="A28" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B28">
+        <v>-3233000.0</v>
+      </c>
+      <c r="C28">
+        <v>9671827.0</v>
+      </c>
+      <c r="D28">
         <v>-3653000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-3533000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>231000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>3962000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-2813000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-1963000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-2793000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-6891000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-335000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-2207000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-501000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>75256000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>15649000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-48323000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-47552000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-7806000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>12511000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>10681000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-20387000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-8540000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>12404000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>10760000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-18887000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>18044000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>43190000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-19448000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-11869000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>7873000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-23000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>113000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-61000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>7553000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-1057000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-442000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>1100000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>746000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>616000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>234000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-2602000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-931000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-591000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-57000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-148000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-226000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-170000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>-285000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-426000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-613000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>-615000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>5911000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-4920000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>-9992000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>-296000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>16395000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>16575000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>160585000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>22011000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>3193000.0</v>
       </c>
-      <c r="BH28"/>
-      <c r="BI28">
+      <c r="BJ28"/>
+      <c r="BK28">
         <v>143888000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>30494000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>132797000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:63">
+    <row r="29" spans="1:65">
       <c r="A29" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B29">
+        <v>1054000.0</v>
+      </c>
+      <c r="C29">
+        <v>-17171468.0</v>
+      </c>
+      <c r="D29">
         <v>5108000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>14587000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>16232000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>25814000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>22265000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>4037000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>8155000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>26588000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-2879000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-17694000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>682000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-4834000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>13033000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>13709000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>349000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>15440000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-9653000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-9089000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>21089000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>16535000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-526000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>547000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-631000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>23224000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-18348000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>29029000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-16284000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>4904000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>2248000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>16478000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>-9462000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>-3210000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>1035000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>1938000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>-392000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>-2045000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>-763000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>-880000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>1007000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>3205000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>804000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>7183000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>1758000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>5559000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>4426000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>956000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>4439000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>-6461000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>4153000.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>3934000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>-2948000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>22521000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>29666000.0</v>
       </c>
-      <c r="BC29"/>
-      <c r="BD29"/>
       <c r="BE29"/>
-      <c r="BF29">
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29">
         <v>13200000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BI29">
         <v>29606000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BJ29">
         <v>5211000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BK29">
         <v>79143000000.0</v>
       </c>
-      <c r="BJ29"/>
-[...2 lines deleted...]
-    <row r="30" spans="1:63">
+      <c r="BL29"/>
+      <c r="BM29"/>
+    </row>
+    <row r="30" spans="1:65">
       <c r="A30" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B30">
+        <v>-3711000.0</v>
+      </c>
+      <c r="C30">
+        <v>10783374.0</v>
+      </c>
+      <c r="D30">
         <v>1079000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-26669000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-12717000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-18200000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-20144000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-3788000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-10083000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-7948000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>3930000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>16660000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-35882000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-91701000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>16337000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>11477000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>37872000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-7260000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-2755000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-963000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-146000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-8764000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-5218000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-17308000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>18784000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-40555000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-27320000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-7880000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>27976000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-15125000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-2458000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-16789000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>9390000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-3154000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>1275000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-1052000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-1239000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>1415000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>622000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>-1229000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>-1442000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>-3951000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>-852000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-1820000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-1933000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>-6581000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>60000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>-1945000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>-3430000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>5306000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>-8442000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>-7190000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>-1993000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>-12696000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>-27662000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>-12818000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>-12532000.0</v>
       </c>
-      <c r="BE30"/>
-      <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
+      <c r="BL30"/>
+      <c r="BM30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>