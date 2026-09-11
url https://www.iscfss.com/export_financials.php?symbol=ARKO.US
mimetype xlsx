--- v0 (2026-07-13)
+++ v1 (2026-09-11)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="176">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="177">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -250,50 +250,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -3141,403 +3144,409 @@
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BD62"/>
+  <dimension ref="A1:BE62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:56">
+    <row r="1" spans="1:57">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>76</v>
       </c>
       <c r="C1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
         <v>79</v>
       </c>
       <c r="G1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
         <v>82</v>
       </c>
       <c r="K1" t="s">
+        <v>83</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
         <v>85</v>
       </c>
       <c r="O1" t="s">
+        <v>86</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
         <v>88</v>
       </c>
       <c r="S1" t="s">
+        <v>89</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
         <v>91</v>
       </c>
       <c r="W1" t="s">
+        <v>92</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
         <v>94</v>
       </c>
       <c r="AA1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
         <v>97</v>
       </c>
       <c r="AE1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AG1" t="s">
         <v>99</v>
       </c>
       <c r="AH1" t="s">
         <v>100</v>
       </c>
       <c r="AI1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AK1" t="s">
         <v>102</v>
       </c>
       <c r="AL1" t="s">
         <v>103</v>
       </c>
       <c r="AM1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AO1" t="s">
         <v>105</v>
       </c>
       <c r="AP1" t="s">
         <v>106</v>
       </c>
       <c r="AQ1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AS1" t="s">
         <v>108</v>
       </c>
       <c r="AT1" t="s">
         <v>109</v>
       </c>
       <c r="AU1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AW1" t="s">
         <v>111</v>
       </c>
       <c r="AX1" t="s">
         <v>112</v>
       </c>
       <c r="AY1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="BA1" t="s">
         <v>114</v>
       </c>
       <c r="BB1" t="s">
         <v>115</v>
       </c>
       <c r="BC1" t="s">
+        <v>116</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
       </c>
-      <c r="BD1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:56">
+      <c r="BE1" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="2" spans="1:57">
       <c r="A2" t="s">
         <v>15</v>
       </c>
       <c r="B2">
+        <v>198850000.0</v>
+      </c>
+      <c r="C2">
         <v>202266000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>156616000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>180403000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>189236000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>196847000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>190212000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>209102000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>239169000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>233960000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>213657000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>249406000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>233459000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>222782000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>217370000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>211125000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>221048000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>193571000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>172918000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>180677000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>182050000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>172910000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>155714000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>127139935.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>148516912.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>118226684.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>128828000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>136959323.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>147034380.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>138839155.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>118541555.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>140194094.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>142613782.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>110664451.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>108255546.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>119560433.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>115993463.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>98088848.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>90924522.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>80024807.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>78156298.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>73924898.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>68793276.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>80491953.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>84813980.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>57982705.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>45353797.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>59034018.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>66095349.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>62637249.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>56002710.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>61840918.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>37546720.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>35821791.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>30951870.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>39973467.0</v>
       </c>
     </row>
-    <row r="3" spans="1:56">
+    <row r="3" spans="1:57">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -3552,52 +3561,53 @@
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
-    </row>
-    <row r="4" spans="1:56">
+      <c r="BE3"/>
+    </row>
+    <row r="4" spans="1:57">
       <c r="A4" t="s">
         <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -3612,52 +3622,53 @@
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
-    </row>
-    <row r="5" spans="1:56">
+      <c r="BE4"/>
+    </row>
+    <row r="5" spans="1:57">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5">
         <v>9119000.0</v>
       </c>
       <c r="C5">
         <v>9119000.0</v>
       </c>
       <c r="D5">
         <v>9119000.0</v>
       </c>
       <c r="E5">
         <v>9119000.0</v>
       </c>
       <c r="F5">
         <v>9119000.0</v>
       </c>
       <c r="G5">
         <v>9119000.0</v>
       </c>
       <c r="H5">
         <v>9119000.0</v>
       </c>
       <c r="I5">
@@ -3669,161 +3680,164 @@
       <c r="K5">
         <v>9119000.0</v>
       </c>
       <c r="L5">
         <v>9119000.0</v>
       </c>
       <c r="M5">
         <v>9119000.0</v>
       </c>
       <c r="N5">
         <v>9119000.0</v>
       </c>
       <c r="O5">
         <v>9119000.0</v>
       </c>
       <c r="P5">
         <v>9119000.0</v>
       </c>
       <c r="Q5">
         <v>9119000.0</v>
       </c>
       <c r="R5">
         <v>9119000.0</v>
       </c>
       <c r="S5">
-        <v>9118999.0</v>
+        <v>9119000.0</v>
       </c>
       <c r="T5">
         <v>9118999.0</v>
       </c>
       <c r="U5">
         <v>9118999.0</v>
       </c>
       <c r="V5">
         <v>9118999.0</v>
       </c>
       <c r="W5">
+        <v>9118999.0</v>
+      </c>
+      <c r="X5">
         <v>9119000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>16741373.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>16426134.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>16235653.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>4444000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>7299637.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>7263022.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>7766674.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>8511872.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>7433331.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>7480523.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>6835548.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>6226290.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>4789975.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-2659461.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-2444297.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-282392.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-389180.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>561430.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-210741.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>6137815.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>6371171.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>5005299.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>6303260.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>5101249.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>2887356.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>7035136.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>7553868.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>7401949.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>8042251.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>4250333.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>4374297.0</v>
       </c>
-      <c r="BC5"/>
       <c r="BD5"/>
-    </row>
-    <row r="6" spans="1:56">
+      <c r="BE5"/>
+    </row>
+    <row r="6" spans="1:57">
       <c r="A6" t="s">
         <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -3838,169 +3852,173 @@
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
-    </row>
-    <row r="7" spans="1:56">
+      <c r="BE6"/>
+    </row>
+    <row r="7" spans="1:57">
       <c r="A7" t="s">
         <v>20</v>
       </c>
       <c r="B7">
+        <v>1659690000.0</v>
+      </c>
+      <c r="C7">
         <v>1648622000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>1665193000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>1679795000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>1692233000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>1684691000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>1702439000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>1717509000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>1725579000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>1668271000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>1684303000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>1717679000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>1715334000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>1678617000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>1506972000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>1430325000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>1345192000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>1355497000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>1363764000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>1266795000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>1270434000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>1252384000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>1256847000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>1029951000.0</v>
       </c>
-      <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
-    </row>
-    <row r="8" spans="1:56">
+      <c r="BE7"/>
+    </row>
+    <row r="8" spans="1:57">
       <c r="A8" t="s">
         <v>21</v>
       </c>
       <c r="B8">
         <v>100011000.0</v>
       </c>
       <c r="C8">
         <v>100011000.0</v>
       </c>
       <c r="D8">
-        <v>100012000.0</v>
+        <v>100011000.0</v>
       </c>
       <c r="E8">
         <v>100012000.0</v>
       </c>
       <c r="F8">
         <v>100012000.0</v>
       </c>
       <c r="G8">
         <v>100012000.0</v>
       </c>
       <c r="H8">
         <v>100012000.0</v>
       </c>
       <c r="I8">
         <v>100012000.0</v>
       </c>
       <c r="J8">
         <v>100012000.0</v>
       </c>
       <c r="K8">
         <v>100012000.0</v>
       </c>
       <c r="L8">
         <v>100012000.0</v>
       </c>
@@ -4009,333 +4027,340 @@
       </c>
       <c r="N8">
         <v>100012000.0</v>
       </c>
       <c r="O8">
         <v>100012000.0</v>
       </c>
       <c r="P8">
         <v>100012000.0</v>
       </c>
       <c r="Q8">
         <v>100012000.0</v>
       </c>
       <c r="R8">
         <v>100012000.0</v>
       </c>
       <c r="S8">
         <v>100012000.0</v>
       </c>
       <c r="T8">
         <v>100012000.0</v>
       </c>
       <c r="U8">
         <v>100012000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>100012000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
-    </row>
-    <row r="9" spans="1:56">
+      <c r="BE8"/>
+    </row>
+    <row r="9" spans="1:57">
       <c r="A9" t="s">
         <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
-      <c r="N9">
+      <c r="N9"/>
+      <c r="O9">
         <v>234158000.0</v>
       </c>
-      <c r="O9"/>
-      <c r="P9">
+      <c r="P9"/>
+      <c r="Q9">
         <v>226808000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>223557000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>220449000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>214776000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>214895000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>214781000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>214727000.0</v>
       </c>
-      <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
-    </row>
-    <row r="10" spans="1:56">
+      <c r="BE9"/>
+    </row>
+    <row r="10" spans="1:57">
       <c r="A10" t="s">
         <v>23</v>
       </c>
       <c r="B10">
+        <v>245556000.0</v>
+      </c>
+      <c r="C10">
         <v>289144000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>305004000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>325729000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>293675000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>265420000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>261758000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>291697000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>231647000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>184480000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>218120000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>204237000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>220142000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>255852000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>298529000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>283375000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>248518000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>241220000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>252141000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>275185000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>229399000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>204986000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>311425000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>165965871.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>148283319.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>128665783.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>32117000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>37934238.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>37722547.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>33369394.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>29957749.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>50396162.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>64077030.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>50405258.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>35087366.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>42896218.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>49007252.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>58280460.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>40952813.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>45742484.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>72096163.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>41690185.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>20181444.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>20508275.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>27278870.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>35263316.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>20916767.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>19829500.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>23415366.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>23395988.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>26631964.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>23109315.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>13198751.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>13958259.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>13654551.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>21914177.0</v>
       </c>
     </row>
-    <row r="11" spans="1:56">
+    <row r="11" spans="1:57">
       <c r="A11" t="s">
         <v>24</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -4350,233 +4375,237 @@
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
-    </row>
-    <row r="12" spans="1:56">
+      <c r="BE11"/>
+    </row>
+    <row r="12" spans="1:57">
       <c r="A12" t="s">
         <v>25</v>
       </c>
       <c r="B12">
+        <v>253722000.0</v>
+      </c>
+      <c r="C12">
         <v>296356000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>311469000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>332024000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>299663000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>271085000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>267088000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>296829000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>236507000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>189068000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>222012000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>207612000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>223461000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>258917000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>300929000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>285497000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>282445000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>300330000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>310948000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>275185000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>229399000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>204986000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>311425000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>165965871.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>148283319.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>128665783.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>32117000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>37934238.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>37722547.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>33369394.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>29957749.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>50396162.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>64077030.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>50405258.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>35087366.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>42896218.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>49007252.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>58280460.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>40952813.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>45742484.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>72096163.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>41690185.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>20181444.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>20508275.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>27278870.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>35263316.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>20916767.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>19829500.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>23415366.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>23395988.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>26646095.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>23119240.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>13205902.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>13965115.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>13660176.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>21919789.0</v>
       </c>
     </row>
-    <row r="13" spans="1:56">
+    <row r="13" spans="1:57">
       <c r="A13" t="s">
         <v>26</v>
       </c>
       <c r="B13">
         <v>11000.0</v>
       </c>
       <c r="C13">
         <v>11000.0</v>
       </c>
       <c r="D13">
-        <v>12000.0</v>
+        <v>11000.0</v>
       </c>
       <c r="E13">
         <v>12000.0</v>
       </c>
       <c r="F13">
         <v>12000.0</v>
       </c>
       <c r="G13">
         <v>12000.0</v>
       </c>
       <c r="H13">
         <v>12000.0</v>
       </c>
       <c r="I13">
         <v>12000.0</v>
       </c>
       <c r="J13">
         <v>12000.0</v>
       </c>
       <c r="K13">
         <v>12000.0</v>
       </c>
       <c r="L13">
         <v>12000.0</v>
       </c>
@@ -4592,470 +4621,478 @@
       <c r="P13">
         <v>12000.0</v>
       </c>
       <c r="Q13">
         <v>12000.0</v>
       </c>
       <c r="R13">
         <v>12000.0</v>
       </c>
       <c r="S13">
         <v>12000.0</v>
       </c>
       <c r="T13">
         <v>12000.0</v>
       </c>
       <c r="U13">
         <v>12000.0</v>
       </c>
       <c r="V13">
         <v>12000.0</v>
       </c>
       <c r="W13">
         <v>12000.0</v>
       </c>
       <c r="X13">
+        <v>12000.0</v>
+      </c>
+      <c r="Y13">
         <v>2437834.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>2411391.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>2161369.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>6000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>2204418.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>2147160.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>2106697.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>2046475.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>2103700.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>2091681.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>2188681.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>2196229.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>2161627.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>2168678.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>2022143.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>1877595.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>1580196.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>1525920.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>1564219.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>1508020.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>1494478.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>1552281.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>1470299.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>1500654.0</v>
       </c>
-      <c r="AV13">
+      <c r="AW13">
         <v>1587435.0</v>
       </c>
-      <c r="AW13">
+      <c r="AX13">
         <v>1704913.0</v>
       </c>
-      <c r="AX13">
+      <c r="AY13">
         <v>1675358.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>1686180.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>1658017.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>1126528.0</v>
       </c>
-      <c r="BB13">
+      <c r="BC13">
         <v>1123330.0</v>
       </c>
-      <c r="BC13">
+      <c r="BD13">
         <v>1097035.0</v>
       </c>
-      <c r="BD13">
+      <c r="BE13">
         <v>1044977.0</v>
       </c>
     </row>
-    <row r="14" spans="1:56">
+    <row r="14" spans="1:57">
       <c r="A14" t="s">
         <v>27</v>
       </c>
       <c r="B14">
+        <v>115882000.0</v>
+      </c>
+      <c r="C14">
         <v>111324000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>114976000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>115202000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>115411000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>115883000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>115771000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>117888000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>116880000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>117275000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>116638000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>120292000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>121280000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>120253000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>121508000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>130388000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>130558000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>125433000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>124953000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>133925000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>133032000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>124361000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>442332000.0</v>
       </c>
       <c r="X14">
         <v>442332000.0</v>
       </c>
       <c r="Y14">
         <v>442332000.0</v>
       </c>
       <c r="Z14">
         <v>442332000.0</v>
       </c>
       <c r="AA14">
         <v>442332000.0</v>
       </c>
       <c r="AB14">
+        <v>442332000.0</v>
+      </c>
+      <c r="AC14">
         <v>760303000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>746451000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>773060000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>759305000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>759212000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>758863000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>758185000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>758295000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>760572000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>746677000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>722947000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>620342000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>583906000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>582675000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>582391000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>580646000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>579513500.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>579326000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>578865000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>578736000.0</v>
       </c>
       <c r="AV14">
         <v>578736000.0</v>
       </c>
       <c r="AW14">
         <v>578736000.0</v>
       </c>
       <c r="AX14">
         <v>578736000.0</v>
       </c>
       <c r="AY14">
+        <v>578736000.0</v>
+      </c>
+      <c r="AZ14">
         <v>603465000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>536865000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>414136000.0</v>
       </c>
       <c r="BB14">
         <v>414136000.0</v>
       </c>
       <c r="BC14">
+        <v>414136000.0</v>
+      </c>
+      <c r="BD14">
         <v>414604000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>414136000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:56">
+    <row r="15" spans="1:57">
       <c r="A15" t="s">
         <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
-      <c r="N15">
+      <c r="N15"/>
+      <c r="O15">
         <v>12000.0</v>
       </c>
-      <c r="O15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="P15"/>
       <c r="Q15">
         <v>12000.0</v>
       </c>
       <c r="R15">
         <v>12000.0</v>
       </c>
       <c r="S15">
         <v>12000.0</v>
       </c>
       <c r="T15">
         <v>12000.0</v>
       </c>
       <c r="U15">
         <v>12000.0</v>
       </c>
       <c r="V15">
         <v>12000.0</v>
       </c>
       <c r="W15">
         <v>12000.0</v>
       </c>
       <c r="X15">
+        <v>12000.0</v>
+      </c>
+      <c r="Y15">
         <v>2930000.0</v>
       </c>
-      <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
-    </row>
-    <row r="16" spans="1:56">
+      <c r="BE15"/>
+    </row>
+    <row r="16" spans="1:57">
       <c r="A16" t="s">
         <v>29</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16">
         <v>18195000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>13134000.0</v>
       </c>
-      <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
-      <c r="O16">
+      <c r="O16"/>
+      <c r="P16">
         <v>12101000.0</v>
       </c>
-      <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
-      <c r="S16">
+      <c r="S16"/>
+      <c r="T16">
         <v>11654000.0</v>
       </c>
-      <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
-      <c r="W16">
+      <c r="W16"/>
+      <c r="X16">
         <v>11328000.0</v>
       </c>
-      <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
-    </row>
-    <row r="17" spans="1:56">
+      <c r="BE16"/>
+    </row>
+    <row r="17" spans="1:57">
       <c r="A17" t="s">
         <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -5070,124 +5107,126 @@
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
-    </row>
-    <row r="18" spans="1:56">
+      <c r="BE17"/>
+    </row>
+    <row r="18" spans="1:57">
       <c r="A18" t="s">
         <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
-      <c r="Q18">
+      <c r="Q18"/>
+      <c r="R18">
         <v>4264000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>2207000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>2546000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>356000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>3737000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>2663000.0</v>
       </c>
-      <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
-    </row>
-    <row r="19" spans="1:56">
+      <c r="BE18"/>
+    </row>
+    <row r="19" spans="1:57">
       <c r="A19" t="s">
         <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -5202,966 +5241,986 @@
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
-    </row>
-    <row r="20" spans="1:56">
+      <c r="BE19"/>
+    </row>
+    <row r="20" spans="1:57">
       <c r="A20" t="s">
         <v>33</v>
       </c>
       <c r="B20">
         <v>299973000.0</v>
       </c>
       <c r="C20">
         <v>299973000.0</v>
       </c>
       <c r="D20">
         <v>299973000.0</v>
       </c>
       <c r="E20">
         <v>299973000.0</v>
       </c>
       <c r="F20">
         <v>299973000.0</v>
       </c>
       <c r="G20">
         <v>299973000.0</v>
       </c>
       <c r="H20">
+        <v>299973000.0</v>
+      </c>
+      <c r="I20">
         <v>300032000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>299972000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>292173000.0</v>
       </c>
       <c r="K20">
         <v>292173000.0</v>
       </c>
       <c r="L20">
+        <v>292173000.0</v>
+      </c>
+      <c r="M20">
         <v>278261000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>277795000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>217297000.0</v>
       </c>
       <c r="O20">
         <v>217297000.0</v>
       </c>
       <c r="P20">
+        <v>217297000.0</v>
+      </c>
+      <c r="Q20">
         <v>197711000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>197742000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>197648000.0</v>
       </c>
       <c r="S20">
         <v>197648000.0</v>
       </c>
       <c r="T20">
+        <v>197648000.0</v>
+      </c>
+      <c r="U20">
         <v>188636000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>174053000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>173937000.0</v>
       </c>
       <c r="W20">
         <v>173937000.0</v>
       </c>
       <c r="X20">
+        <v>173937000.0</v>
+      </c>
+      <c r="Y20">
         <v>133952000.0</v>
       </c>
-      <c r="Y20"/>
       <c r="Z20"/>
-      <c r="AA20">
+      <c r="AA20"/>
+      <c r="AB20">
         <v>133952000.0</v>
       </c>
-      <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
+      <c r="AE20"/>
+      <c r="AF20">
         <v>103430848.0</v>
       </c>
-      <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
-      <c r="AI20">
+      <c r="AI20"/>
+      <c r="AJ20">
         <v>100656972.0</v>
       </c>
-      <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
-      <c r="AM20">
+      <c r="AM20"/>
+      <c r="AN20">
         <v>96155782.0</v>
       </c>
-      <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
-      <c r="AQ20">
+      <c r="AQ20"/>
+      <c r="AR20">
         <v>62387527.0</v>
       </c>
-      <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
-      <c r="AU20">
+      <c r="AU20"/>
+      <c r="AV20">
         <v>2878628.0</v>
       </c>
-      <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
-      <c r="AY20">
+      <c r="AY20"/>
+      <c r="AZ20">
         <v>2887011.0</v>
       </c>
-      <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
-    </row>
-    <row r="21" spans="1:56">
+      <c r="BE20"/>
+    </row>
+    <row r="21" spans="1:57">
       <c r="A21" t="s">
         <v>34</v>
       </c>
       <c r="B21">
+        <v>148897000.0</v>
+      </c>
+      <c r="C21">
         <v>154596000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>160136000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>165581000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>171150000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>176755000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>182355000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>187999000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>194151000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>207416000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>214552000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>212807000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>219598000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>226134000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>197123000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>192651000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>176155000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>180951000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>185993000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>201318000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>209342000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>212144000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>218132000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>154452269.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>155898236.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>158730647.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>24971000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>130591450.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>132596318.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>134866077.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>34266766.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>138968493.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>140884563.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>123287604.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>20040521.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>122008033.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>120422268.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>113393522.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>19545265.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>95255408.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>96203473.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>98360307.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>20276401.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>85761903.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>86522603.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>44811844.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>20220722.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>24401216.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>25576031.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>26585386.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>25048448.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>26349922.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>22787167.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>24018045.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>25047004.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>25985151.0</v>
       </c>
     </row>
-    <row r="22" spans="1:56">
+    <row r="22" spans="1:57">
       <c r="A22" t="s">
         <v>35</v>
       </c>
       <c r="B22">
+        <v>208475000.0</v>
+      </c>
+      <c r="C22">
         <v>206335000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>190707000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>202290000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>207190000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>220650000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>231225000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>236487000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>251142000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>250405000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>250593000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>266061000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>256116000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>244940000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>221951000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>224545000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>233612000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>219154000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>197836000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>189026000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>183113000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>171123000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>205896000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>146962569.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>146153223.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>141106066.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>157752000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>144617973.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>145215052.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>143288463.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>142172692.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>143139330.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>142038105.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>109530301.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>110308081.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>116626594.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>116125619.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>103077666.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>93809696.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>80086425.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>80503628.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>76972547.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>72623636.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>73729565.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>76056494.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>54746487.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>50118060.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>55112534.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>54797492.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>53524068.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>52123082.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>49691478.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>23221716.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>24395414.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>24910410.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>24153889.0</v>
       </c>
     </row>
-    <row r="23" spans="1:56">
+    <row r="23" spans="1:57">
       <c r="A23" t="s">
         <v>36</v>
       </c>
       <c r="B23">
+        <v>3556975000.0</v>
+      </c>
+      <c r="C23">
         <v>3578764000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>3534812000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>3586984000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>3608822000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>3602555000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>3620658000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>3688301000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>3699869000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>3620883000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>3650364000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>3719784000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>3671457000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>3590797000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>3255170000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>3089265000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>2949768000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2940949000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>2942275000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>2808430000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>2769385000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>2650554000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>2739809000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1879900651.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1876513154.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1867609068.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1847364998.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1700214025.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1728584436.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1724799458.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1029225851.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1072555395.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1076592951.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>877653510.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>807858661.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>808158005.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>793053921.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>746717191.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>720486917.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>554500251.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>544962933.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>505456162.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>415281917.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>433118766.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>446023105.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>336943263.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>298865846.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>277263594.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>287862661.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>285757878.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>295451608.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>306533388.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>177633080.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>179478374.0</v>
       </c>
-      <c r="BC23"/>
       <c r="BD23"/>
-    </row>
-    <row r="24" spans="1:56">
+      <c r="BE23"/>
+    </row>
+    <row r="24" spans="1:57">
       <c r="A24" t="s">
         <v>37</v>
       </c>
       <c r="B24">
+        <v>658498000.0</v>
+      </c>
+      <c r="C24">
         <v>691048000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>875469000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>874581000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>876539000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>866097000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>868055000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>869323000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>871678000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>867661000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>828647000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>812166000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>810302000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>793596000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>740043000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>722097000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>675102000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>675868000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>676625000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>679560000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>675588000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>644764000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>708802000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>318667000.0</v>
       </c>
-      <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
-    </row>
-    <row r="25" spans="1:56">
+      <c r="BE24"/>
+    </row>
+    <row r="25" spans="1:57">
       <c r="A25" t="s">
         <v>38</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
-      <c r="N25">
+      <c r="N25"/>
+      <c r="O25">
         <v>793596000.0</v>
       </c>
-      <c r="O25"/>
-      <c r="P25">
+      <c r="P25"/>
+      <c r="Q25">
         <v>722097000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>675102000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>675868000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>676625000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>679560000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>675588000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>644764000.0</v>
       </c>
-      <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
-    </row>
-    <row r="26" spans="1:56">
+      <c r="BE25"/>
+    </row>
+    <row r="26" spans="1:57">
       <c r="A26" t="s">
         <v>39</v>
       </c>
       <c r="B26">
+        <v>132000.0</v>
+      </c>
+      <c r="C26">
         <v>3136000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>3117000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>3103000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>3055000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>3029000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>3009000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>2964000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>2935000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>2907000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>2885000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>2847000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>2861000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>43565000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>2924000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>32674000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>3035000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>32881000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>2998000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>21525000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>2697000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>2612000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>2715000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>3345000.0</v>
       </c>
-      <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
-    </row>
-    <row r="27" spans="1:56">
+      <c r="BE26"/>
+    </row>
+    <row r="27" spans="1:57">
       <c r="A27" t="s">
         <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -6176,2070 +6235,2110 @@
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
-    </row>
-    <row r="28" spans="1:56">
+      <c r="BE27"/>
+    </row>
+    <row r="28" spans="1:57">
       <c r="A28" t="s">
         <v>41</v>
       </c>
       <c r="B28">
+        <v>2088646000.0</v>
+      </c>
+      <c r="C28">
         <v>2063924000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>3646435000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>2265641000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>2314964000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>2299379000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>2321680000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>2310507000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>2383794000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>2368749000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>2311622000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>2341555000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>2318863000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>2231395000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1960430000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1880524000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1811167000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1831053000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1828632000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1681198000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1726742000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1721657000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>1695212000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>1217683430.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1236313962.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1275406243.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>1307546000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1133643633.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>1141528763.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>1134883145.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>419312760.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>449740473.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>435611349.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>335299575.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>268765375.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>186172319.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>238247571.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>233318148.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>249165542.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>126737709.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>108806894.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>101683276.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>143697164.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>68886027.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>89200804.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>71978583.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>87215049.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>46981783.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>54218691.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>54806304.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>63139924.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>51813412.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>23552029.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>19893316.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-13654551.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-21914177.0</v>
       </c>
     </row>
-    <row r="29" spans="1:56">
+    <row r="29" spans="1:57">
       <c r="A29" t="s">
         <v>42</v>
       </c>
       <c r="B29">
+        <v>1076604000.0</v>
+      </c>
+      <c r="C29">
         <v>1099852000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1179384000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1184701000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1181241000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1135334000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1157865000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1164700000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1162963000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1146198000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1121540000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1114926000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1101148000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1083710000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1032821000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1003461000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>960041000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>958265000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>970461000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>930278000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>890749000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>853728000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>967826000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>434765000.0</v>
       </c>
-      <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
-    </row>
-    <row r="30" spans="1:56">
+      <c r="BE29"/>
+    </row>
+    <row r="30" spans="1:57">
       <c r="A30" t="s">
         <v>43</v>
       </c>
       <c r="B30">
+        <v>151070000.0</v>
+      </c>
+      <c r="C30">
         <v>160336000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>87331000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>112343000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>112345000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>110046000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>142239000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>117890000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>155578000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>158712000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>200274000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>179529000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>135663000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>129039000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>163885000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>121736000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>93482000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>75093000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>118303000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>66182000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>67720000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>57597000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>49416000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>21491979.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>22347788.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>15493105.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>23190000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>27886485.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>45090363.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>40527156.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>21637608.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>44087535.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>39091107.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>27982300.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>28107828.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>27881085.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>20570191.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>16428670.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>19583419.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>12769879.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>13643856.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>11499375.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>9583728.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>11161408.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>14350522.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>9444458.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>7904165.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>9569407.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>16872721.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>14482521.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>15498615.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>23298454.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>19845707.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>19633601.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>16615421.0</v>
       </c>
-      <c r="BD30"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:56">
+      <c r="BE30"/>
+    </row>
+    <row r="31" spans="1:57">
       <c r="A31" t="s">
         <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>-219916000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-68351000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-133586000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-20475000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-128349000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-37110000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-130189000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-149264000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-178353000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-206612000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-174033000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-320475000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-341646000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-402870000.0</v>
       </c>
-      <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
-    </row>
-    <row r="32" spans="1:56">
+      <c r="BE31"/>
+    </row>
+    <row r="32" spans="1:57">
       <c r="A32" t="s">
         <v>45</v>
       </c>
       <c r="B32">
+        <v>280357000.0</v>
+      </c>
+      <c r="C32">
         <v>294602000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>284704000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>287512000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>262442000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>256299000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>276718000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>300601000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>281396000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>255942000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>262889000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>258298000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>250200000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>245943000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>300702000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>312320000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>252213000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>257655000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>275189000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>266944000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>218800000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>164534000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>222355000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>147162000.0</v>
       </c>
-      <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
-    </row>
-    <row r="33" spans="1:56">
+      <c r="BE32"/>
+    </row>
+    <row r="33" spans="1:57">
       <c r="A33" t="s">
         <v>46</v>
       </c>
       <c r="B33">
+        <v>2812459000.0</v>
+      </c>
+      <c r="C33">
         <v>2809088000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>2817075000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>2833830000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>2865338000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>2883325000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>2898450000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>2908353000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>2930105000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>2885320000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>2901251000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>2933544000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>2939646000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>2853797000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>2508037000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>2344451000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>2242848000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>2254619000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>2258652000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>2169602000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>2182638000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>2118406000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>2130403000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>1455936358.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>1465613472.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>1503667334.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>1557254000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>1411196133.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>1426873827.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>1431605142.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>756815970.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>758861549.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>757733920.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>574134208.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>560647775.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>518777190.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>556966718.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>518767498.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>513779070.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>350279015.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>338502333.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>339312499.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>271918131.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>287511667.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>299522762.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>208944220.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>173388857.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>173051069.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>174792536.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>177436963.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>181700889.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>191101092.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>110776000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>112144091.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>95050753.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>89925247.0</v>
       </c>
     </row>
-    <row r="34" spans="1:56">
+    <row r="34" spans="1:57">
       <c r="A34" t="s">
         <v>47</v>
       </c>
       <c r="B34">
+        <v>200970000.0</v>
+      </c>
+      <c r="C34">
         <v>200312000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>158226000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>194789000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>193856000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>230634000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>190750000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>236081000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>233852000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>236822000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>193594000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>269401000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>275584000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>1931109000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>178945000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>1564667000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>126147000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>1492467000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>136853000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>1416052000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>148680000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>107644000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>70166000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>43157000.0</v>
       </c>
-      <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
-    </row>
-    <row r="35" spans="1:56">
+      <c r="BE34"/>
+    </row>
+    <row r="35" spans="1:57">
       <c r="A35" t="s">
         <v>48</v>
       </c>
       <c r="B35">
+        <v>2522024000.0</v>
+      </c>
+      <c r="C35">
         <v>2543631000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>2734540000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>2748216000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>2762945000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>2784398000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>2798302000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>2828949000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>2838400000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>2780022000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>2788023000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>2805042000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>2812330000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>2724705000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>2427849000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>2286764000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>2149278000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>2170542000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>2180165000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>2095968000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>2096549000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>2003618000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>2061338000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>1398861876.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>1397087019.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>1416470290.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>1311994000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>1197340774.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>1180753173.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>1183778457.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>519930741.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>532551822.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>525867752.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>410990664.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>347040752.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>303611575.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>378161282.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>372817030.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>358385071.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>236514444.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>227434941.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>189537325.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>159212370.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>185137078.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>200512746.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>139170961.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>124903626.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>87174816.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>88167663.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>88742407.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>92557388.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>94813271.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>39913090.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>39828868.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>16161716.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>16856647.0</v>
       </c>
     </row>
-    <row r="36" spans="1:56">
+    <row r="36" spans="1:57">
       <c r="A36" t="s">
         <v>49</v>
       </c>
       <c r="B36">
+        <v>70738000.0</v>
+      </c>
+      <c r="C36">
         <v>68984000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>66603000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>63861000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>60792000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>54509000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>53633000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>52485000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>53163000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>51505000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>49377000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>44433000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>40565000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>40677000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>36855000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>29683000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>31749000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>29874000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>24637000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>50541000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>47629000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>42674000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>10196000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>60796248.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>53088465.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>54655799.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>53767000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>61992118.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>61130602.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>61868585.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>75673603.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>79300601.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>75156222.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>85535000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>81132028.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>31808051.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>73649057.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>71518818.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>66498394.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>68992238.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>62758685.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>62681179.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>26511230.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>37847544.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>47441572.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>28468115.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>30511000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>27828851.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>27360550.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>27643842.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>28417063.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>34372326.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>18660048.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>18478459.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>-95050753.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>-89925247.0</v>
       </c>
     </row>
-    <row r="37" spans="1:56">
+    <row r="37" spans="1:57">
       <c r="A37" t="s">
         <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
-      <c r="N37">
+      <c r="N37"/>
+      <c r="O37">
         <v>-45000.0</v>
       </c>
-      <c r="O37"/>
-      <c r="P37">
+      <c r="P37"/>
+      <c r="Q37">
         <v>120000.0</v>
       </c>
-      <c r="Q37">
+      <c r="R37">
         <v>235000.0</v>
       </c>
-      <c r="R37">
+      <c r="S37">
         <v>243000.0</v>
       </c>
-      <c r="S37">
+      <c r="T37">
         <v>224000.0</v>
       </c>
-      <c r="T37">
+      <c r="U37">
         <v>-112000.0</v>
       </c>
-      <c r="U37">
+      <c r="V37">
         <v>-153000.0</v>
       </c>
-      <c r="V37">
+      <c r="W37">
         <v>-147000.0</v>
       </c>
-      <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
-    </row>
-    <row r="38" spans="1:56">
+      <c r="BE37"/>
+    </row>
+    <row r="38" spans="1:57">
       <c r="A38" t="s">
         <v>51</v>
       </c>
-      <c r="B38"/>
+      <c r="B38">
+        <v>-5999000.0</v>
+      </c>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38">
         <v>97572000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>73635000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>59583000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>47456000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>71843000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>73159000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>65684000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>87923000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>87135000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>85019000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>84228000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>208063000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>183633000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>193804000.0</v>
       </c>
-      <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
       <c r="AM38"/>
       <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
       <c r="AQ38"/>
       <c r="AR38"/>
       <c r="AS38"/>
       <c r="AT38"/>
       <c r="AU38"/>
       <c r="AV38"/>
       <c r="AW38"/>
       <c r="AX38"/>
       <c r="AY38"/>
       <c r="AZ38"/>
       <c r="BA38"/>
       <c r="BB38"/>
-      <c r="BC38">
+      <c r="BC38"/>
+      <c r="BD38">
         <v>18750838.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>26329824.0</v>
       </c>
     </row>
-    <row r="39" spans="1:56">
+    <row r="39" spans="1:57">
       <c r="A39" t="s">
         <v>52</v>
       </c>
       <c r="B39">
+        <v>131249000.0</v>
+      </c>
+      <c r="C39">
         <v>106649000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>128230000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>106497000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>124286000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>117449000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>81656000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>128742000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>126537000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>137378000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>76234000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>133038000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>116571000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>104104000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>60368000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>113036000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>97381000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>91753000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>56536000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>108435000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>106515000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>98442000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>42669000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>89543874.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>94115352.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>78914401.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>77246902.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>78850517.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>73862430.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>76009304.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>78641833.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>76070819.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>73652789.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>115601443.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>73707610.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>101976918.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>50384141.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>50162897.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>52361918.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>65622449.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>40216951.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>35981556.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>40974977.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>40207849.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>28814457.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>28544782.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>46537997.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>19701083.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>17984545.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>16918338.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>19482928.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>19323126.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>10583754.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>9340154.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>10164449.0</v>
       </c>
-      <c r="BD39"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:56">
+      <c r="BE39"/>
+    </row>
+    <row r="40" spans="1:57">
       <c r="A40" t="s">
         <v>53</v>
       </c>
       <c r="B40">
+        <v>162346000.0</v>
+      </c>
+      <c r="C40">
         <v>173317000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>148340000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>158795000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>163913000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>167337000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>105192000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>173578000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>151434000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>150569000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>126010000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>187943000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>166056000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>186225000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>107449000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>148199000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>134227000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>135167000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>94453000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>122700000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>117853000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>108021000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>118788000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>83466674.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>69283609.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>109753518.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>109698000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>134665440.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>139050968.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>140856938.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>98512408.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>63881895.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>61241014.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>53792818.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>69570928.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>142942890.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>81621707.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>70333250.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>68385330.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>42271067.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>40204770.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>45307077.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>49510586.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>81681927.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>60557529.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>46097132.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>27513796.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>35792632.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>31839627.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>33712894.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>29296921.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>36923012.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>20377894.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>27513096.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>43579559.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>45311376.0</v>
       </c>
     </row>
-    <row r="41" spans="1:56">
+    <row r="41" spans="1:57">
       <c r="A41" t="s">
         <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>355421000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>319508000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>243854000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>196035000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>189025000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>198206000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>197420000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>151642000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>152417000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>110307000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>72982000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>266748000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>255247000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>260820000.0</v>
       </c>
-      <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41"/>
       <c r="BD41"/>
-    </row>
-    <row r="42" spans="1:56">
+      <c r="BE41"/>
+    </row>
+    <row r="42" spans="1:57">
       <c r="A42" t="s">
         <v>55</v>
       </c>
       <c r="B42">
+        <v>302521000.0</v>
+      </c>
+      <c r="C42">
         <v>297152000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>157560000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>160522000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>160862000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>166503000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>170558000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>166481000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>164332000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>161616000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>170873000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>177717000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>184813000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>191806000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>189953000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>186766000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>183519000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>207365000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>217675001.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>214895001.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>214781001.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>214727001.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>212103000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>113222686.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>111913849.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>97620067.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>104686000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>99542892.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>96948359.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>94757619.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>92048883.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>94600264.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>94055709.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>98030702.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>98366191.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>96799422.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>96129919.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>86768270.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>79483232.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>50356903.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>48059357.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>49256954.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>47339920.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>46641504.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>48422810.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>45744451.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>46650156.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>49347867.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>52999853.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>52081088.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>52417522.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>51542039.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>33667955.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>33572388.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>37852799.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>7042121.0</v>
       </c>
     </row>
-    <row r="43" spans="1:56">
+    <row r="43" spans="1:57">
       <c r="A43" t="s">
         <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -8254,52 +8353,53 @@
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
-    </row>
-    <row r="44" spans="1:56">
+      <c r="BE43"/>
+    </row>
+    <row r="44" spans="1:57">
       <c r="A44" t="s">
         <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -8314,1200 +8414,1224 @@
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
-    </row>
-    <row r="45" spans="1:56">
+      <c r="BE44"/>
+    </row>
+    <row r="45" spans="1:57">
       <c r="A45" t="s">
         <v>58</v>
       </c>
       <c r="B45">
+        <v>2229170000.0</v>
+      </c>
+      <c r="C45">
         <v>2214298000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>2871177000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>2239246000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>2262238000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>2265984000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>2797108000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>2306300000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>2319062000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>2268951000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>2728954000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>2348089000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>2341820000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>2333843000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>2031110000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>1903642000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>1709411000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>1644694000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>1651391000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>1294833000.0</v>
       </c>
-      <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
       <c r="BC45"/>
       <c r="BD45"/>
-    </row>
-    <row r="46" spans="1:56">
+      <c r="BE45"/>
+    </row>
+    <row r="46" spans="1:57">
       <c r="A46" t="s">
         <v>59</v>
       </c>
       <c r="B46">
+        <v>2229170000.0</v>
+      </c>
+      <c r="C46">
         <v>2214298000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>2224621000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>2239246000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>2262238000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>2265984000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>2291791000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>2306300000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>2319062000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>2268951000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>2289971000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>2348089000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>2341820000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>2333843000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>2031110000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>1903642000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>1794073000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>1799854000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>1806329000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>1688916000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>1709411000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>1644694000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>1651391000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>1237324606.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>1253275513.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>1286835782.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>1340794000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>1214754329.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>1229297542.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>1230984666.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>539474275.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>536381756.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>537495557.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>360793905.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>354084377.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>360112296.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>357908150.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>329030619.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>326882267.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>180962949.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>174482892.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>172972441.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>157311946.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>158282624.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>159598547.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>129729519.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>113450196.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>113846007.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>114310249.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>116082234.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>118551447.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>122935771.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>62180448.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>62706030.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>63369847.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>63049212.0</v>
       </c>
     </row>
-    <row r="47" spans="1:56">
+    <row r="47" spans="1:57">
       <c r="A47" t="s">
         <v>60</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>2341820000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>780950000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>2031110000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>591024000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>1794073000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>554252000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>1806329000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>1688916000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>1709411000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>1644694000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>1651391000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>4234496000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>4335080000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>4562991000.0</v>
       </c>
-      <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
       <c r="AI47"/>
       <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
       <c r="AM47"/>
       <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
       <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
       <c r="AT47"/>
       <c r="AU47"/>
       <c r="AV47"/>
       <c r="AW47"/>
       <c r="AX47"/>
       <c r="AY47"/>
       <c r="AZ47"/>
       <c r="BA47"/>
       <c r="BB47"/>
       <c r="BC47"/>
       <c r="BD47"/>
-    </row>
-    <row r="48" spans="1:56">
+      <c r="BE47"/>
+    </row>
+    <row r="48" spans="1:57">
       <c r="A48" t="s">
         <v>61</v>
       </c>
       <c r="B48">
+        <v>90441000.0</v>
+      </c>
+      <c r="C48">
         <v>89124000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>100549000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>103473000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>94842000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>79592000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>97177000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>104393000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>99638000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>90493000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>96097000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>99965000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>83533000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>74143000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>81750000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>73990000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>52898000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>24993000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>26646000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>16664000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-18870000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-44389000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-29653000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-71592788.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-73623302.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-70902169.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-43363000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-44676083.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-38245397.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-30652132.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-10513691.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-15729642.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-13641308.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-31696643.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-22566386.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-27281418.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-34119485.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-32574615.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-18928311.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-13781375.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-15770347.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>-17591219.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-13331964.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>-13720129.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>-20661137.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>-17183077.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>-14285347.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>-15365568.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>-16995771.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>-16534097.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>-13468104.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>-10329221.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>-10561201.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>-10541370.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>-8236333.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>-8087098.0</v>
       </c>
     </row>
-    <row r="49" spans="1:56">
+    <row r="49" spans="1:57">
       <c r="A49" t="s">
         <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
-      <c r="N49">
+      <c r="N49"/>
+      <c r="O49">
         <v>74143000.0</v>
       </c>
-      <c r="O49"/>
-      <c r="P49">
+      <c r="P49"/>
+      <c r="Q49">
         <v>73990000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>52898000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>24993000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>29545000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>16664000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-18870000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-44389000.0</v>
       </c>
-      <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
-    </row>
-    <row r="50" spans="1:56">
+      <c r="BE49"/>
+    </row>
+    <row r="50" spans="1:57">
       <c r="A50" t="s">
         <v>63</v>
       </c>
       <c r="B50">
+        <v>16014000.0</v>
+      </c>
+      <c r="C50">
         <v>13398000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>36676000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>36994000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>39867000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>14011000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>12944000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>15372000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>18184000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>17297000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>16792000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>15947000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>13369000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>15034000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>11944000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>11477000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>39391000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>40908000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>40384000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>10028000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>10119000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>29495000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>40988000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>17655000.0</v>
       </c>
-      <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
-    </row>
-    <row r="51" spans="1:56">
+      <c r="BE50"/>
+    </row>
+    <row r="51" spans="1:57">
       <c r="A51" t="s">
         <v>64</v>
       </c>
       <c r="B51">
+        <v>2334202000.0</v>
+      </c>
+      <c r="C51">
         <v>2353068000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>3951439000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>2591370000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>2608639000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>2564799000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>2583438000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>2602204000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>2615441000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>2553229000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>2529742000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>2545792000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>2539005000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>2487247000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>2258959000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>2163899000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>2059685000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>2072273000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>2080773000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>1956383000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>1956141000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>1926643000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>2006637000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>1383649301.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>1384597281.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>1404072026.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>1339663000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>1171577871.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>1179251310.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>1168252539.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>449270509.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>500136635.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>499688379.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>385704833.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>303852741.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>229068537.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>287254823.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>291598608.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>290118355.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>172480193.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>180903057.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>143373461.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>163878608.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>89394302.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>116479674.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>107241899.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>108131816.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>66811283.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>77634057.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>78202292.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>89771888.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>74922727.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>36750780.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>33851575.0</v>
       </c>
-      <c r="BC51"/>
       <c r="BD51"/>
-    </row>
-    <row r="52" spans="1:56">
+      <c r="BE51"/>
+    </row>
+    <row r="52" spans="1:57">
       <c r="A52" t="s">
         <v>65</v>
       </c>
       <c r="B52">
+        <v>102963000.0</v>
+      </c>
+      <c r="C52">
         <v>99491000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>128077000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>126444000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>127893000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>98747000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>96039000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>96667000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>97765000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>95092000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>93031000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>90593000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>82096000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>82050000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>74964000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>73170000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>99432000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>99937000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>98028000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>68507000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>68044000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>86683000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>97700000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>62731497.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>61302399.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>61157111.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>101955000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>41163626.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>66461935.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>57482038.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>62462295.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>112449826.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>120607659.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>95954003.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>65082193.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>33525019.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>29105008.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>25064745.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>34381229.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>50511349.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>59812078.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>58468468.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>63367124.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>13123868.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>37405002.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>29240592.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>30950388.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>28079711.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>37443942.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>37349570.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>44670377.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>35671912.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>20625421.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>17559718.0</v>
       </c>
-      <c r="BC52"/>
       <c r="BD52"/>
-    </row>
-    <row r="53" spans="1:56">
+      <c r="BE52"/>
+    </row>
+    <row r="53" spans="1:57">
       <c r="A53" t="s">
         <v>66</v>
       </c>
       <c r="B53">
+        <v>8166000.0</v>
+      </c>
+      <c r="C53">
         <v>7212000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>6465000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>6295000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>5988000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>5665000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>5330000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>5132000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>4860000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>4588000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>3892000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>3375000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>3319000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>3065000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>2400000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>2122000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>33927000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>59110000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>58807000.0</v>
       </c>
-      <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
       <c r="AM53"/>
       <c r="AN53"/>
       <c r="AO53"/>
       <c r="AP53"/>
       <c r="AQ53"/>
       <c r="AR53"/>
       <c r="AS53"/>
       <c r="AT53"/>
       <c r="AU53"/>
       <c r="AV53"/>
       <c r="AW53"/>
       <c r="AX53"/>
-      <c r="AY53">
+      <c r="AY53"/>
+      <c r="AZ53">
         <v>14131.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>9925.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>7151.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>6856.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>5625.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>5612.0</v>
       </c>
     </row>
-    <row r="54" spans="1:56">
+    <row r="54" spans="1:57">
       <c r="A54" t="s">
         <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -9522,732 +9646,745 @@
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
-    </row>
-    <row r="55" spans="1:56">
+      <c r="BE54"/>
+    </row>
+    <row r="55" spans="1:57">
       <c r="A55" t="s">
         <v>68</v>
       </c>
       <c r="B55">
+        <v>3556975000.0</v>
+      </c>
+      <c r="C55">
         <v>3578764000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>3534812000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>3586984000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>3608822000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>3602555000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>3620658000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>3688301000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>3699869000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>3620883000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>3650364000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>3719784000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>3671457000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>3590797000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>3255170000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>3089265000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>2949768000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>2940949000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>2942275000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>2808430000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>2769385000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>2650554000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>2739809000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>1879900651.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>1876513154.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>1867609069.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>1847365000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>1700214026.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>1728584438.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>1724799460.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>1029225853.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>1072555396.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>1076592952.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>877653511.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>807858661.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>808158006.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>793053923.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>746717192.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>720486918.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>554500253.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>544962934.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>505456164.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>415281919.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>433118767.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>446023106.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>336943264.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>298865847.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>277263595.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>287862662.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>285757879.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>295451609.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>306533390.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>177633080.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>179478375.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>179152047.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>196388499.0</v>
       </c>
     </row>
-    <row r="56" spans="1:56">
+    <row r="56" spans="1:57">
       <c r="A56" t="s">
         <v>69</v>
       </c>
       <c r="B56">
+        <v>744516000.0</v>
+      </c>
+      <c r="C56">
         <v>769676000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>717737000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>753154000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>743484000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>719230000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>722208000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>779948000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>769764000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>735563000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>749113000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>786240000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>731811000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>737000000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>747133000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>744814000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>706920000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>686330000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>683623000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>638828000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>586747000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>532148000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>609406000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>423964293.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>410899682.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>363941735.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>290111000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>289017893.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>301710611.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>293194318.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>272409883.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>313693847.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>318859032.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>303519303.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>247210886.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>289380816.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>236087205.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>227949694.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>206707848.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>204221238.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>206460601.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>166143665.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>143363788.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>145607100.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>146500344.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>127999044.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>125476990.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>104212526.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>113070126.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>108320916.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>113750720.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>115432298.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>66857079.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>67334284.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>65350456.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>80133428.0</v>
       </c>
     </row>
-    <row r="57" spans="1:56">
+    <row r="57" spans="1:57">
       <c r="A57" t="s">
         <v>70</v>
       </c>
       <c r="B57">
+        <v>464159000.0</v>
+      </c>
+      <c r="C57">
         <v>475074000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>433033000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>465642000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>481042000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>462931000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>445490000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>479347000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>488368000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>479621000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>486224000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>527942000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>481611000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>491057000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>446431000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>432494000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>454707000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>428675000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>408434000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>371884000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>367947000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>367614000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>387051000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>273338106.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>279102920.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>289137313.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>340481000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>312788389.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>352547283.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>337178131.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>279516258.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>316525815.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>324462455.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>260411272.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>242908667.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>296028342.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>226720178.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>193486843.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>193691081.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>172807223.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>178173146.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>177700443.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>181670986.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>175297748.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>182776511.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>133320429.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>103817981.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>122906361.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>135378918.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>133699713.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>129970008.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>134435842.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>78550035.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>80894605.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>74531429.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>85284843.0</v>
       </c>
     </row>
-    <row r="58" spans="1:56">
+    <row r="58" spans="1:57">
       <c r="A58" t="s">
         <v>71</v>
       </c>
       <c r="B58">
+        <v>2986183000.0</v>
+      </c>
+      <c r="C58">
         <v>3018705000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>3167573000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>3213858000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>3243987000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>3247329000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>3243792000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>3308296000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>3326768000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>3259643000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>3274247000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>3332984000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>3293941000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>3215762000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>2874280000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>2719258000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>2603985000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>2599217000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>2588599000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>2467852000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>2464496000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>2371232000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>2448389000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>1672199982.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>1676189939.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>1705607603.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>1652475000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>1510129163.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>1533300456.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>1520956588.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>799447000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>849077637.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>850330207.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>671401936.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>589949419.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>599639917.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>604881460.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>566303873.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>552076152.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>409321667.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>405608087.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>367237768.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>340883356.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>360434826.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>383289257.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>272491390.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>228721607.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>210081177.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>223546581.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>222442120.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>222527396.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>229249113.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>118463125.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>120723473.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>115575434.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>128038625.0</v>
       </c>
     </row>
-    <row r="59" spans="1:56">
+    <row r="59" spans="1:57">
       <c r="A59" t="s">
         <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -10262,364 +10399,370 @@
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
-    </row>
-    <row r="60" spans="1:56">
+      <c r="BE59"/>
+    </row>
+    <row r="60" spans="1:57">
       <c r="A60" t="s">
         <v>73</v>
       </c>
       <c r="B60">
+        <v>502092000.0</v>
+      </c>
+      <c r="C60">
         <v>495406000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>367239000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>373126000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>364835000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>355226000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>376866000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>380005000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>373101000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>361240000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>376101000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>386813000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>377477000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>375080000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>380834000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>369887000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>345548000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>341489000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>353452000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>340690000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>305042000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>279469000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>291581000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>60809105.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>57128072.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>45114920.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>65773000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>64370864.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>68113144.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>73978858.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>92093539.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>88407653.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>89986605.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>75358288.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>84222324.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>76469606.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>61519651.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>53771501.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>62150124.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>37766544.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>34376360.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>33019213.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>41653791.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>40787024.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>34319253.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>36334933.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>38966712.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>38457090.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>44744131.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>44776217.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>48037547.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>50913086.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>28483615.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>28528645.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>30713501.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>-7042121.0</v>
       </c>
     </row>
-    <row r="61" spans="1:56">
+    <row r="61" spans="1:57">
       <c r="A61" t="s">
         <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
-      <c r="N61">
+      <c r="N61"/>
+      <c r="O61">
         <v>-42352000.0</v>
       </c>
-      <c r="O61"/>
-      <c r="P61">
+      <c r="P61"/>
+      <c r="Q61">
         <v>-40042000.0</v>
       </c>
-      <c r="Q61">
+      <c r="R61">
         <v>-40038000.0</v>
       </c>
-      <c r="R61">
+      <c r="S61">
         <v>-13084000.0</v>
       </c>
-      <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
-    </row>
-    <row r="62" spans="1:56">
+      <c r="BE61"/>
+    </row>
+    <row r="62" spans="1:57">
       <c r="A62" t="s">
         <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
-      <c r="N62">
+      <c r="N62"/>
+      <c r="O62">
         <v>100000000.0</v>
       </c>
-      <c r="O62"/>
-[...2 lines deleted...]
-      </c>
+      <c r="P62"/>
       <c r="Q62">
         <v>100000000.0</v>
       </c>
       <c r="R62">
         <v>100000000.0</v>
       </c>
       <c r="S62">
         <v>100000000.0</v>
       </c>
       <c r="T62">
         <v>100000000.0</v>
       </c>
       <c r="U62">
         <v>100000000.0</v>
       </c>
       <c r="V62">
         <v>100000000.0</v>
       </c>
-      <c r="W62"/>
+      <c r="W62">
+        <v>100000000.0</v>
+      </c>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
+      <c r="BE62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -10672,1131 +10815,1131 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B2">
         <v>7247968000.0</v>
       </c>
       <c r="C2">
         <v>8334744000.0</v>
       </c>
       <c r="D2">
         <v>8989097000.0</v>
       </c>
       <c r="E2">
         <v>8724248000.0</v>
       </c>
       <c r="F2">
         <v>7049919000.0</v>
       </c>
       <c r="G2">
         <v>3751870000.0</v>
       </c>
       <c r="H2">
         <v>3991918000.0</v>
       </c>
       <c r="I2">
         <v>3923682000.0</v>
       </c>
       <c r="J2">
         <v>2964420000.0</v>
       </c>
       <c r="K2">
         <v>1545683918.0</v>
       </c>
       <c r="L2">
         <v>1414648530.0</v>
       </c>
       <c r="M2">
         <v>1397697045.0</v>
       </c>
       <c r="N2">
         <v>1266673491.0</v>
       </c>
       <c r="O2">
         <v>1051519404.0</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B3">
         <v>134451000.0</v>
       </c>
       <c r="C3">
         <v>132414000.0</v>
       </c>
       <c r="D3">
         <v>127597000.0</v>
       </c>
       <c r="E3">
         <v>101752000.0</v>
       </c>
       <c r="F3">
         <v>97194000.0</v>
       </c>
       <c r="G3">
         <v>74396000.0</v>
       </c>
       <c r="H3">
         <v>62404000.0</v>
       </c>
       <c r="I3">
         <v>53814000.0</v>
       </c>
       <c r="J3">
         <v>38187000.0</v>
       </c>
       <c r="K3">
         <v>28253738.0</v>
       </c>
       <c r="L3">
         <v>23730271.0</v>
       </c>
       <c r="M3">
         <v>17786618.0</v>
       </c>
       <c r="N3">
         <v>14421501.0</v>
       </c>
       <c r="O3">
         <v>11045076.0</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4">
         <v>-40000.0</v>
       </c>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B5">
         <v>121833000.0</v>
       </c>
       <c r="C5">
         <v>124617000.0</v>
       </c>
       <c r="D5">
         <v>138287000.0</v>
       </c>
       <c r="E5">
         <v>170192000.0</v>
       </c>
       <c r="F5">
         <v>145087000.0</v>
       </c>
       <c r="G5">
         <v>82082000.0</v>
       </c>
       <c r="H5">
         <v>2775000.0</v>
       </c>
       <c r="I5">
         <v>45933000.0</v>
       </c>
       <c r="J5">
         <v>21275000.0</v>
       </c>
       <c r="K5">
         <v>25459665.0</v>
       </c>
       <c r="L5">
         <v>23883741.0</v>
       </c>
       <c r="M5">
         <v>10349305.0</v>
       </c>
       <c r="N5">
         <v>-964932.0</v>
       </c>
       <c r="O5">
         <v>5021828.0</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B6">
         <v>256284000.0</v>
       </c>
       <c r="C6">
         <v>257031000.0</v>
       </c>
       <c r="D6">
         <v>265884000.0</v>
       </c>
       <c r="E6">
         <v>271944000.0</v>
       </c>
       <c r="F6">
         <v>242281000.0</v>
       </c>
       <c r="G6">
         <v>156478000.0</v>
       </c>
       <c r="H6">
         <v>65179000.0</v>
       </c>
       <c r="I6">
         <v>99747000.0</v>
       </c>
       <c r="J6">
         <v>59462000.0</v>
       </c>
       <c r="K6">
         <v>53713403.0</v>
       </c>
       <c r="L6">
         <v>47614012.0</v>
       </c>
       <c r="M6">
         <v>28135923.0</v>
       </c>
       <c r="N6">
         <v>13456569.0</v>
       </c>
       <c r="O6">
         <v>16066904.0</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B9">
         <v>395503000.0</v>
       </c>
       <c r="C9">
         <v>397218000.0</v>
       </c>
       <c r="D9">
         <v>423634000.0</v>
       </c>
       <c r="E9">
         <v>418551000.0</v>
       </c>
       <c r="F9">
         <v>367479000.0</v>
       </c>
       <c r="G9">
         <v>258362000.0</v>
       </c>
       <c r="H9">
         <v>136772000.0</v>
       </c>
       <c r="I9">
         <v>141201000.0</v>
       </c>
       <c r="J9">
         <v>76714000.0</v>
       </c>
       <c r="K9">
         <v>392331551.0</v>
       </c>
       <c r="L9">
         <v>318817657.0</v>
       </c>
       <c r="M9">
         <v>223306470.0</v>
       </c>
       <c r="N9">
         <v>164238955.0</v>
       </c>
       <c r="O9">
         <v>123933363.0</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B10">
         <v>29086000.0</v>
       </c>
       <c r="C10">
         <v>26989000.0</v>
       </c>
       <c r="D10">
         <v>46732000.0</v>
       </c>
       <c r="E10">
         <v>107535000.0</v>
       </c>
       <c r="F10">
         <v>71061000.0</v>
       </c>
       <c r="G10">
         <v>29140000.0</v>
       </c>
       <c r="H10">
         <v>-40995000.0</v>
       </c>
       <c r="I10">
         <v>15982000.0</v>
       </c>
       <c r="J10">
         <v>-8532000.0</v>
       </c>
       <c r="K10">
         <v>5115240.0</v>
       </c>
       <c r="L10">
         <v>7016809.0</v>
       </c>
       <c r="M10">
         <v>1159048.0</v>
       </c>
       <c r="N10">
         <v>-8174241.0</v>
       </c>
       <c r="O10">
         <v>-2668130.0</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B11">
         <v>6342000.0</v>
       </c>
       <c r="C11">
         <v>6144000.0</v>
       </c>
       <c r="D11">
         <v>12166000.0</v>
       </c>
       <c r="E11">
         <v>35557000.0</v>
       </c>
       <c r="F11">
         <v>11634000.0</v>
       </c>
       <c r="G11">
         <v>-1499000.0</v>
       </c>
       <c r="H11">
         <v>6167000.0</v>
       </c>
       <c r="I11">
         <v>-7933000.0</v>
       </c>
       <c r="J11">
         <v>-9734000.0</v>
       </c>
       <c r="K11">
         <v>2509084.0</v>
       </c>
       <c r="L11">
         <v>3383805.0</v>
       </c>
       <c r="M11">
         <v>886482.0</v>
       </c>
       <c r="N11">
         <v>1644653.0</v>
       </c>
       <c r="O11">
         <v>2432707.0</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B12">
         <v>92855000.0</v>
       </c>
       <c r="C12">
         <v>97752000.0</v>
       </c>
       <c r="D12">
         <v>91516000.0</v>
       </c>
       <c r="E12">
         <v>62583000.0</v>
       </c>
       <c r="F12">
         <v>74212000.0</v>
       </c>
       <c r="G12">
         <v>51673000.0</v>
       </c>
       <c r="H12">
         <v>43263000.0</v>
       </c>
       <c r="I12">
         <v>29951000.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B13">
         <v>19531000.0</v>
       </c>
       <c r="C13">
         <v>30591000.0</v>
       </c>
       <c r="D13">
         <v>19566000.0</v>
       </c>
       <c r="E13">
         <v>3178000.0</v>
       </c>
       <c r="F13">
         <v>3005000.0</v>
       </c>
       <c r="G13">
         <v>1245000.0</v>
       </c>
       <c r="H13">
         <v>1451000.0</v>
       </c>
       <c r="I13">
         <v>10020000.0</v>
       </c>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B14">
         <v>0.0</v>
       </c>
       <c r="C14">
         <v>0.0</v>
       </c>
       <c r="D14">
         <v>-198000.0</v>
       </c>
       <c r="E14">
         <v>-231000.0</v>
       </c>
       <c r="F14">
         <v>-229000.0</v>
       </c>
       <c r="G14">
         <v>-161000.0</v>
       </c>
       <c r="H14">
         <v>129117000.0</v>
       </c>
       <c r="I14">
         <v>137773734.0</v>
       </c>
       <c r="J14">
         <v>465177000.0</v>
       </c>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B15">
         <v>22744000.0</v>
       </c>
       <c r="C15">
         <v>20845000.0</v>
       </c>
       <c r="D15">
         <v>34369000.0</v>
       </c>
       <c r="E15">
         <v>71747000.0</v>
       </c>
       <c r="F15">
         <v>59198000.0</v>
       </c>
       <c r="G15">
         <v>13710000.0</v>
       </c>
       <c r="H15">
         <v>-43539000.0</v>
       </c>
       <c r="I15">
         <v>10966000.0</v>
       </c>
       <c r="J15">
         <v>-5829000.0</v>
       </c>
       <c r="K15">
         <v>-5429817.0</v>
       </c>
       <c r="L15">
         <v>1822918.0</v>
       </c>
       <c r="M15">
         <v>-2868875.0</v>
       </c>
       <c r="N15">
         <v>-3800611.0</v>
       </c>
       <c r="O15">
         <v>1166671.0</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>65997000.0</v>
       </c>
       <c r="F16">
         <v>53463000.0</v>
       </c>
       <c r="G16">
         <v>9910000.0</v>
       </c>
       <c r="H16">
         <v>-43539000.0</v>
       </c>
       <c r="I16">
         <v>10966000.0</v>
       </c>
       <c r="J16">
         <v>-5595000.0</v>
       </c>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B17">
         <v>22744000.0</v>
       </c>
       <c r="C17">
         <v>20845000.0</v>
       </c>
       <c r="D17">
         <v>46300000.0</v>
       </c>
       <c r="E17">
         <v>71978000.0</v>
       </c>
       <c r="F17">
         <v>59427000.0</v>
       </c>
       <c r="G17">
         <v>30116000.0</v>
       </c>
       <c r="H17">
         <v>-47162000.0</v>
       </c>
       <c r="I17">
         <v>23464000.0</v>
       </c>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B18">
         <v>-73324000.0</v>
       </c>
       <c r="C18">
         <v>-67161000.0</v>
       </c>
       <c r="D18">
         <v>-64636000.0</v>
       </c>
       <c r="E18">
         <v>-59405000.0</v>
       </c>
       <c r="F18">
         <v>-71207000.0</v>
       </c>
       <c r="G18">
         <v>-50428000.0</v>
       </c>
       <c r="H18">
         <v>-41812000.0</v>
       </c>
       <c r="I18">
         <v>-19931000.0</v>
       </c>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19">
         <v>3191000.0</v>
       </c>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B21">
         <v>102302000.0</v>
       </c>
       <c r="C21">
         <v>94026000.0</v>
       </c>
       <c r="D21">
         <v>118014000.0</v>
       </c>
       <c r="E21">
         <v>167014000.0</v>
       </c>
       <c r="F21">
         <v>142082000.0</v>
       </c>
       <c r="G21">
         <v>80314000.0</v>
       </c>
       <c r="H21">
         <v>1324000.0</v>
       </c>
       <c r="I21">
         <v>35913000.0</v>
       </c>
       <c r="J21">
         <v>30686000.0</v>
       </c>
       <c r="K21">
         <v>25459665.0</v>
       </c>
       <c r="L21">
         <v>23883741.0</v>
       </c>
       <c r="M21">
         <v>10349305.0</v>
       </c>
       <c r="N21">
         <v>-964932.0</v>
       </c>
       <c r="O21">
         <v>5021828.0</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B23">
         <v>7541169000.0</v>
       </c>
       <c r="C23">
         <v>8637936000.0</v>
       </c>
       <c r="D23">
         <v>9294717000.0</v>
       </c>
       <c r="E23">
         <v>8975785000.0</v>
       </c>
       <c r="F23">
         <v>7275316000.0</v>
       </c>
       <c r="G23">
         <v>3929918000.0</v>
       </c>
       <c r="H23">
         <v>4127366000.0</v>
       </c>
       <c r="I23">
         <v>4028970000.0</v>
       </c>
       <c r="J23">
         <v>3010448000.0</v>
       </c>
       <c r="K23">
         <v>1919949906.0</v>
       </c>
       <c r="L23">
         <v>1716648530.0</v>
       </c>
       <c r="M23">
         <v>1615882502.0</v>
       </c>
       <c r="N23">
         <v>1436046544.0</v>
       </c>
       <c r="O23">
         <v>1175071108.0</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24">
         <v>5735000.0</v>
       </c>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B25">
         <v>134451000.0</v>
       </c>
       <c r="C25">
         <v>132414000.0</v>
       </c>
       <c r="D25">
         <v>121651000.0</v>
       </c>
       <c r="E25">
         <v>101752000.0</v>
       </c>
       <c r="F25">
         <v>97194000.0</v>
       </c>
       <c r="G25">
         <v>74396000.0</v>
       </c>
       <c r="H25">
         <v>62404000.0</v>
       </c>
       <c r="I25">
         <v>53814000.0</v>
       </c>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27">
         <v>346464536.0</v>
       </c>
       <c r="K27">
         <v>261034053.0</v>
       </c>
       <c r="L27">
         <v>207069421.0</v>
       </c>
       <c r="M27">
         <v>148328927.0</v>
       </c>
       <c r="N27">
         <v>115314050.0</v>
       </c>
       <c r="O27">
         <v>80440849.0</v>
       </c>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B28">
         <v>165711000.0</v>
       </c>
       <c r="C28">
         <v>162920000.0</v>
       </c>
       <c r="D28">
         <v>165294000.0</v>
       </c>
       <c r="E28">
         <v>139969000.0</v>
       </c>
       <c r="F28">
         <v>124667000.0</v>
       </c>
       <c r="G28">
         <v>94424000.0</v>
       </c>
       <c r="H28">
         <v>69311000.0</v>
       </c>
       <c r="I28">
         <v>62017000.0</v>
       </c>
       <c r="J28">
         <v>52054833.0</v>
       </c>
       <c r="K28">
         <v>39579786.0</v>
       </c>
       <c r="L28">
         <v>32292826.0</v>
       </c>
       <c r="M28">
         <v>25219053.0</v>
       </c>
       <c r="N28">
         <v>19098223.0</v>
       </c>
       <c r="O28">
         <v>16900125.0</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B29">
         <v>6342000.0</v>
       </c>
       <c r="C29">
         <v>6144000.0</v>
       </c>
       <c r="D29">
         <v>15346000.0</v>
       </c>
       <c r="E29">
         <v>35557000.0</v>
       </c>
       <c r="F29">
         <v>11634000.0</v>
       </c>
       <c r="G29">
         <v>-1499000.0</v>
       </c>
       <c r="H29">
         <v>6167000.0</v>
       </c>
       <c r="I29">
         <v>-7933000.0</v>
       </c>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B30">
         <v>293201000.0</v>
       </c>
       <c r="C30">
         <v>303192000.0</v>
       </c>
       <c r="D30">
         <v>305620000.0</v>
       </c>
       <c r="E30">
         <v>251537000.0</v>
       </c>
       <c r="F30">
         <v>225397000.0</v>
       </c>
       <c r="G30">
         <v>178048000.0</v>
       </c>
       <c r="H30">
         <v>135448000.0</v>
       </c>
       <c r="I30">
         <v>105288000.0</v>
       </c>
       <c r="J30">
         <v>46028000.0</v>
       </c>
       <c r="K30">
         <v>374265988.0</v>
       </c>
       <c r="L30">
         <v>302000000.0</v>
       </c>
       <c r="M30">
         <v>218185457.0</v>
       </c>
       <c r="N30">
         <v>169373053.0</v>
       </c>
       <c r="O30">
         <v>123551704.0</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B31">
         <v>-73216000.0</v>
       </c>
       <c r="C31">
         <v>-67037000.0</v>
       </c>
       <c r="D31">
         <v>-71282000.0</v>
       </c>
       <c r="E31">
         <v>-59479000.0</v>
       </c>
       <c r="F31">
         <v>-71021000.0</v>
       </c>
       <c r="G31">
         <v>-51174000.0</v>
       </c>
       <c r="H31">
         <v>-42319000.0</v>
       </c>
       <c r="I31">
         <v>-19931000.0</v>
       </c>
       <c r="J31">
         <v>-39218000.0</v>
       </c>
       <c r="K31">
         <v>-20344425.0</v>
       </c>
       <c r="L31">
         <v>-16866932.0</v>
       </c>
       <c r="M31">
         <v>-9190257.0</v>
       </c>
       <c r="N31">
         <v>-7209309.0</v>
       </c>
       <c r="O31">
         <v>-7689958.0</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B32">
         <v>7643471000.0</v>
       </c>
       <c r="C32">
         <v>8731962000.0</v>
       </c>
       <c r="D32">
         <v>9412731000.0</v>
       </c>
       <c r="E32">
         <v>9142799000.0</v>
       </c>
       <c r="F32">
         <v>7417398000.0</v>
       </c>
       <c r="G32">
         <v>4010232000.0</v>
       </c>
       <c r="H32">
         <v>4128690000.0</v>
       </c>
       <c r="I32">
         <v>4064883000.0</v>
       </c>
@@ -11818,575 +11961,584 @@
       <c r="O32">
         <v>1175452767.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BD32"/>
+  <dimension ref="A1:BE32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:56">
+    <row r="1" spans="1:57">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>76</v>
       </c>
       <c r="C1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
         <v>79</v>
       </c>
       <c r="G1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
         <v>82</v>
       </c>
       <c r="K1" t="s">
+        <v>83</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
         <v>85</v>
       </c>
       <c r="O1" t="s">
+        <v>86</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
         <v>88</v>
       </c>
       <c r="S1" t="s">
+        <v>89</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
         <v>91</v>
       </c>
       <c r="W1" t="s">
+        <v>92</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
         <v>94</v>
       </c>
       <c r="AA1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
         <v>97</v>
       </c>
       <c r="AE1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AG1" t="s">
         <v>99</v>
       </c>
       <c r="AH1" t="s">
         <v>100</v>
       </c>
       <c r="AI1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AK1" t="s">
         <v>102</v>
       </c>
       <c r="AL1" t="s">
         <v>103</v>
       </c>
       <c r="AM1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AO1" t="s">
         <v>105</v>
       </c>
       <c r="AP1" t="s">
         <v>106</v>
       </c>
       <c r="AQ1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AS1" t="s">
         <v>108</v>
       </c>
       <c r="AT1" t="s">
         <v>109</v>
       </c>
       <c r="AU1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AW1" t="s">
         <v>111</v>
       </c>
       <c r="AX1" t="s">
         <v>112</v>
       </c>
       <c r="AY1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="BA1" t="s">
         <v>114</v>
       </c>
       <c r="BB1" t="s">
         <v>115</v>
       </c>
       <c r="BC1" t="s">
+        <v>116</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
       </c>
-      <c r="BD1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:56">
+      <c r="BE1" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="2" spans="1:57">
       <c r="A2" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B2">
+        <v>1822011000.0</v>
+      </c>
+      <c r="C2">
         <v>1717788000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1180169000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1909914000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1885740000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1761952000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1900093000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2164740000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2268941000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>2000970000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1913184000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>2496266000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>2131006000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>2008008000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>2073836000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>2320949000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>2433483000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1895980000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1900071000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1485297000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1388361000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1418490000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1172129000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>885009000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>727491000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>867724000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1142387846.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>806039353.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>827687242.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>643348198.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>717479409.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>884130422.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>815119044.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>545480868.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>577819002.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>603480044.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>582846945.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>463426378.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>426056115.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>415165781.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>412415759.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>309917085.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>343553445.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>422066256.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>402213153.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>251548729.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>316183045.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>395010995.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>438270010.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>359860171.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>389442553.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>370206436.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>245888419.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>231283218.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>247283391.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>278176646.0</v>
       </c>
     </row>
-    <row r="3" spans="1:56">
+    <row r="3" spans="1:57">
       <c r="A3" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B3">
+        <v>32170000.0</v>
+      </c>
+      <c r="C3">
         <v>32371000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>33018000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>32944000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>33602000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>34887000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>33989000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>33132000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>33577000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>31716000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>33357000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>33713000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>32837000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>28399000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>26702000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>26061000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>24353000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>24636000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>25648000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>22463000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>25662000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>24242000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>24340000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>16171000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>16814000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>17071000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>12964594.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>30585984.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>30239570.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>29688661.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>14645149.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>14864739.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>13895252.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>9882861.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>10189390.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>9849800.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>9799903.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>9051602.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>7716985.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>6856945.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>6813115.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>6905311.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>6197870.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>6301038.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>6095713.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>4913400.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>4500680.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>4644748.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>4769792.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>5021203.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>4971160.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>3922586.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>2554491.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>2514055.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>2736159.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>2689747.0</v>
       </c>
     </row>
-    <row r="4" spans="1:56">
+    <row r="4" spans="1:57">
       <c r="A4" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -12399,394 +12551,401 @@
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
-    </row>
-    <row r="5" spans="1:56">
+      <c r="BE4"/>
+    </row>
+    <row r="5" spans="1:57">
       <c r="A5" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B5">
+        <v>36147000.0</v>
+      </c>
+      <c r="C5">
         <v>12623000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>24278000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>39312000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>60393000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-2289000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>18504000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>44704000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>46332000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>17148000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>20038000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>53445000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>42108000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>16163000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>34388000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>68408000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>57271000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>20395000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>26756000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>53906000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>47344000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>15646000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>8739000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>32353000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>48122000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-4739000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-45137758.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>1846740.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>430469.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>1062570.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>13364798.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>10389838.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>12708361.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-10999541.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>3607023.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>19519701.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>12955307.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-7487782.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>5248909.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>14221504.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>7865215.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-1538972.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>6187860.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>17162785.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>5633843.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-4928482.58</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>6202294.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>7509570.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>3222335.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-6462177.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-3594416.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>4333758.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>2870501.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-4003510.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-512092.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>2670612.0</v>
       </c>
     </row>
-    <row r="6" spans="1:56">
+    <row r="6" spans="1:57">
       <c r="A6" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B6">
+        <v>68317000.0</v>
+      </c>
+      <c r="C6">
         <v>44994000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>57296000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>72256000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>93995000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>32598000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>52493000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>77836000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>79909000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>48864000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>53395000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>87158000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>74945000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>44562000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>61090000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>94469000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>81624000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>45031000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>52404000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>76369000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>73006000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>39888000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>33079000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>48524000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>64936000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>12332000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-32173164.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>32432724.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>30670039.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>30751231.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>28009947.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>25254577.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>26603613.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-1116680.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>13796413.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>29369501.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>22755210.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>1563820.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>12965894.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>21078449.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>14678330.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>5366339.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>12385730.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>23463823.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>11729556.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-15082.58</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>10702974.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>12154318.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>7992127.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-1440974.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>1376744.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>8256344.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>5424992.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-1489455.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>2224067.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>5360359.0</v>
       </c>
     </row>
-    <row r="7" spans="1:56">
+    <row r="7" spans="1:57">
       <c r="A7" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -12799,54 +12958,55 @@
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
-    </row>
-    <row r="8" spans="1:56">
+      <c r="BE7"/>
+    </row>
+    <row r="8" spans="1:57">
       <c r="A8" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -12859,1444 +13019,1476 @@
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
-    </row>
-    <row r="9" spans="1:56">
+      <c r="BE8"/>
+    </row>
+    <row r="9" spans="1:57">
       <c r="A9" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B9">
+        <v>524532000.0</v>
+      </c>
+      <c r="C9">
         <v>54078000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>614045000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>110919000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>113779000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>66953000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>92016000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>114496000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>119222000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>71484000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>319976000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>125788000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>338135000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>80488000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>106242000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>128698000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>106780000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>76831000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>88134000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>549726000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>521453000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>65866000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>64353000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>75069000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>86784000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>32156000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>137868565.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>177805650.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>172258960.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>141199108.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>168727672.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>167868808.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>157739660.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>108690858.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>125031900.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>140639266.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>134560388.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>98613711.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>103784000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>108362720.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>98704769.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>86282388.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>87614269.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>100542705.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>79006042.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>52410196.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>63293381.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>64258681.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>62101472.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>49798854.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>55192352.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>52543032.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>30091998.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>23445959.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>29598254.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>32677756.0</v>
       </c>
     </row>
-    <row r="10" spans="1:56">
+    <row r="10" spans="1:57">
       <c r="A10" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B10">
+        <v>16369000.0</v>
+      </c>
+      <c r="C10">
         <v>-8089000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1655000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>15827000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>37198000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-25594000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-5293000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>17974000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>21609000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-7301000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>2443000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>29495000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>19493000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-4685000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>17357000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>45936000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>40935000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>3314000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>12199000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>40380000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>33785000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-15384000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-13363000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>21829000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>35019000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-14868000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>1917189.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-5144410.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-8043094.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-27977812.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>10225959.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-1539286.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>24688789.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-20273227.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>4792504.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>13384719.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>1850184.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-20946188.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-2217867.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>8987969.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>3831518.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-5374578.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>1967919.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>13885389.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-763951.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-8016389.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>3301337.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>4931175.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>931331.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-8511174.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-6068173.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>2256061.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>1408160.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-5340482.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-883038.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>841646.0</v>
       </c>
     </row>
-    <row r="11" spans="1:56">
+    <row r="11" spans="1:57">
       <c r="A11" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B11">
+        <v>6939000.0</v>
+      </c>
+      <c r="C11">
         <v>-2496000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-204000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>2368000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>17100000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-12922000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-2995000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>8300000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>7546000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-6707000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>1317000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>7993000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>5014000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-2158000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>4497000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>20898000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>9157000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>1005000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-651000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>4795000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>8212000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-722000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-6670000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>4672000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>2510000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-2011000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>10331326.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>180657.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>637171.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>3160734.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>1384907.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>662286.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>390345.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>9085805.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>4579836.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>2216502.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>104922.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>6303045.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>1861503.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>2467123.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>196474.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>1996332.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>652380.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>4316900.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>532354.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>2084663.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>1287888.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>1413949.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>194488.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>2131518.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>1237455.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>402949.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>216724.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>950004.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>214532.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>1250095.0</v>
       </c>
     </row>
-    <row r="12" spans="1:56">
+    <row r="12" spans="1:57">
       <c r="A12" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B12">
+        <v>19778000.0</v>
+      </c>
+      <c r="C12">
         <v>20712000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>22623000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>23485000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>23121000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>23326000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>23842000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>26759000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>24751000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>24471000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>24278000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>23950000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>22588000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>20812000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>16964000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>22472000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>16336000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>17081000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>24041000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>17365000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>14598000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>31024000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>21268000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>10500000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>12925000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>9896000.0</v>
       </c>
-      <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
-      <c r="BD12">
+      <c r="BD12"/>
+      <c r="BE12">
         <v>850065.0</v>
       </c>
     </row>
-    <row r="13" spans="1:56">
+    <row r="13" spans="1:57">
       <c r="A13" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B13">
+        <v>5767000.0</v>
+      </c>
+      <c r="C13">
         <v>2567000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>3134000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>3340000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>3703000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>9475000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>4129000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>3135000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>3384000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>22014000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>1376000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>9371000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>2428000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>7210000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>2721000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>2676000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>8997000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>1106000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>7876000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>2937000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>2601000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>2407000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>265000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>239000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>412000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>3245000.0</v>
       </c>
-      <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
-    </row>
-    <row r="14" spans="1:56">
+      <c r="BE13"/>
+    </row>
+    <row r="14" spans="1:57">
       <c r="A14" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B14">
+        <v>-3317000.0</v>
+      </c>
+      <c r="C14">
         <v>-1048000.0</v>
       </c>
-      <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14">
         <v>0.0</v>
       </c>
       <c r="G14">
         <v>0.0</v>
       </c>
       <c r="H14">
         <v>0.0</v>
       </c>
       <c r="I14">
         <v>0.0</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
-        <v>-48000.0</v>
+        <v>0.0</v>
       </c>
       <c r="L14">
         <v>-48000.0</v>
       </c>
       <c r="M14">
         <v>-48000.0</v>
       </c>
       <c r="N14">
+        <v>-48000.0</v>
+      </c>
+      <c r="O14">
         <v>53000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>-49000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>51000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>-52000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>79000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-50000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>51000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>-153000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>-147000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>-161000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>502707000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>495312000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>414468000.0</v>
       </c>
-      <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
-    </row>
-    <row r="15" spans="1:56">
+      <c r="BE14"/>
+    </row>
+    <row r="15" spans="1:57">
       <c r="A15" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B15">
+        <v>6115000.0</v>
+      </c>
+      <c r="C15">
         <v>-6641000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>1859000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>13459000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>20098000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-12672000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-2298000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>9674000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>14063000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-594000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>1078000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>21440000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>14431000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-2580000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>12811000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>24943000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>31754000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>2239000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>12881000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>35534000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>25519000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-14736000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-7940000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>9688000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>21895000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-10456000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-10239155.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-5410793.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-7045308.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-19563410.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>4786073.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-2009952.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>16610994.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-9331824.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>5263536.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>6312052.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-327093.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-12436566.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-5513652.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>2450585.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>1390357.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-3781126.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>447324.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>6206931.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>-1934124.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>-2935823.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>-548469.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>370320.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>-263886.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>-2722063.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>-3250951.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>843896.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>622395.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>-1754106.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>-462543.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>1584560.0</v>
       </c>
     </row>
-    <row r="16" spans="1:56">
+    <row r="16" spans="1:57">
       <c r="A16" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>12997000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-3998000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>11362000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>23494000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>30320000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>821000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>11431000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>34085000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>24085000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-16138000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>6328133.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>9651000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-3251000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>5115000.0</v>
       </c>
-      <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
-    </row>
-    <row r="17" spans="1:56">
+      <c r="BE16"/>
+    </row>
+    <row r="17" spans="1:57">
       <c r="A17" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B17">
+        <v>9432000.0</v>
+      </c>
+      <c r="C17">
         <v>-5593000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>1859000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>13459000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>20098000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-12672000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-2298000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>9674000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>14063000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-594000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>1126000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>21488000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>14479000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-2491000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>12860000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>25038000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>31806000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>2309000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>12931000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>35500000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>25573000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-14662000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-6693000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>17157000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>32509000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-12857000.0</v>
       </c>
-      <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
-    </row>
-    <row r="18" spans="1:56">
+      <c r="BE17"/>
+    </row>
+    <row r="18" spans="1:57">
       <c r="A18" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B18">
+        <v>-14011000.0</v>
+      </c>
+      <c r="C18">
         <v>-18145000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-19810000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-20145000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-19518000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-13851000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-19713000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-23624000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-21367000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-2457000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-22902000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-14579000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-20160000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-13602000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-16295000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-19796000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-7339000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-15975000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-16165000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-14428000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-11997000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-28617000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-21003000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-10261000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-12513000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-6651000.0</v>
       </c>
-      <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
-    </row>
-    <row r="19" spans="1:56">
+      <c r="BE18"/>
+    </row>
+    <row r="19" spans="1:57">
       <c r="A19" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-      <c r="N19">
+      <c r="N19"/>
+      <c r="O19">
         <v>7174000.0</v>
       </c>
-      <c r="O19"/>
-      <c r="P19">
+      <c r="P19"/>
+      <c r="Q19">
         <v>2632000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>9025000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>1115000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-4859000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>3022000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>2627000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>2401000.0</v>
       </c>
-      <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
-    </row>
-    <row r="20" spans="1:56">
+      <c r="BE19"/>
+    </row>
+    <row r="20" spans="1:57">
       <c r="A20" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -14309,224 +14501,228 @@
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
-    </row>
-    <row r="21" spans="1:56">
+      <c r="BE20"/>
+    </row>
+    <row r="21" spans="1:57">
       <c r="A21" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B21">
+        <v>30380000.0</v>
+      </c>
+      <c r="C21">
         <v>16078000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>28974000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>35924000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>56690000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-11764000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>14375000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>41569000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>42948000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-4866000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>25307000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>44074000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>39680000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>8953000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>33719000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>65732000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>48274000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>19289000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>28364000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>54723000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>45756000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>13239000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>8474000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>32114000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>47710000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-7984000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>1324000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>25301766.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>21857154.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>1062570.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>13364798.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>10389838.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>12708361.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-10999541.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>3607023.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>19519701.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>12955307.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-7487782.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>5248909.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>14221504.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>7865215.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-1538972.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>6187860.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>17162785.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>5633843.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-4928483.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>6202294.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>7509570.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>3222335.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-6462177.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-3594416.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>4333758.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>2870501.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-4003510.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-512092.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>2670612.0</v>
       </c>
     </row>
-    <row r="22" spans="1:56">
+    <row r="22" spans="1:57">
       <c r="A22" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -14539,404 +14735,412 @@
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
-    </row>
-    <row r="23" spans="1:56">
+      <c r="BE22"/>
+    </row>
+    <row r="23" spans="1:57">
       <c r="A23" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B23">
+        <v>2316163000.0</v>
+      </c>
+      <c r="C23">
         <v>1755788000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1765240000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1984909000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1942829000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1840669000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1977734000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>2237667000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2345215000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2077320000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>2207853000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2577980000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2429461000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2079543000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2146359000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>2383915000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>2491989000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1953522000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1959841000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1980300000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1864058000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1471117000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1228008000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>927964000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>766565000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>907864000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1278932411.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>964210631.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>986256268.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>785402868.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>869782596.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1054474898.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>939653117.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>669993126.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>702562650.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>725148926.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>709017572.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>576967889.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>531671771.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>509844219.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>504157853.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>397116319.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>427346336.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>505371705.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>477499866.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>310289836.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>377311038.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>452309070.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>497590902.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>416437821.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>450891970.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>419157804.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>273529338.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>259125414.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>278079919.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>247190602.0</v>
       </c>
     </row>
-    <row r="24" spans="1:56">
+    <row r="24" spans="1:57">
       <c r="A24" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
-      <c r="N24">
+      <c r="N24"/>
+      <c r="O24">
         <v>1418000.0</v>
       </c>
-      <c r="O24"/>
-      <c r="P24">
+      <c r="P24"/>
+      <c r="Q24">
         <v>1449000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>1434000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>1418000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>5735000.0</v>
       </c>
-      <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
-    </row>
-    <row r="25" spans="1:56">
+      <c r="BE24"/>
+    </row>
+    <row r="25" spans="1:57">
       <c r="A25" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B25">
+        <v>32170000.0</v>
+      </c>
+      <c r="C25">
         <v>32371000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>33018000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>32944000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>33602000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>34887000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>33989000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>33132000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>33577000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>31716000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>32648000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>33713000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>32837000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>28399000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>26702000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>26061000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>24353000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>24636000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>25648000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>22031000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>25273000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>24242000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>24340000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>16171000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>16814000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>17071000.0</v>
       </c>
-      <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
-    </row>
-    <row r="26" spans="1:56">
+      <c r="BE25"/>
+    </row>
+    <row r="26" spans="1:57">
       <c r="A26" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -14949,966 +15153,983 @@
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
-    </row>
-    <row r="27" spans="1:56">
+      <c r="BE26"/>
+    </row>
+    <row r="27" spans="1:57">
       <c r="A27" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
-      <c r="I27">
+      <c r="I27"/>
+      <c r="J27">
         <v>1510000.0</v>
       </c>
-      <c r="J27"/>
-      <c r="K27">
+      <c r="K27"/>
+      <c r="L27">
         <v>223283000.0</v>
       </c>
-      <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
-      <c r="T27">
+      <c r="T27"/>
+      <c r="U27">
         <v>164857000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>155126000.0</v>
       </c>
-      <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
-      <c r="AA27">
+      <c r="AA27"/>
+      <c r="AB27">
         <v>404078899.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>135564697.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>133136260.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>123690092.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>50474917.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>142227415.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>129292567.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>106324894.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>29033796.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>108237207.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>108531949.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>94781468.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>21542774.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>84613886.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>80775272.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>78097212.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>16673424.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>74825686.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>65553818.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>50549759.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>10316197.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>50363261.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>52201195.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>49630945.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>21383954.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>42870267.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>23977777.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>23955242.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>3863459.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>25680791.0</v>
       </c>
     </row>
-    <row r="28" spans="1:56">
+    <row r="28" spans="1:57">
       <c r="A28" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B28">
+        <v>43721000.0</v>
+      </c>
+      <c r="C28">
         <v>39998000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>43308000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>40048000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>40742000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>41613000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>39690000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>38636000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>42436000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>42158000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>37570000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>44116000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>42660000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>40416000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>39274000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>35954000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>32956000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>31785000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>33397000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>32271000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>31403000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>26713000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>29601000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>25403000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>20527000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>18893000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>15868221.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>16939186.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>17265544.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>16446444.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>16640549.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>15251553.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>15738731.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>13365505.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>14077480.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>12882357.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>13073130.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>11320025.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>10734271.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>9527328.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>10064282.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>9724148.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>9181316.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>8554232.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>7818379.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>6788919.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>7365705.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>6385849.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>6677941.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>6630085.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>6611200.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>5339004.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>3243718.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>3494227.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>4803546.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>4326351.0</v>
       </c>
     </row>
-    <row r="29" spans="1:56">
+    <row r="29" spans="1:57">
       <c r="A29" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B29">
+        <v>6939000.0</v>
+      </c>
+      <c r="C29">
         <v>-2496000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-204000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>2368000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>17100000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-12922000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-2995000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>8300000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>7546000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-6707000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1317000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>7993000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>5014000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-2158000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>4497000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>20898000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>9157000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1005000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-651000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>4795000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>8212000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-722000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-6670000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>4672000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>2510000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-2011000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
-    </row>
-    <row r="30" spans="1:56">
+      <c r="BE29"/>
+    </row>
+    <row r="30" spans="1:57">
       <c r="A30" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B30">
+        <v>494152000.0</v>
+      </c>
+      <c r="C30">
         <v>38000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>585071000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>74995000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>57089000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>78717000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>77641000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>72927000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>76274000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>76350000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>294669000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>81714000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>298455000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>71535000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>72523000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>62966000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>58506000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>57542000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>59770000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>495003000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>475697000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>52627000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>55879000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>42955000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>39074000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>40140000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>136544565.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>158171278.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>158569026.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>142054670.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>152303187.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>170344476.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>124534073.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>124512258.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>124743648.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>121668882.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>126170627.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>113541511.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>105615656.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>94678438.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>91742094.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>87199234.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>83792891.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>83305449.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>75286713.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>58741107.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>61127993.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>57298075.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>59320892.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>56577650.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>61449417.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>48951368.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>27640919.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>27842196.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>30796528.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>30986044.0</v>
       </c>
     </row>
-    <row r="31" spans="1:56">
+    <row r="31" spans="1:57">
       <c r="A31" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B31">
+        <v>-14011000.0</v>
+      </c>
+      <c r="C31">
         <v>-24167000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-27319000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-20097000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-19492000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-13830000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-19668000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-23595000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-21339000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-2435000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-22864000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-14579000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-20187000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-13638000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-16362000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-19796000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-7339000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-15975000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-16165000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-14343000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-11971000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-28623000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-21837000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-10285000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-12691000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-6884000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>593189.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-23455025.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-21426715.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-29040382.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-3138839.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-11929124.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>11980428.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-9273686.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>1185481.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-6134982.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-11105123.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-13458406.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-7466776.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-5233535.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-4033697.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-3835606.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-4219941.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-3277396.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-6397794.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-3087906.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-2900957.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-2578395.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-2291004.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-2048997.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-2473757.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-2077697.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-1462341.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-1336972.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-370946.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-1828966.0</v>
       </c>
     </row>
-    <row r="32" spans="1:56">
+    <row r="32" spans="1:57">
       <c r="A32" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B32">
+        <v>2346543000.0</v>
+      </c>
+      <c r="C32">
         <v>1771866000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1794214000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>2020833000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1999519000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1828905000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1992109000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>2279236000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>2388163000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>2072454000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>2233160000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>2622054000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>2469141000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>2088496000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>2180078000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>2449647000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>2540263000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>1972811000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>1988205000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>2035023000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>1909814000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>1484356000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>1236482000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>960078000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>814275000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>899880000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>1280256411.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>983845003.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>999946202.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>784547306.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>886207081.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>1051999230.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>972858704.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>654171726.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>702850902.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>744119310.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>717407333.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>562040089.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>529840116.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>523528501.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>511120528.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>396199473.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>431167714.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>522608961.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>481219195.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>303958925.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>379476426.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>459269676.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>500371482.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>409659025.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>444634905.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>422749468.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>275980417.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>254729177.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>276881645.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>310854402.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O30"/>
@@ -15963,1135 +16184,1135 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B2">
         <v>292408000.0</v>
       </c>
       <c r="C2">
         <v>241421000.0</v>
       </c>
       <c r="D2">
         <v>316769000.0</v>
       </c>
       <c r="E2">
         <v>272543000.0</v>
       </c>
       <c r="F2">
         <v>312977000.0</v>
       </c>
       <c r="G2">
         <v>52763000.0</v>
       </c>
       <c r="H2">
         <v>49550000.0</v>
       </c>
       <c r="I2">
         <v>51262000.0</v>
       </c>
       <c r="J2">
         <v>40723110.0</v>
       </c>
       <c r="K2">
         <v>11505196.0</v>
       </c>
       <c r="L2">
         <v>16845468.0</v>
       </c>
       <c r="M2">
         <v>19898200.0</v>
       </c>
       <c r="N2">
         <v>8822817.0</v>
       </c>
       <c r="O2">
         <v>8408816.0</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B3">
         <v>127369000</v>
       </c>
       <c r="C3">
         <v>113914000</v>
       </c>
       <c r="D3">
         <v>111209000</v>
       </c>
       <c r="E3">
         <v>98771000</v>
       </c>
       <c r="F3">
         <v>226451000</v>
       </c>
       <c r="G3">
         <v>44676000</v>
       </c>
       <c r="H3">
         <v>58261000</v>
       </c>
       <c r="I3">
         <v>51619000</v>
       </c>
       <c r="J3">
         <v>39230000</v>
       </c>
       <c r="K3">
         <v>42086274</v>
       </c>
       <c r="L3">
         <v>10628000</v>
       </c>
       <c r="M3">
         <v>7066960</v>
       </c>
       <c r="N3">
         <v>5051332</v>
       </c>
       <c r="O3">
         <v>6891019</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4">
         <v>-38970000.0</v>
       </c>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5">
         <v>-9389000.0</v>
       </c>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B6">
         <v>31306000.0</v>
       </c>
       <c r="C6">
         <v>50987000.0</v>
       </c>
       <c r="D6">
         <v>-75348000.0</v>
       </c>
       <c r="E6">
         <v>44226000.0</v>
       </c>
       <c r="F6">
         <v>-40434000.0</v>
       </c>
       <c r="G6">
         <v>260214000.0</v>
       </c>
       <c r="H6">
         <v>3213000.0</v>
       </c>
       <c r="I6">
         <v>-1712000.0</v>
       </c>
       <c r="J6">
         <v>-5636319.0</v>
       </c>
       <c r="K6">
         <v>29217914.0</v>
       </c>
       <c r="L6">
         <v>-5340272.0</v>
       </c>
       <c r="M6">
         <v>-3052732.0</v>
       </c>
       <c r="N6">
         <v>11075383.0</v>
       </c>
       <c r="O6">
         <v>-214800.0</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B7">
         <v>41656000.0</v>
       </c>
       <c r="C7">
         <v>76340000.0</v>
       </c>
       <c r="D7">
         <v>-46729000.0</v>
       </c>
       <c r="E7">
         <v>-5531000.0</v>
       </c>
       <c r="F7">
         <v>-20100000.0</v>
       </c>
       <c r="G7">
         <v>55223000.0</v>
       </c>
       <c r="H7">
         <v>13376000.0</v>
       </c>
       <c r="I7">
         <v>25377000.0</v>
       </c>
       <c r="J7">
         <v>-12744000.0</v>
       </c>
       <c r="K7">
         <v>498600.0</v>
       </c>
       <c r="L7">
         <v>10620299.0</v>
       </c>
       <c r="M7">
         <v>12596565.0</v>
       </c>
       <c r="N7">
         <v>1986100.0</v>
       </c>
       <c r="O7">
         <v>773763.0</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8">
         <v>-16003000.0</v>
       </c>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B9">
         <v>7746000.0</v>
       </c>
       <c r="C9">
         <v>38058000.0</v>
       </c>
       <c r="D9">
         <v>-17937000.0</v>
       </c>
       <c r="E9">
         <v>-50229000.0</v>
       </c>
       <c r="F9">
         <v>-16003000.0</v>
       </c>
       <c r="G9">
         <v>-24010000.0</v>
       </c>
       <c r="H9">
         <v>-1692000.0</v>
       </c>
       <c r="I9">
         <v>6446000.0</v>
       </c>
       <c r="J9">
         <v>-8355000.0</v>
       </c>
       <c r="K9">
         <v>-7590323.0</v>
       </c>
       <c r="L9">
         <v>378801.0</v>
       </c>
       <c r="M9">
         <v>2013192.0</v>
       </c>
       <c r="N9">
         <v>7698696.0</v>
       </c>
       <c r="O9">
         <v>2364142.0</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B10">
         <v>40627000.0</v>
       </c>
       <c r="C10">
         <v>22689000.0</v>
       </c>
       <c r="D10">
         <v>-2013000.0</v>
       </c>
       <c r="E10">
         <v>-6850000.0</v>
       </c>
       <c r="F10">
         <v>-21816000.0</v>
       </c>
       <c r="G10">
         <v>6618000.0</v>
       </c>
       <c r="H10">
         <v>-7302000.0</v>
       </c>
       <c r="I10">
         <v>-7352000.0</v>
       </c>
       <c r="J10">
         <v>-6955000.0</v>
       </c>
       <c r="K10">
         <v>-3694455.0</v>
       </c>
       <c r="L10">
         <v>1469267.0</v>
       </c>
       <c r="M10">
         <v>2087364.0</v>
       </c>
       <c r="N10">
         <v>-4437651.0</v>
       </c>
       <c r="O10">
         <v>-1590379.0</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>31645000.0</v>
       </c>
       <c r="F11">
         <v>16813000.0</v>
       </c>
       <c r="G11">
         <v>26893000.0</v>
       </c>
       <c r="H11">
         <v>8830000.0</v>
       </c>
       <c r="I11">
         <v>6313000.0</v>
       </c>
       <c r="J11">
         <v>21074000.0</v>
       </c>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>36941000.0</v>
       </c>
       <c r="F12">
         <v>11661000.0</v>
       </c>
       <c r="G12">
         <v>27441000.0</v>
       </c>
       <c r="H12">
         <v>8985000.0</v>
       </c>
       <c r="I12">
         <v>-33277000.0</v>
       </c>
       <c r="J12">
         <v>-5839000.0</v>
       </c>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>19903000.0</v>
       </c>
       <c r="F13">
         <v>906000.0</v>
       </c>
       <c r="G13">
         <v>45722000.0</v>
       </c>
       <c r="H13">
         <v>13540000.0</v>
       </c>
       <c r="I13">
         <v>19970000.0</v>
       </c>
       <c r="J13">
         <v>3111000.0</v>
       </c>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B14">
-        <v>874000.0</v>
+        <v>134451000.0</v>
       </c>
       <c r="C14">
         <v>132414000.0</v>
       </c>
       <c r="D14">
         <v>127597000.0</v>
       </c>
       <c r="E14">
         <v>101752000.0</v>
       </c>
       <c r="F14">
         <v>97194000.0</v>
       </c>
       <c r="G14">
         <v>74396000.0</v>
       </c>
       <c r="H14">
         <v>62404000.0</v>
       </c>
       <c r="I14">
         <v>53814000.0</v>
       </c>
       <c r="J14">
         <v>38187000.0</v>
       </c>
       <c r="K14">
         <v>28253737.0</v>
       </c>
       <c r="L14">
         <v>23730270.0</v>
       </c>
       <c r="M14">
         <v>17786618.0</v>
       </c>
       <c r="N14">
         <v>14421501.0</v>
       </c>
       <c r="O14">
         <v>11045075.0</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B15">
-        <v>-19372000.0</v>
+        <v>19372000.0</v>
       </c>
       <c r="C15">
-        <v>-19765000.0</v>
+        <v>19765000.0</v>
       </c>
       <c r="D15">
-        <v>-20022000.0</v>
+        <v>20022000.0</v>
       </c>
       <c r="E15">
         <v>16643000.0</v>
       </c>
       <c r="F15">
         <v>5892000.0</v>
       </c>
       <c r="G15">
         <v>5892000.0</v>
       </c>
       <c r="H15">
         <v>5892000.0</v>
       </c>
       <c r="I15">
         <v>5892000.0</v>
       </c>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B16">
         <v>323714000.0</v>
       </c>
       <c r="C16">
         <v>292408000.0</v>
       </c>
       <c r="D16">
         <v>241421000.0</v>
       </c>
       <c r="E16">
         <v>316769000.0</v>
       </c>
       <c r="F16">
         <v>272543000.0</v>
       </c>
       <c r="G16">
         <v>312977000.0</v>
       </c>
       <c r="H16">
         <v>52763000.0</v>
       </c>
       <c r="I16">
         <v>49550000.0</v>
       </c>
       <c r="J16">
         <v>35086791.0</v>
       </c>
       <c r="K16">
         <v>40723110.0</v>
       </c>
       <c r="L16">
         <v>11505196.0</v>
       </c>
       <c r="M16">
         <v>16845468.0</v>
       </c>
       <c r="N16">
         <v>19898200.0</v>
       </c>
       <c r="O16">
         <v>8194016.0</v>
       </c>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B18">
         <v>65216000.0</v>
       </c>
       <c r="C18">
         <v>107944000.0</v>
       </c>
       <c r="D18">
         <v>24885000.0</v>
       </c>
       <c r="E18">
         <v>110485000.0</v>
       </c>
       <c r="F18">
         <v>-67260000.0</v>
       </c>
       <c r="G18">
         <v>129166000.0</v>
       </c>
       <c r="H18">
         <v>-14964000.0</v>
       </c>
       <c r="I18">
         <v>6883000.0</v>
       </c>
       <c r="J18">
         <v>-11722000.0</v>
       </c>
       <c r="K18">
         <v>-4414451.0</v>
       </c>
       <c r="L18">
         <v>29521109.0</v>
       </c>
       <c r="M18">
         <v>14485025.0</v>
       </c>
       <c r="N18">
         <v>-945323.0</v>
       </c>
       <c r="O18">
         <v>2465651.0</v>
       </c>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-114858000.0</v>
       </c>
       <c r="D19">
         <v>-374141000.0</v>
       </c>
       <c r="E19">
         <v>-175488000.0</v>
       </c>
       <c r="F19">
         <v>-27110000.0</v>
       </c>
       <c r="G19">
         <v>-407551000.0</v>
       </c>
       <c r="H19">
         <v>-73040000.0</v>
       </c>
       <c r="I19">
         <v>-104654000.0</v>
       </c>
       <c r="J19">
         <v>-75000.0</v>
       </c>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>154877000.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B21">
         <v>9032000.0</v>
       </c>
       <c r="C21">
         <v>16259000.0</v>
       </c>
       <c r="D21">
         <v>152386000.0</v>
       </c>
       <c r="E21">
         <v>73393000.0</v>
       </c>
       <c r="F21">
         <v>-11651000.0</v>
       </c>
       <c r="G21">
         <v>413272000.0</v>
       </c>
       <c r="H21">
         <v>57847000.0</v>
       </c>
       <c r="I21">
         <v>54561000.0</v>
       </c>
       <c r="J21">
         <v>33617000.0</v>
       </c>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B22">
         <v>22744000.0</v>
       </c>
       <c r="C22">
         <v>20845000.0</v>
       </c>
       <c r="D22">
         <v>34566000.0</v>
       </c>
       <c r="E22">
         <v>71978000.0</v>
       </c>
       <c r="F22">
         <v>59427000.0</v>
       </c>
       <c r="G22">
         <v>30116000.0</v>
       </c>
       <c r="H22">
         <v>-47162000.0</v>
       </c>
       <c r="I22">
         <v>23464000.0</v>
       </c>
       <c r="J22">
         <v>-5818000.0</v>
       </c>
       <c r="K22">
         <v>-5445130.0</v>
       </c>
       <c r="L22">
         <v>952649.0</v>
       </c>
       <c r="M22">
         <v>-2299104.0</v>
       </c>
       <c r="N22">
         <v>-4599723.0</v>
       </c>
       <c r="O22">
         <v>-1330315.0</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B23">
         <v>-3210000.0</v>
       </c>
       <c r="C23">
         <v>-20509000.0</v>
       </c>
       <c r="D23">
         <v>-13313000.0</v>
       </c>
       <c r="E23">
         <v>119731000.0</v>
       </c>
       <c r="F23">
         <v>519436000.0</v>
       </c>
       <c r="G23">
         <v>19779000.0</v>
       </c>
       <c r="H23">
         <v>-26154000.0</v>
       </c>
       <c r="I23">
         <v>-8724000.0</v>
       </c>
       <c r="J23">
         <v>-5979133.0</v>
       </c>
       <c r="K23">
         <v>119181374.0</v>
       </c>
       <c r="L23">
         <v>7301680.0</v>
       </c>
       <c r="M23">
         <v>13283114.0</v>
       </c>
       <c r="N23">
         <v>55522551.0</v>
       </c>
       <c r="O23">
         <v>-25460267.0</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B24">
         <v>7736000.0</v>
       </c>
       <c r="C24">
         <v>1737000.0</v>
       </c>
       <c r="D24">
         <v>310213000.0</v>
       </c>
       <c r="E24">
         <v>287901000.0</v>
       </c>
       <c r="F24">
         <v>81538000.0</v>
       </c>
       <c r="G24">
         <v>1113000.0</v>
       </c>
       <c r="H24">
         <v>18808000.0</v>
       </c>
       <c r="I24">
         <v>18338000.0</v>
       </c>
       <c r="J24">
         <v>-16638000.0</v>
       </c>
       <c r="K24">
         <v>-29520609.0</v>
       </c>
       <c r="L24">
         <v>27480302.0</v>
       </c>
       <c r="M24">
         <v>-27731952.0</v>
       </c>
       <c r="N24">
         <v>-624064.0</v>
       </c>
       <c r="O24">
         <v>22878109.0</v>
       </c>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B25">
-        <v>126412000.0</v>
+        <v>-26502000.0</v>
       </c>
       <c r="C25">
         <v>3362000.0</v>
       </c>
       <c r="D25">
         <v>10325000.0</v>
       </c>
       <c r="E25">
         <v>6596000.0</v>
       </c>
       <c r="F25">
         <v>12018000.0</v>
       </c>
       <c r="G25">
         <v>16963000.0</v>
       </c>
       <c r="H25">
         <v>9864000.0</v>
       </c>
       <c r="I25">
         <v>-34860000.0</v>
       </c>
       <c r="J25">
         <v>99546000.0</v>
       </c>
       <c r="K25">
         <v>14364616.0</v>
       </c>
       <c r="L25">
         <v>4845890.0</v>
       </c>
       <c r="M25">
         <v>-6532094.0</v>
       </c>
       <c r="N25">
         <v>-7701869.0</v>
       </c>
       <c r="O25">
         <v>-358090.0</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B26">
         <v>-27964000.0</v>
       </c>
       <c r="C26">
         <v>-31989000.0</v>
       </c>
       <c r="D26">
         <v>-33694000.0</v>
       </c>
       <c r="E26">
         <v>-40042000.0</v>
       </c>
       <c r="F26">
         <v>-240000.0</v>
       </c>
       <c r="G26">
         <v>0.0</v>
       </c>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B27">
-        <v>1295000.0</v>
+        <v>15172000.0</v>
       </c>
       <c r="C27">
         <v>1693000.0</v>
       </c>
       <c r="D27">
         <v>15015000.0</v>
       </c>
       <c r="E27">
         <v>12161000.0</v>
       </c>
       <c r="F27">
         <v>5804000.0</v>
       </c>
       <c r="G27">
         <v>1891000.0</v>
       </c>
       <c r="H27">
         <v>516000.0</v>
       </c>
       <c r="I27">
         <v>490000.0</v>
       </c>
       <c r="J27">
         <v>764743.0</v>
       </c>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B28">
         <v>-41514000.0</v>
       </c>
       <c r="C28">
         <v>-56004000.0</v>
       </c>
       <c r="D28">
         <v>85357000.0</v>
       </c>
       <c r="E28">
         <v>10555000.0</v>
       </c>
       <c r="F28">
         <v>-26384000.0</v>
       </c>
       <c r="G28">
         <v>491048000.0</v>
       </c>
       <c r="H28">
         <v>31693000.0</v>
       </c>
       <c r="I28">
         <v>45837000.0</v>
       </c>
       <c r="J28">
         <v>22438000.0</v>
       </c>
       <c r="K28">
         <v>119181374.0</v>
       </c>
       <c r="L28">
         <v>7301680.0</v>
       </c>
       <c r="M28">
         <v>13283114.0</v>
       </c>
       <c r="N28">
         <v>55522551.0</v>
       </c>
       <c r="O28">
         <v>-25460267.0</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B29">
         <v>192585000.0</v>
       </c>
       <c r="C29">
         <v>221858000.0</v>
       </c>
       <c r="D29">
         <v>136094000.0</v>
       </c>
       <c r="E29">
         <v>209256000.0</v>
       </c>
       <c r="F29">
         <v>159191000.0</v>
       </c>
       <c r="G29">
         <v>173842000.0</v>
       </c>
       <c r="H29">
         <v>43297000.0</v>
       </c>
       <c r="I29">
         <v>58502000.0</v>
       </c>
       <c r="J29">
         <v>27508000.0</v>
       </c>
       <c r="K29">
         <v>37671823.0</v>
       </c>
       <c r="L29">
         <v>40149108.0</v>
       </c>
       <c r="M29">
         <v>21551985.0</v>
       </c>
       <c r="N29">
         <v>4106009.0</v>
       </c>
       <c r="O29">
         <v>9356670.0</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B30">
         <v>-119792000.0</v>
       </c>
       <c r="C30">
         <v>-114858000.0</v>
       </c>
       <c r="D30">
         <v>-296822000.0</v>
       </c>
       <c r="E30">
         <v>-175488000.0</v>
       </c>
       <c r="F30">
         <v>-171777000.0</v>
       </c>
       <c r="G30">
         <v>-407551000.0</v>
       </c>
       <c r="H30">
         <v>-73040000.0</v>
       </c>
       <c r="I30">
         <v>-104654000.0</v>
       </c>
@@ -17113,2197 +17334,2233 @@
       <c r="O30">
         <v>15987090.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BD30"/>
+  <dimension ref="A1:BE30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:56">
+    <row r="1" spans="1:57">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>76</v>
       </c>
       <c r="C1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
         <v>79</v>
       </c>
       <c r="G1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
         <v>82</v>
       </c>
       <c r="K1" t="s">
+        <v>83</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
         <v>85</v>
       </c>
       <c r="O1" t="s">
+        <v>86</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
         <v>88</v>
       </c>
       <c r="S1" t="s">
+        <v>89</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
         <v>91</v>
       </c>
       <c r="W1" t="s">
+        <v>92</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
         <v>94</v>
       </c>
       <c r="AA1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
         <v>97</v>
       </c>
       <c r="AE1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AG1" t="s">
         <v>99</v>
       </c>
       <c r="AH1" t="s">
         <v>100</v>
       </c>
       <c r="AI1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AK1" t="s">
         <v>102</v>
       </c>
       <c r="AL1" t="s">
         <v>103</v>
       </c>
       <c r="AM1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AO1" t="s">
         <v>105</v>
       </c>
       <c r="AP1" t="s">
         <v>106</v>
       </c>
       <c r="AQ1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AS1" t="s">
         <v>108</v>
       </c>
       <c r="AT1" t="s">
         <v>109</v>
       </c>
       <c r="AU1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AW1" t="s">
         <v>111</v>
       </c>
       <c r="AX1" t="s">
         <v>112</v>
       </c>
       <c r="AY1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="BA1" t="s">
         <v>114</v>
       </c>
       <c r="BB1" t="s">
         <v>115</v>
       </c>
       <c r="BC1" t="s">
+        <v>116</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
       </c>
-      <c r="BD1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:56">
+      <c r="BE1" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="2" spans="1:57">
       <c r="A2" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B2">
+        <v>289144000.0</v>
+      </c>
+      <c r="C2">
         <v>323714000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>325729000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>316487000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>289537000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>292408000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>319011000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>251039000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>205714000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>241421000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>220440000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>235278000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>271602000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>316769000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>297569000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>262601000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>256882000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>272543000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>290105000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>244936000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>223003000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>312977000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>181881000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>168506000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>148745000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>52763000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>924904.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>36948919.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>33369394.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>29906139.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>50396162.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>53437662.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>50369171.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>35086791.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>42897632.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>39441561.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>58278251.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>40723110.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>39043452.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>30625194.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>33113556.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>11505196.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>13339879.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>19710371.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>18195872.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>16845468.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>16025574.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>18752879.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>18475644.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>19898200.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>17919750.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>7786685.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>8571074.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>8390423.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>15154939.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>11838405.0</v>
       </c>
     </row>
-    <row r="3" spans="1:56">
+    <row r="3" spans="1:57">
       <c r="A3" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B3">
+        <v>33305000</v>
+      </c>
+      <c r="C3">
         <v>30279000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>29728000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>24902000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>45347000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>27392000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>36133000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>29269000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>19284000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>29228000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>35561000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>25575000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>26693000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>23380000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>25693000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>27785000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>24626000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>20667000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>178106000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>15532000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>15288000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>17525000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>15893000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>8272000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>8433000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>12078000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>2</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>11421379</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>7354366</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>10094970</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>11197454</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>10758783</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>19900226</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>6895978</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>10850959</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>11965604</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>7715506</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>8729672</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>26276214</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>6823601</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>4067910</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>5218847</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>2932888</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>2748208</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>2705230</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>2262135</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>2105330</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>2492058</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>1447441</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>1486819</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>1732033</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>1075287</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>1010739</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>1108795</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>2250850</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>1611092</v>
       </c>
     </row>
-    <row r="4" spans="1:56">
+    <row r="4" spans="1:57">
       <c r="A4" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-      <c r="N4">
+      <c r="N4"/>
+      <c r="O4">
         <v>-45146000.0</v>
       </c>
-      <c r="O4"/>
-      <c r="P4">
+      <c r="P4"/>
+      <c r="Q4">
         <v>34956000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>5824000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-15645000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-17538000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>45171000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>21909000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-88512000.0</v>
       </c>
-      <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
-    </row>
-    <row r="5" spans="1:56">
+      <c r="BE4"/>
+    </row>
+    <row r="5" spans="1:57">
       <c r="A5" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
-      <c r="N5">
+      <c r="N5"/>
+      <c r="O5">
         <v>255000.0</v>
       </c>
-      <c r="O5"/>
-      <c r="P5">
+      <c r="P5"/>
+      <c r="Q5">
         <v>-12232000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-18830000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>18292000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>2988000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-6553000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-12799000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>6975000.0</v>
       </c>
-      <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
-    </row>
-    <row r="6" spans="1:56">
+      <c r="BE5"/>
+    </row>
+    <row r="6" spans="1:57">
       <c r="A6" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B6">
+        <v>-28576000.0</v>
+      </c>
+      <c r="C6">
         <v>-34570000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-2015000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>9242000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>26950000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-2871000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-26603000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>67972000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>45325000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-35707000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>20981000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-14838000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-36324000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-45167000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>19200000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>34968000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>5719000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-15661000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-17562000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>45169000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>21933000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-89974000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>131096000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>13375000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>19761000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>95982000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-107978.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>985319.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>3579525.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>3463255.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-20490023.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-3041500.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>3068491.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>15282380.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-7810841.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>3456071.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-18836690.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>17555141.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>1679658.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>8418258.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-2488362.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>21608360.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-1834683.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-6370492.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>1514499.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>1350404.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>819894.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-2727305.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>277235.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-1422556.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>1978450.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>10133065.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-784389.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>156323.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-6960923.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>2597393.0</v>
       </c>
     </row>
-    <row r="7" spans="1:56">
+    <row r="7" spans="1:57">
       <c r="A7" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B7">
+        <v>-11405000.0</v>
+      </c>
+      <c r="C7">
         <v>-7283000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>6568000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-4881000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>1022000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>38947000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-5286000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>57451000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>22425000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>1750000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>17149000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-37507000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-23781000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-2590000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>21344000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-10205000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-17411000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>741000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-2177000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-999000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-8137000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-8787000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>27595000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-15964000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>26310000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>17282000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>440804.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>18924110.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-9622851.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-9637459.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>38557330.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-4620058.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-17769182.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>8131514.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-9459131.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-9286906.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-13046468.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>9130565.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>1818418.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>1568993.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-11558319.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>9026283.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-1442064.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>11853306.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-5044252.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>5409617.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>6971998.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>9095104.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-6048110.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>2623782.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>4718250.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>670352.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-2194749.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-1058059.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>3762756.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-4544225.0</v>
       </c>
     </row>
-    <row r="8" spans="1:56">
+    <row r="8" spans="1:57">
       <c r="A8" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-      <c r="N8">
+      <c r="N8"/>
+      <c r="O8">
         <v>-11182000.0</v>
       </c>
-      <c r="O8"/>
-      <c r="P8">
+      <c r="P8"/>
+      <c r="Q8">
         <v>-28376000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-18605000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-12886000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>3689000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>1410000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-10304000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>-10798000.0</v>
       </c>
-      <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
-    </row>
-    <row r="9" spans="1:56">
+      <c r="BE8"/>
+    </row>
+    <row r="9" spans="1:57">
       <c r="A9" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B9">
+        <v>8927000.0</v>
+      </c>
+      <c r="C9">
         <v>-73287000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>25076000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-275000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-2624000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-14431000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>21946000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>37596000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>2820000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-24304000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>44550000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-44314000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-6991000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-11182000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>9638000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-28376000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-18605000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-12886000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>3689000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>1410000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-10304000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-10798000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-25750000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>921000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-6913000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>7732000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>5511034.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>17531499.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-4684076.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-19023315.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>22368969.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-5037664.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-11162835.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>300435.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-281641.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-7506293.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-3980735.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>3336646.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-4313486.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>961081.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-2173405.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-1993940.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>1578339.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>3149116.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-2920663.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-1508257.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>1594333.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>6948931.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-2360110.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-4546991.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>7998327.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>2900609.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-243952.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-2846995.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>4911214.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-2208077.0</v>
       </c>
     </row>
-    <row r="10" spans="1:56">
+    <row r="10" spans="1:57">
       <c r="A10" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B10">
+        <v>-2140000.0</v>
+      </c>
+      <c r="C10">
         <v>-15628000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>12409000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>4183000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>13460000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>10575000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>5262000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>14655000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>2584000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>188000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>15373000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-9178000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-5363000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-2845000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>7720000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>21377000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-14629000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-21318000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-4083000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-6001000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-4295000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-7437000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-4970000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-307000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-5507000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>17402000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-5888897.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>970024.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-819019.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-1467228.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>1314311.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-1189860.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-9737036.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>2438423.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-4209391.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>723276.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-3578533.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-72061.63</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-1213143.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>875723.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-3806117.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>489250.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>1167457.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>2068042.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-3056070.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>1649279.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>4651592.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-263079.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-1103076.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-1501146.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-2571230.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-3470296.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>1044018.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>540273.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-1148458.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-2336148.0</v>
       </c>
     </row>
-    <row r="11" spans="1:56">
+    <row r="11" spans="1:57">
       <c r="A11" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>8640000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>7892000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-5848000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>11768000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>26230000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>16730000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-8348000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-1799000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>9651000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>17309000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>28828110.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-74826000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>107098000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-38493000.0</v>
       </c>
-      <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
-    </row>
-    <row r="12" spans="1:56">
+      <c r="BE11"/>
+    </row>
+    <row r="12" spans="1:57">
       <c r="A12" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>5368000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-5192000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>7442000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>22947000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>2356000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1247000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-5257000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>2730000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>4697000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>10112000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>6267700.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>36107000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>111381000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>-79420000.0</v>
       </c>
-      <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
-    </row>
-    <row r="13" spans="1:56">
+      <c r="BE12"/>
+    </row>
+    <row r="13" spans="1:57">
       <c r="A13" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
+      <c r="M13"/>
+      <c r="N13">
         <v>-20067000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>5497000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>9834000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>5708000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-10407000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>14768000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>6565000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>5391000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-3189000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-7861000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>22946425.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>32683000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>17699000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>22837000.0</v>
       </c>
-      <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
-    </row>
-    <row r="14" spans="1:56">
+      <c r="BE13"/>
+    </row>
+    <row r="14" spans="1:57">
       <c r="A14" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B14">
+        <v>32170000.0</v>
+      </c>
+      <c r="C14">
         <v>32371000.0</v>
       </c>
-      <c r="C14">
-[...1 lines deleted...]
-      </c>
       <c r="D14">
+        <v>33018000.0</v>
+      </c>
+      <c r="E14">
         <v>32944000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>33602000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>34887000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>33989000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>33132000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>33577000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>31716000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>32648000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>33713000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>32837000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>28399000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>26702000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>26061000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>24353000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>24636000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>25648000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>22031000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>25273000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>24242000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>24340000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>16171000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>16814000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>17071000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>-29297046.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>30585984.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>30239569.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>29688661.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>14645149.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>14864738.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>13895251.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>9882861.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>10189389.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>9849800.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>9799902.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>9051602.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>7716985.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>6856944.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>6813115.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>6905312.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>6197869.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>6301037.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>6095712.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>4913400.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>4500680.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>4644747.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>4769791.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>5021203.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>4971161.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>3922586.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>2554490.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>2514055.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>2736159.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>2689746.0</v>
       </c>
     </row>
-    <row r="15" spans="1:56">
+    <row r="15" spans="1:57">
       <c r="A15" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B15">
-        <v>-4784000.0</v>
+        <v>4798000.0</v>
       </c>
       <c r="C15">
-        <v>-4783000.0</v>
+        <v>4784000.0</v>
       </c>
       <c r="D15">
-        <v>-4828000.0</v>
+        <v>4783000.0</v>
       </c>
       <c r="E15">
-        <v>-4848000.0</v>
+        <v>4828000.0</v>
       </c>
       <c r="F15">
-        <v>-4913000.0</v>
+        <v>4848000.0</v>
       </c>
       <c r="G15">
-        <v>-4918000.0</v>
+        <v>4913000.0</v>
       </c>
       <c r="H15">
-        <v>-4919000.0</v>
+        <v>4918000.0</v>
       </c>
       <c r="I15">
-        <v>-4918000.0</v>
+        <v>4919000.0</v>
       </c>
       <c r="J15">
-        <v>-5010000.0</v>
+        <v>4918000.0</v>
       </c>
       <c r="K15">
-        <v>-4946000.0</v>
+        <v>5010000.0</v>
       </c>
       <c r="L15">
+        <v>4946000.0</v>
+      </c>
+      <c r="M15">
         <v>5008000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>5041000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>5027000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>5051000.0</v>
       </c>
-      <c r="P15">
-[...1 lines deleted...]
-      </c>
       <c r="Q15">
-        <v>-3849000.0</v>
+        <v>3851000.0</v>
       </c>
       <c r="R15">
-        <v>-3892000.0</v>
+        <v>3849000.0</v>
       </c>
       <c r="S15">
-        <v>-1450000.0</v>
+        <v>3892000.0</v>
       </c>
       <c r="T15">
-        <v>-1449000.0</v>
+        <v>1450000.0</v>
       </c>
       <c r="U15">
-        <v>-1434000.0</v>
+        <v>1449000.0</v>
       </c>
       <c r="V15">
-        <v>-1559000.0</v>
+        <v>1434000.0</v>
       </c>
       <c r="W15">
         <v>1559000.0</v>
       </c>
       <c r="X15">
         <v>1559000.0</v>
       </c>
       <c r="Y15">
         <v>1559000.0</v>
       </c>
       <c r="Z15">
+        <v>1559000.0</v>
+      </c>
+      <c r="AA15">
         <v>0.0</v>
       </c>
-      <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
-    </row>
-    <row r="16" spans="1:56">
+      <c r="BE15"/>
+    </row>
+    <row r="16" spans="1:57">
       <c r="A16" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B16">
+        <v>260567999.0</v>
+      </c>
+      <c r="C16">
         <v>289144000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>323714000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>325729000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>316487000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>289537000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>292408000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>319011000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>251039000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>205714000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>241421000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>220440000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>235278000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>271602000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>316769000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>297569000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>262601000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>256882000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>272543000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>290105000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>244936000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>223003000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>312977000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>181881000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>168506000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>148745000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>816926.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>37934238.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>36948919.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>33369394.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>29906139.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>50396162.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>53437662.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>50369171.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>35086791.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>42897632.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>39441561.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>58278251.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>40723110.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>39043452.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>30625194.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>33113556.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>11505196.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>13339879.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>19710371.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>18195872.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>16845468.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>16025574.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>18752879.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>18475644.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>19898200.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>17919750.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>7786685.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>8546746.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>8194016.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>14435798.0</v>
       </c>
     </row>
-    <row r="17" spans="1:56">
+    <row r="17" spans="1:57">
       <c r="A17" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -19316,1910 +19573,1950 @@
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
-    </row>
-    <row r="18" spans="1:56">
+      <c r="BE17"/>
+    </row>
+    <row r="18" spans="1:57">
       <c r="A18" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B18">
+        <v>12136000.0</v>
+      </c>
+      <c r="C18">
         <v>-11609000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>14848000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>24520000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>9838000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>16010000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-13405000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>79887000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>57935000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-16473000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>21726000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>7246000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>3410000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-7497000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>43800000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>39816000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>17474000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>9395000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-138462000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>44998000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>32453000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-6249000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>31451000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>16318000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>69563000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>11834000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-107980.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>26597722.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>11476646.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>5346161.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>21850732.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-5601528.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>4486511.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-11632774.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-94838.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>4188329.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-2909727.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-12996769.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-20383617.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>10767158.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-2673146.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>8364293.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-7171563.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>21336105.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>4636176.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>10511550.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>2257013.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>8820352.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>1667590.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>2704011.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-1837004.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-835673.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>2428527.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-765434.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-6066100.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>3254076.0</v>
       </c>
     </row>
-    <row r="19" spans="1:56">
+    <row r="19" spans="1:57">
       <c r="A19" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-23293000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-43528000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-26904000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-33923000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-28288000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-24472000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-28175000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-33376000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-28222000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-81938000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-153286000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-110695000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>31825000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>25491000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-23862000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-27110000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-14906000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-73636000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-16645000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-378697000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-8190000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-8123000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-12541000.0</v>
       </c>
-      <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
-    </row>
-    <row r="20" spans="1:56">
+      <c r="BE19"/>
+    </row>
+    <row r="20" spans="1:57">
       <c r="A20" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B20">
+        <v>0.0</v>
+      </c>
+      <c r="C20">
         <v>210426000.0</v>
       </c>
-      <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20">
         <v>0.0</v>
       </c>
-      <c r="G20"/>
+      <c r="G20">
+        <v>0.0</v>
+      </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
-    </row>
-    <row r="21" spans="1:56">
+      <c r="BE20"/>
+    </row>
+    <row r="21" spans="1:57">
       <c r="A21" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B21">
+        <v>-33600000.0</v>
+      </c>
+      <c r="C21">
         <v>-222143000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-5331000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-7883000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>29316000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-7070000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-7154000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-7988000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21">
         <v>41613000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>49408000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>69329000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>15171000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-4588000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-3157000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>14755000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>1056000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>49376000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-76838000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>423778707.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-32748000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-233303000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>232274000.0</v>
       </c>
-      <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
-    </row>
-    <row r="22" spans="1:56">
+      <c r="BE21"/>
+    </row>
+    <row r="22" spans="1:57">
       <c r="A22" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B22">
-        <v>-5593000.0</v>
+        <v>6115000.0</v>
       </c>
       <c r="C22">
+        <v>-6641000.0</v>
+      </c>
+      <c r="D22">
         <v>1859000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>13459000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>20098000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-12672000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-2298000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>9674000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>14063000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-594000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>1126000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>21488000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>14479000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-2527000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>12860000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>24994000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>31806000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>2318000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>12931000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>35585000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>25573000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-14662000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-6693000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>17157000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>32509000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-12857000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>1199009.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-5410793.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-7045308.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-19563410.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>4786073.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-2009952.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>16610994.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-9331824.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>5257788.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>6310638.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-328240.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-12439603.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-5518583.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>2447918.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>1387247.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-3785909.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>428333.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>6203361.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-2539880.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-3191473.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>240227.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>459099.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>-169995.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>-3152435.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>-3028319.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>623564.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>10176.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>-2107615.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>-462543.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>1584560.0</v>
       </c>
     </row>
-    <row r="23" spans="1:56">
+    <row r="23" spans="1:57">
       <c r="A23" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B23">
+        <v>-3268000.0</v>
+      </c>
+      <c r="C23">
         <v>-3105000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-3210000.0</v>
       </c>
-      <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
-      <c r="G23">
+      <c r="G23"/>
+      <c r="H23">
         <v>-3354000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-28288000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-24472000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-17155000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-3505000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>4600000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>38218000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>106604000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>70546000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-60000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-2145000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-60000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>40300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-60000.0</v>
       </c>
       <c r="U23">
         <v>-60000.0</v>
       </c>
       <c r="V23">
         <v>-60000.0</v>
       </c>
       <c r="W23">
+        <v>-60000.0</v>
+      </c>
+      <c r="X23">
         <v>54212000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-2359000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>8973000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>16950000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>75402502.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-27743800.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-413239237.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-3400776.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-35384265.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-2619453.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>7151682.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>77271451.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-4180078.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>950980.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-3217326.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>30252905.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>33396490.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-11005628.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>34771902.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>63148369.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>6824072.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-26964882.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>7627855.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>19810210.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>29176141.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-12074769.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-2009039.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-3025501.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>5347214.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>51858216.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-3236843.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>789567.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>2695985.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-21352909.0</v>
       </c>
     </row>
-    <row r="24" spans="1:56">
+    <row r="24" spans="1:57">
       <c r="A24" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B24">
+        <v>4837000.0</v>
+      </c>
+      <c r="C24">
         <v>925000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>3820000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>17000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>16000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>15000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>14000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>1072000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>48270000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>2053000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>3152000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>10621000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>88049000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-129906000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>206455000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>133068000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>502000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>6933000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>221035000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>579000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>35004000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>880000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>864000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>82000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>310000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-143000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>9003710.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>1003107.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>7124884.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>1362622.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-6232217.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>5031066.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>55803241.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-45183871.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-3611048.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>1032444.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>5646017.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-107402.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>27111970.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>8245884.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-32912391.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-32456616.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-1559604.98</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-778863.3</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>24502358.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>5967924.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-30321844.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>826433.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>487243.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-1033524.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-1573423.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>543031.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>51155.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>326633.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-3207810.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>20714084.0</v>
       </c>
     </row>
-    <row r="25" spans="1:56">
+    <row r="25" spans="1:57">
       <c r="A25" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B25">
-        <v>670000.0</v>
+        <v>12963000.0</v>
       </c>
       <c r="C25">
-        <v>146246000.0</v>
+        <v>1718000.0</v>
       </c>
       <c r="D25">
+        <v>-604000.0</v>
+      </c>
+      <c r="E25">
         <v>-2048000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-18140000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-5710000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1382000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1800000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>224000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-10690000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>5239000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>426000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>5898000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-1238000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>3881000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>5549000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-5004000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>2170000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>627000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>499000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-408000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>11300000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>8331000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>3158000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>3574000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1900000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-1741354.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-6157583.35</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>5194876.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>14827813.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-25104822.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-3198988.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>11529947.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-13666511.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>4478674.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>9046475.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>8146087.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-10012146.26</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>1875777.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>6716904.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>4752721.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>1437454.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-9422813.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-273391.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>8829826.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>5642141.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-7350562.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-2886540.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>4563345.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-301720.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-6766063.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-4976888.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>3069348.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>994980.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-6088866.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>590862.0</v>
       </c>
     </row>
-    <row r="26" spans="1:56">
+    <row r="26" spans="1:57">
       <c r="A26" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B26">
+        <v>-212000.0</v>
+      </c>
+      <c r="C26">
         <v>-4291000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-7191000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-4182000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-9209000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-7382000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26">
+        <v>0.0</v>
+      </c>
+      <c r="J26">
         <v>-68000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-31921000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-8495000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-11636000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-11253000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-2310000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>0.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-4000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-26954000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-13084000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-60000.0</v>
       </c>
       <c r="T26">
         <v>-60000.0</v>
       </c>
       <c r="U26">
         <v>-60000.0</v>
       </c>
       <c r="V26">
         <v>-60000.0</v>
       </c>
-      <c r="W26"/>
+      <c r="W26">
+        <v>-60000.0</v>
+      </c>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
-    </row>
-    <row r="27" spans="1:56">
+      <c r="BE26"/>
+    </row>
+    <row r="27" spans="1:57">
       <c r="A27" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B27">
+        <v>1046000.0</v>
+      </c>
+      <c r="C27">
         <v>3981000.0</v>
       </c>
-      <c r="C27">
-[...1 lines deleted...]
-      </c>
       <c r="D27">
+        <v>4294000.0</v>
+      </c>
+      <c r="E27">
         <v>3884000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>3658000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>3336000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>4077000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>4830000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>2784000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>648000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>1777000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>4614000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>4555000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>4069000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>3134000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>3145000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>3108000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>2774000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>1677000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>1613000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>1488000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>1026000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>1504000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>132000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>128000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>127000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>239227.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>77383.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>64725.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>125526.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>164456.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>121515.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>119727.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>247164.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>289401.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>233926.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>234498.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>2484.88</v>
       </c>
-      <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
-    </row>
-    <row r="28" spans="1:56">
+      <c r="BE27"/>
+    </row>
+    <row r="28" spans="1:57">
       <c r="A28" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B28">
+        <v>-42424000.0</v>
+      </c>
+      <c r="C28">
         <v>-23897000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-20515000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-16893000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>15259000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-19365000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-15426000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-12907000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-7403000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-20268000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-3036000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-19375000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>15511000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>92257000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>60390000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>9546000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-37536000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-21845000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>9408000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-453000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>47804000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-83143000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>459856000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-3322000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-51403000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>85917000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>75402502.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-27743800.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-11818767.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-3400776.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-35384265.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-2619453.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>7151682.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>77271451.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-4180078.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>950980.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-3217326.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>30252905.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>33396490.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-11005628.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>34771902.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>63148369.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>6824072.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-26964882.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>7627855.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>19810210.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>29176141.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-12074769.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-2009039.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-3025501.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>5347214.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>51858216.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-3236843.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>789567.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>2695985.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-21352909.0</v>
       </c>
     </row>
-    <row r="29" spans="1:56">
+    <row r="29" spans="1:57">
       <c r="A29" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B29">
+        <v>45441000.0</v>
+      </c>
+      <c r="C29">
         <v>18670000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>44576000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>49422000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>55185000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>43402000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>22728000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>109156000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>77219000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>12755000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>57287000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>32821000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>30103000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>15883000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>69493000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>67601000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>42100000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>30062000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>39644000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>60530000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>47741000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>11276000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>47344000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>24590000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>77996000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>23912000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-107978.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>38019101.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>18831012.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>15441131.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>33048186.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>5157255.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>24386737.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-4736796.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>10756121.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>16153933.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>4805779.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-4267097.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>5892597.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>17590759.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>1394764.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>13583140.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>-4238675.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>24084313.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>7341406.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>12773685.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>4362343.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>11312410.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>3115031.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>4190830.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>-104971.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>239614.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>3439266.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>343361.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>-3815250.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>4865168.0</v>
       </c>
     </row>
-    <row r="30" spans="1:56">
+    <row r="30" spans="1:57">
       <c r="A30" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B30">
+        <v>-31540000.0</v>
+      </c>
+      <c r="C30">
         <v>-29354000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-26067000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-23293000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-43528000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-26904000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-33923000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-28288000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-24472000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-28175000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-33376000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-28222000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-81938000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-153286000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-110695000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-42191000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>1260000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-23862000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-66590000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-14906000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-73636000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-16645000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-378697000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-8190000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-8123000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-12541000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-50168341.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-10418272.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-2844293.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-8983400.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-17429671.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-5727717.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-27265123.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-57965402.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-14693930.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-13267898.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-22076942.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-8837074.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-36673068.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>1422283.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-38464748.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-54206861.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-4482484.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-3625003.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-13060840.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-31348131.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-32427174.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-1665625.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-960198.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-2520343.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-3305456.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-41978165.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-959584.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-782162.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-5458660.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>19102992.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>