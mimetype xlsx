--- v0 (2026-03-14)
+++ v1 (2026-07-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="167">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="168">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -247,50 +247,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -3033,2021 +3036,2060 @@
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AT62"/>
+  <dimension ref="A1:AU62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:46">
+    <row r="1" spans="1:47">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>75</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="D1" t="s">
         <v>76</v>
       </c>
       <c r="E1" t="s">
         <v>77</v>
       </c>
       <c r="F1" t="s">
+        <v>78</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="H1" t="s">
         <v>79</v>
       </c>
       <c r="I1" t="s">
         <v>80</v>
       </c>
       <c r="J1" t="s">
+        <v>81</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="L1" t="s">
         <v>82</v>
       </c>
       <c r="M1" t="s">
         <v>83</v>
       </c>
       <c r="N1" t="s">
+        <v>84</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="P1" t="s">
         <v>85</v>
       </c>
       <c r="Q1" t="s">
         <v>86</v>
       </c>
       <c r="R1" t="s">
+        <v>87</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="T1" t="s">
         <v>88</v>
       </c>
       <c r="U1" t="s">
         <v>89</v>
       </c>
       <c r="V1" t="s">
+        <v>90</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="X1" t="s">
         <v>91</v>
       </c>
       <c r="Y1" t="s">
         <v>92</v>
       </c>
       <c r="Z1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AB1" t="s">
         <v>94</v>
       </c>
       <c r="AC1" t="s">
         <v>95</v>
       </c>
       <c r="AD1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AF1" t="s">
         <v>97</v>
       </c>
       <c r="AG1" t="s">
         <v>98</v>
       </c>
       <c r="AH1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AJ1" t="s">
         <v>100</v>
       </c>
       <c r="AK1" t="s">
         <v>101</v>
       </c>
       <c r="AL1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AN1" t="s">
         <v>103</v>
       </c>
       <c r="AO1" t="s">
         <v>104</v>
       </c>
       <c r="AP1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AR1" t="s">
         <v>106</v>
       </c>
       <c r="AS1" t="s">
         <v>107</v>
       </c>
       <c r="AT1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="2" spans="1:46">
+    <row r="2" spans="1:47">
       <c r="A2" t="s">
         <v>14</v>
       </c>
       <c r="B2">
+        <v>284334000.0</v>
+      </c>
+      <c r="C2">
         <v>284016000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>236053000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>231907000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>238906000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>228761000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>207272000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>189326000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>196772000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>259068000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>230547000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>220158000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>212506000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>272740000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>265090000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>272261000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>200524000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>221234000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>217993000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>194804000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>173593000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>190227000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>179652000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>151786000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>185938000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>205911000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>219225000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>192614000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>188169000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>229508000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>209239000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>176589000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>195699000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>227711000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>177688000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>197197000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>208416000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>223015000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>190228000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>181518000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>163999000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>192733000.0</v>
       </c>
-      <c r="AQ2"/>
       <c r="AR2"/>
       <c r="AS2"/>
-      <c r="AT2">
+      <c r="AT2"/>
+      <c r="AU2">
         <v>232775000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:46">
+    <row r="3" spans="1:47">
       <c r="A3" t="s">
         <v>15</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
-    </row>
-    <row r="4" spans="1:46">
+      <c r="AU3"/>
+    </row>
+    <row r="4" spans="1:47">
       <c r="A4" t="s">
         <v>16</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
-    </row>
-    <row r="5" spans="1:46">
+      <c r="AU4"/>
+    </row>
+    <row r="5" spans="1:47">
       <c r="A5" t="s">
         <v>17</v>
       </c>
       <c r="B5">
+        <v>9004000.0</v>
+      </c>
+      <c r="C5">
         <v>8996000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>5823000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>6012000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>5988000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>5970000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-4203000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-4179000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-4152000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-4144000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-4308000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-4505000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-4380000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-4197000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-5685000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-5710000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-5970000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-6539000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-14852000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-15252000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-15719000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-16132000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-11081000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-11417000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-11344000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-9451000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-3551000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-3092000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-2667000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-2474000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-8662000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-8654000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-8637000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-9046000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-3020000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-3038000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-3036000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-3035000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-5091000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-1474000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-2623000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-3739000.0</v>
       </c>
-      <c r="AQ5"/>
       <c r="AR5"/>
-      <c r="AS5">
+      <c r="AS5"/>
+      <c r="AT5">
         <v>404595000.0</v>
       </c>
-      <c r="AT5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:46">
+      <c r="AU5"/>
+    </row>
+    <row r="6" spans="1:47">
       <c r="A6" t="s">
         <v>18</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
-[...1 lines deleted...]
-      </c>
+      <c r="AF6"/>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
+        <v>0.0</v>
+      </c>
+      <c r="AI6">
         <v>263081000.0</v>
       </c>
-      <c r="AI6">
-[...1 lines deleted...]
-      </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
+        <v>0.0</v>
+      </c>
+      <c r="AM6">
         <v>242806000.0</v>
       </c>
-      <c r="AM6">
-[...2 lines deleted...]
-      <c r="AN6"/>
+      <c r="AN6">
+        <v>0.0</v>
+      </c>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
-    </row>
-    <row r="7" spans="1:46">
+      <c r="AU6"/>
+    </row>
+    <row r="7" spans="1:47">
       <c r="A7" t="s">
         <v>19</v>
       </c>
       <c r="B7">
+        <v>156360000.0</v>
+      </c>
+      <c r="C7">
         <v>165555000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>156619000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>137755000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>145530000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>153893000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>90928000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>92033000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>86979000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>96014000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>102565000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>110171000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>113589000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>115043000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>125217000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>130372000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>132906000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>136707000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>143467000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>106756000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>113820000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>114884000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>110809000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>120281000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>128120000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>136352000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>136408000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>115525000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>116731000.0</v>
       </c>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
-    </row>
-    <row r="8" spans="1:46">
+      <c r="AU7"/>
+    </row>
+    <row r="8" spans="1:47">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8">
-        <v>332000.0</v>
+        <v>334000.0</v>
       </c>
       <c r="C8">
         <v>332000.0</v>
       </c>
       <c r="D8">
         <v>332000.0</v>
       </c>
       <c r="E8">
+        <v>332000.0</v>
+      </c>
+      <c r="F8">
         <v>331000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>330000.0</v>
       </c>
       <c r="G8">
         <v>330000.0</v>
       </c>
       <c r="H8">
         <v>330000.0</v>
       </c>
       <c r="I8">
+        <v>330000.0</v>
+      </c>
+      <c r="J8">
         <v>329000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>326000.0</v>
       </c>
       <c r="K8">
         <v>326000.0</v>
       </c>
       <c r="L8">
         <v>326000.0</v>
       </c>
       <c r="M8">
+        <v>326000.0</v>
+      </c>
+      <c r="N8">
         <v>325000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>320000.0</v>
       </c>
       <c r="O8">
         <v>320000.0</v>
       </c>
       <c r="P8">
         <v>320000.0</v>
       </c>
       <c r="Q8">
+        <v>320000.0</v>
+      </c>
+      <c r="R8">
         <v>319000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>318000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>317000.0</v>
       </c>
       <c r="T8">
         <v>317000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>317000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
-    </row>
-    <row r="9" spans="1:46">
+      <c r="AU8"/>
+    </row>
+    <row r="9" spans="1:47">
       <c r="A9" t="s">
         <v>21</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>151706000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>163831000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>174585000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>181628000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>192392000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>193321000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>195931000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>192950000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>190295000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>186652000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>184732000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>183356000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>182753000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>181158000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>180884000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>189242000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>200036000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>213632000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>234699000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>250149000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>264849000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>264992000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>263081000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>255709000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>246425000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>244490000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>242806000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>242254000.0</v>
       </c>
-      <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
-    </row>
-    <row r="10" spans="1:46">
+      <c r="AU9"/>
+    </row>
+    <row r="10" spans="1:47">
       <c r="A10" t="s">
         <v>22</v>
       </c>
       <c r="B10">
+        <v>17574000.0</v>
+      </c>
+      <c r="C10">
         <v>19766000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>23696000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>18446000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>8344000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>19564000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>17298000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>12105000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>20633000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>29768000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>22110000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>10536000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>1826000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>30985000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>24694000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>17297000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>19306000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>15100000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>7239000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>4251000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>14124000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>10606000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>16686000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>72663000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>30754000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>7050000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>10048000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>17057000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>7803000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>9808000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>20206000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>16714000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>29352000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>55432000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>39986000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>23074000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>12028000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>14199000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>37964000.0</v>
       </c>
-      <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
-    </row>
-    <row r="11" spans="1:46">
+      <c r="AU10"/>
+    </row>
+    <row r="11" spans="1:47">
       <c r="A11" t="s">
         <v>23</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
-    </row>
-    <row r="12" spans="1:46">
+      <c r="AU11"/>
+    </row>
+    <row r="12" spans="1:47">
       <c r="A12" t="s">
         <v>24</v>
       </c>
       <c r="B12">
+        <v>17574000.0</v>
+      </c>
+      <c r="C12">
         <v>19766000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>23696000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>18446000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>8344000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>19564000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>17298000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>12105000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>20633000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>29768000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>22110000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>10536000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1826000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>30985000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>24694000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>17297000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>19306000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>15100000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>7239000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>4251000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>14124000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>10606000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>16686000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>72663000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>30754000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>7050000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>10048000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>17057000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>7803000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>9808000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>20206000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>16714000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>29352000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>55432000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>39986000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>23074000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>12028000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>14199000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>37964000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="AO12">
         <v>1.0</v>
       </c>
-      <c r="AP12"/>
+      <c r="AP12">
+        <v>1.0</v>
+      </c>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
-    </row>
-    <row r="13" spans="1:46">
+      <c r="AU12"/>
+    </row>
+    <row r="13" spans="1:47">
       <c r="A13" t="s">
         <v>25</v>
       </c>
       <c r="B13">
-        <v>332000.0</v>
+        <v>334000.0</v>
       </c>
       <c r="C13">
         <v>332000.0</v>
       </c>
       <c r="D13">
         <v>332000.0</v>
       </c>
       <c r="E13">
+        <v>332000.0</v>
+      </c>
+      <c r="F13">
         <v>331000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>330000.0</v>
       </c>
       <c r="G13">
         <v>330000.0</v>
       </c>
       <c r="H13">
         <v>330000.0</v>
       </c>
       <c r="I13">
+        <v>330000.0</v>
+      </c>
+      <c r="J13">
         <v>329000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>326000.0</v>
       </c>
       <c r="K13">
         <v>326000.0</v>
       </c>
       <c r="L13">
         <v>326000.0</v>
       </c>
       <c r="M13">
+        <v>326000.0</v>
+      </c>
+      <c r="N13">
         <v>325000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>320000.0</v>
       </c>
       <c r="O13">
         <v>320000.0</v>
       </c>
       <c r="P13">
         <v>320000.0</v>
       </c>
       <c r="Q13">
+        <v>320000.0</v>
+      </c>
+      <c r="R13">
         <v>319000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>318000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>317000.0</v>
       </c>
       <c r="T13">
         <v>317000.0</v>
       </c>
       <c r="U13">
         <v>317000.0</v>
       </c>
       <c r="V13">
-        <v>316000.0</v>
+        <v>317000.0</v>
       </c>
       <c r="W13">
         <v>316000.0</v>
       </c>
       <c r="X13">
         <v>316000.0</v>
       </c>
       <c r="Y13">
         <v>316000.0</v>
       </c>
       <c r="Z13">
+        <v>316000.0</v>
+      </c>
+      <c r="AA13">
         <v>314000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>306000.0</v>
       </c>
       <c r="AB13">
         <v>306000.0</v>
       </c>
       <c r="AC13">
         <v>306000.0</v>
       </c>
       <c r="AD13">
         <v>306000.0</v>
       </c>
       <c r="AE13">
         <v>306000.0</v>
       </c>
       <c r="AF13">
-        <v>305000.0</v>
+        <v>306000.0</v>
       </c>
       <c r="AG13">
         <v>305000.0</v>
       </c>
       <c r="AH13">
         <v>305000.0</v>
       </c>
       <c r="AI13">
         <v>305000.0</v>
       </c>
       <c r="AJ13">
         <v>305000.0</v>
       </c>
       <c r="AK13">
         <v>305000.0</v>
       </c>
       <c r="AL13">
         <v>305000.0</v>
       </c>
       <c r="AM13">
         <v>305000.0</v>
       </c>
       <c r="AN13">
+        <v>305000.0</v>
+      </c>
+      <c r="AO13">
         <v>522977000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>530991000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>482809000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
-    </row>
-    <row r="14" spans="1:46">
+      <c r="AU13"/>
+    </row>
+    <row r="14" spans="1:47">
       <c r="A14" t="s">
         <v>26</v>
       </c>
       <c r="B14">
+        <v>26980742.0</v>
+      </c>
+      <c r="C14">
         <v>26941274.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>27248759.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>27249000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>27289000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>27235000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>27205000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>27150347.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>26878660.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>26911754.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>27209521.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>28113402.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>28586563.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>28608181.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>28889658.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>29262709.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>29371051.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>29417713.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>29100276.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>28920177.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>28741066.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>28349870.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>28079937.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>28073648.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>28050955.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>27913171.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>28581451.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>29136979.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>29786957.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>30350892.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>30983834.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>31305168.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>31285365.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>31325584.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>31159710.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>30986854.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>30894254.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>30503587.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>30482966.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>30500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30620000.0</v>
       </c>
       <c r="AP14">
         <v>30620000.0</v>
       </c>
       <c r="AQ14">
         <v>30620000.0</v>
       </c>
       <c r="AR14">
         <v>30620000.0</v>
       </c>
       <c r="AS14">
         <v>30620000.0</v>
       </c>
-      <c r="AT14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:46">
+      <c r="AT14">
+        <v>30620000.0</v>
+      </c>
+      <c r="AU14"/>
+    </row>
+    <row r="15" spans="1:47">
       <c r="A15" t="s">
         <v>27</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15">
         <v>326000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>325000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>320000.0</v>
       </c>
       <c r="O15">
         <v>320000.0</v>
       </c>
       <c r="P15">
         <v>320000.0</v>
       </c>
       <c r="Q15">
+        <v>320000.0</v>
+      </c>
+      <c r="R15">
         <v>319000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>318000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>317000.0</v>
       </c>
       <c r="T15">
         <v>317000.0</v>
       </c>
       <c r="U15">
         <v>317000.0</v>
       </c>
       <c r="V15">
-        <v>316000.0</v>
+        <v>317000.0</v>
       </c>
       <c r="W15">
         <v>316000.0</v>
       </c>
       <c r="X15">
         <v>316000.0</v>
       </c>
       <c r="Y15">
         <v>316000.0</v>
       </c>
       <c r="Z15">
+        <v>316000.0</v>
+      </c>
+      <c r="AA15">
         <v>314000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>306000.0</v>
       </c>
       <c r="AB15">
         <v>306000.0</v>
       </c>
       <c r="AC15">
         <v>306000.0</v>
       </c>
       <c r="AD15">
         <v>306000.0</v>
       </c>
       <c r="AE15">
         <v>306000.0</v>
       </c>
       <c r="AF15">
-        <v>305000.0</v>
+        <v>306000.0</v>
       </c>
       <c r="AG15">
         <v>305000.0</v>
       </c>
       <c r="AH15">
         <v>305000.0</v>
       </c>
       <c r="AI15">
         <v>305000.0</v>
       </c>
       <c r="AJ15">
         <v>305000.0</v>
       </c>
       <c r="AK15">
         <v>305000.0</v>
       </c>
       <c r="AL15">
         <v>305000.0</v>
       </c>
       <c r="AM15">
         <v>305000.0</v>
       </c>
-      <c r="AN15"/>
+      <c r="AN15">
+        <v>305000.0</v>
+      </c>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
-    </row>
-    <row r="16" spans="1:46">
+      <c r="AU15"/>
+    </row>
+    <row r="16" spans="1:47">
       <c r="A16" t="s">
         <v>28</v>
       </c>
       <c r="B16">
+        <v>11303000.0</v>
+      </c>
+      <c r="C16">
         <v>14536000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>681000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1858000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>26582000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>37538000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1517000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1148000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>11286000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>15678000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>2415000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>2333000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>25672000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>34430000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>2561000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>1607000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>2434000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>2749000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>3138000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>2950000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>19576000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>26379000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>6176000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>5263000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>13070000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>19696000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>1948000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>3184000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>20694000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>22556000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>2295000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>2425000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>17126000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>17194000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>801000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>1585000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>19707000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>25567000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>1705000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>2671000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>20036000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>25207000.0</v>
       </c>
-      <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
-    </row>
-    <row r="17" spans="1:46">
+      <c r="AU16"/>
+    </row>
+    <row r="17" spans="1:47">
       <c r="A17" t="s">
         <v>29</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
-    </row>
-    <row r="18" spans="1:46">
+      <c r="AU17"/>
+    </row>
+    <row r="18" spans="1:47">
       <c r="A18" t="s">
         <v>30</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18">
         <v>164256000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>160192000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>160409000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>152412000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>148263000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>145206000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>133330000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>137241000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>133681000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>127973000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>125575000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>121445000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>119941000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>120663000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>110071000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>112579000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>113685000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>107466000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>103783000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>101092000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>99121000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>94017000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>92276000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>147461000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>134700000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>125906000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>114200000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>130678000.0</v>
       </c>
-      <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
-    </row>
-    <row r="19" spans="1:46">
+      <c r="AU18"/>
+    </row>
+    <row r="19" spans="1:47">
       <c r="A19" t="s">
         <v>31</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
-    </row>
-    <row r="20" spans="1:46">
+      <c r="AU19"/>
+    </row>
+    <row r="20" spans="1:47">
       <c r="A20" t="s">
         <v>32</v>
       </c>
       <c r="B20">
         <v>56192000.0</v>
       </c>
       <c r="C20">
         <v>56192000.0</v>
       </c>
       <c r="D20">
         <v>56192000.0</v>
       </c>
       <c r="E20">
         <v>56192000.0</v>
       </c>
       <c r="F20">
         <v>56192000.0</v>
       </c>
       <c r="G20">
         <v>56192000.0</v>
       </c>
       <c r="H20">
         <v>56192000.0</v>
       </c>
       <c r="I20">
         <v>56192000.0</v>
       </c>
       <c r="J20">
         <v>56192000.0</v>
       </c>
       <c r="K20">
         <v>56192000.0</v>
       </c>
       <c r="L20">
         <v>56192000.0</v>
       </c>
       <c r="M20">
         <v>56192000.0</v>
       </c>
       <c r="N20">
         <v>56192000.0</v>
       </c>
       <c r="O20">
         <v>56192000.0</v>
       </c>
       <c r="P20">
+        <v>56192000.0</v>
+      </c>
+      <c r="Q20">
         <v>58192000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>57863000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17592000.0</v>
       </c>
       <c r="S20">
         <v>17592000.0</v>
       </c>
       <c r="T20">
         <v>17592000.0</v>
       </c>
       <c r="U20">
         <v>17592000.0</v>
       </c>
       <c r="V20">
-        <v>15005000.0</v>
+        <v>17592000.0</v>
       </c>
       <c r="W20">
         <v>15005000.0</v>
       </c>
       <c r="X20">
         <v>15005000.0</v>
       </c>
       <c r="Y20">
         <v>15005000.0</v>
       </c>
       <c r="Z20">
         <v>15005000.0</v>
       </c>
       <c r="AA20">
         <v>15005000.0</v>
       </c>
       <c r="AB20">
         <v>15005000.0</v>
       </c>
       <c r="AC20">
         <v>15005000.0</v>
       </c>
       <c r="AD20">
         <v>15005000.0</v>
       </c>
@@ -5065,4584 +5107,4679 @@
       </c>
       <c r="AI20">
         <v>15005000.0</v>
       </c>
       <c r="AJ20">
         <v>15005000.0</v>
       </c>
       <c r="AK20">
         <v>15005000.0</v>
       </c>
       <c r="AL20">
         <v>15005000.0</v>
       </c>
       <c r="AM20">
         <v>15005000.0</v>
       </c>
       <c r="AN20">
         <v>15005000.0</v>
       </c>
       <c r="AO20">
         <v>15005000.0</v>
       </c>
       <c r="AP20">
         <v>15005000.0</v>
       </c>
-      <c r="AQ20"/>
+      <c r="AQ20">
+        <v>15005000.0</v>
+      </c>
       <c r="AR20"/>
       <c r="AS20"/>
-      <c r="AT20">
+      <c r="AT20"/>
+      <c r="AU20">
         <v>15005000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:46">
+    <row r="21" spans="1:47">
       <c r="A21" t="s">
         <v>33</v>
       </c>
       <c r="B21">
+        <v>39333000.0</v>
+      </c>
+      <c r="C21">
         <v>40095000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>40857000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>41619000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>42382000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>43144000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>43906000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>44668000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>45431000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>46193000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>46955000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>47717000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>48480000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>49242000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>50004000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>50766000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>48948000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>17980000.0</v>
       </c>
-      <c r="S21"/>
       <c r="T21"/>
-      <c r="U21">
+      <c r="U21"/>
+      <c r="V21">
         <v>17592000.0</v>
       </c>
-      <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
-      <c r="AE21">
-[...1 lines deleted...]
-      </c>
+      <c r="AE21"/>
       <c r="AF21">
         <v>15005000.0</v>
       </c>
       <c r="AG21">
         <v>15005000.0</v>
       </c>
       <c r="AH21">
         <v>15005000.0</v>
       </c>
       <c r="AI21">
         <v>15005000.0</v>
       </c>
       <c r="AJ21">
         <v>15005000.0</v>
       </c>
       <c r="AK21">
         <v>15005000.0</v>
       </c>
       <c r="AL21">
         <v>15005000.0</v>
       </c>
       <c r="AM21">
         <v>15005000.0</v>
       </c>
       <c r="AN21">
         <v>15005000.0</v>
       </c>
       <c r="AO21">
         <v>15005000.0</v>
       </c>
       <c r="AP21">
         <v>15005000.0</v>
       </c>
-      <c r="AQ21"/>
+      <c r="AQ21">
+        <v>15005000.0</v>
+      </c>
       <c r="AR21"/>
       <c r="AS21"/>
-      <c r="AT21">
+      <c r="AT21"/>
+      <c r="AU21">
         <v>15005000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:46">
+    <row r="22" spans="1:47">
       <c r="A22" t="s">
         <v>34</v>
       </c>
       <c r="B22">
+        <v>201358000.0</v>
+      </c>
+      <c r="C22">
         <v>236495000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>209120000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>221764000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>222857000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>212386000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>213434000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>175827000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>190921000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>211831000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>229199000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>225986000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>224635000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>215502000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>158432000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>155447000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>163396000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>149570000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>142911000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>140105000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>141810000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>180085000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>173873000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>183724000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>158066000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>171710000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>162479000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>138234000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>140598000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>137182000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>115026000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>122129000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>124635000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>129208000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>100474000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>131487000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>112037000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>128978000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>136650000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>134304000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>138243000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>150231000.0</v>
       </c>
-      <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
-      <c r="AT22">
+      <c r="AT22"/>
+      <c r="AU22">
         <v>155252000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:46">
+    <row r="23" spans="1:47">
       <c r="A23" t="s">
         <v>35</v>
       </c>
       <c r="B23">
+        <v>1710753000.0</v>
+      </c>
+      <c r="C23">
         <v>1706148000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1688347000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1646402000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1625974000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1594920000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1510235000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1477950000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1467983000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1496020000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1476454000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1467009000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1448815000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1495331000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1455533000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1483257000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1457121000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1311999000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1290362000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1245324000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1242783000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1263407000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1235132000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1285999000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1263312000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1235969000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1211817000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1162886000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1123772000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1034626000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>980276000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>971151000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>990481000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1050274000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>949642000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>938669000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>928026000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>904957000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>922874000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>867207000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>859540000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>840986000.0</v>
       </c>
-      <c r="AQ23"/>
       <c r="AR23"/>
-      <c r="AS23">
+      <c r="AS23"/>
+      <c r="AT23">
         <v>404595000.0</v>
       </c>
-      <c r="AT23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:46">
+      <c r="AU23"/>
+    </row>
+    <row r="24" spans="1:47">
       <c r="A24" t="s">
         <v>36</v>
       </c>
       <c r="B24">
+        <v>270000000.0</v>
+      </c>
+      <c r="C24">
         <v>215000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>250000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>240000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>215000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>195000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>215000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>230000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>245000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>170000000.0</v>
       </c>
       <c r="K24">
         <v>170000000.0</v>
       </c>
       <c r="L24">
+        <v>170000000.0</v>
+      </c>
+      <c r="M24">
         <v>140000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>127000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>115000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>135000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>146500000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>220000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>135000000.0</v>
       </c>
       <c r="S24">
         <v>135000000.0</v>
       </c>
       <c r="T24">
+        <v>135000000.0</v>
+      </c>
+      <c r="U24">
         <v>195000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>246000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>275000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>313000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>388000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>337000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>297000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>266000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>255000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>220000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>200000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>190600000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>191700000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>192400000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>248339000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>254995000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>258276000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>261557000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>264838000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>308230000.0</v>
       </c>
-      <c r="AN24"/>
       <c r="AO24"/>
-      <c r="AP24">
+      <c r="AP24"/>
+      <c r="AQ24">
         <v>668000.0</v>
       </c>
-      <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
-    </row>
-    <row r="25" spans="1:46">
+      <c r="AU24"/>
+    </row>
+    <row r="25" spans="1:47">
       <c r="A25" t="s">
         <v>37</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>140000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>127000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>115000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>135000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>146500000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>220000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>135000000.0</v>
       </c>
       <c r="S25">
         <v>135000000.0</v>
       </c>
       <c r="T25">
+        <v>135000000.0</v>
+      </c>
+      <c r="U25">
         <v>195000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>246000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>275000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>313000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>388000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>337543000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>297708000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>266768000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>255739000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>220753000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>200000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>190600000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>191700000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>192400000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>248339000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>254995000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>258276000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>261557000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>264838000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>308230000.0</v>
       </c>
-      <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
-    </row>
-    <row r="26" spans="1:46">
+      <c r="AU25"/>
+    </row>
+    <row r="26" spans="1:47">
       <c r="A26" t="s">
         <v>38</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
-    </row>
-    <row r="27" spans="1:46">
+      <c r="AU26"/>
+    </row>
+    <row r="27" spans="1:47">
       <c r="A27" t="s">
         <v>39</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
-    </row>
-    <row r="28" spans="1:46">
+      <c r="AU27"/>
+    </row>
+    <row r="28" spans="1:47">
       <c r="A28" t="s">
         <v>40</v>
       </c>
       <c r="B28">
+        <v>408786000.0</v>
+      </c>
+      <c r="C28">
         <v>362928000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>382923000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>359309000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>352186000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>329329000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>288630000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>309928000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>311346000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>236246000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>250455000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>239635000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>238763000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>199058000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>235523000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>259575000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>333600000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>256607000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>271228000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>297505000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>345696000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>379278000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>407123000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>435618000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>434366000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>426302000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>392360000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>353468000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>328928000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>190192000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>179794000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>193286000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>200648000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>209782000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>225134000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>241952000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>252904000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>250639000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>270266000.0</v>
       </c>
-      <c r="AN28"/>
       <c r="AO28"/>
       <c r="AP28"/>
       <c r="AQ28"/>
       <c r="AR28"/>
       <c r="AS28"/>
       <c r="AT28"/>
-    </row>
-    <row r="29" spans="1:46">
+      <c r="AU28"/>
+    </row>
+    <row r="29" spans="1:47">
       <c r="A29" t="s">
         <v>41</v>
       </c>
       <c r="B29">
+        <v>1066289000.0</v>
+      </c>
+      <c r="C29">
         <v>1030216000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1068232000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1063732000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1009368000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>969650000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>981408000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>976597000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>958157000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>909237000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>924485000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>914359000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>885067000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>853180000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>849277000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>865709000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>878391000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>736190000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>701311000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>717829000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>720588000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>719123000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>734034000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>808787000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>744836000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
-    </row>
-    <row r="30" spans="1:46">
+      <c r="AU29"/>
+    </row>
+    <row r="30" spans="1:47">
       <c r="A30" t="s">
         <v>42</v>
       </c>
       <c r="B30">
+        <v>229699000.0</v>
+      </c>
+      <c r="C30">
         <v>175707000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>208248000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>174945000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>179336000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>146176000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>149433000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>170334000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>171204000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>166827000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>146171000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>154590000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>162412000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>185200000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>200831000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>246371000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>223541000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>179087000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>171278000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>165744000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>149801000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>135843000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>110908000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>84899000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>123003000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>106660000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>109292000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>127526000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>117247000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>160266000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>149099000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>155724000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>162910000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>196003000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>152511000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>139613000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>167965000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>131671000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>148583000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>142749000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>145585000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>127545000.0</v>
       </c>
-      <c r="AQ30"/>
       <c r="AR30"/>
       <c r="AS30"/>
       <c r="AT30"/>
-    </row>
-    <row r="31" spans="1:46">
+      <c r="AU30"/>
+    </row>
+    <row r="31" spans="1:47">
       <c r="A31" t="s">
         <v>43</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>651338000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>670450000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>653395000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>632746000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>608081000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>610251000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>551580000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>583598000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>548719000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>505237000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>456996000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>429118000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>406029000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>405782000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>392831000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>385873000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>402221000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>405558000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>404239000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>405333000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>393840000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>403072000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>374823000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>361320000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>287606000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>257032000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>229333000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>200357000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>222463000.0</v>
       </c>
-      <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
-    </row>
-    <row r="32" spans="1:46">
+      <c r="AU31"/>
+    </row>
+    <row r="32" spans="1:47">
       <c r="A32" t="s">
         <v>44</v>
       </c>
       <c r="B32">
+        <v>83559000.0</v>
+      </c>
+      <c r="C32">
         <v>50656000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>120667000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>113109000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>67236000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>30013000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>100631000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>105638000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>107185000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>60886000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>105777000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>111012000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>80208000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>47436000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>47700000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>79569000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>105211000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>40032000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>26942000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>55645000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>50595000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>46466000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>55401000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>123595000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>47784000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
-    </row>
-    <row r="33" spans="1:46">
+      <c r="AU32"/>
+    </row>
+    <row r="33" spans="1:47">
       <c r="A33" t="s">
         <v>45</v>
       </c>
       <c r="B33">
+        <v>1256762000.0</v>
+      </c>
+      <c r="C33">
         <v>1265541000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>1233351999.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>1212226000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>1207792000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>1207804000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>1114462000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>1099358000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>1076676000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>1076216000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>1062723000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>1055854000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>1053647000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>1054403000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>1057177000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>1047344000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>1044658000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>962145000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>957280000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>920574000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>932706000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>929904000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>926569000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>936080000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>946848000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>945432000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>921565000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>869573000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>854887000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>723563000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>692045000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>670715000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>667894000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>662501000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>647987000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>638783000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>630321000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>622419000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>594626000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>584037000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>572034000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>558767000.0</v>
       </c>
-      <c r="AQ33"/>
       <c r="AR33"/>
       <c r="AS33"/>
       <c r="AT33"/>
-    </row>
-    <row r="34" spans="1:46">
+      <c r="AU33"/>
+    </row>
+    <row r="34" spans="1:47">
       <c r="A34" t="s">
         <v>46</v>
       </c>
       <c r="B34">
+        <v>10701000.0</v>
+      </c>
+      <c r="C34">
         <v>10719000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>10848000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>10628000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>10877000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>11468000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>11154000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>9894000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>10133000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>9185000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>10290000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>88251000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>88596000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>10679000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>103188000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>112941000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>126272000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>132657000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>11778000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>8147000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>134740000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>131672000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>126491000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>11012000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>6640000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>5537000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>6011000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>6027000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>5578000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>25781000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>32495000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>33473000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>37612000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>36540000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>28313000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>37920000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>36916000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>36579000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>39140000.0</v>
       </c>
-      <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
-    </row>
-    <row r="35" spans="1:46">
+      <c r="AU34"/>
+    </row>
+    <row r="35" spans="1:47">
       <c r="A35" t="s">
         <v>47</v>
       </c>
       <c r="B35">
+        <v>544032000.0</v>
+      </c>
+      <c r="C35">
         <v>500981000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>535787000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>501603000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>480660000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>463167000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>448685000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>458399000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>470704000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>397865000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>414015000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>392507000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>375788000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>363659000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>390600000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>407704000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>491478000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>400987000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>417911000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>453390000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>508713000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>532247000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>560936000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>638888000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>586796000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>543365000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>507923000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>488596000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>447826000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>329564000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>324187000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>324294000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>324029000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>377155000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>430769000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>430896000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>424379000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>415617000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>478048000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>143302000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>129308000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>118862000.0</v>
       </c>
-      <c r="AQ35"/>
       <c r="AR35"/>
       <c r="AS35"/>
       <c r="AT35"/>
-    </row>
-    <row r="36" spans="1:46">
+      <c r="AU35"/>
+    </row>
+    <row r="36" spans="1:47">
       <c r="A36" t="s">
         <v>48</v>
       </c>
       <c r="B36">
+        <v>41106000.0</v>
+      </c>
+      <c r="C36">
         <v>41042000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>37318999.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>41218000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>38368000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>37172000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>31050000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>28131000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>26236000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>25384000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>26910000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>25244000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>23232000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>23216000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>22833000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>22266000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>22497000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>22402000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>37384000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>37949000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>38051000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>34946000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>36079000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>37251000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>37987000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>38561000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>38795000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>38164000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>37902000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>36348000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>37312000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>36443000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>37391000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>34884000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>35105000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>33683000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>30602000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>32039000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>28043000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>29390000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>26479000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>16220000.0</v>
       </c>
-      <c r="AQ36"/>
       <c r="AR36"/>
       <c r="AS36"/>
       <c r="AT36"/>
-    </row>
-    <row r="37" spans="1:46">
+      <c r="AU36"/>
+    </row>
+    <row r="37" spans="1:47">
       <c r="A37" t="s">
         <v>49</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
-      <c r="AF37">
-[...1 lines deleted...]
-      </c>
+      <c r="AF37"/>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
-      <c r="AN37"/>
+      <c r="AN37">
+        <v>0.0</v>
+      </c>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
-    </row>
-    <row r="38" spans="1:46">
+      <c r="AU37"/>
+    </row>
+    <row r="38" spans="1:47">
       <c r="A38" t="s">
         <v>50</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>26910000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>25244000.0</v>
       </c>
-      <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38">
         <v>23216000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>22833000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>22266000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>22497000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>40382000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>37384000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>37949000.0</v>
       </c>
-      <c r="U38">
-[...1 lines deleted...]
-      </c>
       <c r="V38">
+        <v>0.0</v>
+      </c>
+      <c r="W38">
         <v>34946000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>36079000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>37251000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>37987000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>38561000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>38795000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>38164000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>37902000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>36348000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>52317000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>51448000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>52396000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>49889000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>50110000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>48688000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>45607000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>47044000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>43048000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>44395000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>41484000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>31225000.0</v>
       </c>
-      <c r="AQ38"/>
       <c r="AR38"/>
       <c r="AS38"/>
-      <c r="AT38">
+      <c r="AT38"/>
+      <c r="AU38">
         <v>22630000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:46">
+    <row r="39" spans="1:47">
       <c r="A39" t="s">
         <v>51</v>
       </c>
       <c r="B39">
+        <v>5360000.0</v>
+      </c>
+      <c r="C39">
         <v>8639000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>13931000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>19021000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>7645000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>8990000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>15608000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>20326000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>8549000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>11378000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>16251000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>20043000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>6295000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>9241000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>14399000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>16798000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>6220000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>6097000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>11654000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>14650000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>4342000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>6969000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>7096000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>8633000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>4641000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>5117000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>8433000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>10496000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>3237000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>3807000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>3900000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>5869000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>5690000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>7130000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>8684000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>5712000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>5675000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>7690000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>5051000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>6117000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>3678000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>4443000.0</v>
       </c>
-      <c r="AQ39"/>
       <c r="AR39"/>
       <c r="AS39"/>
-      <c r="AT39">
+      <c r="AT39"/>
+      <c r="AU39">
         <v>9071000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:46">
+    <row r="40" spans="1:47">
       <c r="A40" t="s">
         <v>52</v>
       </c>
       <c r="B40">
+        <v>30546000.0</v>
+      </c>
+      <c r="C40">
         <v>45000000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>55899000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>48200000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>42775000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>47264000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>55783000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>50223000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>46771000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>44086000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>41302000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>43310000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>40611000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>48820000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>44068000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>43449000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>40203000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>49712000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>48315000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>43155000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>39724000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>41152000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>35610000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>34170000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>31311000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>28114000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>29839000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>31907000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>22910000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>30448000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>26310000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>28208000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>25382000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>35013000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>27630000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>25169000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>22573000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>25310000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>15425000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>18213000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>37865000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>25114000.0</v>
       </c>
-      <c r="AQ40"/>
       <c r="AR40"/>
       <c r="AS40"/>
-      <c r="AT40">
+      <c r="AT40"/>
+      <c r="AU40">
         <v>56764000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:46">
+    <row r="41" spans="1:47">
       <c r="A41" t="s">
         <v>53</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>175140000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>176678000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>170100000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>169296000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>169827000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>175007000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>165407000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>176138000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>179830000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>175482000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>171642000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>168531000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>165291000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>160037000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>147310000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>140403000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>143354000.0</v>
       </c>
-      <c r="AC41"/>
       <c r="AD41"/>
-      <c r="AE41">
+      <c r="AE41"/>
+      <c r="AF41">
         <v>32495000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>33473000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>37612000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>36064000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>28313000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>37920000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>36916000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>36083000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>38622000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>3695000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>3849000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>3284000.0</v>
       </c>
-      <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
-      <c r="AT41">
+      <c r="AT41"/>
+      <c r="AU41">
         <v>5309000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:46">
+    <row r="42" spans="1:47">
       <c r="A42" t="s">
         <v>54</v>
       </c>
       <c r="B42">
+        <v>144002000.0</v>
+      </c>
+      <c r="C42">
         <v>142869000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>141813000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>140034000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>137614000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>136809000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>134672000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>132723000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>133762000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>137988000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>143910000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>151653000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>163783000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>174540000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>181586000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>192353000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>193283000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>195895000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>192914000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>190259000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>186616000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>184696000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>183320000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>182717000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>181122000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>180849000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>189211000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>200010000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>213612000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>234687000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>250143000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>264848000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>264992000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>263081000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>255709000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>246425000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>244490000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>242806000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>242254000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1.0</v>
       </c>
       <c r="AO42">
         <v>-1.0</v>
       </c>
       <c r="AP42">
+        <v>-1.0</v>
+      </c>
+      <c r="AQ42">
         <v>-482809000.0</v>
       </c>
-      <c r="AQ42"/>
       <c r="AR42"/>
       <c r="AS42"/>
       <c r="AT42"/>
-    </row>
-    <row r="43" spans="1:46">
+      <c r="AU42"/>
+    </row>
+    <row r="43" spans="1:47">
       <c r="A43" t="s">
         <v>55</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
-    </row>
-    <row r="44" spans="1:46">
+      <c r="AU43"/>
+    </row>
+    <row r="44" spans="1:47">
       <c r="A44" t="s">
         <v>56</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-      <c r="AF44">
-[...1 lines deleted...]
-      </c>
+      <c r="AF44"/>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
-      <c r="AN44"/>
+      <c r="AN44">
+        <v>0.0</v>
+      </c>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
-    </row>
-    <row r="45" spans="1:46">
+      <c r="AU44"/>
+    </row>
+    <row r="45" spans="1:47">
       <c r="A45" t="s">
         <v>57</v>
       </c>
       <c r="B45">
+        <v>1120131000.0</v>
+      </c>
+      <c r="C45">
         <v>2306152000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>1098984000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>1073197000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>1070850000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>2203848000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>983314000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>970367000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>948817000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>2024456000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>932666000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>926701000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>925743000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>925753000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>928148000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>865033000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>877063000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>879953000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>875485000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>883824000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>893856000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>891866000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>867765000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>816404000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>801980000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>672210000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>639728000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>619267000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>615498000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>612612000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>597877000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>590095000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>584714000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>575375000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>551578000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>539642000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>530550000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>527542000.0</v>
       </c>
-      <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
-    </row>
-    <row r="46" spans="1:46">
+      <c r="AU45"/>
+    </row>
+    <row r="46" spans="1:47">
       <c r="A46" t="s">
         <v>58</v>
       </c>
       <c r="B46">
+        <v>1120131000.0</v>
+      </c>
+      <c r="C46">
         <v>1128212000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>1098984000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>1073197000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>1070850000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>1071296000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>983314000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>970367000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>948817000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>948447000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>932666000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>926701000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>925743000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>925753000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>928148000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>916120000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>915350000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>904171000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>902304000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>865033000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>877063000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>879953000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>875485000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>883824000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>893856000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>891866000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>867765000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>816404000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>801980000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>672210000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>639728000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>619267000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>615498000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>612612000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>597877000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>590095000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>584714000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>575375000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>551578000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>539642000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>530550000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>527542000.0</v>
       </c>
-      <c r="AQ46"/>
       <c r="AR46"/>
       <c r="AS46"/>
       <c r="AT46"/>
-    </row>
-    <row r="47" spans="1:46">
+      <c r="AU46"/>
+    </row>
+    <row r="47" spans="1:47">
       <c r="A47" t="s">
         <v>59</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>932666000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>926701000.0</v>
       </c>
-      <c r="M47"/>
-      <c r="N47">
+      <c r="N47"/>
+      <c r="O47">
         <v>925753000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>928148000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>916120000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>915350000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>904171000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>902304000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>865033000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>877063000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>765469000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>875485000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>883824000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>893856000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>891866000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>867765000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>816404000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>801980000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>672210000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>639728000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>619267000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>615498000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>612612000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>597877000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>590095000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>584714000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>575375000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>551578000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>539642000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>530550000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>527542000.0</v>
       </c>
-      <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
-      <c r="AT47">
+      <c r="AT47"/>
+      <c r="AU47">
         <v>468761000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:46">
+    <row r="48" spans="1:47">
       <c r="A48" t="s">
         <v>60</v>
       </c>
       <c r="B48">
+        <v>642949000.0</v>
+      </c>
+      <c r="C48">
         <v>663019000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>670264000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>677354000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>650435000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>631541000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>635609000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>617723000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>583218000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>605067000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>614557000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>626885000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>598339000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>567517000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>538056000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>532246000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>470759000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>411516000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>387932000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>347505000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>303374000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>275243000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>248479000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>249171000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>237742000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>229166000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>231260000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>223339000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>207993000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>187819000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>167058000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>161578000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>133168000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>121985000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>49617000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>28345000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>2579000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-24714000.0</v>
       </c>
-      <c r="AM48">
-[...2 lines deleted...]
-      <c r="AN48"/>
+      <c r="AN48">
+        <v>0.0</v>
+      </c>
       <c r="AO48"/>
-      <c r="AP48">
+      <c r="AP48"/>
+      <c r="AQ48">
         <v>482809000.0</v>
       </c>
-      <c r="AQ48"/>
       <c r="AR48"/>
       <c r="AS48"/>
       <c r="AT48"/>
-    </row>
-    <row r="49" spans="1:46">
+      <c r="AU48"/>
+    </row>
+    <row r="49" spans="1:47">
       <c r="A49" t="s">
         <v>61</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>626885000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>598339000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>567517000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>538056000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>532246000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>470759000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>411516000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>387932000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>347505000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>303374000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>275243000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>248479000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>249171000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>237742000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>229166000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>231260000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>223339000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>207993000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>187819000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>167058000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>161578000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>133168000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>121985000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>49617000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>28345000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>2579000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>-24714000.0</v>
       </c>
-      <c r="AM49">
-[...2 lines deleted...]
-      <c r="AN49"/>
+      <c r="AN49">
+        <v>0.0</v>
+      </c>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
-    </row>
-    <row r="50" spans="1:46">
+      <c r="AU49"/>
+    </row>
+    <row r="50" spans="1:47">
       <c r="A50" t="s">
         <v>62</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
-    </row>
-    <row r="51" spans="1:46">
+      <c r="AU50"/>
+    </row>
+    <row r="51" spans="1:47">
       <c r="A51" t="s">
         <v>63</v>
       </c>
       <c r="B51">
+        <v>426360000.0</v>
+      </c>
+      <c r="C51">
         <v>382694000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>406619000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>377755000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>360530000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>348893000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>305928000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>322033000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>331979000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>266014000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>272565000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>250171000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>240589000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>230043000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>260217000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>276872000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>352906000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>271707000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>278467000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>301756000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>359820000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>389884000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>423809000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>508281000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>465120000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>433352000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>402408000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>370525000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>336731000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>202212000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>200000000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>210000000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>230000000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>265214000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>265120000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>265026000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>264932000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>264838000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>308230000.0</v>
       </c>
-      <c r="AN51"/>
       <c r="AO51"/>
       <c r="AP51"/>
       <c r="AQ51"/>
       <c r="AR51"/>
       <c r="AS51"/>
       <c r="AT51"/>
-    </row>
-    <row r="52" spans="1:46">
+      <c r="AU51"/>
+    </row>
+    <row r="52" spans="1:47">
       <c r="A52" t="s">
         <v>64</v>
       </c>
       <c r="B52">
+        <v>43670000.0</v>
+      </c>
+      <c r="C52">
         <v>45299000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>41695000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>38718000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>40093000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>42493000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>30135000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>31250000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>28358000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>32053000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>33690000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>34342000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>36171000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>37472000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>38913000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>38995000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>36435000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>36127000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>36694000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>28196000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>26589000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>29279000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>31724000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>35105000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>38361000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>38005000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>5817000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>-5885000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>2019000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>2212000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>9400000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>18300000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>37600000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>16875000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>10125000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>6750000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>3375000.0</v>
       </c>
-      <c r="AL52"/>
       <c r="AM52"/>
       <c r="AN52"/>
       <c r="AO52"/>
       <c r="AP52"/>
       <c r="AQ52"/>
       <c r="AR52"/>
       <c r="AS52"/>
       <c r="AT52"/>
-    </row>
-    <row r="53" spans="1:46">
+      <c r="AU52"/>
+    </row>
+    <row r="53" spans="1:47">
       <c r="A53" t="s">
         <v>65</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
-      <c r="AF53">
-[...1 lines deleted...]
-      </c>
+      <c r="AF53"/>
       <c r="AG53">
         <v>0.0</v>
       </c>
       <c r="AH53">
         <v>0.0</v>
       </c>
       <c r="AI53">
         <v>0.0</v>
       </c>
       <c r="AJ53">
         <v>0.0</v>
       </c>
       <c r="AK53">
         <v>0.0</v>
       </c>
       <c r="AL53">
         <v>0.0</v>
       </c>
       <c r="AM53">
         <v>0.0</v>
       </c>
-      <c r="AN53"/>
+      <c r="AN53">
+        <v>0.0</v>
+      </c>
       <c r="AO53"/>
       <c r="AP53"/>
       <c r="AQ53"/>
       <c r="AR53"/>
       <c r="AS53"/>
       <c r="AT53"/>
-    </row>
-    <row r="54" spans="1:46">
+      <c r="AU53"/>
+    </row>
+    <row r="54" spans="1:47">
       <c r="A54" t="s">
         <v>66</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-      <c r="AF54">
-[...1 lines deleted...]
-      </c>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
-      <c r="AN54"/>
+      <c r="AN54">
+        <v>0.0</v>
+      </c>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
-    </row>
-    <row r="55" spans="1:46">
+      <c r="AU54"/>
+    </row>
+    <row r="55" spans="1:47">
       <c r="A55" t="s">
         <v>67</v>
       </c>
       <c r="B55">
+        <v>1710753000.0</v>
+      </c>
+      <c r="C55">
         <v>1706148000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1688347000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1646402000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1625974000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1594920000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1510235000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1477950000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1467983000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1496020000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1476454000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1467009000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1448815000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1495331000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1455533000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1483257000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1457121000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>1311999000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>1290362000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>1245324000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>1242783000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>1263407000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>1235132000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>1285999000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>1263312000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>1235969000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>1211817000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>1162886000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>1123772000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>1034626000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>980276000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>971151000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>990481000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>1050274000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>949642000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>938669000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>928026000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>904957000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>922874000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>867207000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>859540000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>840986000.0</v>
       </c>
-      <c r="AQ55"/>
       <c r="AR55"/>
       <c r="AS55"/>
-      <c r="AT55">
+      <c r="AT55"/>
+      <c r="AU55">
         <v>823048000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:46">
+    <row r="56" spans="1:47">
       <c r="A56" t="s">
         <v>68</v>
       </c>
       <c r="B56">
+        <v>453991000.0</v>
+      </c>
+      <c r="C56">
         <v>440607000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>454995000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>434176000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>418182000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>387116000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>395773000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>378592000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>391307000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>419804000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>413731000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>411155000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>395168000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>440928000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>398356000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>435913000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>412463000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>349854000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>333082000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>324750000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>310077000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>333503000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>308563000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>349919000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>316464000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>290537000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>290252000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>293313000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>268885000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>311063000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>288231000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>300436000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>322587000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>387773000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>301655000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>299886000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>297705000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>282538000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>328248000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>283170000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>287506000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>282219000.0</v>
       </c>
-      <c r="AQ56"/>
       <c r="AR56"/>
       <c r="AS56"/>
       <c r="AT56"/>
-    </row>
-    <row r="57" spans="1:46">
+      <c r="AU56"/>
+    </row>
+    <row r="57" spans="1:47">
       <c r="A57" t="s">
         <v>69</v>
       </c>
       <c r="B57">
+        <v>370432000.0</v>
+      </c>
+      <c r="C57">
         <v>389951000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>334328000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>321067000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>350946000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>357103000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>295142000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>272954000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>284122000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>358918000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>307954000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>300143000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>314960000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>393492000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>350656000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>356344000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>307252000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>309822000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>306140000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>269105000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>259482000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>287037000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>253162000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>226324000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>268680000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>291726000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>286668000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>253727000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>256702000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>284724000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>247244000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>228780000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>276624000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>296794000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>216262000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>235736000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>259309000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>273978000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>207358000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>202402000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>201864000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>243054000.0</v>
       </c>
-      <c r="AQ57"/>
       <c r="AR57"/>
       <c r="AS57"/>
-      <c r="AT57">
+      <c r="AT57"/>
+      <c r="AU57">
         <v>289539000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:46">
+    <row r="58" spans="1:47">
       <c r="A58" t="s">
         <v>70</v>
       </c>
       <c r="B58">
+        <v>914464000.0</v>
+      </c>
+      <c r="C58">
         <v>890932000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>870115000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>822670000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>831606000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>820270000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>743827000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>731353000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>754826000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>756783000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>721969000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>692650000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>690748000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>757151000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>741256000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>764048000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>798730000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>710809000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>724051000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>722495000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>768195000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>819284000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>814098000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>865212000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>855476000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>835091000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>794591000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>742323000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>704528000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>614288000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>571431000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>553074000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>600653000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>673949000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>647031000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>666632000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>683688000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>689595000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>685406000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>345704000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>331172000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>361916000.0</v>
       </c>
-      <c r="AQ58"/>
       <c r="AR58"/>
       <c r="AS58"/>
-      <c r="AT58">
+      <c r="AT58"/>
+      <c r="AU58">
         <v>406293000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:46">
+    <row r="59" spans="1:47">
       <c r="A59" t="s">
         <v>71</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-      <c r="AF59">
+      <c r="AF59"/>
+      <c r="AG59">
         <v>418077000.0</v>
       </c>
-      <c r="AG59">
+      <c r="AH59">
         <v>389828000.0</v>
       </c>
-      <c r="AH59">
+      <c r="AI59">
         <v>376325000.0</v>
       </c>
-      <c r="AI59">
+      <c r="AJ59">
         <v>302611000.0</v>
       </c>
-      <c r="AJ59">
+      <c r="AK59">
         <v>272037000.0</v>
       </c>
-      <c r="AK59">
-[...1 lines deleted...]
-      </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
-      <c r="AN59"/>
+      <c r="AN59">
+        <v>0.0</v>
+      </c>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
-    </row>
-    <row r="60" spans="1:46">
+      <c r="AU59"/>
+    </row>
+    <row r="60" spans="1:47">
       <c r="A60" t="s">
         <v>72</v>
       </c>
       <c r="B60">
+        <v>796289000.0</v>
+      </c>
+      <c r="C60">
         <v>815216000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>818232000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>823732000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>794368000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>774650000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>766408000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>746597000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>713157000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>739237000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>754485000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>774359000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>758067000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>738180000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>714277000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>719209000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>658391000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>601190000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>566311000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>522829000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>474588000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>444123000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>421034000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>420787000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>407836000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>400878000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>417226000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>420563000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>419244000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>420338000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>408845000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>418077000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>389828000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>376325000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>302611000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>272037000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>244338000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>215362000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>237468000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>521503000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>528368000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>479070000.0</v>
       </c>
-      <c r="AQ60"/>
       <c r="AR60"/>
-      <c r="AS60">
+      <c r="AS60"/>
+      <c r="AT60">
         <v>404595000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>416755000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:46">
+    <row r="61" spans="1:47">
       <c r="A61" t="s">
         <v>73</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
-      <c r="M61">
+      <c r="M61"/>
+      <c r="N61">
         <v>-48000.0</v>
       </c>
-      <c r="N61">
+      <c r="O61">
         <v>-45000.0</v>
       </c>
-      <c r="O61">
+      <c r="P61">
         <v>-42000.0</v>
       </c>
-      <c r="P61">
+      <c r="Q61">
         <v>-39000.0</v>
       </c>
-      <c r="Q61">
+      <c r="R61">
         <v>-38000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-36000.0</v>
       </c>
       <c r="S61">
         <v>-36000.0</v>
       </c>
       <c r="T61">
         <v>-36000.0</v>
       </c>
       <c r="U61">
         <v>-36000.0</v>
       </c>
       <c r="V61">
         <v>-36000.0</v>
       </c>
       <c r="W61">
         <v>-36000.0</v>
       </c>
       <c r="X61">
         <v>-36000.0</v>
       </c>
       <c r="Y61">
         <v>-36000.0</v>
       </c>
       <c r="Z61">
+        <v>-36000.0</v>
+      </c>
+      <c r="AA61">
         <v>-35000.0</v>
       </c>
-      <c r="AA61">
+      <c r="AB61">
         <v>-31000.0</v>
       </c>
-      <c r="AB61">
+      <c r="AC61">
         <v>-26000.0</v>
       </c>
-      <c r="AC61">
+      <c r="AD61">
         <v>-20000.0</v>
       </c>
-      <c r="AD61">
+      <c r="AE61">
         <v>-12000.0</v>
       </c>
-      <c r="AE61">
+      <c r="AF61">
         <v>-6000.0</v>
       </c>
-      <c r="AF61">
+      <c r="AG61">
         <v>-1000.0</v>
       </c>
-      <c r="AG61">
-[...1 lines deleted...]
-      </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
-      <c r="AN61"/>
+      <c r="AN61">
+        <v>0.0</v>
+      </c>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
-    </row>
-    <row r="62" spans="1:46">
+      <c r="AU61"/>
+    </row>
+    <row r="62" spans="1:47">
       <c r="A62" t="s">
         <v>74</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
+      <c r="AU62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -9691,1089 +9828,1089 @@
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B2">
         <v>1348593000.0</v>
       </c>
       <c r="C2">
         <v>1364621000.0</v>
       </c>
       <c r="D2">
         <v>1368511000.0</v>
       </c>
       <c r="E2">
         <v>1631161000.0</v>
       </c>
       <c r="F2">
         <v>1410503000.0</v>
       </c>
       <c r="G2">
         <v>1024169000.0</v>
       </c>
       <c r="H2">
         <v>1161921000.0</v>
       </c>
       <c r="I2">
         <v>1340497000.0</v>
       </c>
       <c r="J2">
         <v>1249014000.0</v>
       </c>
       <c r="K2">
         <v>1083894000.0</v>
       </c>
       <c r="L2">
         <v>1179651000.0</v>
       </c>
       <c r="M2">
         <v>1607028000.0</v>
       </c>
       <c r="N2">
         <v>1530705000.0</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B3">
         <v>79740000.0</v>
       </c>
       <c r="C3">
         <v>76176000.0</v>
       </c>
       <c r="D3">
         <v>73010000.0</v>
       </c>
       <c r="E3">
         <v>69353000.0</v>
       </c>
       <c r="F3">
         <v>65340000.0</v>
       </c>
       <c r="G3">
         <v>60832000.0</v>
       </c>
       <c r="H3">
         <v>56826000.0</v>
       </c>
       <c r="I3">
         <v>53233000.0</v>
       </c>
       <c r="J3">
         <v>48455000.0</v>
       </c>
       <c r="K3">
         <v>40329000.0</v>
       </c>
       <c r="L3">
         <v>36410000.0</v>
       </c>
       <c r="M3">
         <v>33608000.0</v>
       </c>
       <c r="N3">
         <v>37234000.0</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B5">
         <v>62912000.0</v>
       </c>
       <c r="C5">
         <v>56886000.0</v>
       </c>
       <c r="D5">
         <v>76708000.0</v>
       </c>
       <c r="E5">
         <v>228572000.0</v>
       </c>
       <c r="F5">
         <v>190139000.0</v>
       </c>
       <c r="G5">
         <v>62825000.0</v>
       </c>
       <c r="H5">
         <v>58802000.0</v>
       </c>
       <c r="I5">
         <v>85768000.0</v>
       </c>
       <c r="J5">
         <v>154394000.0</v>
       </c>
       <c r="K5">
         <v>53877000.0</v>
       </c>
       <c r="L5">
         <v>97360000.0</v>
       </c>
       <c r="M5">
         <v>129413000.0</v>
       </c>
       <c r="N5">
         <v>182465000.0</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B6">
         <v>142652000.0</v>
       </c>
       <c r="C6">
         <v>133062000.0</v>
       </c>
       <c r="D6">
         <v>149718000.0</v>
       </c>
       <c r="E6">
         <v>297925000.0</v>
       </c>
       <c r="F6">
         <v>255479000.0</v>
       </c>
       <c r="G6">
         <v>123657000.0</v>
       </c>
       <c r="H6">
         <v>115628000.0</v>
       </c>
       <c r="I6">
         <v>139001000.0</v>
       </c>
       <c r="J6">
         <v>202849000.0</v>
       </c>
       <c r="K6">
         <v>94206000.0</v>
       </c>
       <c r="L6">
         <v>133770000.0</v>
       </c>
       <c r="M6">
         <v>163021000.0</v>
       </c>
       <c r="N6">
         <v>219699000.0</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8">
         <v>1651000.0</v>
       </c>
       <c r="J8">
         <v>53424000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B9">
         <v>173640000.0</v>
       </c>
       <c r="C9">
         <v>152936000.0</v>
       </c>
       <c r="D9">
         <v>165088000.0</v>
       </c>
       <c r="E9">
         <v>314479000.0</v>
       </c>
       <c r="F9">
         <v>274122000.0</v>
       </c>
       <c r="G9">
         <v>133748000.0</v>
       </c>
       <c r="H9">
         <v>135472000.0</v>
       </c>
       <c r="I9">
         <v>174487000.0</v>
       </c>
       <c r="J9">
         <v>226180000.0</v>
       </c>
       <c r="K9">
         <v>107630000.0</v>
       </c>
       <c r="L9">
         <v>149758000.0</v>
       </c>
       <c r="M9">
         <v>183344000.0</v>
       </c>
       <c r="N9">
         <v>235881000.0</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B10">
         <v>54431000.0</v>
       </c>
       <c r="C10">
         <v>45575000.0</v>
       </c>
       <c r="D10">
         <v>69223000.0</v>
       </c>
       <c r="E10">
         <v>225791000.0</v>
       </c>
       <c r="F10">
         <v>185116000.0</v>
       </c>
       <c r="G10">
         <v>55033000.0</v>
       </c>
       <c r="H10">
         <v>53348000.0</v>
       </c>
       <c r="I10">
         <v>85768000.0</v>
       </c>
       <c r="J10">
         <v>144632000.0</v>
       </c>
       <c r="K10">
         <v>53775000.0</v>
       </c>
       <c r="L10">
         <v>100237000.0</v>
       </c>
       <c r="M10">
         <v>132047000.0</v>
       </c>
       <c r="N10">
         <v>184293000.0</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B11">
         <v>5145000.0</v>
       </c>
       <c r="C11">
         <v>1426000.0</v>
       </c>
       <c r="D11">
         <v>14600000.0</v>
       </c>
       <c r="E11">
         <v>53905000.0</v>
       </c>
       <c r="F11">
         <v>45325000.0</v>
       </c>
       <c r="G11">
         <v>8956000.0</v>
       </c>
       <c r="H11">
         <v>12001000.0</v>
       </c>
       <c r="I11">
         <v>19524000.0</v>
       </c>
       <c r="J11">
         <v>-2067000.0</v>
       </c>
       <c r="K11">
         <v>19628000.0</v>
       </c>
       <c r="L11">
         <v>36461000.0</v>
       </c>
       <c r="M11">
         <v>48189000.0</v>
       </c>
       <c r="N11">
         <v>65547000.0</v>
       </c>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B12">
         <v>8481000.0</v>
       </c>
       <c r="C12">
         <v>11311000.0</v>
       </c>
       <c r="D12">
         <v>7485000.0</v>
       </c>
       <c r="E12">
         <v>2781000.0</v>
       </c>
       <c r="F12">
         <v>5023000.0</v>
       </c>
       <c r="G12">
         <v>7792000.0</v>
       </c>
       <c r="H12">
         <v>6749000.0</v>
       </c>
       <c r="I12">
         <v>7492000.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
       <c r="N12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B15">
         <v>49286000.0</v>
       </c>
       <c r="C15">
         <v>44149000.0</v>
       </c>
       <c r="D15">
         <v>54623000.0</v>
       </c>
       <c r="E15">
         <v>171886000.0</v>
       </c>
       <c r="F15">
         <v>139791000.0</v>
       </c>
       <c r="G15">
         <v>46077000.0</v>
       </c>
       <c r="H15">
         <v>41347000.0</v>
       </c>
       <c r="I15">
         <v>66244000.0</v>
       </c>
       <c r="J15">
         <v>146699000.0</v>
       </c>
       <c r="K15">
         <v>34147000.0</v>
       </c>
       <c r="L15">
         <v>63776000.0</v>
       </c>
       <c r="M15">
         <v>83858000.0</v>
       </c>
       <c r="N15">
         <v>118746000.0</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>171886000.0</v>
       </c>
       <c r="F16">
         <v>139791000.0</v>
       </c>
       <c r="G16">
         <v>46077000.0</v>
       </c>
       <c r="H16">
         <v>41347000.0</v>
       </c>
       <c r="I16">
         <v>66244000.0</v>
       </c>
       <c r="J16">
         <v>146699000.0</v>
       </c>
       <c r="K16">
         <v>34147000.0</v>
       </c>
       <c r="L16">
         <v>63776000.0</v>
       </c>
       <c r="M16">
         <v>83858000.0</v>
       </c>
       <c r="N16"/>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B17">
         <v>49286000.0</v>
       </c>
       <c r="C17">
         <v>44149000.0</v>
       </c>
       <c r="D17">
         <v>54623000.0</v>
       </c>
       <c r="E17">
         <v>171886000.0</v>
       </c>
       <c r="F17">
         <v>139791000.0</v>
       </c>
       <c r="G17">
         <v>46077000.0</v>
       </c>
       <c r="H17">
         <v>41347000.0</v>
       </c>
       <c r="I17">
         <v>66244000.0</v>
       </c>
       <c r="J17">
         <v>146699000.0</v>
       </c>
       <c r="K17">
         <v>34147000.0</v>
       </c>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B18">
         <v>-8481000.0</v>
       </c>
       <c r="C18">
         <v>-11311000.0</v>
       </c>
       <c r="D18">
         <v>-7485000.0</v>
       </c>
       <c r="E18">
         <v>-2781000.0</v>
       </c>
       <c r="F18">
         <v>-5023000.0</v>
       </c>
       <c r="G18">
         <v>-7792000.0</v>
       </c>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>1841000.0</v>
       </c>
       <c r="F19">
         <v>-998000.0</v>
       </c>
       <c r="G19">
         <v>-53000.0</v>
       </c>
       <c r="H19">
         <v>-6749000.0</v>
       </c>
       <c r="I19">
         <v>-7495000.0</v>
       </c>
       <c r="J19">
         <v>8733000.0</v>
       </c>
       <c r="K19">
         <v>102000.0</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B21">
         <v>67515000.0</v>
       </c>
       <c r="C21">
         <v>58913000.0</v>
       </c>
       <c r="D21">
         <v>69550000.0</v>
       </c>
       <c r="E21">
         <v>226731000.0</v>
       </c>
       <c r="F21">
         <v>191137000.0</v>
       </c>
       <c r="G21">
         <v>62825000.0</v>
       </c>
       <c r="H21">
         <v>60097000.0</v>
       </c>
       <c r="I21">
         <v>93263000.0</v>
       </c>
       <c r="J21">
         <v>153365000.0</v>
       </c>
       <c r="K21">
         <v>53877000.0</v>
       </c>
       <c r="L21">
         <v>97360000.0</v>
       </c>
       <c r="M21">
         <v>129413000.0</v>
       </c>
       <c r="N21">
         <v>182465000.0</v>
       </c>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B23">
         <v>1454718000.0</v>
       </c>
       <c r="C23">
         <v>1458644000.0</v>
       </c>
       <c r="D23">
         <v>1464049000.0</v>
       </c>
       <c r="E23">
         <v>1718909000.0</v>
       </c>
       <c r="F23">
         <v>1493488000.0</v>
       </c>
       <c r="G23">
         <v>1157917000.0</v>
       </c>
       <c r="H23">
         <v>1237296000.0</v>
       </c>
       <c r="I23">
         <v>1421721000.0</v>
       </c>
       <c r="J23">
         <v>1321829000.0</v>
       </c>
       <c r="K23">
         <v>1137647000.0</v>
       </c>
       <c r="L23">
         <v>1232049000.0</v>
       </c>
       <c r="M23">
         <v>1660959000.0</v>
       </c>
       <c r="N23">
         <v>1584121000.0</v>
       </c>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B25">
         <v>79740000.0</v>
       </c>
       <c r="C25">
         <v>76176000.0</v>
       </c>
       <c r="D25">
         <v>73010000.0</v>
       </c>
       <c r="E25">
         <v>69353000.0</v>
       </c>
       <c r="F25">
         <v>65340000.0</v>
       </c>
       <c r="G25">
         <v>60832000.0</v>
       </c>
       <c r="H25">
         <v>56826000.0</v>
       </c>
       <c r="I25">
         <v>53233000.0</v>
       </c>
       <c r="J25">
         <v>48455000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B26">
         <v>8700000.0</v>
       </c>
       <c r="C26">
         <v>8800000.0</v>
       </c>
       <c r="D26">
         <v>9800000.0</v>
       </c>
       <c r="E26">
         <v>12500000.0</v>
       </c>
       <c r="F26">
         <v>14000000.0</v>
       </c>
       <c r="G26">
         <v>11800000.0</v>
       </c>
       <c r="H26">
         <v>13900000.0</v>
       </c>
       <c r="I26">
         <v>14800000.0</v>
       </c>
       <c r="J26">
         <v>12900000.0</v>
       </c>
       <c r="K26">
         <v>13762000.0</v>
       </c>
       <c r="L26">
         <v>12807000.0</v>
       </c>
       <c r="M26">
         <v>13003000.0</v>
       </c>
       <c r="N26">
         <v>13446000.0</v>
       </c>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B28">
         <v>104750000.0</v>
       </c>
       <c r="C28">
         <v>94023000.0</v>
       </c>
       <c r="D28">
         <v>95538000.0</v>
       </c>
       <c r="E28">
         <v>87748000.0</v>
       </c>
       <c r="F28">
         <v>82985000.0</v>
       </c>
       <c r="G28">
         <v>70870000.0</v>
       </c>
       <c r="H28">
         <v>75375000.0</v>
       </c>
       <c r="I28">
         <v>81224000.0</v>
       </c>
       <c r="J28">
         <v>72815000.0</v>
       </c>
       <c r="K28">
         <v>53753000.0</v>
       </c>
       <c r="L28">
         <v>52398000.0</v>
       </c>
       <c r="M28">
         <v>53931000.0</v>
       </c>
       <c r="N28">
         <v>53416000.0</v>
       </c>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B29">
         <v>5145000.0</v>
       </c>
       <c r="C29">
         <v>1426000.0</v>
       </c>
       <c r="D29">
         <v>14600000.0</v>
       </c>
       <c r="E29">
         <v>53905000.0</v>
       </c>
       <c r="F29">
         <v>45325000.0</v>
       </c>
       <c r="G29">
         <v>8956000.0</v>
       </c>
       <c r="H29">
         <v>12001000.0</v>
       </c>
       <c r="I29">
         <v>19524000.0</v>
       </c>
       <c r="J29">
         <v>-2067000.0</v>
       </c>
       <c r="K29">
         <v>19628000.0</v>
       </c>
       <c r="L29">
         <v>36461000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B30">
         <v>106125000.0</v>
       </c>
       <c r="C30">
         <v>94023000.0</v>
       </c>
       <c r="D30">
         <v>95538000.0</v>
       </c>
       <c r="E30">
         <v>87748000.0</v>
       </c>
       <c r="F30">
         <v>82985000.0</v>
       </c>
       <c r="G30">
         <v>133748000.0</v>
       </c>
       <c r="H30">
         <v>75375000.0</v>
       </c>
       <c r="I30">
         <v>81224000.0</v>
       </c>
       <c r="J30">
         <v>72815000.0</v>
       </c>
       <c r="K30">
         <v>53753000.0</v>
       </c>
       <c r="L30">
         <v>52398000.0</v>
       </c>
       <c r="M30">
         <v>53931000.0</v>
       </c>
       <c r="N30">
         <v>53416000.0</v>
       </c>
     </row>
     <row r="31" spans="1:14">
       <c r="A31" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B31">
         <v>-13084000.0</v>
       </c>
       <c r="C31">
         <v>-13338000.0</v>
       </c>
       <c r="D31">
         <v>-327000.0</v>
       </c>
       <c r="E31">
         <v>-940000.0</v>
       </c>
       <c r="F31">
         <v>-6021000.0</v>
       </c>
       <c r="G31">
         <v>55033000.0</v>
       </c>
       <c r="H31">
         <v>-6749000.0</v>
       </c>
       <c r="I31">
         <v>-7495000.0</v>
       </c>
       <c r="J31">
         <v>-9762000.0</v>
       </c>
       <c r="K31">
         <v>-102000.0</v>
       </c>
       <c r="L31">
         <v>2877000.0</v>
       </c>
       <c r="M31">
         <v>2634000.0</v>
       </c>
       <c r="N31">
         <v>1828000.0</v>
       </c>
     </row>
     <row r="32" spans="1:14">
       <c r="A32" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B32">
         <v>1522233000.0</v>
       </c>
       <c r="C32">
         <v>1517557000.0</v>
       </c>
       <c r="D32">
         <v>1533599000.0</v>
       </c>
       <c r="E32">
         <v>1945640000.0</v>
       </c>
       <c r="F32">
         <v>1684625000.0</v>
       </c>
       <c r="G32">
         <v>1157917000.0</v>
       </c>
       <c r="H32">
         <v>1297393000.0</v>
       </c>
       <c r="I32">
         <v>1514984000.0</v>
       </c>
@@ -10792,3744 +10929,3816 @@
       <c r="N32">
         <v>1766586000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AT32"/>
+  <dimension ref="A1:AU32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:46">
+    <row r="1" spans="1:47">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>75</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="D1" t="s">
         <v>76</v>
       </c>
       <c r="E1" t="s">
         <v>77</v>
       </c>
       <c r="F1" t="s">
+        <v>78</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="H1" t="s">
         <v>79</v>
       </c>
       <c r="I1" t="s">
         <v>80</v>
       </c>
       <c r="J1" t="s">
+        <v>81</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="L1" t="s">
         <v>82</v>
       </c>
       <c r="M1" t="s">
         <v>83</v>
       </c>
       <c r="N1" t="s">
+        <v>84</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="P1" t="s">
         <v>85</v>
       </c>
       <c r="Q1" t="s">
         <v>86</v>
       </c>
       <c r="R1" t="s">
+        <v>87</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="T1" t="s">
         <v>88</v>
       </c>
       <c r="U1" t="s">
         <v>89</v>
       </c>
       <c r="V1" t="s">
+        <v>90</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="X1" t="s">
         <v>91</v>
       </c>
       <c r="Y1" t="s">
         <v>92</v>
       </c>
       <c r="Z1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AB1" t="s">
         <v>94</v>
       </c>
       <c r="AC1" t="s">
         <v>95</v>
       </c>
       <c r="AD1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AF1" t="s">
         <v>97</v>
       </c>
       <c r="AG1" t="s">
         <v>98</v>
       </c>
       <c r="AH1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AJ1" t="s">
         <v>100</v>
       </c>
       <c r="AK1" t="s">
         <v>101</v>
       </c>
       <c r="AL1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AN1" t="s">
         <v>103</v>
       </c>
       <c r="AO1" t="s">
         <v>104</v>
       </c>
       <c r="AP1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AR1" t="s">
         <v>106</v>
       </c>
       <c r="AS1" t="s">
         <v>107</v>
       </c>
       <c r="AT1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="2" spans="1:46">
+    <row r="2" spans="1:47">
       <c r="A2" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B2">
-        <v>332576000.0</v>
+        <v>400381000.0</v>
       </c>
       <c r="C2">
+        <v>332577000.0</v>
+      </c>
+      <c r="D2">
         <v>349088000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>351308000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>324320000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>317761000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>340885000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>372111000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>333864000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>363667000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>314785000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>360017000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>330042000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>335033000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>443646000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>476835000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>375646000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>369538000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>366180000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>356884000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>317899000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>287665000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>265758000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>198739000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>272008000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>311790000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>280123000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>303128000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>266880000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>332785000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>343434000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>342958000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>321320000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>325749000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>309629000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>299519000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>314117000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>279423000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>285091000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>273820000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>245558000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>279457000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>289985000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>315527000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>294683000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1573963000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:46">
+    <row r="3" spans="1:47">
       <c r="A3" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B3">
+        <v>20958000.0</v>
+      </c>
+      <c r="C3">
         <v>20774000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>20327000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>19461000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>19178000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>18979000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>18933000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>19162000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>19102000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>18673000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>18379000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>18113000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>17845000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>17483000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>17644000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>17534000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>16692000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>16282000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>16325000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>16629000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>16104000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>15771001.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>15497000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>15132000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>14432000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>14732000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>14222000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>13957000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>13915000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>14328000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>12992000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>13371000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>12542000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>12931000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>12565000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>11663000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>11296000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>10365000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>10307000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>9869000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>9788000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>9034000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>7987000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>10457000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>8932000.0</v>
       </c>
-      <c r="AT3"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:46">
+      <c r="AU3"/>
+    </row>
+    <row r="4" spans="1:47">
       <c r="A4" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...1 lines deleted...]
-      </c>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
       <c r="AP4">
         <v>0.0</v>
       </c>
       <c r="AQ4">
         <v>0.0</v>
       </c>
       <c r="AR4">
         <v>0.0</v>
       </c>
       <c r="AS4">
         <v>0.0</v>
       </c>
       <c r="AT4">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="5" spans="1:46">
+      <c r="AU4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:47">
       <c r="A5" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B5">
-        <v>-238000.0</v>
+        <v>-18247000.0</v>
       </c>
       <c r="C5">
-        <v>593999.0</v>
+        <v>-239000.0</v>
       </c>
       <c r="D5">
+        <v>-1225000.0</v>
+      </c>
+      <c r="E5">
         <v>33905000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>30470000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-10651000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>32669000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>55586000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-20718000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-6046000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-7978000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>45237000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>45496000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>46401000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>13448000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>85888000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>82820000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>33653000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>58863000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>59327000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>38946000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>32564999.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>309000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>15589000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>14199000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-1832000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>10727000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>21954000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>28602000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>27814000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>7162000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>39582000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>18705000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>25848000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>37945000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>43791000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>45781000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-39904000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>27167000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>23722000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>42894000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>23214000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>31280000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>38706000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>4159000.0</v>
       </c>
-      <c r="AT5">
-[...3 lines deleted...]
-    <row r="6" spans="1:46">
+      <c r="AU5">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:47">
       <c r="A6" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B6">
-        <v>20536000.0</v>
+        <v>2711000.0</v>
       </c>
       <c r="C6">
-        <v>20920999.0</v>
+        <v>20535000.0</v>
       </c>
       <c r="D6">
+        <v>19102000.0</v>
+      </c>
+      <c r="E6">
         <v>53366000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>49648000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>8328000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>51602000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>74748000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-1616000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>12627000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>10401000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>63350000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>63341000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>63884000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>31092000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>103422000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>99512000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>49935000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>75188000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>75956000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>55050000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>48336000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>15806000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>30721000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>28631000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>12900000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>24949000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>35911000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>42517000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>42142000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>20154000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>52953000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>31247000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>38779000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>50510000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>55454000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>57077000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-29539000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>37474000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>33591000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>52682000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>32248000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>39267000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>49163000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>13091000.0</v>
       </c>
-      <c r="AT6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:46">
+      <c r="AU6"/>
+    </row>
+    <row r="7" spans="1:47">
       <c r="A7" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
         <v>0.0</v>
       </c>
       <c r="AO7">
         <v>0.0</v>
       </c>
       <c r="AP7">
         <v>0.0</v>
       </c>
       <c r="AQ7">
         <v>0.0</v>
       </c>
       <c r="AR7">
         <v>0.0</v>
       </c>
       <c r="AS7">
         <v>0.0</v>
       </c>
       <c r="AT7">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:46">
+      <c r="AU7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:47">
       <c r="A8" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
+      <c r="AD8"/>
+      <c r="AE8">
         <v>51000.0</v>
       </c>
-      <c r="AE8">
-[...1 lines deleted...]
-      </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
         <v>0.0</v>
       </c>
       <c r="AP8">
         <v>0.0</v>
       </c>
       <c r="AQ8">
         <v>0.0</v>
       </c>
       <c r="AR8">
         <v>0.0</v>
       </c>
       <c r="AS8">
         <v>0.0</v>
       </c>
       <c r="AT8">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:46">
+      <c r="AU8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:47">
       <c r="A9" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B9">
-        <v>27371000.0</v>
+        <v>3801999.0</v>
       </c>
       <c r="C9">
+        <v>27370000.0</v>
+      </c>
+      <c r="D9">
         <v>25385000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>58714000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>53471000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>11301000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>57302000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>81368000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>2965000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>18541000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>8122000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>67923000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>70502000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>69029000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>35123000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>106901000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>103427000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>54526000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>80315000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>80798000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>58484000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>52608000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>16152000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>34283000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>30705000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>14860000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>30510000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>42087000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>48015000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>53849000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>25219000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>57501000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>37918000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>44640000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>57031000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>61922000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>62587000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-20100000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>38862000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>34598000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>54273000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>36408000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>45889000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>51914000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>15546000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>216409000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:46">
+    <row r="10" spans="1:47">
       <c r="A10" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B10">
+        <v>-20677000.0</v>
+      </c>
+      <c r="C10">
         <v>-2601000.0</v>
       </c>
-      <c r="C10">
-[...1 lines deleted...]
-      </c>
       <c r="D10">
+        <v>-3547000.0</v>
+      </c>
+      <c r="E10">
         <v>31650000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>28929000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-12825000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>29745000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>52072000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-23417000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-8235000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-10053000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>43283000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>44229000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>45653000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>12762000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>85119000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>82257000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>32077000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>57689000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>57948000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>37402000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>30763000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-1672000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>13702000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>12240000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-3710000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>9434000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>20626000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>26998000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>26900000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>5709000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>38000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>15159000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>23496000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>35812000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>41083000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>44241000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-41798000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>27802000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>24221000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>43552000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>24077000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>32095000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>39258000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>4806000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>132047000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:46">
+    <row r="11" spans="1:47">
       <c r="A11" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B11">
+        <v>-5131000.0</v>
+      </c>
+      <c r="C11">
         <v>190000.0</v>
       </c>
-      <c r="C11">
-[...1 lines deleted...]
-      </c>
       <c r="D11">
+        <v>-909000.0</v>
+      </c>
+      <c r="E11">
         <v>279000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>5585000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-13177000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>7479000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>13145000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-6021000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-3153000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-2076000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>10555000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>9275000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>12029000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>2730000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>19962000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>19184000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>8490000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>13747000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>13817000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>9271000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>3999000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-980000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>2273000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>3664000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-1616000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>1513000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>5280000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>6824000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>6139000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>229000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>9590000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>3566000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-48870000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>14538000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>15317000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>16948000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-17084000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>11342000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>9213000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>16157000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>8739000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>11684000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>14293000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>1745000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>48189000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:46">
+    <row r="12" spans="1:47">
       <c r="A12" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B12">
-        <v>2363000.0</v>
+        <v>2430000.0</v>
       </c>
       <c r="C12">
-        <v>2323000.0</v>
+        <v>2362000.0</v>
       </c>
       <c r="D12">
+        <v>2322000.0</v>
+      </c>
+      <c r="E12">
         <v>2255000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1541000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>2174000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>2924000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>3514000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>2699000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>2189000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>2075000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1954000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1267000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>764000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>686000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>769000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>563000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>927000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1174000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1379000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1544000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1965000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1981000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1887000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1959000.0</v>
       </c>
-      <c r="Z12"/>
-      <c r="AA12">
+      <c r="AA12"/>
+      <c r="AB12">
         <v>1293000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>1328000.0</v>
       </c>
-      <c r="AC12"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AD12"/>
       <c r="AE12">
         <v>1270000.0</v>
       </c>
       <c r="AF12">
+        <v>1270000.0</v>
+      </c>
+      <c r="AG12">
         <v>1599000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>3089000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>2343000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>1961000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>1873000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>1539000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>4572000.0</v>
       </c>
-      <c r="AM12">
-[...1 lines deleted...]
-      </c>
       <c r="AN12">
         <v>0.0</v>
       </c>
       <c r="AO12">
         <v>0.0</v>
       </c>
       <c r="AP12">
         <v>0.0</v>
       </c>
       <c r="AQ12">
         <v>0.0</v>
       </c>
       <c r="AR12">
         <v>0.0</v>
       </c>
       <c r="AS12">
         <v>0.0</v>
       </c>
       <c r="AT12">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:46">
+      <c r="AU12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:47">
       <c r="A13" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
-    </row>
-    <row r="14" spans="1:46">
+      <c r="AU13"/>
+    </row>
+    <row r="14" spans="1:47">
       <c r="A14" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-      <c r="AD14">
-[...1 lines deleted...]
-      </c>
+      <c r="AD14"/>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
         <v>0.0</v>
       </c>
       <c r="AO14">
         <v>0.0</v>
       </c>
       <c r="AP14">
         <v>0.0</v>
       </c>
       <c r="AQ14">
         <v>0.0</v>
       </c>
       <c r="AR14">
         <v>0.0</v>
       </c>
       <c r="AS14">
         <v>0.0</v>
       </c>
       <c r="AT14">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:46">
+      <c r="AU14">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:47">
       <c r="A15" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B15">
+        <v>-15546000.0</v>
+      </c>
+      <c r="C15">
         <v>-2791000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-2638000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>31371000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>23344000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>352000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>22266000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>38927000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-17396000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-5082000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-7977000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>32728000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>34954000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>33624000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>10032000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>65157000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>63073000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>23587000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>43942000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>44131000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>28131000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>26764000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-692000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>11429000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>8576000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-2094000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>7921000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>15346000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>20174000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>20761000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>5480000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>28410000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>11593000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>72368000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>21274000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>25766000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>27293000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-24714000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>16460000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>15008000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>27394000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>15338000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>20411000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>24965000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>3061000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>83858000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:46">
+    <row r="16" spans="1:47">
       <c r="A16" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>-7977000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>32728000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>34954000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>33624000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>10032000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>65157000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>63073000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>23587000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>43942000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>44131000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>28131000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>26764000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-692000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>11429000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>8576000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-2094000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>7921000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>15346000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>20174000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-5480000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>5480000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>28410000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>11593000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>72368000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>21274000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>25766000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>27293000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>17688000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>16460000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>15007000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>27395000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>15338000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>20411000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>24966000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>3061000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>83858000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:46">
+    <row r="17" spans="1:47">
       <c r="A17" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B17">
+        <v>-15546000.0</v>
+      </c>
+      <c r="C17">
         <v>-2791000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-2638000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>31371000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>23344000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>352000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>22266000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>38927000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-17396000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-5082000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-7977000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>32728000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>34954000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>33624000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>10032000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>65157000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>63073000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>23587000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>43942000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>44131000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>28131000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>26764000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-692000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>11429000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>8576000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-2094000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>7921000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>15346000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>20174000.0</v>
       </c>
-      <c r="AD17">
-[...1 lines deleted...]
-      </c>
       <c r="AE17">
+        <v>0.0</v>
+      </c>
+      <c r="AF17">
         <v>5480000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>28410000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>11593000.0</v>
       </c>
-      <c r="AH17">
-[...1 lines deleted...]
-      </c>
       <c r="AI17">
+        <v>0.0</v>
+      </c>
+      <c r="AJ17">
         <v>21274000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>25783000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>27293000.0</v>
       </c>
-      <c r="AL17">
-[...1 lines deleted...]
-      </c>
       <c r="AM17">
+        <v>0.0</v>
+      </c>
+      <c r="AN17">
         <v>16460000.0</v>
       </c>
-      <c r="AN17">
-[...1 lines deleted...]
-      </c>
       <c r="AO17">
         <v>0.0</v>
       </c>
       <c r="AP17">
         <v>0.0</v>
       </c>
       <c r="AQ17">
         <v>0.0</v>
       </c>
       <c r="AR17">
         <v>0.0</v>
       </c>
       <c r="AS17">
         <v>0.0</v>
       </c>
       <c r="AT17">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="18" spans="1:46">
+      <c r="AU17">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:47">
       <c r="A18" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B18">
+        <v>-2430000.0</v>
+      </c>
+      <c r="C18">
         <v>-2362000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-2322000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-2255000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-1541000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-2174000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-2924000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-3514000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-2699000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-2189000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-2075000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-1954000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-1267000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-764000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-686000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-769000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-563000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-927000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-1174000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-1379000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-1544000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-1965000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-1981000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-1887000.0</v>
       </c>
-      <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
-    </row>
-    <row r="19" spans="1:46">
+      <c r="AU18"/>
+    </row>
+    <row r="19" spans="1:47">
       <c r="A19" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>1325000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>108000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>16000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>1394000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-172000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>603000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-648000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-331000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>211000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-230000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>2121000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>334000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-783000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-1725000.0</v>
       </c>
-      <c r="Z19"/>
-      <c r="AA19">
+      <c r="AA19"/>
+      <c r="AB19">
         <v>-1815000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-1452000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-1604000.0</v>
       </c>
-      <c r="AD19"/>
-      <c r="AE19">
+      <c r="AE19"/>
+      <c r="AF19">
         <v>-1453000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-1582000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-3546000.0</v>
       </c>
-      <c r="AH19"/>
-      <c r="AI19">
+      <c r="AI19"/>
+      <c r="AJ19">
         <v>2133000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>2708000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>1540000.0</v>
       </c>
-      <c r="AL19"/>
-      <c r="AM19">
+      <c r="AM19"/>
+      <c r="AN19">
         <v>-635000.0</v>
       </c>
-      <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
-    </row>
-    <row r="20" spans="1:46">
+      <c r="AU19"/>
+    </row>
+    <row r="20" spans="1:47">
       <c r="A20" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
-[...1 lines deleted...]
-      </c>
+      <c r="AD20"/>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
         <v>0.0</v>
       </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:46">
+      <c r="AU20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:47">
       <c r="A21" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B21">
-        <v>2197000.0</v>
+        <v>-18716000.0</v>
       </c>
       <c r="C21">
+        <v>-1130000.0</v>
+      </c>
+      <c r="D21">
         <v>-2040000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>33298000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>30062000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-10432000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>33037000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>56937000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-20628000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-6286000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-13463000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>43912000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>45388000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>33901000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>12054000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>86060000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>82217000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>19653000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>59194000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>59116000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>39176000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>20765000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-25000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>16372000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>13965000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-1832000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>11249000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>22078000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>28602000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>27814000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>7162000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>39582000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>18705000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>25850000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>37945000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>43791000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>45781000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-39904000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>27167000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>23722000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>42894000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>23214000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>31280000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>38706000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>4159000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>129413000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:46">
+    <row r="22" spans="1:47">
       <c r="A22" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
         <v>0.0</v>
       </c>
       <c r="AP22">
         <v>0.0</v>
       </c>
       <c r="AQ22">
         <v>0.0</v>
       </c>
       <c r="AR22">
         <v>0.0</v>
       </c>
       <c r="AS22">
         <v>0.0</v>
       </c>
       <c r="AT22">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:46">
+      <c r="AU22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:47">
       <c r="A23" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B23">
-        <v>357750000.0</v>
+        <v>422899000.0</v>
       </c>
       <c r="C23">
+        <v>361077000.0</v>
+      </c>
+      <c r="D23">
         <v>376513000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>376724000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>347729000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>339494000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>365150000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>396542000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>357457000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>388494000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>336370000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>384028000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>355156000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>370161000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>466715000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>497676000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>396856000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>404411000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>387301000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>378566000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>337207000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>319508000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>281935000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>216650000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>288748000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>328482000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>299384000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>323137000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>286293000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>358820000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>361491000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>360877000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>340533000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>344541000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>328715000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>317650000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>330923000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>299227000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>296786000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>284696000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>256937000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>292651000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>304594000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>328735000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>306070000.0</v>
       </c>
-      <c r="AT23">
-[...3 lines deleted...]
-    <row r="24" spans="1:46">
+      <c r="AU23">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:47">
       <c r="A24" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
-    </row>
-    <row r="25" spans="1:46">
+      <c r="AU24"/>
+    </row>
+    <row r="25" spans="1:47">
       <c r="A25" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B25">
+        <v>20958000.0</v>
+      </c>
+      <c r="C25">
         <v>20774000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>20327000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>19461000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>19178000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>18979000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>18933000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>19162000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>19102000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>18673000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>18379000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>18113000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>17845000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>17483000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>17644000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>17534000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>16692000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>16282000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>16325000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>16629000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>16104000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>15771000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>15497000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>15132000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>14432000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>14732000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>14222000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>13957000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>13915000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>14328000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>12992000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>13371000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>12542000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>12931000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>12565000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>11663000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>11296000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>10365000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>10307000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>9869000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>9788000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>9034000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>7987000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>10457000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>8932000.0</v>
       </c>
-      <c r="AT25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:46">
+      <c r="AU25"/>
+    </row>
+    <row r="26" spans="1:47">
       <c r="A26" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
-      <c r="F26">
+      <c r="F26"/>
+      <c r="G26">
         <v>8800000.0</v>
       </c>
-      <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
-      <c r="J26">
+      <c r="J26"/>
+      <c r="K26">
         <v>9800000.0</v>
       </c>
-      <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
-      <c r="N26">
+      <c r="N26"/>
+      <c r="O26">
         <v>12500000.0</v>
       </c>
-      <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
-      <c r="R26">
+      <c r="R26"/>
+      <c r="S26">
         <v>14000000.0</v>
       </c>
-      <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
-      <c r="V26">
+      <c r="V26"/>
+      <c r="W26">
         <v>11800000.0</v>
       </c>
-      <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-      <c r="Z26">
+      <c r="Z26"/>
+      <c r="AA26">
         <v>13900000.0</v>
       </c>
-      <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
+      <c r="AD26"/>
+      <c r="AE26">
         <v>14800000.0</v>
       </c>
-      <c r="AE26">
-[...1 lines deleted...]
-      </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
+        <v>0.0</v>
+      </c>
+      <c r="AI26">
         <v>12900000.0</v>
       </c>
-      <c r="AI26">
-[...1 lines deleted...]
-      </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
+        <v>0.0</v>
+      </c>
+      <c r="AM26">
         <v>13762000.0</v>
       </c>
-      <c r="AM26">
-[...1 lines deleted...]
-      </c>
       <c r="AN26">
         <v>0.0</v>
       </c>
       <c r="AO26">
         <v>0.0</v>
       </c>
       <c r="AP26">
+        <v>0.0</v>
+      </c>
+      <c r="AQ26">
         <v>12807000.0</v>
       </c>
-      <c r="AQ26">
-[...1 lines deleted...]
-      </c>
       <c r="AR26">
         <v>0.0</v>
       </c>
       <c r="AS26">
         <v>0.0</v>
       </c>
       <c r="AT26">
+        <v>0.0</v>
+      </c>
+      <c r="AU26">
         <v>13003000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:46">
+    <row r="27" spans="1:47">
       <c r="A27" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
-      <c r="V27">
+      <c r="V27"/>
+      <c r="W27">
         <v>3302000.0</v>
       </c>
-      <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
-      <c r="AH27">
+      <c r="AH27"/>
+      <c r="AI27">
         <v>1000.0</v>
       </c>
-      <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
-    </row>
-    <row r="28" spans="1:46">
+      <c r="AU27"/>
+    </row>
+    <row r="28" spans="1:47">
       <c r="A28" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B28">
+        <v>22518000.0</v>
+      </c>
+      <c r="C28">
         <v>28500000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>27425000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>25416000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>23409000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>21733000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>24265000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>24431000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>23593000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>24827000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>21585000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>24011000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>25114000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>22628000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>23069000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>20841000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>21210000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>20874000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>21121000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>21682000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>19308000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>16740000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>16177000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>17911000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>16740000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>16692000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>19261000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>20009000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>19413000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>26035000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>18057000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>17919000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>19213000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>18793000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>19086000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>18131000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>16806000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>19804000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>11695000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>10876000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>11379000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>13194000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>14609000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>13208000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>11387000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>53931000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:46">
+    <row r="29" spans="1:47">
       <c r="A29" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B29">
+        <v>-5131000.0</v>
+      </c>
+      <c r="C29">
         <v>190000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-909000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>279000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>5585000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-13177000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>7479000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>13145000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-6021000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-3153000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-2076000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>10555000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>9275000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>12029000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>2730000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>19962000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>19184000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>8490000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>13747000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>13817000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>9271000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>3999000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-980000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>2273000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>3664000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-1616000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>1513000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>5280000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>6824000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
-    </row>
-    <row r="30" spans="1:46">
+      <c r="AU29"/>
+    </row>
+    <row r="30" spans="1:47">
       <c r="A30" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B30">
-        <v>25174000.0</v>
+        <v>22518000.0</v>
       </c>
       <c r="C30">
+        <v>28500000.0</v>
+      </c>
+      <c r="D30">
         <v>27425000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>25416000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>23409000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>21733000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>24265000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>24431000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>23593000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>24827000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>21585000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>24011000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>25114000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>35128000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>23069000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>20841000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>21210000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>34873000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>21121000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>21682000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>19308000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>31843000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>16177000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>17911000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>16740000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>16692000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>19261000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>20009000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>19413000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>26035000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>18057000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>17919000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>19213000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>18792000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>19086000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>18131000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>16806000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>19804000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>11695000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>10876000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>11379000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>13194000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>14609000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>13208000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>11387000.0</v>
       </c>
-      <c r="AT30">
-[...3 lines deleted...]
-    <row r="31" spans="1:46">
+      <c r="AU30">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:47">
       <c r="A31" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B31">
-        <v>-4798000.0</v>
+        <v>-1961000.0</v>
       </c>
       <c r="C31">
-        <v>310999.0</v>
+        <v>-1471000.0</v>
       </c>
       <c r="D31">
+        <v>-1507000.0</v>
+      </c>
+      <c r="E31">
         <v>-1648000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-1133000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-2393000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-3292000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-4865000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-2789000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-1949000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>3410000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-629000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-1159000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>11752000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>708000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-941000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>40000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>12424000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-1505000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-1168000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-1774000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>9998000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-1647000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-2670000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-1725000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-1878000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-1815000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-1452000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-1604000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-914000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-1453000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-1582000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-3546000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-2352000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-2133000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-2708000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-1540000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-1894000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>635000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>499000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>658000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>863000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>815000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>552000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>647000.0</v>
       </c>
-      <c r="AT31">
-[...3 lines deleted...]
-    <row r="32" spans="1:46">
+      <c r="AU31">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:47">
       <c r="A32" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B32">
+        <v>404183000.0</v>
+      </c>
+      <c r="C32">
         <v>359947000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>374473000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>410022000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>377791000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>329062000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>398187000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>453479000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>336829000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>382208000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>322907000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>427940000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>400544000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>404062000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>478769000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>583736000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>479073000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>424064000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>446495000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>437682000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>376383000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>340273000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>281910000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>233022000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>302713000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>326650000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>310633000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>345215000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>314895000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>386634000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>368653000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>400459000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>359238000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>370389000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>366660000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>361441000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>376704000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>259323000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>323953000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>308418000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>299831000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>315865000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>335874000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>367441000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>310229000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>1790372000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N30"/>
@@ -14580,1135 +14789,1135 @@
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B2">
         <v>19564000.0</v>
       </c>
       <c r="C2">
         <v>29768000.0</v>
       </c>
       <c r="D2">
         <v>30985000.0</v>
       </c>
       <c r="E2">
         <v>15100000.0</v>
       </c>
       <c r="F2">
         <v>10606000.0</v>
       </c>
       <c r="G2">
         <v>7050000.0</v>
       </c>
       <c r="H2">
         <v>9808000.0</v>
       </c>
       <c r="I2">
         <v>55432000.0</v>
       </c>
       <c r="J2">
         <v>14199000.0</v>
       </c>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B3">
         <v>116445000</v>
       </c>
       <c r="C3">
         <v>133722000</v>
       </c>
       <c r="D3">
         <v>107377000</v>
       </c>
       <c r="E3">
         <v>89449000</v>
       </c>
       <c r="F3">
         <v>56811000</v>
       </c>
       <c r="G3">
         <v>82918000</v>
       </c>
       <c r="H3">
         <v>150322000</v>
       </c>
       <c r="I3">
         <v>109215000</v>
       </c>
       <c r="J3">
         <v>86438000</v>
       </c>
       <c r="K3">
         <v>84009000</v>
       </c>
       <c r="L3">
         <v>97144000</v>
       </c>
       <c r="M3">
         <v>101382000</v>
       </c>
       <c r="N3">
         <v>73912000</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>15885000.0</v>
       </c>
       <c r="F4">
         <v>4494000.0</v>
       </c>
       <c r="G4">
         <v>3556000.0</v>
       </c>
       <c r="H4">
         <v>-2758000.0</v>
       </c>
       <c r="I4">
         <v>-45624000.0</v>
       </c>
       <c r="J4">
         <v>41233000.0</v>
       </c>
       <c r="K4">
         <v>14199000.0</v>
       </c>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-131000.0</v>
       </c>
       <c r="F5">
         <v>-21496000.0</v>
       </c>
       <c r="G5">
         <v>-3461000.0</v>
       </c>
       <c r="H5">
         <v>-4004000.0</v>
       </c>
       <c r="I5">
         <v>8320000.0</v>
       </c>
       <c r="J5">
         <v>-15430000.0</v>
       </c>
       <c r="K5">
         <v>-16644000.0</v>
       </c>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B6">
         <v>202000.0</v>
       </c>
       <c r="C6">
         <v>-10204000.0</v>
       </c>
       <c r="D6">
         <v>-1217000.0</v>
       </c>
       <c r="E6">
         <v>15885000.0</v>
       </c>
       <c r="F6">
         <v>4494000.0</v>
       </c>
       <c r="G6">
         <v>3556000.0</v>
       </c>
       <c r="H6">
         <v>-2758000.0</v>
       </c>
       <c r="I6">
         <v>-45624000.0</v>
       </c>
       <c r="J6">
         <v>41233000.0</v>
       </c>
       <c r="K6">
         <v>14199000.0</v>
       </c>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B7">
         <v>-21321000.0</v>
       </c>
       <c r="C7">
         <v>13634000.0</v>
       </c>
       <c r="D7">
         <v>-6476000.0</v>
       </c>
       <c r="E7">
         <v>3716000.0</v>
       </c>
       <c r="F7">
         <v>-4671000.0</v>
       </c>
       <c r="G7">
         <v>-18824000.0</v>
       </c>
       <c r="H7">
         <v>-11216000.0</v>
       </c>
       <c r="I7">
         <v>30425000.0</v>
       </c>
       <c r="J7">
         <v>-62868000.0</v>
       </c>
       <c r="K7">
         <v>24726000.0</v>
       </c>
       <c r="L7">
         <v>-9871000.0</v>
       </c>
       <c r="M7">
         <v>52312000.0</v>
       </c>
       <c r="N7">
         <v>-44171000.0</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>17842000.0</v>
       </c>
       <c r="F8">
         <v>-53772000.0</v>
       </c>
       <c r="G8">
         <v>-18990000.0</v>
       </c>
       <c r="H8">
         <v>53676000.0</v>
       </c>
       <c r="I8">
         <v>35712000.0</v>
       </c>
       <c r="J8">
         <v>-64320000.0</v>
       </c>
       <c r="K8">
         <v>-3948000.0</v>
       </c>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B9">
         <v>-29497000.0</v>
       </c>
       <c r="C9">
         <v>19342000.0</v>
       </c>
       <c r="D9">
         <v>29826000.0</v>
       </c>
       <c r="E9">
         <v>17842000.0</v>
       </c>
       <c r="F9">
         <v>-53772000.0</v>
       </c>
       <c r="G9">
         <v>-18990000.0</v>
       </c>
       <c r="H9">
         <v>53676000.0</v>
       </c>
       <c r="I9">
         <v>31812000.0</v>
       </c>
       <c r="J9">
         <v>-64320000.0</v>
       </c>
       <c r="K9">
         <v>-3948000.0</v>
       </c>
       <c r="L9">
         <v>38899000.0</v>
       </c>
       <c r="M9">
         <v>8490000.0</v>
       </c>
       <c r="N9">
         <v>-30127000.0</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B10">
         <v>-24109000.0</v>
       </c>
       <c r="C10">
         <v>-555000.0</v>
       </c>
       <c r="D10">
         <v>3286000.0</v>
       </c>
       <c r="E10">
         <v>-57043000.0</v>
       </c>
       <c r="F10">
         <v>31227000.0</v>
       </c>
       <c r="G10">
         <v>-8375000.0</v>
       </c>
       <c r="H10">
         <v>-35567000.0</v>
       </c>
       <c r="I10">
         <v>-7974000.0</v>
       </c>
       <c r="J10">
         <v>-230000.0</v>
       </c>
       <c r="K10">
         <v>21253000.0</v>
       </c>
       <c r="L10">
         <v>5021000.0</v>
       </c>
       <c r="M10">
         <v>-27034000.0</v>
       </c>
       <c r="N10">
         <v>-20955000.0</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>43048000.0</v>
       </c>
       <c r="F11">
         <v>40047000.0</v>
       </c>
       <c r="G11">
         <v>12555000.0</v>
       </c>
       <c r="H11">
         <v>-24894000.0</v>
       </c>
       <c r="I11">
         <v>-3831000.0</v>
       </c>
       <c r="J11">
         <v>-285999.0</v>
       </c>
       <c r="K11">
         <v>24206000.0</v>
       </c>
       <c r="L11"/>
       <c r="M11">
         <v>41179000.0</v>
       </c>
       <c r="N11"/>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>28028000.0</v>
       </c>
       <c r="F12">
         <v>17712000.0</v>
       </c>
       <c r="G12">
         <v>23209000.0</v>
       </c>
       <c r="H12">
         <v>33001000.0</v>
       </c>
       <c r="I12">
         <v>21681000.0</v>
       </c>
       <c r="J12">
         <v>1729000.0</v>
       </c>
       <c r="K12">
         <v>14390000.0</v>
       </c>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-26110000.0</v>
       </c>
       <c r="F13">
         <v>4769000.0</v>
       </c>
       <c r="G13">
         <v>11664000.0</v>
       </c>
       <c r="H13">
         <v>-6132000.0</v>
       </c>
       <c r="I13">
         <v>-4955000.0</v>
       </c>
       <c r="J13">
         <v>1968000.0</v>
       </c>
       <c r="K13">
         <v>-16871000.0</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B14">
         <v>79740000.0</v>
       </c>
       <c r="C14">
         <v>76176000.0</v>
       </c>
       <c r="D14">
         <v>73010000.0</v>
       </c>
       <c r="E14">
         <v>69353000.0</v>
       </c>
       <c r="F14">
         <v>65340000.0</v>
       </c>
       <c r="G14">
         <v>60832000.0</v>
       </c>
       <c r="H14">
         <v>56826000.0</v>
       </c>
       <c r="I14">
         <v>53233000.0</v>
       </c>
       <c r="J14">
         <v>48455000.0</v>
       </c>
       <c r="K14">
         <v>40329000.0</v>
       </c>
       <c r="L14">
         <v>36410000.0</v>
       </c>
       <c r="M14">
         <v>33608000.0</v>
       </c>
       <c r="N14">
         <v>37234000.0</v>
       </c>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B15">
-        <v>-17176000.0</v>
+        <v>17176000.0</v>
       </c>
       <c r="C15">
-        <v>-17135000.0</v>
+        <v>17135000.0</v>
       </c>
       <c r="D15">
         <v>16657000.0</v>
       </c>
       <c r="E15">
         <v>15073000.0</v>
       </c>
       <c r="F15">
         <v>3518000.0</v>
       </c>
       <c r="G15">
         <v>364000000.0</v>
       </c>
       <c r="H15">
         <v>3518000.0</v>
       </c>
       <c r="I15">
         <v>3518000.0</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>269347000.0</v>
       </c>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B16">
         <v>19766000.0</v>
       </c>
       <c r="C16">
         <v>19564000.0</v>
       </c>
       <c r="D16">
         <v>29768000.0</v>
       </c>
       <c r="E16">
         <v>30985000.0</v>
       </c>
       <c r="F16">
         <v>15100000.0</v>
       </c>
       <c r="G16">
         <v>10606000.0</v>
       </c>
       <c r="H16">
         <v>7050000.0</v>
       </c>
       <c r="I16">
         <v>9808000.0</v>
       </c>
       <c r="J16">
         <v>55432000.0</v>
       </c>
       <c r="K16">
         <v>14199000.0</v>
       </c>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B18">
         <v>6418000.0</v>
       </c>
       <c r="C18">
         <v>1691000.0</v>
       </c>
       <c r="D18">
         <v>10173000.0</v>
       </c>
       <c r="E18">
         <v>184152000.0</v>
       </c>
       <c r="F18">
         <v>162038000.0</v>
       </c>
       <c r="G18">
         <v>28929000.0</v>
       </c>
       <c r="H18">
         <v>-29937000.0</v>
       </c>
       <c r="I18">
         <v>64170000.0</v>
       </c>
       <c r="J18">
         <v>48169000.0</v>
       </c>
       <c r="K18">
         <v>29731000.0</v>
       </c>
       <c r="L18">
         <v>4392000.0</v>
       </c>
       <c r="M18">
         <v>87042000.0</v>
       </c>
       <c r="N18">
         <v>46083000.0</v>
       </c>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-142902000.0</v>
       </c>
       <c r="D19">
         <v>-100649000.0</v>
       </c>
       <c r="E19">
         <v>-189273000.0</v>
       </c>
       <c r="F19">
         <v>-67562000.0</v>
       </c>
       <c r="G19">
         <v>-84103000.0</v>
       </c>
       <c r="H19">
         <v>-153125000.0</v>
       </c>
       <c r="I19">
         <v>-112191000.0</v>
       </c>
       <c r="J19">
         <v>-93247000.0</v>
       </c>
       <c r="K19">
         <v>-86381000.0</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B20">
         <v>267000.0</v>
       </c>
       <c r="C20">
         <v>859000.0</v>
       </c>
       <c r="D20">
         <v>1134000.0</v>
       </c>
       <c r="E20">
         <v>1304000.0</v>
       </c>
       <c r="F20">
         <v>554000.0</v>
       </c>
       <c r="G20">
         <v>2000.0</v>
       </c>
       <c r="H20">
         <v>17000.0</v>
       </c>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B21">
         <v>18998000.0</v>
       </c>
       <c r="C21">
         <v>23989000.0</v>
       </c>
       <c r="D21">
         <v>54062000.0</v>
       </c>
       <c r="E21">
         <v>-20000000.0</v>
       </c>
       <c r="F21">
         <v>-140000000.0</v>
       </c>
       <c r="G21">
         <v>-23135000.0</v>
       </c>
       <c r="H21">
         <v>92161000.0</v>
       </c>
       <c r="I21">
         <v>-66933000.0</v>
       </c>
       <c r="J21">
         <v>-127000.0</v>
       </c>
       <c r="K21">
         <v>266460000.0</v>
       </c>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B22">
         <v>49286000.0</v>
       </c>
       <c r="C22">
         <v>44149000.0</v>
       </c>
       <c r="D22">
         <v>54623000.0</v>
       </c>
       <c r="E22">
         <v>171886000.0</v>
       </c>
       <c r="F22">
         <v>139791000.0</v>
       </c>
       <c r="G22">
         <v>46077000.0</v>
       </c>
       <c r="H22">
         <v>41347000.0</v>
       </c>
       <c r="I22">
         <v>66244000.0</v>
       </c>
       <c r="J22">
         <v>146699000.0</v>
       </c>
       <c r="K22">
         <v>34147000.0</v>
       </c>
       <c r="L22">
         <v>63776000.0</v>
       </c>
       <c r="M22">
         <v>83858000.0</v>
       </c>
       <c r="N22">
         <v>118746000.0</v>
       </c>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B23">
         <v>17129000.0</v>
       </c>
       <c r="C23">
         <v>23989000.0</v>
       </c>
       <c r="D23">
         <v>108124000.0</v>
       </c>
       <c r="E23">
         <v>434500000.0</v>
       </c>
       <c r="F23">
         <v>173558000.0</v>
       </c>
       <c r="G23">
         <v>727575000.0</v>
       </c>
       <c r="H23">
         <v>419250000.0</v>
       </c>
       <c r="I23">
         <v>343639000.0</v>
       </c>
       <c r="J23">
         <v>308500000.0</v>
       </c>
       <c r="K23">
         <v>317727000.0</v>
       </c>
       <c r="L23">
         <v>-3306000.0</v>
       </c>
       <c r="M23">
         <v>-86224000.0</v>
       </c>
       <c r="N23">
         <v>-45657000.0</v>
       </c>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B24">
-        <v>-122614000.0</v>
+        <v>-6169000.0</v>
       </c>
       <c r="C24">
         <v>-9180000.0</v>
       </c>
       <c r="D24">
         <v>-3520000.0</v>
       </c>
       <c r="E24">
         <v>-99824000.0</v>
       </c>
       <c r="F24">
         <v>-10751000.0</v>
       </c>
       <c r="G24">
         <v>-1185000.0</v>
       </c>
       <c r="H24">
         <v>-2803000.0</v>
       </c>
       <c r="I24">
         <v>-2976000.0</v>
       </c>
       <c r="J24">
         <v>-6809000.0</v>
       </c>
       <c r="K24">
         <v>-2372000.0</v>
       </c>
       <c r="L24">
         <v>-1086000.0</v>
       </c>
       <c r="M24">
         <v>-818000.0</v>
       </c>
       <c r="N24">
         <v>-426000.0</v>
       </c>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B25">
         <v>516000.0</v>
       </c>
       <c r="C25">
         <v>2591000.0</v>
       </c>
       <c r="D25">
         <v>-2573000.0</v>
       </c>
       <c r="E25">
         <v>2139000.0</v>
       </c>
       <c r="F25">
         <v>2388000.0</v>
       </c>
       <c r="G25">
         <v>1249000.0</v>
       </c>
       <c r="H25">
         <v>16637000.0</v>
       </c>
       <c r="I25">
         <v>3794000.0</v>
       </c>
       <c r="J25">
         <v>2092000.0</v>
       </c>
       <c r="K25">
         <v>1677000.0</v>
       </c>
       <c r="L25">
         <v>1308000.0</v>
       </c>
       <c r="M25">
         <v>1688000.0</v>
       </c>
       <c r="N25">
         <v>1312000.0</v>
       </c>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B26">
         <v>-1658000.0</v>
       </c>
       <c r="C26">
         <v>-10428000.0</v>
       </c>
       <c r="D26">
         <v>-46151000.0</v>
       </c>
       <c r="E26">
         <v>-33748000.0</v>
       </c>
       <c r="F26">
         <v>-652000.0</v>
       </c>
       <c r="G26">
         <v>-1055000.0</v>
       </c>
       <c r="H26">
         <v>-62196000.0</v>
       </c>
       <c r="I26">
         <v>-38524000.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>-7312000.0</v>
       </c>
       <c r="L26">
         <v>-2936000.0</v>
       </c>
       <c r="M26">
         <v>-86060000.0</v>
       </c>
       <c r="N26">
         <v>-45525000.0</v>
       </c>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B27">
         <v>6821000.0</v>
       </c>
       <c r="C27">
         <v>7854000.0</v>
       </c>
       <c r="D27">
         <v>8313000.0</v>
       </c>
       <c r="E27">
         <v>10279000.0</v>
       </c>
       <c r="F27">
         <v>11299000.0</v>
       </c>
       <c r="G27">
         <v>4902000.0</v>
       </c>
       <c r="H27">
         <v>8349000.0</v>
       </c>
       <c r="I27">
         <v>10131000.0</v>
       </c>
       <c r="J27">
         <v>7742000.0</v>
       </c>
       <c r="K27">
         <v>1327000.0</v>
       </c>
       <c r="L27">
         <v>562000.0</v>
       </c>
       <c r="M27">
         <v>469000.0</v>
       </c>
       <c r="N27">
         <v>406000.0</v>
       </c>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B28">
         <v>-47000.0</v>
       </c>
       <c r="C28">
         <v>-2715000.0</v>
       </c>
       <c r="D28">
         <v>-7870000.0</v>
       </c>
       <c r="E28">
         <v>-68443000.0</v>
       </c>
       <c r="F28">
         <v>-146793000.0</v>
       </c>
       <c r="G28">
         <v>-24188000.0</v>
       </c>
       <c r="H28">
         <v>29982000.0</v>
       </c>
       <c r="I28">
         <v>-106818000.0</v>
       </c>
       <c r="J28">
         <v>-127000.0</v>
       </c>
       <c r="K28">
         <v>-13160000.0</v>
       </c>
       <c r="L28">
         <v>-3306000.0</v>
       </c>
       <c r="M28">
         <v>-86224000.0</v>
       </c>
       <c r="N28">
         <v>-45657000.0</v>
       </c>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B29">
         <v>122863000.0</v>
       </c>
       <c r="C29">
         <v>135413000.0</v>
       </c>
       <c r="D29">
         <v>117550000.0</v>
       </c>
       <c r="E29">
         <v>273601000.0</v>
       </c>
       <c r="F29">
         <v>218849000.0</v>
       </c>
       <c r="G29">
         <v>111847000.0</v>
       </c>
       <c r="H29">
         <v>120385000.0</v>
       </c>
       <c r="I29">
         <v>173385000.0</v>
       </c>
       <c r="J29">
         <v>134607000.0</v>
       </c>
       <c r="K29">
         <v>113740000.0</v>
       </c>
       <c r="L29">
         <v>101536000.0</v>
       </c>
       <c r="M29">
         <v>188424000.0</v>
       </c>
       <c r="N29">
         <v>119995000.0</v>
       </c>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B30">
         <v>-122614000.0</v>
       </c>
       <c r="C30">
         <v>-142902000.0</v>
       </c>
       <c r="D30">
         <v>-110897000.0</v>
       </c>
       <c r="E30">
         <v>-189273000.0</v>
       </c>
       <c r="F30">
         <v>-67562000.0</v>
       </c>
       <c r="G30">
         <v>-84103000.0</v>
       </c>
       <c r="H30">
         <v>-153125000.0</v>
       </c>
       <c r="I30">
         <v>-112191000.0</v>
       </c>
@@ -15727,3706 +15936,3780 @@
       <c r="N30">
         <v>-74338000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AT30"/>
+  <dimension ref="A1:AU30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:46">
+    <row r="1" spans="1:47">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>75</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="D1" t="s">
         <v>76</v>
       </c>
       <c r="E1" t="s">
         <v>77</v>
       </c>
       <c r="F1" t="s">
+        <v>78</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="H1" t="s">
         <v>79</v>
       </c>
       <c r="I1" t="s">
         <v>80</v>
       </c>
       <c r="J1" t="s">
+        <v>81</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="L1" t="s">
         <v>82</v>
       </c>
       <c r="M1" t="s">
         <v>83</v>
       </c>
       <c r="N1" t="s">
+        <v>84</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="P1" t="s">
         <v>85</v>
       </c>
       <c r="Q1" t="s">
         <v>86</v>
       </c>
       <c r="R1" t="s">
+        <v>87</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="T1" t="s">
         <v>88</v>
       </c>
       <c r="U1" t="s">
         <v>89</v>
       </c>
       <c r="V1" t="s">
+        <v>90</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="X1" t="s">
         <v>91</v>
       </c>
       <c r="Y1" t="s">
         <v>92</v>
       </c>
       <c r="Z1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AB1" t="s">
         <v>94</v>
       </c>
       <c r="AC1" t="s">
         <v>95</v>
       </c>
       <c r="AD1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AF1" t="s">
         <v>97</v>
       </c>
       <c r="AG1" t="s">
         <v>98</v>
       </c>
       <c r="AH1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AJ1" t="s">
         <v>100</v>
       </c>
       <c r="AK1" t="s">
         <v>101</v>
       </c>
       <c r="AL1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AN1" t="s">
         <v>103</v>
       </c>
       <c r="AO1" t="s">
         <v>104</v>
       </c>
       <c r="AP1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AR1" t="s">
         <v>106</v>
       </c>
       <c r="AS1" t="s">
         <v>107</v>
       </c>
       <c r="AT1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="2" spans="1:46">
+    <row r="2" spans="1:47">
       <c r="A2" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B2">
+        <v>19766000.0</v>
+      </c>
+      <c r="C2">
         <v>23696000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>18446000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>8344000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>19564000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>17298000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>12105000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>20633000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>29768000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>22110000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>10536000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1826000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>30985000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>24694000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>17297000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>19306000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>15100000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>7239000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>4251000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>14124000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>10606000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>16686000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>72663000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>30754000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>7050000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>10048000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>17057000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>7803000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>9808000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>20206000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>16714000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>29352000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>55432000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>39986000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>23074000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>12028000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>14199000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>37964000.0</v>
       </c>
-      <c r="AM2"/>
       <c r="AN2"/>
       <c r="AO2"/>
       <c r="AP2"/>
       <c r="AQ2"/>
       <c r="AR2"/>
       <c r="AS2"/>
       <c r="AT2"/>
-    </row>
-    <row r="3" spans="1:46">
+      <c r="AU2"/>
+    </row>
+    <row r="3" spans="1:47">
       <c r="A3" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B3">
+        <v>35936000</v>
+      </c>
+      <c r="C3">
         <v>27596000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>26522000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>28265000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>34062000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>34349000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>30490000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>33495000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>35388000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>38352000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>25131000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>19291000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>24603000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>28439000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>22231000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>17760000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>21019000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>19340000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>12993000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>10301000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>14177000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>15355000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>15961000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>17502000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>34100000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>43936000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>35185000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>31689000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>39512000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>36565000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>19227000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>22710000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>30713000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>19232000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>19421000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>14571000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>33214000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>27150000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>17567000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>14666000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>24626000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>29246000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>22646000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>18526000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>26726000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>101382000</v>
       </c>
     </row>
-    <row r="4" spans="1:46">
+    <row r="4" spans="1:47">
       <c r="A4" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>8710000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>-29159000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>6291000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>7397000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-2009000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>4206000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>7861000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>2988000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-9873000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>3518000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-6080000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-55977000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>41909000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>23704000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>-2998000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-7009000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>9254000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-2005000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-10398000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>3492000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-12638000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-26080000.0</v>
       </c>
-      <c r="AH4"/>
-      <c r="AI4">
+      <c r="AI4"/>
+      <c r="AJ4">
         <v>16912000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>11046000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-2171000.0</v>
       </c>
-      <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
-    </row>
-    <row r="5" spans="1:46">
+      <c r="AU4"/>
+    </row>
+    <row r="5" spans="1:47">
       <c r="A5" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>-38492000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>3532000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>37088000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-16594000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-18913000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-1712000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>3727000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-3797000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-28599000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>7173000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>15487000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-1950000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-3214000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-13784000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>22392000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-2268000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-23495000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-633000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>23537000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>541000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-18975000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>3217000.0</v>
       </c>
-      <c r="AH5"/>
-      <c r="AI5">
+      <c r="AI5"/>
+      <c r="AJ5">
         <v>-14091000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-16539000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-4106000.0</v>
       </c>
-      <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
-    </row>
-    <row r="6" spans="1:46">
+      <c r="AU5"/>
+    </row>
+    <row r="6" spans="1:47">
       <c r="A6" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B6">
+        <v>-2192000.0</v>
+      </c>
+      <c r="C6">
         <v>-3930000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>5250000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>10102000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-11220000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>2266000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>5193000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-8528000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-9135000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>7658000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>11574000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>8710000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-29159000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>6291000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>7397000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-2009000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>4206000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>7861000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>2988000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-9873000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>3518000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-6080000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-55977000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>41909000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>23704000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-2998000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-7009000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>9254000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-2005000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-10398000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>3492000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-12638000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-26080000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>15446000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>16912000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>11046000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-2171000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-23765000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>37964000.0</v>
       </c>
-      <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
-    </row>
-    <row r="7" spans="1:46">
+      <c r="AU6"/>
+    </row>
+    <row r="7" spans="1:47">
       <c r="A7" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B7">
+        <v>-19496000.0</v>
+      </c>
+      <c r="C7">
         <v>51253000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-708000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-34810000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-37056000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>55060000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>11296000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-11251000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-41471000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>54025000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>15780000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-22891000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-53390000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>7922000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>22242000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>7523000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-33972000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-3825000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>9748000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-18624000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>8030000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-34679000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>18500000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-18885000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-15856000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>8417000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>6817000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-27406000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>956000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>6656000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>27114000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-17464000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>14119000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-3638000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-18398000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-19375000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-21455000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>77536000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-7292000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-1414000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-44104000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>4759000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-7727000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-24806000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>17903000.0</v>
       </c>
-      <c r="AT7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:46">
+      <c r="AU7"/>
+    </row>
+    <row r="8" spans="1:47">
       <c r="A8" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>8116000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>14007000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>10496000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>59491000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-23743000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-28402000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-7223000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-5575000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-15855000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-25119000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>-26435000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>-22385000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>38576000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>-8746000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>2540000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>18393000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>-10275000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>43018000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>-11166000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>2965000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>10821000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>33092000.0</v>
       </c>
-      <c r="AH8"/>
-      <c r="AI8">
+      <c r="AI8"/>
+      <c r="AJ8">
         <v>-12880000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>28350000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>-36295000.0</v>
       </c>
-      <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
-    </row>
-    <row r="9" spans="1:46">
+      <c r="AU8"/>
+    </row>
+    <row r="9" spans="1:47">
       <c r="A9" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B9">
+        <v>-53984000.0</v>
+      </c>
+      <c r="C9">
         <v>32729000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-33492000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>4470000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-33204000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>3214000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>20877000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-357000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-4392000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-20632000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>20062000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>8116000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>14007000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>10496000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>45508000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-23743000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-28402000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-7833000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-5575000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-15855000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-25119000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-26435000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-26019000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>38104000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-16400000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>2540000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>15694000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-4814000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>43018000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>35712000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-3190000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>16088000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>33092000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-64320000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-15436000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>30743000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-36295000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-3948000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-8132000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>3446000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-25121000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>1907000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>27724000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-19272000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>28540000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>10657000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:46">
+    <row r="10" spans="1:47">
       <c r="A10" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B10">
+        <v>35137000.0</v>
+      </c>
+      <c r="C10">
         <v>-27375000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>12644000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1093000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-10471000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1048000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-37607000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>15094000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>20910000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>17368000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-3598000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-1351000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-9133000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-57070000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-2985000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>4901000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-1889000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-6658000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-2807000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>1706000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>38986000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-6212000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>9851000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-25658000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>13644000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-8828000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-24245000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>922000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-3416000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-22156000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>7103000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>2506000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>4573000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-28734000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>31013000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-19450000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>16941000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>7672000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-2346000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>3939000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>11988000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-11518000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-20936000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>18500000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>18975000.0</v>
       </c>
-      <c r="AT10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:46">
+      <c r="AU10"/>
+    </row>
+    <row r="11" spans="1:47">
       <c r="A11" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>-689000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>8836000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-61796000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>16945000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-17708000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>45432000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-1814000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>6582000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>20414000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>3976000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-12869000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>14718000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>33125000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-28448000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-6840000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-7580000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>15043000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>5549000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-37906000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>16547000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>16612000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-11707000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-25283000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>17789000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-22292000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-11588000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>2153000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>24213000.0</v>
       </c>
-      <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
-      <c r="AT11">
+      <c r="AT11"/>
+      <c r="AU11">
         <v>41179000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:46">
+    <row r="12" spans="1:47">
       <c r="A12" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>-5535000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>6900000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>2011000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>10430000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>8861000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>5523000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>3214000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-2971000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>6331000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>9668000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>4684000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>7668000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>2087000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1017000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>12437000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>-1313000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>4107000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>23283000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>6924000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>3799000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>4821000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>8728000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>4333000.0</v>
       </c>
-      <c r="AH12"/>
-      <c r="AI12">
+      <c r="AI12"/>
+      <c r="AJ12">
         <v>22092000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>11384000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>13924000.0</v>
       </c>
-      <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
-    </row>
-    <row r="13" spans="1:46">
+      <c r="AU12"/>
+    </row>
+    <row r="13" spans="1:47">
       <c r="A13" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>61000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-12070000.0</v>
       </c>
       <c r="M13">
         <v>-12070000.0</v>
       </c>
       <c r="N13">
+        <v>-12070000.0</v>
+      </c>
+      <c r="O13">
         <v>5068000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-2565000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-15343000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-13270000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>12709000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-2310000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-8428000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>2798000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-2032000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>2470000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>7948000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>3278000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>4446000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-3837000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-631000.0</v>
       </c>
-      <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
-    </row>
-    <row r="14" spans="1:46">
+      <c r="AU13"/>
+    </row>
+    <row r="14" spans="1:47">
       <c r="A14" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B14">
+        <v>20958000.0</v>
+      </c>
+      <c r="C14">
         <v>20774000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>20327000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>19461000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>19178000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>18979000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>18933000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>19162000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>19102000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>18673000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>18379000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>18113000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>17845000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>17483000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>17644000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>17534000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>16692000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>16282000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>16325000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>16629000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>16104000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>15912000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>15497000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>15132000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>14432000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>14732000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>14222000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>13957000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>13915000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>14328000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>12992000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>13371000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>12542000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>12931000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>12565000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>11663000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>11296000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>10365000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>10307000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>9869000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>9788000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>9034000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>7987000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>10457000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>8932000.0</v>
       </c>
-      <c r="AT14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:46">
+      <c r="AU14"/>
+    </row>
+    <row r="15" spans="1:47">
       <c r="A15" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B15">
-        <v>-4300000.0</v>
+        <v>4313000.0</v>
       </c>
       <c r="C15">
-        <v>-4296000.0</v>
+        <v>4300000.0</v>
       </c>
       <c r="D15">
-        <v>-4290000.0</v>
+        <v>4296000.0</v>
       </c>
       <c r="E15">
-        <v>-4290000.0</v>
+        <v>4290000.0</v>
       </c>
       <c r="F15">
+        <v>4290000.0</v>
+      </c>
+      <c r="G15">
         <v>4277000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>4276000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>4292000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>4290000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>4303000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>4350000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>3984000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>4020000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>3990000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>4051000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>3515000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>3517000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3518000.0</v>
       </c>
       <c r="S15">
         <v>3518000.0</v>
       </c>
       <c r="T15">
         <v>3518000.0</v>
       </c>
       <c r="U15">
         <v>3518000.0</v>
       </c>
-      <c r="V15"/>
+      <c r="V15">
+        <v>3518000.0</v>
+      </c>
       <c r="W15"/>
       <c r="X15"/>
-      <c r="Y15">
+      <c r="Y15"/>
+      <c r="Z15">
         <v>133500000.0</v>
       </c>
-      <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
-      <c r="AF15">
-[...1 lines deleted...]
-      </c>
+      <c r="AF15"/>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
-      <c r="AN15"/>
+      <c r="AN15">
+        <v>0.0</v>
+      </c>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
-    </row>
-    <row r="16" spans="1:46">
+      <c r="AU15"/>
+    </row>
+    <row r="16" spans="1:47">
       <c r="A16" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B16">
+        <v>17574000.0</v>
+      </c>
+      <c r="C16">
         <v>19766000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>23696000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>18446000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>8344000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>19564000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>17298000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>12105000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>20633000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>29768000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>22110000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>10536000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>1826000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>30985000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>24694000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>17297000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>19306000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>15100000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>7239000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>4251000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>14124000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>10606000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>16686000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>72663000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>30754000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>7050000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>10048000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>17057000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>7803000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>9808000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>20206000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>16714000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>29352000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>55432000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>39986000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>23074000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>12028000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>14199000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>37964000.0</v>
       </c>
-      <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
-    </row>
-    <row r="17" spans="1:46">
+      <c r="AU16"/>
+    </row>
+    <row r="17" spans="1:47">
       <c r="A17" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
-    </row>
-    <row r="18" spans="1:46">
+      <c r="AU17"/>
+    </row>
+    <row r="18" spans="1:47">
       <c r="A18" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B18">
+        <v>-51268000.0</v>
+      </c>
+      <c r="C18">
         <v>36126000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>66000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-7155000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-22619000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>29816000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>26760000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>16705000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-71590000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>21817000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-4329000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>15713000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-23028000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>41175000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>36703000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>78131000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>28143000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>13986000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>63495000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>41644000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>42913000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>32406000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>19572000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-8668000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-14381000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-24087000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-2012000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-6402000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>2564000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>9085000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>31287000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>10444000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>13354000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>16904000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>18258000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>15015000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-2008000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>20123000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>7047000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>23145000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-20584000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>2442000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>775000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-4790000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>5965000.0</v>
       </c>
-      <c r="AT18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:46">
+      <c r="AU18"/>
+    </row>
+    <row r="19" spans="1:47">
       <c r="A19" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19">
         <v>-26784000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-31424000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-36794000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-37476000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-32807000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-35812000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-36807000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-39468000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-25501000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-20322000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-25606000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-29220000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-22597000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-17552000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-119904000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-19593000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-13486000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-10552000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-23931000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-15642000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-16334000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-17642000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-34485000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-44536000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-36103000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-32387000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-40099000.0</v>
       </c>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
-    </row>
-    <row r="20" spans="1:46">
+      <c r="AU19"/>
+    </row>
+    <row r="20" spans="1:47">
       <c r="A20" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B20">
-        <v>0.0</v>
+        <v>154000.0</v>
       </c>
       <c r="C20">
+        <v>0.0</v>
+      </c>
+      <c r="D20">
         <v>112000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>1000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>154000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>104000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>328000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>1000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>426000.0</v>
       </c>
-      <c r="J20">
-[...1 lines deleted...]
-      </c>
       <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20">
         <v>131000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>123000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>622000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>258000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>14000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>318000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>714000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>352000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>156000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>45000.0</v>
       </c>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
-    </row>
-    <row r="21" spans="1:46">
+      <c r="AU20"/>
+    </row>
+    <row r="21" spans="1:47">
       <c r="A21" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B21">
+        <v>54737000.0</v>
+      </c>
+      <c r="C21">
         <v>-35262000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>9751000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>24756000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>19753000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-20249000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-15260000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>29758000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>13000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>12000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-20000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-11731000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-73500000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>85000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-201000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-60170000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-51165000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-29000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-38710000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-74642000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>50824000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>39393000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>30817000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>8721000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>32768000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>19855000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>1279000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-10063000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-20087000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-38062000.0</v>
       </c>
-      <c r="AH21"/>
-      <c r="AI21">
+      <c r="AI21"/>
+      <c r="AJ21">
         <v>-21000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-28000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-42000.0</v>
       </c>
-      <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
-    </row>
-    <row r="22" spans="1:46">
+      <c r="AU21"/>
+    </row>
+    <row r="22" spans="1:47">
       <c r="A22" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B22">
-        <v>49286000.0</v>
+        <v>-15546000.0</v>
       </c>
       <c r="C22">
+        <v>-2791000.0</v>
+      </c>
+      <c r="D22">
         <v>-2638000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>31371000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>23344000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>352000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>22266000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>38927000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-17396000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-5082000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-7977000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>32728000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>34954000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>33625000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>10032000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>65157000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>63073000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>23587000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>43942000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>44131000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>28131000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>26764000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-692000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>11429000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>8576000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-2094000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>7921000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>15346000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>20174000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>20761000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>5480000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>28410000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>11593000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>72366000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>21272000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>25766000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>27293000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-24714000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>16459000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>15007000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>27395000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>15338000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>20411000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>24966000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>3061000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>83858000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:46">
+    <row r="23" spans="1:47">
       <c r="A23" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B23">
-        <v>-35740000.0</v>
+        <v>53616000.0</v>
       </c>
       <c r="C23">
+        <v>-478000.0</v>
+      </c>
+      <c r="D23">
         <v>9742000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>24949000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>18421000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-20249000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-32807000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-35812000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-36807000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-39468000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>140500000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>152500000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>78000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>80500000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>123500000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>82000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>148500000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-5960000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>29000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>50500000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>54000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-1.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>49000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>86000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-425000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>102500000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>106500000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>124750000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>85500000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>23500000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>15000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>244638000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>308555000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>32500000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>108500000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>167500000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1563000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-278950000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-23020000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>20788000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-1919000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-558000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>4977000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-5806000.0</v>
       </c>
-      <c r="AT23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:46">
+      <c r="AU23"/>
+    </row>
+    <row r="24" spans="1:47">
       <c r="A24" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B24">
-        <v>-27612000.0</v>
+        <v>-227000.0</v>
       </c>
       <c r="C24">
+        <v>-16000.0</v>
+      </c>
+      <c r="D24">
         <v>-262000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-3159000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-2732000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-3127000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2317000.0</v>
       </c>
       <c r="H24">
         <v>-2317000.0</v>
       </c>
       <c r="I24">
+        <v>-2317000.0</v>
+      </c>
+      <c r="J24">
         <v>-1419000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-1116000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-370000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-1031000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-1003000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-781000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-366000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-925000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-296000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-253000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-493000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-251000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-231000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-287000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-373000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-140000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-385000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-600000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-918000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-698000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-587000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-1320000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-402000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-252000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-1002000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-1422000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-1325000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-3941000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-121000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-1911000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-133000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-125000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-203000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-523000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-217000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-187000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-159000.0</v>
       </c>
-      <c r="AT24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:46">
+      <c r="AU24"/>
+    </row>
+    <row r="25" spans="1:47">
       <c r="A25" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B25">
-        <v>-51848000.0</v>
+        <v>127000.0</v>
       </c>
       <c r="C25">
+        <v>229000.0</v>
+      </c>
+      <c r="D25">
         <v>155000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>187000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-55000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>512000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>309000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1526000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>244000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>496000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-3946000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>554000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>323000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>372000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>658000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>595000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>514000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1122000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>551000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>490000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>225000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>38363000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>236000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>154000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>165000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-1273000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>3172000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>14216000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>522000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>538000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>331000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>1134000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>1791000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>412000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>195000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>803000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>682000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>431000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>629000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>200000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>415000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>273000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>79000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>640000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>317000.0</v>
       </c>
-      <c r="AT25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:46">
+      <c r="AU25"/>
+    </row>
+    <row r="26" spans="1:47">
       <c r="A26" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B26">
-        <v>0.0</v>
+        <v>-1275000.0</v>
       </c>
       <c r="C26">
+        <v>0.0</v>
+      </c>
+      <c r="D26">
         <v>-121000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-51000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-1486000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-1000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-42000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-3362000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-7023000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-8500000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-9266000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-14886000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-13499000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-10157000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-13172000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-3407000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-7012000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-63000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>156000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-146000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-443000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-23000.0</v>
       </c>
-      <c r="W26">
-[...1 lines deleted...]
-      </c>
       <c r="X26">
+        <v>0.0</v>
+      </c>
+      <c r="Y26">
         <v>-107000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-925000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-9129000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-12800000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-16414000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-23853000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-18081000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-17330000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-2743000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-370000.0</v>
       </c>
-      <c r="AH26">
-[...1 lines deleted...]
-      </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
+        <v>0.0</v>
+      </c>
+      <c r="AM26">
         <v>1738000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-6817000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-23021000.0</v>
       </c>
-      <c r="AO26"/>
-      <c r="AP26">
+      <c r="AP26"/>
+      <c r="AQ26">
         <v>-1755000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-558000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>4977000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-5600000.0</v>
       </c>
-      <c r="AT26"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:46">
+      <c r="AU26"/>
+    </row>
+    <row r="27" spans="1:47">
       <c r="A27" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B27">
+        <v>2045000.0</v>
+      </c>
+      <c r="C27">
         <v>902000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>1632000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>2309000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>1978000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>1891000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1559000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>2193000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>2211000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>2473000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>1391000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>2436000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>2013000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>2680000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>2220000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>2005000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>3374000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>2693000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>2499000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>3744000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>2363000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>1401000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>603000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>1702000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>1198000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>774000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>2001000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>2812000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>2762000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>2625000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>2626000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>2599000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>2281000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>2056000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>2067000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>1935000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>1684000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>1327000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="AN27">
         <v>1000.0</v>
       </c>
-      <c r="AO27"/>
-      <c r="AP27">
+      <c r="AO27">
+        <v>1000.0</v>
+      </c>
+      <c r="AP27"/>
+      <c r="AQ27">
         <v>562000.0</v>
       </c>
-      <c r="AQ27"/>
-      <c r="AR27">
+      <c r="AR27"/>
+      <c r="AS27">
         <v>-1000.0</v>
       </c>
-      <c r="AS27"/>
       <c r="AT27"/>
-    </row>
-    <row r="28" spans="1:46">
+      <c r="AU27"/>
+    </row>
+    <row r="28" spans="1:47">
       <c r="A28" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B28">
+        <v>49303000.0</v>
+      </c>
+      <c r="C28">
         <v>-40040000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>5446000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>20416000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>14131000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-24423000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-19250000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-22916000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>63874000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-13043000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>16273000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-5972000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-5128000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-34103000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-28940000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-80348000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>74948000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-5872000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-60014000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-51266000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-29641000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-38199000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-75176000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>50717000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>38470000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>21689000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-4079000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>16354000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-3982000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-18163000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-27393000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-22830000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-38432000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-36000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-21000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-28000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-42000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-41977000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>31050000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-23020000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>20787000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-1919000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-558000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>4977000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-5806000.0</v>
       </c>
-      <c r="AT28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:46">
+      <c r="AU28"/>
+    </row>
+    <row r="29" spans="1:47">
       <c r="A29" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B29">
+        <v>-15332000.0</v>
+      </c>
+      <c r="C29">
         <v>63722000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>26588000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>21110000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>11443000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>64165000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>57250000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>50200000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-36202000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>60169000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>20802000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>35004000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1575000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>69614000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>58934000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>95891000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>49162000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>33326000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>76488000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>51945000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>57090000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>47761000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>35533000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>8834000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>19719000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>19849000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>33173000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>25287000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>42076000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>45650000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>50514000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>33154000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>44067000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>36136000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>37679000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>29586000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>31206000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>47273000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>24614000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>37811000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>4042000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>31688000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>23421000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>13736000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>32691000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>188424000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:46">
+    <row r="30" spans="1:47">
       <c r="A30" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B30">
+        <v>-36163000.0</v>
+      </c>
+      <c r="C30">
         <v>-27612000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-26784000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-31424000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-36794000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-37476000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-32807000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-35812000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-36807000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-39468000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-25501000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-20322000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-25606000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-29220000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-22597000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-17552000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-119904000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-19593000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-13486000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-10552000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-23931000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-15642000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-16334000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-17642000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-34485000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-44536000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-36103000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-32387000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-40099000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-37885000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-19629000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-22962000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-31715000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-20654000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-20746000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-18512000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-33335000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-29061000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-17700000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-14791000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-24829000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-29769000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-22863000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-18713000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-26885000.0</v>
       </c>
-      <c r="AT30"/>
+      <c r="AU30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>