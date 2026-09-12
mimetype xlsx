--- v0 (2026-07-13)
+++ v1 (2026-09-12)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="137">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
   </si>
   <si>
@@ -226,50 +226,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -902,51 +905,51 @@
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
         <v>10</v>
       </c>
       <c r="B5">
         <v>49350880000.0</v>
       </c>
       <c r="C5">
         <v>49217791000.0</v>
       </c>
       <c r="D5">
         <v>-816769018.0</v>
       </c>
       <c r="E5">
         <v>128524078.0</v>
       </c>
       <c r="F5">
-        <v>-719513450.0</v>
+        <v>-719513448.0</v>
       </c>
       <c r="G5">
         <v>-701183303.0</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
         <v>11</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
         <v>12</v>
       </c>
       <c r="B7">
         <v>14154459037.0</v>
       </c>
       <c r="C7">
         <v>13858215384.0</v>
@@ -1544,51 +1547,53 @@
         <v>46</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" t="s">
         <v>47</v>
       </c>
       <c r="B42">
         <v>58011177000.0</v>
       </c>
       <c r="C42">
         <v>58011177000.0</v>
       </c>
       <c r="D42">
         <v>-816769020.0</v>
       </c>
       <c r="E42">
         <v>1000000000.0</v>
       </c>
-      <c r="F42"/>
+      <c r="F42">
+        <v>-1.0</v>
+      </c>
       <c r="G42"/>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" t="s">
         <v>48</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" t="s">
         <v>49</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
     </row>
     <row r="45" spans="1:7">
@@ -1647,51 +1652,51 @@
         <v>258016186340.0</v>
       </c>
       <c r="E47">
         <v>179497385390.0</v>
       </c>
       <c r="F47"/>
       <c r="G47"/>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" t="s">
         <v>53</v>
       </c>
       <c r="B48">
         <v>-44466449000.0</v>
       </c>
       <c r="C48">
         <v>68080373000.0</v>
       </c>
       <c r="D48">
         <v>103769893406.0</v>
       </c>
       <c r="E48">
         <v>81972962025.0</v>
       </c>
       <c r="F48">
-        <v>65274484226.0</v>
+        <v>65274484225.0</v>
       </c>
       <c r="G48">
         <v>55186816173.0</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" t="s">
         <v>54</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" t="s">
         <v>55</v>
       </c>
       <c r="B50">
         <v>16081836313.0</v>
       </c>
       <c r="C50">
         <v>31478621586.0</v>
@@ -1922,2084 +1927,2197 @@
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O62"/>
+  <dimension ref="A1:P62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15">
+    <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>68</v>
       </c>
       <c r="C1" t="s">
+        <v>69</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="E1" t="s">
         <v>70</v>
       </c>
       <c r="F1" t="s">
         <v>71</v>
       </c>
       <c r="G1" t="s">
+        <v>72</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="I1" t="s">
         <v>73</v>
       </c>
       <c r="J1" t="s">
         <v>74</v>
       </c>
       <c r="K1" t="s">
+        <v>75</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="M1" t="s">
         <v>76</v>
       </c>
       <c r="N1" t="s">
         <v>77</v>
       </c>
       <c r="O1" t="s">
+        <v>78</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="2" spans="1:15">
+    <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2">
+        <v>75296695000.0</v>
+      </c>
+      <c r="C2">
         <v>6966753000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>15524195000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>24746740000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>29330411000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>19222954000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>11530985000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>9858146143.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>17799609777.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>19987273220.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17216834362.0</v>
       </c>
       <c r="L2">
         <v>17216834362.0</v>
       </c>
       <c r="M2">
+        <v>17216834362.0</v>
+      </c>
+      <c r="N2">
         <v>10138052753.0</v>
       </c>
-      <c r="N2"/>
-      <c r="O2">
+      <c r="O2"/>
+      <c r="P2">
         <v>4299314686.0</v>
       </c>
     </row>
-    <row r="3" spans="1:15">
+    <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>8</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
-    </row>
-    <row r="4" spans="1:15">
+      <c r="P3"/>
+    </row>
+    <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>9</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
-    </row>
-    <row r="5" spans="1:15">
+      <c r="P4"/>
+    </row>
+    <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>10</v>
       </c>
       <c r="B5">
         <v>49350880000.0</v>
       </c>
       <c r="C5">
         <v>49350880000.0</v>
       </c>
       <c r="D5">
+        <v>49350880000.0</v>
+      </c>
+      <c r="E5">
         <v>49217791000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-782209000.0</v>
       </c>
       <c r="F5">
         <v>-782209000.0</v>
       </c>
       <c r="G5">
+        <v>-782209000.0</v>
+      </c>
+      <c r="H5">
         <v>49217791000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49183230982.0</v>
       </c>
       <c r="I5">
         <v>49183230982.0</v>
       </c>
       <c r="J5">
         <v>49183230982.0</v>
       </c>
       <c r="K5">
-        <v>-816769018.0</v>
+        <v>49183230982.0</v>
       </c>
       <c r="L5">
         <v>-816769018.0</v>
       </c>
       <c r="M5">
+        <v>-816769018.0</v>
+      </c>
+      <c r="N5">
         <v>49122568673.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>332101486103.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-871475921.0</v>
       </c>
     </row>
-    <row r="6" spans="1:15">
+    <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>11</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
-    </row>
-    <row r="7" spans="1:15">
+      <c r="P6"/>
+    </row>
+    <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>12</v>
       </c>
-      <c r="B7">
+      <c r="B7"/>
+      <c r="C7">
         <v>12260503326.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>14154459037.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>16032367625.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>13681470455.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>12363696762.0</v>
       </c>
-      <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
-    </row>
-    <row r="8" spans="1:15">
+      <c r="P7"/>
+    </row>
+    <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>13</v>
       </c>
-      <c r="B8">
-[...1 lines deleted...]
-      </c>
+      <c r="B8"/>
       <c r="C8">
         <v>312500000000.0</v>
       </c>
       <c r="D8">
         <v>312500000000.0</v>
       </c>
       <c r="E8">
         <v>312500000000.0</v>
       </c>
       <c r="F8">
         <v>312500000000.0</v>
       </c>
-      <c r="G8"/>
+      <c r="G8">
+        <v>312500000000.0</v>
+      </c>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
-    </row>
-    <row r="9" spans="1:15">
+      <c r="P8"/>
+    </row>
+    <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
-[...1 lines deleted...]
-      </c>
+      <c r="D9"/>
       <c r="E9">
         <v>58011176830.0</v>
       </c>
       <c r="F9">
         <v>58011176830.0</v>
       </c>
       <c r="G9">
         <v>58011176830.0</v>
       </c>
       <c r="H9">
         <v>58011176830.0</v>
       </c>
       <c r="I9">
         <v>58011176830.0</v>
       </c>
-      <c r="J9"/>
+      <c r="J9">
+        <v>58011176830.0</v>
+      </c>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
-    </row>
-    <row r="10" spans="1:15">
+      <c r="P9"/>
+    </row>
+    <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>15</v>
       </c>
       <c r="B10">
+        <v>4651021000.0</v>
+      </c>
+      <c r="C10">
         <v>7107392000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>9536355000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>6566621000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>13612887000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>13204207000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>50061374000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>6167130854.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>11559752792.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>10286171560.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14926563020.0</v>
       </c>
       <c r="L10">
         <v>14926563020.0</v>
       </c>
       <c r="M10">
+        <v>14926563020.0</v>
+      </c>
+      <c r="N10">
         <v>12330542937.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35604115514.0</v>
       </c>
       <c r="O10">
         <v>35604115514.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:15">
+      <c r="P10">
+        <v>35604115514.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>16</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
-[...1 lines deleted...]
-      </c>
+      <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
+        <v>0.0</v>
+      </c>
+      <c r="H11">
         <v>47959487880.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>6167130850.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>9971188180.0</v>
       </c>
-      <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
-    </row>
-    <row r="12" spans="1:15">
+      <c r="P11"/>
+    </row>
+    <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>17</v>
       </c>
       <c r="B12">
+        <v>4651021000.0</v>
+      </c>
+      <c r="C12">
         <v>7107392000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>9536355000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>6566621000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>13612887000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>13204207000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>50061374000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>6167130854.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>11559752792.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>10286171560.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14926563020.0</v>
       </c>
       <c r="L12">
         <v>14926563020.0</v>
       </c>
       <c r="M12">
+        <v>14926563020.0</v>
+      </c>
+      <c r="N12">
         <v>12330542937.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35604115514.0</v>
       </c>
       <c r="O12">
         <v>35604115514.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:15">
+      <c r="P12">
+        <v>35604115514.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>18</v>
       </c>
       <c r="B13">
         <v>312500000000.0</v>
       </c>
       <c r="C13">
         <v>312500000000.0</v>
       </c>
       <c r="D13">
         <v>312500000000.0</v>
       </c>
       <c r="E13">
         <v>312500000000.0</v>
       </c>
       <c r="F13">
         <v>312500000000.0</v>
       </c>
       <c r="G13">
         <v>312500000000.0</v>
       </c>
       <c r="H13">
         <v>312500000000.0</v>
       </c>
       <c r="I13">
         <v>312500000000.0</v>
       </c>
       <c r="J13">
         <v>312500000000.0</v>
       </c>
       <c r="K13">
-        <v>250000000000.0</v>
+        <v>312500000000.0</v>
       </c>
       <c r="L13">
         <v>250000000000.0</v>
       </c>
       <c r="M13">
         <v>250000000000.0</v>
       </c>
-      <c r="N13"/>
-      <c r="O13">
+      <c r="N13">
         <v>250000000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:15">
+      <c r="O13"/>
+      <c r="P13">
+        <v>250000000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>19</v>
       </c>
       <c r="B14">
+        <v>6250000000.0</v>
+      </c>
+      <c r="C14">
         <v>5000000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>5468055000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6250000000.0</v>
       </c>
       <c r="E14">
         <v>6250000000.0</v>
       </c>
       <c r="F14">
+        <v>6250000000.0</v>
+      </c>
+      <c r="G14">
         <v>5000000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>6250000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>6090803300.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6194444444.0</v>
       </c>
       <c r="J14">
         <v>6194444444.0</v>
       </c>
       <c r="K14">
-        <v>5024113568.0</v>
+        <v>6194444444.0</v>
       </c>
       <c r="L14">
         <v>5024113568.0</v>
       </c>
       <c r="M14">
+        <v>5024113568.0</v>
+      </c>
+      <c r="N14">
         <v>5042927147.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>568403409.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>5000000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:15">
+    <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>20</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
-    </row>
-    <row r="16" spans="1:15">
+      <c r="P15"/>
+    </row>
+    <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>21</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-      <c r="H16">
-[...1 lines deleted...]
-      </c>
+      <c r="H16"/>
       <c r="I16">
         <v>166160107.0</v>
       </c>
       <c r="J16">
+        <v>166160107.0</v>
+      </c>
+      <c r="K16">
         <v>166160108.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6659940739.0</v>
       </c>
       <c r="L16">
         <v>6659940739.0</v>
       </c>
       <c r="M16">
+        <v>6659940739.0</v>
+      </c>
+      <c r="N16">
         <v>166160107.0</v>
       </c>
-      <c r="N16"/>
-      <c r="O16">
+      <c r="O16"/>
+      <c r="P16">
         <v>4500677736.0</v>
       </c>
     </row>
-    <row r="17" spans="1:15">
+    <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>22</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
-    </row>
-    <row r="18" spans="1:15">
+      <c r="P17"/>
+    </row>
+    <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>23</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
-    </row>
-    <row r="19" spans="1:15">
+      <c r="P18"/>
+    </row>
+    <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>24</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
-    </row>
-    <row r="20" spans="1:15">
+      <c r="P19"/>
+    </row>
+    <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>25</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
-    </row>
-    <row r="21" spans="1:15">
+      <c r="P20"/>
+    </row>
+    <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>26</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
-    </row>
-    <row r="22" spans="1:15">
+      <c r="P21"/>
+    </row>
+    <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>27</v>
       </c>
       <c r="B22">
+        <v>59311095000.0</v>
+      </c>
+      <c r="C22">
         <v>54038738000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>69529873000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>132063316000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>87002499000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>85425183000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>82973239000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>45854213235.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>129034386087.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>54596771099.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>42244198205.0</v>
       </c>
       <c r="L22">
         <v>42244198205.0</v>
       </c>
       <c r="M22">
+        <v>42244198205.0</v>
+      </c>
+      <c r="N22">
         <v>54053422438.0</v>
       </c>
-      <c r="N22"/>
-      <c r="O22">
+      <c r="O22"/>
+      <c r="P22">
         <v>2906297739.0</v>
       </c>
     </row>
-    <row r="23" spans="1:15">
+    <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>28</v>
       </c>
       <c r="B23">
+        <v>462538921000.0</v>
+      </c>
+      <c r="C23">
         <v>405645247000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>427875793000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>536524870000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>556113494000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>556702437000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>550494739000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>520264677551.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>532216252422.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>537889383746.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>413788587263.0</v>
       </c>
       <c r="L23">
         <v>413788587263.0</v>
       </c>
       <c r="M23">
+        <v>413788587263.0</v>
+      </c>
+      <c r="N23">
         <v>382752444311.0</v>
       </c>
-      <c r="N23"/>
-      <c r="O23">
+      <c r="O23"/>
+      <c r="P23">
         <v>366941854480.0</v>
       </c>
     </row>
-    <row r="24" spans="1:15">
+    <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>29</v>
       </c>
-      <c r="B24">
+      <c r="B24"/>
+      <c r="C24">
         <v>414100000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>621250000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>0.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>206950000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>414100000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>621250000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>2781449220.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>3855833170.0</v>
       </c>
-      <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
-    </row>
-    <row r="25" spans="1:15">
+      <c r="P24"/>
+    </row>
+    <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>30</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
-      <c r="D25">
+      <c r="D25"/>
+      <c r="E25">
         <v>7844055330.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>6902643630.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>6572413360.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>8383733420.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>7691907520.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>7346634520.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
-    </row>
-    <row r="26" spans="1:15">
+      <c r="P25"/>
+    </row>
+    <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>31</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
-    </row>
-    <row r="27" spans="1:15">
+      <c r="P26"/>
+    </row>
+    <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>32</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
-    </row>
-    <row r="28" spans="1:15">
+      <c r="P27"/>
+    </row>
+    <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>33</v>
       </c>
       <c r="B28">
+        <v>16438498000.0</v>
+      </c>
+      <c r="C28">
         <v>16736518000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>21321190000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>36925661000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>38931217000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>39452849000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-4103287000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>13901714742.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>19013282780.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>23750788516.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23222121587.0</v>
       </c>
       <c r="L28">
         <v>23222121587.0</v>
       </c>
       <c r="M28">
+        <v>23222121587.0</v>
+      </c>
+      <c r="N28">
         <v>11945201728.0</v>
       </c>
-      <c r="N28"/>
-      <c r="O28">
+      <c r="O28"/>
+      <c r="P28">
         <v>-9952233345.0</v>
       </c>
     </row>
-    <row r="29" spans="1:15">
+    <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>34</v>
       </c>
-      <c r="B29">
+      <c r="B29"/>
+      <c r="C29">
         <v>381916840275.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>392098693388.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>488280525328.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>506758773852.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>519029359504.0</v>
       </c>
-      <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
-    </row>
-    <row r="30" spans="1:15">
+      <c r="P29"/>
+    </row>
+    <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>35</v>
       </c>
       <c r="B30">
+        <v>99158137000.0</v>
+      </c>
+      <c r="C30">
         <v>33561249000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>24308597000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>91854223000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>92402275000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>79456181000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>38880106000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>67356182944.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>66832505768.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>82432667316.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>63647086106.0</v>
       </c>
       <c r="L30">
         <v>63647086106.0</v>
       </c>
       <c r="M30">
+        <v>63647086106.0</v>
+      </c>
+      <c r="N30">
         <v>47869022083.0</v>
       </c>
-      <c r="N30"/>
-      <c r="O30">
+      <c r="O30"/>
+      <c r="P30">
         <v>12379058354.0</v>
       </c>
     </row>
-    <row r="31" spans="1:15">
+    <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>36</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
-    </row>
-    <row r="32" spans="1:15">
+      <c r="P31"/>
+    </row>
+    <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>37</v>
       </c>
-      <c r="B32">
+      <c r="B32"/>
+      <c r="C32">
         <v>69783595406.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>66893188744.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>167005171169.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>164261106405.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>165893787576.0</v>
       </c>
-      <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
-    </row>
-    <row r="33" spans="1:15">
+      <c r="P32"/>
+    </row>
+    <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>38</v>
       </c>
       <c r="B33">
+        <v>296393763000.0</v>
+      </c>
+      <c r="C33">
         <v>305803332000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>315488954000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>303132878000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>312012510000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>320896301000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>329779918000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>281934905481.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>269973337087.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>251675737531.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>258500392543.0</v>
       </c>
       <c r="L33">
         <v>258500392543.0</v>
       </c>
       <c r="M33">
+        <v>258500392543.0</v>
+      </c>
+      <c r="N33">
         <v>265300347286.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>-35604115514.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>186155634061.0</v>
       </c>
     </row>
-    <row r="34" spans="1:15">
+    <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>39</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
-    </row>
-    <row r="35" spans="1:15">
+      <c r="P34"/>
+    </row>
+    <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>40</v>
       </c>
       <c r="B35">
+        <v>3983314000.0</v>
+      </c>
+      <c r="C35">
         <v>5254388000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>6979915000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>9307349000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>8365937000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>8035707000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>9847027000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>9134127262.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>8788854261.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>10695087560.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11751005819.0</v>
       </c>
       <c r="L35">
         <v>11751005819.0</v>
       </c>
       <c r="M35">
+        <v>11751005819.0</v>
+      </c>
+      <c r="N35">
         <v>6118206389.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>-334915559165.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>14437774983.0</v>
       </c>
     </row>
-    <row r="36" spans="1:15">
+    <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>41</v>
       </c>
-      <c r="B36">
+      <c r="B36"/>
+      <c r="C36">
         <v>-1.0</v>
       </c>
-      <c r="C36"/>
-      <c r="D36">
+      <c r="D36"/>
+      <c r="E36">
         <v>1.0</v>
       </c>
-      <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
-      <c r="H36">
+      <c r="H36"/>
+      <c r="I36">
         <v>560769315.0</v>
       </c>
-      <c r="I36"/>
       <c r="J36"/>
-      <c r="K36">
-[...1 lines deleted...]
-      </c>
+      <c r="K36"/>
       <c r="L36">
         <v>484206208.0</v>
       </c>
       <c r="M36">
+        <v>484206208.0</v>
+      </c>
+      <c r="N36">
         <v>1866648401.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>-35604115514.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>6658248670.0</v>
       </c>
     </row>
-    <row r="37" spans="1:15">
+    <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>42</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
-    </row>
-    <row r="38" spans="1:15">
+      <c r="P37"/>
+    </row>
+    <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>43</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
-[...1 lines deleted...]
-      </c>
+      <c r="D38"/>
       <c r="E38">
         <v>35500000000.0</v>
       </c>
       <c r="F38">
         <v>35500000000.0</v>
       </c>
       <c r="G38">
         <v>35500000000.0</v>
       </c>
       <c r="H38">
+        <v>35500000000.0</v>
+      </c>
+      <c r="I38">
         <v>560769320.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>484206210.0</v>
       </c>
-      <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
-    </row>
-    <row r="39" spans="1:15">
+      <c r="P38"/>
+    </row>
+    <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>44</v>
       </c>
       <c r="B39">
+        <v>3024905000.0</v>
+      </c>
+      <c r="C39">
         <v>5134537000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>9012014000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>2907831000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>51083324000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>57720565000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>48800102000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>54981288384.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>126629081745.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>142216598848.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34470347389.0</v>
       </c>
       <c r="L39">
         <v>34470347389.0</v>
       </c>
       <c r="M39">
+        <v>34470347389.0</v>
+      </c>
+      <c r="N39">
         <v>5065757968.0</v>
       </c>
-      <c r="N39"/>
-      <c r="O39">
+      <c r="O39"/>
+      <c r="P39">
         <v>129896748812.0</v>
       </c>
     </row>
-    <row r="40" spans="1:15">
+    <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>45</v>
       </c>
       <c r="B40">
+        <v>407238000.0</v>
+      </c>
+      <c r="C40">
         <v>2868927000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>4458707000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>5991854000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>4868007000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>4604751000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>3684977000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>12199305045.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>7350857916.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>5702732716.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2747287064.0</v>
       </c>
       <c r="L40">
         <v>2747287064.0</v>
       </c>
       <c r="M40">
+        <v>2747287064.0</v>
+      </c>
+      <c r="N40">
         <v>1090318760.0</v>
       </c>
-      <c r="N40"/>
-      <c r="O40">
+      <c r="O40"/>
+      <c r="P40">
         <v>944772411.0</v>
       </c>
     </row>
-    <row r="41" spans="1:15">
+    <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>46</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
-    </row>
-    <row r="42" spans="1:15">
+      <c r="P41"/>
+    </row>
+    <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>47</v>
       </c>
       <c r="B42">
         <v>58011177000.0</v>
       </c>
       <c r="C42">
         <v>58011177000.0</v>
       </c>
       <c r="D42">
         <v>58011177000.0</v>
       </c>
       <c r="E42">
         <v>58011177000.0</v>
       </c>
       <c r="F42">
         <v>58011177000.0</v>
       </c>
       <c r="G42">
         <v>58011177000.0</v>
       </c>
       <c r="H42">
+        <v>58011177000.0</v>
+      </c>
+      <c r="I42">
         <v>8011176833.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>108011176833.0</v>
       </c>
       <c r="J42">
         <v>108011176833.0</v>
       </c>
-      <c r="K42"/>
+      <c r="K42">
+        <v>108011176833.0</v>
+      </c>
       <c r="L42"/>
-      <c r="M42">
+      <c r="M42"/>
+      <c r="N42">
         <v>50000000000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>2814073062.0</v>
       </c>
-      <c r="O42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:15">
+      <c r="P42"/>
+    </row>
+    <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>48</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
-    </row>
-    <row r="44" spans="1:15">
+      <c r="P43"/>
+    </row>
+    <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>49</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
-    </row>
-    <row r="45" spans="1:15">
+      <c r="P44"/>
+    </row>
+    <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>50</v>
       </c>
-      <c r="B45">
-[...1 lines deleted...]
-      </c>
+      <c r="B45"/>
       <c r="C45">
         <v>458468246325.0</v>
       </c>
       <c r="D45">
+        <v>458468246325.0</v>
+      </c>
+      <c r="E45">
         <v>436964159828.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>436964159821.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>436954359828.0</v>
       </c>
-      <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
-    </row>
-    <row r="46" spans="1:15">
+      <c r="P45"/>
+    </row>
+    <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>51</v>
       </c>
       <c r="B46">
+        <v>296393763000.0</v>
+      </c>
+      <c r="C46">
         <v>305803332000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>315488954000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>303132878000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>312012510000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>320896301000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>329779918000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>281374136166.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>269489130879.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>251114968216.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>258016186335.0</v>
       </c>
       <c r="L46">
         <v>258016186335.0</v>
       </c>
       <c r="M46">
+        <v>258016186335.0</v>
+      </c>
+      <c r="N46">
         <v>263015089399.0</v>
       </c>
-      <c r="N46"/>
-      <c r="O46">
+      <c r="O46"/>
+      <c r="P46">
         <v>179497385391.0</v>
       </c>
     </row>
-    <row r="47" spans="1:15">
+    <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>52</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>267632878210.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>276512509870.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>285396301180.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>294279917600.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>281374136170.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>269489130880.0</v>
       </c>
-      <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
-    </row>
-    <row r="48" spans="1:15">
+      <c r="P47"/>
+    </row>
+    <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>53</v>
       </c>
       <c r="B48">
+        <v>-55744234000.0</v>
+      </c>
+      <c r="C48">
         <v>-49528623000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-44466449000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>41091644000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>98167173000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>109007033000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>68080373000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>105556263651.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>50110174876.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>55408212017.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>103769893406.0</v>
       </c>
       <c r="L48">
         <v>103769893406.0</v>
       </c>
       <c r="M48">
+        <v>103769893406.0</v>
+      </c>
+      <c r="N48">
         <v>43721496769.0</v>
       </c>
-      <c r="N48"/>
-      <c r="O48">
+      <c r="O48"/>
+      <c r="P48">
         <v>82972962025.0</v>
       </c>
     </row>
-    <row r="49" spans="1:15">
+    <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>54</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
-    </row>
-    <row r="50" spans="1:15">
+      <c r="P49"/>
+    </row>
+    <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>55</v>
       </c>
-      <c r="B50">
+      <c r="B50"/>
+      <c r="C50">
         <v>11169306698.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>16081836313.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>27459913888.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>38655683171.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>39879258660.0</v>
       </c>
-      <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
-    </row>
-    <row r="51" spans="1:15">
+      <c r="P50"/>
+    </row>
+    <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>56</v>
       </c>
       <c r="B51">
+        <v>21089519000.0</v>
+      </c>
+      <c r="C51">
         <v>23843910000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>30857545000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>43492282000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>52544104000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>52657055000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>45958087000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>20068845596.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>30573035572.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>34036960076.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38148684607.0</v>
       </c>
       <c r="L51">
         <v>38148684607.0</v>
       </c>
       <c r="M51">
+        <v>38148684607.0</v>
+      </c>
+      <c r="N51">
         <v>24275744665.0</v>
       </c>
-      <c r="N51"/>
-      <c r="O51">
+      <c r="O51"/>
+      <c r="P51">
         <v>25651882169.0</v>
       </c>
     </row>
-    <row r="52" spans="1:15">
+    <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>57</v>
       </c>
       <c r="B52">
+        <v>18739323000.0</v>
+      </c>
+      <c r="C52">
         <v>20222640000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>25510749000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>35648226000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>45641460000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>46084642000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>37574354000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>12376938072.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>26847560171.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>24784092254.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27839898526.0</v>
       </c>
       <c r="L52">
         <v>27839898526.0</v>
       </c>
       <c r="M52">
+        <v>27839898526.0</v>
+      </c>
+      <c r="N52">
         <v>19411286887.0</v>
       </c>
-      <c r="N52"/>
-      <c r="O52">
+      <c r="O52"/>
+      <c r="P52">
         <v>12344433235.0</v>
       </c>
     </row>
-    <row r="53" spans="1:15">
+    <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>58</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
-    </row>
-    <row r="54" spans="1:15">
+      <c r="P53"/>
+    </row>
+    <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>59</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
-    </row>
-    <row r="55" spans="1:15">
+      <c r="P54"/>
+    </row>
+    <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>60</v>
       </c>
       <c r="B55">
+        <v>462538921000.0</v>
+      </c>
+      <c r="C55">
         <v>405645247000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>427875793000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>536524870000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>556113494000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>556702437000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>550494739000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>520264677551.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>532216252422.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>537889383746.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>413788587263.0</v>
       </c>
       <c r="L55">
         <v>413788587263.0</v>
       </c>
       <c r="M55">
+        <v>413788587263.0</v>
+      </c>
+      <c r="N55">
         <v>382752444311.0</v>
       </c>
-      <c r="N55"/>
-      <c r="O55">
+      <c r="O55"/>
+      <c r="P55">
         <v>366941854480.0</v>
       </c>
     </row>
-    <row r="56" spans="1:15">
+    <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>61</v>
       </c>
       <c r="B56">
+        <v>166145158000.0</v>
+      </c>
+      <c r="C56">
         <v>99841916000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>112386839000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>233391991000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>244100985000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>235806135000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>220714821000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>238329772070.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>262242915335.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>286213646215.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>155288194720.0</v>
       </c>
       <c r="L56">
         <v>155288194720.0</v>
       </c>
       <c r="M56">
+        <v>155288194720.0</v>
+      </c>
+      <c r="N56">
         <v>117452097025.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>35604115514.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>180786220419.0</v>
       </c>
     </row>
-    <row r="57" spans="1:15">
+    <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>62</v>
       </c>
       <c r="B57">
+        <v>94443256000.0</v>
+      </c>
+      <c r="C57">
         <v>30058320000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>45493650000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>66386820000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>79839878000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>69912348000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>52790316000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>34600549367.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>52330348078.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>50806418405.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>47804019952.0</v>
       </c>
       <c r="L57">
         <v>47804019952.0</v>
       </c>
       <c r="M57">
+        <v>47804019952.0</v>
+      </c>
+      <c r="N57">
         <v>30971978614.0</v>
       </c>
-      <c r="N57"/>
-      <c r="O57">
+      <c r="O57"/>
+      <c r="P57">
         <v>17588520332.0</v>
       </c>
     </row>
-    <row r="58" spans="1:15">
+    <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>63</v>
       </c>
       <c r="B58">
+        <v>98426570000.0</v>
+      </c>
+      <c r="C58">
         <v>35312708000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>52473565000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>75694169000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>88205815000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>77948054000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>62637343000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>43734676629.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>61119202339.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>61501505965.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>59555025771.0</v>
       </c>
       <c r="L58">
         <v>59555025771.0</v>
       </c>
       <c r="M58">
+        <v>59555025771.0</v>
+      </c>
+      <c r="N58">
         <v>37090185004.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>-334915559165.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>32026295315.0</v>
       </c>
     </row>
-    <row r="59" spans="1:15">
+    <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>64</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
-    </row>
-    <row r="60" spans="1:15">
+      <c r="P59"/>
+    </row>
+    <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>65</v>
       </c>
       <c r="B60">
+        <v>364117822000.0</v>
+      </c>
+      <c r="C60">
         <v>370333434000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>375395607000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>460820611000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>467896141000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>478736001000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>487809340000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>475250671466.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>469804582691.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>475102619832.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>352953124388.0</v>
       </c>
       <c r="L60">
         <v>352953124388.0</v>
       </c>
       <c r="M60">
+        <v>352953124388.0</v>
+      </c>
+      <c r="N60">
         <v>342844065442.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>334915559165.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>332101486103.0</v>
       </c>
     </row>
-    <row r="61" spans="1:15">
+    <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>66</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
-    </row>
-    <row r="62" spans="1:15">
+      <c r="P61"/>
+    </row>
+    <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>67</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
+      <c r="P62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -4020,1822 +4138,1885 @@
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B2">
         <v>177885756000.0</v>
       </c>
       <c r="C2">
         <v>243174315000.0</v>
       </c>
       <c r="D2">
         <v>122269671904.0</v>
       </c>
       <c r="E2">
         <v>116700453579.0</v>
       </c>
       <c r="F2">
         <v>76897650069.0</v>
       </c>
       <c r="G2">
         <v>88501595614.0</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B3">
         <v>36074409000.0</v>
       </c>
       <c r="C3">
         <v>29275688000.0</v>
       </c>
       <c r="D3">
         <v>26389720711.0</v>
       </c>
       <c r="E3">
         <v>23315745964.0</v>
       </c>
       <c r="F3">
         <v>8700342355.0</v>
       </c>
       <c r="G3">
         <v>7329106862.0</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B5">
         <v>-102701549000.0</v>
       </c>
       <c r="C5">
         <v>28498454000.0</v>
       </c>
       <c r="D5">
         <v>27768575369.0</v>
       </c>
       <c r="E5">
         <v>27760253336.0</v>
       </c>
       <c r="F5">
         <v>18962602099.0</v>
       </c>
       <c r="G5">
         <v>21510440659.0</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B6">
         <v>-66627140000.0</v>
       </c>
       <c r="C6">
         <v>57774142000.0</v>
       </c>
       <c r="D6">
         <v>54158296080.0</v>
       </c>
       <c r="E6">
         <v>51075999300.0</v>
       </c>
       <c r="F6">
         <v>27662944454.0</v>
       </c>
       <c r="G6">
         <v>28839547521.0</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B9">
         <v>-62167122000.0</v>
       </c>
       <c r="C9">
         <v>60007145000.0</v>
       </c>
       <c r="D9">
         <v>50937954035.0</v>
       </c>
       <c r="E9">
         <v>52611825856.0</v>
       </c>
       <c r="F9">
         <v>34772310641.0</v>
       </c>
       <c r="G9">
         <v>40491892884.0</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B10">
         <v>-108955846000.0</v>
       </c>
       <c r="C10">
         <v>20481298000.0</v>
       </c>
       <c r="D10">
         <v>22684964060.0</v>
       </c>
       <c r="E10">
         <v>23470111256.0</v>
       </c>
       <c r="F10">
         <v>13424977191.0</v>
       </c>
       <c r="G10">
         <v>14842315539.0</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B11">
         <v>3632345000.0</v>
       </c>
       <c r="C11">
         <v>7402850000.0</v>
       </c>
       <c r="D11">
         <v>3421638363.0</v>
       </c>
       <c r="E11">
         <v>4520854482.0</v>
       </c>
       <c r="F11">
         <v>3337309139.0</v>
       </c>
       <c r="G11">
         <v>3794551400.0</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B12">
         <v>6332152000.0</v>
       </c>
       <c r="C12">
         <v>7343983000.0</v>
       </c>
       <c r="D12">
         <v>5281966591.0</v>
       </c>
       <c r="E12">
         <v>4180512519.0</v>
       </c>
       <c r="F12">
         <v>5537624912.0</v>
       </c>
       <c r="G12">
         <v>6668125120.0</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B13">
         <v>114364719.0</v>
       </c>
       <c r="C13">
         <v>7459911430.0</v>
       </c>
       <c r="D13">
         <v>4374619790.0</v>
       </c>
       <c r="E13">
         <v>4019741300.0</v>
       </c>
       <c r="F13">
         <v>47728378.0</v>
       </c>
       <c r="G13"/>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B14">
         <v>41369044.0</v>
       </c>
       <c r="C14">
         <v>-27728831.0</v>
       </c>
       <c r="D14">
         <v>-26354470.0</v>
       </c>
       <c r="E14">
         <v>-1250778974.0</v>
       </c>
       <c r="F14">
         <v>0.0</v>
       </c>
       <c r="G14"/>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B15">
         <v>-112546822000.0</v>
       </c>
       <c r="C15">
         <v>13050719000.0</v>
       </c>
       <c r="D15">
         <v>19236971227.0</v>
       </c>
       <c r="E15">
         <v>17698477800.0</v>
       </c>
       <c r="F15">
         <v>10087668052.0</v>
       </c>
       <c r="G15">
         <v>11047764139.0</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B16"/>
       <c r="C16">
         <v>13050719460.0</v>
       </c>
       <c r="D16">
         <v>19236971230.0</v>
       </c>
       <c r="E16">
         <v>17698477800.0</v>
       </c>
       <c r="F16"/>
       <c r="G16"/>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B17">
         <v>-112588191164.0</v>
       </c>
       <c r="C17">
         <v>13078448295.0</v>
       </c>
       <c r="D17">
         <v>19263325697.0</v>
       </c>
       <c r="E17">
         <v>18949256774.0</v>
       </c>
       <c r="F17">
         <v>10087668052.0</v>
       </c>
       <c r="G17"/>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B18">
         <v>-6217787503.0</v>
       </c>
       <c r="C18">
         <v>-7189272101.0</v>
       </c>
       <c r="D18">
         <v>-5050243456.0</v>
       </c>
       <c r="E18">
         <v>-4158220433.0</v>
       </c>
       <c r="F18">
         <v>-5489896534.0</v>
       </c>
       <c r="G18"/>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B21">
         <v>-102701549000.0</v>
       </c>
       <c r="C21">
         <v>28498454000.0</v>
       </c>
       <c r="D21">
         <v>27735207517.0</v>
       </c>
       <c r="E21">
         <v>27760253340.0</v>
       </c>
       <c r="F21">
         <v>18989866700.0</v>
       </c>
       <c r="G21">
         <v>21441037470.0</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B23">
         <v>218420183000.0</v>
       </c>
       <c r="C23">
         <v>274683006000.0</v>
       </c>
       <c r="D23">
         <v>145472418422.0</v>
       </c>
       <c r="E23">
         <v>141552026090.0</v>
       </c>
       <c r="F23">
         <v>92680094009.0</v>
       </c>
       <c r="G23">
         <v>107552451029.0</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B25">
         <v>7878259680.0</v>
       </c>
       <c r="C25">
         <v>7103728800.0</v>
       </c>
       <c r="D25">
         <v>4436604759.0</v>
       </c>
       <c r="E25">
         <v>1704268424.0</v>
       </c>
       <c r="F25">
         <v>921938412.0</v>
       </c>
       <c r="G25"/>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>23275482000.0</v>
       </c>
       <c r="D27">
         <v>15107609268.0</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B28">
         <v>21104514249.0</v>
       </c>
       <c r="C28">
         <v>1933335000.0</v>
       </c>
       <c r="D28">
         <v>400127450.0</v>
       </c>
       <c r="E28">
         <v>24328578520.0</v>
       </c>
       <c r="F28">
         <v>6031078326.0</v>
       </c>
       <c r="G28"/>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B29">
         <v>3632344702.0</v>
       </c>
       <c r="C29">
         <v>7402849630.0</v>
       </c>
       <c r="D29">
         <v>3421638360.0</v>
       </c>
       <c r="E29">
         <v>4520854480.0</v>
       </c>
       <c r="F29">
         <v>3337309139.0</v>
       </c>
       <c r="G29"/>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B30">
         <v>40534427000.0</v>
       </c>
       <c r="C30">
         <v>39241773000.0</v>
       </c>
       <c r="D30">
         <v>23202746518.0</v>
       </c>
       <c r="E30">
         <v>24851572511.0</v>
       </c>
       <c r="F30">
         <v>15782443940.0</v>
       </c>
       <c r="G30">
         <v>19050855415.0</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B31">
         <v>-6254298000.0</v>
       </c>
       <c r="C31">
         <v>-8017157000.0</v>
       </c>
       <c r="D31">
         <v>-5050243457.0</v>
       </c>
       <c r="E31">
         <v>-4290142084.0</v>
       </c>
       <c r="F31">
         <v>128584136.0</v>
       </c>
       <c r="G31">
         <v>-155080892.0</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B32">
         <v>115718634000.0</v>
       </c>
       <c r="C32">
         <v>303181460000.0</v>
       </c>
       <c r="D32">
         <v>173207625939.0</v>
       </c>
       <c r="E32">
         <v>169312279435.0</v>
       </c>
       <c r="F32">
         <v>111669960710.0</v>
       </c>
       <c r="G32">
         <v>128993488498.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O32"/>
+  <dimension ref="A1:P32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15">
+    <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>68</v>
       </c>
       <c r="C1" t="s">
+        <v>69</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="E1" t="s">
         <v>70</v>
       </c>
       <c r="F1" t="s">
         <v>71</v>
       </c>
       <c r="G1" t="s">
+        <v>72</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="I1" t="s">
         <v>73</v>
       </c>
       <c r="J1" t="s">
         <v>74</v>
       </c>
       <c r="K1" t="s">
+        <v>75</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="M1" t="s">
         <v>76</v>
       </c>
       <c r="N1" t="s">
         <v>77</v>
       </c>
       <c r="O1" t="s">
+        <v>78</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="2" spans="1:15">
+    <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B2">
+        <v>72986001000.0</v>
+      </c>
+      <c r="C2">
         <v>20124271475.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>41943231000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>20596745000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>41591979000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>73753801000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>99642009000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>55728773785.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>35541104077.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>52262427406.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>33670827807.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>26525548921.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>30382572940.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>31079477947.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>36685525057.0</v>
       </c>
     </row>
-    <row r="3" spans="1:15">
+    <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B3">
+        <v>9409569000.0</v>
+      </c>
+      <c r="C3">
         <v>9685621777.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>9408017000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>8723904000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>8789313000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>9153175000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>7953907000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>7220976695.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>7052789589.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>7048014308.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>6437532649.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>6021026557.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>7231138064.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>26389720712.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>10198920448.0</v>
       </c>
     </row>
-    <row r="4" spans="1:15">
+    <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
-    </row>
-    <row r="5" spans="1:15">
+      <c r="P4"/>
+    </row>
+    <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B5">
+        <v>-5063233000.0</v>
+      </c>
+      <c r="C5">
         <v>-3967948667.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-82539972000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-5317427000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-8933800000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-5910350000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>14600977000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>11169680600.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-2821458694.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>5602615682.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>6772748470.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>6424211490.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>6979699532.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>6891538683.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>8958073079.0</v>
       </c>
     </row>
-    <row r="6" spans="1:15">
+    <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B6">
+        <v>4346336000.0</v>
+      </c>
+      <c r="C6">
         <v>5717673110.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-73131955000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>3406477000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-144487000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>3242825000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>22554884000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>18390657295.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>4231330895.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>12650629990.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>13210281119.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>12445238047.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>14210837596.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>33281259395.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>19156993527.0</v>
       </c>
     </row>
-    <row r="7" spans="1:15">
+    <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
-    </row>
-    <row r="8" spans="1:15">
+      <c r="P7"/>
+    </row>
+    <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
-    </row>
-    <row r="9" spans="1:15">
+      <c r="P8"/>
+    </row>
+    <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B9">
+        <v>292131000.0</v>
+      </c>
+      <c r="C9">
         <v>-380578009.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-62713516000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>868273000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-3255905000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>2934026000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>22575655000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>18401213233.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>1499882587.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>17530394566.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>11624872571.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>7604616982.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>12561358038.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>8592816259.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>17015258504.0</v>
       </c>
     </row>
-    <row r="10" spans="1:15">
+    <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B10">
+        <v>-6187385000.0</v>
+      </c>
+      <c r="C10">
         <v>-4852616415.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-84670575000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-6591850000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-10163438000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-7529983000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>14398762000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>7118744680.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-4644984916.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>3608776175.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>5411337077.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>2784800801.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>5909704494.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>5952585412.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>7438433927.0</v>
       </c>
     </row>
-    <row r="11" spans="1:15">
+    <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B11">
+        <v>32804000.0</v>
+      </c>
+      <c r="C11">
         <v>217071863.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>890921000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>485128000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>683265000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>1573031000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>3105576000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>1685793840.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>645842782.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>1965636719.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>1156163492.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>1021548639.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>601045509.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>508265871.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>1353324501.0</v>
       </c>
     </row>
-    <row r="12" spans="1:15">
+    <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B12">
+        <v>1128162000.0</v>
+      </c>
+      <c r="C12">
         <v>891427052.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>2208459000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1274423000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1229637000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1619633000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>587560000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>4050935920.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1854549132.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>2026057809.0</v>
       </c>
-      <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>3639410693.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1069995034.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>938953266.0</v>
       </c>
-      <c r="O12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:15">
+      <c r="P12"/>
+    </row>
+    <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>89</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>90</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
         <v>6759304.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>93598267.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>1166181860.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>1463252550.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1275214490.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>17577650.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>3870520680.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>1670742100.0</v>
       </c>
-      <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
-    </row>
-    <row r="14" spans="1:15">
+      <c r="P13"/>
+    </row>
+    <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>90</v>
-[...1 lines deleted...]
-      <c r="B14">
+        <v>91</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14">
         <v>7514780.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>3402504.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>1449354.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>6842588.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>29674598.0</v>
       </c>
-      <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
-    </row>
-    <row r="15" spans="1:15">
+      <c r="P14"/>
+    </row>
+    <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B15">
+        <v>-6215611000.0</v>
+      </c>
+      <c r="C15">
         <v>-5062173498.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-85558094000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-7075529000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-10839860000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-9073339000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>11264349000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>5446088775.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-5298037141.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>1638318611.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>4244218242.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>1763252162.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>5301974730.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>5446560013.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>5459719939.0</v>
       </c>
     </row>
-    <row r="16" spans="1:15">
+    <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>-7075529240.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-10839860160.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-9073339200.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>11264349220.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>5446088780.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-5298037140.0</v>
       </c>
-      <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
-    </row>
-    <row r="17" spans="1:15">
+      <c r="P16"/>
+    </row>
+    <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>93</v>
-[...1 lines deleted...]
-      <c r="B17">
+        <v>94</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17">
         <v>-5069688278.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-85561496019.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-7076978596.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-10846702750.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-9103013799.0</v>
       </c>
-      <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
-    </row>
-    <row r="18" spans="1:15">
+      <c r="P17"/>
+    </row>
+    <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>94</v>
-[...1 lines deleted...]
-      <c r="B18">
+        <v>95</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18">
         <v>-884667748.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-2338521279.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-1231274505.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-1279958131.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-1368033588.0</v>
       </c>
-      <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
-    </row>
-    <row r="19" spans="1:15">
+      <c r="P18"/>
+    </row>
+    <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
-    </row>
-    <row r="20" spans="1:15">
+      <c r="P19"/>
+    </row>
+    <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
-    </row>
-    <row r="21" spans="1:15">
+      <c r="P20"/>
+    </row>
+    <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B21">
+        <v>-5063233000.0</v>
+      </c>
+      <c r="C21">
         <v>-3967948667.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-82332007000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-5360568000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-8847024000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-6161950000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>14008562000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>11116320281.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-2821458700.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>5602615680.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>5472891754.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>5919660607.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>6815384700.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>6929892630.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>7644084746.0</v>
       </c>
     </row>
-    <row r="22" spans="1:15">
+    <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
-    </row>
-    <row r="23" spans="1:15">
+      <c r="P22"/>
+    </row>
+    <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B23">
+        <v>78341365000.0</v>
+      </c>
+      <c r="C23">
         <v>23711642132.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>61561722000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>26825586000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>47183098000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>82849777000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>100022597000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>63013666737.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>39862445359.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>64190206290.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>39822808624.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>28210505296.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>36128546277.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>32742401574.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>46056698815.0</v>
       </c>
     </row>
-    <row r="24" spans="1:15">
+    <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
-    </row>
-    <row r="25" spans="1:15">
+      <c r="P24"/>
+    </row>
+    <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>101</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>102</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
         <v>2403719279.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1422597698.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>2051229049.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>2151608640.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>2252824293.0</v>
       </c>
-      <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
-    </row>
-    <row r="26" spans="1:15">
+      <c r="P25"/>
+    </row>
+    <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
-    </row>
-    <row r="27" spans="1:15">
+      <c r="P26"/>
+    </row>
+    <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
+      <c r="C27"/>
+      <c r="D27">
         <v>12622431000.0</v>
       </c>
-      <c r="D27"/>
-      <c r="E27">
+      <c r="E27"/>
+      <c r="F27">
         <v>5512986000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>7109445000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>7037574000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>11317021685.0</v>
       </c>
-      <c r="I27"/>
       <c r="J27"/>
-      <c r="K27">
+      <c r="K27"/>
+      <c r="L27">
         <v>3690367809.0</v>
       </c>
-      <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-      <c r="O27">
+      <c r="O27"/>
+      <c r="P27">
         <v>5200687514.0</v>
       </c>
     </row>
-    <row r="28" spans="1:15">
+    <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>105</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
         <v>1240377052.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1232984000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>6228841070.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>383990000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>848994000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>841743000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>18601914637.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>4321341280.0</v>
       </c>
-      <c r="J28"/>
-      <c r="K28">
+      <c r="K28"/>
+      <c r="L28">
         <v>393338010.0</v>
       </c>
-      <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
-      <c r="O28">
+      <c r="O28"/>
+      <c r="P28">
         <v>289959824.0</v>
       </c>
     </row>
-    <row r="29" spans="1:15">
+    <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="B29">
+        <v>106</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
         <v>217071863.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>890921043.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>485128250.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>683264790.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1573030620.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>3105576290.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1685793840.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>645842780.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
-    </row>
-    <row r="30" spans="1:15">
+      <c r="P29"/>
+    </row>
+    <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B30">
+        <v>5355365000.0</v>
+      </c>
+      <c r="C30">
         <v>3587370657.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>19618491000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>6228841000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>5591119000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>9095976000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>7360281000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>7284892952.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>4321341282.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>11927778884.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>6151980817.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>1684956375.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>5745973337.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>1662923627.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>9371173758.0</v>
       </c>
     </row>
-    <row r="31" spans="1:15">
+    <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B31">
+        <v>-1124152000.0</v>
+      </c>
+      <c r="C31">
         <v>-884667748.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-2338568000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-1231282000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-1316414000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-1368034000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-7796306000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-3997575601.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-1823526216.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-1993839507.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-61554677.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-3134859806.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-905680206.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-203613370.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-205650819.0</v>
       </c>
     </row>
-    <row r="32" spans="1:15">
+    <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B32">
+        <v>73278132000.0</v>
+      </c>
+      <c r="C32">
         <v>19743693465.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-20770285000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>21465018000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>38336074000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>76687827000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>122217664000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>74129987018.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>37040986664.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>69792821972.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>45295700378.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>34130165903.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>42943930978.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>39672294206.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>53700783561.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G30"/>
@@ -5858,1556 +6039,1611 @@
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B2">
         <v>50061374000.0</v>
       </c>
       <c r="C2">
         <v>17980951000.0</v>
       </c>
       <c r="D2">
         <v>35604115514.0</v>
       </c>
       <c r="E2">
         <v>4557062000.0</v>
       </c>
       <c r="F2">
         <v>7158170779.0</v>
       </c>
       <c r="G2">
         <v>8057608803.0</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B3">
         <v>3391108000</v>
       </c>
       <c r="C3">
         <v>90641746000</v>
       </c>
       <c r="D3">
         <v>18768448715</v>
       </c>
       <c r="E3">
         <v>204396238841</v>
       </c>
       <c r="F3">
         <v>12380679550</v>
       </c>
       <c r="G3">
         <v>22950333313</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B6">
         <v>-40525019000.0</v>
       </c>
       <c r="C6">
         <v>32080423000.0</v>
       </c>
       <c r="D6">
         <v>-20677552494.0</v>
       </c>
       <c r="E6">
         <v>31047053515.0</v>
       </c>
       <c r="F6">
         <v>-2601108780.0</v>
       </c>
       <c r="G6">
         <v>-899438024.0</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B7"/>
       <c r="C7">
         <v>-72722332800.0</v>
       </c>
       <c r="D7">
         <v>-31145831940.0</v>
       </c>
       <c r="E7">
         <v>-42866973890.0</v>
       </c>
       <c r="F7"/>
       <c r="G7"/>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B14">
         <v>36074409000.0</v>
       </c>
       <c r="C14">
         <v>29275688000.0</v>
       </c>
       <c r="D14">
         <v>26389720711.0</v>
       </c>
       <c r="E14">
         <v>23315745964.0</v>
       </c>
       <c r="F14">
         <v>8700342355.0</v>
       </c>
       <c r="G14">
         <v>7329106862.0</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B16">
         <v>9536355000.0</v>
       </c>
       <c r="C16">
         <v>50061374000.0</v>
       </c>
       <c r="D16">
         <v>14926563020.0</v>
       </c>
       <c r="E16">
         <v>35604115514.0</v>
       </c>
       <c r="F16">
         <v>4557062000.0</v>
       </c>
       <c r="G16">
         <v>7158170779.0</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B18">
         <v>-6436084000.0</v>
       </c>
       <c r="C18">
         <v>-85842483000.0</v>
       </c>
       <c r="D18">
         <v>-27795116502.0</v>
       </c>
       <c r="E18">
         <v>-164154452884.0</v>
       </c>
       <c r="F18">
         <v>18774508315.0</v>
       </c>
       <c r="G18">
         <v>-2034234860.0</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B20">
         <v>0.0</v>
       </c>
       <c r="C20">
         <v>120511176833.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B21">
         <v>-15396785273.0</v>
       </c>
       <c r="C21">
         <v>4065351762.0</v>
       </c>
       <c r="D21">
         <v>15589410560.0</v>
       </c>
       <c r="E21">
         <v>-414474067.0</v>
       </c>
       <c r="F21">
         <v>-6261150000.0</v>
       </c>
       <c r="G21"/>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B22">
         <v>-112546822000.0</v>
       </c>
       <c r="C22">
         <v>13050719000.0</v>
       </c>
       <c r="D22">
         <v>19236971227.0</v>
       </c>
       <c r="E22">
         <v>17698477800.0</v>
       </c>
       <c r="F22">
         <v>10087668052.0</v>
       </c>
       <c r="G22">
         <v>11047764139.0</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B23"/>
       <c r="C23">
         <v>120511176833.0</v>
       </c>
       <c r="D23">
         <v>-4434777778.0</v>
       </c>
       <c r="E23">
         <v>-6384019534.0</v>
       </c>
       <c r="F23">
         <v>652600000.0</v>
       </c>
       <c r="G23">
         <v>2010000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B24"/>
       <c r="C24">
         <v>952502000.0</v>
       </c>
       <c r="D24">
         <v>3195612289.0</v>
       </c>
       <c r="E24">
         <v>-43000000000.0</v>
       </c>
       <c r="F24"/>
       <c r="G24"/>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B25">
         <v>73427437000.0</v>
       </c>
       <c r="C25">
         <v>-37527144000.0</v>
       </c>
       <c r="D25">
         <v>-54653359725.0</v>
       </c>
       <c r="E25">
         <v>45859054121.0</v>
       </c>
       <c r="F25">
         <v>29767862168.0</v>
       </c>
       <c r="G25">
         <v>17197441176.0</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B26"/>
       <c r="C26">
         <v>120511176830.0</v>
       </c>
       <c r="D26">
         <v>0.0</v>
       </c>
       <c r="E26">
         <v>245000000000.0</v>
       </c>
       <c r="F26"/>
       <c r="G26"/>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B28">
         <v>-33492879000.0</v>
       </c>
       <c r="C28">
         <v>117922906000.0</v>
       </c>
       <c r="D28">
         <v>3921951719.0</v>
       </c>
       <c r="E28">
         <v>238201506399.0</v>
       </c>
       <c r="F28">
         <v>-21375617094.0</v>
       </c>
       <c r="G28">
         <v>1134796836.0</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B29">
         <v>-3044977000.0</v>
       </c>
       <c r="C29">
         <v>4799263000.0</v>
       </c>
       <c r="D29">
         <v>-9026667787.0</v>
       </c>
       <c r="E29">
         <v>40241785957.0</v>
       </c>
       <c r="F29">
         <v>31155187865.0</v>
       </c>
       <c r="G29">
         <v>20916098453.0</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B30">
         <v>-3391108000.0</v>
       </c>
       <c r="C30">
         <v>-89689244000.0</v>
       </c>
       <c r="D30">
         <v>-15572836426.0</v>
       </c>
       <c r="E30">
         <v>-247396238841.0</v>
       </c>
       <c r="F30">
         <v>-12380679550.0</v>
       </c>
       <c r="G30">
         <v>-22950333313.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O30"/>
+  <dimension ref="A1:P30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="15" max="15" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15">
+    <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>68</v>
       </c>
       <c r="C1" t="s">
+        <v>69</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="E1" t="s">
         <v>70</v>
       </c>
       <c r="F1" t="s">
         <v>71</v>
       </c>
       <c r="G1" t="s">
+        <v>72</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="I1" t="s">
         <v>73</v>
       </c>
       <c r="J1" t="s">
         <v>74</v>
       </c>
       <c r="K1" t="s">
+        <v>75</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="M1" t="s">
         <v>76</v>
       </c>
       <c r="N1" t="s">
         <v>77</v>
       </c>
       <c r="O1" t="s">
+        <v>78</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="2" spans="1:15">
+    <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B2">
-        <v>6566621000.0</v>
+        <v>7107392000.0</v>
       </c>
       <c r="C2">
         <v>6566621000.0</v>
       </c>
       <c r="D2">
+        <v>6566621000.0</v>
+      </c>
+      <c r="E2">
         <v>13612886802.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>13204206686.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>47959488000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>6167131000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>9971188176.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>10286171560.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>12330542937.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>4875572158.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>12330542937.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>6123693741.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>15955409604.0</v>
       </c>
-      <c r="O2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:15">
+      <c r="P2"/>
+    </row>
+    <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
+        <v>0</v>
+      </c>
+      <c r="D3">
         <v>3111750000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>9</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>9799993</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>269558000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>30697635000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>41165632123</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>26952252</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>80146796189</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>2529856058</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>1649017425</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>45000000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>13753736600</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>61198119421</v>
       </c>
     </row>
-    <row r="4" spans="1:15">
+    <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
-    </row>
-    <row r="5" spans="1:15">
+      <c r="P4"/>
+    </row>
+    <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
-    </row>
-    <row r="6" spans="1:15">
+      <c r="P5"/>
+    </row>
+    <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B6">
+        <v>-2456371000.0</v>
+      </c>
+      <c r="C6">
         <v>540771000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>2969734000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-7046265699.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>408680116.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-36916195000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>41792357000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-3804057322.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>1273581232.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-2044371377.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>2319946370.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-5411098122.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>6206849196.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-31524294430.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>15955409604.0</v>
       </c>
     </row>
-    <row r="7" spans="1:15">
+    <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
-      <c r="D7">
-[...1 lines deleted...]
-      </c>
+      <c r="D7"/>
       <c r="E7">
         <v>-30728488680.0</v>
       </c>
       <c r="F7">
         <v>-30728488680.0</v>
       </c>
       <c r="G7">
+        <v>-30728488680.0</v>
+      </c>
+      <c r="H7">
         <v>-72722332800.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-35908414670.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-41960268830.0</v>
       </c>
-      <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
-    </row>
-    <row r="8" spans="1:15">
+      <c r="P7"/>
+    </row>
+    <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
-    </row>
-    <row r="9" spans="1:15">
+      <c r="P8"/>
+    </row>
+    <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
-    </row>
-    <row r="10" spans="1:15">
+      <c r="P9"/>
+    </row>
+    <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
-    </row>
-    <row r="11" spans="1:15">
+      <c r="P10"/>
+    </row>
+    <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
-    </row>
-    <row r="12" spans="1:15">
+      <c r="P11"/>
+    </row>
+    <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
-    </row>
-    <row r="13" spans="1:15">
+      <c r="P12"/>
+    </row>
+    <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
-    </row>
-    <row r="14" spans="1:15">
+      <c r="P13"/>
+    </row>
+    <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B14">
+        <v>9409569000.0</v>
+      </c>
+      <c r="C14">
         <v>9685622000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>9303738000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>8723904483.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>8893591305.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>9153175000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>7953907000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-14100803897.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>7052789589.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>7048014308.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>6437532649.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>6021026557.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>7231138064.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>26389720712.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>10198920448.0</v>
       </c>
     </row>
-    <row r="15" spans="1:15">
+    <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
-    </row>
-    <row r="16" spans="1:15">
+      <c r="P15"/>
+    </row>
+    <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B16">
+        <v>4651021000.0</v>
+      </c>
+      <c r="C16">
         <v>7107392000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>9536355000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>6566621103.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>13612886802.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>11043293000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>47959488000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>6167130854.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>11559752792.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>10286171560.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>2319946370.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>6919444815.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>12330542937.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-31524294430.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>15955409604.0</v>
       </c>
     </row>
-    <row r="17" spans="1:15">
+    <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
-    </row>
-    <row r="18" spans="1:15">
+      <c r="P17"/>
+    </row>
+    <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B18">
+        <v>298020000.0</v>
+      </c>
+      <c r="C18">
         <v>4584673000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>34527230000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>530359640.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>2062462502.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-43556136000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>24438841000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>12187051467.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>1625855926.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-124094231473.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-1418976327.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-14494427300.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>8007899193.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-32965063042.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-43701306199.0</v>
       </c>
     </row>
-    <row r="19" spans="1:15">
+    <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
-    </row>
-    <row r="20" spans="1:15">
+      <c r="P19"/>
+    </row>
+    <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B20"/>
-      <c r="C20">
-[...1 lines deleted...]
-      </c>
+      <c r="C20"/>
       <c r="D20">
         <v>0.0</v>
       </c>
-      <c r="E20"/>
+      <c r="E20">
+        <v>0.0</v>
+      </c>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
-    </row>
-    <row r="21" spans="1:15">
+      <c r="P20"/>
+    </row>
+    <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>128</v>
-[...1 lines deleted...]
-      <c r="B21">
+        <v>129</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21">
         <v>-5119679615.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-10756827575.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-11402719223.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-1430725549.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>8193487074.0</v>
       </c>
-      <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
-    </row>
-    <row r="22" spans="1:15">
+      <c r="P21"/>
+    </row>
+    <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B22">
+        <v>-6215611000.0</v>
+      </c>
+      <c r="C22">
         <v>-5062173000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-85558094000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-7075529242.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-10839860162.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-9073339000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>11264349000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>5446088775.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-5298037141.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>1638318611.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>4244218242.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>1763252162.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>5301974730.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>5446560013.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>5459719939.0</v>
       </c>
     </row>
-    <row r="23" spans="1:15">
+    <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>129</v>
-[...2 lines deleted...]
-      <c r="C23">
+        <v>130</v>
+      </c>
+      <c r="B23">
+        <v>5382215000.0</v>
+      </c>
+      <c r="C23"/>
+      <c r="D23">
         <v>4591942000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>12189003032.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-16721916916.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-59028000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>24942047000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-13012062713.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>3443472905.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>118711446750.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>2141116552.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-4029893448.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-6899454065.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>5131818865.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>122781715803.0</v>
       </c>
     </row>
-    <row r="24" spans="1:15">
+    <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
-      <c r="G24">
+      <c r="G24"/>
+      <c r="H24">
         <v>952502000.0</v>
       </c>
-      <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24">
         <v>1597806145.0</v>
       </c>
-      <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
-      <c r="O24">
+      <c r="O24"/>
+      <c r="P24">
         <v>-63125000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:15">
+    <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B25">
+        <v>-2895938000.0</v>
+      </c>
+      <c r="C25">
         <v>-38776000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>113893334000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-1118015592.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>4018531352.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-43366413000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-25477050000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>62007398712.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>14003634908.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-38537739587.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-9570871160.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-20629688594.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>9892062527.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1731834257.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1838172835.0</v>
       </c>
     </row>
-    <row r="26" spans="1:15">
+    <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
-      <c r="D26">
-[...1 lines deleted...]
-      </c>
+      <c r="D26"/>
       <c r="E26">
         <v>0.0</v>
       </c>
-      <c r="F26"/>
-      <c r="G26">
+      <c r="F26">
+        <v>0.0</v>
+      </c>
+      <c r="G26"/>
+      <c r="H26">
         <v>-4488823000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-4488823167.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>120511176830.0</v>
       </c>
-      <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
-    </row>
-    <row r="27" spans="1:15">
+      <c r="P26"/>
+    </row>
+    <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
-    </row>
-    <row r="28" spans="1:15">
+      <c r="P27"/>
+    </row>
+    <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B28">
+        <v>-2754391000.0</v>
+      </c>
+      <c r="C28">
         <v>-7013635000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-30968045000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-7579243705.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-1585530204.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>6639940000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>16401014000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-15991108789.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1113548401.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>116399452302.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>2141116552.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>9083329174.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-1801049997.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1440768612.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>122781715803.0</v>
       </c>
     </row>
-    <row r="29" spans="1:15">
+    <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B29">
+        <v>298020000.0</v>
+      </c>
+      <c r="C29">
         <v>4584673000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>37638978000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>530359649.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2072262495.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-43286577000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-6258794000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>53352683590.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1652808178.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-43947435284.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1110879731.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-12845409875.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>7962899193.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-19211326442.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>17496813222.0</v>
       </c>
     </row>
-    <row r="30" spans="1:15">
+    <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B30"/>
-      <c r="C30">
+      <c r="C30"/>
+      <c r="D30">
         <v>-3111750000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-7.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-9799993.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-269558000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>31650136000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-41165632123.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-26952252.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-80146796189.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-932049913.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-1649017421.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>45000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-13753736600.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-124323119421.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>