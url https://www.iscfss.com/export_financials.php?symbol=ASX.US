--- v0 (2026-03-14)
+++ v1 (2026-09-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="226">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="228">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -289,50 +289,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1464,51 +1470,53 @@
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
     </row>
     <row r="7" spans="1:28">
       <c r="A7" t="s">
         <v>33</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>8848107000.0</v>
+      </c>
       <c r="C7">
         <v>7812023000.0</v>
       </c>
       <c r="D7">
         <v>8222006000.0</v>
       </c>
       <c r="E7">
         <v>7708487000.0</v>
       </c>
       <c r="F7">
         <v>7399884000.0</v>
       </c>
       <c r="G7">
         <v>5875830000.0</v>
       </c>
       <c r="H7">
         <v>5808925000.0</v>
       </c>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
@@ -1516,97 +1524,101 @@
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
     </row>
     <row r="8" spans="1:28">
       <c r="A8" t="s">
         <v>34</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>44479768000.0</v>
+      </c>
       <c r="C8">
         <v>44152505000.0</v>
       </c>
       <c r="D8">
         <v>43854648000.0</v>
       </c>
       <c r="E8">
         <v>43679841000.0</v>
       </c>
       <c r="F8">
         <v>44086502000.0</v>
       </c>
       <c r="G8">
         <v>43515920000.0</v>
       </c>
       <c r="H8">
         <v>43305287000.0</v>
       </c>
       <c r="I8">
         <v>43217144000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
     </row>
     <row r="9" spans="1:28">
       <c r="A9" t="s">
         <v>35</v>
       </c>
-      <c r="B9"/>
+      <c r="B9">
+        <v>156457170000.0</v>
+      </c>
       <c r="C9">
         <v>148872716000.0</v>
       </c>
       <c r="D9">
         <v>144407128000.0</v>
       </c>
       <c r="E9">
         <v>142686356000.0</v>
       </c>
       <c r="F9">
         <v>143691717000.0</v>
       </c>
       <c r="G9">
         <v>139766099000.0</v>
       </c>
       <c r="H9">
         <v>138908912000.0</v>
       </c>
       <c r="I9">
         <v>143275213000.0</v>
       </c>
       <c r="J9">
         <v>40622877000.0</v>
       </c>
       <c r="K9">
@@ -1700,51 +1712,53 @@
         <v>13303495000.0</v>
       </c>
       <c r="W10">
         <v>5958795000.0</v>
       </c>
       <c r="X10">
         <v>8556877000.0</v>
       </c>
       <c r="Y10">
         <v>10400000000.0</v>
       </c>
       <c r="Z10">
         <v>11770736000.0</v>
       </c>
       <c r="AA10">
         <v>14166489000.0</v>
       </c>
       <c r="AB10">
         <v>12020761000.0</v>
       </c>
     </row>
     <row r="11" spans="1:28">
       <c r="A11" t="s">
         <v>37</v>
       </c>
-      <c r="B11"/>
+      <c r="B11">
+        <v>35723213000.0</v>
+      </c>
       <c r="C11">
         <v>21734844000.0</v>
       </c>
       <c r="D11">
         <v>11307314000.0</v>
       </c>
       <c r="E11">
         <v>10401990000.0</v>
       </c>
       <c r="F11">
         <v>28973020000.0</v>
       </c>
       <c r="G11">
         <v>2797132000.0</v>
       </c>
       <c r="H11">
         <v>15558372000.0</v>
       </c>
       <c r="I11">
         <v>19180676000.0</v>
       </c>
       <c r="J11">
         <v>6372343000.0</v>
       </c>
       <c r="K11"/>
@@ -2262,51 +2276,53 @@
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
     </row>
     <row r="20" spans="1:28">
       <c r="A20" t="s">
         <v>46</v>
       </c>
-      <c r="B20"/>
+      <c r="B20">
+        <v>51886100000.0</v>
+      </c>
       <c r="C20">
         <v>52525342000.0</v>
       </c>
       <c r="D20">
         <v>52419427000.0</v>
       </c>
       <c r="E20">
         <v>52313399000.0</v>
       </c>
       <c r="F20">
         <v>52072413000.0</v>
       </c>
       <c r="G20">
         <v>52709053000.0</v>
       </c>
       <c r="H20">
         <v>50198436000.0</v>
       </c>
       <c r="I20">
         <v>49974446000.0</v>
       </c>
       <c r="J20">
         <v>9934494000.0</v>
       </c>
       <c r="K20">
@@ -2600,51 +2616,53 @@
         <v>131517868000.0</v>
       </c>
       <c r="W23">
         <v>133787634000.0</v>
       </c>
       <c r="X23">
         <v>114227513000.0</v>
       </c>
       <c r="Y23">
         <v>105078265000.0</v>
       </c>
       <c r="Z23">
         <v>106326309000.0</v>
       </c>
       <c r="AA23">
         <v>108341150000.0</v>
       </c>
       <c r="AB23">
         <v>78716664000.0</v>
       </c>
     </row>
     <row r="24" spans="1:28">
       <c r="A24" t="s">
         <v>50</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>214080678000.0</v>
+      </c>
       <c r="C24">
         <v>139728380000.0</v>
       </c>
       <c r="D24">
         <v>101853882000.0</v>
       </c>
       <c r="E24">
         <v>137799000000.0</v>
       </c>
       <c r="F24">
         <v>164311000000.0</v>
       </c>
       <c r="G24">
         <v>157424000000.0</v>
       </c>
       <c r="H24">
         <v>172237985000.0</v>
       </c>
       <c r="I24">
         <v>144105231000.0</v>
       </c>
       <c r="J24">
         <v>44126586000.0</v>
       </c>
       <c r="K24">
@@ -2682,51 +2700,53 @@
       </c>
       <c r="V24">
         <v>1306772000.0</v>
       </c>
       <c r="W24">
         <v>1465962000.0</v>
       </c>
       <c r="X24">
         <v>907327000.0</v>
       </c>
       <c r="Y24">
         <v>812373000.0</v>
       </c>
       <c r="Z24">
         <v>796555000.0</v>
       </c>
       <c r="AA24">
         <v>680103000.0</v>
       </c>
       <c r="AB24"/>
     </row>
     <row r="25" spans="1:28">
       <c r="A25" t="s">
         <v>51</v>
       </c>
-      <c r="B25"/>
+      <c r="B25">
+        <v>221959344000.0</v>
+      </c>
       <c r="C25">
         <v>146553914000.0</v>
       </c>
       <c r="D25">
         <v>109013649000.0</v>
       </c>
       <c r="E25">
         <v>144527838000.0</v>
       </c>
       <c r="F25">
         <v>166119851000.0</v>
       </c>
       <c r="G25">
         <v>156614367000.0</v>
       </c>
       <c r="H25">
         <v>177414108000.0</v>
       </c>
       <c r="I25">
         <v>144105231000.0</v>
       </c>
       <c r="J25">
         <v>44126586000.0</v>
       </c>
       <c r="K25">
@@ -2734,51 +2754,53 @@
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
     </row>
     <row r="26" spans="1:28">
       <c r="A26" t="s">
         <v>52</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>45676938000.0</v>
+      </c>
       <c r="C26">
         <v>41516266000.0</v>
       </c>
       <c r="D26">
         <v>29450357000.0</v>
       </c>
       <c r="E26">
         <v>22909000000.0</v>
       </c>
       <c r="F26">
         <v>23260000000.0</v>
       </c>
       <c r="G26">
         <v>17041000000.0</v>
       </c>
       <c r="H26">
         <v>15576905000.0</v>
       </c>
       <c r="I26">
         <v>12590156000.0</v>
       </c>
       <c r="J26">
         <v>51047257000.0</v>
       </c>
       <c r="K26">
@@ -2918,51 +2940,53 @@
         <v>51259066000.0</v>
       </c>
       <c r="W28">
         <v>47385101000.0</v>
       </c>
       <c r="X28">
         <v>42818339000.0</v>
       </c>
       <c r="Y28">
         <v>31339132000.0</v>
       </c>
       <c r="Z28">
         <v>29275389000.0</v>
       </c>
       <c r="AA28">
         <v>22160495000.0</v>
       </c>
       <c r="AB28">
         <v>17442899000.0</v>
       </c>
     </row>
     <row r="29" spans="1:28">
       <c r="A29" t="s">
         <v>55</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>601714267000.0</v>
+      </c>
       <c r="C29">
         <v>513626272000.0</v>
       </c>
       <c r="D29">
         <v>465474854000.0</v>
       </c>
       <c r="E29">
         <v>495856000000.0</v>
       </c>
       <c r="F29">
         <v>564324000000.0</v>
       </c>
       <c r="G29">
         <v>495145000000.0</v>
       </c>
       <c r="H29">
         <v>414367181000.0</v>
       </c>
       <c r="I29">
         <v>399536169000.0</v>
       </c>
       <c r="J29">
         <v>264631937000.0</v>
       </c>
       <c r="K29"/>
@@ -3104,51 +3128,53 @@
       <c r="M31">
         <v>138305621000.0</v>
       </c>
       <c r="N31">
         <v>111066977000.0</v>
       </c>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
     </row>
     <row r="32" spans="1:28">
       <c r="A32" t="s">
         <v>58</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>69446509000.0</v>
+      </c>
       <c r="C32">
         <v>40861370000.0</v>
       </c>
       <c r="D32">
         <v>35712549000.0</v>
       </c>
       <c r="E32">
         <v>78106000000.0</v>
       </c>
       <c r="F32">
         <v>81430000000.0</v>
       </c>
       <c r="G32">
         <v>52059000000.0</v>
       </c>
       <c r="H32">
         <v>47700816000.0</v>
       </c>
       <c r="I32">
         <v>42926793000.0</v>
       </c>
       <c r="J32">
         <v>36561535000.0</v>
       </c>
       <c r="K32"/>
@@ -3238,51 +3264,53 @@
         <v>83831593000.0</v>
       </c>
       <c r="W33">
         <v>97939775000.0</v>
       </c>
       <c r="X33">
         <v>82784387000.0</v>
       </c>
       <c r="Y33">
         <v>78017394000.0</v>
       </c>
       <c r="Z33">
         <v>76676654000.0</v>
       </c>
       <c r="AA33">
         <v>77553503000.0</v>
       </c>
       <c r="AB33">
         <v>54947905000.0</v>
       </c>
     </row>
     <row r="34" spans="1:28">
       <c r="A34" t="s">
         <v>60</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>37584819000.0</v>
+      </c>
       <c r="C34">
         <v>7056670000.0</v>
       </c>
       <c r="D34">
         <v>5824896000.0</v>
       </c>
       <c r="E34">
         <v>27083000000.0</v>
       </c>
       <c r="F34">
         <v>23062000000.0</v>
       </c>
       <c r="G34">
         <v>19637000000.0</v>
       </c>
       <c r="H34">
         <v>1680346000.0</v>
       </c>
       <c r="I34">
         <v>1371302000.0</v>
       </c>
       <c r="J34">
         <v>1210590000.0</v>
       </c>
       <c r="K34">
@@ -3504,51 +3532,53 @@
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
     </row>
     <row r="38" spans="1:28">
       <c r="A38" t="s">
         <v>64</v>
       </c>
-      <c r="B38"/>
+      <c r="B38">
+        <v>12566151000.0</v>
+      </c>
       <c r="C38">
         <v>-86000.0</v>
       </c>
       <c r="D38">
         <v>9537580000.0</v>
       </c>
       <c r="E38">
         <v>9932348000.0</v>
       </c>
       <c r="F38">
         <v>30789000000.0</v>
       </c>
       <c r="G38">
         <v>19278644000.0</v>
       </c>
       <c r="H38">
         <v>18537307000.0</v>
       </c>
       <c r="I38">
         <v>24448162000.0</v>
       </c>
       <c r="J38">
         <v>21426978000.0</v>
       </c>
       <c r="K38">
@@ -4008,51 +4038,53 @@
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
     </row>
     <row r="45" spans="1:28">
       <c r="A45" t="s">
         <v>71</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>982881939000.0</v>
+      </c>
       <c r="C45">
         <v>832676971000.0</v>
       </c>
       <c r="D45">
         <v>732416686000.0</v>
       </c>
       <c r="E45">
         <v>279295401000.0</v>
       </c>
       <c r="F45">
         <v>250547000000.0</v>
       </c>
       <c r="G45">
         <v>241828000000.0</v>
       </c>
       <c r="H45">
         <v>241885548000.0</v>
       </c>
       <c r="I45">
         <v>214592588000.0</v>
       </c>
       <c r="J45">
         <v>135168406000.0</v>
       </c>
       <c r="K45">
@@ -4178,51 +4210,53 @@
         <v>68244399000.0</v>
       </c>
       <c r="W46">
         <v>82282089000.0</v>
       </c>
       <c r="X46">
         <v>67266559000.0</v>
       </c>
       <c r="Y46">
         <v>63234785000.0</v>
       </c>
       <c r="Z46">
         <v>60555079000.0</v>
       </c>
       <c r="AA46">
         <v>60566187000.0</v>
       </c>
       <c r="AB46">
         <v>38790406000.0</v>
       </c>
     </row>
     <row r="47" spans="1:28">
       <c r="A47" t="s">
         <v>73</v>
       </c>
-      <c r="B47"/>
+      <c r="B47">
+        <v>433751580000.0</v>
+      </c>
       <c r="C47">
         <v>324382558000.0</v>
       </c>
       <c r="D47">
         <v>276313788000.0</v>
       </c>
       <c r="E47">
         <v>301024493000.0</v>
       </c>
       <c r="F47">
         <v>250547000000.0</v>
       </c>
       <c r="G47">
         <v>241827936000.0</v>
       </c>
       <c r="H47">
         <v>241885548000.0</v>
       </c>
       <c r="I47">
         <v>214592588000.0</v>
       </c>
       <c r="J47">
         <v>135168406000.0</v>
       </c>
       <c r="K47">
@@ -4260,51 +4294,53 @@
       </c>
       <c r="V47">
         <v>2074414000.0</v>
       </c>
       <c r="W47">
         <v>2595681000.0</v>
       </c>
       <c r="X47">
         <v>1981169000.0</v>
       </c>
       <c r="Y47">
         <v>1818123000.0</v>
       </c>
       <c r="Z47">
         <v>1730145000.0</v>
       </c>
       <c r="AA47">
         <v>1825933000.0</v>
       </c>
       <c r="AB47"/>
     </row>
     <row r="48" spans="1:28">
       <c r="A48" t="s">
         <v>74</v>
       </c>
-      <c r="B48"/>
+      <c r="B48">
+        <v>112302713000.0</v>
+      </c>
       <c r="C48">
         <v>96640231000.0</v>
       </c>
       <c r="D48">
         <v>89980210000.0</v>
       </c>
       <c r="E48">
         <v>91556474000.0</v>
       </c>
       <c r="F48">
         <v>69712555000.0</v>
       </c>
       <c r="G48">
         <v>30084965000.0</v>
       </c>
       <c r="H48">
         <v>21029962000.0</v>
       </c>
       <c r="I48">
         <v>20403477000.0</v>
       </c>
       <c r="J48">
         <v>53599541000.0</v>
       </c>
       <c r="K48">
@@ -4386,51 +4422,53 @@
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
     </row>
     <row r="50" spans="1:28">
       <c r="A50" t="s">
         <v>76</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>40733681000.0</v>
+      </c>
       <c r="C50">
         <v>53871640000.0</v>
       </c>
       <c r="D50">
         <v>69140864000.0</v>
       </c>
       <c r="E50">
         <v>56772000000.0</v>
       </c>
       <c r="F50">
         <v>139936000000.0</v>
       </c>
       <c r="G50">
         <v>119086000000.0</v>
       </c>
       <c r="H50">
         <v>42701796000.0</v>
       </c>
       <c r="I50">
         <v>54042503000.0</v>
       </c>
       <c r="J50">
         <v>32385293000.0</v>
       </c>
       <c r="K50">
@@ -5138,60 +5176,60 @@
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
     </row>
     <row r="60" spans="1:28">
       <c r="A60" t="s">
         <v>86</v>
       </c>
       <c r="B60">
         <v>346900000000.0</v>
       </c>
       <c r="C60">
         <v>320026252000.0</v>
       </c>
       <c r="D60">
         <v>294480108000.0</v>
       </c>
       <c r="E60">
-        <v>301285000000.0</v>
+        <v>319925000000.0</v>
       </c>
       <c r="F60">
-        <v>260077000000.0</v>
+        <v>274633000000.0</v>
       </c>
       <c r="G60">
         <v>216115107000.0</v>
       </c>
       <c r="H60">
-        <v>200969000000.0</v>
+        <v>214347000000.0</v>
       </c>
       <c r="I60">
         <v>201388435000.0</v>
       </c>
       <c r="J60">
         <v>188120058000.0</v>
       </c>
       <c r="K60">
         <v>154840614000.0</v>
       </c>
       <c r="L60">
         <v>154432435000.0</v>
       </c>
       <c r="M60">
         <v>147481534000.0</v>
       </c>
       <c r="N60">
         <v>121615651000.0</v>
       </c>
       <c r="O60">
         <v>106314689000.0</v>
       </c>
       <c r="P60">
         <v>98278032000.0</v>
       </c>
@@ -5345,747 +5383,759 @@
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DA62"/>
+  <dimension ref="A1:DC62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:105">
+    <row r="1" spans="1:107">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>89</v>
+      </c>
+      <c r="C1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>90</v>
       </c>
       <c r="E1" t="s">
         <v>91</v>
       </c>
       <c r="F1" t="s">
+        <v>92</v>
+      </c>
+      <c r="G1" t="s">
+        <v>93</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>93</v>
       </c>
       <c r="I1" t="s">
         <v>94</v>
       </c>
       <c r="J1" t="s">
+        <v>95</v>
+      </c>
+      <c r="K1" t="s">
+        <v>96</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>96</v>
       </c>
       <c r="M1" t="s">
         <v>97</v>
       </c>
       <c r="N1" t="s">
+        <v>98</v>
+      </c>
+      <c r="O1" t="s">
+        <v>99</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>99</v>
       </c>
       <c r="Q1" t="s">
         <v>100</v>
       </c>
       <c r="R1" t="s">
+        <v>101</v>
+      </c>
+      <c r="S1" t="s">
+        <v>102</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>102</v>
       </c>
       <c r="U1" t="s">
         <v>103</v>
       </c>
       <c r="V1" t="s">
+        <v>104</v>
+      </c>
+      <c r="W1" t="s">
+        <v>105</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>105</v>
       </c>
       <c r="Y1" t="s">
         <v>106</v>
       </c>
       <c r="Z1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AC1" t="s">
         <v>109</v>
       </c>
       <c r="AD1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AG1" t="s">
         <v>112</v>
       </c>
       <c r="AH1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AK1" t="s">
         <v>115</v>
       </c>
       <c r="AL1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AO1" t="s">
         <v>118</v>
       </c>
       <c r="AP1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AS1" t="s">
         <v>121</v>
       </c>
       <c r="AT1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AW1" t="s">
         <v>124</v>
       </c>
       <c r="AX1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BA1" t="s">
         <v>127</v>
       </c>
       <c r="BB1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BE1" t="s">
         <v>130</v>
       </c>
       <c r="BF1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BI1" t="s">
         <v>133</v>
       </c>
       <c r="BJ1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BM1" t="s">
         <v>136</v>
       </c>
       <c r="BN1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BQ1" t="s">
         <v>139</v>
       </c>
       <c r="BR1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BU1" t="s">
         <v>142</v>
       </c>
       <c r="BV1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BY1" t="s">
         <v>145</v>
       </c>
       <c r="BZ1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>147</v>
       </c>
       <c r="CC1" t="s">
         <v>148</v>
       </c>
       <c r="CD1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CG1" t="s">
         <v>151</v>
       </c>
       <c r="CH1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CK1" t="s">
         <v>154</v>
       </c>
       <c r="CL1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...4 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CO1" t="s">
         <v>157</v>
       </c>
       <c r="CP1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...4 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CS1" t="s">
         <v>160</v>
       </c>
       <c r="CT1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CU1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...4 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CW1" t="s">
         <v>163</v>
       </c>
       <c r="CX1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CY1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...4 lines deleted...]
-        <v>165</v>
       </c>
       <c r="DA1" t="s">
         <v>166</v>
       </c>
+      <c r="DB1" t="s">
+        <v>167</v>
+      </c>
+      <c r="DC1" t="s">
+        <v>168</v>
+      </c>
     </row>
-    <row r="2" spans="1:105">
+    <row r="2" spans="1:107">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2">
+        <v>99516000000.0</v>
+      </c>
+      <c r="C2">
+        <v>86878973000.0</v>
+      </c>
+      <c r="D2">
         <v>88754000000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>90442000000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>70518000000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>74382000000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>78221000000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>82595000000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>70906000000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>66454000000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>70329069000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>79053000000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>67225000000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>63552000000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>78997300000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>104286081000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>86534000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>83898000000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>84470000000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>83060000000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>70893000000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>73268000000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>73268234000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>71515000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>54400000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>53944000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>56066000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>56385000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>45295000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>43095000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>56884116000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>60470000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>47587000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>33112000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>41672233000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>41077069000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>32471000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>30621000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>35803984000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>37856245000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>31340000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>28907000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>34138564000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>39700000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>33955000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>31705893000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>35411281000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>34882000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>26702000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>25471468000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>28988976000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>27002000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>22402703000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>21832000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>24226701000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>22682472000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>733389000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>21191923000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>21191923000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>790870000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>22537697000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>23727161000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>24389249000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>801443000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>771491000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>8954015000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>8954015000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>256291000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>208789000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>5167347000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>5167347000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>275147000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>274671000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>149835000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>149834592.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>297184000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>231983000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>228809000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>224143000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>8969946000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>9403067000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>9035067000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>10927389535.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>9955533000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>7848101000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>7118110000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>7860538560.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>7572157000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>7932774000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>5667216000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CN2">
         <v>190909000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CO2">
         <v>140675000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CP2">
         <v>4152250000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CQ2">
         <v>3819444000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CR2">
         <v>4069565370.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CS2">
         <v>3664921000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CT2">
         <v>3806344000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CU2">
         <v>3149055000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CV2">
         <v>2968776651.0</v>
       </c>
-      <c r="CU2">
+      <c r="CW2">
         <v>2567445000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CX2">
         <v>2390386000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CY2">
         <v>3349753000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CZ2">
         <v>3859900338.0</v>
       </c>
-      <c r="CY2">
+      <c r="DA2">
         <v>4952978000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DB2">
         <v>4590755000.0</v>
       </c>
-      <c r="DA2"/>
+      <c r="DC2"/>
     </row>
-    <row r="3" spans="1:105">
+    <row r="3" spans="1:107">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
-      <c r="Z3">
-[...4 lines deleted...]
-      </c>
+      <c r="Z3"/>
+      <c r="AA3"/>
       <c r="AB3">
         <v>0.0</v>
       </c>
       <c r="AC3">
         <v>0.0</v>
       </c>
       <c r="AD3">
         <v>0.0</v>
       </c>
       <c r="AE3">
         <v>0.0</v>
       </c>
       <c r="AF3">
         <v>0.0</v>
       </c>
-      <c r="AG3"/>
-      <c r="AH3"/>
+      <c r="AG3">
+        <v>0.0</v>
+      </c>
+      <c r="AH3">
+        <v>0.0</v>
+      </c>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
@@ -6113,102 +6163,104 @@
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
+      <c r="DB3"/>
+      <c r="DC3"/>
     </row>
-    <row r="4" spans="1:105">
+    <row r="4" spans="1:107">
       <c r="A4" t="s">
         <v>30</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-      <c r="Z4">
-[...4 lines deleted...]
-      </c>
+      <c r="Z4"/>
+      <c r="AA4"/>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
-      <c r="AG4"/>
-      <c r="AH4"/>
+      <c r="AG4">
+        <v>0.0</v>
+      </c>
+      <c r="AH4">
+        <v>0.0</v>
+      </c>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
@@ -6236,402 +6288,406 @@
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
+      <c r="DB4"/>
+      <c r="DC4"/>
     </row>
-    <row r="5" spans="1:105">
+    <row r="5" spans="1:107">
       <c r="A5" t="s">
         <v>31</v>
       </c>
       <c r="B5"/>
-      <c r="C5">
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5">
         <v>-3790800000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-14606119000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>11080182000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>24609350000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>4657798000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>9731123000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>21544097000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>26056594999.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>33115565000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>25459945000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>22950012000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>22950012000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>29393869000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>21576917999.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>15650855000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>15869225000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>9532658000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>8751538000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>14749081000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>14749081000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-12632216000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-14208634000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-12212744000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>9106677000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-7107609000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-4967576999.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>3353938000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>3353938000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-7380221000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-4490050000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-6131542000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>20119004000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>14974391000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-5047025000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>17950970000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>17950970000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>16295580000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>2587703000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>16003083000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>16003083000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>6451638000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>2232395000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>13643816000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>13643816000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>1880354000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>395859000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>12384901000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2933305000.0</v>
       </c>
       <c r="AZ5">
         <v>12384901000.0</v>
       </c>
       <c r="BA5">
+        <v>2933305000.0</v>
+      </c>
+      <c r="BB5">
+        <v>12384901000.0</v>
+      </c>
+      <c r="BC5">
         <v>7411835000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>-309992000.0</v>
       </c>
-      <c r="BC5"/>
-[...1 lines deleted...]
-      <c r="BE5">
+      <c r="BE5"/>
+      <c r="BF5"/>
+      <c r="BG5">
         <v>7311656000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>3123345000.0</v>
       </c>
-      <c r="BG5"/>
-      <c r="BH5">
+      <c r="BI5"/>
+      <c r="BJ5">
         <v>-1298016000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>-396068000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BL5">
         <v>-1272418000.0</v>
       </c>
-      <c r="BK5"/>
-[...1 lines deleted...]
-      <c r="BM5">
+      <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5">
         <v>3053365000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BP5">
         <v>3053365000.0</v>
       </c>
-      <c r="BO5"/>
-[...1 lines deleted...]
-      <c r="BQ5">
+      <c r="BQ5"/>
+      <c r="BR5"/>
+      <c r="BS5">
         <v>4204118000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BT5">
         <v>4204118000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BU5">
         <v>70654104000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BV5">
         <v>65932059000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BW5">
         <v>76852946000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BX5">
         <v>3067847067.0</v>
       </c>
-      <c r="BW5">
+      <c r="BY5">
         <v>70598582000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BZ5">
         <v>63873100000.0</v>
       </c>
-      <c r="BY5">
+      <c r="CA5">
         <v>68577481000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CB5">
         <v>2112125170.0</v>
       </c>
-      <c r="CA5">
+      <c r="CC5">
         <v>63021315000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CD5">
         <v>58201744000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CE5">
         <v>50505373000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CF5">
         <v>987733860.0</v>
       </c>
-      <c r="CE5">
+      <c r="CG5">
         <v>44302122000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CH5">
         <v>45253165000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CI5">
         <v>51149601000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CJ5">
         <v>4369635350.0</v>
       </c>
-      <c r="CI5">
+      <c r="CK5">
         <v>44142618000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CL5">
         <v>41344544000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CM5">
         <v>46392093000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CN5">
         <v>1473141030.0</v>
       </c>
-      <c r="CM5">
+      <c r="CO5">
         <v>41079255000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CP5">
         <v>42595160000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CQ5">
         <v>39097220000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CR5">
         <v>1426782662.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CS5">
         <v>38254795000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CT5">
         <v>37762936000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CU5">
         <v>38348492000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CV5">
         <v>5210735016.0</v>
       </c>
-      <c r="CU5">
+      <c r="CW5">
         <v>33475531000.0</v>
       </c>
-      <c r="CV5"/>
-      <c r="CW5">
+      <c r="CX5"/>
+      <c r="CY5">
         <v>4776324000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CZ5">
         <v>4776324102.0</v>
       </c>
-      <c r="CY5">
+      <c r="DA5">
         <v>-18244512720.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DB5">
         <v>147576000.0</v>
       </c>
-      <c r="DA5"/>
+      <c r="DC5"/>
     </row>
-    <row r="6" spans="1:105">
+    <row r="6" spans="1:107">
       <c r="A6" t="s">
         <v>32</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
-      <c r="Z6">
-[...4 lines deleted...]
-      </c>
+      <c r="Z6"/>
+      <c r="AA6"/>
       <c r="AB6">
         <v>0.0</v>
       </c>
       <c r="AC6">
         <v>0.0</v>
       </c>
       <c r="AD6">
         <v>0.0</v>
       </c>
       <c r="AE6">
         <v>0.0</v>
       </c>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
-      <c r="AH6"/>
-      <c r="AI6"/>
+      <c r="AH6">
+        <v>0.0</v>
+      </c>
+      <c r="AI6">
+        <v>0.0</v>
+      </c>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
@@ -6658,110 +6714,116 @@
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
+      <c r="DB6"/>
+      <c r="DC6"/>
     </row>
-    <row r="7" spans="1:105">
+    <row r="7" spans="1:107">
       <c r="A7" t="s">
         <v>33</v>
       </c>
       <c r="B7"/>
-      <c r="C7"/>
-      <c r="D7"/>
+      <c r="C7">
+        <v>8377593000.0</v>
+      </c>
+      <c r="D7">
+        <v>8848107000.0</v>
+      </c>
       <c r="E7"/>
-      <c r="F7">
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7">
         <v>7812023000.0</v>
       </c>
-      <c r="G7"/>
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
-      <c r="N7">
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7">
         <v>7708487000.0</v>
       </c>
-      <c r="O7"/>
-      <c r="P7"/>
       <c r="Q7"/>
-      <c r="R7">
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7">
         <v>7399884000.0</v>
       </c>
-      <c r="S7"/>
-      <c r="T7"/>
       <c r="U7"/>
-      <c r="V7">
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7">
         <v>5875830000.0</v>
       </c>
-      <c r="W7"/>
-      <c r="X7"/>
       <c r="Y7"/>
-      <c r="Z7">
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7">
         <v>5808925000.0</v>
       </c>
-      <c r="AA7">
-[...4 lines deleted...]
-      </c>
       <c r="AC7">
         <v>0.0</v>
       </c>
       <c r="AD7">
         <v>0.0</v>
       </c>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
-      <c r="AG7"/>
-      <c r="AH7"/>
+      <c r="AG7">
+        <v>0.0</v>
+      </c>
+      <c r="AH7">
+        <v>0.0</v>
+      </c>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
@@ -6789,82 +6851,88 @@
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
+      <c r="DB7"/>
+      <c r="DC7"/>
     </row>
-    <row r="8" spans="1:105">
+    <row r="8" spans="1:107">
       <c r="A8" t="s">
         <v>34</v>
       </c>
       <c r="B8"/>
-      <c r="C8"/>
-      <c r="D8"/>
+      <c r="C8">
+        <v>44613861000.0</v>
+      </c>
+      <c r="D8">
+        <v>44479768000.0</v>
+      </c>
       <c r="E8"/>
-      <c r="F8">
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8">
         <v>44152505000.0</v>
       </c>
-      <c r="G8"/>
-      <c r="H8"/>
       <c r="I8"/>
-      <c r="J8">
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8">
         <v>43854648000.0</v>
       </c>
-      <c r="K8"/>
-      <c r="L8"/>
       <c r="M8"/>
-      <c r="N8">
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8">
         <v>43679841000.0</v>
       </c>
-      <c r="O8"/>
-      <c r="P8"/>
       <c r="Q8"/>
-      <c r="R8">
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8">
         <v>44086502000.0</v>
       </c>
-      <c r="S8"/>
-      <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
@@ -6906,142 +6974,146 @@
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
+      <c r="DB8"/>
+      <c r="DC8"/>
     </row>
-    <row r="9" spans="1:105">
+    <row r="9" spans="1:107">
       <c r="A9" t="s">
         <v>35</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
+      <c r="C9"/>
+      <c r="D9">
+        <v>156457170000.0</v>
+      </c>
+      <c r="E9">
         <v>152115271000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>150554089000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>150171166000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>148872716000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>148239064000.0</v>
       </c>
-      <c r="H9"/>
-      <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9">
         <v>143798838000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>143515173000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>143652946000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>142686356000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>142474184000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>142206472000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>141969362000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>143691717000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>142210456000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>141605410000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>141339690000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>139766099000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>139002798000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>139500671000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>139035883000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>138908912000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>142018802000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>143582210000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>143515159000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>5010978.39</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>4689829062.35</v>
       </c>
-      <c r="AF9">
-[...3 lines deleted...]
-      <c r="AH9"/>
+      <c r="AH9">
+        <v>0.0</v>
+      </c>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
@@ -7069,421 +7141,431 @@
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
+      <c r="DB9"/>
+      <c r="DC9"/>
     </row>
-    <row r="10" spans="1:105">
+    <row r="10" spans="1:107">
       <c r="A10" t="s">
         <v>36</v>
       </c>
       <c r="B10">
+        <v>91292000000.0</v>
+      </c>
+      <c r="C10">
+        <v>87791773000.0</v>
+      </c>
+      <c r="D10">
         <v>92469000000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>75142000000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>72785000000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>77100000000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>76493000000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>71711000000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>66173000000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>75105000000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>67284518000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>62812000000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>59351000000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>62056000000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>58040000000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>52358000000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>72846000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>84426000000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>76073000000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>53419000000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>52987000000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>51538000000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>51538000000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>55814000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>58223000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>73829000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>60131000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>61220000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>55090000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>59317000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>51518000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>55335000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>68028000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>43146000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>46078066000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>38975077000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>43891000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>42474000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>38392000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>37661420000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>36873000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>45070000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>55251000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>42410000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>54175000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>49414436000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>51694410000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>32968000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>41730000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>43577488000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>45026000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>40295000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>25740189000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>21276000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>20266000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>21864000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>21085000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>30307000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>24422000000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>32089000000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>19582697000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>26958770000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>23397557000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>26278000000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>24771000000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>36505000000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>22557494000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>26059000000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>20285000000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>26619000000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>26138930000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>26672246000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>23282638000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>16592214000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>17158849981.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>16883687000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>13300054000.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>14000133000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>15727657130.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>22971004000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>17055219000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CE10">
         <v>10270076000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CF10">
         <v>13298167840.0</v>
       </c>
-      <c r="CE10">
+      <c r="CG10">
         <v>10021903000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CH10">
         <v>9082279000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CI10">
         <v>7118110000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CJ10">
         <v>5966782681.0</v>
       </c>
-      <c r="CI10">
+      <c r="CK10">
         <v>6994907000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CL10">
         <v>10050422000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CM10">
         <v>7215816000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CN10">
         <v>8553820692.0</v>
       </c>
-      <c r="CM10">
+      <c r="CO10">
         <v>13524451000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CP10">
         <v>11522493000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CQ10">
         <v>12013888000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CR10">
         <v>10406643868.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CS10">
         <v>8062826000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CT10">
         <v>7612687000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CU10">
         <v>10111966000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CV10">
         <v>11770735960.0</v>
       </c>
-      <c r="CU10">
+      <c r="CW10">
         <v>12738477000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CX10">
         <v>14309574000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CY10">
         <v>12807881000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CZ10">
         <v>14166488876.0</v>
       </c>
-      <c r="CY10">
+      <c r="DA10">
         <v>14357366000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DB10">
         <v>6237834000.0</v>
       </c>
-      <c r="DA10"/>
+      <c r="DC10"/>
     </row>
-    <row r="11" spans="1:105">
+    <row r="11" spans="1:107">
       <c r="A11" t="s">
         <v>37</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
+        <v>35723213000.0</v>
+      </c>
+      <c r="E11">
         <v>23941973000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>25277686000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>27888255000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>21734844000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>18579701000.0</v>
       </c>
-      <c r="H11"/>
-      <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>9684535000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>8541802000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>10759559000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>10401990000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>4524450000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>29906310000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>36872309000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>28973020000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>8780752000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>5040353000.0</v>
       </c>
-      <c r="U11"/>
-      <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
@@ -7523,1361 +7605,1383 @@
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
+      <c r="DB11"/>
+      <c r="DC11"/>
     </row>
-    <row r="12" spans="1:105">
+    <row r="12" spans="1:107">
       <c r="A12" t="s">
         <v>38</v>
       </c>
       <c r="B12">
+        <v>107373000000.0</v>
+      </c>
+      <c r="C12">
+        <v>113927050000.0</v>
+      </c>
+      <c r="D12">
         <v>101695751000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>83412000000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>76903000000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>93535000000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>76493000000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>78354000000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>75335000000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>83515000000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>71369233000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>71867000000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>66391000000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>68373000000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>65600000000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>62025000000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>78982000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>89124000000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>79148000000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>57552000000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>57479000000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>56432000000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>56432000000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>61807000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>63706000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>79440000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>65024000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>67803000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>66280000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>70416000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>65320000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>63613000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>84994000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>53697000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>51862632000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>42964635000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>48029000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>46194000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>42287000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>39592646000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>40461000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>49041000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>59115000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>45568000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>58865000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>55577404000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>58855110000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>36785000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>45383000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>49166471000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>50167000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>43529000000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>30749603000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>27369000000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>24436000000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>23564000000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>23581000000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>30906000000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>25268000000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>33180000000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>20269968000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>28238277000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>25094594000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>29353000000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>28061000000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>40417000000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>27577729000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>32520000000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>28676000000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BS12">
         <v>27750000000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BT12">
         <v>27406222000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BU12">
         <v>26672246000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BV12">
         <v>23282638000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BW12">
         <v>16592214000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BX12">
         <v>28217778025.0</v>
       </c>
-      <c r="BW12">
+      <c r="BY12">
         <v>24478086000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BZ12">
         <v>26698627000.0</v>
       </c>
-      <c r="BY12">
+      <c r="CA12">
         <v>26709473000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CB12">
         <v>26630294827.0</v>
       </c>
-      <c r="CA12">
+      <c r="CC12">
         <v>30451476000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CD12">
         <v>22372815000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CE12">
         <v>17160127000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CF12">
         <v>17662369075.0</v>
       </c>
-      <c r="CE12">
+      <c r="CG12">
         <v>13539525000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CH12">
         <v>12531646000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CI12">
         <v>10677164000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CJ12">
         <v>9156513159.0</v>
       </c>
-      <c r="CI12">
+      <c r="CK12">
         <v>10152802000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CL12">
         <v>13210086000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CM12">
         <v>10510709000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CN12">
         <v>11735824333.0</v>
       </c>
-      <c r="CM12">
+      <c r="CO12">
         <v>16930859000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CP12">
         <v>14602078000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CQ12">
         <v>14583332000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CR12">
         <v>12449530901.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CS12">
         <v>12425828000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CT12">
         <v>11585976000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CU12">
         <v>15430370000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CV12">
         <v>16371925434.0</v>
       </c>
-      <c r="CU12">
+      <c r="CW12">
         <v>14285527000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CX12">
         <v>15881335000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CY12">
         <v>14482758000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CZ12">
         <v>15849170854.0</v>
       </c>
-      <c r="CY12">
+      <c r="DA12">
         <v>16489027000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DB12">
         <v>9238472000.0</v>
       </c>
-      <c r="DA12"/>
+      <c r="DC12"/>
     </row>
-    <row r="13" spans="1:105">
+    <row r="13" spans="1:107">
       <c r="A13" t="s">
         <v>39</v>
       </c>
-      <c r="B13">
+      <c r="B13"/>
+      <c r="C13">
         <v>346900000000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
+        <v>346900000000.0</v>
+      </c>
+      <c r="E13">
         <v>44221752000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>44189956000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>44149305000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>323523000000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>44066781000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>43925502000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>43854648000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>43801992000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>43763608000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>43734359000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>43679841000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>43679841000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>43643051000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>43575089000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>43530188000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>44086502000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>43829324000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>43794280000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>43515920000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>43515920000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>43383451000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>43347111000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>43298836000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>43305287000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>43237679000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>43226257000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>43217144000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>43217144000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>43192371000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>43183919000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>87373067000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>87380787000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>87255059000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>82735460000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>79568040000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AN13">
         <v>79568040000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AO13">
         <v>79509050000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AP13">
         <v>79182729000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AQ13">
         <v>79185660000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AR13">
         <v>79185660000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AS13">
         <v>78931576000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AT13">
         <v>78878816000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AU13">
         <v>79187950000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AV13">
         <v>78715179000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AW13">
         <v>78242200000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AX13">
         <v>78104549000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AY13">
         <v>78337123000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AZ13">
         <v>78180258000.0</v>
       </c>
-      <c r="AY13">
+      <c r="BA13">
         <v>76098162000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BB13">
         <v>76124055000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BC13">
         <v>76047667000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BD13">
         <v>76047667000.0</v>
       </c>
-      <c r="BC13">
+      <c r="BE13">
         <v>75894546000.0</v>
       </c>
-      <c r="BD13"/>
-      <c r="BE13">
+      <c r="BF13"/>
+      <c r="BG13">
         <v>67571325000.0</v>
       </c>
-      <c r="BF13">
+      <c r="BH13">
         <v>67571325000.0</v>
       </c>
-      <c r="BG13"/>
-      <c r="BH13">
+      <c r="BI13"/>
+      <c r="BJ13">
         <v>60546596000.0</v>
       </c>
-      <c r="BI13">
+      <c r="BK13">
         <v>60738420000.0</v>
       </c>
-      <c r="BJ13">
+      <c r="BL13">
         <v>60519872000.0</v>
       </c>
-      <c r="BK13"/>
-[...1 lines deleted...]
-      <c r="BM13">
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13">
         <v>54798783000.0</v>
       </c>
-      <c r="BN13">
+      <c r="BP13">
         <v>54798783000.0</v>
       </c>
-      <c r="BO13"/>
-[...1 lines deleted...]
-      <c r="BQ13">
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13">
         <v>56904278000.0</v>
       </c>
-      <c r="BR13">
+      <c r="BT13">
         <v>56904278000.0</v>
       </c>
-      <c r="BS13"/>
-[...1 lines deleted...]
-      <c r="BU13">
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13">
         <v>54478496000.0</v>
       </c>
-      <c r="BV13">
+      <c r="BX13">
         <v>54478495736.0</v>
       </c>
-      <c r="BW13"/>
-[...1 lines deleted...]
-      <c r="BY13">
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13">
         <v>45912223000.0</v>
       </c>
-      <c r="BZ13">
+      <c r="CB13">
         <v>45917990269.0</v>
       </c>
-      <c r="CA13"/>
-[...1 lines deleted...]
-      <c r="CC13">
+      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13">
         <v>45710117000.0</v>
       </c>
-      <c r="CD13">
+      <c r="CF13">
         <v>45691833055.0</v>
       </c>
-      <c r="CE13"/>
-[...1 lines deleted...]
-      <c r="CG13">
+      <c r="CG13"/>
+      <c r="CH13"/>
+      <c r="CI13">
         <v>40950870000.0</v>
       </c>
-      <c r="CH13">
+      <c r="CJ13">
         <v>40942787831.0</v>
       </c>
-      <c r="CI13"/>
-[...1 lines deleted...]
-      <c r="CK13">
+      <c r="CK13"/>
+      <c r="CL13"/>
+      <c r="CM13">
         <v>35755521000.0</v>
       </c>
-      <c r="CL13">
+      <c r="CN13">
         <v>35766827881.0</v>
       </c>
-      <c r="CM13"/>
-[...1 lines deleted...]
-      <c r="CO13">
+      <c r="CO13"/>
+      <c r="CP13"/>
+      <c r="CQ13">
         <v>32626088000.0</v>
       </c>
-      <c r="CP13">
+      <c r="CR13">
         <v>32625496875.0</v>
       </c>
-      <c r="CQ13"/>
-[...1 lines deleted...]
-      <c r="CS13">
+      <c r="CS13"/>
+      <c r="CT13"/>
+      <c r="CU13">
         <v>32548012000.0</v>
       </c>
-      <c r="CT13">
+      <c r="CV13">
         <v>32548011679.0</v>
       </c>
-      <c r="CU13"/>
-[...1 lines deleted...]
-      <c r="CW13">
+      <c r="CW13"/>
+      <c r="CX13"/>
+      <c r="CY13">
         <v>27519998000.0</v>
       </c>
-      <c r="CX13">
+      <c r="CZ13">
         <v>27519997688.0</v>
       </c>
-      <c r="CY13"/>
-      <c r="CZ13">
+      <c r="DA13"/>
+      <c r="DB13">
         <v>19797095000.0</v>
       </c>
-      <c r="DA13"/>
+      <c r="DC13"/>
     </row>
-    <row r="14" spans="1:105">
+    <row r="14" spans="1:107">
       <c r="A14" t="s">
         <v>40</v>
       </c>
       <c r="B14">
+        <v>2252851500.0</v>
+      </c>
+      <c r="C14">
+        <v>2242593000.0</v>
+      </c>
+      <c r="D14">
         <v>2231167500.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>2209560500.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>2199704500.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>2199704500.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>4399408735.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>2195732500.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>2191662500.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>2184170000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>4351324077.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>4347752000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>4342947000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>2168482500.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>2109382500.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>2186939000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>2187553500.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>2170521000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>2171768500.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>2185357500.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>2181317000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>2147975500.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>2147975500.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>2140557500.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>2136885000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>2140495000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>2164941816.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>2130757500.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>2134920635.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>2127779500.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>2127489000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>2127870500.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>2126383500.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>2168285500.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>2158117250.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>2156201000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>2151156000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>1982828750.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>2063928500.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>2063092250.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>2059599000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>2073319500.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>1959879500.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>2057730750.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>2037927500.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>1967037750.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>2048107000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>2048604250.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>1958792000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>1947679000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>2017501500.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>1912766000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>1895129000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>1892075750.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>1876196750.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>1875543478.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>1893920750.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>1891094000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>1880089575.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>1908318000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>1935189664.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>1936116956.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>1885557901.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>1901291627.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>2100419369.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>1702865065.0</v>
       </c>
-      <c r="BN14">
+      <c r="BP14">
         <v>1812592746.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>1812613332.0</v>
       </c>
-      <c r="BP14">
+      <c r="BR14">
         <v>1984902575.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BS14">
         <v>1811353937.0</v>
       </c>
-      <c r="BR14">
+      <c r="BT14">
         <v>1888383072.0</v>
       </c>
-      <c r="BS14">
+      <c r="BU14">
         <v>1888383072.0</v>
       </c>
-      <c r="BT14">
+      <c r="BV14">
         <v>2006856285.0</v>
       </c>
-      <c r="BU14">
+      <c r="BW14">
         <v>1978880459.0</v>
       </c>
-      <c r="BV14">
+      <c r="BX14">
         <v>1942829385.0</v>
       </c>
-      <c r="BW14">
+      <c r="BY14">
         <v>1942829385.0</v>
       </c>
-      <c r="BX14">
+      <c r="BZ14">
         <v>1898892159.0</v>
       </c>
-      <c r="BY14">
+      <c r="CA14">
         <v>1943069114.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CB14">
         <v>1929596792.0</v>
       </c>
-      <c r="CA14">
+      <c r="CC14">
         <v>1948103619.0</v>
       </c>
-      <c r="CB14">
+      <c r="CD14">
         <v>1680184216.0</v>
       </c>
-      <c r="CC14">
+      <c r="CE14">
         <v>1919986075.0</v>
       </c>
-      <c r="CD14">
+      <c r="CF14">
         <v>1891188306.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1834265095.0</v>
       </c>
       <c r="CG14">
         <v>1834265095.0</v>
       </c>
       <c r="CH14">
+        <v>1834265095.0</v>
+      </c>
+      <c r="CI14">
+        <v>1834265095.0</v>
+      </c>
+      <c r="CJ14">
         <v>1864530928.0</v>
       </c>
-      <c r="CI14">
+      <c r="CK14">
         <v>1864530928.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CL14">
         <v>1728843354.0</v>
       </c>
-      <c r="CK14">
+      <c r="CM14">
         <v>1742467306.0</v>
       </c>
-      <c r="CL14">
+      <c r="CN14">
         <v>1643246675.0</v>
       </c>
-      <c r="CM14">
+      <c r="CO14">
         <v>1643246675.0</v>
       </c>
-      <c r="CN14">
+      <c r="CP14">
         <v>1569970663.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1544229181.0</v>
       </c>
       <c r="CQ14">
         <v>1544229181.0</v>
       </c>
       <c r="CR14">
         <v>1544229181.0</v>
       </c>
       <c r="CS14">
-        <v>1626230194.0</v>
+        <v>1544229181.0</v>
       </c>
       <c r="CT14">
-        <v>1626230194.0</v>
+        <v>1544229181.0</v>
       </c>
       <c r="CU14">
         <v>1626230194.0</v>
       </c>
       <c r="CV14">
+        <v>1626230194.0</v>
+      </c>
+      <c r="CW14">
+        <v>1626230194.0</v>
+      </c>
+      <c r="CX14">
         <v>1553683701.0</v>
       </c>
-      <c r="CW14">
+      <c r="CY14">
         <v>1553684879.0</v>
       </c>
-      <c r="CX14">
+      <c r="CZ14">
         <v>1497578106.0</v>
       </c>
-      <c r="CY14">
+      <c r="DA14">
         <v>1497578106.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DB14">
         <v>1004926838.0</v>
       </c>
-      <c r="DA14">
+      <c r="DC14">
         <v>1029599247.0</v>
       </c>
     </row>
-    <row r="15" spans="1:105">
+    <row r="15" spans="1:107">
       <c r="A15" t="s">
         <v>41</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
-      <c r="Z15">
+      <c r="Z15"/>
+      <c r="AA15"/>
+      <c r="AB15">
         <v>43305287000.0</v>
       </c>
-      <c r="AA15">
-[...4 lines deleted...]
-      </c>
       <c r="AC15">
         <v>0.0</v>
       </c>
       <c r="AD15">
+        <v>0.0</v>
+      </c>
+      <c r="AE15">
+        <v>0.0</v>
+      </c>
+      <c r="AF15">
         <v>43217144000.0</v>
       </c>
-      <c r="AE15">
-[...4 lines deleted...]
-      </c>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
+        <v>0.0</v>
+      </c>
+      <c r="AI15">
+        <v>0.0</v>
+      </c>
+      <c r="AJ15">
         <v>87380787000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>87255059000.0</v>
       </c>
-      <c r="AJ15"/>
-[...1 lines deleted...]
-      <c r="AL15">
+      <c r="AL15"/>
+      <c r="AM15"/>
+      <c r="AN15">
         <v>79568040000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>79509050000.0</v>
       </c>
-      <c r="AN15"/>
-[...1 lines deleted...]
-      <c r="AP15">
+      <c r="AP15"/>
+      <c r="AQ15"/>
+      <c r="AR15">
         <v>79185660000.0</v>
       </c>
-      <c r="AQ15"/>
-[...1 lines deleted...]
-      <c r="AS15">
+      <c r="AS15"/>
+      <c r="AT15"/>
+      <c r="AU15">
         <v>79187950000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>78715179000.0</v>
       </c>
-      <c r="AU15"/>
-[...1 lines deleted...]
-      <c r="AW15">
+      <c r="AW15"/>
+      <c r="AX15"/>
+      <c r="AY15">
         <v>78337123000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>78180258000.0</v>
       </c>
-      <c r="AY15"/>
-      <c r="AZ15"/>
       <c r="BA15"/>
-      <c r="BB15">
+      <c r="BB15"/>
+      <c r="BC15"/>
+      <c r="BD15">
         <v>76047667000.0</v>
       </c>
-      <c r="BC15"/>
-      <c r="BD15"/>
       <c r="BE15"/>
-      <c r="BF15">
+      <c r="BF15"/>
+      <c r="BG15"/>
+      <c r="BH15">
         <v>67571325000.0</v>
       </c>
-      <c r="BG15"/>
-[...1 lines deleted...]
-      <c r="BI15">
+      <c r="BI15"/>
+      <c r="BJ15"/>
+      <c r="BK15">
         <v>60738420000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BL15">
         <v>60519872000.0</v>
       </c>
-      <c r="BK15"/>
-      <c r="BL15"/>
       <c r="BM15"/>
-      <c r="BN15">
+      <c r="BN15"/>
+      <c r="BO15"/>
+      <c r="BP15">
         <v>54798783000.0</v>
       </c>
-      <c r="BO15"/>
-      <c r="BP15"/>
       <c r="BQ15"/>
-      <c r="BR15">
+      <c r="BR15"/>
+      <c r="BS15"/>
+      <c r="BT15">
         <v>56904278000.0</v>
       </c>
-      <c r="BS15"/>
-      <c r="BT15"/>
       <c r="BU15"/>
-      <c r="BV15">
+      <c r="BV15"/>
+      <c r="BW15"/>
+      <c r="BX15">
         <v>54478495736.7</v>
       </c>
-      <c r="BW15"/>
-      <c r="BX15"/>
       <c r="BY15"/>
-      <c r="BZ15">
+      <c r="BZ15"/>
+      <c r="CA15"/>
+      <c r="CB15">
         <v>45917990269.69</v>
       </c>
-      <c r="CA15"/>
-      <c r="CB15"/>
       <c r="CC15"/>
-      <c r="CD15">
+      <c r="CD15"/>
+      <c r="CE15"/>
+      <c r="CF15">
         <v>45691833055.0</v>
       </c>
-      <c r="CE15"/>
-      <c r="CF15"/>
       <c r="CG15"/>
-      <c r="CH15">
+      <c r="CH15"/>
+      <c r="CI15"/>
+      <c r="CJ15">
         <v>40942787831.4</v>
       </c>
-      <c r="CI15"/>
-      <c r="CJ15"/>
       <c r="CK15"/>
-      <c r="CL15">
+      <c r="CL15"/>
+      <c r="CM15"/>
+      <c r="CN15">
         <v>35766827881.38</v>
       </c>
-      <c r="CM15"/>
-      <c r="CN15"/>
       <c r="CO15"/>
-      <c r="CP15">
+      <c r="CP15"/>
+      <c r="CQ15"/>
+      <c r="CR15">
         <v>32625496875.63</v>
       </c>
-      <c r="CQ15"/>
-      <c r="CR15"/>
       <c r="CS15"/>
-      <c r="CT15">
+      <c r="CT15"/>
+      <c r="CU15"/>
+      <c r="CV15">
         <v>32548011679.92</v>
       </c>
-      <c r="CU15"/>
-      <c r="CV15"/>
       <c r="CW15"/>
-      <c r="CX15">
+      <c r="CX15"/>
+      <c r="CY15"/>
+      <c r="CZ15">
         <v>27519997688.32</v>
       </c>
-      <c r="CY15"/>
-      <c r="CZ15"/>
       <c r="DA15"/>
+      <c r="DB15"/>
+      <c r="DC15"/>
     </row>
-    <row r="16" spans="1:105">
+    <row r="16" spans="1:107">
       <c r="A16" t="s">
         <v>42</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16">
         <v>28447660000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>6342174000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>6342174000.0</v>
       </c>
-      <c r="K16"/>
-      <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
-      <c r="O16">
+      <c r="O16"/>
+      <c r="P16"/>
+      <c r="Q16">
         <v>-104286081000.0</v>
       </c>
-      <c r="P16"/>
-      <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
-      <c r="AI16">
-[...1 lines deleted...]
-      </c>
+      <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16">
+        <v>25450922000.0</v>
+      </c>
+      <c r="AL16"/>
+      <c r="AM16">
         <v>60550000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>60550000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>530873000.0</v>
       </c>
-      <c r="AN16"/>
-      <c r="AO16">
+      <c r="AP16"/>
+      <c r="AQ16">
         <v>2703706000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>2703706000.0</v>
       </c>
-      <c r="AQ16"/>
-[...1 lines deleted...]
-      <c r="AS16">
+      <c r="AS16"/>
+      <c r="AT16"/>
+      <c r="AU16">
         <v>863767000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>480325000.0</v>
       </c>
-      <c r="AU16"/>
-[...1 lines deleted...]
-      <c r="AW16">
+      <c r="AW16"/>
+      <c r="AX16"/>
+      <c r="AY16">
         <v>19248000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>19248000.0</v>
       </c>
-      <c r="AY16"/>
-      <c r="AZ16">
+      <c r="BA16"/>
+      <c r="BB16">
         <v>79591000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>167017000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>167017000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>-22682472000.0</v>
       </c>
-      <c r="BD16"/>
-      <c r="BE16">
+      <c r="BF16"/>
+      <c r="BG16">
         <v>47667000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>47667000.0</v>
       </c>
-      <c r="BG16"/>
-      <c r="BH16">
+      <c r="BI16"/>
+      <c r="BJ16">
         <v>19145826000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>14655234000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>14668776000.0</v>
       </c>
-      <c r="BK16"/>
-[...1 lines deleted...]
-      <c r="BM16">
+      <c r="BM16"/>
+      <c r="BN16"/>
+      <c r="BO16">
         <v>9068014000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BP16">
         <v>9068014000.0</v>
       </c>
-      <c r="BO16"/>
-[...1 lines deleted...]
-      <c r="BQ16">
+      <c r="BQ16"/>
+      <c r="BR16"/>
+      <c r="BS16">
         <v>7706242000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BT16">
         <v>7706242000.0</v>
       </c>
-      <c r="BS16"/>
-[...1 lines deleted...]
-      <c r="BU16">
+      <c r="BU16"/>
+      <c r="BV16"/>
+      <c r="BW16">
         <v>4166893533.0</v>
       </c>
-      <c r="BV16">
+      <c r="BX16">
         <v>4166893533.0</v>
       </c>
-      <c r="BW16"/>
-      <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
-      <c r="CC16">
+      <c r="CC16"/>
+      <c r="CD16"/>
+      <c r="CE16">
         <v>4015686005.0</v>
       </c>
-      <c r="CD16">
+      <c r="CF16">
         <v>4015686005.0</v>
       </c>
-      <c r="CE16"/>
-[...1 lines deleted...]
-      <c r="CG16">
+      <c r="CG16"/>
+      <c r="CH16"/>
+      <c r="CI16">
         <v>3158732063.0</v>
       </c>
-      <c r="CH16">
+      <c r="CJ16">
         <v>3158732063.0</v>
       </c>
-      <c r="CI16"/>
-      <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
-      <c r="CO16">
+      <c r="CO16"/>
+      <c r="CP16"/>
+      <c r="CQ16">
         <v>1843791373.0</v>
       </c>
-      <c r="CP16">
+      <c r="CR16">
         <v>1843791373.0</v>
       </c>
-      <c r="CQ16"/>
-[...1 lines deleted...]
-      <c r="CS16">
+      <c r="CS16"/>
+      <c r="CT16"/>
+      <c r="CU16">
         <v>1631643591.0</v>
       </c>
-      <c r="CT16">
+      <c r="CV16">
         <v>1631643591.0</v>
       </c>
-      <c r="CU16"/>
-[...1 lines deleted...]
-      <c r="CW16">
+      <c r="CW16"/>
+      <c r="CX16"/>
+      <c r="CY16">
         <v>1613211785.0</v>
       </c>
-      <c r="CX16">
+      <c r="CZ16">
         <v>1613211785.0</v>
       </c>
-      <c r="CY16"/>
-      <c r="CZ16"/>
       <c r="DA16"/>
+      <c r="DB16"/>
+      <c r="DC16"/>
     </row>
-    <row r="17" spans="1:105">
+    <row r="17" spans="1:107">
       <c r="A17" t="s">
         <v>43</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-      <c r="Z17">
-[...4 lines deleted...]
-      </c>
+      <c r="Z17"/>
+      <c r="AA17"/>
       <c r="AB17">
         <v>0.0</v>
       </c>
       <c r="AC17">
         <v>0.0</v>
       </c>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
       <c r="AF17">
         <v>0.0</v>
       </c>
-      <c r="AG17"/>
-      <c r="AH17"/>
+      <c r="AG17">
+        <v>0.0</v>
+      </c>
+      <c r="AH17">
+        <v>0.0</v>
+      </c>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
@@ -8905,126 +9009,128 @@
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
+      <c r="DB17"/>
+      <c r="DC17"/>
     </row>
-    <row r="18" spans="1:105">
+    <row r="18" spans="1:107">
       <c r="A18" t="s">
         <v>44</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
-      <c r="Z18">
-[...4 lines deleted...]
-      </c>
+      <c r="Z18"/>
+      <c r="AA18"/>
       <c r="AB18">
         <v>0.0</v>
       </c>
       <c r="AC18">
         <v>0.0</v>
       </c>
       <c r="AD18">
         <v>0.0</v>
       </c>
       <c r="AE18">
         <v>0.0</v>
       </c>
       <c r="AF18">
         <v>0.0</v>
       </c>
       <c r="AG18">
         <v>0.0</v>
       </c>
       <c r="AH18">
+        <v>0.0</v>
+      </c>
+      <c r="AI18">
+        <v>0.0</v>
+      </c>
+      <c r="AJ18">
         <v>166725000.0</v>
       </c>
-      <c r="AI18"/>
-      <c r="AJ18"/>
       <c r="AK18"/>
-      <c r="AL18">
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18">
         <v>150689000.0</v>
       </c>
-      <c r="AM18"/>
-      <c r="AN18"/>
       <c r="AO18"/>
-      <c r="AP18">
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18">
         <v>151842000.0</v>
       </c>
-      <c r="AQ18"/>
-      <c r="AR18"/>
       <c r="AS18"/>
-      <c r="AT18">
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18">
         <v>124448000.0</v>
       </c>
-      <c r="AU18"/>
-      <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
@@ -9038,52 +9144,54 @@
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
+      <c r="DB18"/>
+      <c r="DC18"/>
     </row>
-    <row r="19" spans="1:105">
+    <row r="19" spans="1:107">
       <c r="A19" t="s">
         <v>45</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -9147,1613 +9255,1649 @@
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
+      <c r="DB19"/>
+      <c r="DC19"/>
     </row>
-    <row r="20" spans="1:105">
+    <row r="20" spans="1:107">
       <c r="A20" t="s">
         <v>46</v>
       </c>
       <c r="B20"/>
       <c r="C20">
+        <v>65027759000.0</v>
+      </c>
+      <c r="D20">
+        <v>51886100000.0</v>
+      </c>
+      <c r="E20">
         <v>51763136000.0</v>
       </c>
-      <c r="D20">
+      <c r="F20">
         <v>51595834000.0</v>
       </c>
-      <c r="E20">
+      <c r="G20">
         <v>52025644000.0</v>
       </c>
-      <c r="F20">
+      <c r="H20">
         <v>52525342000.0</v>
       </c>
-      <c r="G20">
+      <c r="I20">
         <v>52319358000.0</v>
       </c>
-      <c r="H20">
+      <c r="J20">
         <v>51888274000.0</v>
       </c>
-      <c r="I20">
+      <c r="K20">
         <v>51857177000.0</v>
       </c>
-      <c r="J20">
+      <c r="L20">
         <v>51748611000.0</v>
       </c>
-      <c r="K20">
+      <c r="M20">
         <v>51834115000.0</v>
       </c>
-      <c r="L20">
+      <c r="N20">
         <v>51756511000.0</v>
       </c>
-      <c r="M20">
+      <c r="O20">
         <v>52313399000.0</v>
       </c>
-      <c r="N20">
+      <c r="P20">
         <v>52313399000.0</v>
       </c>
-      <c r="O20">
+      <c r="Q20">
         <v>51571604000.0</v>
       </c>
-      <c r="P20">
+      <c r="R20">
         <v>51473744000.0</v>
       </c>
-      <c r="Q20">
+      <c r="S20">
         <v>51491402000.0</v>
       </c>
-      <c r="R20">
+      <c r="T20">
         <v>52072413000.0</v>
       </c>
-      <c r="S20">
+      <c r="U20">
         <v>51802516000.0</v>
       </c>
-      <c r="T20">
+      <c r="V20">
         <v>51866716000.0</v>
       </c>
-      <c r="U20">
+      <c r="W20">
         <v>54777439000.0</v>
       </c>
-      <c r="V20">
+      <c r="X20">
         <v>52709053000.0</v>
       </c>
-      <c r="W20">
+      <c r="Y20">
         <v>49364426000.0</v>
       </c>
-      <c r="X20">
+      <c r="Z20">
         <v>49522483000.0</v>
       </c>
-      <c r="Y20">
+      <c r="AA20">
         <v>49556349000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AB20">
         <v>50198436000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AC20">
         <v>49475969000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AD20">
         <v>50047349000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AE20">
         <v>49974446000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AF20">
         <v>49974446000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AG20">
         <v>1614926800.0</v>
       </c>
-      <c r="AF20">
+      <c r="AH20">
         <v>1617191432.0</v>
       </c>
-      <c r="AG20">
+      <c r="AI20">
         <v>339556950.0</v>
       </c>
-      <c r="AH20">
+      <c r="AJ20">
         <v>9934494000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AK20">
         <v>10388715000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AL20">
         <v>341681130.0</v>
       </c>
-      <c r="AK20">
+      <c r="AM20">
         <v>10490309000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AN20">
         <v>10490309000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AO20">
         <v>10512448000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AP20">
         <v>10560955000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AQ20">
         <v>10506519000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AR20">
         <v>10506519000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AS20">
         <v>10509270000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AT20">
         <v>10403615000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AU20">
         <v>10426821000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AV20">
         <v>10445415000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AW20">
         <v>10380215000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AX20">
         <v>10350839000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AY20">
         <v>10382862000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AZ20">
         <v>10347820000.0</v>
       </c>
-      <c r="AY20">
+      <c r="BA20">
         <v>10335239000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BB20">
         <v>10357912000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BC20">
         <v>10306823000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BD20">
         <v>10306823000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BE20">
         <v>10320173000.0</v>
       </c>
-      <c r="BD20"/>
-      <c r="BE20">
+      <c r="BF20"/>
+      <c r="BG20">
         <v>10374501000.0</v>
       </c>
-      <c r="BF20">
+      <c r="BH20">
         <v>10374501000.0</v>
       </c>
-      <c r="BG20"/>
-      <c r="BH20">
+      <c r="BI20"/>
+      <c r="BJ20">
         <v>10272620000.0</v>
       </c>
-      <c r="BI20">
+      <c r="BK20">
         <v>10423662000.0</v>
       </c>
-      <c r="BJ20">
+      <c r="BL20">
         <v>10408023000.0</v>
       </c>
-      <c r="BK20"/>
-[...1 lines deleted...]
-      <c r="BM20">
+      <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20">
         <v>9419005000.0</v>
       </c>
-      <c r="BN20">
+      <c r="BP20">
         <v>9419005000.0</v>
       </c>
-      <c r="BO20"/>
-[...1 lines deleted...]
-      <c r="BQ20">
+      <c r="BQ20"/>
+      <c r="BR20"/>
+      <c r="BS20">
         <v>9456091000.0</v>
       </c>
-      <c r="BR20">
+      <c r="BT20">
         <v>9456091000.0</v>
       </c>
-      <c r="BS20"/>
-[...1 lines deleted...]
-      <c r="BU20">
+      <c r="BU20"/>
+      <c r="BV20"/>
+      <c r="BW20">
         <v>3188299000.0</v>
       </c>
-      <c r="BV20">
+      <c r="BX20">
         <v>3188298512.0</v>
       </c>
-      <c r="BW20"/>
-[...1 lines deleted...]
-      <c r="BY20">
+      <c r="BY20"/>
+      <c r="BZ20"/>
+      <c r="CA20">
         <v>2834892000.0</v>
       </c>
-      <c r="BZ20">
+      <c r="CB20">
         <v>2830851853.0</v>
       </c>
-      <c r="CA20"/>
-[...1 lines deleted...]
-      <c r="CC20">
+      <c r="CC20"/>
+      <c r="CD20"/>
+      <c r="CE20">
         <v>2851524000.0</v>
       </c>
-      <c r="CD20">
+      <c r="CF20">
         <v>2850373145.0</v>
       </c>
-      <c r="CE20"/>
-[...1 lines deleted...]
-      <c r="CG20">
+      <c r="CG20"/>
+      <c r="CH20"/>
+      <c r="CI20">
         <v>2462000000.0</v>
       </c>
-      <c r="CH20">
+      <c r="CJ20">
         <v>105116000.0</v>
       </c>
-      <c r="CI20"/>
-      <c r="CJ20"/>
       <c r="CK20"/>
-      <c r="CL20">
+      <c r="CL20"/>
+      <c r="CM20"/>
+      <c r="CN20">
         <v>135223000.0</v>
       </c>
-      <c r="CM20"/>
-      <c r="CN20"/>
       <c r="CO20"/>
-      <c r="CP20">
+      <c r="CP20"/>
+      <c r="CQ20"/>
+      <c r="CR20">
         <v>159706000.0</v>
       </c>
-      <c r="CQ20"/>
-      <c r="CR20"/>
       <c r="CS20"/>
-      <c r="CT20">
+      <c r="CT20"/>
+      <c r="CU20"/>
+      <c r="CV20">
         <v>149969000.0</v>
       </c>
-      <c r="CU20"/>
-      <c r="CV20"/>
       <c r="CW20"/>
-      <c r="CX20">
+      <c r="CX20"/>
+      <c r="CY20"/>
+      <c r="CZ20">
         <v>150725000.0</v>
       </c>
-      <c r="CY20"/>
-      <c r="CZ20"/>
       <c r="DA20"/>
+      <c r="DB20"/>
+      <c r="DC20"/>
     </row>
-    <row r="21" spans="1:105">
+    <row r="21" spans="1:107">
       <c r="A21" t="s">
         <v>47</v>
       </c>
       <c r="B21">
+        <v>66284000000.0</v>
+      </c>
+      <c r="C21">
+        <v>65027759000.0</v>
+      </c>
+      <c r="D21">
         <v>64807000000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>13675701000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>14013946000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>14929508000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>67562000000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>15718971000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>16411615000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>17128794000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>17820133000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>70538000000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>71298000000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>72101000000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>72835000000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>73590000000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>74300000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>75236000000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>75980000000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>77283000000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>78254000000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>80930000000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>27711771000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>76383000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>77154000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>77941000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>78567000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>79278000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>80186000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>79630000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>30897700000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>80857000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>81589000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>11334000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>1406865000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>1441418000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>11885000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>11922000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>1617261000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>1704669000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>11898000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>11861000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>1382093000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>11959000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>11829000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>1487676000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>1467871000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>11880000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>11864000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>1563584000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>1605824000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>12029000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>1800810000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>12227000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>2054446000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>15788000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>16036000000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>15550000000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>2559493000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>14901000000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>4555933000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>4698734000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>4840097000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>16007000000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>16419000000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BO21">
         <v>16504000000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BP21">
         <v>2755243000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BQ21">
         <v>12900000000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BR21">
         <v>12091000000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BS21">
         <v>12499000000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BT21">
         <v>3135958000.0</v>
       </c>
-      <c r="BS21"/>
-[...1 lines deleted...]
-      <c r="BU21">
+      <c r="BU21"/>
+      <c r="BV21"/>
+      <c r="BW21">
         <v>1544269000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BX21">
         <v>1544269255.0</v>
       </c>
-      <c r="BW21"/>
-[...1 lines deleted...]
-      <c r="BY21">
+      <c r="BY21"/>
+      <c r="BZ21"/>
+      <c r="CA21">
         <v>619114000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CB21">
         <v>604288268.0</v>
       </c>
-      <c r="CA21"/>
-[...1 lines deleted...]
-      <c r="CC21">
+      <c r="CC21"/>
+      <c r="CD21"/>
+      <c r="CE21">
         <v>748331000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CF21">
         <v>748035095.0</v>
       </c>
-      <c r="CE21"/>
-[...1 lines deleted...]
-      <c r="CG21">
+      <c r="CG21"/>
+      <c r="CH21"/>
+      <c r="CI21">
         <v>3328051000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CJ21">
         <v>3331727303.0</v>
       </c>
-      <c r="CI21"/>
-      <c r="CJ21"/>
       <c r="CK21"/>
-      <c r="CL21">
+      <c r="CL21"/>
+      <c r="CM21"/>
+      <c r="CN21">
         <v>135223000.0</v>
       </c>
-      <c r="CM21"/>
-      <c r="CN21"/>
       <c r="CO21"/>
-      <c r="CP21">
+      <c r="CP21"/>
+      <c r="CQ21"/>
+      <c r="CR21">
         <v>159706000.0</v>
       </c>
-      <c r="CQ21"/>
-      <c r="CR21"/>
       <c r="CS21"/>
-      <c r="CT21">
+      <c r="CT21"/>
+      <c r="CU21"/>
+      <c r="CV21">
         <v>149969000.0</v>
       </c>
-      <c r="CU21"/>
-      <c r="CV21"/>
       <c r="CW21"/>
-      <c r="CX21">
+      <c r="CX21"/>
+      <c r="CY21"/>
+      <c r="CZ21">
         <v>150725000.0</v>
       </c>
-      <c r="CY21"/>
-      <c r="CZ21"/>
       <c r="DA21"/>
+      <c r="DB21"/>
+      <c r="DC21"/>
     </row>
-    <row r="22" spans="1:105">
+    <row r="22" spans="1:107">
       <c r="A22" t="s">
         <v>48</v>
       </c>
       <c r="B22">
+        <v>86268000000.0</v>
+      </c>
+      <c r="C22">
+        <v>76026350000.0</v>
+      </c>
+      <c r="D22">
         <v>69383000000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>66182000000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>57058000000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>59858000000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>61181000000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>68986000000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>63488000000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>63259000000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>63274664000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>76953000000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>77568000000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>85667000000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>92826000000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>101287000000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>94661000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>86201000000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>73245000000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>77830000000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>75869000000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>61988000000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>61988000000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>62948000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>50649000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>50027000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>45301000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>48427000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>46997000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>45369000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>46688000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>47153000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>41395000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>34190000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>34080427000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>37265755000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>42818000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>42616000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>45626000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>47776551000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>44263000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>44224000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>48972000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>52706000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>46152000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>47605096000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>44149571000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>42264000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>37427000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>36269169000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>34870000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>35259000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>32045146000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>31564000000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>32073000000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>32922000000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>31613000000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>28957000000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>30070000000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>26813000000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>24207395000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>23999525000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>23296149000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>25220000000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>24905000000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>20687000000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>4955227000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>5723000000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>5215000000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>4446000000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>4991711000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>5791320000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>5585405000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>5439572000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>5597165258.0</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>5703948000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BZ22">
         <v>5582739000.0</v>
       </c>
-      <c r="BY22">
+      <c r="CA22">
         <v>5494142000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CB22">
         <v>5673141031.0</v>
       </c>
-      <c r="CA22">
+      <c r="CC22">
         <v>5891699000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CD22">
         <v>6517298000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CE22">
         <v>7572556000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CF22">
         <v>7777170960.0</v>
       </c>
-      <c r="CE22">
+      <c r="CG22">
         <v>8097167000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CH22">
         <v>7784810000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CI22">
         <v>9196850000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CJ22">
         <v>9424088427.0</v>
       </c>
-      <c r="CI22">
+      <c r="CK22">
         <v>9066215000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CL22">
         <v>8403363000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CM22">
         <v>6227348000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CN22">
         <v>4687063179.0</v>
       </c>
-      <c r="CM22">
+      <c r="CO22">
         <v>4283305000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CP22">
         <v>3529412000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CQ22">
         <v>3159722000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CR22">
         <v>3139095769.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CS22">
         <v>2966841000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CT22">
         <v>2904841000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CU22">
         <v>2694192000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CV22">
         <v>2768426972.0</v>
       </c>
-      <c r="CU22">
+      <c r="CW22">
         <v>2600361000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CX22">
         <v>2783327000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CY22">
         <v>2889983000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CZ22">
         <v>3246324230.0</v>
       </c>
-      <c r="CY22">
+      <c r="DA22">
         <v>2884012000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DB22">
         <v>2710011000.0</v>
       </c>
-      <c r="DA22"/>
+      <c r="DC22"/>
     </row>
-    <row r="23" spans="1:105">
+    <row r="23" spans="1:107">
       <c r="A23" t="s">
         <v>49</v>
       </c>
       <c r="B23">
+        <v>1071334000000.0</v>
+      </c>
+      <c r="C23">
+        <v>957317344000.0</v>
+      </c>
+      <c r="D23">
         <v>889333000000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>842644000000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>765175000000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>774177000000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>740698000000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>714559000000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>682930000000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>681470000000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>666575404000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>701084000000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>672521000000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>675440000000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>707068000000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>737829000000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>713079000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>696148000000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>672934000000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>650467000000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>611857000000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>583860000000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>583860000000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>581550000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>558592000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>571668000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>556654000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>562978000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>534838000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>525322000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>533371000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>535971000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>544971000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>356880000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>363922272000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>360095657000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>356623000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>347549000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>357943000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>360627720000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>354942000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>356490000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>365260000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>368452000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>335161000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>322489532000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>333718817000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>304727000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>287600000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>279821001000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>286814000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>276036000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>255225179000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>246984000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>246504000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>241972000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>233647000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>227010000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>223878000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>233701000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>210102340000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>213449709000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>208139765000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>222561000000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>210049000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>209798000000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>162060896000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>158682000000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>151165000000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>149064000000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>152189987000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>161513480000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>164101617000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>151062079000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>152385575186.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>145988481000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>142491198000.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>143509633000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>137019733680.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>144479012000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>141564799000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>129708458000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>131594819295.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>130649778000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>125506331000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>133480302000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>133763989112.0</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>137045851000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>133042035000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>117924220000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CN23">
         <v>114209414566.0</v>
       </c>
-      <c r="CM23">
+      <c r="CO23">
         <v>114435066000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CP23">
         <v>114740497000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CQ23">
         <v>107430549000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CR23">
         <v>105118995246.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CS23">
         <v>104712030000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CT23">
         <v>103138559000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CU23">
         <v>104443658000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CV23">
         <v>106326343982.0</v>
       </c>
-      <c r="CU23">
+      <c r="CW23">
         <v>99175787000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CX23">
         <v>101247602000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CY23">
         <v>107914606000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CZ23">
         <v>108341149839.0</v>
       </c>
-      <c r="CY23">
+      <c r="DA23">
         <v>105203754000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DB23">
         <v>88975037000.0</v>
       </c>
-      <c r="DA23"/>
+      <c r="DC23"/>
     </row>
-    <row r="24" spans="1:105">
+    <row r="24" spans="1:107">
       <c r="A24" t="s">
         <v>50</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>224588000000.0</v>
+      </c>
       <c r="C24">
+        <v>201141000000.0</v>
+      </c>
+      <c r="D24">
+        <v>214080678000.0</v>
+      </c>
+      <c r="E24">
         <v>218947000000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>178994000000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>147774000000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>104950000000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>125076000000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>106390000000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>116207000000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>116695000000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>117911000000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>123686000000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>125589000000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>137799000000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>129807000000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>138290000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>156907000000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>164311000000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>185513000000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>154598000000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>172704000000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>157424000000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>164429485000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>154780681000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>163639432000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>172237985000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>140998076000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>139574671000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>129024769000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>164821.95</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>128674324.54</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>4388835796.95</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>1752817211.68</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>1488751000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>1644873000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>1799474000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>2044602000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>2280542000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>2274608000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>1996152000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>2133965000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>2019947000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>2249636000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>1721405000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>1787536000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>1752359000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>1741787000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>1597624000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>1641522000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>1681637000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>1789277000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>1507810000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>1519557000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>1534998000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>1521339000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>1462113000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BG24">
         <v>1526814000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BH24">
         <v>1657313000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BI24">
         <v>1675797000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BJ24">
         <v>1286980000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BK24">
         <v>1491574000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BL24">
         <v>1797340000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BM24">
         <v>1864540000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BN24">
         <v>1574713000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BO24">
         <v>1767475000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BP24">
         <v>1536161000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BQ24">
         <v>1390978000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BR24">
         <v>1597680000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BS24">
         <v>1587895000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BT24">
         <v>1563812000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BU24">
         <v>1584797000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BV24">
         <v>1472134000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BW24">
         <v>684425000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BX24">
         <v>738083000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BY24">
         <v>871870000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BZ24">
         <v>953548000.0</v>
       </c>
-      <c r="BY24">
+      <c r="CA24">
         <v>974402000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CB24">
         <v>902065000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CC24">
         <v>1083021000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CD24">
         <v>1269532000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CE24">
         <v>1242628000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CF24">
         <v>1306772000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CG24">
         <v>1347076000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CH24">
         <v>1495259000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CI24">
         <v>1485822000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CJ24">
         <v>1465962000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CK24">
         <v>1091763000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CL24">
         <v>998664000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CM24">
         <v>887152000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CN24">
         <v>907327000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CO24">
         <v>1096714000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CP24">
         <v>879573000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CQ24">
         <v>878849000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CR24">
         <v>812373000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CS24">
         <v>706586000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CT24">
         <v>806993000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CU24">
         <v>804229000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CV24">
         <v>796555000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CW24">
         <v>873177000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CX24">
         <v>861251000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CY24">
         <v>809376000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CZ24">
         <v>680103000.0</v>
       </c>
-      <c r="CY24">
+      <c r="DA24">
         <v>717391000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DB24">
         <v>810977000.0</v>
       </c>
-      <c r="DA24"/>
+      <c r="DC24"/>
     </row>
-    <row r="25" spans="1:105">
+    <row r="25" spans="1:107">
       <c r="A25" t="s">
         <v>51</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25">
+        <v>221959344000.0</v>
+      </c>
+      <c r="E25">
         <v>226943182000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>185900941000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>154459192000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>146553914000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>131801176000.0</v>
       </c>
-      <c r="H25"/>
-      <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25">
         <v>124341705000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>130222810000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>132218319000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>144527838000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>133519464000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>140191770000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>158629190000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>166119851000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>186512895000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>155900309000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>172550914000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>156614367000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>169185791000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>159661214000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>168709690000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>177414108000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>146011653000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>144799132000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>134382560000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>5040007.85</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>3931643986.25</v>
       </c>
-      <c r="AF25">
-[...3 lines deleted...]
-      <c r="AH25"/>
+      <c r="AH25">
+        <v>0.0</v>
+      </c>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
@@ -10781,190 +10925,198 @@
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
+      <c r="DB25"/>
+      <c r="DC25"/>
     </row>
-    <row r="26" spans="1:105">
+    <row r="26" spans="1:107">
       <c r="A26" t="s">
         <v>52</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>67851000000.0</v>
+      </c>
       <c r="C26">
+        <v>50602000000.0</v>
+      </c>
+      <c r="D26">
+        <v>45676938000.0</v>
+      </c>
+      <c r="E26">
         <v>41678000000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>38409000000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>41428000000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>41516266000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>42300000000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>30887000000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>30776000000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>29450357000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>28402000000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>26761000000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>24352000000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>22909000000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>22926000000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>22356000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>23202000000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>23260000000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>20915000000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>19982000000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>18797000000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>17041000000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>14279000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>12950000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>14750000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>15576905000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>15076000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>13160000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>13285000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>14360.19</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>14672130.74</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>432219712.22</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>1744998764.71</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>50982771000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>51203491000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>50877531000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>52200089000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>52173409000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>52032807000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>50457000000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>52340000000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>38392278000.0</v>
       </c>
-      <c r="AQ26"/>
-      <c r="AR26"/>
       <c r="AS26"/>
-      <c r="AT26">
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26">
         <v>2800891000.0</v>
       </c>
-      <c r="AU26"/>
-      <c r="AV26"/>
       <c r="AW26"/>
-      <c r="AX26">
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26">
         <v>2711523000.0</v>
       </c>
-      <c r="AY26"/>
-      <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
@@ -10974,102 +11126,104 @@
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
+      <c r="DB26"/>
+      <c r="DC26"/>
     </row>
-    <row r="27" spans="1:105">
+    <row r="27" spans="1:107">
       <c r="A27" t="s">
         <v>53</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
-      <c r="Z27">
-[...4 lines deleted...]
-      </c>
+      <c r="Z27"/>
+      <c r="AA27"/>
       <c r="AB27">
         <v>0.0</v>
       </c>
       <c r="AC27">
         <v>0.0</v>
       </c>
       <c r="AD27">
         <v>0.0</v>
       </c>
       <c r="AE27">
         <v>0.0</v>
       </c>
       <c r="AF27">
         <v>0.0</v>
       </c>
-      <c r="AG27"/>
-      <c r="AH27"/>
+      <c r="AG27">
+        <v>0.0</v>
+      </c>
+      <c r="AH27">
+        <v>0.0</v>
+      </c>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
@@ -11097,440 +11251,454 @@
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
+      <c r="DB27"/>
+      <c r="DC27"/>
     </row>
-    <row r="28" spans="1:105">
+    <row r="28" spans="1:107">
       <c r="A28" t="s">
         <v>54</v>
       </c>
       <c r="B28">
+        <v>205146000000.0</v>
+      </c>
+      <c r="C28">
+        <v>169107965000.0</v>
+      </c>
+      <c r="D28">
         <v>171628000000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>211618000000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>159508000000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>146933000000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>129563000000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>133622000000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>109937000000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>112040000000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>111932234000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>148957000000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>120324000000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>120690000000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>136531000000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>163662000000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>138001000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>133296000000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>143704000000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>175243000000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>150634000000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>151704000000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>151704000000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>163339000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>150236000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>155155000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>154809000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>160691000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>140357000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>136112000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>146879000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>152821000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>148609000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>31392000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>30433813000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>43145725000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>47676000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>55438000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>73259000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>81816653000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>73541000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>73593000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>65110000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>82136000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>37729000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>44236313000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>47687185000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>61950000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>45316000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>46035065000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>55775000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>59859000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>57827063000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>61136000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>64425000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>62567000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>54614000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>47919000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>52171000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>53815000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>45950141000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>44432767000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>46150475000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>54232000000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>43675000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>41812000000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>40483174000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>40322000000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>41891000000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>37056000000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>36564807000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>48357522000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>49631177000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>29932840000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>31646006477.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>30703539000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>33069517000.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>35149269000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>29467631090.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>24361180000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>33072857000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>39975295000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>40311189355.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>47720188000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>48892406000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>49826767000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>47361614871.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>46859087000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CL28">
         <v>30588240000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CM28">
         <v>36408568000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CN28">
         <v>42813721463.0</v>
       </c>
-      <c r="CM28">
+      <c r="CO28">
         <v>38583471000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CP28">
         <v>35743949000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CQ28">
         <v>31249998000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CR28">
         <v>31335583784.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CS28">
         <v>31797553000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CT28">
         <v>35492486000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CU28">
         <v>34079773000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CV28">
         <v>29275388831.0</v>
       </c>
-      <c r="CU28">
+      <c r="CW28">
         <v>26431516000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CX28">
         <v>26196016000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CY28">
         <v>27356320000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CZ28">
         <v>22160494827.0</v>
       </c>
-      <c r="CY28">
+      <c r="DA28">
         <v>23542318000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DB28">
         <v>27151466000.0</v>
       </c>
-      <c r="DA28"/>
+      <c r="DC28"/>
     </row>
-    <row r="29" spans="1:105">
+    <row r="29" spans="1:107">
       <c r="A29" t="s">
         <v>55</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>685643000000.0</v>
+      </c>
       <c r="C29">
+        <v>607573000000.0</v>
+      </c>
+      <c r="D29">
+        <v>601714267000.0</v>
+      </c>
+      <c r="E29">
         <v>603803000000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>526063000000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>535555000000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>513626272000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>514732000000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>478458000000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>478141000000.0</v>
       </c>
-      <c r="J29"/>
-      <c r="K29">
+      <c r="L29"/>
+      <c r="M29">
         <v>507380000000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>458299000000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>453397000000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>495856000000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>504381000000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>473886000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>466095000000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>564324000000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>546908000000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>513507000000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>513840000000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>495145000000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>496178000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>408868000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>432608000000.0</v>
       </c>
-      <c r="Z29"/>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -11565,481 +11733,489 @@
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
+      <c r="DB29"/>
+      <c r="DC29"/>
     </row>
-    <row r="30" spans="1:105">
+    <row r="30" spans="1:107">
       <c r="A30" t="s">
         <v>56</v>
       </c>
       <c r="B30">
+        <v>143318000000.0</v>
+      </c>
+      <c r="C30">
+        <v>125979410000.0</v>
+      </c>
+      <c r="D30">
         <v>125042000000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>125663000000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>103101000000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>109717000000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>113420000000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>114061000000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>102354000000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>97264000000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>121146438000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>114078000000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>98671000000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>91514000000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>114647000000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>140178000000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>116617000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>106560000000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>115462000000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>108156000000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>88644000000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>91834000000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>101013649000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>86718000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>73763000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>73573000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>78948000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>83743000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>67242000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>63391000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>85303495000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>79809000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>69791000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>44246000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>56513203000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>56776564000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>46156000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>43728000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>52071596000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>53221765000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>44680000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>40528000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>45529745000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>53156000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>50733000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>43621393000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>53523244000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>48495000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>41115000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>38660515000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>43808514000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>38673000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>35520590000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>33432000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>38051779000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>33410000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>31619000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>29237000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>31393766000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>33994000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>34405294000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>34648368000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>34460454000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>36329000000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>34309000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>33396000000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>19038288000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>16847000000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>14583000000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>10320000000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>12007138000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>17824396000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>17606167000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>16713769000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>19685054726.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>17959288000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>13825488000.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>12411465000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>12349703630.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>14133457000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>13488538000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>15047611000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>19495050125.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>16227519000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>14018988000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>13354329000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CJ30">
         <v>14611726920.0</v>
       </c>
-      <c r="CI30">
+      <c r="CK30">
         <v>16977930000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CL30">
         <v>16672271000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CM30">
         <v>14102142000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CN30">
         <v>13103057036.0</v>
       </c>
-      <c r="CM30">
+      <c r="CO30">
         <v>10657672000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CP30">
         <v>9031143000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CQ30">
         <v>8368055000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CR30">
         <v>9008695990.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CS30">
         <v>8376962000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CT30">
         <v>7646076000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CU30">
         <v>7417774000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CV30">
         <v>7126154872.0</v>
       </c>
-      <c r="CU30">
+      <c r="CW30">
         <v>7175679000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CX30">
         <v>6909199000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CY30">
         <v>9523809000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CZ30">
         <v>9260562136.0</v>
       </c>
-      <c r="CY30">
+      <c r="DA30">
         <v>10031347000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DB30">
         <v>8709161000.0</v>
       </c>
-      <c r="DA30"/>
+      <c r="DC30"/>
     </row>
-    <row r="31" spans="1:105">
+    <row r="31" spans="1:107">
       <c r="A31" t="s">
         <v>57</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
-[...1 lines deleted...]
-      </c>
+      <c r="K31"/>
       <c r="L31"/>
       <c r="M31">
+        <v>225072296000.0</v>
+      </c>
+      <c r="N31"/>
+      <c r="O31">
         <v>198550000000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>221177154000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>214771000000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>188739000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>173137000000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>184097000000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>157903000000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>160739657000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>149816000000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>137704717000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>129127043000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>123254972000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>125683003000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>122401700000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>122231699000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>119115414000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>4161215081.35</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>140461.87</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>124756091.29</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>3738171618.46</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>6242013382.29</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>179460184000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>171475809000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>154953247000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>152965791000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>142733044000.0</v>
       </c>
-      <c r="AM31"/>
-      <c r="AN31"/>
       <c r="AO31"/>
-      <c r="AP31">
+      <c r="AP31"/>
+      <c r="AQ31"/>
+      <c r="AR31">
         <v>142543823000.0</v>
       </c>
-      <c r="AQ31"/>
-      <c r="AR31"/>
       <c r="AS31"/>
-      <c r="AT31">
+      <c r="AT31"/>
+      <c r="AU31"/>
+      <c r="AV31">
         <v>138305621000.0</v>
       </c>
-      <c r="AU31"/>
-      <c r="AV31"/>
       <c r="AW31"/>
-      <c r="AX31">
+      <c r="AX31"/>
+      <c r="AY31"/>
+      <c r="AZ31">
         <v>111066977000.0</v>
       </c>
-      <c r="AY31"/>
-      <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
@@ -12049,127 +12225,135 @@
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
       <c r="CR31"/>
       <c r="CS31"/>
       <c r="CT31"/>
       <c r="CU31"/>
       <c r="CV31"/>
       <c r="CW31"/>
       <c r="CX31"/>
       <c r="CY31"/>
       <c r="CZ31"/>
       <c r="DA31"/>
+      <c r="DB31"/>
+      <c r="DC31"/>
     </row>
-    <row r="32" spans="1:105">
+    <row r="32" spans="1:107">
       <c r="A32" t="s">
         <v>58</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>23600000000.0</v>
+      </c>
       <c r="C32">
+        <v>43196000000.0</v>
+      </c>
+      <c r="D32">
+        <v>69446509000.0</v>
+      </c>
+      <c r="E32">
         <v>34527000000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>5025000000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>10910000000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>40861370000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>43083000000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>40205000000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>43959000000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>35712549000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>51178000000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>45265000000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>36912000000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>78106000000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>58982000000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>48536000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>56314000000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>81430000000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>67607000000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>54667000000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>74351000000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>52059000000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>58166000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>29888000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>43607000000.0</v>
       </c>
-      <c r="Z32"/>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
@@ -12204,463 +12388,477 @@
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
+      <c r="DB32"/>
+      <c r="DC32"/>
     </row>
-    <row r="33" spans="1:105">
+    <row r="33" spans="1:107">
       <c r="A33" t="s">
         <v>59</v>
       </c>
       <c r="B33">
+        <v>710935000000.0</v>
+      </c>
+      <c r="C33">
+        <v>619693285000.0</v>
+      </c>
+      <c r="D33">
         <v>575538000000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>548564000000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>511180000000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>495525000000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>465413000000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>435794000000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>412605000000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>408468000000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>405227899000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>408395000000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>401491000000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>404169000000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>406701000000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>405100000000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>394316000000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>389108000000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>380576000000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>390234000000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>374496000000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>359259000000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>359259000000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>347910000000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>356079000000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>355053000000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>354653000000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>350533000000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>343175000000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>336489000000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>331812000000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>334771000000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>338284000000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>218878000000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>218984000000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>220183429000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>209619000000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>211176000000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>215154000000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>217258524000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>217971000000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>219487000000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>208527000000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>211281000000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>174898000000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>172883285000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>173763627000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AW33">
         <v>171501000000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AX33">
         <v>159192000000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AY33">
         <v>152678823000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AZ33">
         <v>154638000000.0</v>
       </c>
-      <c r="AY33">
+      <c r="BA33">
         <v>153972000000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BB33">
         <v>153753634000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BC33">
         <v>150377000000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BD33">
         <v>148462000000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BE33">
         <v>146370000000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BF33">
         <v>141749000000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BG33">
         <v>133037000000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BH33">
         <v>133746000000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BI33">
         <v>132708000000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BJ33">
         <v>126598359000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BK33">
         <v>123426716000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BL33">
         <v>122540840000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BM33">
         <v>126096000000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BN33">
         <v>119293000000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BO33">
         <v>109675000000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BP33">
         <v>100647894000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BQ33">
         <v>99195000000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BR33">
         <v>99180000000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BS33">
         <v>103594000000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BT33">
         <v>105823136000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BU33">
         <v>106077678000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BV33">
         <v>105060247000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BW33">
         <v>95207703000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BX33">
         <v>95480504979.0</v>
       </c>
-      <c r="BW33">
+      <c r="BY33">
         <v>94066255000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BZ33">
         <v>92476426000.0</v>
       </c>
-      <c r="BY33">
+      <c r="CA33">
         <v>94823593000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CB33">
         <v>88264439732.0</v>
       </c>
-      <c r="CA33">
+      <c r="CC33">
         <v>90328344000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CD33">
         <v>89588534000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CE33">
         <v>83785619000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CF33">
         <v>83798083160.0</v>
       </c>
-      <c r="CE33">
+      <c r="CG33">
         <v>84854326000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CH33">
         <v>84367090000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CI33">
         <v>97574794000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CJ33">
         <v>97919204277.0</v>
       </c>
-      <c r="CI33">
+      <c r="CK33">
         <v>97555186000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CL33">
         <v>91630265000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CM33">
         <v>84645801000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CN33">
         <v>82783096357.0</v>
       </c>
-      <c r="CM33">
+      <c r="CO33">
         <v>80505895000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CP33">
         <v>80519040000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CQ33">
         <v>79340273000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CR33">
         <v>78022889882.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CS33">
         <v>78324598000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CT33">
         <v>75225372000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CU33">
         <v>75297404000.0</v>
       </c>
-      <c r="CT33">
+      <c r="CV33">
         <v>76676689363.0</v>
       </c>
-      <c r="CU33">
+      <c r="CW33">
         <v>73665918000.0</v>
       </c>
-      <c r="CV33">
+      <c r="CX33">
         <v>74429430000.0</v>
       </c>
-      <c r="CW33">
+      <c r="CY33">
         <v>78456480000.0</v>
       </c>
-      <c r="CX33">
+      <c r="CZ33">
         <v>77553503419.0</v>
       </c>
-      <c r="CY33">
+      <c r="DA33">
         <v>73918490000.0</v>
       </c>
-      <c r="CZ33">
+      <c r="DB33">
         <v>66000416000.0</v>
       </c>
-      <c r="DA33"/>
+      <c r="DC33"/>
     </row>
-    <row r="34" spans="1:105">
+    <row r="34" spans="1:107">
       <c r="A34" t="s">
         <v>60</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>90750000000.0</v>
+      </c>
       <c r="C34">
+        <v>80740000000.0</v>
+      </c>
+      <c r="D34">
+        <v>37584819000.0</v>
+      </c>
+      <c r="E34">
         <v>24591000000.0</v>
       </c>
-      <c r="D34">
+      <c r="F34">
         <v>22276000000.0</v>
       </c>
-      <c r="E34">
+      <c r="G34">
         <v>23638000000.0</v>
       </c>
-      <c r="F34">
+      <c r="H34">
         <v>7056670000.0</v>
       </c>
-      <c r="G34">
+      <c r="I34">
         <v>22748000000.0</v>
       </c>
-      <c r="H34">
+      <c r="J34">
         <v>22950000000.0</v>
       </c>
-      <c r="I34">
+      <c r="K34">
         <v>24051000000.0</v>
       </c>
-      <c r="J34">
+      <c r="L34">
         <v>5824896000.0</v>
       </c>
-      <c r="K34">
+      <c r="M34">
         <v>26026000000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>25653000000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>25766000000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>27083000000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>28625000000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>26251000000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>24755000000.0</v>
       </c>
-      <c r="R34">
+      <c r="T34">
         <v>23062000000.0</v>
       </c>
-      <c r="S34">
+      <c r="U34">
         <v>21489000000.0</v>
       </c>
-      <c r="T34">
+      <c r="V34">
         <v>20060000000.0</v>
       </c>
-      <c r="U34">
+      <c r="W34">
         <v>19570000000.0</v>
       </c>
-      <c r="V34">
+      <c r="X34">
         <v>19637000000.0</v>
       </c>
-      <c r="W34">
+      <c r="Y34">
         <v>17187000000.0</v>
       </c>
-      <c r="X34">
+      <c r="Z34">
         <v>17251000000.0</v>
       </c>
-      <c r="Y34">
+      <c r="AA34">
         <v>17555000000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AB34">
         <v>1680346000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AC34">
         <v>17138000000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AD34">
         <v>17266000000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AE34">
         <v>17378000000.0</v>
       </c>
-      <c r="AD34">
-[...4 lines deleted...]
-      </c>
       <c r="AF34">
         <v>0.0</v>
       </c>
-      <c r="AG34"/>
-      <c r="AH34"/>
+      <c r="AG34">
+        <v>0.0</v>
+      </c>
+      <c r="AH34">
+        <v>0.0</v>
+      </c>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
@@ -12688,735 +12886,749 @@
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
       <c r="CS34"/>
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
+      <c r="DB34"/>
+      <c r="DC34"/>
     </row>
-    <row r="35" spans="1:105">
+    <row r="35" spans="1:107">
       <c r="A35" t="s">
         <v>61</v>
       </c>
       <c r="B35">
+        <v>315338000000.0</v>
+      </c>
+      <c r="C35">
+        <v>281819281000.0</v>
+      </c>
+      <c r="D35">
         <v>271617000000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>243538000000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>201270000000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>171412000000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>163971000000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>147824000000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>129340000000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>140258000000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>126117235000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>143937000000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>149339000000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>151355000000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>164882000000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>158432000000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>164541000000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>181662000000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>187373000000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>207002000000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>174658000000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>177061000000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>177061000000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>188533000000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>172032000000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>181194000000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>190042000000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>158136000000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>156840000000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>146403000000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>156402000000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>132090000000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>146158000000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>61813000000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>54235348000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>59643863000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>64425000000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>72168000000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>84120000000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>81013087000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>73945000000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AQ35">
         <v>78324000000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AR35">
         <v>76366000000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AS35">
         <v>84255000000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AT35">
         <v>62535000000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AU35">
         <v>65084873000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AV35">
         <v>64347296000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AW35">
         <v>62014000000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AX35">
         <v>56605000000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AY35">
         <v>58642303000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AZ35">
         <v>57920000000.0</v>
       </c>
-      <c r="AY35">
+      <c r="BA35">
         <v>61094000000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BB35">
         <v>53181454000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BC35">
         <v>52982000000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BD35">
         <v>49342000000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BE35">
         <v>49408000000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BF35">
         <v>48114000000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BG35">
         <v>49589000000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BH35">
         <v>54834000000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BI35">
         <v>55163000000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BJ35">
         <v>41257133000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BK35">
         <v>48046513000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BL35">
         <v>56565938000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BM35">
         <v>62350000000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BN35">
         <v>54932000000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BO35">
         <v>60073000000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BP35">
         <v>52773113000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BQ35">
         <v>48360000000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BR35">
         <v>55974000000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BS35">
         <v>57376000000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BT35">
         <v>54958551000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BU35">
         <v>53891450000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BV35">
         <v>47445584000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BW35">
         <v>23703163000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BX35">
         <v>26888044664.0</v>
       </c>
-      <c r="BW35">
+      <c r="BY35">
         <v>31420606000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BZ35">
         <v>34383103000.0</v>
       </c>
-      <c r="BY35">
+      <c r="CA35">
         <v>35149269000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CB35">
         <v>31898958626.0</v>
       </c>
-      <c r="CA35">
+      <c r="CC35">
         <v>38362239000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CD35">
         <v>43610778000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CE35">
         <v>42542814000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CF35">
         <v>45441874170.0</v>
       </c>
-      <c r="CE35">
+      <c r="CG35">
         <v>47255597000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CH35">
         <v>49905064000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CI35">
         <v>49385822000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CJ35">
         <v>48961995165.0</v>
       </c>
-      <c r="CI35">
+      <c r="CK35">
         <v>38709680000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CL35">
         <v>35294123000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CM35">
         <v>30049424000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CN35">
         <v>31430392912.0</v>
       </c>
-      <c r="CM35">
+      <c r="CO35">
         <v>37504213000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CP35">
         <v>33287201000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CQ35">
         <v>33368053000.0</v>
       </c>
-      <c r="CP35">
+      <c r="CR35">
         <v>31044105511.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CS35">
         <v>28307152000.0</v>
       </c>
-      <c r="CR35">
+      <c r="CT35">
         <v>27445742000.0</v>
       </c>
-      <c r="CS35">
+      <c r="CU35">
         <v>29741075000.0</v>
       </c>
-      <c r="CT35">
+      <c r="CV35">
         <v>30968745718.0</v>
       </c>
-      <c r="CU35">
+      <c r="CW35">
         <v>29426868000.0</v>
       </c>
-      <c r="CV35">
+      <c r="CX35">
         <v>28815618000.0</v>
       </c>
-      <c r="CW35">
+      <c r="CY35">
         <v>28177338000.0</v>
       </c>
-      <c r="CX35">
+      <c r="CZ35">
         <v>26736852058.0</v>
       </c>
-      <c r="CY35">
+      <c r="DA35">
         <v>24169277000.0</v>
       </c>
-      <c r="CZ35">
+      <c r="DB35">
         <v>25483481000.0</v>
       </c>
-      <c r="DA35"/>
+      <c r="DC35"/>
     </row>
-    <row r="36" spans="1:105">
+    <row r="36" spans="1:107">
       <c r="A36" t="s">
         <v>62</v>
       </c>
       <c r="B36">
+        <v>44988000000.0</v>
+      </c>
+      <c r="C36">
+        <v>32442895000.0</v>
+      </c>
+      <c r="D36">
         <v>31431655000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>31527000000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>30591000000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>33332000000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>73469000000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>30510000000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>30291000000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>31580000000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>3141985000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>24188851000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>23766981000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>30829000000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>25319228000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>25294883000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>25951775000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>26477810000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>25419990000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>24393744000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>16527019000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>13982627000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>13982627000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>17964000000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>18127000000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>18365000000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>13830296000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>19916000000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>20017000000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>20404000000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>19339643000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>24016000000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>25046000000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>22053000000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>17425157000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AK36">
         <v>16213072000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AL36">
         <v>6478000000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AM36">
         <v>6982000000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AN36">
         <v>2443076000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AO36">
         <v>2621403000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AP36">
         <v>7966000000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AQ36">
         <v>8407000000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AR36">
         <v>3164485000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AS36">
         <v>8454000000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AT36">
         <v>8034000000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AU36">
         <v>3461640000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AV36">
         <v>3221314000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AW36">
         <v>8148000000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AX36">
         <v>9199000000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AY36">
         <v>3386462000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AZ36">
         <v>5145298000.0</v>
       </c>
-      <c r="AY36">
+      <c r="BA36">
         <v>8319000000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BB36">
         <v>5056320000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BC36">
         <v>8520000000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BD36">
         <v>2299611000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BE36">
         <v>3447000000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BF36">
         <v>3479000000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BG36">
         <v>3716000000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BH36">
         <v>2514897000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BI36">
         <v>4514000000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BJ36">
         <v>2707692000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BK36">
         <v>2784528000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BL36">
         <v>2970847000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BM36">
         <v>5063000000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BN36">
         <v>4579000000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BO36">
         <v>3993000000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BP36">
         <v>2328779000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BQ36">
         <v>3932000000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BR36">
         <v>3956000000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BS36">
         <v>4150000000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BT36">
         <v>2516356000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BU36">
         <v>21331362000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BV36">
         <v>21946998000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BW36">
         <v>13918011000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BX36">
         <v>7493772830.0</v>
       </c>
-      <c r="BW36">
+      <c r="BY36">
         <v>14471732000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BZ36">
         <v>14744998000.0</v>
       </c>
-      <c r="BY36">
+      <c r="CA36">
         <v>15886675000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CB36">
         <v>8784842742.0</v>
       </c>
-      <c r="CA36">
+      <c r="CC36">
         <v>17244803000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CD36">
         <v>16179761000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CE36">
         <v>15827617000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CF36">
         <v>7925317885.0</v>
       </c>
-      <c r="CE36">
+      <c r="CG36">
         <v>16891221000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CH36">
         <v>16645570000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CI36">
         <v>16377951000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CJ36">
         <v>8482693848.0</v>
       </c>
-      <c r="CI36">
+      <c r="CK36">
         <v>18098473000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CL36">
         <v>16134456000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CM36">
         <v>15551895000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CN36">
         <v>13282819359.0</v>
       </c>
-      <c r="CM36">
+      <c r="CO36">
         <v>15784147000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CP36">
         <v>15778548000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CQ36">
         <v>14826388000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CR36">
         <v>14783826641.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CS36">
         <v>14659684000.0</v>
       </c>
-      <c r="CR36">
+      <c r="CT36">
         <v>15826377000.0</v>
       </c>
-      <c r="CS36">
+      <c r="CU36">
         <v>16095170000.0</v>
       </c>
-      <c r="CT36">
+      <c r="CV36">
         <v>16121610713.0</v>
       </c>
-      <c r="CU36">
+      <c r="CW36">
         <v>16556728000.0</v>
       </c>
-      <c r="CV36">
+      <c r="CX36">
         <v>16601725000.0</v>
       </c>
-      <c r="CW36">
+      <c r="CY36">
         <v>17766830000.0</v>
       </c>
-      <c r="CX36">
+      <c r="CZ36">
         <v>16987316454.0</v>
       </c>
-      <c r="CY36">
+      <c r="DA36">
         <v>18087773000.0</v>
       </c>
-      <c r="CZ36">
+      <c r="DB36">
         <v>17111901000.0</v>
       </c>
-      <c r="DA36"/>
+      <c r="DC36"/>
     </row>
-    <row r="37" spans="1:105">
+    <row r="37" spans="1:107">
       <c r="A37" t="s">
         <v>63</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
-      <c r="Z37">
-[...4 lines deleted...]
-      </c>
+      <c r="Z37"/>
+      <c r="AA37"/>
       <c r="AB37">
         <v>0.0</v>
       </c>
       <c r="AC37">
         <v>0.0</v>
       </c>
       <c r="AD37">
         <v>0.0</v>
       </c>
       <c r="AE37">
         <v>0.0</v>
       </c>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
-      <c r="AH37"/>
-      <c r="AI37"/>
+      <c r="AH37">
+        <v>0.0</v>
+      </c>
+      <c r="AI37">
+        <v>0.0</v>
+      </c>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
       <c r="BG37"/>
       <c r="BH37"/>
@@ -13443,1623 +13655,1651 @@
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
       <c r="CR37"/>
       <c r="CS37"/>
       <c r="CT37"/>
       <c r="CU37"/>
       <c r="CV37"/>
       <c r="CW37"/>
       <c r="CX37"/>
       <c r="CY37"/>
       <c r="CZ37"/>
       <c r="DA37"/>
+      <c r="DB37"/>
+      <c r="DC37"/>
     </row>
-    <row r="38" spans="1:105">
+    <row r="38" spans="1:107">
       <c r="A38" t="s">
         <v>64</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
+        <v>12566151000.0</v>
+      </c>
+      <c r="E38">
         <v>13322765000.0</v>
       </c>
-      <c r="D38">
+      <c r="F38">
         <v>13061556000.0</v>
       </c>
-      <c r="E38">
+      <c r="G38">
         <v>13263827000.0</v>
       </c>
-      <c r="F38">
+      <c r="H38">
         <v>-86000.0</v>
       </c>
-      <c r="G38">
+      <c r="I38">
         <v>10384677000.0</v>
       </c>
-      <c r="H38">
+      <c r="J38">
         <v>1.0</v>
       </c>
-      <c r="I38"/>
-[...1 lines deleted...]
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38"/>
+      <c r="M38">
         <v>10110480000.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>9472164000.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>9262204000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>9932348000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>32254000000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>32023000000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>32214000000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>30789000000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>29331000000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>21557545000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>19471000000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>19278644000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>17963693000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>18126945000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>18365008000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>18537307000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>6650537000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>6215325000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>5907296000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>27962.85</v>
       </c>
-      <c r="AE38">
+      <c r="AG38">
         <v>25723799.88</v>
       </c>
-      <c r="AF38">
+      <c r="AH38">
         <v>820001735.17</v>
       </c>
-      <c r="AG38">
+      <c r="AI38">
         <v>756731084.65</v>
       </c>
-      <c r="AH38">
+      <c r="AJ38">
         <v>2827787000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AK38">
         <v>2740027000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AL38">
         <v>2279164000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AM38">
         <v>2340487000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AN38">
         <v>2200040000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AO38">
         <v>2304126000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AP38">
         <v>2182527000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AQ38">
         <v>2245276000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AR38">
         <v>1785249000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AS38">
         <v>1767738000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AT38">
         <v>717065000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AU38">
         <v>730728000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AV38">
         <v>701788000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AW38">
         <v>739257000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AX38">
         <v>791329000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AY38">
         <v>730917000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AZ38">
         <v>772654000.0</v>
       </c>
-      <c r="AY38">
+      <c r="BA38">
         <v>769148000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BB38">
         <v>784011000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BC38">
         <v>777021000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BD38">
         <v>768039000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BE38">
         <v>735371000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BF38">
         <v>727651000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BG38">
         <v>732475000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BH38">
         <v>725714000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BI38">
         <v>724303000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BJ38">
         <v>765286000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BK38">
         <v>759259000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BL38">
         <v>778549000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BM38">
         <v>750176000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BN38">
         <v>724729000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BO38">
         <v>722566000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BP38">
         <v>666167000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BQ38">
         <v>675273000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BR38">
         <v>629662000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BS38">
         <v>625598000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BT38">
         <v>643015000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BU38">
         <v>663388000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BV38">
         <v>724638000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BW38">
         <v>458874000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BX38">
         <v>422050000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BY38">
         <v>446128000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BZ38">
         <v>447731000.0</v>
       </c>
-      <c r="BY38">
+      <c r="CA38">
         <v>481612000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CB38">
         <v>1.0</v>
       </c>
-      <c r="CA38">
+      <c r="CC38">
         <v>520332000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CD38">
         <v>499444000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CE38">
         <v>487137000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CF38">
         <v>473802000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CG38">
         <v>507505000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CH38">
         <v>526801000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CI38">
         <v>520089000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CJ38">
         <v>493670000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CK38">
         <v>533187000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CL38">
         <v>478551000.0</v>
       </c>
-      <c r="CK38">
-[...4 lines deleted...]
-      </c>
       <c r="CM38">
+        <v>0.0</v>
+      </c>
+      <c r="CN38">
+        <v>0.0</v>
+      </c>
+      <c r="CO38">
         <v>468886000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CP38">
         <v>456111000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CQ38">
         <v>426849000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CR38">
         <v>1.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CS38">
         <v>420161000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CT38">
         <v>475283000.0</v>
       </c>
-      <c r="CS38">
+      <c r="CU38">
         <v>460171000.0</v>
       </c>
-      <c r="CT38">
+      <c r="CV38">
         <v>460617000.0</v>
       </c>
-      <c r="CU38">
+      <c r="CW38">
         <v>501736000.0</v>
       </c>
-      <c r="CV38">
+      <c r="CX38">
         <v>506468000.0</v>
       </c>
-      <c r="CW38">
-[...4 lines deleted...]
-      </c>
       <c r="CY38">
+        <v>0.0</v>
+      </c>
+      <c r="CZ38">
+        <v>0.0</v>
+      </c>
+      <c r="DA38">
         <v>568612000.0</v>
       </c>
-      <c r="CZ38">
+      <c r="DB38">
         <v>1.0</v>
       </c>
-      <c r="DA38"/>
+      <c r="DC38"/>
     </row>
-    <row r="39" spans="1:105">
+    <row r="39" spans="1:107">
       <c r="A39" t="s">
         <v>65</v>
       </c>
       <c r="B39">
+        <v>23440000000.0</v>
+      </c>
+      <c r="C39">
+        <v>21691250000.0</v>
+      </c>
+      <c r="D39">
         <v>17674249000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>18823000000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>16933000000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>15542000000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>24191000000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>17364000000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>29148000000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>28964000000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>5557170000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>29791000000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>28400000000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>25717000000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>27294000000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>29239000000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>28503000000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>25155000000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>24503000000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>16695000000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>15369000000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>14347000000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>5718675000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>22167000000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>14395000000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>13575000000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>12728000000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>12472000000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>11144000000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>9657000000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>10786658000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>10625000000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>10507000000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>5869000000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>2482010000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>2905274000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>10001000000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>3835000000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>3363454000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>2778234000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>7567000000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AQ39">
         <v>3210000000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AR39">
         <v>2814030000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AS39">
         <v>5741000000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AT39">
         <v>4513000000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AU39">
         <v>2802354000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AV39">
         <v>3427265000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AW39">
         <v>5682000000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AX39">
         <v>4483000000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AY39">
         <v>3046023000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AZ39">
         <v>3051501000.0</v>
       </c>
-      <c r="AY39">
+      <c r="BA39">
         <v>4603000000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BB39">
         <v>3156206000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BC39">
         <v>4242000000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BD39">
         <v>3434434000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BE39">
         <v>5706000000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BF39">
         <v>5085000000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BG39">
         <v>4873000000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BH39">
         <v>3400234000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BI39">
         <v>7006000000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BJ39">
         <v>4621324000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BK39">
         <v>3136823000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BL39">
         <v>2747728000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BM39">
         <v>5563000000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BN39">
         <v>3481000000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BO39">
         <v>5623000000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BP39">
         <v>2590565000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BQ39">
         <v>4397000000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BR39">
         <v>3511000000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BS39">
         <v>2954000000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BT39">
         <v>3318459000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BU39">
         <v>5147840000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BV39">
         <v>12567160000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BW39">
         <v>17108821000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BX39">
         <v>3405072196.0</v>
       </c>
-      <c r="BW39">
+      <c r="BY39">
         <v>3780903000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BZ39">
         <v>3907917000.0</v>
       </c>
-      <c r="BY39">
+      <c r="CA39">
         <v>4070961000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CB39">
         <v>4073121250.0</v>
       </c>
-      <c r="CA39">
+      <c r="CC39">
         <v>3674037000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CD39">
         <v>9597614000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CE39">
         <v>6142545000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CF39">
         <v>2735670265.0</v>
       </c>
-      <c r="CE39">
+      <c r="CG39">
         <v>7931241000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CH39">
         <v>6803798000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CI39">
         <v>2677165000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CJ39">
         <v>2662440480.0</v>
       </c>
-      <c r="CI39">
+      <c r="CK39">
         <v>3293718000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CL39">
         <v>3126051000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CM39">
         <v>2438221000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CN39">
         <v>1901528160.0</v>
       </c>
-      <c r="CM39">
+      <c r="CO39">
         <v>2057335000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CP39">
         <v>7058824000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CQ39">
         <v>1979167000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CR39">
         <v>2469565310.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CS39">
         <v>2617801000.0</v>
       </c>
-      <c r="CR39">
+      <c r="CT39">
         <v>5776294000.0</v>
       </c>
-      <c r="CS39">
+      <c r="CU39">
         <v>3603919000.0</v>
       </c>
-      <c r="CT39">
+      <c r="CV39">
         <v>3383147339.0</v>
       </c>
-      <c r="CU39">
+      <c r="CW39">
         <v>1448302000.0</v>
       </c>
-      <c r="CV39">
+      <c r="CX39">
         <v>1244311000.0</v>
       </c>
-      <c r="CW39">
+      <c r="CY39">
         <v>2561576000.0</v>
       </c>
-      <c r="CX39">
+      <c r="CZ39">
         <v>2431589199.0</v>
       </c>
-      <c r="CY39">
+      <c r="DA39">
         <v>1880878000.0</v>
       </c>
-      <c r="CZ39">
+      <c r="DB39">
         <v>2316977000.0</v>
       </c>
-      <c r="DA39"/>
+      <c r="DC39"/>
     </row>
-    <row r="40" spans="1:105">
+    <row r="40" spans="1:107">
       <c r="A40" t="s">
         <v>66</v>
       </c>
       <c r="B40">
+        <v>165433000000.0</v>
+      </c>
+      <c r="C40">
+        <v>151755765000.0</v>
+      </c>
+      <c r="D40">
         <v>105579000000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>101298000000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>125153000000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>117101000000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>86391000000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>72830000000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>83509523000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>83744773000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>69131928000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>68600000000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>102551000000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>101681404000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>86491700000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>187534000000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>111136000000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>106013000000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>70992000000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>66417000000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>62778000000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>53456000000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>57958411000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>56152000000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>64547000000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>53719000000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>53497000000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>49129000000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>59325000000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>43523000000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>45372381000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>44493000000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>57006000000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>32808000000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>34319211000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>30662689000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>43765000000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>32173000000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>31207033000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>31344921000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>43330000000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>30530000000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>29797730000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>29861000000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>47236000000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AU40">
         <v>30378854000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AV40">
         <v>33781481000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AW40">
         <v>29822000000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AX40">
         <v>38092000000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AY40">
         <v>23078012000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AZ40">
         <v>21478776000.0</v>
       </c>
-      <c r="AY40">
+      <c r="BA40">
         <v>20583000000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BB40">
         <v>28443519000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BC40">
         <v>19374000000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BD40">
         <v>17426269000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BE40">
         <v>44024000000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BF40">
         <v>47012000000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BG40">
         <v>37630000000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BH40">
         <v>16694725000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BI40">
         <v>41554000000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BJ40">
         <v>19797905000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BK40">
         <v>13811724000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BL40">
         <v>15432010000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BM40">
         <v>45293000000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BN40">
         <v>46409000000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BO40">
         <v>40050000000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BP40">
         <v>10478257000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BQ40">
         <v>17256000000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BR40">
         <v>17613000000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BS40">
         <v>11743000000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BT40">
         <v>7364828000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BU40">
         <v>10038288000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BV40">
         <v>19457850000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BW40">
         <v>9815540000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BX40">
         <v>10735486401.0</v>
       </c>
-      <c r="BW40">
+      <c r="BY40">
         <v>11538272000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BZ40">
         <v>17437849000.0</v>
       </c>
-      <c r="BY40">
+      <c r="CA40">
         <v>11319256000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CB40">
         <v>12186778780.0</v>
       </c>
-      <c r="CA40">
+      <c r="CC40">
         <v>12114391000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CD40">
         <v>12029441000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CE40">
         <v>9327569000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CF40">
         <v>9635140575.0</v>
       </c>
-      <c r="CE40">
+      <c r="CG40">
         <v>8794054000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CH40">
         <v>8291139000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CI40">
         <v>7496062000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CJ40">
         <v>10427891880.0</v>
       </c>
-      <c r="CI40">
+      <c r="CK40">
         <v>11578948000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CL40">
         <v>13478993000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CM40">
         <v>11169687000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CN40">
         <v>7081596471.0</v>
       </c>
-      <c r="CM40">
+      <c r="CO40">
         <v>9376053000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CP40">
         <v>8200693000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CQ40">
         <v>8749999000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CR40">
         <v>6921739390.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CS40">
         <v>7085514000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CT40">
         <v>6010016000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CU40">
         <v>4758572000.0</v>
       </c>
-      <c r="CT40">
+      <c r="CV40">
         <v>5133462278.0</v>
       </c>
-      <c r="CU40">
+      <c r="CW40">
         <v>4674066000.0</v>
       </c>
-      <c r="CV40">
+      <c r="CX40">
         <v>4846263000.0</v>
       </c>
-      <c r="CW40">
+      <c r="CY40">
         <v>6469622000.0</v>
       </c>
-      <c r="CX40">
+      <c r="CZ40">
         <v>8245495996.0</v>
       </c>
-      <c r="CY40">
+      <c r="DA40">
         <v>8025078000.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DB40">
         <v>7804952000.0</v>
       </c>
-      <c r="DA40"/>
+      <c r="DC40"/>
     </row>
-    <row r="41" spans="1:105">
+    <row r="41" spans="1:107">
       <c r="A41" t="s">
         <v>67</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
-[...1 lines deleted...]
-      </c>
+      <c r="K41"/>
       <c r="L41"/>
       <c r="M41">
+        <v>19595740000.0</v>
+      </c>
+      <c r="N41"/>
+      <c r="O41">
         <v>25766000000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>20460151000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>28625000000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>26251000000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>24755000000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>23062000000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>21489000000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>18757989000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>19570000000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>20323452000.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>19346795000.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>12370867000.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>12484707000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AB41">
         <v>12628860000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>12124404000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>12041121000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AE41">
         <v>390370019.16</v>
       </c>
-      <c r="AD41">
+      <c r="AF41">
         <v>14064.48</v>
       </c>
-      <c r="AE41">
+      <c r="AG41">
         <v>12808281.08</v>
       </c>
-      <c r="AF41">
+      <c r="AH41">
         <v>396252778.73</v>
       </c>
-      <c r="AG41">
+      <c r="AI41">
         <v>368203959.78</v>
       </c>
-      <c r="AH41">
+      <c r="AJ41">
         <v>173659000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AK41">
         <v>321629000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AL41">
         <v>321165000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AM41">
         <v>330908000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AN41">
         <v>165857000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AO41">
         <v>316150000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AP41">
         <v>298851000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AQ41">
         <v>299969000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AR41">
         <v>156876000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AS41">
         <v>305094000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AT41">
         <v>303691000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AU41">
         <v>167129000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AV41">
         <v>159491000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AW41">
         <v>295466000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AX41">
         <v>297422000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AY41">
         <v>186849000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AZ41">
         <v>204200000.0</v>
       </c>
-      <c r="AY41">
+      <c r="BA41">
         <v>277503000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BB41">
         <v>267290000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BC41">
         <v>257766000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BD41">
         <v>130925000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BE41">
         <v>165517000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BF41">
         <v>152450000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BG41">
         <v>154169000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BH41">
         <v>133535000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BI41">
         <v>135796000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BJ41">
         <v>130369000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BK41">
         <v>128723000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BL41">
         <v>131054000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BM41">
         <v>134498000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BN41">
         <v>127549000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BO41">
         <v>125780000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BP41">
         <v>109916000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BQ41">
         <v>118857000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BR41">
         <v>110406000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BS41">
         <v>106112000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BT41">
         <v>109167000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BU41">
         <v>91157000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BV41">
         <v>92491000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BW41">
         <v>97102000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BX41">
         <v>86357000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BY41">
         <v>94796000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BZ41">
         <v>92263000.0</v>
       </c>
-      <c r="BY41">
+      <c r="CA41">
         <v>91094000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CB41">
         <v>76088000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CC41">
         <v>74955000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CD41">
         <v>77266000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CE41">
         <v>69093000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CF41">
         <v>75070000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CG41">
         <v>74473000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CH41">
         <v>81669000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CI41">
         <v>81882000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CJ41">
         <v>77767000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CK41">
         <v>48514000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CL41">
         <v>48544000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CM41">
         <v>24697000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CN41">
         <v>17278000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CO41">
         <v>15216000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CP41">
         <v>81999000.0</v>
       </c>
-      <c r="CO41">
+      <c r="CQ41">
         <v>80978000.0</v>
       </c>
-      <c r="CP41">
+      <c r="CR41">
         <v>80145000.0</v>
       </c>
-      <c r="CQ41">
+      <c r="CS41">
         <v>105099000.0</v>
       </c>
-      <c r="CR41">
+      <c r="CT41">
         <v>16617000.0</v>
       </c>
-      <c r="CS41">
+      <c r="CU41">
         <v>46114000.0</v>
       </c>
-      <c r="CT41">
+      <c r="CV41">
         <v>88266000.0</v>
       </c>
-      <c r="CU41">
+      <c r="CW41">
         <v>18895000.0</v>
       </c>
-      <c r="CV41">
+      <c r="CX41">
         <v>19403000.0</v>
       </c>
-      <c r="CW41">
+      <c r="CY41">
         <v>46819000.0</v>
       </c>
-      <c r="CX41">
+      <c r="CZ41">
         <v>110531000.0</v>
       </c>
-      <c r="CY41">
+      <c r="DA41">
         <v>41485000.0</v>
       </c>
-      <c r="CZ41">
+      <c r="DB41">
         <v>8482000.0</v>
       </c>
-      <c r="DA41"/>
+      <c r="DC41"/>
     </row>
-    <row r="42" spans="1:105">
+    <row r="42" spans="1:107">
       <c r="A42" t="s">
         <v>68</v>
       </c>
-      <c r="B42"/>
+      <c r="B42">
+        <v>389205000000.0</v>
+      </c>
       <c r="C42">
+        <v>350540231000.0</v>
+      </c>
+      <c r="D42">
+        <v>-942826000.0</v>
+      </c>
+      <c r="E42">
         <v>317043000000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>293770000000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>311522000000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>275873747000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>309399000000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>302348000000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>290996000000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>160751130999.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>131998700000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>131871099000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>270651000000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>143098673000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>130678869000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>130572516001.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>130849327000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>123958363000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>132330069000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>131850447000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>127765141000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>154472533000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>205510000000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>137541188000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>137076415000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>125985474000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>140059539000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>141623390999.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>207766000000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>146289503000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>197330000000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>195770000000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>193244000000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AJ42">
         <v>27020726000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AK42">
         <v>33056212000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AL42">
         <v>166838000000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AM42">
         <v>164887000000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AN42">
         <v>15870436000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AO42">
         <v>15169439000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AP42">
         <v>149362000000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AQ42">
         <v>158016000000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AR42">
         <v>21546827000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AS42">
         <v>153529000000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AT42">
         <v>142601000000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AU42">
         <v>12290941000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AV42">
         <v>19122513000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AW42">
         <v>131488000000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AX42">
         <v>122555000000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AY42">
         <v>7908662000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AZ42">
         <v>19739300000.0</v>
       </c>
-      <c r="AY42">
+      <c r="BA42">
         <v>116150000000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BB42">
         <v>3779897000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BC42">
         <v>111929000000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BD42">
         <v>11068924000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BE42">
         <v>105872000000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BF42">
         <v>103704000000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BG42">
         <v>104000000000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BH42">
         <v>2371329000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BI42">
         <v>98846000000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BJ42">
         <v>5101185000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BK42">
         <v>4668139000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BL42">
         <v>4335971000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BM42">
         <v>88666000000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BN42">
         <v>84023000000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BO42">
         <v>80205000000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BP42">
         <v>534469000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BQ42">
         <v>68574000000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BR42">
         <v>65576000000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BS42">
         <v>67976000000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BT42">
         <v>-657806000.0</v>
       </c>
-      <c r="BS42"/>
-[...1 lines deleted...]
-      <c r="BU42">
+      <c r="BU42"/>
+      <c r="BV42"/>
+      <c r="BW42">
         <v>3732081000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BX42">
         <v>3732081328.78</v>
       </c>
-      <c r="BW42"/>
-[...1 lines deleted...]
-      <c r="BY42">
+      <c r="BY42"/>
+      <c r="BZ42"/>
+      <c r="CA42">
         <v>1010134000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CB42">
         <v>1048616920.0</v>
       </c>
-      <c r="CA42"/>
-[...1 lines deleted...]
-      <c r="CC42">
+      <c r="CC42"/>
+      <c r="CD42"/>
+      <c r="CE42">
         <v>3117137115.0</v>
       </c>
-      <c r="CD42">
+      <c r="CF42">
         <v>3227827175.0</v>
       </c>
-      <c r="CE42"/>
-[...1 lines deleted...]
-      <c r="CG42">
+      <c r="CG42"/>
+      <c r="CH42"/>
+      <c r="CI42">
         <v>380349000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CJ42">
         <v>380348640.0</v>
       </c>
-      <c r="CI42"/>
-[...1 lines deleted...]
-      <c r="CK42">
+      <c r="CK42"/>
+      <c r="CL42"/>
+      <c r="CM42">
         <v>4040747000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CN42">
         <v>4058608121.3</v>
       </c>
-      <c r="CM42"/>
-[...1 lines deleted...]
-      <c r="CO42">
+      <c r="CO42"/>
+      <c r="CP42"/>
+      <c r="CQ42">
         <v>4243479000.0</v>
       </c>
-      <c r="CP42">
+      <c r="CR42">
         <v>4243478420.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CS42">
         <v>80942399190.0</v>
       </c>
-      <c r="CR42"/>
-      <c r="CS42">
+      <c r="CT42"/>
+      <c r="CU42">
         <v>3171924000.0</v>
       </c>
-      <c r="CT42">
+      <c r="CV42">
         <v>3171923533.0</v>
       </c>
-      <c r="CU42">
+      <c r="CW42">
         <v>67411886080.0</v>
       </c>
-      <c r="CV42">
+      <c r="CX42">
         <v>33301685000.0</v>
       </c>
-      <c r="CW42">
+      <c r="CY42">
         <v>35599340000.0</v>
       </c>
-      <c r="CX42">
+      <c r="CZ42">
         <v>3171920263.0</v>
       </c>
-      <c r="CY42">
+      <c r="DA42">
         <v>27899684000.0</v>
       </c>
-      <c r="CZ42">
+      <c r="DB42">
         <v>772921000.0</v>
       </c>
-      <c r="DA42"/>
+      <c r="DC42"/>
     </row>
-    <row r="43" spans="1:105">
+    <row r="43" spans="1:107">
       <c r="A43" t="s">
         <v>69</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
-      <c r="Z43">
-[...4 lines deleted...]
-      </c>
+      <c r="Z43"/>
+      <c r="AA43"/>
       <c r="AB43">
         <v>0.0</v>
       </c>
       <c r="AC43">
         <v>0.0</v>
       </c>
       <c r="AD43">
         <v>0.0</v>
       </c>
       <c r="AE43">
         <v>0.0</v>
       </c>
       <c r="AF43">
         <v>0.0</v>
       </c>
-      <c r="AG43"/>
-      <c r="AH43"/>
+      <c r="AG43">
+        <v>0.0</v>
+      </c>
+      <c r="AH43">
+        <v>0.0</v>
+      </c>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
@@ -15087,105 +15327,107 @@
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
       <c r="CR43"/>
       <c r="CS43"/>
       <c r="CT43"/>
       <c r="CU43"/>
       <c r="CV43"/>
       <c r="CW43"/>
       <c r="CX43"/>
       <c r="CY43"/>
       <c r="CZ43"/>
       <c r="DA43"/>
+      <c r="DB43"/>
+      <c r="DC43"/>
     </row>
-    <row r="44" spans="1:105">
+    <row r="44" spans="1:107">
       <c r="A44" t="s">
         <v>70</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
-      <c r="Z44">
-[...4 lines deleted...]
-      </c>
+      <c r="Z44"/>
+      <c r="AA44"/>
       <c r="AB44">
         <v>0.0</v>
       </c>
       <c r="AC44">
         <v>0.0</v>
       </c>
       <c r="AD44">
         <v>0.0</v>
       </c>
       <c r="AE44">
         <v>0.0</v>
       </c>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
-      <c r="AH44"/>
-      <c r="AI44"/>
+      <c r="AH44">
+        <v>0.0</v>
+      </c>
+      <c r="AI44">
+        <v>0.0</v>
+      </c>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
       <c r="BG44"/>
       <c r="BH44"/>
@@ -15212,1277 +15454,1303 @@
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
       <c r="CR44"/>
       <c r="CS44"/>
       <c r="CT44"/>
       <c r="CU44"/>
       <c r="CV44"/>
       <c r="CW44"/>
       <c r="CX44"/>
       <c r="CY44"/>
       <c r="CZ44"/>
       <c r="DA44"/>
+      <c r="DB44"/>
+      <c r="DC44"/>
     </row>
-    <row r="45" spans="1:105">
+    <row r="45" spans="1:107">
       <c r="A45" t="s">
         <v>71</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>531812000000.0</v>
+      </c>
       <c r="C45">
+        <v>471735000000.0</v>
+      </c>
+      <c r="D45">
+        <v>982881939000.0</v>
+      </c>
+      <c r="E45">
         <v>409920000000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>376570000000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>353810000000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>832676971000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>294946000000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>283127000000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>277126000000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>732416686000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>278074000000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>273295000000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>276887000000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>279295401000.0</v>
       </c>
-      <c r="O45">
+      <c r="Q45">
         <v>276330000000.0</v>
       </c>
-      <c r="P45"/>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45">
         <v>254703000000.0</v>
       </c>
-      <c r="U45">
+      <c r="W45">
         <v>241828000000.0</v>
       </c>
-      <c r="V45">
+      <c r="X45">
         <v>241828000000.0</v>
       </c>
-      <c r="W45">
+      <c r="Y45">
         <v>239284000000.0</v>
       </c>
-      <c r="X45">
+      <c r="Z45">
         <v>247848000000.0</v>
       </c>
-      <c r="Y45">
+      <c r="AA45">
         <v>243997000000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AB45">
         <v>241885548000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AC45">
         <v>236263000000.0</v>
       </c>
-      <c r="AB45">
-[...2 lines deleted...]
-      <c r="AC45">
+      <c r="AD45">
+        <v>0.0</v>
+      </c>
+      <c r="AE45">
         <v>223170000000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AF45">
         <v>214592588000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AG45">
         <v>216200000000.0</v>
       </c>
-      <c r="AF45">
-[...2 lines deleted...]
-      <c r="AG45">
+      <c r="AH45">
+        <v>0.0</v>
+      </c>
+      <c r="AI45">
         <v>134637000000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AJ45">
         <v>135168406000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AK45">
         <v>136981981000.0</v>
       </c>
-      <c r="AJ45"/>
-      <c r="AK45">
+      <c r="AL45"/>
+      <c r="AM45">
         <v>140072000000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AN45">
         <v>143880241000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AO45">
         <v>145208855000.0</v>
       </c>
-      <c r="AN45"/>
-      <c r="AO45">
+      <c r="AP45"/>
+      <c r="AQ45">
         <v>147234000000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AR45">
         <v>149997075000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AS45">
         <v>152981000000.0</v>
       </c>
-      <c r="AR45"/>
-      <c r="AS45">
+      <c r="AT45"/>
+      <c r="AU45">
         <v>150055369000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AV45">
         <v>151587115000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AW45">
         <v>148998000000.0</v>
       </c>
-      <c r="AV45"/>
-      <c r="AW45">
+      <c r="AX45"/>
+      <c r="AY45">
         <v>130422379000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AZ45">
         <v>131497331000.0</v>
       </c>
-      <c r="AY45">
+      <c r="BA45">
         <v>131236000000.0</v>
       </c>
-      <c r="AZ45"/>
-      <c r="BA45">
+      <c r="BB45"/>
+      <c r="BC45">
         <v>127214000000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BD45">
         <v>130979456000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BE45">
         <v>124831000000.0</v>
       </c>
-      <c r="BD45"/>
-      <c r="BE45">
+      <c r="BF45"/>
+      <c r="BG45">
         <v>111429000000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BH45">
         <v>111779036000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BI45">
         <v>110653000000.0</v>
       </c>
-      <c r="BH45"/>
-      <c r="BI45">
+      <c r="BJ45"/>
+      <c r="BK45">
         <v>101104483000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BL45">
         <v>99853912000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BM45">
         <v>102698000000.0</v>
       </c>
-      <c r="BL45"/>
-      <c r="BM45">
+      <c r="BN45"/>
+      <c r="BO45">
         <v>86748000000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BP45">
         <v>79363860000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BQ45">
         <v>77566000000.0</v>
       </c>
-      <c r="BP45"/>
-      <c r="BQ45">
+      <c r="BR45"/>
+      <c r="BS45">
         <v>82405000000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BT45">
         <v>84757984000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BU45">
         <v>84746316000.0</v>
       </c>
-      <c r="BT45"/>
-      <c r="BU45">
+      <c r="BV45"/>
+      <c r="BW45">
         <v>81289692250.0</v>
       </c>
-      <c r="BV45">
+      <c r="BX45">
         <v>81792693333.08</v>
       </c>
-      <c r="BW45">
+      <c r="BY45">
         <v>79594523580.0</v>
       </c>
-      <c r="BX45"/>
-      <c r="BY45">
+      <c r="BZ45"/>
+      <c r="CA45">
         <v>78936917400.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CB45">
         <v>73532416360.92</v>
       </c>
-      <c r="CA45">
+      <c r="CC45">
         <v>73083541440.0</v>
       </c>
-      <c r="CB45"/>
-      <c r="CC45">
+      <c r="CD45"/>
+      <c r="CE45">
         <v>67958001840.0</v>
       </c>
-      <c r="CD45">
+      <c r="CF45">
         <v>68217104390.0</v>
       </c>
-      <c r="CE45">
+      <c r="CG45">
         <v>67963105280.0</v>
       </c>
-      <c r="CF45"/>
-      <c r="CG45">
+      <c r="CH45"/>
+      <c r="CI45">
         <v>81196842680.0</v>
       </c>
-      <c r="CH45">
+      <c r="CJ45">
         <v>82271978185.32</v>
       </c>
-      <c r="CI45">
+      <c r="CK45">
         <v>79456712400.0</v>
       </c>
-      <c r="CJ45"/>
-      <c r="CK45">
+      <c r="CL45"/>
+      <c r="CM45">
         <v>69093906210.0</v>
       </c>
-      <c r="CL45">
+      <c r="CN45">
         <v>67272297200.34</v>
       </c>
-      <c r="CM45">
+      <c r="CO45">
         <v>64721748390.0</v>
       </c>
-      <c r="CN45"/>
-      <c r="CO45">
+      <c r="CP45"/>
+      <c r="CQ45">
         <v>64513884760.0</v>
       </c>
-      <c r="CP45">
+      <c r="CR45">
         <v>63239063241.03</v>
       </c>
-      <c r="CQ45">
+      <c r="CS45">
         <v>63664914240.0</v>
       </c>
-      <c r="CR45"/>
-[...1 lines deleted...]
-      <c r="CT45">
+      <c r="CT45"/>
+      <c r="CU45"/>
+      <c r="CV45">
         <v>60555078650.0</v>
       </c>
-      <c r="CU45">
+      <c r="CW45">
         <v>57109190600.0</v>
       </c>
-      <c r="CV45"/>
-[...1 lines deleted...]
-      <c r="CX45">
+      <c r="CX45"/>
+      <c r="CY45"/>
+      <c r="CZ45">
         <v>60566186965.42</v>
       </c>
-      <c r="CY45">
+      <c r="DA45">
         <v>55830716760.0</v>
       </c>
-      <c r="CZ45"/>
-      <c r="DA45"/>
+      <c r="DB45"/>
+      <c r="DC45"/>
     </row>
-    <row r="46" spans="1:105">
+    <row r="46" spans="1:107">
       <c r="A46" t="s">
         <v>72</v>
       </c>
       <c r="B46">
+        <v>531812000000.0</v>
+      </c>
+      <c r="C46">
+        <v>471631711000.0</v>
+      </c>
+      <c r="D46">
         <v>433751000000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>409920000000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>376570000000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>353810000000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>324382000000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>294946000000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>283127000000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>277126000000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>276254288000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>278074000000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>273295000000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>276887000000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>279296000000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>276330000000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>265637000000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>258456000000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>250547000000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>262705000000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>254703000000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>241828000000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>241828000000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>239284000000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>247848000000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>243997000000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>241885000000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>236263000000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>229812000000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>223170000000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>214593000000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>216200000000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>218447000000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>134637000000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>135168406000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>136981981000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>140378000000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>140072000000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>143880000000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>145208855000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>147650000000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>147234000000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>149997000000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>152981000000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AT46">
         <v>152755000000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AU46">
         <v>150055369000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AV46">
         <v>151587115000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AW46">
         <v>148998000000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AX46">
         <v>135555000000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AY46">
         <v>130422379000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AZ46">
         <v>131497000000.0</v>
       </c>
-      <c r="AY46">
+      <c r="BA46">
         <v>131236000000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BB46">
         <v>130265390000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BC46">
         <v>127214000000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BD46">
         <v>126150000000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BE46">
         <v>124831000000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BF46">
         <v>120065000000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BG46">
         <v>111429000000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BH46">
         <v>111779000000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BI46">
         <v>110653000000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BJ46">
         <v>104565795000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BK46">
         <v>101104483000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BL46">
         <v>99853912000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BM46">
         <v>102698000000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BN46">
         <v>95906000000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BO46">
         <v>86748000000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BP46">
         <v>79363860000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BQ46">
         <v>77566000000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BR46">
         <v>78546000000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BS46">
         <v>82405000000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BT46">
         <v>84757984000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BU46">
         <v>84746316000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BV46">
         <v>83113249000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BW46">
         <v>81289692000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BX46">
         <v>81792693333.0</v>
       </c>
-      <c r="BW46">
+      <c r="BY46">
         <v>79594524000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BZ46">
         <v>77731428000.0</v>
       </c>
-      <c r="BY46">
+      <c r="CA46">
         <v>78936917000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CB46">
         <v>73532416360.0</v>
       </c>
-      <c r="CA46">
+      <c r="CC46">
         <v>73083541000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CD46">
         <v>73408774000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CE46">
         <v>67958002000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CF46">
         <v>68217104390.0</v>
       </c>
-      <c r="CE46">
+      <c r="CG46">
         <v>67963105000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CH46">
         <v>67721520000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CI46">
         <v>81196843000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CJ46">
         <v>82271978185.0</v>
       </c>
-      <c r="CI46">
+      <c r="CK46">
         <v>79456712000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CL46">
         <v>75495809000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CM46">
         <v>69093906000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CN46">
         <v>67272297200.0</v>
       </c>
-      <c r="CM46">
+      <c r="CO46">
         <v>64721748000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CP46">
         <v>64740492000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CQ46">
         <v>64513885000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CR46">
         <v>63239063241.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CS46">
         <v>63664914000.0</v>
       </c>
-      <c r="CR46">
+      <c r="CT46">
         <v>59398995000.0</v>
       </c>
-      <c r="CS46">
+      <c r="CU46">
         <v>59202234000.0</v>
       </c>
-      <c r="CT46">
+      <c r="CV46">
         <v>60555078650.0</v>
       </c>
-      <c r="CU46">
+      <c r="CW46">
         <v>57109191000.0</v>
       </c>
-      <c r="CV46">
+      <c r="CX46">
         <v>57827705000.0</v>
       </c>
-      <c r="CW46">
+      <c r="CY46">
         <v>60689651000.0</v>
       </c>
-      <c r="CX46">
+      <c r="CZ46">
         <v>60566186965.0</v>
       </c>
-      <c r="CY46">
+      <c r="DA46">
         <v>55830717000.0</v>
       </c>
-      <c r="CZ46">
+      <c r="DB46">
         <v>48888515000.0</v>
       </c>
-      <c r="DA46"/>
+      <c r="DC46"/>
     </row>
-    <row r="47" spans="1:105">
+    <row r="47" spans="1:107">
       <c r="A47" t="s">
         <v>73</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
+        <v>433751580000.0</v>
+      </c>
+      <c r="E47">
         <v>409920043000.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>376570581000.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>353809760000.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>324382558000.0</v>
       </c>
-      <c r="G47">
+      <c r="I47">
         <v>294945393000.0</v>
       </c>
-      <c r="H47"/>
-      <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>278074257000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>273294337000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>276887236000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>301024493000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>276330000000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>265637000000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>258456000000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>250547000000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>262705000000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>254703236000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>245818000000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>241827936000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>239284525000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>247847455000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>243997186000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>241885548000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>249528855000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>244023534000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>237666697000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>245442.64</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>231574552.93</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>7151762477.7</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>4619881515.29</v>
       </c>
-      <c r="AH47">
+      <c r="AJ47">
         <v>4560337000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AK47">
         <v>4516386000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AL47">
         <v>4620738000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AM47">
         <v>4610665000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AN47">
         <v>4440748000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AO47">
         <v>4643716000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AP47">
         <v>4582557000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AQ47">
         <v>4575326000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AR47">
         <v>4574476000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AS47">
         <v>4638599000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AT47">
         <v>4946730000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AU47">
         <v>4803308000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AV47">
         <v>4797060000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AW47">
         <v>4894810000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AX47">
         <v>4538166000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AY47">
         <v>4283165000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AZ47">
         <v>4408224000.0</v>
       </c>
-      <c r="AY47">
+      <c r="BA47">
         <v>4439648000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BB47">
         <v>4347964000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BC47">
         <v>4267494000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BD47">
         <v>4342523000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BE47">
         <v>4261898000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BF47">
         <v>4029026000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BG47">
         <v>3777254000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BH47">
         <v>3692734000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BI47">
         <v>3633924000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BJ47">
         <v>3632018000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BK47">
         <v>3438928000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BL47">
         <v>3426696000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BM47">
         <v>3292658000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BN47">
         <v>2971987000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BO47">
         <v>2733942000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BP47">
         <v>2484002000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BQ47">
         <v>2421667000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BR47">
         <v>2396887000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BS47">
         <v>2432979000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BT47">
         <v>2587238000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BU47">
         <v>2635836000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BV47">
         <v>2740744000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BW47">
         <v>2676885000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BX47">
         <v>2521996000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BY47">
         <v>2450444000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BZ47">
         <v>2364240000.0</v>
       </c>
-      <c r="BY47">
+      <c r="CA47">
         <v>2392305000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CB47">
         <v>2256636000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CC47">
         <v>2209154000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CD47">
         <v>2266470000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CE47">
         <v>2094294000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CF47">
         <v>2074414000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CG47">
         <v>2044303000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CH47">
         <v>2139918000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CI47">
         <v>2576478000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CJ47">
         <v>2595681000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CK47">
         <v>2341924000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CL47">
         <v>2239364000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CM47">
         <v>2097121000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CN47">
         <v>1981169000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CO47">
         <v>1919006000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CP47">
         <v>1870327000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CQ47">
         <v>1856230000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CR47">
         <v>1818123000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CS47">
         <v>1826804000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CT47">
         <v>1784042000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CU47">
         <v>1690258000.0</v>
       </c>
-      <c r="CT47">
+      <c r="CV47">
         <v>1730145000.0</v>
       </c>
-      <c r="CU47">
+      <c r="CW47">
         <v>1731134000.0</v>
       </c>
-      <c r="CV47">
+      <c r="CX47">
         <v>1766356000.0</v>
       </c>
-      <c r="CW47">
+      <c r="CY47">
         <v>1844749000.0</v>
       </c>
-      <c r="CX47">
+      <c r="CZ47">
         <v>1825933000.0</v>
       </c>
-      <c r="CY47">
+      <c r="DA47">
         <v>1752873000.0</v>
       </c>
-      <c r="CZ47">
+      <c r="DB47">
         <v>1587806000.0</v>
       </c>
-      <c r="DA47"/>
+      <c r="DC47"/>
     </row>
-    <row r="48" spans="1:105">
+    <row r="48" spans="1:107">
       <c r="A48" t="s">
         <v>74</v>
       </c>
       <c r="B48"/>
       <c r="C48">
+        <v>97012288000.0</v>
+      </c>
+      <c r="D48">
+        <v>112302713000.0</v>
+      </c>
+      <c r="E48">
         <v>126455506000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>115591340000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>108080148000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>96640231000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>114394690000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>104761081000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>89980210000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>95814760000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>86733127000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>77558597000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>91556474000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>91556474000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>84645211000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>67314477000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>58342630000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>69712555000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>49493949000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>54596735000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>30084965000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>30084965000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>37715008000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>33729335000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>35461493000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>21029962000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>25320391000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>19419929000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>20403477000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>20403477000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>20179940000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>13923242000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>79461616000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>53599541000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>48020280000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>63649838000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>44188554000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>44225737000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>39184915000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>52543676000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>37696865000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>37978222000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>51280670000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AT48">
         <v>44912048000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AU48">
         <v>43206623000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AV48">
         <v>36000026000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AW48">
         <v>44574096000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AX48">
         <v>37369386000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AY48">
         <v>30046125000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AZ48">
         <v>25190778000.0</v>
       </c>
-      <c r="AY48">
+      <c r="BA48">
         <v>33431903000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BB48">
         <v>16616569000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BC48">
         <v>22398409000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BD48">
         <v>26969183000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BE48">
         <v>22582323000.0</v>
       </c>
-      <c r="BD48"/>
-      <c r="BE48">
+      <c r="BF48"/>
+      <c r="BG48">
         <v>23915690000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BH48">
         <v>27809126000.0</v>
       </c>
-      <c r="BG48"/>
-      <c r="BH48">
+      <c r="BI48"/>
+      <c r="BJ48">
         <v>28658982000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BK48">
         <v>28946754000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BL48">
         <v>24972944000.0</v>
       </c>
-      <c r="BK48"/>
-[...1 lines deleted...]
-      <c r="BM48">
+      <c r="BM48"/>
+      <c r="BN48"/>
+      <c r="BO48">
         <v>13229409000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BP48">
         <v>13229409000.0</v>
       </c>
-      <c r="BO48"/>
-[...1 lines deleted...]
-      <c r="BQ48">
+      <c r="BQ48"/>
+      <c r="BR48"/>
+      <c r="BS48">
         <v>9221404000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BT48">
         <v>9221404000.0</v>
       </c>
-      <c r="BS48"/>
-[...1 lines deleted...]
-      <c r="BU48">
+      <c r="BU48"/>
+      <c r="BV48"/>
+      <c r="BW48">
         <v>13898942000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BX48">
         <v>13898942208.0</v>
       </c>
-      <c r="BW48"/>
-[...1 lines deleted...]
-      <c r="BY48">
+      <c r="BY48"/>
+      <c r="BZ48"/>
+      <c r="CA48">
         <v>16976769000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CB48">
         <v>16982439154.0</v>
       </c>
-      <c r="CA48"/>
-[...1 lines deleted...]
-      <c r="CC48">
+      <c r="CC48"/>
+      <c r="CD48"/>
+      <c r="CE48">
         <v>-2753757000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CF48">
         <v>-2752671810.0</v>
       </c>
-      <c r="CE48"/>
-      <c r="CF48">
+      <c r="CG48"/>
+      <c r="CH48">
         <v>-3639241000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CI48">
         <v>5578447000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CJ48">
         <v>5568525959.0</v>
       </c>
-      <c r="CI48">
+      <c r="CK48">
         <v>9405773000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CL48">
         <v>7428572000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CM48">
         <v>3803056000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CN48">
         <v>3804618289.0</v>
       </c>
-      <c r="CM48">
+      <c r="CO48">
         <v>1753794000.0</v>
       </c>
-      <c r="CN48"/>
-      <c r="CO48">
+      <c r="CP48"/>
+      <c r="CQ48">
         <v>1182609000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CR48">
         <v>1176382652.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CS48">
         <v>1186736000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CT48">
         <v>801336000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CU48">
         <v>769769000.0</v>
       </c>
-      <c r="CT48">
+      <c r="CV48">
         <v>1015664481.0</v>
       </c>
-      <c r="CU48">
+      <c r="CW48">
         <v>7274427000.0</v>
       </c>
-      <c r="CV48">
+      <c r="CX48">
         <v>7858805000.0</v>
       </c>
-      <c r="CW48">
+      <c r="CY48">
         <v>8505746000.0</v>
       </c>
-      <c r="CX48">
+      <c r="CZ48">
         <v>8200959576.0</v>
       </c>
-      <c r="CY48">
+      <c r="DA48">
         <v>13949842000.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DB48">
         <v>12077154000.0</v>
       </c>
-      <c r="DA48"/>
+      <c r="DC48"/>
     </row>
-    <row r="49" spans="1:105">
+    <row r="49" spans="1:107">
       <c r="A49" t="s">
         <v>75</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
-      <c r="Z49">
-[...4 lines deleted...]
-      </c>
+      <c r="Z49"/>
+      <c r="AA49"/>
       <c r="AB49">
         <v>0.0</v>
       </c>
       <c r="AC49">
         <v>0.0</v>
       </c>
       <c r="AD49">
         <v>0.0</v>
       </c>
       <c r="AE49">
         <v>0.0</v>
       </c>
       <c r="AF49">
         <v>0.0</v>
       </c>
       <c r="AG49">
         <v>0.0</v>
       </c>
-      <c r="AH49"/>
-      <c r="AI49"/>
+      <c r="AH49">
+        <v>0.0</v>
+      </c>
+      <c r="AI49">
+        <v>0.0</v>
+      </c>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
       <c r="BH49"/>
@@ -16509,188 +16777,196 @@
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
       <c r="CR49"/>
       <c r="CS49"/>
       <c r="CT49"/>
       <c r="CU49"/>
       <c r="CV49"/>
       <c r="CW49"/>
       <c r="CX49"/>
       <c r="CY49"/>
       <c r="CZ49"/>
       <c r="DA49"/>
+      <c r="DB49"/>
+      <c r="DC49"/>
     </row>
-    <row r="50" spans="1:105">
+    <row r="50" spans="1:107">
       <c r="A50" t="s">
         <v>76</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>71850000000.0</v>
+      </c>
       <c r="C50">
+        <v>55815000000.0</v>
+      </c>
+      <c r="D50">
+        <v>40733681000.0</v>
+      </c>
+      <c r="E50">
         <v>67813000000.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>53299000000.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>76259000000.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>53871640000.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>80257000000.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>69720000000.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>70938000000.0</v>
       </c>
-      <c r="J50"/>
-      <c r="K50">
+      <c r="L50"/>
+      <c r="M50">
         <v>93858000000.0</v>
       </c>
-      <c r="L50">
+      <c r="N50">
         <v>55989000000.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>57157000000.0</v>
       </c>
-      <c r="N50">
+      <c r="P50">
         <v>56772000000.0</v>
       </c>
-      <c r="O50">
+      <c r="Q50">
         <v>86213000000.0</v>
       </c>
-      <c r="P50">
+      <c r="R50">
         <v>72557000000.0</v>
       </c>
-      <c r="Q50">
+      <c r="S50">
         <v>60815000000.0</v>
       </c>
-      <c r="R50">
+      <c r="T50">
         <v>139936000000.0</v>
       </c>
-      <c r="S50">
+      <c r="U50">
         <v>126209000000.0</v>
       </c>
-      <c r="T50">
+      <c r="V50">
         <v>119916000000.0</v>
       </c>
-      <c r="U50">
+      <c r="W50">
         <v>111378000000.0</v>
       </c>
-      <c r="V50">
+      <c r="X50">
         <v>119086000000.0</v>
       </c>
-      <c r="W50">
+      <c r="Y50">
         <v>119322000000.0</v>
       </c>
-      <c r="X50">
+      <c r="Z50">
         <v>53678000000.0</v>
       </c>
-      <c r="Y50">
+      <c r="AA50">
         <v>65345000000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AB50">
         <v>42701796000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AC50">
         <v>80913000000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AD50">
         <v>55873000000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AE50">
         <v>66404000000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AF50">
         <v>12328.64</v>
       </c>
-      <c r="AE50">
+      <c r="AG50">
         <v>26154021.12</v>
       </c>
-      <c r="AF50">
+      <c r="AH50">
         <v>814994221.55</v>
       </c>
-      <c r="AG50">
+      <c r="AI50">
         <v>195009333.29</v>
       </c>
-      <c r="AH50">
+      <c r="AJ50">
         <v>14422822000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AK50">
         <v>12976884000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AL50">
         <v>91134215000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AM50">
         <v>97387558000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AN50">
         <v>16225911000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AO50">
         <v>119486864000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AP50">
         <v>110095000000.0</v>
       </c>
-      <c r="AO50">
+      <c r="AQ50">
         <v>118403000000.0</v>
       </c>
-      <c r="AP50">
+      <c r="AR50">
         <v>16743331000.0</v>
       </c>
-      <c r="AQ50"/>
-      <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50">
         <v>2831007000.0</v>
       </c>
-      <c r="AU50"/>
-      <c r="AV50"/>
       <c r="AW50"/>
-      <c r="AX50">
+      <c r="AX50"/>
+      <c r="AY50"/>
+      <c r="AZ50">
         <v>100792375000.0</v>
       </c>
-      <c r="AY50"/>
-      <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
@@ -16700,1046 +16976,1066 @@
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
       <c r="CS50"/>
       <c r="CT50"/>
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
+      <c r="DB50"/>
+      <c r="DC50"/>
     </row>
-    <row r="51" spans="1:105">
+    <row r="51" spans="1:107">
       <c r="A51" t="s">
         <v>77</v>
       </c>
       <c r="B51">
+        <v>296438000000.0</v>
+      </c>
+      <c r="C51">
+        <v>256899738000.0</v>
+      </c>
+      <c r="D51">
         <v>264097000000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>286760000000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>232293000000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>224033000000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>206056000000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>205333000000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>176110000000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>187145000000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>179216752000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>218199705000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>186211810000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>182746000000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>201299838000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>219732464000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>212748770000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>219444190000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>221585851000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>229661895000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>204923309000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>218368914000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>203242000000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>219153000000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>213339214000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>234054690000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>220116108000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>226924653000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>200672132000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>195429000000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>198397000000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AG51">
         <v>208156000000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AH51">
         <v>216637000000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AI51">
         <v>74538000000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AJ51">
         <v>76511879000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AK51">
         <v>82120802000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AL51">
         <v>91567000000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AM51">
         <v>97912000000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AN51">
         <v>111651000000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AO51">
         <v>119478073000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AP51">
         <v>110414000000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AQ51">
         <v>118663000000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AR51">
         <v>120361000000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AS51">
         <v>124546000000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AT51">
         <v>91904000000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AU51">
         <v>93650749000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AV51">
         <v>99381595000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AW51">
         <v>94918000000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AX51">
         <v>87046000000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AY51">
         <v>89612553000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AZ51">
         <v>100801000000.0</v>
       </c>
-      <c r="AY51">
+      <c r="BA51">
         <v>100154000000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BB51">
         <v>83567252000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BC51">
         <v>82412000000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BD51">
         <v>84691000000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BE51">
         <v>84431000000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BF51">
         <v>75699000000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BG51">
         <v>78226000000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BH51">
         <v>76593000000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BI51">
         <v>85904000000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BJ51">
         <v>65532838000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BK51">
         <v>71391537000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BL51">
         <v>69548032000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BM51">
         <v>80510000000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BN51">
         <v>68446000000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BO51">
         <v>78317000000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BP51">
         <v>63040668000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BQ51">
         <v>66381000000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BR51">
         <v>62176000000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BS51">
         <v>63675000000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BT51">
         <v>62703737000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BU51">
         <v>75029768000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BV51">
         <v>72913815000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BW51">
         <v>46525054000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BX51">
         <v>48804856458.0</v>
       </c>
-      <c r="BW51">
+      <c r="BY51">
         <v>47587225000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BZ51">
         <v>46369572000.0</v>
       </c>
-      <c r="BY51">
+      <c r="CA51">
         <v>49149401000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CB51">
         <v>45195288220.0</v>
       </c>
-      <c r="CA51">
+      <c r="CC51">
         <v>47332185000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CD51">
         <v>50128076000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CE51">
         <v>50245371000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CF51">
         <v>53609357195.0</v>
       </c>
-      <c r="CE51">
+      <c r="CG51">
         <v>57742091000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CH51">
         <v>57974684000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CI51">
         <v>56944876000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CJ51">
         <v>53328397552.0</v>
       </c>
-      <c r="CI51">
+      <c r="CK51">
         <v>53853994000.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CL51">
         <v>40638661000.0</v>
       </c>
-      <c r="CK51">
+      <c r="CM51">
         <v>43624383000.0</v>
       </c>
-      <c r="CL51">
+      <c r="CN51">
         <v>51367542155.0</v>
       </c>
-      <c r="CM51">
+      <c r="CO51">
         <v>52107921000.0</v>
       </c>
-      <c r="CN51">
+      <c r="CP51">
         <v>47266441000.0</v>
       </c>
-      <c r="CO51">
+      <c r="CQ51">
         <v>43263886000.0</v>
       </c>
-      <c r="CP51">
+      <c r="CR51">
         <v>41742227652.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CS51">
         <v>39860379000.0</v>
       </c>
-      <c r="CR51">
+      <c r="CT51">
         <v>43105173000.0</v>
       </c>
-      <c r="CS51">
+      <c r="CU51">
         <v>44191739000.0</v>
       </c>
-      <c r="CT51">
+      <c r="CV51">
         <v>41046124791.0</v>
       </c>
-      <c r="CU51">
+      <c r="CW51">
         <v>39169992000.0</v>
       </c>
-      <c r="CV51">
+      <c r="CX51">
         <v>40505590000.0</v>
       </c>
-      <c r="CW51">
+      <c r="CY51">
         <v>40164201000.0</v>
       </c>
-      <c r="CX51">
+      <c r="CZ51">
         <v>36326983703.0</v>
       </c>
-      <c r="CY51">
+      <c r="DA51">
         <v>37899684000.0</v>
       </c>
-      <c r="CZ51">
+      <c r="DB51">
         <v>33389301000.0</v>
       </c>
-      <c r="DA51"/>
+      <c r="DC51"/>
     </row>
-    <row r="52" spans="1:105">
+    <row r="52" spans="1:107">
       <c r="A52" t="s">
         <v>78</v>
       </c>
       <c r="B52">
+        <v>71850000000.0</v>
+      </c>
+      <c r="C52">
+        <v>55802779000.0</v>
+      </c>
+      <c r="D52">
         <v>50016000000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>67813000000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>53299000000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>76259000000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>66328000000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>80257000000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>69720000000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>70938000000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>70203103000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>93858000000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>55989000000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>57157000000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>56772000000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>86213000000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>72557000000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>60815000000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>55466000000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>43149000000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>49023000000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>45818000000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>41315355000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>47807000000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>53678000000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>65345000000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>42702000000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>80913000000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>55873000000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>66404000000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AF52">
         <v>54042503000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AG52">
         <v>87785000000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AH52">
         <v>82265000000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AI52">
         <v>23120000000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AJ52">
         <v>32385293000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AK52">
         <v>32615274000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AL52">
         <v>36899000000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AM52">
         <v>35797000000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AN52">
         <v>34464859000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AO52">
         <v>48665151000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AP52">
         <v>46098000000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AQ52">
         <v>49992000000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AR52">
         <v>51496397000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AS52">
         <v>50353000000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AT52">
         <v>38747000000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AU52">
         <v>37808074000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AV52">
         <v>44007040000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AW52">
         <v>41898000000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AX52">
         <v>39325000000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AY52">
         <v>39628202000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AZ52">
         <v>49688042000.0</v>
       </c>
-      <c r="AY52">
+      <c r="BA52">
         <v>47263000000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BB52">
         <v>38397309000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BC52">
         <v>37114000000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BD52">
         <v>40098703000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BE52">
         <v>39871000000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BF52">
         <v>32128000000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BG52">
         <v>33185000000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BH52">
         <v>26426093000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BI52">
         <v>34876000000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BJ52">
         <v>28480689000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BK52">
         <v>27539279000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BL52">
         <v>17173532000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BM52">
         <v>22355000000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BN52">
         <v>17630000000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BO52">
         <v>22235000000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BP52">
         <v>13960332000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BQ52">
         <v>21828000000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BR52">
         <v>9820000000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BS52">
         <v>9893000000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BT52">
         <v>11473245000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BU52">
         <v>24098326000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BV52">
         <v>28291289000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BW52">
         <v>25739203000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BX52">
         <v>24867547885.0</v>
       </c>
-      <c r="BW52">
+      <c r="BY52">
         <v>19263048000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BZ52">
         <v>15007715000.0</v>
       </c>
-      <c r="BY52">
+      <c r="CA52">
         <v>17011981000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CB52">
         <v>15803710450.0</v>
       </c>
-      <c r="CA52">
+      <c r="CC52">
         <v>11485502000.0</v>
       </c>
-      <c r="CB52">
+      <c r="CD52">
         <v>9013975000.0</v>
       </c>
-      <c r="CC52">
+      <c r="CE52">
         <v>9912573000.0</v>
       </c>
-      <c r="CD52">
+      <c r="CF52">
         <v>10636159975.0</v>
       </c>
-      <c r="CE52">
+      <c r="CG52">
         <v>12942193000.0</v>
       </c>
-      <c r="CF52">
+      <c r="CH52">
         <v>10664557000.0</v>
       </c>
-      <c r="CG52">
+      <c r="CI52">
         <v>10141731000.0</v>
       </c>
-      <c r="CH52">
+      <c r="CJ52">
         <v>6877971240.0</v>
       </c>
-      <c r="CI52">
+      <c r="CK52">
         <v>16808151000.0</v>
       </c>
-      <c r="CJ52">
+      <c r="CL52">
         <v>16672271000.0</v>
       </c>
-      <c r="CK52">
+      <c r="CM52">
         <v>14398682000.0</v>
       </c>
-      <c r="CL52">
+      <c r="CN52">
         <v>20558473569.0</v>
       </c>
-      <c r="CM52">
+      <c r="CO52">
         <v>15109611000.0</v>
       </c>
-      <c r="CN52">
+      <c r="CP52">
         <v>16816611000.0</v>
       </c>
-      <c r="CO52">
+      <c r="CQ52">
         <v>12708333000.0</v>
       </c>
-      <c r="CP52">
+      <c r="CR52">
         <v>13495652680.0</v>
       </c>
-      <c r="CQ52">
+      <c r="CS52">
         <v>15218148000.0</v>
       </c>
-      <c r="CR52">
+      <c r="CT52">
         <v>16227044000.0</v>
       </c>
-      <c r="CS52">
+      <c r="CU52">
         <v>16025191000.0</v>
       </c>
-      <c r="CT52">
+      <c r="CV52">
         <v>13166680217.0</v>
       </c>
-      <c r="CU52">
+      <c r="CW52">
         <v>10368527000.0</v>
       </c>
-      <c r="CV52">
+      <c r="CX52">
         <v>12312128000.0</v>
       </c>
-      <c r="CW52">
+      <c r="CY52">
         <v>13530377000.0</v>
       </c>
-      <c r="CX52">
+      <c r="CZ52">
         <v>13767945863.0</v>
       </c>
-      <c r="CY52">
+      <c r="DA52">
         <v>15047021000.0</v>
       </c>
-      <c r="CZ52">
+      <c r="DB52">
         <v>12318855000.0</v>
       </c>
-      <c r="DA52"/>
+      <c r="DC52"/>
     </row>
-    <row r="53" spans="1:105">
+    <row r="53" spans="1:107">
       <c r="A53" t="s">
         <v>79</v>
       </c>
       <c r="B53">
+        <v>16081000000.0</v>
+      </c>
+      <c r="C53">
+        <v>26135276000.0</v>
+      </c>
+      <c r="D53">
         <v>9487203000.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>8270000000.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>4118000000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>16435000000.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>9376531000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>6643000000.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>9162000000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>8410000000.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>4084715000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>9055000000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>7040000000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>6317000000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>7560000000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>9667000000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>6136000000.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>4698000000.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>3075000000.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>4133000000.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>4492000000.0</v>
       </c>
-      <c r="U53">
+      <c r="W53">
         <v>4894000000.0</v>
       </c>
-      <c r="V53">
+      <c r="X53">
         <v>4894000000.0</v>
       </c>
-      <c r="W53">
+      <c r="Y53">
         <v>5993000000.0</v>
       </c>
-      <c r="X53">
+      <c r="Z53">
         <v>5483000000.0</v>
       </c>
-      <c r="Y53">
+      <c r="AA53">
         <v>5611000000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AB53">
         <v>4893000000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AC53">
         <v>6583000000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AD53">
         <v>11190000000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AE53">
         <v>11099000000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AF53">
         <v>13802000000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AG53">
         <v>8278000000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AH53">
         <v>16966000000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AI53">
         <v>10551000000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AJ53">
         <v>5784566000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AK53">
         <v>3989558000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AL53">
         <v>4138000000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AM53">
         <v>3720000000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AN53">
         <v>3895000000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AO53">
         <v>1931226000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AP53">
         <v>3588000000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AQ53">
         <v>3971000000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AR53">
         <v>3864000000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AS53">
         <v>3158000000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AT53">
         <v>4690000000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AU53">
         <v>6162968000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AV53">
         <v>7160700000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AW53">
         <v>3817000000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AX53">
         <v>3653000000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AY53">
         <v>5588983000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AZ53">
         <v>5141000000.0</v>
       </c>
-      <c r="AY53">
+      <c r="BA53">
         <v>3234000000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BB53">
         <v>5009414000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BC53">
         <v>6093000000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BD53">
         <v>4170000000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BE53">
         <v>1700000000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BF53">
         <v>2496000000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BG53">
         <v>599000000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BH53">
         <v>846000000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BI53">
         <v>1091000000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BJ53">
         <v>687271000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BK53">
         <v>1279507000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BL53">
         <v>1697037000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BM53">
         <v>3075000000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BN53">
         <v>3290000000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BO53">
         <v>3912000000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BP53">
         <v>5020235000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BQ53">
         <v>6461000000.0</v>
       </c>
-      <c r="BP53">
+      <c r="BR53">
         <v>8391000000.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BS53">
         <v>1131000000.0</v>
       </c>
-      <c r="BR53">
+      <c r="BT53">
         <v>1267292000.0</v>
       </c>
-      <c r="BS53"/>
-[...1 lines deleted...]
-      <c r="BU53">
+      <c r="BU53"/>
+      <c r="BV53"/>
+      <c r="BW53">
         <v>11058928000.0</v>
       </c>
-      <c r="BV53">
+      <c r="BX53">
         <v>11058928044.0</v>
       </c>
-      <c r="BW53">
+      <c r="BY53">
         <v>7594400000.0</v>
       </c>
-      <c r="BX53">
+      <c r="BZ53">
         <v>13398573000.0</v>
       </c>
-      <c r="BY53">
+      <c r="CA53">
         <v>12709340000.0</v>
       </c>
-      <c r="BZ53">
+      <c r="CB53">
         <v>10902637697.0</v>
       </c>
-      <c r="CA53">
+      <c r="CC53">
         <v>7480471000.0</v>
       </c>
-      <c r="CB53">
+      <c r="CD53">
         <v>5317597000.0</v>
       </c>
-      <c r="CC53">
+      <c r="CE53">
         <v>6890051000.0</v>
       </c>
-      <c r="CD53">
+      <c r="CF53">
         <v>4364201235.0</v>
       </c>
-      <c r="CE53">
+      <c r="CG53">
         <v>3517622000.0</v>
       </c>
-      <c r="CF53">
+      <c r="CH53">
         <v>3449367000.0</v>
       </c>
-      <c r="CG53">
+      <c r="CI53">
         <v>3559055000.0</v>
       </c>
-      <c r="CH53">
+      <c r="CJ53">
         <v>3189730477.0</v>
       </c>
-      <c r="CI53">
+      <c r="CK53">
         <v>3157895000.0</v>
       </c>
-      <c r="CJ53">
+      <c r="CL53">
         <v>3159664000.0</v>
       </c>
-      <c r="CK53">
+      <c r="CM53">
         <v>3294893000.0</v>
       </c>
-      <c r="CL53">
+      <c r="CN53">
         <v>3182003640.0</v>
       </c>
-      <c r="CM53">
+      <c r="CO53">
         <v>3406408000.0</v>
       </c>
-      <c r="CN53">
+      <c r="CP53">
         <v>3079585000.0</v>
       </c>
-      <c r="CO53">
+      <c r="CQ53">
         <v>2569444000.0</v>
       </c>
-      <c r="CP53">
+      <c r="CR53">
         <v>2042887033.0</v>
       </c>
-      <c r="CQ53">
+      <c r="CS53">
         <v>4363001000.0</v>
       </c>
-      <c r="CR53">
+      <c r="CT53">
         <v>3973289000.0</v>
       </c>
-      <c r="CS53">
+      <c r="CU53">
         <v>5318404000.0</v>
       </c>
-      <c r="CT53">
+      <c r="CV53">
         <v>4601189473.0</v>
       </c>
-      <c r="CU53">
+      <c r="CW53">
         <v>1547050000.0</v>
       </c>
-      <c r="CV53">
+      <c r="CX53">
         <v>1571761000.0</v>
       </c>
-      <c r="CW53">
+      <c r="CY53">
         <v>1674877000.0</v>
       </c>
-      <c r="CX53">
+      <c r="CZ53">
         <v>1682681977.0</v>
       </c>
-      <c r="CY53">
+      <c r="DA53">
         <v>2131661000.0</v>
       </c>
-      <c r="CZ53">
+      <c r="DB53">
         <v>3000638000.0</v>
       </c>
-      <c r="DA53"/>
+      <c r="DC53"/>
     </row>
-    <row r="54" spans="1:105">
+    <row r="54" spans="1:107">
       <c r="A54" t="s">
         <v>80</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
-      <c r="Z54">
-[...4 lines deleted...]
-      </c>
+      <c r="Z54"/>
+      <c r="AA54"/>
       <c r="AB54">
         <v>0.0</v>
       </c>
       <c r="AC54">
         <v>0.0</v>
       </c>
       <c r="AD54">
         <v>0.0</v>
       </c>
       <c r="AE54">
         <v>0.0</v>
       </c>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
-      <c r="AH54"/>
-      <c r="AI54"/>
+      <c r="AH54">
+        <v>0.0</v>
+      </c>
+      <c r="AI54">
+        <v>0.0</v>
+      </c>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
       <c r="BG54"/>
       <c r="BH54"/>
@@ -17766,1365 +18062,1391 @@
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
       <c r="CR54"/>
       <c r="CS54"/>
       <c r="CT54"/>
       <c r="CU54"/>
       <c r="CV54"/>
       <c r="CW54"/>
       <c r="CX54"/>
       <c r="CY54"/>
       <c r="CZ54"/>
       <c r="DA54"/>
+      <c r="DB54"/>
+      <c r="DC54"/>
     </row>
-    <row r="55" spans="1:105">
+    <row r="55" spans="1:107">
       <c r="A55" t="s">
         <v>81</v>
       </c>
       <c r="B55">
+        <v>1071334000000.0</v>
+      </c>
+      <c r="C55">
+        <v>957317344000.0</v>
+      </c>
+      <c r="D55">
         <v>889333000000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>842644000000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>765175000000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>774177000000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>740698000000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>714559000000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>682930000000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>681470000000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>666575404000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>701084000000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>672521000000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>675440000000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>707068000000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>737829000000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>713079000000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>696148000000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>672934000000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>650467000000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>611857000000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>583860000000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>583860000000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>581550000000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>558592000000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>571668000000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>556654000000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>562978000000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>534838000000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>525322000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>533371000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>535971000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>544971000000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>356880000000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>363922272000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>360095657000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>356623000000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>347549000000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>357943000000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>360627720000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>354942000000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>356490000000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>365260000000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>368452000000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>335161000000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>322489532000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>333718817000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>304727000000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>287600000000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AY55">
         <v>279821001000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>286814000000.0</v>
       </c>
-      <c r="AY55">
+      <c r="BA55">
         <v>276036000000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BB55">
         <v>255225179000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BC55">
         <v>246984000000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BD55">
         <v>246504000000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BE55">
         <v>241972000000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BF55">
         <v>233647000000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BG55">
         <v>227010000000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BH55">
         <v>223878000000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BI55">
         <v>233701000000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BJ55">
         <v>210102340000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BK55">
         <v>213449709000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BL55">
         <v>208139765000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BM55">
         <v>222561000000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BN55">
         <v>210049000000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BO55">
         <v>209798000000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BP55">
         <v>162060896000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BQ55">
         <v>158682000000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BR55">
         <v>151165000000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BS55">
         <v>149064000000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BT55">
         <v>152189987000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BU55">
         <v>161513480000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BV55">
         <v>164101617000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BW55">
         <v>151062079000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BX55">
         <v>152385575186.0</v>
       </c>
-      <c r="BW55">
+      <c r="BY55">
         <v>145988481000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BZ55">
         <v>142491198000.0</v>
       </c>
-      <c r="BY55">
+      <c r="CA55">
         <v>143509633000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CB55">
         <v>137019733680.0</v>
       </c>
-      <c r="CA55">
+      <c r="CC55">
         <v>144479012000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CD55">
         <v>141564799000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CE55">
         <v>129708458000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CF55">
         <v>131594819295.0</v>
       </c>
-      <c r="CE55">
+      <c r="CG55">
         <v>130649778000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CH55">
         <v>125506331000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CI55">
         <v>133480302000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CJ55">
         <v>133763989112.0</v>
       </c>
-      <c r="CI55">
+      <c r="CK55">
         <v>137045851000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CL55">
         <v>133042035000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CM55">
         <v>117924220000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CN55">
         <v>114209414566.0</v>
       </c>
-      <c r="CM55">
+      <c r="CO55">
         <v>114435066000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CP55">
         <v>114740497000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CQ55">
         <v>107430549000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CR55">
         <v>105118995246.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CS55">
         <v>104712030000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CT55">
         <v>103138559000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CU55">
         <v>104443658000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CV55">
         <v>106326343982.0</v>
       </c>
-      <c r="CU55">
+      <c r="CW55">
         <v>99175787000.0</v>
       </c>
-      <c r="CV55">
+      <c r="CX55">
         <v>101247602000.0</v>
       </c>
-      <c r="CW55">
+      <c r="CY55">
         <v>107914606000.0</v>
       </c>
-      <c r="CX55">
+      <c r="CZ55">
         <v>108341149839.0</v>
       </c>
-      <c r="CY55">
+      <c r="DA55">
         <v>105203754000.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DB55">
         <v>88975037000.0</v>
       </c>
-      <c r="DA55"/>
+      <c r="DC55"/>
     </row>
-    <row r="56" spans="1:105">
+    <row r="56" spans="1:107">
       <c r="A56" t="s">
         <v>82</v>
       </c>
       <c r="B56">
+        <v>360399000000.0</v>
+      </c>
+      <c r="C56">
+        <v>337624059000.0</v>
+      </c>
+      <c r="D56">
         <v>313795000000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>294080000000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>253995000000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>278652000000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>275285000000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>278765000000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>270325000000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>273002000000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>261347505000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>292689000000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>271030000000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>271271000000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>300367000000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>332729000000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>318763000000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>307040000000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>292358000000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>260233000000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>237361000000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>224601000000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>224601000000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>233640000000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>202513000000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>216615000000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>202001000000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>212445000000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>191663000000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>188833000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>201559000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>201200000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>206687000000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>138002000000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>144938272000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>139912228000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>147004000000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>136373000000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>142789000000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>143369196000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>136971000000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>137003000000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>156733000000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>157171000000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>160263000000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>149606247000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>159955190000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AW56">
         <v>133226000000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AX56">
         <v>128408000000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AY56">
         <v>127142178000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AZ56">
         <v>132176000000.0</v>
       </c>
-      <c r="AY56">
+      <c r="BA56">
         <v>122064000000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BB56">
         <v>101471545000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BC56">
         <v>96607000000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BD56">
         <v>98042000000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BE56">
         <v>95602000000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BF56">
         <v>91898000000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BG56">
         <v>93973000000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BH56">
         <v>90132000000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BI56">
         <v>100993000000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BJ56">
         <v>83503981000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BK56">
         <v>90022993000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BL56">
         <v>85598925000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BM56">
         <v>96465000000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BN56">
         <v>90756000000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BO56">
         <v>100123000000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BP56">
         <v>61413002000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BQ56">
         <v>59487000000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BR56">
         <v>51985000000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BS56">
         <v>45470000000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BT56">
         <v>46366851000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BU56">
         <v>55435802000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BV56">
         <v>59041370000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BW56">
         <v>55854375000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BX56">
         <v>56905070207.0</v>
       </c>
-      <c r="BW56">
+      <c r="BY56">
         <v>51922226000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BZ56">
         <v>50014772000.0</v>
       </c>
-      <c r="BY56">
+      <c r="CA56">
         <v>48686040000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CB56">
         <v>48755293947.0</v>
       </c>
-      <c r="CA56">
+      <c r="CC56">
         <v>54150667000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CD56">
         <v>51976265000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CE56">
         <v>45922839000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CF56">
         <v>47796736135.0</v>
       </c>
-      <c r="CE56">
+      <c r="CG56">
         <v>45795452000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CH56">
         <v>41139241000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CI56">
         <v>35905508000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CJ56">
         <v>35844784835.0</v>
       </c>
-      <c r="CI56">
+      <c r="CK56">
         <v>39490665000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CL56">
         <v>41411770000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CM56">
         <v>33278419000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CN56">
         <v>31426318209.0</v>
       </c>
-      <c r="CM56">
+      <c r="CO56">
         <v>33929171000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CP56">
         <v>34221457000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CQ56">
         <v>28090276000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CR56">
         <v>27096105363.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CS56">
         <v>26387432000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CT56">
         <v>27913187000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CU56">
         <v>29146254000.0</v>
       </c>
-      <c r="CT56">
+      <c r="CV56">
         <v>29649654619.0</v>
       </c>
-      <c r="CU56">
+      <c r="CW56">
         <v>25509869000.0</v>
       </c>
-      <c r="CV56">
+      <c r="CX56">
         <v>26818171000.0</v>
       </c>
-      <c r="CW56">
+      <c r="CY56">
         <v>29458126000.0</v>
       </c>
-      <c r="CX56">
+      <c r="CZ56">
         <v>30787646420.0</v>
       </c>
-      <c r="CY56">
+      <c r="DA56">
         <v>31285264000.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DB56">
         <v>22974621000.0</v>
       </c>
-      <c r="DA56"/>
+      <c r="DC56"/>
     </row>
-    <row r="57" spans="1:105">
+    <row r="57" spans="1:107">
       <c r="A57" t="s">
         <v>83</v>
       </c>
       <c r="B57">
+        <v>336799000000.0</v>
+      </c>
+      <c r="C57">
+        <v>294437517000.0</v>
+      </c>
+      <c r="D57">
         <v>244349000000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>259553000000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>248970000000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>267742000000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>230940000000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>235682000000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>230120000000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>229043000000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>222348448000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>241511000000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>225765000000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>234359000000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>222261000000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>273747000000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>270227000000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>250726000000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>210928000000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>192626000000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>182694000000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>172542000000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>172542000000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>175474000000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>172625000000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>173008000000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>152265000000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>186427000000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>160493000000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>153022000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>156299000000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>192748000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>186858000000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>89040000000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>108376737000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>104355032000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>113135000000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>98591000000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>104253000000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>118397190000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>120768000000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>109429000000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>120466000000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>119914000000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>119938000000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>100756588000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>113680127000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AW57">
         <v>106602000000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AX57">
         <v>104119000000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AY57">
         <v>88177682000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AZ57">
         <v>101122000000.0</v>
       </c>
-      <c r="AY57">
+      <c r="BA57">
         <v>94848000000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BB57">
         <v>89323122000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BC57">
         <v>78320000000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BD57">
         <v>84703000000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BE57">
         <v>83895000000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BF57">
         <v>79140000000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BG57">
         <v>70815000000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BH57">
         <v>66761000000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BI57">
         <v>76430000000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BJ57">
         <v>72693770000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BK57">
         <v>68000495000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BL57">
         <v>59734502000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BM57">
         <v>67648000000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BN57">
         <v>64039000000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BO57">
         <v>62285000000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BP57">
         <v>34574089000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BQ57">
         <v>39084000000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BR57">
         <v>27433000000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BS57">
         <v>21636000000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BT57">
         <v>25270694000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BU57">
         <v>34136614000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BV57">
         <v>47749139000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BW57">
         <v>35554744000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BX57">
         <v>35752868878.0</v>
       </c>
-      <c r="BW57">
+      <c r="BY57">
         <v>30801321000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BZ57">
         <v>32445564000.0</v>
       </c>
-      <c r="BY57">
+      <c r="CA57">
         <v>28331237000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CB57">
         <v>28005901920.0</v>
       </c>
-      <c r="CA57">
+      <c r="CC57">
         <v>32569839000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CD57">
         <v>30446483000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CE57">
         <v>28275209000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CF57">
         <v>31031042355.0</v>
       </c>
-      <c r="CE57">
+      <c r="CG57">
         <v>31691780000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CH57">
         <v>26803798000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CI57">
         <v>24755903000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CJ57">
         <v>25168715467.0</v>
       </c>
-      <c r="CI57">
+      <c r="CK57">
         <v>35959256000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CL57">
         <v>38084039000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CM57">
         <v>31235586000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CN57">
         <v>27634263587.0</v>
       </c>
-      <c r="CM57">
+      <c r="CO57">
         <v>24485664000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CP57">
         <v>29169553000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CQ57">
         <v>25277776000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CR57">
         <v>24448035699.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CS57">
         <v>25968583000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CT57">
         <v>26043404000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CU57">
         <v>23932818000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CV57">
         <v>21268919146.0</v>
       </c>
-      <c r="CU57">
+      <c r="CW57">
         <v>17610039000.0</v>
       </c>
-      <c r="CV57">
+      <c r="CX57">
         <v>19548777000.0</v>
       </c>
-      <c r="CW57">
+      <c r="CY57">
         <v>23349752000.0</v>
       </c>
-      <c r="CX57">
+      <c r="CZ57">
         <v>25873342197.0</v>
       </c>
-      <c r="CY57">
+      <c r="DA57">
         <v>28025076000.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DB57">
         <v>24714563000.0</v>
       </c>
-      <c r="DA57"/>
+      <c r="DC57"/>
     </row>
-    <row r="58" spans="1:105">
+    <row r="58" spans="1:107">
       <c r="A58" t="s">
         <v>84</v>
       </c>
       <c r="B58">
+        <v>652137000000.0</v>
+      </c>
+      <c r="C58">
+        <v>576256798000.0</v>
+      </c>
+      <c r="D58">
         <v>515966000000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>503091000000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>450240000000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>439154000000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>394911000000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>383506000000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>359460000000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>369301000000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>348465683000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>385448000000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>375104000000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>385714000000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>387143000000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>432179000000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>434768000000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>432388000000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>398301000000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>399628000000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>357352000000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>349603000000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>349603000000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>364007000000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>344657000000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>354202000000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>342307000000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>344563000000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>317333000000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>299425000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>312701000000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>324838000000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>333016000000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>150853000000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>162612085000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>163998895000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>177560000000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>170759000000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>188373000000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>199410277000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>194713000000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>187753000000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>196832000000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>204169000000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>182473000000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>165841461000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>178027423000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>168616000000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>160724000000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AY58">
         <v>146819985000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AZ58">
         <v>159042000000.0</v>
       </c>
-      <c r="AY58">
+      <c r="BA58">
         <v>155942000000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BB58">
         <v>142504576000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BC58">
         <v>131302000000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BD58">
         <v>134045000000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BE58">
         <v>133303000000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BF58">
         <v>127254000000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BG58">
         <v>120404000000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BH58">
         <v>121595000000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BI58">
         <v>131593000000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BJ58">
         <v>113950903000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BK58">
         <v>116047008000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BL58">
         <v>116300440000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BM58">
         <v>129998000000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BN58">
         <v>118971000000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BO58">
         <v>122358000000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BP58">
         <v>87347202000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BQ58">
         <v>87444000000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BR58">
         <v>83407000000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BS58">
         <v>79012000000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BT58">
         <v>80229245000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BU58">
         <v>88028064000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BV58">
         <v>95194723000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BW58">
         <v>59257907000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BX58">
         <v>62640913543.0</v>
       </c>
-      <c r="BW58">
+      <c r="BY58">
         <v>62221927000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BZ58">
         <v>66828667000.0</v>
       </c>
-      <c r="BY58">
+      <c r="CA58">
         <v>63480506000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CB58">
         <v>59904860547.0</v>
       </c>
-      <c r="CA58">
+      <c r="CC58">
         <v>70932078000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CD58">
         <v>74057261000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CE58">
         <v>70818023000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CF58">
         <v>76472916525.0</v>
       </c>
-      <c r="CE58">
+      <c r="CG58">
         <v>78947377000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CH58">
         <v>76708862000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CI58">
         <v>74141725000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CJ58">
         <v>74130710633.0</v>
       </c>
-      <c r="CI58">
+      <c r="CK58">
         <v>74668936000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CL58">
         <v>73378161000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CM58">
         <v>61285010000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CN58">
         <v>59064656500.0</v>
       </c>
-      <c r="CM58">
+      <c r="CO58">
         <v>61989877000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CP58">
         <v>62456754000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CQ58">
         <v>58645830000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CR58">
         <v>55492141211.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CS58">
         <v>54275736000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CT58">
         <v>53489146000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CU58">
         <v>53673893000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CV58">
         <v>52237664864.0</v>
       </c>
-      <c r="CU58">
+      <c r="CW58">
         <v>47036907000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CX58">
         <v>48364395000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CY58">
         <v>51527090000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CZ58">
         <v>52610194256.0</v>
       </c>
-      <c r="CY58">
+      <c r="DA58">
         <v>52194353000.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DB58">
         <v>50198044000.0</v>
       </c>
-      <c r="DA58"/>
+      <c r="DC58"/>
     </row>
-    <row r="59" spans="1:105">
+    <row r="59" spans="1:107">
       <c r="A59" t="s">
         <v>85</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
-      <c r="Z59">
-[...4 lines deleted...]
-      </c>
+      <c r="Z59"/>
+      <c r="AA59"/>
       <c r="AB59">
         <v>0.0</v>
       </c>
       <c r="AC59">
         <v>0.0</v>
       </c>
       <c r="AD59">
         <v>0.0</v>
       </c>
       <c r="AE59">
         <v>0.0</v>
       </c>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
-      <c r="AH59"/>
-      <c r="AI59"/>
+      <c r="AH59">
+        <v>0.0</v>
+      </c>
+      <c r="AI59">
+        <v>0.0</v>
+      </c>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
       <c r="BH59"/>
@@ -19151,598 +19473,608 @@
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
       <c r="CR59"/>
       <c r="CS59"/>
       <c r="CT59"/>
       <c r="CU59"/>
       <c r="CV59"/>
       <c r="CW59"/>
       <c r="CX59"/>
       <c r="CY59"/>
       <c r="CZ59"/>
       <c r="DA59"/>
+      <c r="DB59"/>
+      <c r="DC59"/>
     </row>
-    <row r="60" spans="1:105">
+    <row r="60" spans="1:107">
       <c r="A60" t="s">
         <v>86</v>
       </c>
       <c r="B60">
+        <v>389205000000.0</v>
+      </c>
+      <c r="C60">
+        <v>350540231000.0</v>
+      </c>
+      <c r="D60">
         <v>346900000000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>317043000000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>293770000000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>311522000000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>323523000000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>309399000000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>302348000000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>290996000000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>297825441000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>295611000000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>278624000000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>270651000000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>301285000000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>288361000000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>263039000000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>248373000000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>260077000000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>235186000000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>238993000000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>218635000000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>218635000000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>205510000000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>200409000000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>203624000000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>200969000000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>201510000000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>199302000000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>207766000000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>203023000000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>197330000000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>195770000000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>193244000000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>188120058000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>183305942000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>166838000000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>164887000000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>157578000000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>150158984000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>149362000000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>158016000000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>156924000000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>153529000000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>142601000000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>148329330000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>147481534000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>131488000000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>122555000000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>128676811000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>123628000000.0</v>
       </c>
-      <c r="AY60">
+      <c r="BA60">
         <v>116150000000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BB60">
         <v>108905422000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BC60">
         <v>111929000000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BD60">
         <v>109515000000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BE60">
         <v>105872000000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BF60">
         <v>103704000000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BG60">
         <v>104000000000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BH60">
         <v>101170000000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BI60">
         <v>98846000000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BJ60">
         <v>93008747000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BK60">
         <v>93957245000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BL60">
         <v>88556369000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BM60">
         <v>88666000000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BN60">
         <v>84023000000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BO60">
         <v>80205000000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BP60">
         <v>71616026000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BQ60">
         <v>68574000000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BR60">
         <v>65576000000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BS60">
         <v>67976000000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BT60">
         <v>69671994000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BU60">
         <v>70654104000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BV60">
         <v>65932059000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BW60">
         <v>76852946000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BX60">
         <v>75177366342.0</v>
       </c>
-      <c r="BW60">
+      <c r="BY60">
         <v>70598582000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BZ60">
         <v>63873100000.0</v>
       </c>
-      <c r="BY60">
+      <c r="CA60">
         <v>68577481000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CB60">
         <v>66009719846.0</v>
       </c>
-      <c r="CA60">
+      <c r="CC60">
         <v>63021315000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CD60">
         <v>58201744000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CE60">
         <v>50505373000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CF60">
         <v>47199445880.0</v>
       </c>
-      <c r="CE60">
+      <c r="CG60">
         <v>44302122000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CH60">
         <v>41613925000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CI60">
         <v>51149601000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CJ60">
         <v>51240188432.0</v>
       </c>
-      <c r="CI60">
+      <c r="CK60">
         <v>53548391000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CL60">
         <v>48773116000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CM60">
         <v>46392093000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CN60">
         <v>45077287002.0</v>
       </c>
-      <c r="CM60">
+      <c r="CO60">
         <v>42833049000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CP60">
         <v>42595160000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CQ60">
         <v>39097220000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CR60">
         <v>39524558003.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CS60">
         <v>39441531000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CT60">
         <v>38564272000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CU60">
         <v>39118261000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CV60">
         <v>41946334711.0</v>
       </c>
-      <c r="CU60">
+      <c r="CW60">
         <v>40749958000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CX60">
         <v>41160490000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CY60">
         <v>44105087000.0</v>
       </c>
-      <c r="CX60">
+      <c r="CZ60">
         <v>43669201629.0</v>
       </c>
-      <c r="CY60">
+      <c r="DA60">
         <v>41849527000.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DB60">
         <v>32794746000.0</v>
       </c>
-      <c r="DA60"/>
+      <c r="DC60"/>
     </row>
-    <row r="61" spans="1:105">
+    <row r="61" spans="1:107">
       <c r="A61" t="s">
         <v>87</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
-      <c r="R61">
+      <c r="R61"/>
+      <c r="S61"/>
+      <c r="T61">
         <v>-7488362000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-1959107000.0</v>
       </c>
       <c r="U61">
         <v>-1959107000.0</v>
       </c>
       <c r="V61">
         <v>-1959107000.0</v>
       </c>
       <c r="W61">
         <v>-1959107000.0</v>
       </c>
       <c r="X61">
         <v>-1959107000.0</v>
       </c>
       <c r="Y61">
         <v>-1959107000.0</v>
       </c>
       <c r="Z61">
         <v>-1959107000.0</v>
       </c>
       <c r="AA61">
         <v>-1959107000.0</v>
       </c>
       <c r="AB61">
         <v>-1959107000.0</v>
       </c>
       <c r="AC61">
         <v>-1959107000.0</v>
       </c>
       <c r="AD61">
+        <v>-1959107000.0</v>
+      </c>
+      <c r="AE61">
+        <v>-1959107000.0</v>
+      </c>
+      <c r="AF61">
         <v>-64068119.76</v>
       </c>
-      <c r="AE61">
-[...4 lines deleted...]
-      </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
+        <v>0.0</v>
+      </c>
+      <c r="AI61">
+        <v>0.0</v>
+      </c>
+      <c r="AJ61">
         <v>-246036000.0</v>
       </c>
-      <c r="AI61"/>
-      <c r="AJ61"/>
       <c r="AK61"/>
-      <c r="AL61">
+      <c r="AL61"/>
+      <c r="AM61"/>
+      <c r="AN61">
         <v>-225078000.0</v>
       </c>
-      <c r="AM61"/>
-      <c r="AN61"/>
       <c r="AO61"/>
-      <c r="AP61">
+      <c r="AP61"/>
+      <c r="AQ61"/>
+      <c r="AR61">
         <v>-222401000.0</v>
       </c>
-      <c r="AQ61"/>
-[...1 lines deleted...]
-      <c r="AS61">
+      <c r="AS61"/>
+      <c r="AT61"/>
+      <c r="AU61">
         <v>-233435000.0</v>
       </c>
-      <c r="AT61">
+      <c r="AV61">
         <v>-61997000.0</v>
       </c>
-      <c r="AU61"/>
-[...1 lines deleted...]
-      <c r="AW61">
+      <c r="AW61"/>
+      <c r="AX61"/>
+      <c r="AY61">
         <v>-64339000.0</v>
       </c>
-      <c r="AX61">
+      <c r="AZ61">
         <v>-65676000.0</v>
       </c>
-      <c r="AY61"/>
-      <c r="AZ61"/>
       <c r="BA61"/>
-      <c r="BB61">
+      <c r="BB61"/>
+      <c r="BC61"/>
+      <c r="BD61">
         <v>-67439000.0</v>
       </c>
-      <c r="BC61"/>
-      <c r="BD61"/>
       <c r="BE61"/>
-      <c r="BF61">
-[...1 lines deleted...]
-      </c>
+      <c r="BF61"/>
       <c r="BG61"/>
       <c r="BH61">
+        <v>-156318000.0</v>
+      </c>
+      <c r="BI61"/>
+      <c r="BJ61">
         <v>-68048000.0</v>
       </c>
-      <c r="BI61">
+      <c r="BK61">
         <v>-66636000.0</v>
       </c>
-      <c r="BJ61">
+      <c r="BL61">
         <v>-107904000.0</v>
       </c>
-      <c r="BK61"/>
-      <c r="BL61"/>
       <c r="BM61"/>
-      <c r="BN61">
+      <c r="BN61"/>
+      <c r="BO61"/>
+      <c r="BP61">
         <v>-185743000.0</v>
       </c>
-      <c r="BO61"/>
-      <c r="BP61"/>
       <c r="BQ61"/>
-      <c r="BR61">
+      <c r="BR61"/>
+      <c r="BS61"/>
+      <c r="BT61">
         <v>-214728000.0</v>
       </c>
-      <c r="BS61"/>
-      <c r="BT61"/>
       <c r="BU61"/>
-      <c r="BV61">
+      <c r="BV61"/>
+      <c r="BW61"/>
+      <c r="BX61">
         <v>-82114000.0</v>
       </c>
-      <c r="BW61"/>
-      <c r="BX61"/>
       <c r="BY61"/>
-      <c r="BZ61">
+      <c r="BZ61"/>
+      <c r="CA61"/>
+      <c r="CB61">
         <v>-86175000.0</v>
       </c>
-      <c r="CA61"/>
-      <c r="CB61"/>
       <c r="CC61"/>
-      <c r="CD61">
+      <c r="CD61"/>
+      <c r="CE61"/>
+      <c r="CF61">
         <v>-85623000.0</v>
       </c>
-      <c r="CE61"/>
-      <c r="CF61"/>
       <c r="CG61"/>
-      <c r="CH61">
+      <c r="CH61"/>
+      <c r="CI61"/>
+      <c r="CJ61">
         <v>-88481000.0</v>
       </c>
-      <c r="CI61"/>
-      <c r="CJ61"/>
       <c r="CK61"/>
-      <c r="CL61">
+      <c r="CL61"/>
+      <c r="CM61"/>
+      <c r="CN61">
         <v>-295000.0</v>
       </c>
-      <c r="CM61"/>
-      <c r="CN61"/>
       <c r="CO61"/>
-      <c r="CP61">
+      <c r="CP61"/>
+      <c r="CQ61"/>
+      <c r="CR61">
         <v>-76076000.0</v>
       </c>
-      <c r="CQ61"/>
-      <c r="CR61"/>
       <c r="CS61"/>
       <c r="CT61"/>
       <c r="CU61"/>
       <c r="CV61"/>
       <c r="CW61"/>
       <c r="CX61"/>
       <c r="CY61"/>
       <c r="CZ61"/>
       <c r="DA61"/>
+      <c r="DB61"/>
+      <c r="DC61"/>
     </row>
-    <row r="62" spans="1:105">
+    <row r="62" spans="1:107">
       <c r="A62" t="s">
         <v>88</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
-      <c r="Z62">
-[...4 lines deleted...]
-      </c>
+      <c r="Z62"/>
+      <c r="AA62"/>
       <c r="AB62">
         <v>0.0</v>
       </c>
       <c r="AC62">
         <v>0.0</v>
       </c>
       <c r="AD62">
         <v>0.0</v>
       </c>
       <c r="AE62">
         <v>0.0</v>
       </c>
       <c r="AF62">
         <v>0.0</v>
       </c>
-      <c r="AG62"/>
-      <c r="AH62"/>
+      <c r="AG62">
+        <v>0.0</v>
+      </c>
+      <c r="AH62">
+        <v>0.0</v>
+      </c>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
@@ -19770,50 +20102,52 @@
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
       <c r="CR62"/>
       <c r="CS62"/>
       <c r="CT62"/>
       <c r="CU62"/>
       <c r="CV62"/>
       <c r="CW62"/>
       <c r="CX62"/>
       <c r="CY62"/>
       <c r="CZ62"/>
       <c r="DA62"/>
+      <c r="DB62"/>
+      <c r="DC62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AB32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -19891,51 +20225,51 @@
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:28">
       <c r="A2" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B2">
         <v>534103989000.0</v>
       </c>
       <c r="C2">
         <v>514231554000.0</v>
       </c>
       <c r="D2">
         <v>488455041000.0</v>
       </c>
       <c r="E2">
         <v>546580447000.0</v>
       </c>
       <c r="F2">
         <v>459566102000.0</v>
       </c>
       <c r="G2">
         <v>384903599000.0</v>
       </c>
       <c r="H2">
         <v>348960976000.0</v>
       </c>
       <c r="I2">
         <v>318781184000.0</v>
       </c>
@@ -19977,51 +20311,51 @@
       </c>
       <c r="V2">
         <v>71238324000.0</v>
       </c>
       <c r="W2">
         <v>59020393000.0</v>
       </c>
       <c r="X2">
         <v>46419765883.0</v>
       </c>
       <c r="Y2">
         <v>38583897099.0</v>
       </c>
       <c r="Z2">
         <v>32957032717.0</v>
       </c>
       <c r="AA2">
         <v>26413673277.0</v>
       </c>
       <c r="AB2">
         <v>18218139757.0</v>
       </c>
     </row>
     <row r="3" spans="1:28">
       <c r="A3" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B3">
         <v>67809322000.0</v>
       </c>
       <c r="C3">
         <v>59950747000.0</v>
       </c>
       <c r="D3">
         <v>56252543000.0</v>
       </c>
       <c r="E3">
         <v>55014563000.0</v>
       </c>
       <c r="F3">
         <v>53250495000.0</v>
       </c>
       <c r="G3">
         <v>48367215000.0</v>
       </c>
       <c r="H3">
         <v>49315679000.0</v>
       </c>
       <c r="I3">
         <v>43087384000.0</v>
       </c>
@@ -20063,96 +20397,96 @@
       </c>
       <c r="V3">
         <v>15953714000.0</v>
       </c>
       <c r="W3">
         <v>15052663000.0</v>
       </c>
       <c r="X3">
         <v>13572191197.0</v>
       </c>
       <c r="Y3">
         <v>13133113535.0</v>
       </c>
       <c r="Z3">
         <v>11820176527.0</v>
       </c>
       <c r="AA3">
         <v>9153608502.0</v>
       </c>
       <c r="AB3">
         <v>6170824079.0</v>
       </c>
     </row>
     <row r="4" spans="1:28">
       <c r="A4" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>0.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
     </row>
     <row r="5" spans="1:28">
       <c r="A5" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B5">
-        <v>51033956000.0</v>
+        <v>57211602000.0</v>
       </c>
       <c r="C5">
         <v>48577078000.0</v>
       </c>
       <c r="D5">
         <v>47113292000.0</v>
       </c>
       <c r="E5">
         <v>85549098000.0</v>
       </c>
       <c r="F5">
         <v>81393852000.0</v>
       </c>
       <c r="G5">
         <v>36903264000.0</v>
       </c>
       <c r="H5">
         <v>26995994000.0</v>
       </c>
       <c r="I5">
         <v>36812570000.0</v>
       </c>
       <c r="J5">
         <v>32029758000.0</v>
       </c>
@@ -20191,54 +20525,54 @@
       </c>
       <c r="V5">
         <v>-13442522000.0</v>
       </c>
       <c r="W5">
         <v>3781560000.0</v>
       </c>
       <c r="X5">
         <v>3058506178.0</v>
       </c>
       <c r="Y5">
         <v>-680939155.0</v>
       </c>
       <c r="Z5">
         <v>-462097969.0</v>
       </c>
       <c r="AA5">
         <v>19030726878.0</v>
       </c>
       <c r="AB5">
         <v>4935461618.0</v>
       </c>
     </row>
     <row r="6" spans="1:28">
       <c r="A6" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B6">
-        <v>118843278000.0</v>
+        <v>125020924000.0</v>
       </c>
       <c r="C6">
         <v>108527825000.0</v>
       </c>
       <c r="D6">
         <v>103365835000.0</v>
       </c>
       <c r="E6">
         <v>140563661000.0</v>
       </c>
       <c r="F6">
         <v>134644347000.0</v>
       </c>
       <c r="G6">
         <v>85270479000.0</v>
       </c>
       <c r="H6">
         <v>76311673000.0</v>
       </c>
       <c r="I6">
         <v>79899954000.0</v>
       </c>
       <c r="J6">
         <v>60874407000.0</v>
       </c>
@@ -20277,135 +20611,135 @@
       </c>
       <c r="V6">
         <v>2511192000.0</v>
       </c>
       <c r="W6">
         <v>18834223000.0</v>
       </c>
       <c r="X6">
         <v>16630697375.0</v>
       </c>
       <c r="Y6">
         <v>12452174380.0</v>
       </c>
       <c r="Z6">
         <v>11358078558.0</v>
       </c>
       <c r="AA6">
         <v>28184335380.0</v>
       </c>
       <c r="AB6">
         <v>11106285697.0</v>
       </c>
     </row>
     <row r="7" spans="1:28">
       <c r="A7" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7">
         <v>0.0</v>
       </c>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
     </row>
     <row r="8" spans="1:28">
       <c r="A8" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
     </row>
     <row r="9" spans="1:28">
       <c r="A9" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B9">
         <v>114818356000.0</v>
       </c>
       <c r="C9">
         <v>93492467000.0</v>
       </c>
       <c r="D9">
         <v>85728051000.0</v>
       </c>
       <c r="E9">
         <v>132559309000.0</v>
       </c>
       <c r="F9">
         <v>104890027000.0</v>
       </c>
       <c r="G9">
         <v>70157262000.0</v>
       </c>
       <c r="H9">
         <v>59606179000.0</v>
       </c>
       <c r="I9">
         <v>59252491000.0</v>
       </c>
@@ -20447,51 +20781,51 @@
       </c>
       <c r="V9">
         <v>14877269000.0</v>
       </c>
       <c r="W9">
         <v>13281578000.0</v>
       </c>
       <c r="X9">
         <v>10834432073.0</v>
       </c>
       <c r="Y9">
         <v>7111443745.0</v>
       </c>
       <c r="Z9">
         <v>5410804975.0</v>
       </c>
       <c r="AA9">
         <v>24479699931.0</v>
       </c>
       <c r="AB9">
         <v>14975842359.0</v>
       </c>
     </row>
     <row r="10" spans="1:28">
       <c r="A10" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B10">
         <v>51581940000.0</v>
       </c>
       <c r="C10">
         <v>42545597000.0</v>
       </c>
       <c r="D10">
         <v>42034356000.0</v>
       </c>
       <c r="E10">
         <v>82631580000.0</v>
       </c>
       <c r="F10">
         <v>79554458000.0</v>
       </c>
       <c r="G10">
         <v>34091666000.0</v>
       </c>
       <c r="H10">
         <v>23101108000.0</v>
       </c>
       <c r="I10">
         <v>32646883000.0</v>
       </c>
@@ -20533,51 +20867,51 @@
       </c>
       <c r="V10">
         <v>-5738248000.0</v>
       </c>
       <c r="W10">
         <v>2847306000.0</v>
       </c>
       <c r="X10">
         <v>1486214036.0</v>
       </c>
       <c r="Y10">
         <v>-979026123.67</v>
       </c>
       <c r="Z10">
         <v>-2196818498.16</v>
       </c>
       <c r="AA10">
         <v>6902913327.0</v>
       </c>
       <c r="AB10">
         <v>8402145208.0</v>
       </c>
     </row>
     <row r="11" spans="1:28">
       <c r="A11" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B11">
         <v>9512811000.0</v>
       </c>
       <c r="C11">
         <v>7918295000.0</v>
       </c>
       <c r="D11">
         <v>8922806000.0</v>
       </c>
       <c r="E11">
         <v>16600653000.0</v>
       </c>
       <c r="F11">
         <v>14182602000.0</v>
       </c>
       <c r="G11">
         <v>6160195000.0</v>
       </c>
       <c r="H11">
         <v>5249628000.0</v>
       </c>
       <c r="I11">
         <v>5688040000.0</v>
       </c>
@@ -20619,51 +20953,51 @@
       </c>
       <c r="V11">
         <v>121945000.0</v>
       </c>
       <c r="W11">
         <v>-1342493000.0</v>
       </c>
       <c r="X11">
         <v>-1276876159.44</v>
       </c>
       <c r="Y11">
         <v>-1143060912.43</v>
       </c>
       <c r="Z11">
         <v>-199160867.84</v>
       </c>
       <c r="AA11">
         <v>1065761499.0</v>
       </c>
       <c r="AB11">
         <v>467771690.0</v>
       </c>
     </row>
     <row r="12" spans="1:28">
       <c r="A12" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B12">
         <v>5629662000.0</v>
       </c>
       <c r="C12">
         <v>6747843000.0</v>
       </c>
       <c r="D12">
         <v>6379798000.0</v>
       </c>
       <c r="E12">
         <v>134497918.0</v>
       </c>
       <c r="F12">
         <v>101364753.0</v>
       </c>
       <c r="G12">
         <v>117492535.0</v>
       </c>
       <c r="H12">
         <v>135976281.0</v>
       </c>
       <c r="I12">
         <v>3070000000.0</v>
       </c>
@@ -20705,51 +21039,51 @@
       </c>
       <c r="V12">
         <v>1304400000.0</v>
       </c>
       <c r="W12">
         <v>0.0</v>
       </c>
       <c r="X12">
         <v>0.0</v>
       </c>
       <c r="Y12">
         <v>0.0</v>
       </c>
       <c r="Z12">
         <v>0.0</v>
       </c>
       <c r="AA12">
         <v>0.0</v>
       </c>
       <c r="AB12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:28">
       <c r="A13" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B13">
         <v>1016000000.0</v>
       </c>
       <c r="C13">
         <v>1883518000.0</v>
       </c>
       <c r="D13">
         <v>1513407000.0</v>
       </c>
       <c r="E13">
         <v>69420000.0</v>
       </c>
       <c r="F13">
         <v>1234700000.0</v>
       </c>
       <c r="G13">
         <v>1247730000.0</v>
       </c>
       <c r="H13">
         <v>111924000.0</v>
       </c>
       <c r="I13">
         <v>5113166000.0</v>
       </c>
@@ -20757,53 +21091,55 @@
         <v>280883000.0</v>
       </c>
       <c r="K13">
         <v>230067000.0</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
     </row>
     <row r="14" spans="1:28">
       <c r="A14" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>181</v>
+      </c>
+      <c r="B14">
+        <v>-1182340000.0</v>
+      </c>
       <c r="C14">
         <v>-1437974000.0</v>
       </c>
       <c r="D14">
         <v>-2183549000.0</v>
       </c>
       <c r="E14">
         <v>-3137000000.0</v>
       </c>
       <c r="F14">
         <v>-2106000000.0</v>
       </c>
       <c r="G14">
         <v>15621578000.0</v>
       </c>
       <c r="H14">
         <v>13377956000.0</v>
       </c>
       <c r="I14">
         <v>17647190000.0</v>
       </c>
       <c r="J14">
         <v>13199937000.0</v>
       </c>
       <c r="K14">
@@ -20831,51 +21167,51 @@
         <v>4974000.0</v>
       </c>
       <c r="S14">
         <v>31973000.0</v>
       </c>
       <c r="T14">
         <v>56406000.0</v>
       </c>
       <c r="U14">
         <v>73887000.0</v>
       </c>
       <c r="V14"/>
       <c r="W14">
         <v>21790000.0</v>
       </c>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14">
         <v>45241000.0</v>
       </c>
       <c r="AB14"/>
     </row>
     <row r="15" spans="1:28">
       <c r="A15" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B15">
         <v>40880656000.0</v>
       </c>
       <c r="C15">
         <v>33154291000.0</v>
       </c>
       <c r="D15">
         <v>31303896000.0</v>
       </c>
       <c r="E15">
         <v>62855630000.0</v>
       </c>
       <c r="F15">
         <v>63286427000.0</v>
       </c>
       <c r="G15">
         <v>26325042000.0</v>
       </c>
       <c r="H15">
         <v>16661605000.0</v>
       </c>
       <c r="I15">
         <v>25734886000.0</v>
       </c>
@@ -20917,51 +21253,51 @@
       </c>
       <c r="V15">
         <v>-4807086000.0</v>
       </c>
       <c r="W15">
         <v>4071228000.0</v>
       </c>
       <c r="X15">
         <v>2740034166.0</v>
       </c>
       <c r="Y15">
         <v>129356526.0</v>
       </c>
       <c r="Z15">
         <v>-2142238070.72</v>
       </c>
       <c r="AA15">
         <v>5837151827.0</v>
       </c>
       <c r="AB15">
         <v>7934373517.0</v>
       </c>
     </row>
     <row r="16" spans="1:28">
       <c r="A16" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B16">
         <v>40658000000.0</v>
       </c>
       <c r="C16">
         <v>32482479000.0</v>
       </c>
       <c r="D16">
         <v>31725403000.0</v>
       </c>
       <c r="E16">
         <v>62090494000.0</v>
       </c>
       <c r="F16">
         <v>63908000000.0</v>
       </c>
       <c r="G16">
         <v>27592979000.0</v>
       </c>
       <c r="H16">
         <v>16849809000.0</v>
       </c>
       <c r="I16">
         <v>25262356000.0</v>
       </c>
@@ -20997,53 +21333,55 @@
       </c>
       <c r="T16">
         <v>375123000.0</v>
       </c>
       <c r="U16">
         <v>544911000.0</v>
       </c>
       <c r="V16"/>
       <c r="W16">
         <v>133476000.0</v>
       </c>
       <c r="X16">
         <v>82920000.0</v>
       </c>
       <c r="Y16">
         <v>4716000.0</v>
       </c>
       <c r="Z16"/>
       <c r="AA16">
         <v>175977000.0</v>
       </c>
       <c r="AB16"/>
     </row>
     <row r="17" spans="1:28">
       <c r="A17" t="s">
-        <v>182</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>184</v>
+      </c>
+      <c r="B17">
+        <v>41840536000.0</v>
+      </c>
       <c r="C17">
         <v>33816910000.0</v>
       </c>
       <c r="D17">
         <v>39658094000.0</v>
       </c>
       <c r="E17">
         <v>65227000000.0</v>
       </c>
       <c r="F17">
         <v>66014000000.0</v>
       </c>
       <c r="G17">
         <v>29277000000.0</v>
       </c>
       <c r="H17">
         <v>18268565000.0</v>
       </c>
       <c r="I17">
         <v>27424309000.0</v>
       </c>
       <c r="J17">
         <v>24497060000.0</v>
       </c>
       <c r="K17">
@@ -21053,185 +21391,187 @@
         <v>630446627.07</v>
       </c>
       <c r="M17">
         <v>22869101000.0</v>
       </c>
       <c r="N17">
         <v>16155040000.0</v>
       </c>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
     </row>
     <row r="18" spans="1:28">
       <c r="A18" t="s">
-        <v>183</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>185</v>
+      </c>
+      <c r="B18">
+        <v>-5623584000.0</v>
+      </c>
       <c r="C18">
         <v>-4893514000.0</v>
       </c>
       <c r="D18">
         <v>-4539035000.0</v>
       </c>
       <c r="E18">
         <v>-3334000000.0</v>
       </c>
       <c r="F18">
         <v>-2257000000.0</v>
       </c>
       <c r="G18">
         <v>-2916000000.0</v>
       </c>
       <c r="H18">
         <v>-3653714000.0</v>
       </c>
       <c r="I18">
         <v>-3568241000.0</v>
       </c>
       <c r="J18">
         <v>-1492623000.0</v>
       </c>
       <c r="K18">
         <v>-2031008000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
     </row>
     <row r="19" spans="1:28">
       <c r="A19" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19">
         <v>0.0</v>
       </c>
       <c r="I19">
         <v>0.0</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
     </row>
     <row r="20" spans="1:28">
       <c r="A20" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
     </row>
     <row r="21" spans="1:28">
       <c r="A21" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B21">
         <v>51033956000.0</v>
       </c>
       <c r="C21">
         <v>41078016000.0</v>
       </c>
       <c r="D21">
         <v>40869281000.0</v>
       </c>
       <c r="E21">
         <v>82284236000.0</v>
       </c>
       <c r="F21">
         <v>62264177000.0</v>
       </c>
       <c r="G21">
         <v>33809900000.0</v>
       </c>
       <c r="H21">
         <v>23851100000.0</v>
       </c>
       <c r="I21">
         <v>27546205000.0</v>
       </c>
@@ -21273,93 +21613,93 @@
       </c>
       <c r="V21">
         <v>5963000000.0</v>
       </c>
       <c r="W21">
         <v>6685348000.0</v>
       </c>
       <c r="X21">
         <v>3267232849.0</v>
       </c>
       <c r="Y21">
         <v>-686852199.67</v>
       </c>
       <c r="Z21">
         <v>-462097968.64</v>
       </c>
       <c r="AA21">
         <v>9877118375.0</v>
       </c>
       <c r="AB21">
         <v>4935461617.0</v>
       </c>
     </row>
     <row r="22" spans="1:28">
       <c r="A22" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22">
         <v>0.0</v>
       </c>
       <c r="I22">
         <v>0.0</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
     </row>
     <row r="23" spans="1:28">
       <c r="A23" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B23">
         <v>597888389000.0</v>
       </c>
       <c r="C23">
         <v>566646004000.0</v>
       </c>
       <c r="D23">
         <v>533313812000.0</v>
       </c>
       <c r="E23">
         <v>596855520000.0</v>
       </c>
       <c r="F23">
         <v>502191952000.0</v>
       </c>
       <c r="G23">
         <v>421250961000.0</v>
       </c>
       <c r="H23">
         <v>384716054000.0</v>
       </c>
       <c r="I23">
         <v>350487470000.0</v>
       </c>
@@ -21401,141 +21741,143 @@
       </c>
       <c r="V23">
         <v>80152593000.0</v>
       </c>
       <c r="W23">
         <v>65616623000.0</v>
       </c>
       <c r="X23">
         <v>53986965107.0</v>
       </c>
       <c r="Y23">
         <v>46382193043.0</v>
       </c>
       <c r="Z23">
         <v>38829935661.0</v>
       </c>
       <c r="AA23">
         <v>31862646330.0</v>
       </c>
       <c r="AB23">
         <v>28258520498.0</v>
       </c>
     </row>
     <row r="24" spans="1:28">
       <c r="A24" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24">
         <v>0.0</v>
       </c>
       <c r="I24">
         <v>0.0</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
     </row>
     <row r="25" spans="1:28">
       <c r="A25" t="s">
-        <v>190</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>192</v>
+      </c>
+      <c r="B25">
+        <v>67439837000.0</v>
+      </c>
       <c r="C25">
         <v>59815212000.0</v>
       </c>
       <c r="D25">
         <v>57747889000.0</v>
       </c>
       <c r="E25">
         <v>55452000000.0</v>
       </c>
       <c r="F25">
         <v>54524000000.0</v>
       </c>
       <c r="G25">
         <v>51259000000.0</v>
       </c>
       <c r="H25">
         <v>50466841000.0</v>
       </c>
       <c r="I25">
         <v>42688903000.0</v>
       </c>
       <c r="J25">
         <v>29205184000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
     </row>
     <row r="26" spans="1:28">
       <c r="A26" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B26">
         <v>33031908000.0</v>
       </c>
       <c r="C26">
         <v>29426590000.0</v>
       </c>
       <c r="D26">
         <v>25160620000.0</v>
       </c>
       <c r="E26">
         <v>24670216000.0</v>
       </c>
       <c r="F26">
         <v>20848968000.0</v>
       </c>
       <c r="G26">
         <v>18415444000.0</v>
       </c>
       <c r="H26">
         <v>18189868000.0</v>
       </c>
       <c r="I26">
         <v>15242677000.0</v>
       </c>
@@ -21577,51 +21919,51 @@
       </c>
       <c r="V26">
         <v>2855596000.0</v>
       </c>
       <c r="W26">
         <v>2480377000.0</v>
       </c>
       <c r="X26">
         <v>2351680996.0</v>
       </c>
       <c r="Y26">
         <v>2053843555.0</v>
       </c>
       <c r="Z26">
         <v>1504545671.0</v>
       </c>
       <c r="AA26">
         <v>1262516450.0</v>
       </c>
       <c r="AB26">
         <v>727115352.0</v>
       </c>
     </row>
     <row r="27" spans="1:28">
       <c r="A27" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>7467844000.0</v>
       </c>
       <c r="D27">
         <v>6569478000.0</v>
       </c>
       <c r="E27">
         <v>6920503000.0</v>
       </c>
       <c r="F27">
         <v>6386763000.0</v>
       </c>
       <c r="G27">
         <v>5605464000.0</v>
       </c>
       <c r="H27">
         <v>5751168000.0</v>
       </c>
       <c r="I27">
         <v>4933602000.0</v>
       </c>
       <c r="J27">
         <v>3308992000.0</v>
@@ -21649,51 +21991,51 @@
       </c>
       <c r="R27">
         <v>1209199000.0</v>
       </c>
       <c r="S27">
         <v>1158637000.0</v>
       </c>
       <c r="T27">
         <v>1100000.0</v>
       </c>
       <c r="U27">
         <v>1341100000.0</v>
       </c>
       <c r="V27">
         <v>1204900000.0</v>
       </c>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
     </row>
     <row r="28" spans="1:28">
       <c r="A28" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B28">
         <v>30585000000.0</v>
       </c>
       <c r="C28">
         <v>21467202000.0</v>
       </c>
       <c r="D28">
         <v>19360539000.0</v>
       </c>
       <c r="E28">
         <v>23464019000.0</v>
       </c>
       <c r="F28">
         <v>20804032000.0</v>
       </c>
       <c r="G28">
         <v>18200304000.0</v>
       </c>
       <c r="H28">
         <v>16637887000.0</v>
       </c>
       <c r="I28">
         <v>14618900000.0</v>
       </c>
@@ -21735,51 +22077,51 @@
       </c>
       <c r="V28">
         <v>3170100000.0</v>
       </c>
       <c r="W28">
         <v>6121331012.16</v>
       </c>
       <c r="X28">
         <v>5215518228.42</v>
       </c>
       <c r="Y28">
         <v>5744452389.33</v>
       </c>
       <c r="Z28">
         <v>4368357272.4</v>
       </c>
       <c r="AA28">
         <v>4186456601.98</v>
       </c>
       <c r="AB28">
         <v>3142441309.69</v>
       </c>
     </row>
     <row r="29" spans="1:28">
       <c r="A29" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B29">
         <v>9461000000.0</v>
       </c>
       <c r="C29">
         <v>7916463000.0</v>
       </c>
       <c r="D29">
         <v>10924534000.0</v>
       </c>
       <c r="E29">
         <v>16399000000.0</v>
       </c>
       <c r="F29">
         <v>14322000000.0</v>
       </c>
       <c r="G29">
         <v>6457000000.0</v>
       </c>
       <c r="H29">
         <v>5308926000.0</v>
       </c>
       <c r="I29">
         <v>5583599000.0</v>
       </c>
@@ -21787,51 +22129,51 @@
         <v>6261532000.0</v>
       </c>
       <c r="K29">
         <v>5390844000.0</v>
       </c>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
     </row>
     <row r="30" spans="1:28">
       <c r="A30" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B30">
         <v>63784401000.0</v>
       </c>
       <c r="C30">
         <v>52414451000.0</v>
       </c>
       <c r="D30">
         <v>44858770000.0</v>
       </c>
       <c r="E30">
         <v>50275072000.0</v>
       </c>
       <c r="F30">
         <v>42625850000.0</v>
       </c>
       <c r="G30">
         <v>36347362000.0</v>
       </c>
       <c r="H30">
         <v>35755078000.0</v>
       </c>
       <c r="I30">
         <v>31706286000.0</v>
       </c>
@@ -21873,51 +22215,51 @@
       </c>
       <c r="V30">
         <v>7289270000.0</v>
       </c>
       <c r="W30">
         <v>6596230000.0</v>
       </c>
       <c r="X30">
         <v>7567199224.0</v>
       </c>
       <c r="Y30">
         <v>7798295944.0</v>
       </c>
       <c r="Z30">
         <v>5872902943.0</v>
       </c>
       <c r="AA30">
         <v>5448973052.0</v>
       </c>
       <c r="AB30">
         <v>10040380741.0</v>
       </c>
     </row>
     <row r="31" spans="1:28">
       <c r="A31" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B31">
         <v>547985000.0</v>
       </c>
       <c r="C31">
         <v>1467581000.0</v>
       </c>
       <c r="D31">
         <v>1165075000.0</v>
       </c>
       <c r="E31">
         <v>347344000.0</v>
       </c>
       <c r="F31">
         <v>17290280000.0</v>
       </c>
       <c r="G31">
         <v>281766000.0</v>
       </c>
       <c r="H31">
         <v>-749992000.0</v>
       </c>
       <c r="I31">
         <v>5100678000.0</v>
       </c>
@@ -21959,51 +22301,51 @@
       </c>
       <c r="V31">
         <v>-11701248000.0</v>
       </c>
       <c r="W31">
         <v>-3838042000.0</v>
       </c>
       <c r="X31">
         <v>-1779830358.0</v>
       </c>
       <c r="Y31">
         <v>-278260880.0</v>
       </c>
       <c r="Z31">
         <v>-1734720529.52</v>
       </c>
       <c r="AA31">
         <v>-2974205048.0</v>
       </c>
       <c r="AB31">
         <v>3466683591.0</v>
       </c>
     </row>
     <row r="32" spans="1:28">
       <c r="A32" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B32">
         <v>648922345000.0</v>
       </c>
       <c r="C32">
         <v>607724021000.0</v>
       </c>
       <c r="D32">
         <v>574183093000.0</v>
       </c>
       <c r="E32">
         <v>679139756000.0</v>
       </c>
       <c r="F32">
         <v>564456129000.0</v>
       </c>
       <c r="G32">
         <v>455060861000.0</v>
       </c>
       <c r="H32">
         <v>408567155000.0</v>
       </c>
       <c r="I32">
         <v>378033675000.0</v>
       </c>
@@ -22064,1039 +22406,1053 @@
       <c r="AB32">
         <v>33193982116.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DA32"/>
+  <dimension ref="A1:DC32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:105">
+    <row r="1" spans="1:107">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>89</v>
+      </c>
+      <c r="C1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>90</v>
       </c>
       <c r="E1" t="s">
         <v>91</v>
       </c>
       <c r="F1" t="s">
+        <v>92</v>
+      </c>
+      <c r="G1" t="s">
+        <v>93</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>93</v>
       </c>
       <c r="I1" t="s">
         <v>94</v>
       </c>
       <c r="J1" t="s">
+        <v>95</v>
+      </c>
+      <c r="K1" t="s">
+        <v>96</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>96</v>
       </c>
       <c r="M1" t="s">
         <v>97</v>
       </c>
       <c r="N1" t="s">
+        <v>98</v>
+      </c>
+      <c r="O1" t="s">
+        <v>99</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>99</v>
       </c>
       <c r="Q1" t="s">
         <v>100</v>
       </c>
       <c r="R1" t="s">
+        <v>101</v>
+      </c>
+      <c r="S1" t="s">
+        <v>102</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>102</v>
       </c>
       <c r="U1" t="s">
         <v>103</v>
       </c>
       <c r="V1" t="s">
+        <v>104</v>
+      </c>
+      <c r="W1" t="s">
+        <v>105</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>105</v>
       </c>
       <c r="Y1" t="s">
         <v>106</v>
       </c>
       <c r="Z1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AC1" t="s">
         <v>109</v>
       </c>
       <c r="AD1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AG1" t="s">
         <v>112</v>
       </c>
       <c r="AH1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AK1" t="s">
         <v>115</v>
       </c>
       <c r="AL1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AO1" t="s">
         <v>118</v>
       </c>
       <c r="AP1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AS1" t="s">
         <v>121</v>
       </c>
       <c r="AT1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AW1" t="s">
         <v>124</v>
       </c>
       <c r="AX1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BA1" t="s">
         <v>127</v>
       </c>
       <c r="BB1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BE1" t="s">
         <v>130</v>
       </c>
       <c r="BF1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BI1" t="s">
         <v>133</v>
       </c>
       <c r="BJ1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BM1" t="s">
         <v>136</v>
       </c>
       <c r="BN1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BQ1" t="s">
         <v>139</v>
       </c>
       <c r="BR1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BU1" t="s">
         <v>142</v>
       </c>
       <c r="BV1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BY1" t="s">
         <v>145</v>
       </c>
       <c r="BZ1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>147</v>
       </c>
       <c r="CC1" t="s">
         <v>148</v>
       </c>
       <c r="CD1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CG1" t="s">
         <v>151</v>
       </c>
       <c r="CH1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CK1" t="s">
         <v>154</v>
       </c>
       <c r="CL1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...4 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CO1" t="s">
         <v>157</v>
       </c>
       <c r="CP1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...4 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CS1" t="s">
         <v>160</v>
       </c>
       <c r="CT1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CU1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...4 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CW1" t="s">
         <v>163</v>
       </c>
       <c r="CX1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CY1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...4 lines deleted...]
-        <v>165</v>
       </c>
       <c r="DA1" t="s">
         <v>166</v>
       </c>
+      <c r="DB1" t="s">
+        <v>167</v>
+      </c>
+      <c r="DC1" t="s">
+        <v>168</v>
+      </c>
     </row>
-    <row r="2" spans="1:105">
+    <row r="2" spans="1:107">
       <c r="A2" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B2">
+        <v>150914000000.0</v>
+      </c>
+      <c r="C2">
+        <v>140246595000.0</v>
+      </c>
+      <c r="D2">
         <v>144532184000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>139692000000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>119639719000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>125835514000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>138908041000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>131924438000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>119054733000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>115318729000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>134820000000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>132539222000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>117104380000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>112822254000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>138926778000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>158059387000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>128019306601.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>119358586000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>140272066000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>120729030000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>103029601000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>99982450000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>124990359000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>103047503000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>88463751000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>82350404000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>97444210000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>98887380000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>77405768000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>78436704000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>95808651000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>89705177000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>73329386000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>54688730080.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>69817417000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>60705618000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>54786410000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>53766083968.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>63480307000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>58570983772.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>50346000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>50922000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>62265000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>59883000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>58656000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>52348743000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>60251000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>52434000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>46015000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>44350522000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>51678000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>28164000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>40327872000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>39909000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>45034000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>39387000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>25197000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>35913000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>37915000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>37786000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>24722000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>37347751000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>41315224000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>40384000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>36500000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>29999000000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>19685130000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>18848000000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>16357000000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>12739000000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>15275474000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>19143530000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>19063228880.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>18506700030.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>20025977374.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>19197860110.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>16978093880.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>16085258640.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>16223745430.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>18436382510.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>18838558970.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>18232634640.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>18028929865.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>18218625390.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>16677215390.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>16692911800.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>18564670558.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>17555179620.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>15831934950.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>13443163440.0</v>
       </c>
-      <c r="CL2">
+      <c r="CN2">
         <v>13873394233.0</v>
       </c>
-      <c r="CM2">
+      <c r="CO2">
         <v>11736929880.0</v>
       </c>
-      <c r="CN2">
+      <c r="CP2">
         <v>10795848960.0</v>
       </c>
-      <c r="CO2">
+      <c r="CQ2">
         <v>10069443800.0</v>
       </c>
-      <c r="CP2">
+      <c r="CR2">
         <v>10660689099.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CS2">
         <v>9947642850.0</v>
       </c>
-      <c r="CR2">
+      <c r="CT2">
         <v>9181969500.0</v>
       </c>
-      <c r="CS2">
+      <c r="CU2">
         <v>8817354000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CV2">
         <v>9915860717.0</v>
       </c>
-      <c r="CU2">
+      <c r="CW2">
         <v>7340259080.0</v>
       </c>
-      <c r="CV2">
+      <c r="CX2">
         <v>7203904400.0</v>
       </c>
-      <c r="CW2">
+      <c r="CY2">
         <v>8866994400.0</v>
       </c>
-      <c r="CX2">
+      <c r="CZ2">
         <v>300822597.0</v>
       </c>
-      <c r="CY2">
+      <c r="DA2">
         <v>9811911480.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DB2">
         <v>6040655386.0</v>
       </c>
-      <c r="DA2"/>
+      <c r="DC2"/>
     </row>
-    <row r="3" spans="1:105">
+    <row r="3" spans="1:107">
       <c r="A3" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B3">
+        <v>20000000000.0</v>
+      </c>
+      <c r="C3">
+        <v>18840723000.0</v>
+      </c>
+      <c r="D3">
         <v>17993464000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>16992000000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>15383584000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>15961192000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>15304544000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>14430400000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>14611170000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>14592215000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>14332409000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>14516132000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>14383931000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>14183806000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>13450396000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>14248839000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>13575990390.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>13505776000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>13738822000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>13620513000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>13286330000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>13152975000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>12451535000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>12688207000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>12449855000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>12560129000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>12532846000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>12387011000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>12423318000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>12426817000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>12069640000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>12315797000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>10934444000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>7087979842.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>7342468000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>7320853000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>7223254000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>7080575193.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>7516527000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>7289119703.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>454000000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>456000000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>7346444000.0</v>
       </c>
-      <c r="AQ3">
-[...4 lines deleted...]
-      </c>
       <c r="AS3">
+        <v>7333770000.0</v>
+      </c>
+      <c r="AT3">
+        <v>7279705000.0</v>
+      </c>
+      <c r="AU3">
         <v>7392826000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>140000000.0</v>
       </c>
-      <c r="AU3">
-[...2 lines deleted...]
-      <c r="AV3">
+      <c r="AW3">
+        <v>6454410000.0</v>
+      </c>
+      <c r="AX3">
         <v>187000000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>6405227000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>97000000.0</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>202000000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>6373432000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>6318824000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>171000000.0</v>
       </c>
-      <c r="BC3">
-[...2 lines deleted...]
-      <c r="BD3">
+      <c r="BE3">
+        <v>5833764000.0</v>
+      </c>
+      <c r="BF3">
         <v>1000000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>-137000000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>-25000000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>-231000000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>5671997000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>5646871000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>287208000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>-79000000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>4771801000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>4476311000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BP3">
         <v>309987000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BQ3">
         <v>112000000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BR3">
         <v>58000000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BS3">
         <v>24000000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BT3">
         <v>307700000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BU3">
         <v>386088000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BV3">
         <v>-212488220.0</v>
       </c>
-      <c r="BU3">
+      <c r="BW3">
         <v>-243109360.0</v>
       </c>
-      <c r="BV3">
+      <c r="BX3">
         <v>934844211.0</v>
       </c>
-      <c r="BW3"/>
-      <c r="BX3">
+      <c r="BY3"/>
+      <c r="BZ3">
         <v>32839640.0</v>
       </c>
-      <c r="BY3">
+      <c r="CA3">
         <v>132388960.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CB3">
         <v>242991178.0</v>
       </c>
-      <c r="CA3">
+      <c r="CC3">
         <v>264795440.0</v>
       </c>
-      <c r="CB3">
+      <c r="CD3">
         <v>-3534256330.0</v>
       </c>
-      <c r="CC3">
+      <c r="CE3">
         <v>227501680.0</v>
       </c>
-      <c r="CD3">
+      <c r="CF3">
         <v>605431690.0</v>
       </c>
-      <c r="CE3">
+      <c r="CG3">
         <v>-66370220.0</v>
       </c>
-      <c r="CF3">
+      <c r="CH3">
         <v>9620253280.0</v>
       </c>
-      <c r="CG3">
+      <c r="CI3">
         <v>62992120.0</v>
       </c>
-      <c r="CH3">
+      <c r="CJ3">
         <v>3082303938.0</v>
       </c>
-      <c r="CI3">
+      <c r="CK3">
         <v>-33955860.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CL3">
         <v>134453800.0</v>
       </c>
-      <c r="CK3">
+      <c r="CM3">
         <v>-65897860.0</v>
       </c>
-      <c r="CL3">
+      <c r="CN3">
         <v>-331854269.1</v>
       </c>
-      <c r="CM3">
+      <c r="CO3">
         <v>202360860.0</v>
       </c>
-      <c r="CN3">
+      <c r="CP3">
         <v>449827040.0</v>
       </c>
-      <c r="CO3">
+      <c r="CQ3">
         <v>104166660.0</v>
       </c>
-      <c r="CP3">
+      <c r="CR3">
         <v>342209725.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CS3">
         <v>104712030.0</v>
       </c>
-      <c r="CR3"/>
-      <c r="CS3">
+      <c r="CT3"/>
+      <c r="CU3">
         <v>-69979000.0</v>
       </c>
-      <c r="CT3">
+      <c r="CV3">
         <v>817041947.0</v>
       </c>
-      <c r="CU3">
+      <c r="CW3">
         <v>164579800.0</v>
       </c>
-      <c r="CV3">
+      <c r="CX3">
         <v>-98235060.0</v>
       </c>
-      <c r="CW3">
+      <c r="CY3">
         <v>-131362880.0</v>
       </c>
-      <c r="CX3">
+      <c r="CZ3">
         <v>9183149076.0</v>
       </c>
-      <c r="CY3"/>
-      <c r="CZ3">
+      <c r="DA3"/>
+      <c r="DB3">
         <v>2095011819.0</v>
       </c>
-      <c r="DA3"/>
+      <c r="DC3"/>
     </row>
-    <row r="4" spans="1:105">
+    <row r="4" spans="1:107">
       <c r="A4" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-      <c r="Z4">
-[...4 lines deleted...]
-      </c>
+      <c r="Z4"/>
+      <c r="AA4"/>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
@@ -23284,718 +23640,732 @@
       </c>
       <c r="CS4">
         <v>0.0</v>
       </c>
       <c r="CT4">
         <v>0.0</v>
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
-      <c r="DA4"/>
+      <c r="DA4">
+        <v>0.0</v>
+      </c>
+      <c r="DB4">
+        <v>0.0</v>
+      </c>
+      <c r="DC4"/>
     </row>
-    <row r="5" spans="1:105">
+    <row r="5" spans="1:107">
       <c r="A5" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B5">
+        <v>27553000000.0</v>
+      </c>
+      <c r="C5">
+        <v>19980381000.0</v>
+      </c>
+      <c r="D5">
         <v>17857188000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>15404000000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>10126403000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>11604309000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>13613271000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>13247105000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>11374943000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>9517746000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>13952641000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>13441385000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>11381960000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>9319766000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>20704803000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>25420354000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>21617873491.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>17515760000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>37625761000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>18722288000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>13830483000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>11865386000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>13006017000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>9365191000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>9544936000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>6299897000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>9499483000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>8520468000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>5335236000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>3890718000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>8260004000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>9063514000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>14402702000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>4653782989.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>8318959000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>7926141000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>11633872000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>4395416982.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>9932213000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>6886900991.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>6158000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>5445000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>7110000000.0</v>
       </c>
-      <c r="AQ5">
-[...4 lines deleted...]
-      </c>
       <c r="AS5">
+        <v>8377976000.0</v>
+      </c>
+      <c r="AT5">
+        <v>5871000000.0</v>
+      </c>
+      <c r="AU5">
         <v>6447239000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>9985000000.0</v>
       </c>
-      <c r="AU5">
-[...2 lines deleted...]
-      <c r="AV5">
+      <c r="AW5">
+        <v>9109000000.0</v>
+      </c>
+      <c r="AX5">
         <v>6378000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>5200814000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>6873000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>5678000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>5513000000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>3507000000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>6135000000.0</v>
       </c>
-      <c r="BC5">
-[...2 lines deleted...]
-      <c r="BD5">
+      <c r="BE5">
+        <v>4617000000.0</v>
+      </c>
+      <c r="BF5">
         <v>3697000000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>3101000000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>3501000000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>4312000000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>4334000000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>4387000000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BL5">
         <v>7392006000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BM5">
         <v>6665000000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BN5">
         <v>5763000000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BO5">
         <v>4311000000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BP5">
         <v>4092426000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BQ5">
         <v>3967000000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BR5">
         <v>2496000000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BS5">
         <v>-1411000000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BT5">
         <v>138723000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BU5">
         <v>3893054000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BV5">
         <v>4042488220.0</v>
       </c>
-      <c r="BU5">
+      <c r="BW5">
         <v>3342753700.0</v>
       </c>
-      <c r="BV5">
+      <c r="BX5">
         <v>6619146941.0</v>
       </c>
-      <c r="BW5">
+      <c r="BY5">
         <v>5801730220.0</v>
       </c>
-      <c r="BX5">
+      <c r="BZ5">
         <v>3907917160.0</v>
       </c>
-      <c r="BY5">
+      <c r="CA5">
         <v>2647779200.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CB5">
         <v>3948477510.0</v>
       </c>
-      <c r="CA5">
+      <c r="CC5">
         <v>6123394550.0</v>
       </c>
-      <c r="CB5">
+      <c r="CD5">
         <v>5447294160.0</v>
       </c>
-      <c r="CC5">
+      <c r="CE5">
         <v>4452532880.0</v>
       </c>
-      <c r="CD5">
+      <c r="CF5">
         <v>3503201980.0</v>
       </c>
-      <c r="CE5">
+      <c r="CG5">
         <v>2024291710.0</v>
       </c>
-      <c r="CF5">
+      <c r="CH5">
         <v>-94936710.0</v>
       </c>
-      <c r="CG5">
+      <c r="CI5">
         <v>-283464540.0</v>
       </c>
-      <c r="CH5">
+      <c r="CJ5">
         <v>1258767863.0</v>
       </c>
-      <c r="CI5">
+      <c r="CK5">
         <v>2105263320.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CL5">
         <v>2252101150.0</v>
       </c>
-      <c r="CK5">
+      <c r="CM5">
         <v>1812191150.0</v>
       </c>
-      <c r="CL5">
+      <c r="CN5">
         <v>2491516219.1</v>
       </c>
-      <c r="CM5">
+      <c r="CO5">
         <v>607082580.0</v>
       </c>
-      <c r="CN5">
+      <c r="CP5">
         <v>-276816640.0</v>
       </c>
-      <c r="CO5">
+      <c r="CQ5">
         <v>-208333320.0</v>
       </c>
-      <c r="CP5">
+      <c r="CR5">
         <v>-721756208.78</v>
       </c>
-      <c r="CQ5">
+      <c r="CS5">
         <v>104712030.0</v>
       </c>
-      <c r="CR5">
-[...2 lines deleted...]
-      <c r="CS5">
+      <c r="CT5">
+        <v>0.0</v>
+      </c>
+      <c r="CU5">
         <v>-209937000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CV5">
         <v>-165854329.0</v>
       </c>
-      <c r="CU5">
+      <c r="CW5">
         <v>-658319200.0</v>
       </c>
-      <c r="CV5">
+      <c r="CX5">
         <v>-556665340.0</v>
       </c>
-      <c r="CW5">
+      <c r="CY5">
         <v>985221600.0</v>
       </c>
-      <c r="CX5">
+      <c r="CZ5">
         <v>2386763322.0</v>
       </c>
-      <c r="CY5">
+      <c r="DA5">
         <v>1943573520.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DB5">
         <v>2369535281.0</v>
       </c>
-      <c r="DA5"/>
+      <c r="DC5"/>
     </row>
-    <row r="6" spans="1:105">
+    <row r="6" spans="1:107">
       <c r="A6" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B6">
+        <v>47553000000.0</v>
+      </c>
+      <c r="C6">
+        <v>38821104000.0</v>
+      </c>
+      <c r="D6">
         <v>35850652000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>32396000000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>25509987000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>27565501000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>28917815000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>27677505000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>25986113000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>24109961000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>28285050000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>27957517000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>25765891000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>23503572000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>34155199000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>39669193000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>35193863881.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>31021536000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>51364583000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>32342801000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>27116813000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>25018361000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>25457552000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>22053398000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>21994791000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>18860026000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>22032329000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>20907479000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>17758554000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>16317535000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>20329644000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>21379311000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>25337146000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>11741762831.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>15661427000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>15246994000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>18857126000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>11475992175.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>17448740000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>14176020694.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>6612000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>5901000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>14456444000.0</v>
       </c>
-      <c r="AQ6">
-[...4 lines deleted...]
-      </c>
       <c r="AS6">
+        <v>15711746000.0</v>
+      </c>
+      <c r="AT6">
+        <v>13150705000.0</v>
+      </c>
+      <c r="AU6">
         <v>13840065000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>10125000000.0</v>
       </c>
-      <c r="AU6">
-[...2 lines deleted...]
-      <c r="AV6">
+      <c r="AW6">
+        <v>15563410000.0</v>
+      </c>
+      <c r="AX6">
         <v>6565000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>11606041000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>6970000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>5880000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>11886432000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>9825824000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>6306000000.0</v>
       </c>
-      <c r="BC6">
-[...2 lines deleted...]
-      <c r="BD6">
+      <c r="BE6">
+        <v>10450764000.0</v>
+      </c>
+      <c r="BF6">
         <v>3698000000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>2964000000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>3476000000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>4081000000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>10005997000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>10033871000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>7679214000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>6586000000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>10534801000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>8787311000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>4402413000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>4079000000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BR6">
         <v>2554000000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BS6">
         <v>-1387000000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BT6">
         <v>446423000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BU6">
         <v>4279142000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BV6">
         <v>3830000000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BW6">
         <v>3099644340.0</v>
       </c>
-      <c r="BV6">
+      <c r="BX6">
         <v>7553991152.0</v>
       </c>
-      <c r="BW6">
+      <c r="BY6">
         <v>6062482140.0</v>
       </c>
-      <c r="BX6">
+      <c r="BZ6">
         <v>3940756800.0</v>
       </c>
-      <c r="BY6">
+      <c r="CA6">
         <v>2780168160.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CB6">
         <v>4191468688.0</v>
       </c>
-      <c r="CA6">
+      <c r="CC6">
         <v>6388189990.0</v>
       </c>
-      <c r="CB6">
+      <c r="CD6">
         <v>1913037830.0</v>
       </c>
-      <c r="CC6">
+      <c r="CE6">
         <v>4680034560.0</v>
       </c>
-      <c r="CD6">
+      <c r="CF6">
         <v>4108633670.0</v>
       </c>
-      <c r="CE6">
+      <c r="CG6">
         <v>1957921490.0</v>
       </c>
-      <c r="CF6">
+      <c r="CH6">
         <v>9525316570.0</v>
       </c>
-      <c r="CG6">
+      <c r="CI6">
         <v>-220472420.0</v>
       </c>
-      <c r="CH6">
+      <c r="CJ6">
         <v>4341071801.0</v>
       </c>
-      <c r="CI6">
+      <c r="CK6">
         <v>2071307460.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CL6">
         <v>2386554950.0</v>
       </c>
-      <c r="CK6">
+      <c r="CM6">
         <v>1746293290.0</v>
       </c>
-      <c r="CL6">
+      <c r="CN6">
         <v>2159661950.0</v>
       </c>
-      <c r="CM6">
+      <c r="CO6">
         <v>809443440.0</v>
       </c>
-      <c r="CN6">
+      <c r="CP6">
         <v>173010400.0</v>
       </c>
-      <c r="CO6">
+      <c r="CQ6">
         <v>-104166660.0</v>
       </c>
-      <c r="CP6">
+      <c r="CR6">
         <v>-379546483.78</v>
       </c>
-      <c r="CQ6">
+      <c r="CS6">
         <v>209424060.0</v>
       </c>
-      <c r="CR6">
+      <c r="CT6">
         <v>33388980.0</v>
       </c>
-      <c r="CS6">
+      <c r="CU6">
         <v>-279916000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CV6">
         <v>651187618.0</v>
       </c>
-      <c r="CU6">
+      <c r="CW6">
         <v>-493739400.0</v>
       </c>
-      <c r="CV6">
+      <c r="CX6">
         <v>-654900400.0</v>
       </c>
-      <c r="CW6">
+      <c r="CY6">
         <v>853858720.0</v>
       </c>
-      <c r="CX6">
+      <c r="CZ6">
         <v>11569912398.0</v>
       </c>
-      <c r="CY6">
+      <c r="DA6">
         <v>2758620480.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DB6">
         <v>4464547100.0</v>
       </c>
-      <c r="DA6">
+      <c r="DC6">
         <v>11661217539.0</v>
       </c>
     </row>
-    <row r="7" spans="1:105">
+    <row r="7" spans="1:107">
       <c r="A7" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
-      <c r="Z7">
-[...4 lines deleted...]
-      </c>
+      <c r="Z7"/>
+      <c r="AA7"/>
       <c r="AB7">
         <v>0.0</v>
       </c>
       <c r="AC7">
         <v>0.0</v>
       </c>
       <c r="AD7">
         <v>0.0</v>
       </c>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
@@ -24183,86 +24553,88 @@
       </c>
       <c r="CS7">
         <v>0.0</v>
       </c>
       <c r="CT7">
         <v>0.0</v>
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
       <c r="CY7">
         <v>0.0</v>
       </c>
       <c r="CZ7">
         <v>0.0</v>
       </c>
-      <c r="DA7"/>
+      <c r="DA7">
+        <v>0.0</v>
+      </c>
+      <c r="DB7">
+        <v>0.0</v>
+      </c>
+      <c r="DC7"/>
     </row>
-    <row r="8" spans="1:105">
+    <row r="8" spans="1:107">
       <c r="A8" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-      <c r="Z8">
-[...4 lines deleted...]
-      </c>
+      <c r="Z8"/>
+      <c r="AA8"/>
       <c r="AB8">
         <v>0.0</v>
       </c>
       <c r="AC8">
         <v>0.0</v>
       </c>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
@@ -24370,61 +24742,61 @@
       <c r="BR8">
         <v>0.0</v>
       </c>
       <c r="BS8">
         <v>0.0</v>
       </c>
       <c r="BT8">
         <v>0.0</v>
       </c>
       <c r="BU8">
         <v>0.0</v>
       </c>
       <c r="BV8">
         <v>0.0</v>
       </c>
       <c r="BW8">
         <v>0.0</v>
       </c>
       <c r="BX8">
         <v>0.0</v>
       </c>
       <c r="BY8">
         <v>0.0</v>
       </c>
       <c r="BZ8">
+        <v>0.0</v>
+      </c>
+      <c r="CA8">
+        <v>0.0</v>
+      </c>
+      <c r="CB8">
         <v>3298000.0</v>
       </c>
-      <c r="CA8">
+      <c r="CC8">
         <v>328000.0</v>
       </c>
-      <c r="CB8">
-[...4 lines deleted...]
-      </c>
       <c r="CD8">
         <v>0.0</v>
       </c>
       <c r="CE8">
         <v>0.0</v>
       </c>
       <c r="CF8">
         <v>0.0</v>
       </c>
       <c r="CG8">
         <v>0.0</v>
       </c>
       <c r="CH8">
         <v>0.0</v>
       </c>
       <c r="CI8">
         <v>0.0</v>
       </c>
       <c r="CJ8">
         <v>0.0</v>
       </c>
       <c r="CK8">
         <v>0.0</v>
       </c>
       <c r="CL8">
@@ -24450,1400 +24822,1430 @@
       </c>
       <c r="CS8">
         <v>0.0</v>
       </c>
       <c r="CT8">
         <v>0.0</v>
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
       <c r="CY8">
         <v>0.0</v>
       </c>
       <c r="CZ8">
         <v>0.0</v>
       </c>
-      <c r="DA8"/>
+      <c r="DA8">
+        <v>0.0</v>
+      </c>
+      <c r="DB8">
+        <v>0.0</v>
+      </c>
+      <c r="DC8"/>
     </row>
-    <row r="9" spans="1:105">
+    <row r="9" spans="1:107">
       <c r="A9" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B9">
+        <v>40150000000.0</v>
+      </c>
+      <c r="C9">
+        <v>35210168000.0</v>
+      </c>
+      <c r="D9">
         <v>35064290000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>28877000000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>22875216000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>23647620000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>25579287000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>24479861000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>21846730000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>19913257000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>25761000000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>23986011000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>20763747000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>18266613000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>31807010000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>38554683000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>33673181269.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>28072037000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>31602878000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>29660604000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>23602135000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>21015095000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>21882347000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>18291030000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>17415121000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>15110733000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>18854052000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>17943612000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>12884178000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>10471992000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>17715761000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>17420309000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>13280242000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>9851172347.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>14321785000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>13311811000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>11599027000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>11116673096.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>15036182000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>13389148140.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>12255000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>11449000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>13283000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>12987000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>11566000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>12313415000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>16393000000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>14198000000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>12600000000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>10349064000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>12486000000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>9646000000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>10431896000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>8281000000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>10974000000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>9604000000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>7288000000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>7188000000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>8475000000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>8912000000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>7533000000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>8657672000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>11967573000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>11105000000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>9916000000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BO9">
         <v>7556000000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BP9">
         <v>6607184000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BQ9">
         <v>6357000000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BR9">
         <v>4524000000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BS9">
         <v>658000000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BT9">
         <v>3224798000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BU9">
         <v>6595670000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BV9">
         <v>6526423900.0</v>
       </c>
-      <c r="BU9">
+      <c r="BW9">
         <v>6168900010.0</v>
       </c>
-      <c r="BV9">
+      <c r="BX9">
         <v>9370535728.0</v>
       </c>
-      <c r="BW9">
+      <c r="BY9">
         <v>8376655430.0</v>
       </c>
-      <c r="BX9">
+      <c r="BZ9">
         <v>6436569440.0</v>
       </c>
-      <c r="BY9">
+      <c r="CA9">
         <v>4997683240.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CB9">
         <v>6367635822.0</v>
       </c>
-      <c r="CA9">
+      <c r="CC9">
         <v>8274857500.0</v>
       </c>
-      <c r="CB9">
+      <c r="CD9">
         <v>7490029470.0</v>
       </c>
-      <c r="CC9">
+      <c r="CE9">
         <v>6630048960.0</v>
       </c>
-      <c r="CD9">
+      <c r="CF9">
         <v>6358704990.0</v>
       </c>
-      <c r="CE9">
+      <c r="CG9">
         <v>4181323860.0</v>
       </c>
-      <c r="CF9">
+      <c r="CH9">
         <v>2151898760.0</v>
       </c>
-      <c r="CG9">
+      <c r="CI9">
         <v>1889763600.0</v>
       </c>
-      <c r="CH9">
+      <c r="CJ9">
         <v>3611208751.0</v>
       </c>
-      <c r="CI9">
+      <c r="CK9">
         <v>4414261800.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CL9">
         <v>4504202300.0</v>
       </c>
-      <c r="CK9">
+      <c r="CM9">
         <v>3756178020.0</v>
       </c>
-      <c r="CL9">
+      <c r="CN9">
         <v>4561245413.0</v>
       </c>
-      <c r="CM9">
+      <c r="CO9">
         <v>2765598420.0</v>
       </c>
-      <c r="CN9">
+      <c r="CP9">
         <v>1972318560.0</v>
       </c>
-      <c r="CO9">
+      <c r="CQ9">
         <v>1527777680.0</v>
       </c>
-      <c r="CP9">
+      <c r="CR9">
         <v>2364498385.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CS9">
         <v>1884816540.0</v>
       </c>
-      <c r="CR9">
+      <c r="CT9">
         <v>1602671040.0</v>
       </c>
-      <c r="CS9">
+      <c r="CU9">
         <v>1224632500.0</v>
       </c>
-      <c r="CT9">
+      <c r="CV9">
         <v>1625469575.0</v>
       </c>
-      <c r="CU9">
+      <c r="CW9">
         <v>658319200.0</v>
       </c>
-      <c r="CV9">
+      <c r="CX9">
         <v>851370520.0</v>
       </c>
-      <c r="CW9">
+      <c r="CY9">
         <v>2397372560.0</v>
       </c>
-      <c r="CX9">
+      <c r="CZ9">
         <v>13100390451.0</v>
       </c>
-      <c r="CY9">
+      <c r="DA9">
         <v>4106582760.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DB9">
         <v>5754093042.0</v>
       </c>
-      <c r="DA9">
+      <c r="DC9">
         <v>11661217539.0</v>
       </c>
     </row>
-    <row r="10" spans="1:105">
+    <row r="10" spans="1:107">
       <c r="A10" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B10">
+        <v>25700000000.0</v>
+      </c>
+      <c r="C10">
+        <v>18388093000.0</v>
+      </c>
+      <c r="D10">
         <v>18432575000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>13976000000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>8748916000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>9897986000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>11664143000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>12039898000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>10152913000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>7955238000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>12212000000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>12439420000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>10228967000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>7882238000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>19451061000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>24615396000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>21300472879.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>17013412000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>37106777000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>18440787000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>13313709000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>11323271000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>12434166000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>8878605000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>8741105000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>5241947000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>8601935000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>7673656000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>4401967000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>2636596000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>7202274000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>8082205000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>13242050000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>3750993238.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>7893527000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>7829112000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>11452163000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>3748792604.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>9408465000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>6345637506.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>6473000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>5656000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>6150000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>7810000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>5400000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>5506616000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>9550000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>8590000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>6050000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>4283317000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>6456000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>5134000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>5037924000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>3159000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>5810000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>4458000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>3539000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>2583000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>2952000000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>4200000000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>4580000000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>5096425000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>6891629000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>6475000000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>5383000000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>4073000000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>3972390000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>3857000000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>2206000000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>-1646000000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>-498175000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>3153052000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>3551588820.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>3281976360.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>5716737296.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>5801730220.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>3612360400.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>2283709560.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>4043288296.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>5527604810.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>8592458050.0</v>
       </c>
-      <c r="CC10">
+      <c r="CE10">
         <v>4095030240.0</v>
       </c>
-      <c r="CD10">
+      <c r="CF10">
         <v>3171878415.0</v>
       </c>
-      <c r="CE10">
+      <c r="CG10">
         <v>1725625720.0</v>
       </c>
-      <c r="CF10">
+      <c r="CH10">
         <v>-10063291260.0</v>
       </c>
-      <c r="CG10">
+      <c r="CI10">
         <v>-503936960.0</v>
       </c>
-      <c r="CH10">
+      <c r="CJ10">
         <v>-2007927328.44</v>
       </c>
-      <c r="CI10">
+      <c r="CK10">
         <v>1901528160.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CL10">
         <v>2050420450.0</v>
       </c>
-      <c r="CK10">
+      <c r="CM10">
         <v>1581548640.0</v>
       </c>
-      <c r="CL10">
+      <c r="CN10">
         <v>2025842996.0</v>
       </c>
-      <c r="CM10">
+      <c r="CO10">
         <v>337268100.0</v>
       </c>
-      <c r="CN10">
+      <c r="CP10">
         <v>-138408320.0</v>
       </c>
-      <c r="CO10">
+      <c r="CQ10">
         <v>-694444400.0</v>
       </c>
-      <c r="CP10">
+      <c r="CR10">
         <v>-560178003.67</v>
       </c>
-      <c r="CQ10">
+      <c r="CS10">
         <v>34904010.0</v>
       </c>
-      <c r="CR10">
+      <c r="CT10">
         <v>-133555920.0</v>
       </c>
-      <c r="CS10">
+      <c r="CU10">
         <v>-349895000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CV10">
         <v>-1209339698.16</v>
       </c>
-      <c r="CU10">
+      <c r="CW10">
         <v>-987478800.0</v>
       </c>
-      <c r="CV10">
+      <c r="CX10">
         <v>-425685260.0</v>
       </c>
-      <c r="CW10">
+      <c r="CY10">
         <v>525451520.0</v>
       </c>
-      <c r="CX10">
+      <c r="CZ10">
         <v>1542412167.0</v>
       </c>
-      <c r="CY10">
+      <c r="DA10">
         <v>1943573520.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DB10">
         <v>1709490479.0</v>
       </c>
-      <c r="DA10"/>
+      <c r="DC10"/>
     </row>
-    <row r="11" spans="1:105">
+    <row r="11" spans="1:107">
       <c r="A11" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B11">
+        <v>4172000000.0</v>
+      </c>
+      <c r="C11">
+        <v>3672567000.0</v>
+      </c>
+      <c r="D11">
         <v>3278697000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>2615000000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>1489719000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>2039771000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>1886439000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>2004931000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>1959362000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>1927828000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>2461000000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>2934704000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>1936234000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>1780242000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>3460658000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>5260059000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>4513592138.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>3346505000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>5557741000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>3623914000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>2641981000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>2482440000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>1814407000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>1770061000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>1620003000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>1176280000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>1783333000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>1492064000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>1615521000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>405106000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>1335021000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>1547945000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>1299517000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>1410701658.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>1087518000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>1085389000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>3224616000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>863288615.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>1297521000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>964491725.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>1523000000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>1318000000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>1266000000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>1127000000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>1596000000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>856180000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>1470000000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>1237000000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>818000000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>726839000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>507000000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>661000000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>1126786000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>803000000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>1269000000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>865000000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>310000000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>465000000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BH11">
         <v>340000000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BI11">
         <v>717000000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BJ11">
         <v>832000000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BK11">
         <v>963115000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BL11">
         <v>1790740000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BM11">
         <v>771000000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BN11">
         <v>611000000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BO11">
         <v>455000000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BP11">
         <v>418922000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BQ11">
         <v>558000000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BR11">
         <v>559000000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BS11">
         <v>-50000000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BT11">
         <v>305668000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BU11">
         <v>772176000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BV11">
         <v>789241960.0</v>
       </c>
-      <c r="BU11">
+      <c r="BW11">
         <v>425441380.0</v>
       </c>
-      <c r="BV11">
+      <c r="BX11">
         <v>1173762381.0</v>
       </c>
-      <c r="BW11">
+      <c r="BY11">
         <v>1010413690.0</v>
       </c>
-      <c r="BX11">
+      <c r="BZ11">
         <v>853830640.0</v>
       </c>
-      <c r="BY11">
+      <c r="CA11">
         <v>330972400.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CB11">
         <v>892881050.0</v>
       </c>
-      <c r="CA11">
+      <c r="CC11">
         <v>761286890.0</v>
       </c>
-      <c r="CB11">
+      <c r="CD11">
         <v>421516810.0</v>
       </c>
-      <c r="CC11">
+      <c r="CE11">
         <v>-32500240.0</v>
       </c>
-      <c r="CD11">
+      <c r="CF11">
         <v>46947620.0</v>
       </c>
-      <c r="CE11">
+      <c r="CG11">
         <v>33185110.0</v>
       </c>
-      <c r="CF11">
+      <c r="CH11">
         <v>-31645570.0</v>
       </c>
-      <c r="CG11">
+      <c r="CI11">
         <v>-157480300.0</v>
       </c>
-      <c r="CH11">
+      <c r="CJ11">
         <v>-205934709.96</v>
       </c>
-      <c r="CI11">
+      <c r="CK11">
         <v>-339558600.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CL11">
         <v>-571428650.0</v>
       </c>
-      <c r="CK11">
+      <c r="CM11">
         <v>-263591440.0</v>
       </c>
-      <c r="CL11">
+      <c r="CN11">
         <v>-534886339.44</v>
       </c>
-      <c r="CM11">
+      <c r="CO11">
         <v>-236087670.0</v>
       </c>
-      <c r="CN11">
+      <c r="CP11">
         <v>-519031200.0</v>
       </c>
-      <c r="CO11">
+      <c r="CQ11">
         <v>34722220.0</v>
       </c>
-      <c r="CP11">
+      <c r="CR11">
         <v>-549692742.43</v>
       </c>
-      <c r="CQ11">
+      <c r="CS11">
         <v>-279232080.0</v>
       </c>
-      <c r="CR11">
+      <c r="CT11">
         <v>-200333880.0</v>
       </c>
-      <c r="CS11">
+      <c r="CU11">
         <v>-104968500.0</v>
       </c>
-      <c r="CT11">
+      <c r="CV11">
         <v>-100412987.84</v>
       </c>
-      <c r="CU11">
+      <c r="CW11">
         <v>-329159600.0</v>
       </c>
-      <c r="CV11">
+      <c r="CX11">
         <v>163725100.0</v>
       </c>
-      <c r="CW11">
+      <c r="CY11">
         <v>164203600.0</v>
       </c>
-      <c r="CX11">
+      <c r="CZ11">
         <v>250714539.0</v>
       </c>
-      <c r="CY11">
+      <c r="DA11">
         <v>313479600.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DB11">
         <v>249552787.0</v>
       </c>
-      <c r="DA11">
+      <c r="DC11">
         <v>-1443409422.4</v>
       </c>
     </row>
-    <row r="12" spans="1:105">
+    <row r="12" spans="1:107">
       <c r="A12" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B12">
+        <v>1853000000.0</v>
+      </c>
+      <c r="C12">
+        <v>1592288000.0</v>
+      </c>
+      <c r="D12">
         <v>1728180000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>1428000000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>1203000000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>1256000000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>55343691.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>1291000000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>1158000000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>1107000000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>1302000000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>1247000000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>1100000000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>1076000000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>44265258.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>966000000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>702000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>24647525.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>553000000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>562000000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>569000000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>572000000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>592000000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>660000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>771000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>893000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>895000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>866000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>909000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>966000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>923000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>971000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>819000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>357000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>318000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>350000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>365000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>435000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>451000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>535546000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>532000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>527000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>538000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>492000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>471000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>577332000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>546000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>504000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>500000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>587945000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>567000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>544000000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>521016000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>490000000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>491000000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>413000000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>479736000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>391000000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>404000000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>334000000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>278000000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>351040000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>316783000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>280000000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>282000000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>292000000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>430023000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>303000000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>340000000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BS12">
         <v>435000000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BT12">
         <v>25441000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BU12">
         <v>421000000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BV12">
         <v>268000000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BW12">
         <v>275000000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BX12">
         <v>20023000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BY12">
         <v>8424000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BZ12">
         <v>9380000.0</v>
       </c>
-      <c r="BY12">
+      <c r="CA12">
         <v>894400000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CB12">
         <v>894400000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CC12">
         <v>8652000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CD12">
         <v>10486000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CE12">
         <v>390000000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CF12">
         <v>390000000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CG12">
         <v>361000000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CH12">
         <v>11357000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CI12">
         <v>294000000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CJ12">
         <v>10996000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CK12">
         <v>7292000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CL12">
         <v>5719000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CM12">
         <v>6818000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CN12">
         <v>46143000.0</v>
       </c>
-      <c r="CM12">
-[...4 lines deleted...]
-      </c>
       <c r="CO12">
         <v>0.0</v>
       </c>
       <c r="CP12">
+        <v>0.0</v>
+      </c>
+      <c r="CQ12">
+        <v>0.0</v>
+      </c>
+      <c r="CR12">
         <v>23532000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CS12">
         <v>9696000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CT12">
         <v>10894000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CU12">
         <v>12686000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CV12">
         <v>24354000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CW12">
         <v>14989000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CX12">
         <v>12228000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CY12">
         <v>12511000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CZ12">
         <v>21649000.0</v>
       </c>
-      <c r="CY12">
-[...5 lines deleted...]
-      <c r="DA12"/>
+      <c r="DA12">
+        <v>0.0</v>
+      </c>
+      <c r="DB12">
+        <v>0.0</v>
+      </c>
+      <c r="DC12"/>
     </row>
-    <row r="13" spans="1:105">
+    <row r="13" spans="1:107">
       <c r="A13" t="s">
-        <v>178</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>180</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13">
         <v>71000000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>300620000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>1151291000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>55585000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>232093000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>240115000.0</v>
       </c>
-      <c r="H13"/>
-      <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>139000000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>48000000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>264913000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>405300000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>445662000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>181806000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>222247000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>431711000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>349520000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>310586000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>252968000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>197581000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>148283000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>144832000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>1068764000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>207685000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>657317000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>82459000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>255249000.0</v>
       </c>
-      <c r="AD13"/>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
@@ -25874,1141 +26276,1161 @@
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
+      <c r="DB13"/>
+      <c r="DC13"/>
     </row>
-    <row r="14" spans="1:105">
+    <row r="14" spans="1:107">
       <c r="A14" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>181</v>
+      </c>
+      <c r="B14">
+        <v>-460000000.0</v>
+      </c>
       <c r="C14">
+        <v>-417000000.0</v>
+      </c>
+      <c r="D14">
+        <v>-299340000.0</v>
+      </c>
+      <c r="E14">
         <v>-491000000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>-158000000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>-234000000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>-261974000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>-540000000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>-382000000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>-274000000.0</v>
       </c>
-      <c r="J14"/>
-      <c r="K14">
+      <c r="L14"/>
+      <c r="M14">
         <v>-586000000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>-457000000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>-276000000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>-886000000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>-1104000000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>-669000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>-478000000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>-828000000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>-668000000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>15511482000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>16347000000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>15621578000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>12033234000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>13526126000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>13841515000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>13377956000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>16904939000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>18202999000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>588791478.58</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>20184.17</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>14784348.07</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>529898279.56</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>438625536.15</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>19288000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>13097000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>10993000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>13233000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>12325000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>12941000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>7907000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>5407000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>9890000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>8865000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>4981000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>5802000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>7107000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>4701000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>4708000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>3896000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>4379000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>4021000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>3017000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>4193000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>5376000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>5110000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>3133000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>2102000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>8358000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>-3818000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>3818000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>5425000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>9352000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>8233000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>4810000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>7028000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BP14">
         <v>3257000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>3456000.0</v>
       </c>
-      <c r="BP14">
-[...4 lines deleted...]
-      </c>
       <c r="BR14">
+        <v>0.0</v>
+      </c>
+      <c r="BS14">
+        <v>0.0</v>
+      </c>
+      <c r="BT14">
         <v>28585000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BU14">
         <v>3388000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BV14">
         <v>12226000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BW14">
         <v>17616000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BX14">
         <v>24511000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BY14">
         <v>18340000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BZ14">
         <v>4800000.0</v>
       </c>
-      <c r="BY14">
+      <c r="CA14">
         <v>8755000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CB14">
         <v>17392000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CC14">
         <v>17429000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CD14">
         <v>25926000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CE14">
         <v>13140000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CF14">
         <v>16088000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CG14">
         <v>7387000.0</v>
       </c>
-      <c r="CF14">
-[...4 lines deleted...]
-      </c>
       <c r="CH14">
+        <v>0.0</v>
+      </c>
+      <c r="CI14">
+        <v>0.0</v>
+      </c>
+      <c r="CJ14">
         <v>13050000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CK14">
         <v>8740000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CL14">
         <v>17852000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CM14">
         <v>6182000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CN14">
         <v>9110000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CO14">
         <v>-103000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CP14">
         <v>103000.0</v>
       </c>
-      <c r="CO14">
-[...4 lines deleted...]
-      </c>
       <c r="CQ14">
         <v>0.0</v>
       </c>
       <c r="CR14">
         <v>0.0</v>
       </c>
       <c r="CS14">
         <v>0.0</v>
       </c>
       <c r="CT14">
         <v>0.0</v>
       </c>
       <c r="CU14">
         <v>0.0</v>
       </c>
       <c r="CV14">
+        <v>0.0</v>
+      </c>
+      <c r="CW14">
+        <v>0.0</v>
+      </c>
+      <c r="CX14">
         <v>-5297000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CY14">
         <v>5297000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CZ14">
         <v>12996000.0</v>
       </c>
-      <c r="CY14">
+      <c r="DA14">
         <v>12633000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DB14">
         <v>19612000.0</v>
       </c>
-      <c r="DA14"/>
+      <c r="DC14"/>
     </row>
-    <row r="15" spans="1:105">
+    <row r="15" spans="1:107">
       <c r="A15" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B15">
+        <v>21068000000.0</v>
+      </c>
+      <c r="C15">
+        <v>14294217000.0</v>
+      </c>
+      <c r="D15">
         <v>14852052000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>10870000000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>7110213000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>7621639000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>9507002000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>9507574000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>7814301000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>5763894000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>9392000000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>8910092000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>7830892000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>5825955000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>15137857000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>18204273000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>16113062221.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>13179013000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>30726133000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>14150388000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>10314422000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>8585532000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>9908788000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>6611542000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>6829876000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>3902793000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>6398472000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>5698094000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>2676668000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>2044039000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>5422517000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>6229264000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>11749035000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>2082346930.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>6257088000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>6347819000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>7890222000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>2494587171.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>8107817000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>5443692930.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>4302000000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>3882000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>4990000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>6368622000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>3652000000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>4469000000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>7864000000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>7217000000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>5106000000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>3449675000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>5208000000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>4430000000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>3820000000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>2230632000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>4373000000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>3451000000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>3196581000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>2046000000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>2639958000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>3468000000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>3644000000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BK15">
         <v>3974000000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BL15">
         <v>4869500000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BM15">
         <v>5460000000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BN15">
         <v>4613000000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BO15">
         <v>3395381000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BP15">
         <v>3449546000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BQ15">
         <v>3187000000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BR15">
         <v>1674000000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BS15">
         <v>-1567000000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BT15">
         <v>257899000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BU15">
         <v>2212000000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BV15">
         <v>2412000000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BW15">
         <v>2337000000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BX15">
         <v>3756638432.0</v>
       </c>
-      <c r="BW15">
+      <c r="BY15">
         <v>4204624710.0</v>
       </c>
-      <c r="BX15">
+      <c r="BZ15">
         <v>2594331560.0</v>
       </c>
-      <c r="BY15">
+      <c r="CA15">
         <v>1654862000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CB15">
         <v>1823641607.0</v>
       </c>
-      <c r="CA15">
+      <c r="CC15">
         <v>4170528180.0</v>
       </c>
-      <c r="CB15">
+      <c r="CD15">
         <v>7327907620.0</v>
       </c>
-      <c r="CC15">
+      <c r="CE15">
         <v>4095030240.0</v>
       </c>
-      <c r="CD15">
+      <c r="CF15">
         <v>2962416170.0</v>
       </c>
-      <c r="CE15">
+      <c r="CG15">
         <v>1559700170.0</v>
       </c>
-      <c r="CF15">
+      <c r="CH15">
         <v>-9082278590.0</v>
       </c>
-      <c r="CG15">
+      <c r="CI15">
         <v>-125984240.0</v>
       </c>
-      <c r="CH15">
+      <c r="CJ15">
         <v>-1398913556.4</v>
       </c>
-      <c r="CI15">
+      <c r="CK15">
         <v>1969439880.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CL15">
         <v>2016807000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CM15">
         <v>1647446500.0</v>
       </c>
-      <c r="CL15">
+      <c r="CN15">
         <v>2132951586.0</v>
       </c>
-      <c r="CM15">
+      <c r="CO15">
         <v>573355770.0</v>
       </c>
-      <c r="CN15">
+      <c r="CP15">
         <v>346020800.0</v>
       </c>
-      <c r="CO15">
+      <c r="CQ15">
         <v>-347222200.0</v>
       </c>
-      <c r="CP15">
+      <c r="CR15">
         <v>-45163523.41</v>
       </c>
-      <c r="CQ15">
+      <c r="CS15">
         <v>314136090.0</v>
       </c>
-      <c r="CR15">
+      <c r="CT15">
         <v>66777960.0</v>
       </c>
-      <c r="CS15">
+      <c r="CU15">
         <v>-244926500.0</v>
       </c>
-      <c r="CT15">
+      <c r="CV15">
         <v>-1253507150.72</v>
       </c>
-      <c r="CU15">
+      <c r="CW15">
         <v>-658319200.0</v>
       </c>
-      <c r="CV15">
+      <c r="CX15">
         <v>-589410360.0</v>
       </c>
-      <c r="CW15">
+      <c r="CY15">
         <v>361247920.0</v>
       </c>
-      <c r="CX15">
+      <c r="CZ15">
         <v>1291697627.0</v>
       </c>
-      <c r="CY15">
+      <c r="DA15">
         <v>1630093920.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DB15">
         <v>1447129060.0</v>
       </c>
-      <c r="DA15">
+      <c r="DC15">
         <v>1443409422.0</v>
       </c>
     </row>
-    <row r="16" spans="1:105">
+    <row r="16" spans="1:107">
       <c r="A16" t="s">
-        <v>181</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>183</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16">
         <v>14713000000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>10869762000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>7521085000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>7553833000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>9378473000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>9666138000.0</v>
       </c>
-      <c r="H16"/>
-      <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>8776000000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>7740000000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>5817165000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>15730435000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>17465000000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>15988000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>12907000000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>30916000000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>14176000000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>10338419000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>8565000000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>10044034000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>6712720000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>6937596000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>3898629000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>6383301000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>5733518000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>2690037000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>2042953000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>6229.59</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>6701632.63</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>375287858.7</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>71924304.29</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>217881000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>209467000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>257966000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>84562000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>230322000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>183668000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>133370000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>120634000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>171027000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>176341000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>119926000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>143060000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>229839000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>231726000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>173151000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>113290000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>161843000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>152598000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>127128000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>74841000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>157309000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>120885000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>106550000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>69356000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>89379000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>99451000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>129457000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>135164000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>197485000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>183649000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>141159000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>106997000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BP16">
         <v>108225000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BQ16">
         <v>99576000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BR16">
         <v>49561000.0</v>
       </c>
-      <c r="BQ16">
-[...2 lines deleted...]
-      <c r="BR16">
+      <c r="BS16">
+        <v>0.0</v>
+      </c>
+      <c r="BT16">
         <v>128478000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BU16">
         <v>59558000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BV16">
         <v>79439000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BW16">
         <v>76951000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BX16">
         <v>116139000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BY16">
         <v>129956000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BZ16">
         <v>78710000.0</v>
       </c>
-      <c r="BY16">
+      <c r="CA16">
         <v>50318000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CB16">
         <v>87539000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CC16">
         <v>118430000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CD16">
         <v>226696000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CE16">
         <v>112246000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CF16">
         <v>76271000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CG16">
         <v>61388000.0</v>
       </c>
-      <c r="CF16">
-[...4 lines deleted...]
-      </c>
       <c r="CH16">
+        <v>0.0</v>
+      </c>
+      <c r="CI16">
+        <v>0.0</v>
+      </c>
+      <c r="CJ16">
         <v>76867000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CK16">
         <v>56609000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CL16">
         <v>59039000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CM16">
         <v>49606000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CN16">
         <v>65306000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CO16">
         <v>17267000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CP16">
         <v>10361000.0</v>
       </c>
-      <c r="CO16">
-[...2 lines deleted...]
-      <c r="CP16">
+      <c r="CQ16">
+        <v>0.0</v>
+      </c>
+      <c r="CR16">
         <v>191000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CS16">
         <v>9217000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CT16">
         <v>1879000.0</v>
       </c>
-      <c r="CS16">
-[...4 lines deleted...]
-      </c>
       <c r="CU16">
         <v>0.0</v>
       </c>
       <c r="CV16">
+        <v>0.0</v>
+      </c>
+      <c r="CW16">
+        <v>0.0</v>
+      </c>
+      <c r="CX16">
         <v>-10715000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CY16">
         <v>10715000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CZ16">
         <v>33610000.0</v>
       </c>
-      <c r="CY16">
+      <c r="DA16">
         <v>47535000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DB16">
         <v>94832000.0</v>
       </c>
-      <c r="DA16"/>
+      <c r="DC16"/>
     </row>
-    <row r="17" spans="1:105">
+    <row r="17" spans="1:107">
       <c r="A17" t="s">
-        <v>182</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>184</v>
+      </c>
+      <c r="B17">
+        <v>21528000000.0</v>
+      </c>
       <c r="C17">
+        <v>14565000000.0</v>
+      </c>
+      <c r="D17">
+        <v>15012536000.0</v>
+      </c>
+      <c r="E17">
         <v>11361000000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>7679000000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>7788000000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>9536910000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>10206000000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>8165000000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>5956000000.0</v>
       </c>
-      <c r="J17"/>
-      <c r="K17">
+      <c r="L17"/>
+      <c r="M17">
         <v>9362000000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>8197000000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>6093000000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>16616000000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>18569000000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>16657000000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>13385000000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>31744000000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>14844000000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>10696000000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>8848000000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>10765000000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>7217000000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>7233000000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>4062000000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>6803000000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>6220000000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>2800000000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>2230000000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>6740.52</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>7029757.48</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>381468545.89</v>
       </c>
-      <c r="AG17">
+      <c r="AI17">
         <v>80833716.5</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>30666855000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>-8263142000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>-696027000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>2959680000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AN17">
         <v>22577861000.0</v>
       </c>
-      <c r="AM17">
-[...4 lines deleted...]
-      </c>
       <c r="AO17">
         <v>0.0</v>
       </c>
       <c r="AP17">
+        <v>0.0</v>
+      </c>
+      <c r="AQ17">
+        <v>0.0</v>
+      </c>
+      <c r="AR17">
         <v>20700715000.0</v>
       </c>
-      <c r="AQ17">
-[...4 lines deleted...]
-      </c>
       <c r="AS17">
         <v>0.0</v>
       </c>
       <c r="AT17">
+        <v>0.0</v>
+      </c>
+      <c r="AU17">
+        <v>0.0</v>
+      </c>
+      <c r="AV17">
         <v>22869101000.0</v>
       </c>
-      <c r="AU17">
-[...4 lines deleted...]
-      </c>
       <c r="AW17">
         <v>0.0</v>
       </c>
       <c r="AX17">
+        <v>0.0</v>
+      </c>
+      <c r="AY17">
+        <v>0.0</v>
+      </c>
+      <c r="AZ17">
         <v>16155040000.0</v>
       </c>
-      <c r="AY17">
-[...4 lines deleted...]
-      </c>
       <c r="BA17">
         <v>0.0</v>
       </c>
       <c r="BB17">
         <v>0.0</v>
       </c>
       <c r="BC17">
         <v>0.0</v>
       </c>
       <c r="BD17">
         <v>0.0</v>
       </c>
       <c r="BE17">
         <v>0.0</v>
       </c>
       <c r="BF17">
         <v>0.0</v>
       </c>
       <c r="BG17">
         <v>0.0</v>
       </c>
       <c r="BH17">
         <v>0.0</v>
       </c>
       <c r="BI17">
@@ -27121,138 +27543,150 @@
       </c>
       <c r="CS17">
         <v>0.0</v>
       </c>
       <c r="CT17">
         <v>0.0</v>
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
       <c r="CZ17">
         <v>0.0</v>
       </c>
-      <c r="DA17"/>
+      <c r="DA17">
+        <v>0.0</v>
+      </c>
+      <c r="DB17">
+        <v>0.0</v>
+      </c>
+      <c r="DC17"/>
     </row>
-    <row r="18" spans="1:105">
+    <row r="18" spans="1:107">
       <c r="A18" t="s">
-        <v>183</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>185</v>
+      </c>
+      <c r="B18">
+        <v>-1853000000.0</v>
+      </c>
       <c r="C18">
+        <v>-1576000000.0</v>
+      </c>
+      <c r="D18">
+        <v>-1736584000.0</v>
+      </c>
+      <c r="E18">
         <v>-1428000000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-1203000000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-1256000000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-1336514000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-1291000000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-1158000000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-1107000000.0</v>
       </c>
-      <c r="J18"/>
-      <c r="K18">
+      <c r="L18"/>
+      <c r="M18">
         <v>-1247000000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-1100000000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-1076000000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-1093000000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-966000000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-702000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-432000000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-553000000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-562000000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-569000000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-572000000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-592000000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-660000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-771000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-893000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-895000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-866000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-909000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-966000000.0</v>
       </c>
-      <c r="AD18"/>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -27283,102 +27717,104 @@
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
+      <c r="DB18"/>
+      <c r="DC18"/>
     </row>
-    <row r="19" spans="1:105">
+    <row r="19" spans="1:107">
       <c r="A19" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
-      <c r="Z19">
-[...4 lines deleted...]
-      </c>
+      <c r="Z19"/>
+      <c r="AA19"/>
       <c r="AB19">
         <v>0.0</v>
       </c>
       <c r="AC19">
         <v>0.0</v>
       </c>
       <c r="AD19">
         <v>0.0</v>
       </c>
       <c r="AE19">
         <v>0.0</v>
       </c>
       <c r="AF19">
         <v>0.0</v>
       </c>
-      <c r="AG19"/>
-      <c r="AH19"/>
+      <c r="AG19">
+        <v>0.0</v>
+      </c>
+      <c r="AH19">
+        <v>0.0</v>
+      </c>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
@@ -27406,85 +27842,83 @@
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
+      <c r="DB19"/>
+      <c r="DC19"/>
     </row>
-    <row r="20" spans="1:105">
+    <row r="20" spans="1:107">
       <c r="A20" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
-      <c r="Z20">
-[...4 lines deleted...]
-      </c>
+      <c r="Z20"/>
+      <c r="AA20"/>
       <c r="AB20">
         <v>0.0</v>
       </c>
       <c r="AC20">
         <v>0.0</v>
       </c>
       <c r="AD20">
         <v>0.0</v>
       </c>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
@@ -27672,403 +28106,411 @@
       </c>
       <c r="CS20">
         <v>0.0</v>
       </c>
       <c r="CT20">
         <v>0.0</v>
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
       <c r="CZ20">
         <v>0.0</v>
       </c>
-      <c r="DA20"/>
+      <c r="DA20">
+        <v>0.0</v>
+      </c>
+      <c r="DB20">
+        <v>0.0</v>
+      </c>
+      <c r="DC20"/>
     </row>
-    <row r="21" spans="1:105">
+    <row r="21" spans="1:107">
       <c r="A21" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B21">
+        <v>21134000000.0</v>
+      </c>
+      <c r="C21">
+        <v>17713190000.0</v>
+      </c>
+      <c r="D21">
         <v>17857188000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>13201000000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>9880701000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>9758114000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>11630007000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>11470208000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>9323342000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>7614245000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>11815000000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>11854716000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>9795176000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>7984524000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>19295280000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>24973923000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>21047123896.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>16733836000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>19740228000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>18610719000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>13285603000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>11193327000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>11235085000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>9141132000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>8432440000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>6210079000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>8867936000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>8478301000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>4272863000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>2449693000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>8631699000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>8434167000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>5623121000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>4480666548.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>7812644000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>7111880000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>5247324000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>5094030835.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>8279275000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>7354094106.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>5931000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>5206000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>6843000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>6382000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>5409000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>6292268000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>9817000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>8084000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>6600000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>5069678000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>6873000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>5383000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>5399802000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>3603000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>5943000000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>4798000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>3697000000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>2846000000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>3501000000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>4312000000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>4334000000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>4387118000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>7392006000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>6665000000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>5763000000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BO21">
         <v>4279000000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BP21">
         <v>3962343000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BQ21">
         <v>3967000000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BR21">
         <v>2496000000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BS21">
         <v>-1411000000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BT21">
         <v>989051000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BU21">
         <v>3893054000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BV21">
         <v>3581944280.0</v>
       </c>
-      <c r="BU21">
+      <c r="BW21">
         <v>3342753700.0</v>
       </c>
-      <c r="BV21">
+      <c r="BX21">
         <v>6619146940.0</v>
       </c>
-      <c r="BW21">
+      <c r="BY21">
         <v>6062482140.0</v>
       </c>
-      <c r="BX21">
+      <c r="BZ21">
         <v>3907917160.0</v>
       </c>
-      <c r="BY21">
+      <c r="CA21">
         <v>2780168160.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CB21">
         <v>4191468688.0</v>
       </c>
-      <c r="CA21">
+      <c r="CC21">
         <v>6123394550.0</v>
       </c>
-      <c r="CB21">
+      <c r="CD21">
         <v>5447294160.0</v>
       </c>
-      <c r="CC21">
+      <c r="CE21">
         <v>4680034560.0</v>
       </c>
-      <c r="CD21">
+      <c r="CF21">
         <v>4108633670.0</v>
       </c>
-      <c r="CE21">
+      <c r="CG21">
         <v>2024291710.0</v>
       </c>
-      <c r="CF21">
+      <c r="CH21">
         <v>-94936710.0</v>
       </c>
-      <c r="CG21">
+      <c r="CI21">
         <v>-157480300.0</v>
       </c>
-      <c r="CH21">
+      <c r="CJ21">
         <v>1258767862.0</v>
       </c>
-      <c r="CI21">
+      <c r="CK21">
         <v>2105263320.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CL21">
         <v>2352941500.0</v>
       </c>
-      <c r="CK21">
+      <c r="CM21">
         <v>1812191150.0</v>
       </c>
-      <c r="CL21">
+      <c r="CN21">
         <v>2491516219.0</v>
       </c>
-      <c r="CM21">
+      <c r="CO21">
         <v>809443440.0</v>
       </c>
-      <c r="CN21">
+      <c r="CP21">
         <v>173010400.0</v>
       </c>
-      <c r="CO21">
+      <c r="CQ21">
         <v>-208333320.0</v>
       </c>
-      <c r="CP21">
+      <c r="CR21">
         <v>-721756209.67</v>
       </c>
-      <c r="CQ21">
+      <c r="CS21">
         <v>209424060.0</v>
       </c>
-      <c r="CR21">
+      <c r="CT21">
         <v>33388980.0</v>
       </c>
-      <c r="CS21">
+      <c r="CU21">
         <v>-209937000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CV21">
         <v>-165854328.64</v>
       </c>
-      <c r="CU21">
+      <c r="CW21">
         <v>-658319200.0</v>
       </c>
-      <c r="CV21">
+      <c r="CX21">
         <v>-556665340.0</v>
       </c>
-      <c r="CW21">
+      <c r="CY21">
         <v>985221600.0</v>
       </c>
-      <c r="CX21">
+      <c r="CZ21">
         <v>2416303895.0</v>
       </c>
-      <c r="CY21">
+      <c r="DA21">
         <v>2758620480.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DB21">
         <v>2365193893.0</v>
       </c>
-      <c r="DA21">
+      <c r="DC21">
         <v>11661217539.0</v>
       </c>
     </row>
-    <row r="22" spans="1:105">
+    <row r="22" spans="1:107">
       <c r="A22" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
-      <c r="Z22">
-[...4 lines deleted...]
-      </c>
+      <c r="Z22"/>
+      <c r="AA22"/>
       <c r="AB22">
         <v>0.0</v>
       </c>
       <c r="AC22">
         <v>0.0</v>
       </c>
       <c r="AD22">
         <v>0.0</v>
       </c>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
@@ -28256,418 +28698,430 @@
       </c>
       <c r="CS22">
         <v>0.0</v>
       </c>
       <c r="CT22">
         <v>0.0</v>
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
       <c r="CZ22">
         <v>0.0</v>
       </c>
-      <c r="DA22"/>
+      <c r="DA22">
+        <v>0.0</v>
+      </c>
+      <c r="DB22">
+        <v>0.0</v>
+      </c>
+      <c r="DC22"/>
     </row>
-    <row r="23" spans="1:105">
+    <row r="23" spans="1:107">
       <c r="A23" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B23">
+        <v>169930000000.0</v>
+      </c>
+      <c r="C23">
+        <v>157743573000.0</v>
+      </c>
+      <c r="D23">
         <v>161739286000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>155368000000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>132634233000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>139725021000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>152857320000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>144934091000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>131578122000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>127617740000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>148766000000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>144670517000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>128072951000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>123104342000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>151438508000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>171640148000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>140645363975.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>130696786000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>152134716000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>131778915000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>113346134000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>109804218000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>135637621000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>112197401000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>97446431000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>91251058000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>107430326000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>108352691000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>86017083000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>86459003000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>104892713000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>98691319000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>80986507000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>60059235908.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>76326557000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>66905550000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>61138114000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>59788726198.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>70237214000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>64606037807.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>56670000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>57165000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>68705000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>66488000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>64813000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>58324368000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>66827000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>58548000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>52015000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>49591947000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>57291000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>32427000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>45484152000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>44587000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>50065000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>44193000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>28788000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>40255000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>42889000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>42386000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>27921000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>41618305000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>45890791000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>44824000000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>40653000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>33276000000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>22329971000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>21238000000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>18385000000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>14808000000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>17543395000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>21846146000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>21977353040.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>21363235010.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>22777366161.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>21512033400.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>19473906520.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>18302773720.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>18399912563.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>20587845460.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>20913718650.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>20182649040.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>20279001185.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>20342472430.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>18924050860.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>18740155700.0</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>20883155587.0</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>19864178100.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>17949582300.0</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>15387150310.0</v>
       </c>
-      <c r="CL23">
+      <c r="CN23">
         <v>15976850237.0</v>
       </c>
-      <c r="CM23">
+      <c r="CO23">
         <v>13693084860.0</v>
       </c>
-      <c r="CN23">
+      <c r="CP23">
         <v>12595157120.0</v>
       </c>
-      <c r="CO23">
+      <c r="CQ23">
         <v>11805554800.0</v>
       </c>
-      <c r="CP23">
+      <c r="CR23">
         <v>13712039683.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CS23">
         <v>11623035330.0</v>
       </c>
-      <c r="CR23">
+      <c r="CT23">
         <v>10784640540.0</v>
       </c>
-      <c r="CS23">
+      <c r="CU23">
         <v>10286913000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CV23">
         <v>11707184621.0</v>
       </c>
-      <c r="CU23">
+      <c r="CW23">
         <v>8689813440.0</v>
       </c>
-      <c r="CV23">
+      <c r="CX23">
         <v>8611940260.0</v>
       </c>
-      <c r="CW23">
+      <c r="CY23">
         <v>10279145360.0</v>
       </c>
-      <c r="CX23">
+      <c r="CZ23">
         <v>1831300650.0</v>
       </c>
-      <c r="CY23">
+      <c r="DA23">
         <v>11159873760.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DB23">
         <v>9429554534.0</v>
       </c>
-      <c r="DA23"/>
+      <c r="DC23"/>
     </row>
-    <row r="24" spans="1:105">
+    <row r="24" spans="1:107">
       <c r="A24" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
-      <c r="Z24">
-[...4 lines deleted...]
-      </c>
+      <c r="Z24"/>
+      <c r="AA24"/>
       <c r="AB24">
         <v>0.0</v>
       </c>
       <c r="AC24">
         <v>0.0</v>
       </c>
       <c r="AD24">
         <v>0.0</v>
       </c>
       <c r="AE24">
         <v>0.0</v>
       </c>
       <c r="AF24">
         <v>0.0</v>
       </c>
-      <c r="AG24"/>
-      <c r="AH24"/>
+      <c r="AG24">
+        <v>0.0</v>
+      </c>
+      <c r="AH24">
+        <v>0.0</v>
+      </c>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
@@ -28695,1194 +29149,1222 @@
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
+      <c r="DB24"/>
+      <c r="DC24"/>
     </row>
-    <row r="25" spans="1:105">
+    <row r="25" spans="1:107">
       <c r="A25" t="s">
-        <v>190</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>192</v>
+      </c>
+      <c r="B25">
+        <v>20000000000.0</v>
+      </c>
       <c r="C25">
+        <v>18648000000.0</v>
+      </c>
+      <c r="D25">
+        <v>17825837000.0</v>
+      </c>
+      <c r="E25">
         <v>16992000000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>16531000000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>16092000000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>15366212000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>15037000000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>14801000000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>14586000000.0</v>
       </c>
-      <c r="J25"/>
-      <c r="K25">
+      <c r="L25"/>
+      <c r="M25">
         <v>14568000000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>14488000000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>14440000000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>14253000000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>13947000000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>13749000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>13503000000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>14070000000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>13864000000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>13460000000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>13046000000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>12764000000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>13022000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>12785000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>12687000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>12645000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>12610000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>12637000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>12575000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>12220000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>12469000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>10768000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>7232000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>7420855000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>7338000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>7184000000.0</v>
       </c>
-      <c r="AK25"/>
-      <c r="AL25">
+      <c r="AM25"/>
+      <c r="AN25">
         <v>7383665000.0</v>
       </c>
-      <c r="AM25"/>
-      <c r="AN25"/>
       <c r="AO25"/>
-      <c r="AP25">
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25">
         <v>7346444000.0</v>
       </c>
-      <c r="AQ25"/>
-[...1 lines deleted...]
-      <c r="AS25">
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25">
         <v>7392826000.0</v>
       </c>
-      <c r="AT25"/>
-      <c r="AU25"/>
       <c r="AV25"/>
-      <c r="AW25">
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25">
         <v>6405227000.0</v>
       </c>
-      <c r="AX25"/>
-[...1 lines deleted...]
-      <c r="AZ25">
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25">
         <v>6373432000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>6318824000.0</v>
       </c>
-      <c r="BB25"/>
-      <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
-      <c r="BH25">
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25">
         <v>5671997000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>5646871000.0</v>
       </c>
-      <c r="BJ25"/>
-[...1 lines deleted...]
-      <c r="BL25">
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25">
         <v>4771801000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BO25">
         <v>4476311000.0</v>
       </c>
-      <c r="BN25"/>
-      <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
-      <c r="CZ25">
+      <c r="CZ25"/>
+      <c r="DA25"/>
+      <c r="DB25">
         <v>2095011819.16</v>
       </c>
-      <c r="DA25"/>
+      <c r="DC25"/>
     </row>
-    <row r="26" spans="1:105">
+    <row r="26" spans="1:107">
       <c r="A26" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B26">
+        <v>10229000000.0</v>
+      </c>
+      <c r="C26">
+        <v>9305184000.0</v>
+      </c>
+      <c r="D26">
         <v>9044681000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>8308000000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>7567038000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>7646730000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>7781269000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>7267252000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>7139527000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>6730011000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>6950000000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>6862299000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>6290678000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>5580476000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>6689064000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>6527424000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>5839809194.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>5475136000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>5678839000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>5484498000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>5064709000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>4829685000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>4863260000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>4851976000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>4762263000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>4614102000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>5031430000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>4875327000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>4492396000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>3957466000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>4273918000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>4254797000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>3711326000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>2757210000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>3051100000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>2991809000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>2967357000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>2694321653.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>3146272000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>2913902454.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>2745000000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>2608000000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>2804000000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>2844000000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AT26">
         <v>2733000000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AU26">
         <v>2547317000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>2770000000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AW26">
         <v>2552000000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AX26">
         <v>2681000000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AY26">
         <v>2293666000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AZ26">
         <v>2422000000.0</v>
       </c>
-      <c r="AY26">
+      <c r="BA26">
         <v>1962000000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BB26">
         <v>2260063000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BC26">
         <v>1984000000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BD26">
         <v>2138000000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BE26">
         <v>2030000000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BF26">
         <v>1532000000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BG26">
         <v>1758000000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BH26">
         <v>1954000000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BI26">
         <v>1830000000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BJ26">
         <v>1290000000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BK26">
         <v>1631382000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BL26">
         <v>1633191000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BM26">
         <v>1668000000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BN26">
         <v>1560000000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BO26">
         <v>1301000000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BP26">
         <v>1080950000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BQ26">
         <v>956000000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BR26">
         <v>825000000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BS26">
         <v>750000000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BT26">
         <v>884640000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BU26">
         <v>933046000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BV26">
         <v>971374720.0</v>
       </c>
-      <c r="BU26">
+      <c r="BW26">
         <v>1093992120.0</v>
       </c>
-      <c r="BV26">
+      <c r="BX26">
         <v>1133028230.0</v>
       </c>
-      <c r="BW26">
+      <c r="BY26">
         <v>749661770.0</v>
       </c>
-      <c r="BX26">
+      <c r="BZ26">
         <v>722472080.0</v>
       </c>
-      <c r="BY26">
+      <c r="CA26">
         <v>695042040.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CB26">
         <v>678760977.0</v>
       </c>
-      <c r="CA26">
+      <c r="CC26">
         <v>661988600.0</v>
       </c>
-      <c r="CB26">
+      <c r="CD26">
         <v>648487400.0</v>
       </c>
-      <c r="CC26">
+      <c r="CE26">
         <v>650004800.0</v>
       </c>
-      <c r="CD26">
+      <c r="CF26">
         <v>768368260.0</v>
       </c>
-      <c r="CE26">
+      <c r="CG26">
         <v>696887310.0</v>
       </c>
-      <c r="CF26">
+      <c r="CH26">
         <v>664556970.0</v>
       </c>
-      <c r="CG26">
+      <c r="CI26">
         <v>661417260.0</v>
       </c>
-      <c r="CH26">
+      <c r="CJ26">
         <v>713283396.0</v>
       </c>
-      <c r="CI26">
+      <c r="CK26">
         <v>679117200.0</v>
       </c>
-      <c r="CJ26">
+      <c r="CL26">
         <v>605042100.0</v>
       </c>
-      <c r="CK26">
+      <c r="CM26">
         <v>593080740.0</v>
       </c>
-      <c r="CL26">
+      <c r="CN26">
         <v>665340496.0</v>
       </c>
-      <c r="CM26">
+      <c r="CO26">
         <v>607082580.0</v>
       </c>
-      <c r="CN26">
+      <c r="CP26">
         <v>553633280.0</v>
       </c>
-      <c r="CO26">
+      <c r="CQ26">
         <v>555555520.0</v>
       </c>
-      <c r="CP26">
+      <c r="CR26">
         <v>587875135.0</v>
       </c>
-      <c r="CQ26">
+      <c r="CS26">
         <v>523560150.0</v>
       </c>
-      <c r="CR26">
+      <c r="CT26">
         <v>500834700.0</v>
       </c>
-      <c r="CS26">
+      <c r="CU26">
         <v>419874000.0</v>
       </c>
-      <c r="CT26">
+      <c r="CV26">
         <v>451234951.0</v>
       </c>
-      <c r="CU26">
+      <c r="CW26">
         <v>394991520.0</v>
       </c>
-      <c r="CV26">
+      <c r="CX26">
         <v>327450200.0</v>
       </c>
-      <c r="CW26">
+      <c r="CY26">
         <v>361247920.0</v>
       </c>
-      <c r="CX26">
+      <c r="CZ26">
         <v>416121530.0</v>
       </c>
-      <c r="CY26">
+      <c r="DA26">
         <v>313479600.0</v>
       </c>
-      <c r="CZ26">
+      <c r="DB26">
         <v>267287816.0</v>
       </c>
-      <c r="DA26"/>
+      <c r="DC26"/>
     </row>
-    <row r="27" spans="1:105">
+    <row r="27" spans="1:107">
       <c r="A27" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27">
         <v>1802972000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>1796907000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>1816201000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>1842377000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>1935735000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>1937711000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>1752021000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>1751903000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>1652503000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>1609552000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>1555520000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>1785878000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>1750771000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>1752051000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>1631803000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>1784913000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>1544292000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>1567277000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>1490281000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>1488435000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>1411510000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>1389835000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>1315684000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>1440589000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>1432670000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>1446181000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>1431728000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>1475696000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>1378188000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>1234919000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>844799000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>874348000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>811036000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>814518000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>809090000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>863175000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>837656000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>897113000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>875642000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>913391000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>923927000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>871735000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>879419000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>976687000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>823595000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>844698000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>793635000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>811023000.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>755666000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>728281000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>688904000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>756659000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>670467000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BF27">
         <v>672707000.0</v>
       </c>
-      <c r="BE27"/>
-      <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
-      <c r="BI27">
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27">
         <v>706287000.0</v>
       </c>
-      <c r="BJ27"/>
-      <c r="BK27"/>
       <c r="BL27"/>
-      <c r="BM27">
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27">
         <v>515201000.0</v>
       </c>
-      <c r="BN27"/>
-      <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
-      <c r="BY27">
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27">
         <v>1341100000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CB27">
         <v>1341100000.0</v>
       </c>
-      <c r="CA27"/>
-      <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
+      <c r="DB27"/>
+      <c r="DC27"/>
     </row>
-    <row r="28" spans="1:105">
+    <row r="28" spans="1:107">
       <c r="A28" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B28">
+        <v>8787000000.0</v>
+      </c>
+      <c r="C28">
+        <v>8108000000.0</v>
+      </c>
+      <c r="D28">
         <v>8086000000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>5564754000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>5693223000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>5826533000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>5901642000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>5580738000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>5002272000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>4981952000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>5244352000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>5098913000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>4501101000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>4516173000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>5587971000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>6276286000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>6235417000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>5364345000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>5780049000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>5318843000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>4986422000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>4718717000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>5635592000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>4240978000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>4155655000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>4168079000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>4683521000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>4384502000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>3865203000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>3704661000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>4342943000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>4356322000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>3467377000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>2452258000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>3167157000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>2982417000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>3130813000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>3177667000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>3290355000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>2889746000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>2722896000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>2759085000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>2740997000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>2837288000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>2551872000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>2594411000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>2819108000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>2734852000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>2471508000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>2192085000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>2356166000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>2311662000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>2185725000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>2004607000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>2142861000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>2116506000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>2095466000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>147966000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>3019588000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>2770000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>153951000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>1932885000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>2942376000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>2772000000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>126967000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>1460360000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>1563891000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>1434000000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>63936000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>61087000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>1383281000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>1801744000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>96473000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>93382000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>1618360556.23</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>1564511520.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>77007000.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>3840000000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>3840000000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>1489474350.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>63638000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>60148000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>1514888170.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>1460144840.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>70425000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>65289000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>1605201632.16</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>1629881280.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CL28">
         <v>61523000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CM28">
         <v>59273000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CN28">
         <v>1438115508.42</v>
       </c>
-      <c r="CM28">
+      <c r="CO28">
         <v>1349072400.0</v>
       </c>
-      <c r="CN28">
+      <c r="CP28">
         <v>52525000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CQ28">
         <v>49266000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CR28">
         <v>2463475449.33</v>
       </c>
-      <c r="CQ28">
+      <c r="CS28">
         <v>1116928320.0</v>
       </c>
-      <c r="CR28">
+      <c r="CT28">
         <v>50229000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CU28">
         <v>41971000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CV28">
         <v>1340088952.4</v>
       </c>
-      <c r="CU28">
+      <c r="CW28">
         <v>954562840.0</v>
       </c>
-      <c r="CV28">
+      <c r="CX28">
         <v>41148000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CY28">
         <v>43075000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CZ28">
         <v>1114356521.98</v>
       </c>
-      <c r="CY28">
+      <c r="DA28">
         <v>1034482680.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DB28">
         <v>74034000.0</v>
       </c>
-      <c r="DA28"/>
+      <c r="DC28"/>
     </row>
-    <row r="29" spans="1:105">
+    <row r="29" spans="1:107">
       <c r="A29" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B29">
+        <v>4172000000.0</v>
+      </c>
+      <c r="C29">
+        <v>3635000000.0</v>
+      </c>
+      <c r="D29">
         <v>3248000000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>2615000000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>1576000000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>2022000000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>2019463000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>2054000000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>1952000000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>1904000000.0</v>
       </c>
-      <c r="J29"/>
-      <c r="K29">
+      <c r="L29"/>
+      <c r="M29">
         <v>2890000000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>1914000000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>1777000000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>3596000000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>5046000000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>4479000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>3278000000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>5592000000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>3630000000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>2648000000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>2490000000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>1839000000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>1797149000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>1645553000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>1175025000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>1779105000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>1501340000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>1623590000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>404891000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>1340947000.0</v>
       </c>
-      <c r="AE29"/>
-      <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
@@ -29912,997 +30394,1017 @@
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
+      <c r="DB29"/>
+      <c r="DC29"/>
     </row>
-    <row r="30" spans="1:105">
+    <row r="30" spans="1:107">
       <c r="A30" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B30">
+        <v>19016000000.0</v>
+      </c>
+      <c r="C30">
+        <v>17496978000.0</v>
+      </c>
+      <c r="D30">
         <v>17207102000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>15676000000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>12994514000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>13889507000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>13949280000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>13009653000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>12523388000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>12299011000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>13946000000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>12131295000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>10968572000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>10282088000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>12511731000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>13580760000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>12626057343.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>11338200000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>11862650000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>11049885000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>10316532000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>9821767000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>10647262000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>9149898000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>8982681000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>8900654000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>9986116000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>9465311000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>8611315000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>8022299000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>9084062000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>8986142000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>7657122000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>5370505799.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>6509141000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>6199931000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>6351704000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>6022642230.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>6756907000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>6035054034.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>6324000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>6243000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>6440000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>6605000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>6157000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>5975625000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>6576000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>6114000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>6000000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>5241425000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>5613000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>4263000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>5156280000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>4678000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>5031000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>4806000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>3591000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>4342000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>4974000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>4600000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>3199000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>4270554000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>4575567000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>4440000000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>4153000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>3277000000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>2644841000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>2390000000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>2028000000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>2069000000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>2267921000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>2702616000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>2914124160.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>2856534980.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>2751388786.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>2314173290.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>2495812640.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>2217515080.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>2176167133.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>2151462950.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>2075159680.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>1950014400.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>2250071320.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>2123847040.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>2246835470.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>2047243900.0</v>
       </c>
-      <c r="CH30">
+      <c r="CJ30">
         <v>2318485028.0</v>
       </c>
-      <c r="CI30">
+      <c r="CK30">
         <v>2308998480.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CL30">
         <v>2117647350.0</v>
       </c>
-      <c r="CK30">
+      <c r="CM30">
         <v>1943986870.0</v>
       </c>
-      <c r="CL30">
+      <c r="CN30">
         <v>2103456004.0</v>
       </c>
-      <c r="CM30">
+      <c r="CO30">
         <v>1956154980.0</v>
       </c>
-      <c r="CN30">
+      <c r="CP30">
         <v>1799308160.0</v>
       </c>
-      <c r="CO30">
+      <c r="CQ30">
         <v>1736111000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CR30">
         <v>3051350584.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CS30">
         <v>1675392480.0</v>
       </c>
-      <c r="CR30">
+      <c r="CT30">
         <v>1602671040.0</v>
       </c>
-      <c r="CS30">
+      <c r="CU30">
         <v>1469559000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CV30">
         <v>1791323903.0</v>
       </c>
-      <c r="CU30">
+      <c r="CW30">
         <v>1349554360.0</v>
       </c>
-      <c r="CV30">
+      <c r="CX30">
         <v>1408035860.0</v>
       </c>
-      <c r="CW30">
+      <c r="CY30">
         <v>1412150960.0</v>
       </c>
-      <c r="CX30">
+      <c r="CZ30">
         <v>1530478052.0</v>
       </c>
-      <c r="CY30">
+      <c r="DA30">
         <v>1347962280.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DB30">
         <v>3388899148.0</v>
       </c>
-      <c r="DA30"/>
+      <c r="DC30"/>
     </row>
-    <row r="31" spans="1:105">
+    <row r="31" spans="1:107">
       <c r="A31" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B31">
+        <v>4566000000.0</v>
+      </c>
+      <c r="C31">
+        <v>674904000.0</v>
+      </c>
+      <c r="D31">
         <v>575387000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>775000000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-1131786000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>139872000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>34136000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>569690000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>829572000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>340993000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>397000000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>584705000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>433792000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-102286000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>155782000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-358527000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>253348982.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>279575000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>17366549000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-169932000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>28107000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>129944000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>1199081000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-262527000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>308665000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-968132000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-266001000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-804645000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>129104000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>186903000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-1429426000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-351962000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>7618929000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-729673309.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>80882000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>717233000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>6204840000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-1345238230.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>1129190000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>-1008456568.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>191000000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>168000000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>-229000000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>1428196000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>-9000000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>-786268000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>-267000000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>491000000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>-550000000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>-786361000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>-484000000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>-15000000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>-365000000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>-443996000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>-118000000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>212000000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>-410927000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>-242000000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BH31">
         <v>-549090000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BI31">
         <v>-112000000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BJ31">
         <v>246000000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BK31">
         <v>708882000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BL31">
         <v>-500377000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BM31">
         <v>-190000000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BN31">
         <v>-380000000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BO31">
         <v>-273100000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BP31">
         <v>10047000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BQ31">
         <v>-110000000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BR31">
         <v>-290000000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BS31">
         <v>-235000000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BT31">
         <v>-1487226000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BU31">
         <v>-561000000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BV31">
         <v>-22000000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BW31">
         <v>-69000000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BX31">
         <v>-902409644.0</v>
       </c>
-      <c r="BW31">
+      <c r="BY31">
         <v>-260751920.0</v>
       </c>
-      <c r="BX31">
+      <c r="BZ31">
         <v>-295556760.0</v>
       </c>
-      <c r="BY31">
+      <c r="CA31">
         <v>-496458600.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CB31">
         <v>-148180392.0</v>
       </c>
-      <c r="CA31">
+      <c r="CC31">
         <v>-562690310.0</v>
       </c>
-      <c r="CB31">
+      <c r="CD31">
         <v>3145163890.0</v>
       </c>
-      <c r="CC31">
+      <c r="CE31">
         <v>-585004320.0</v>
       </c>
-      <c r="CD31">
+      <c r="CF31">
         <v>-936755255.0</v>
       </c>
-      <c r="CE31">
+      <c r="CG31">
         <v>-265480880.0</v>
       </c>
-      <c r="CF31">
+      <c r="CH31">
         <v>-9873417840.0</v>
       </c>
-      <c r="CG31">
+      <c r="CI31">
         <v>-283464540.0</v>
       </c>
-      <c r="CH31">
+      <c r="CJ31">
         <v>-3266695190.44</v>
       </c>
-      <c r="CI31">
+      <c r="CK31">
         <v>-203735160.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CL31">
         <v>-302521050.0</v>
       </c>
-      <c r="CK31">
+      <c r="CM31">
         <v>-230642510.0</v>
       </c>
-      <c r="CL31">
+      <c r="CN31">
         <v>-465673223.0</v>
       </c>
-      <c r="CM31">
+      <c r="CO31">
         <v>-472175340.0</v>
       </c>
-      <c r="CN31">
+      <c r="CP31">
         <v>-311418720.0</v>
       </c>
-      <c r="CO31">
+      <c r="CQ31">
         <v>-486111080.0</v>
       </c>
-      <c r="CP31">
+      <c r="CR31">
         <v>161578206.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CS31">
         <v>-174520050.0</v>
       </c>
-      <c r="CR31">
+      <c r="CT31">
         <v>-166944900.0</v>
       </c>
-      <c r="CS31">
+      <c r="CU31">
         <v>-139958000.0</v>
       </c>
-      <c r="CT31">
+      <c r="CV31">
         <v>-1043485369.52</v>
       </c>
-      <c r="CU31">
+      <c r="CW31">
         <v>-329159600.0</v>
       </c>
-      <c r="CV31">
+      <c r="CX31">
         <v>130980080.0</v>
       </c>
-      <c r="CW31">
+      <c r="CY31">
         <v>-459770080.0</v>
       </c>
-      <c r="CX31">
+      <c r="CZ31">
         <v>-873891728.0</v>
       </c>
-      <c r="CY31">
+      <c r="DA31">
         <v>-815046960.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DB31">
         <v>-677379560.0</v>
       </c>
-      <c r="DA31">
+      <c r="DC31">
         <v>-11661217539.4</v>
       </c>
     </row>
-    <row r="32" spans="1:105">
+    <row r="32" spans="1:107">
       <c r="A32" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B32">
+        <v>191064000000.0</v>
+      </c>
+      <c r="C32">
+        <v>175456763000.0</v>
+      </c>
+      <c r="D32">
         <v>179596474000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>168569000000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>142514935000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>149483134000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>164487328000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>156404299000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>140901463000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>135231986000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>160581000000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>156525233000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>137868127000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>131088867000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>170733788000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>196614071000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>161692487900.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>147430622000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>171874944000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>150389634000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>126631736000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>120997545000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>146872706000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>121338533000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>105878872000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>97461137000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>116298262000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>116830992000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>90289946000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>88908696000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>113524412000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>107125486000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>86609628000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>64539902457.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>84139202000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>74017429000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>66385438000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>64882757065.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>78516489000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>71960131913.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>62601000000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>62371000000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>75548000000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>72870000000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AT32">
         <v>70222000000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>64662158000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>76644000000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AW32">
         <v>66632000000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AX32">
         <v>58615000000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AY32">
         <v>54699586000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AZ32">
         <v>64164000000.0</v>
       </c>
-      <c r="AY32">
+      <c r="BA32">
         <v>37810000000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BB32">
         <v>50759768000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BC32">
         <v>48190000000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BD32">
         <v>56008000000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BE32">
         <v>48991000000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BF32">
         <v>32485000000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BG32">
         <v>43101000000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BH32">
         <v>46390000000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BI32">
         <v>46698000000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BJ32">
         <v>32255000000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BK32">
         <v>46005423000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BL32">
         <v>53282797000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BM32">
         <v>51489000000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BN32">
         <v>46416000000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BO32">
         <v>37555000000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BP32">
         <v>26292314000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BQ32">
         <v>25205000000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BR32">
         <v>20881000000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BS32">
         <v>13397000000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BT32">
         <v>18500272000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BU32">
         <v>25739200000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BV32">
         <v>25589652780.0</v>
       </c>
-      <c r="BU32">
+      <c r="BW32">
         <v>24675600040.0</v>
       </c>
-      <c r="BV32">
+      <c r="BX32">
         <v>29396513102.0</v>
       </c>
-      <c r="BW32">
+      <c r="BY32">
         <v>27574515540.0</v>
       </c>
-      <c r="BX32">
+      <c r="BZ32">
         <v>23414663320.0</v>
       </c>
-      <c r="BY32">
+      <c r="CA32">
         <v>21082941880.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CB32">
         <v>22591381252.0</v>
       </c>
-      <c r="CA32">
+      <c r="CC32">
         <v>26711240010.0</v>
       </c>
-      <c r="CB32">
+      <c r="CD32">
         <v>26328588440.0</v>
       </c>
-      <c r="CC32">
+      <c r="CE32">
         <v>24862683600.0</v>
       </c>
-      <c r="CD32">
+      <c r="CF32">
         <v>24387634855.0</v>
       </c>
-      <c r="CE32">
+      <c r="CG32">
         <v>22399949250.0</v>
       </c>
-      <c r="CF32">
+      <c r="CH32">
         <v>18829114150.0</v>
       </c>
-      <c r="CG32">
+      <c r="CI32">
         <v>18582675400.0</v>
       </c>
-      <c r="CH32">
+      <c r="CJ32">
         <v>22175879309.0</v>
       </c>
-      <c r="CI32">
+      <c r="CK32">
         <v>21969441420.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CL32">
         <v>20336137250.0</v>
       </c>
-      <c r="CK32">
+      <c r="CM32">
         <v>17199341460.0</v>
       </c>
-      <c r="CL32">
+      <c r="CN32">
         <v>18434639646.0</v>
       </c>
-      <c r="CM32">
+      <c r="CO32">
         <v>14502528300.0</v>
       </c>
-      <c r="CN32">
+      <c r="CP32">
         <v>12768167520.0</v>
       </c>
-      <c r="CO32">
+      <c r="CQ32">
         <v>11597221480.0</v>
       </c>
-      <c r="CP32">
+      <c r="CR32">
         <v>13025187484.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CS32">
         <v>11832459390.0</v>
       </c>
-      <c r="CR32">
+      <c r="CT32">
         <v>10784640540.0</v>
       </c>
-      <c r="CS32">
+      <c r="CU32">
         <v>10041986500.0</v>
       </c>
-      <c r="CT32">
+      <c r="CV32">
         <v>11541330292.0</v>
       </c>
-      <c r="CU32">
+      <c r="CW32">
         <v>7998578280.0</v>
       </c>
-      <c r="CV32">
+      <c r="CX32">
         <v>8055274920.0</v>
       </c>
-      <c r="CW32">
+      <c r="CY32">
         <v>11264366960.0</v>
       </c>
-      <c r="CX32">
+      <c r="CZ32">
         <v>13401213048.0</v>
       </c>
-      <c r="CY32">
+      <c r="DA32">
         <v>13918494240.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DB32">
         <v>11794748428.0</v>
       </c>
-      <c r="DA32">
+      <c r="DC32">
         <v>11661217539.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AB30"/>
@@ -30982,51 +31484,51 @@
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:28">
       <c r="A2" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B2">
         <v>73103850000.0</v>
       </c>
       <c r="C2">
         <v>71869832000.0</v>
       </c>
       <c r="D2">
         <v>58081264000.0</v>
       </c>
       <c r="E2">
         <v>76073000000.0</v>
       </c>
       <c r="F2">
         <v>51538000000.0</v>
       </c>
       <c r="G2">
         <v>60131000000.0</v>
       </c>
       <c r="H2">
         <v>51518000000.0</v>
       </c>
       <c r="I2">
         <v>47564530000.0</v>
       </c>
@@ -31068,51 +31570,51 @@
       </c>
       <c r="V2">
         <v>5990594680.0</v>
       </c>
       <c r="W2">
         <v>8550490992.0</v>
       </c>
       <c r="X2">
         <v>9819627241.0</v>
       </c>
       <c r="Y2">
         <v>11798748268.0</v>
       </c>
       <c r="Z2">
         <v>14166505536.0</v>
       </c>
       <c r="AA2">
         <v>11809104968.0</v>
       </c>
       <c r="AB2">
         <v>8320379218.0</v>
       </c>
     </row>
     <row r="3" spans="1:28">
       <c r="A3" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B3">
         <v>163036978000</v>
       </c>
       <c r="C3">
         <v>81772405000</v>
       </c>
       <c r="D3">
         <v>53474052000</v>
       </c>
       <c r="E3">
         <v>71890000000</v>
       </c>
       <c r="F3">
         <v>69301000000</v>
       </c>
       <c r="G3">
         <v>57628000000</v>
       </c>
       <c r="H3">
         <v>56361000000</v>
       </c>
       <c r="I3">
         <v>42160573000</v>
       </c>
@@ -31154,135 +31656,135 @@
       </c>
       <c r="V3">
         <v>16004795897</v>
       </c>
       <c r="W3">
         <v>27408494000</v>
       </c>
       <c r="X3">
         <v>17516435983.74</v>
       </c>
       <c r="Y3">
         <v>12688035258.41</v>
       </c>
       <c r="Z3">
         <v>11565700966.16</v>
       </c>
       <c r="AA3">
         <v>30063639858.76</v>
       </c>
       <c r="AB3">
         <v>10046024099.73</v>
       </c>
     </row>
     <row r="4" spans="1:28">
       <c r="A4" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>0.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
     </row>
     <row r="5" spans="1:28">
       <c r="A5" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5">
         <v>0.0</v>
       </c>
       <c r="I5">
         <v>0.0</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
     </row>
     <row r="6" spans="1:28">
       <c r="A6" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B6">
         <v>19104699000.0</v>
       </c>
       <c r="C6">
         <v>4617159000.0</v>
       </c>
       <c r="D6">
         <v>9349359000.0</v>
       </c>
       <c r="E6">
         <v>-18033000000.0</v>
       </c>
       <c r="F6">
         <v>24535000000.0</v>
       </c>
       <c r="G6">
         <v>-8593000000.0</v>
       </c>
       <c r="H6">
         <v>8613000000.0</v>
       </c>
       <c r="I6">
         <v>3922898000.0</v>
       </c>
@@ -31324,51 +31826,51 @@
       </c>
       <c r="V6">
         <v>7307573160.0</v>
       </c>
       <c r="W6">
         <v>-2583708311.0</v>
       </c>
       <c r="X6">
         <v>-1265806549.0</v>
       </c>
       <c r="Y6">
         <v>-1392104400.0</v>
       </c>
       <c r="Z6">
         <v>-2395769576.0</v>
       </c>
       <c r="AA6">
         <v>2357383908.0</v>
       </c>
       <c r="AB6">
         <v>3700381323.0</v>
       </c>
     </row>
     <row r="7" spans="1:28">
       <c r="A7" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B7">
         <v>23346419000.0</v>
       </c>
       <c r="C7">
         <v>-5589727000.0</v>
       </c>
       <c r="D7">
         <v>19075574000.0</v>
       </c>
       <c r="E7">
         <v>-17463562000.0</v>
       </c>
       <c r="F7">
         <v>-29064776000.0</v>
       </c>
       <c r="G7">
         <v>-5483132000.0</v>
       </c>
       <c r="H7">
         <v>6367173000.0</v>
       </c>
       <c r="I7">
         <v>-13345905000.0</v>
       </c>
@@ -31410,93 +31912,93 @@
       </c>
       <c r="V7">
         <v>1152353957.0</v>
       </c>
       <c r="W7">
         <v>-3567408000.0</v>
       </c>
       <c r="X7">
         <v>-2839355057.34</v>
       </c>
       <c r="Y7">
         <v>-1209739175.8</v>
       </c>
       <c r="Z7">
         <v>337727321.0</v>
       </c>
       <c r="AA7">
         <v>-93543038.5</v>
       </c>
       <c r="AB7">
         <v>-1612746365.6</v>
       </c>
     </row>
     <row r="8" spans="1:28">
       <c r="A8" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
     </row>
     <row r="9" spans="1:28">
       <c r="A9" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B9">
         <v>-13046839000.0</v>
       </c>
       <c r="C9">
         <v>-14089063000.0</v>
       </c>
       <c r="D9">
         <v>16624670000.0</v>
       </c>
       <c r="E9">
         <v>754156000.0</v>
       </c>
       <c r="F9">
         <v>-27957812000.0</v>
       </c>
       <c r="G9">
         <v>-9396304000.0</v>
       </c>
       <c r="H9">
         <v>995839000.0</v>
       </c>
       <c r="I9">
         <v>-9553606000.0</v>
       </c>
@@ -31530,51 +32032,51 @@
       <c r="S9">
         <v>7963817000.0</v>
       </c>
       <c r="T9">
         <v>-5483370000.0</v>
       </c>
       <c r="U9">
         <v>4782648000.0</v>
       </c>
       <c r="V9">
         <v>-2712499632.0</v>
       </c>
       <c r="W9">
         <v>-1121057000.0</v>
       </c>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9">
         <v>58680000.0</v>
       </c>
       <c r="AA9"/>
       <c r="AB9"/>
     </row>
     <row r="10" spans="1:28">
       <c r="A10" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B10">
         <v>-8561833000.0</v>
       </c>
       <c r="C10">
         <v>1817973000.0</v>
       </c>
       <c r="D10">
         <v>25064324000.0</v>
       </c>
       <c r="E10">
         <v>-21669101000.0</v>
       </c>
       <c r="F10">
         <v>-23325588000.0</v>
       </c>
       <c r="G10">
         <v>-13559192000.0</v>
       </c>
       <c r="H10">
         <v>1407099000.0</v>
       </c>
       <c r="I10">
         <v>-9422729000.0</v>
       </c>
@@ -31616,51 +32118,51 @@
       </c>
       <c r="V10">
         <v>89488786.0</v>
       </c>
       <c r="W10">
         <v>-4508364000.0</v>
       </c>
       <c r="X10">
         <v>-1558540018.14</v>
       </c>
       <c r="Y10">
         <v>-364069578.87</v>
       </c>
       <c r="Z10">
         <v>477902166.0</v>
       </c>
       <c r="AA10">
         <v>-796622449.64</v>
       </c>
       <c r="AB10">
         <v>-452848143.56</v>
       </c>
     </row>
     <row r="11" spans="1:28">
       <c r="A11" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-5456906000.0</v>
       </c>
       <c r="F11">
         <v>13654819000.0</v>
       </c>
       <c r="G11">
         <v>14032779000.0</v>
       </c>
       <c r="H11">
         <v>-1024250000.0</v>
       </c>
       <c r="I11">
         <v>6989198000.0</v>
       </c>
       <c r="J11">
         <v>4753270000.0</v>
       </c>
       <c r="K11">
         <v>-977736000.0</v>
       </c>
@@ -31674,51 +32176,51 @@
         <v>158313000.0</v>
       </c>
       <c r="O11">
         <v>121426000.0</v>
       </c>
       <c r="P11"/>
       <c r="Q11">
         <v>133694000.0</v>
       </c>
       <c r="R11">
         <v>118519000.0</v>
       </c>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
     </row>
     <row r="12" spans="1:28">
       <c r="A12" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>11511100000.0</v>
       </c>
       <c r="F12">
         <v>-36746000000.0</v>
       </c>
       <c r="G12">
         <v>1691726000.0</v>
       </c>
       <c r="H12">
         <v>-1254382000.0</v>
       </c>
       <c r="I12">
         <v>-4121253000.0</v>
       </c>
       <c r="J12">
         <v>1747347000.0</v>
       </c>
       <c r="K12">
         <v>6186515000.0</v>
       </c>
@@ -31740,51 +32242,51 @@
       </c>
       <c r="R12"/>
       <c r="S12">
         <v>853000.0</v>
       </c>
       <c r="T12"/>
       <c r="U12">
         <v>39713000.0</v>
       </c>
       <c r="V12"/>
       <c r="W12">
         <v>1976000.0</v>
       </c>
       <c r="X12">
         <v>1335000.0</v>
       </c>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12">
         <v>47455000.0</v>
       </c>
       <c r="AB12"/>
     </row>
     <row r="13" spans="1:28">
       <c r="A13" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>1961312000.0</v>
       </c>
       <c r="F13">
         <v>7734862000.0</v>
       </c>
       <c r="G13">
         <v>137350000.0</v>
       </c>
       <c r="H13">
         <v>168689000.0</v>
       </c>
       <c r="I13">
         <v>-1018634000.0</v>
       </c>
       <c r="J13">
         <v>-4062549000.0</v>
       </c>
       <c r="K13">
         <v>-4562925000.0</v>
       </c>
@@ -31792,51 +32294,51 @@
         <v>6700228.41</v>
       </c>
       <c r="M13">
         <v>2819438000.0</v>
       </c>
       <c r="N13">
         <v>-230227000.0</v>
       </c>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
     </row>
     <row r="14" spans="1:28">
       <c r="A14" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B14">
         <v>67440000000.0</v>
       </c>
       <c r="C14">
         <v>59950747000.0</v>
       </c>
       <c r="D14">
         <v>56252543000.0</v>
       </c>
       <c r="E14">
         <v>55452000000.0</v>
       </c>
       <c r="F14">
         <v>54524000000.0</v>
       </c>
       <c r="G14">
         <v>51259000000.0</v>
       </c>
       <c r="H14">
         <v>50467000000.0</v>
       </c>
       <c r="I14">
         <v>43087384000.0</v>
       </c>
@@ -31878,60 +32380,60 @@
       </c>
       <c r="V14">
         <v>15953713671.0</v>
       </c>
       <c r="W14">
         <v>15052663000.0</v>
       </c>
       <c r="X14">
         <v>13572191197.0</v>
       </c>
       <c r="Y14">
         <v>13133113535.0</v>
       </c>
       <c r="Z14">
         <v>11820176527.0</v>
       </c>
       <c r="AA14">
         <v>9153608502.0</v>
       </c>
       <c r="AB14">
         <v>6170824079.0</v>
       </c>
     </row>
     <row r="15" spans="1:28">
       <c r="A15" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B15">
-        <v>-23160141000.0</v>
+        <v>23160141000.0</v>
       </c>
       <c r="C15">
-        <v>-22923929000.0</v>
+        <v>22923929000.0</v>
       </c>
       <c r="D15">
-        <v>-37337855000.0</v>
+        <v>37337855000.0</v>
       </c>
       <c r="E15">
         <v>29991000000.0</v>
       </c>
       <c r="F15">
         <v>18083000000.0</v>
       </c>
       <c r="G15">
         <v>8521000000.0</v>
       </c>
       <c r="H15">
         <v>10623000000.0</v>
       </c>
       <c r="I15">
         <v>10812153000.0</v>
       </c>
       <c r="J15">
         <v>11122332000.0</v>
       </c>
       <c r="K15">
         <v>12276641000.0</v>
       </c>
       <c r="L15">
         <v>15862772000.0</v>
       </c>
@@ -31950,51 +32452,51 @@
       <c r="Q15">
         <v>1800072000.0</v>
       </c>
       <c r="R15">
         <v>2502333000.0</v>
       </c>
       <c r="S15">
         <v>9131730000.0</v>
       </c>
       <c r="T15">
         <v>6874602000.0</v>
       </c>
       <c r="U15"/>
       <c r="V15">
         <v>404389051.0</v>
       </c>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
     </row>
     <row r="16" spans="1:28">
       <c r="A16" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B16">
         <v>92208549000.0</v>
       </c>
       <c r="C16">
         <v>76486991000.0</v>
       </c>
       <c r="D16">
         <v>67430623000.0</v>
       </c>
       <c r="E16">
         <v>58040000000.0</v>
       </c>
       <c r="F16">
         <v>76073000000.0</v>
       </c>
       <c r="G16">
         <v>51538000000.0</v>
       </c>
       <c r="H16">
         <v>60131000000.0</v>
       </c>
       <c r="I16">
         <v>51487428000.0</v>
       </c>
@@ -32036,93 +32538,93 @@
       </c>
       <c r="V16">
         <v>13298167840.0</v>
       </c>
       <c r="W16">
         <v>5675756000.0</v>
       </c>
       <c r="X16">
         <v>8553820692.0</v>
       </c>
       <c r="Y16">
         <v>10406643868.0</v>
       </c>
       <c r="Z16">
         <v>11770735960.0</v>
       </c>
       <c r="AA16">
         <v>14166488876.0</v>
       </c>
       <c r="AB16">
         <v>12020760541.0</v>
       </c>
     </row>
     <row r="17" spans="1:28">
       <c r="A17" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17">
         <v>0.0</v>
       </c>
       <c r="I17">
         <v>0.0</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
     </row>
     <row r="18" spans="1:28">
       <c r="A18" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B18">
         <v>-20008979000.0</v>
       </c>
       <c r="C18">
         <v>2965038000.0</v>
       </c>
       <c r="D18">
         <v>51085934000.0</v>
       </c>
       <c r="E18">
         <v>39094000000.0</v>
       </c>
       <c r="F18">
         <v>12385000000.0</v>
       </c>
       <c r="G18">
         <v>17446000000.0</v>
       </c>
       <c r="H18">
         <v>15942000000.0</v>
       </c>
       <c r="I18">
         <v>9517462000.0</v>
       </c>
@@ -32164,53 +32666,55 @@
       </c>
       <c r="V18">
         <v>4961353130.0</v>
       </c>
       <c r="W18">
         <v>-8681858000.0</v>
       </c>
       <c r="X18">
         <v>-4223565690.74</v>
       </c>
       <c r="Y18">
         <v>-1347304398.41</v>
       </c>
       <c r="Z18">
         <v>141503516.0</v>
       </c>
       <c r="AA18">
         <v>-12420429420.76</v>
       </c>
       <c r="AB18">
         <v>-2320172668.73</v>
       </c>
     </row>
     <row r="19" spans="1:28">
       <c r="A19" t="s">
-        <v>215</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>217</v>
+      </c>
+      <c r="B19">
+        <v>-1970564000.0</v>
+      </c>
       <c r="C19">
         <v>-83908665000.0</v>
       </c>
       <c r="D19">
         <v>-65394874000.0</v>
       </c>
       <c r="E19">
         <v>-73952000000.0</v>
       </c>
       <c r="F19">
         <v>-49091000000.0</v>
       </c>
       <c r="G19">
         <v>-60947000000.0</v>
       </c>
       <c r="H19">
         <v>-54579057000.0</v>
       </c>
       <c r="I19">
         <v>-129542322000.0</v>
       </c>
       <c r="J19">
         <v>-16086242000.0</v>
       </c>
       <c r="K19">
@@ -32220,89 +32724,91 @@
         <v>-989381361.35</v>
       </c>
       <c r="M19">
         <v>1237045000.0</v>
       </c>
       <c r="N19">
         <v>-466674000.0</v>
       </c>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
     </row>
     <row r="20" spans="1:28">
       <c r="A20" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
     </row>
     <row r="21" spans="1:28">
       <c r="A21" t="s">
-        <v>217</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>219</v>
+      </c>
+      <c r="B21">
+        <v>65979480000.0</v>
+      </c>
       <c r="C21">
         <v>14939523000.0</v>
       </c>
       <c r="D21">
         <v>-11954082000.0</v>
       </c>
       <c r="E21">
         <v>-32224610000.0</v>
       </c>
       <c r="F21">
         <v>22343000000.0</v>
       </c>
       <c r="G21">
         <v>-9129670000.0</v>
       </c>
       <c r="H21">
         <v>15104066000.0</v>
       </c>
       <c r="I21">
         <v>101653172000.0</v>
       </c>
       <c r="J21">
         <v>-19636346000.0</v>
       </c>
       <c r="K21">
@@ -32312,51 +32818,51 @@
         <v>575988944.72</v>
       </c>
       <c r="M21">
         <v>-4230925000.0</v>
       </c>
       <c r="N21">
         <v>16285286000.0</v>
       </c>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
     </row>
     <row r="22" spans="1:28">
       <c r="A22" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B22">
         <v>40658000000.0</v>
       </c>
       <c r="C22">
         <v>33154291000.0</v>
       </c>
       <c r="D22">
         <v>31303896000.0</v>
       </c>
       <c r="E22">
         <v>81626000000.0</v>
       </c>
       <c r="F22">
         <v>80336000000.0</v>
       </c>
       <c r="G22">
         <v>35734000000.0</v>
       </c>
       <c r="H22">
         <v>23362000000.0</v>
       </c>
       <c r="I22">
         <v>25734886000.0</v>
       </c>
@@ -32398,51 +32904,51 @@
       </c>
       <c r="V22">
         <v>-5169845840.0</v>
       </c>
       <c r="W22">
         <v>3525177000.0</v>
       </c>
       <c r="X22">
         <v>2740034166.0</v>
       </c>
       <c r="Y22">
         <v>129356526.0</v>
       </c>
       <c r="Z22">
         <v>-2142203105.68</v>
       </c>
       <c r="AA22">
         <v>5837151827.0</v>
       </c>
       <c r="AB22">
         <v>7934373517.0</v>
       </c>
     </row>
     <row r="23" spans="1:28">
       <c r="A23" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="B23">
         <v>-2232615000.0</v>
       </c>
       <c r="C23">
         <v>-1560672000.0</v>
       </c>
       <c r="D23">
         <v>-1118861000.0</v>
       </c>
       <c r="E23">
         <v>222898084000.0</v>
       </c>
       <c r="F23">
         <v>-10074000000.0</v>
       </c>
       <c r="G23">
         <v>195643239000.0</v>
       </c>
       <c r="H23">
         <v>169335077000.0</v>
       </c>
       <c r="I23">
         <v>-115989000.0</v>
       </c>
@@ -32484,51 +32990,51 @@
       </c>
       <c r="V23">
         <v>992241908.0</v>
       </c>
       <c r="W23">
         <v>-2052318000.0</v>
       </c>
       <c r="X23">
         <v>2124618160.0</v>
       </c>
       <c r="Y23">
         <v>-1739130500.0</v>
       </c>
       <c r="Z23">
         <v>-3183741717.0</v>
       </c>
       <c r="AA23">
         <v>8224138382.0</v>
       </c>
       <c r="AB23">
         <v>206421502.0</v>
       </c>
     </row>
     <row r="24" spans="1:28">
       <c r="A24" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="B24">
         <v>-4402118000.0</v>
       </c>
       <c r="C24">
         <v>-1198938000.0</v>
       </c>
       <c r="D24">
         <v>216400000.0</v>
       </c>
       <c r="E24">
         <v>-246600000.0</v>
       </c>
       <c r="F24">
         <v>20210000000.0</v>
       </c>
       <c r="G24">
         <v>374052000.0</v>
       </c>
       <c r="H24">
         <v>-484089000.0</v>
       </c>
       <c r="I24">
         <v>2554131000.0</v>
       </c>
@@ -32570,51 +33076,51 @@
       </c>
       <c r="V24">
         <v>1675188301.0</v>
       </c>
       <c r="W24">
         <v>-1402308000.0</v>
       </c>
       <c r="X24">
         <v>-768522979.38</v>
       </c>
       <c r="Y24">
         <v>-1044417430.47</v>
       </c>
       <c r="Z24">
         <v>-484230838.96</v>
       </c>
       <c r="AA24">
         <v>10562913.0</v>
       </c>
       <c r="AB24">
         <v>4877209620.0</v>
       </c>
     </row>
     <row r="25" spans="1:28">
       <c r="A25" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="B25">
         <v>11583581000.0</v>
       </c>
       <c r="C25">
         <v>-2777868000.0</v>
       </c>
       <c r="D25">
         <v>-2072028000.0</v>
       </c>
       <c r="E25">
         <v>-9620281000.0</v>
       </c>
       <c r="F25">
         <v>-53174000000.0</v>
       </c>
       <c r="G25">
         <v>-11919000000.0</v>
       </c>
       <c r="H25">
         <v>-1526000000.0</v>
       </c>
       <c r="I25">
         <v>-3798329000.0</v>
       </c>
@@ -32656,53 +33162,55 @@
       </c>
       <c r="V25">
         <v>9523361150.0</v>
       </c>
       <c r="W25">
         <v>5312099000.0</v>
       </c>
       <c r="X25">
         <v>211443140.0</v>
       </c>
       <c r="Y25">
         <v>66017393.0</v>
       </c>
       <c r="Z25">
         <v>-473531536.72</v>
       </c>
       <c r="AA25">
         <v>-682218485.74</v>
       </c>
       <c r="AB25">
         <v>-4417275927.07</v>
       </c>
     </row>
     <row r="26" spans="1:28">
       <c r="A26" t="s">
-        <v>221</v>
-[...1 lines deleted...]
-      <c r="B26"/>
+        <v>223</v>
+      </c>
+      <c r="B26">
+        <v>3480455000.0</v>
+      </c>
       <c r="C26">
         <v>1103058000.0</v>
       </c>
       <c r="D26">
         <v>-1136682000.0</v>
       </c>
       <c r="E26">
         <v>-205608000.0</v>
       </c>
       <c r="F26">
         <v>-5529255000.0</v>
       </c>
       <c r="G26">
         <v>1934530000.0</v>
       </c>
       <c r="H26">
         <v>1149227000.0</v>
       </c>
       <c r="I26">
         <v>-72636000.0</v>
       </c>
       <c r="J26">
         <v>44833977000.0</v>
       </c>
       <c r="K26">
@@ -32720,53 +33228,55 @@
       <c r="O26"/>
       <c r="P26">
         <v>-2836155000.0</v>
       </c>
       <c r="Q26">
         <v>-1099348000.0</v>
       </c>
       <c r="R26">
         <v>-1276850000.0</v>
       </c>
       <c r="S26">
         <v>-1138011000.0</v>
       </c>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
     </row>
     <row r="27" spans="1:28">
       <c r="A27" t="s">
-        <v>222</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>224</v>
+      </c>
+      <c r="B27">
+        <v>2481787000.0</v>
+      </c>
       <c r="C27">
         <v>2188600000.0</v>
       </c>
       <c r="D27">
         <v>742890000.0</v>
       </c>
       <c r="E27">
         <v>989843000.0</v>
       </c>
       <c r="F27">
         <v>699211000.0</v>
       </c>
       <c r="G27">
         <v>955575000.0</v>
       </c>
       <c r="H27">
         <v>871699000.0</v>
       </c>
       <c r="I27">
         <v>215648000.0</v>
       </c>
       <c r="J27">
         <v>438765000.0</v>
       </c>
       <c r="K27">
@@ -32800,51 +33310,51 @@
         <v>-133748454.52</v>
       </c>
       <c r="U27">
         <v>293264.73</v>
       </c>
       <c r="V27">
         <v>8451412115.0</v>
       </c>
       <c r="W27"/>
       <c r="X27">
         <v>797860842.42</v>
       </c>
       <c r="Y27">
         <v>355026100.27</v>
       </c>
       <c r="Z27">
         <v>2566783586.4</v>
       </c>
       <c r="AA27">
         <v>3655099030.72</v>
       </c>
       <c r="AB27"/>
     </row>
     <row r="28" spans="1:28">
       <c r="A28" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="B28">
         <v>45516907000.0</v>
       </c>
       <c r="C28">
         <v>-6530931000.0</v>
       </c>
       <c r="D28">
         <v>-47970764000.0</v>
       </c>
       <c r="E28">
         <v>-62397000000.0</v>
       </c>
       <c r="F28">
         <v>-5814000000.0</v>
       </c>
       <c r="G28">
         <v>-21995000000.0</v>
       </c>
       <c r="H28">
         <v>-6537000000.0</v>
       </c>
       <c r="I28">
         <v>93847238000.0</v>
       </c>
@@ -32886,51 +33396,51 @@
       </c>
       <c r="V28">
         <v>-101741825.0</v>
       </c>
       <c r="W28">
         <v>8806586000.0</v>
       </c>
       <c r="X28">
         <v>4206689627.0</v>
       </c>
       <c r="Y28">
         <v>531756541.0</v>
       </c>
       <c r="Z28">
         <v>603496590.0</v>
       </c>
       <c r="AA28">
         <v>17582382629.0</v>
       </c>
       <c r="AB28">
         <v>8719051122.0</v>
       </c>
     </row>
     <row r="29" spans="1:28">
       <c r="A29" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="B29">
         <v>143028000000.0</v>
       </c>
       <c r="C29">
         <v>84737443000.0</v>
       </c>
       <c r="D29">
         <v>104559985000.0</v>
       </c>
       <c r="E29">
         <v>110984000000.0</v>
       </c>
       <c r="F29">
         <v>81686000000.0</v>
       </c>
       <c r="G29">
         <v>75074000000.0</v>
       </c>
       <c r="H29">
         <v>72303000000.0</v>
       </c>
       <c r="I29">
         <v>51678036000.0</v>
       </c>
@@ -32972,51 +33482,51 @@
       </c>
       <c r="V29">
         <v>20966149027.0</v>
       </c>
       <c r="W29">
         <v>18726636000.0</v>
       </c>
       <c r="X29">
         <v>13292870293.0</v>
       </c>
       <c r="Y29">
         <v>11340730860.0</v>
       </c>
       <c r="Z29">
         <v>11707204483.0</v>
       </c>
       <c r="AA29">
         <v>17643210438.0</v>
       </c>
       <c r="AB29">
         <v>7725851431.0</v>
       </c>
     </row>
     <row r="30" spans="1:28">
       <c r="A30" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="B30">
         <v>-166551118000.0</v>
       </c>
       <c r="C30">
         <v>-86534749000.0</v>
       </c>
       <c r="D30">
         <v>-54867550000.0</v>
       </c>
       <c r="E30">
         <v>-73951874000.0</v>
       </c>
       <c r="F30">
         <v>-49091000000.0</v>
       </c>
       <c r="G30">
         <v>-60946303000.0</v>
       </c>
       <c r="H30">
         <v>-54579057000.0</v>
       </c>
       <c r="I30">
         <v>-141146641000.0</v>
       </c>
@@ -33077,936 +33587,954 @@
       <c r="AB30">
         <v>-12573151253.68</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CT30"/>
+  <dimension ref="A1:CV30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:98">
+    <row r="1" spans="1:100">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>89</v>
+      </c>
+      <c r="C1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>90</v>
       </c>
       <c r="E1" t="s">
         <v>91</v>
       </c>
       <c r="F1" t="s">
+        <v>92</v>
+      </c>
+      <c r="G1" t="s">
+        <v>93</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>93</v>
       </c>
       <c r="I1" t="s">
         <v>94</v>
       </c>
       <c r="J1" t="s">
+        <v>95</v>
+      </c>
+      <c r="K1" t="s">
+        <v>96</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>96</v>
       </c>
       <c r="M1" t="s">
         <v>97</v>
       </c>
       <c r="N1" t="s">
+        <v>98</v>
+      </c>
+      <c r="O1" t="s">
+        <v>99</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>99</v>
       </c>
       <c r="Q1" t="s">
         <v>100</v>
       </c>
       <c r="R1" t="s">
+        <v>101</v>
+      </c>
+      <c r="S1" t="s">
+        <v>102</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>102</v>
       </c>
       <c r="U1" t="s">
         <v>103</v>
       </c>
       <c r="V1" t="s">
+        <v>104</v>
+      </c>
+      <c r="W1" t="s">
+        <v>105</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>105</v>
       </c>
       <c r="Y1" t="s">
         <v>106</v>
       </c>
       <c r="Z1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AC1" t="s">
         <v>109</v>
       </c>
       <c r="AD1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AG1" t="s">
         <v>112</v>
       </c>
       <c r="AH1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AK1" t="s">
         <v>115</v>
       </c>
       <c r="AL1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AO1" t="s">
         <v>118</v>
       </c>
       <c r="AP1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AS1" t="s">
         <v>121</v>
       </c>
       <c r="AT1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AW1" t="s">
         <v>124</v>
       </c>
       <c r="AX1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BA1" t="s">
         <v>127</v>
       </c>
       <c r="BB1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BE1" t="s">
         <v>130</v>
       </c>
       <c r="BF1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BI1" t="s">
         <v>133</v>
       </c>
       <c r="BJ1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BM1" t="s">
         <v>136</v>
       </c>
       <c r="BN1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
       </c>
-      <c r="BO1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="BQ1" t="s">
-        <v>18</v>
+        <v>139</v>
       </c>
       <c r="BR1" t="s">
         <v>140</v>
       </c>
       <c r="BS1" t="s">
-        <v>141</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>142</v>
       </c>
       <c r="BU1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BX1" t="s">
         <v>145</v>
       </c>
       <c r="BY1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>147</v>
       </c>
       <c r="CB1" t="s">
         <v>148</v>
       </c>
       <c r="CC1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
       </c>
-      <c r="CD1" t="s">
-[...2 lines deleted...]
-      <c r="CE1" t="s">
+      <c r="CF1" t="s">
         <v>151</v>
       </c>
-      <c r="CF1" t="s">
+      <c r="CG1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CH1" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CI1" t="s">
         <v>154</v>
       </c>
       <c r="CJ1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CL1" t="s">
         <v>23</v>
       </c>
-      <c r="CK1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="CM1" t="s">
-        <v>24</v>
+        <v>157</v>
       </c>
       <c r="CN1" t="s">
         <v>158</v>
       </c>
       <c r="CO1" t="s">
-        <v>159</v>
+        <v>24</v>
       </c>
       <c r="CP1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CR1" t="s">
         <v>25</v>
       </c>
-      <c r="CQ1" t="s">
-[...2 lines deleted...]
-      <c r="CR1" t="s">
+      <c r="CS1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CT1" t="s">
         <v>26</v>
       </c>
-      <c r="CS1" t="s">
-[...3 lines deleted...]
-        <v>165</v>
+      <c r="CU1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CV1" t="s">
+        <v>167</v>
       </c>
     </row>
-    <row r="2" spans="1:98">
+    <row r="2" spans="1:100">
       <c r="A2" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B2">
+        <v>87811000000.0</v>
+      </c>
+      <c r="C2">
+        <v>92468851000.0</v>
+      </c>
+      <c r="D2">
         <v>77247848000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>75996998000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>67727039000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>77429137498.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>74284176696.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>64405196000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>76272652000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>70183909498.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>62811856000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>59351000000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>63336860000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>57502205000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>52358000000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>77657598000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>87453856731.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>78645464000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>53035173000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>52877305000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>72162285410.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>52158253000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>55814000000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>57003993000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>71820622088.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>60462183000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>60318518749.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>59671020000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>59620018000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>51688002000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>55335000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>68127190000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>45142732000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>45079347883.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>38781549000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>43891000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>42474000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>38392524000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>37661420000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>36872544000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>45070041000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>55251181000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>42409714000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>54174574000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>49414436000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>51694410000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>32968043000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>41729867000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>43577488000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>45026371000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>40294503000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>25740189000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>21275604000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>19993516000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>21007070000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>20148888000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>36186924000.0</v>
       </c>
-      <c r="BE2">
-[...2 lines deleted...]
-      <c r="BF2"/>
       <c r="BG2">
         <v>19582697000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BH2"/>
+      <c r="BI2">
+        <v>19582697000.0</v>
+      </c>
+      <c r="BJ2">
         <v>26958770000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>23397557000.0</v>
       </c>
-      <c r="BJ2"/>
-      <c r="BK2">
+      <c r="BL2"/>
+      <c r="BM2">
         <v>24770714000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>36505020000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>22557494000.0</v>
       </c>
-      <c r="BN2"/>
-      <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
-      <c r="CC2">
+      <c r="CC2"/>
+      <c r="CD2"/>
+      <c r="CE2">
         <v>1917000000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>1568000000.0</v>
       </c>
-      <c r="CE2"/>
-      <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2"/>
       <c r="CI2"/>
       <c r="CJ2"/>
       <c r="CK2"/>
       <c r="CL2"/>
       <c r="CM2"/>
       <c r="CN2"/>
       <c r="CO2"/>
       <c r="CP2"/>
       <c r="CQ2"/>
       <c r="CR2"/>
       <c r="CS2"/>
       <c r="CT2"/>
+      <c r="CU2"/>
+      <c r="CV2"/>
     </row>
-    <row r="3" spans="1:98">
+    <row r="3" spans="1:100">
       <c r="A3" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B3">
+        <v>79849000000</v>
+      </c>
+      <c r="C3">
+        <v>46358575000</v>
+      </c>
+      <c r="D3">
         <v>383672092000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>457367478000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>39939956000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>36675280631</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>32477073932</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>19605893000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>14987381000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>12882046278</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>12116450000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>14471000000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>12690953000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>15228978000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>20197000000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>18744604000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>17560574325</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>17828921000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>18852852000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>18475343000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>19555785389</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>14914844000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>15139000000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>15254287000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>16382860795</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>13752812000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>17314918752</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>18771000000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>11522830000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>9233971000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>9993000000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>13262818000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>12232456000</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>6124470656</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>4751872000</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>5470205000</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>7470815000</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>6887591000</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>6463017000</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>7308682000</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>7866712000</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>5106310000</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>5682481000</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>6681068000</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>10251755000</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>7925423000</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>7635985000</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>17424787000</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>10562974000</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>4063369000</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>6652565000</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>9462335000</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>7848663000</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>5401545000</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>8874894000</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>12017410000</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>0</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>26279886000</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>971849000</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>0</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>9292570000</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>6177956000</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>1170525000</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>0</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>10809360000</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>5713073000</v>
       </c>
-      <c r="BN3">
+      <c r="BP3">
         <v>358235000</v>
       </c>
-      <c r="BO3">
+      <c r="BQ3">
         <v>0</v>
-      </c>
-[...4 lines deleted...]
-        <v>567257000</v>
       </c>
       <c r="BR3">
         <v>0</v>
       </c>
       <c r="BS3">
-        <v>0</v>
+        <v>567257000</v>
       </c>
       <c r="BT3">
         <v>0</v>
       </c>
       <c r="BU3">
-        <v>530078000</v>
+        <v>0</v>
       </c>
       <c r="BV3">
         <v>0</v>
       </c>
       <c r="BW3">
+        <v>530078000</v>
+      </c>
+      <c r="BX3">
+        <v>0</v>
+      </c>
+      <c r="BY3">
         <v>145000000</v>
       </c>
-      <c r="BX3">
+      <c r="BZ3">
         <v>76000000</v>
       </c>
-      <c r="BY3">
+      <c r="CA3">
         <v>545082000</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="CB3">
         <v>0</v>
       </c>
       <c r="CC3">
-        <v>475962000</v>
+        <v>0</v>
       </c>
       <c r="CD3">
         <v>0</v>
       </c>
       <c r="CE3">
+        <v>475962000</v>
+      </c>
+      <c r="CF3">
         <v>0</v>
-      </c>
-[...1 lines deleted...]
-        <v>898660000</v>
       </c>
       <c r="CG3">
         <v>0</v>
       </c>
       <c r="CH3">
-        <v>0</v>
+        <v>898660000</v>
       </c>
       <c r="CI3">
         <v>0</v>
       </c>
       <c r="CJ3">
-        <v>515859000</v>
+        <v>0</v>
       </c>
       <c r="CK3">
         <v>0</v>
       </c>
       <c r="CL3">
+        <v>515859000</v>
+      </c>
+      <c r="CM3">
         <v>0</v>
-      </c>
-[...1 lines deleted...]
-        <v>364781000</v>
       </c>
       <c r="CN3">
         <v>0</v>
       </c>
       <c r="CO3">
+        <v>364781000</v>
+      </c>
+      <c r="CP3">
         <v>0</v>
-      </c>
-[...1 lines deleted...]
-        <v>330448000</v>
       </c>
       <c r="CQ3">
         <v>0</v>
       </c>
       <c r="CR3">
-        <v>0</v>
+        <v>330448000</v>
       </c>
       <c r="CS3">
         <v>0</v>
       </c>
       <c r="CT3">
+        <v>0</v>
+      </c>
+      <c r="CU3">
+        <v>0</v>
+      </c>
+      <c r="CV3">
         <v>426642000</v>
       </c>
     </row>
-    <row r="4" spans="1:98">
+    <row r="4" spans="1:100">
       <c r="A4" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-      <c r="Z4">
-[...4 lines deleted...]
-      </c>
+      <c r="Z4"/>
+      <c r="AA4"/>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
-      <c r="AG4"/>
-      <c r="AH4"/>
+      <c r="AG4">
+        <v>0.0</v>
+      </c>
+      <c r="AH4">
+        <v>0.0</v>
+      </c>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
@@ -34027,102 +34555,104 @@
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
+      <c r="CU4"/>
+      <c r="CV4"/>
     </row>
-    <row r="5" spans="1:98">
+    <row r="5" spans="1:100">
       <c r="A5" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
-      <c r="Z5">
-[...4 lines deleted...]
-      </c>
+      <c r="Z5"/>
+      <c r="AA5"/>
       <c r="AB5">
         <v>0.0</v>
       </c>
       <c r="AC5">
         <v>0.0</v>
       </c>
       <c r="AD5">
         <v>0.0</v>
       </c>
       <c r="AE5">
         <v>0.0</v>
       </c>
       <c r="AF5">
         <v>0.0</v>
       </c>
-      <c r="AG5"/>
-      <c r="AH5"/>
+      <c r="AG5">
+        <v>0.0</v>
+      </c>
+      <c r="AH5">
+        <v>0.0</v>
+      </c>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
@@ -34143,546 +34673,560 @@
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
+      <c r="CU5"/>
+      <c r="CV5"/>
     </row>
-    <row r="6" spans="1:98">
+    <row r="6" spans="1:100">
       <c r="A6" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B6">
+        <v>3481000000.0</v>
+      </c>
+      <c r="C6">
+        <v>-4657605000.0</v>
+      </c>
+      <c r="D6">
         <v>14960700000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-797949000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>4943643000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-367628973.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>2202814289.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>7143912000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-9978645000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>4943514879.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>4472662000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>3462000000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-4116560000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>4560040000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>5682000000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-25384367000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-14741407357.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>5635837000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>23019860000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>435107000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-19092145521.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>21373986000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-5935000000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-1334865000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-13766442126.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>13123865000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>996697104.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>1510298000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-4673900000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>7662575000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-3817000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-12791968000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>22924586000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-1997706416.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>7938992000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>38970793000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>43877586000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>42394662000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>731104000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>788876000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-8197497000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-10181140000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>12841467000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>-11764860000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>4760138000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>-2279974000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>18726367000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>-8761824000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>-1847621000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>-1448883000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>4731868000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>14554314000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>4464585000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>1282088000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>-1013554000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>858182000.0</v>
       </c>
-      <c r="BD6"/>
-      <c r="BE6">
+      <c r="BF6"/>
+      <c r="BG6">
         <v>16604227000.0</v>
       </c>
-      <c r="BF6"/>
-[...1 lines deleted...]
-      <c r="BH6">
+      <c r="BH6"/>
+      <c r="BI6"/>
+      <c r="BJ6">
         <v>-7376073000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>3561213000.0</v>
       </c>
-      <c r="BJ6"/>
-[...1 lines deleted...]
-      <c r="BL6">
+      <c r="BL6"/>
+      <c r="BM6"/>
+      <c r="BN6">
         <v>-11734306000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>13947526000.0</v>
       </c>
-      <c r="BN6"/>
-      <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
-      <c r="CD6">
+      <c r="CD6"/>
+      <c r="CE6"/>
+      <c r="CF6">
         <v>1917000000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CG6">
         <v>1568000000.0</v>
       </c>
-      <c r="CF6"/>
-      <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
+      <c r="CU6"/>
+      <c r="CV6"/>
     </row>
-    <row r="7" spans="1:98">
+    <row r="7" spans="1:100">
       <c r="A7" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B7">
+        <v>1352016000.0</v>
+      </c>
+      <c r="C7">
+        <v>2316423000.0</v>
+      </c>
+      <c r="D7">
         <v>73116703000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-52903850000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>9917534000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-5982220648.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>8458478974.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-3730344000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-4086454000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>-4728387551.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>21070106000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-8978891000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-3740818000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>8460766000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>11540632000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-18826601000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-16534661285.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-2518228000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>3175394000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-20853729000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-5832810839.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-7704764000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>5484306000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-7200264000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>136130086.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-4164432000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>9278381574.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>-18310561000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>-3159922000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>1483161000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>-920000000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>-4028198000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>-7466506000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>402993317.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>-40971000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>-6140810000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AL7">
         <v>-2559363000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AM7">
         <v>2475384000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AN7">
         <v>-846722000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AO7">
         <v>-5442333000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AP7">
         <v>-4446580000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AQ7">
         <v>8673600000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AR7">
         <v>8116249000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AS7">
         <v>-10305386000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AT7">
         <v>-6684379000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AU7">
         <v>2982608000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AV7">
         <v>-3819710000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AW7">
         <v>-12986555000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AX7">
         <v>-3619931000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AY7">
         <v>2140871000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AZ7">
         <v>-3692924000.0</v>
       </c>
-      <c r="AY7">
+      <c r="BA7">
         <v>-7194995000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BB7">
         <v>-916851000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BC7">
         <v>1367123000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BD7">
         <v>-2986753000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BE7">
         <v>-3333773000.0</v>
       </c>
-      <c r="BD7"/>
-      <c r="BE7">
+      <c r="BF7"/>
+      <c r="BG7">
         <v>6416923000.0</v>
       </c>
-      <c r="BF7"/>
-[...1 lines deleted...]
-      <c r="BH7">
+      <c r="BH7"/>
+      <c r="BI7"/>
+      <c r="BJ7">
         <v>-1577987000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BK7">
         <v>-2648018000.0</v>
       </c>
-      <c r="BJ7"/>
-[...1 lines deleted...]
-      <c r="BL7">
+      <c r="BL7"/>
+      <c r="BM7"/>
+      <c r="BN7">
         <v>-2190918000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BO7">
         <v>-2770330000.0</v>
       </c>
-      <c r="BN7"/>
-      <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
+      <c r="CU7"/>
+      <c r="CV7"/>
     </row>
-    <row r="8" spans="1:98">
+    <row r="8" spans="1:100">
       <c r="A8" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-      <c r="Z8">
-[...4 lines deleted...]
-      </c>
+      <c r="Z8"/>
+      <c r="AA8"/>
       <c r="AB8">
         <v>0.0</v>
       </c>
       <c r="AC8">
         <v>0.0</v>
       </c>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
-      <c r="AG8"/>
-      <c r="AH8"/>
+      <c r="AG8">
+        <v>0.0</v>
+      </c>
+      <c r="AH8">
+        <v>0.0</v>
+      </c>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
@@ -34703,1732 +35247,1768 @@
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
+      <c r="CU8"/>
+      <c r="CV8"/>
     </row>
-    <row r="9" spans="1:98">
+    <row r="9" spans="1:100">
       <c r="A9" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B9">
+        <v>-19720311000.0</v>
+      </c>
+      <c r="C9">
+        <v>-2758973000.0</v>
+      </c>
+      <c r="D9">
         <v>909957000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>-22928880000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>5689871000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>3623915045.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>882351788.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-12060477000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>-4629092000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>2150399965.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>16721390000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-15652667000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-7903801000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>24513277000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>27520604000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-26875446000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-13092895988.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>8531847000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-10618741000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-20535368000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>-7806098449.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>9696146000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>-1790085000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>-10913793000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>-210798227.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>4982126000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>5113269962.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>-17266807000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>-4186632000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>16252276000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>320798000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>-10323510000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>-10935003000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>10905599355.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>-3128810000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>-6095718000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>-2258789000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>7106482000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>864574000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>-7054880000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>-4142109000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>4421645000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>8240664000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>-2412335000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>-7745364000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>9899771000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>-4443094000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>-7395499000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>-3257800000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>5393323000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>-4564000000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>-3744247000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>-1459547000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>4000540000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>-3655845000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>-1930237000.0</v>
       </c>
-      <c r="BD9"/>
-      <c r="BE9">
+      <c r="BF9"/>
+      <c r="BG9">
         <v>1140607000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>37737000.0</v>
       </c>
-      <c r="BG9"/>
-      <c r="BH9">
+      <c r="BI9"/>
+      <c r="BJ9">
         <v>5196000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>-253860000.0</v>
       </c>
-      <c r="BJ9"/>
-[...1 lines deleted...]
-      <c r="BL9">
+      <c r="BL9"/>
+      <c r="BM9"/>
+      <c r="BN9">
         <v>-866659000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BO9">
         <v>-2363486000.0</v>
       </c>
-      <c r="BN9"/>
-      <c r="BO9"/>
       <c r="BP9"/>
-      <c r="BQ9">
+      <c r="BQ9"/>
+      <c r="BR9"/>
+      <c r="BS9">
         <v>234973000.0</v>
       </c>
-      <c r="BR9"/>
-      <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
-      <c r="BY9">
+      <c r="BY9"/>
+      <c r="BZ9"/>
+      <c r="CA9">
         <v>146243000.0</v>
       </c>
-      <c r="BZ9"/>
-      <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
-      <c r="CP9">
+      <c r="CP9"/>
+      <c r="CQ9"/>
+      <c r="CR9">
         <v>58680000.0</v>
       </c>
-      <c r="CQ9"/>
-      <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
+      <c r="CU9"/>
+      <c r="CV9"/>
     </row>
-    <row r="10" spans="1:98">
+    <row r="10" spans="1:100">
       <c r="A10" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B10">
+        <v>-10426527000.0</v>
+      </c>
+      <c r="C10">
+        <v>-6652207000.0</v>
+      </c>
+      <c r="D10">
         <v>-3232120000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-8984663000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>2553081000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>1180352965.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>7658692553.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-5233851000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-351765000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-48610139.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>14177123000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-561916000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>5782194000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>6126789000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>7790308000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-7557540000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-8831478281.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-13611155000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>2295584000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-11730665000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-8785771880.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-5069872000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>5722843000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-13180852000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-740489093.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-4951432000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>3108725581.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-1543193000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-1383061000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>1168640000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-72183000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-6025852000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-1709295000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-1538253841.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>3038944000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>-7230185000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>-1662692000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>2935912000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>2079473000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>-3447907000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>-73628000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>4754263000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>3441708000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>-6808720000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>1421506000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>-3183220000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>-1939822000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>-5000507000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>-1412867000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>144372000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>261320000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>-3268200000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>-649911000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>393831000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>669092000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>-1403536000.0</v>
       </c>
-      <c r="BD10"/>
-      <c r="BE10">
+      <c r="BF10"/>
+      <c r="BG10">
         <v>1044967000.0</v>
       </c>
-      <c r="BF10"/>
-[...1 lines deleted...]
-      <c r="BH10">
+      <c r="BH10"/>
+      <c r="BI10"/>
+      <c r="BJ10">
         <v>-99510000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>-744269000.0</v>
       </c>
-      <c r="BJ10"/>
-[...1 lines deleted...]
-      <c r="BL10">
+      <c r="BL10"/>
+      <c r="BM10"/>
+      <c r="BN10">
         <v>-240556000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>-2140378000.0</v>
       </c>
-      <c r="BN10"/>
-      <c r="BO10"/>
       <c r="BP10"/>
-      <c r="BQ10">
+      <c r="BQ10"/>
+      <c r="BR10"/>
+      <c r="BS10">
         <v>4475000.0</v>
       </c>
-      <c r="BR10"/>
-      <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
-      <c r="BY10">
+      <c r="BY10"/>
+      <c r="BZ10"/>
+      <c r="CA10">
         <v>41850000.0</v>
       </c>
-      <c r="BZ10"/>
-      <c r="CA10"/>
       <c r="CB10"/>
-      <c r="CC10">
+      <c r="CC10"/>
+      <c r="CD10"/>
+      <c r="CE10">
         <v>2661000.0</v>
       </c>
-      <c r="CD10"/>
-      <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
-      <c r="CP10">
+      <c r="CP10"/>
+      <c r="CQ10"/>
+      <c r="CR10">
         <v>13654000.0</v>
       </c>
-      <c r="CQ10"/>
-      <c r="CR10"/>
       <c r="CS10"/>
       <c r="CT10"/>
+      <c r="CU10"/>
+      <c r="CV10"/>
     </row>
-    <row r="11" spans="1:98">
+    <row r="11" spans="1:100">
       <c r="A11" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>11827484000.0</v>
       </c>
-      <c r="L11">
-[...4 lines deleted...]
-      </c>
       <c r="N11">
+        <v>0.0</v>
+      </c>
+      <c r="O11">
+        <v>0.0</v>
+      </c>
+      <c r="P11">
         <v>-25288782000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>17751773000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>2638547000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-558444000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>3863489000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>12166631000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>8833674000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>-11208975000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>-1725337000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>17423875000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>456179000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-2121938000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>-373897000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>11089786000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>2049449000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>-447815672.39</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>-4100.87</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>13798423.59</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>168208613.66</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>-255483100.57</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>160366000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>8604651000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>1843694000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>-5225138000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>51402000.0</v>
       </c>
-      <c r="AM11"/>
-      <c r="AN11"/>
       <c r="AO11"/>
-      <c r="AP11">
+      <c r="AP11"/>
+      <c r="AQ11"/>
+      <c r="AR11">
         <v>-1272717000.0</v>
       </c>
-      <c r="AQ11"/>
-      <c r="AR11"/>
       <c r="AS11"/>
-      <c r="AT11">
+      <c r="AT11"/>
+      <c r="AU11"/>
+      <c r="AV11">
         <v>203238000.0</v>
       </c>
-      <c r="AU11"/>
-      <c r="AV11"/>
       <c r="AW11"/>
-      <c r="AX11">
+      <c r="AX11"/>
+      <c r="AY11"/>
+      <c r="AZ11">
         <v>158313000.0</v>
       </c>
-      <c r="AY11"/>
-      <c r="AZ11"/>
       <c r="BA11"/>
-      <c r="BB11">
+      <c r="BB11"/>
+      <c r="BC11"/>
+      <c r="BD11">
         <v>121426000.0</v>
       </c>
-      <c r="BC11"/>
-      <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
-      <c r="BJ11">
+      <c r="BJ11"/>
+      <c r="BK11"/>
+      <c r="BL11">
         <v>133694000.0</v>
       </c>
-      <c r="BK11"/>
-      <c r="BL11"/>
       <c r="BM11"/>
-      <c r="BN11">
+      <c r="BN11"/>
+      <c r="BO11"/>
+      <c r="BP11">
         <v>118519000.0</v>
       </c>
-      <c r="BO11"/>
-      <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
+      <c r="CU11"/>
+      <c r="CV11"/>
     </row>
-    <row r="12" spans="1:98">
+    <row r="12" spans="1:100">
       <c r="A12" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>2799307000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>2799307000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>10501000000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>5713947000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>-12794000000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>-14710000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>770000000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>-12117000000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>-13000000000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>-314658000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>-5860000000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>-87976000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>838537000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>-645849000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>1587014000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>1085918000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>369703000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>-1890086000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>-30724775.11</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>3321.15</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>2222528.03</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>-279085399.99</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>-19744329.68</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>1747347000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>1004481000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>-5040105000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>3056799000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>6186515000.0</v>
       </c>
-      <c r="AM12"/>
-      <c r="AN12"/>
       <c r="AO12"/>
-      <c r="AP12">
+      <c r="AP12"/>
+      <c r="AQ12"/>
+      <c r="AR12">
         <v>2333676000.0</v>
       </c>
-      <c r="AQ12"/>
-      <c r="AR12"/>
       <c r="AS12"/>
-      <c r="AT12">
+      <c r="AT12"/>
+      <c r="AU12"/>
+      <c r="AV12">
         <v>5130937000.0</v>
       </c>
-      <c r="AU12"/>
-      <c r="AV12"/>
       <c r="AW12"/>
-      <c r="AX12">
+      <c r="AX12"/>
+      <c r="AY12"/>
+      <c r="AZ12">
         <v>3529824000.0</v>
       </c>
-      <c r="AY12"/>
-      <c r="AZ12"/>
       <c r="BA12"/>
-      <c r="BB12">
+      <c r="BB12"/>
+      <c r="BC12"/>
+      <c r="BD12">
         <v>13209000.0</v>
       </c>
-      <c r="BC12"/>
-      <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
-      <c r="BI12">
+      <c r="BI12"/>
+      <c r="BJ12"/>
+      <c r="BK12">
         <v>6212000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>50202000.0</v>
       </c>
-      <c r="BK12"/>
-      <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
-      <c r="BQ12">
+      <c r="BQ12"/>
+      <c r="BR12"/>
+      <c r="BS12">
         <v>853000.0</v>
       </c>
-      <c r="BR12"/>
-      <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
-      <c r="BY12">
+      <c r="BY12"/>
+      <c r="BZ12"/>
+      <c r="CA12">
         <v>39713000.0</v>
       </c>
-      <c r="BZ12"/>
-      <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
-      <c r="CF12">
+      <c r="CF12"/>
+      <c r="CG12"/>
+      <c r="CH12">
         <v>1976000.0</v>
       </c>
-      <c r="CG12"/>
-      <c r="CH12"/>
       <c r="CI12"/>
-      <c r="CJ12">
+      <c r="CJ12"/>
+      <c r="CK12"/>
+      <c r="CL12">
         <v>1335000.0</v>
       </c>
-      <c r="CK12"/>
-      <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
-      <c r="CR12">
-[...1 lines deleted...]
-      </c>
+      <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12">
+        <v>47455000.0</v>
+      </c>
+      <c r="CU12"/>
+      <c r="CV12">
         <v>2701000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:98">
+    <row r="13" spans="1:100">
       <c r="A13" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
-[...4 lines deleted...]
-      </c>
+      <c r="K13"/>
+      <c r="L13"/>
       <c r="M13">
         <v>-2143365000.0</v>
       </c>
       <c r="N13">
+        <v>-2143365000.0</v>
+      </c>
+      <c r="O13">
+        <v>-2143365000.0</v>
+      </c>
+      <c r="P13">
         <v>2326787000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>-4792150000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>1393721000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>3032954000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>2735003000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>4142611000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>1889812000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>-1032564000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>1551548000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>160204000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>609728000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>-2184130000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>2190670000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>220691000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>253504000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>-76965056.99</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>688.73</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>-921830.12</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>5084254.12</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>-48849740.93</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>-4062549000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>-1813208000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>-304415000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>-2654767000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AN13">
         <v>-4562925000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AO13">
         <v>-1574974000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AP13">
         <v>-231000000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AQ13">
         <v>-502000000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AR13">
         <v>220002000.0</v>
       </c>
-      <c r="AQ13"/>
-      <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13">
         <v>2819438000.0</v>
       </c>
-      <c r="AU13"/>
-      <c r="AV13"/>
       <c r="AW13"/>
-      <c r="AX13">
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13">
         <v>-230227000.0</v>
       </c>
-      <c r="AY13"/>
-      <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
+      <c r="CU13"/>
+      <c r="CV13"/>
     </row>
-    <row r="14" spans="1:98">
+    <row r="14" spans="1:100">
       <c r="A14" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B14">
+        <v>20000000000.0</v>
+      </c>
+      <c r="C14">
+        <v>18648401000.0</v>
+      </c>
+      <c r="D14">
         <v>17825000000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>17059779000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>15383584000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>15961192268.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>15304543938.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>14430400000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>14611170000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>14592215472.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>14332409000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>14568000000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>14383931000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>14183806000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>14253000000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>14248839000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>13575990390.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>13505776000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>13738822000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>13620513000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>13286330152.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>13152975000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>12764000000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>12688207000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>12449855227.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>12560129000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>12532846083.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>12387011000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>12423318000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>12426817000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>12220000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>12315797000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>10934444000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>7087979842.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>7342468000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>7320853000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>7223254000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>7080575000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>7383665000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>7289120000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>7270071000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>7266279000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>7346444000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>7333770000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>7279705000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>7392826000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>6977973000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>6454410000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>6311291000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>6405227000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>6424337000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>6247231000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>6373432000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>6318824000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>6042807000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>5833764000.0</v>
       </c>
-      <c r="BD14"/>
-      <c r="BE14">
+      <c r="BF14"/>
+      <c r="BG14">
         <v>-15386360000.0</v>
       </c>
-      <c r="BF14"/>
-[...1 lines deleted...]
-      <c r="BH14">
+      <c r="BH14"/>
+      <c r="BI14"/>
+      <c r="BJ14">
         <v>5671997000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>5646871000.0</v>
       </c>
-      <c r="BJ14"/>
-[...1 lines deleted...]
-      <c r="BL14">
+      <c r="BL14"/>
+      <c r="BM14"/>
+      <c r="BN14">
         <v>4771801000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>4476311000.0</v>
       </c>
-      <c r="BN14"/>
-      <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
       <c r="CP14"/>
       <c r="CQ14"/>
       <c r="CR14"/>
       <c r="CS14"/>
       <c r="CT14"/>
+      <c r="CU14"/>
+      <c r="CV14"/>
     </row>
-    <row r="15" spans="1:98">
+    <row r="15" spans="1:100">
       <c r="A15" t="s">
-        <v>211</v>
-[...1 lines deleted...]
-      <c r="B15">
+        <v>213</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15">
+        <v>2493537716.0</v>
+      </c>
+      <c r="D15">
         <v>78127524000.0</v>
       </c>
-      <c r="C15">
-[...4 lines deleted...]
-      <c r="F15">
+      <c r="E15">
+        <v>98683180000.0</v>
+      </c>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15">
         <v>114253990.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>21996727000.0</v>
       </c>
-      <c r="H15"/>
-      <c r="I15">
+      <c r="J15"/>
+      <c r="K15">
         <v>798059000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>391000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>37841000000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>37840609000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>838325346.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>158000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>32652286000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>29991000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>29991000000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>9409000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>17999708000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>18083000000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>108536000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>18000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>8242939000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>8520840000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>8520840000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>7206607.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>10623000000.0</v>
       </c>
-      <c r="AB15">
-[...2 lines deleted...]
-      <c r="AC15">
+      <c r="AD15">
+        <v>0.0</v>
+      </c>
+      <c r="AE15">
         <v>70857000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>12150.21</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>10812984000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>333572689.03</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>349614349.93</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>3070000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>11167402000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>11214221000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>110507049.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>377894000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>11863735000.0</v>
       </c>
-      <c r="AN15"/>
-[...1 lines deleted...]
-      <c r="AP15">
+      <c r="AP15"/>
+      <c r="AQ15"/>
+      <c r="AR15">
         <v>466529000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>15297474000.0</v>
       </c>
-      <c r="AR15"/>
-[...1 lines deleted...]
-      <c r="AT15">
+      <c r="AT15"/>
+      <c r="AU15"/>
+      <c r="AV15">
         <v>315418000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>9967215000.0</v>
       </c>
-      <c r="AV15"/>
-[...1 lines deleted...]
-      <c r="AX15">
+      <c r="AX15"/>
+      <c r="AY15"/>
+      <c r="AZ15">
         <v>262651000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>7834877000.0</v>
       </c>
-      <c r="AZ15"/>
-[...1 lines deleted...]
-      <c r="BB15">
+      <c r="BB15"/>
+      <c r="BC15"/>
+      <c r="BD15">
         <v>146030000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>4242167000.0</v>
       </c>
-      <c r="BD15"/>
-[...1 lines deleted...]
-      <c r="BF15">
+      <c r="BF15"/>
+      <c r="BG15"/>
+      <c r="BH15">
         <v>127461000.0</v>
       </c>
-      <c r="BG15"/>
-      <c r="BH15"/>
       <c r="BI15"/>
-      <c r="BJ15">
+      <c r="BJ15"/>
+      <c r="BK15"/>
+      <c r="BL15">
         <v>66598000.0</v>
       </c>
-      <c r="BK15"/>
-      <c r="BL15"/>
       <c r="BM15"/>
-      <c r="BN15">
+      <c r="BN15"/>
+      <c r="BO15"/>
+      <c r="BP15">
         <v>80616000.0</v>
       </c>
-      <c r="BO15"/>
-[...1 lines deleted...]
-      <c r="BQ15">
+      <c r="BQ15"/>
+      <c r="BR15"/>
+      <c r="BS15">
         <v>269433000.0</v>
       </c>
-      <c r="BR15"/>
-      <c r="BS15"/>
       <c r="BT15"/>
-      <c r="BU15">
+      <c r="BU15"/>
+      <c r="BV15"/>
+      <c r="BW15">
         <v>214030000.0</v>
       </c>
-      <c r="BV15"/>
-      <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
-      <c r="CC15">
+      <c r="CC15"/>
+      <c r="CD15"/>
+      <c r="CE15">
         <v>12026000.0</v>
       </c>
-      <c r="CD15"/>
-      <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
+      <c r="CU15"/>
+      <c r="CV15"/>
     </row>
-    <row r="16" spans="1:98">
+    <row r="16" spans="1:100">
       <c r="A16" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B16">
+        <v>91292000000.0</v>
+      </c>
+      <c r="C16">
+        <v>87811246000.0</v>
+      </c>
+      <c r="D16">
         <v>92208549000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>75199050000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>72670681000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>77061508524.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>76486990985.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>71549109000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>66294007000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>75127424378.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>67284518000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>62813000000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>59220300000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>62062244000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>58040000000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>52273232000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>72712449373.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>84281301000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>76055033000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>53312412000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>53070139889.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>73532239000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>49879000000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>55669128000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>58054179961.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>73586048000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>61315215853.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>61181318000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>54946119000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>59350577000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>51518000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>55335222000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>68067318000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>43081641467.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>46720541000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>38970793000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>43877586000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>42394662000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>38392524000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>37676238000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>36872544000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>45070041000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>55251181000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>42409714000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>54174574000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>49414436000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>51694410000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>32968043000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>41729867000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>43577488000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>45026371000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>40294503000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>25740189000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>21275604000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>19993516000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>21007070000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>20148888000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>36186924000.0</v>
       </c>
-      <c r="BF16">
-[...2 lines deleted...]
-      <c r="BG16"/>
       <c r="BH16">
         <v>19582697000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BI16"/>
+      <c r="BJ16">
+        <v>19582697000.0</v>
+      </c>
+      <c r="BK16">
         <v>26958770000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>23397557000.0</v>
       </c>
-      <c r="BK16"/>
-      <c r="BL16">
+      <c r="BM16"/>
+      <c r="BN16">
         <v>24770714000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>36505020000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BP16">
         <v>22557494000.0</v>
       </c>
-      <c r="BO16"/>
-      <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
-      <c r="CD16">
+      <c r="CD16"/>
+      <c r="CE16"/>
+      <c r="CF16">
         <v>1917000000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CG16">
         <v>1568000000.0</v>
       </c>
-      <c r="CF16"/>
-      <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
+      <c r="CU16"/>
+      <c r="CV16"/>
     </row>
-    <row r="17" spans="1:98">
+    <row r="17" spans="1:100">
       <c r="A17" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-      <c r="Z17">
-[...4 lines deleted...]
-      </c>
+      <c r="Z17"/>
+      <c r="AA17"/>
       <c r="AB17">
         <v>0.0</v>
       </c>
       <c r="AC17">
         <v>0.0</v>
       </c>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
       <c r="AF17">
         <v>0.0</v>
       </c>
-      <c r="AG17"/>
-      <c r="AH17"/>
+      <c r="AG17">
+        <v>0.0</v>
+      </c>
+      <c r="AH17">
+        <v>0.0</v>
+      </c>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
@@ -36449,456 +37029,468 @@
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
+      <c r="CU17"/>
+      <c r="CV17"/>
     </row>
-    <row r="18" spans="1:98">
+    <row r="18" spans="1:100">
       <c r="A18" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B18">
+        <v>-32835000000.0</v>
+      </c>
+      <c r="C18">
+        <v>-9971141000.0</v>
+      </c>
+      <c r="D18">
         <v>212909169000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-205258439000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-6039401000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-16522996435.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>3823211895.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-637794000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-246978000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>2596765867.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>32136087000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>6409000000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-1138987000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>15575501000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>29962000000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-588201000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-4802054068.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>9766452000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>11346092000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-2364578000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-2147988987.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>775308000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>12996000000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-2235840000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>2374205843.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>275285000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>11796198718.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-5690000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-1265076000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>5928780000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>8542000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>3401973000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>-5451929000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>2973938784.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>10770629000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>3738822000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>133716000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>8150833000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>8932717000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>4756086000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>1931466000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>8906558000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>17562067000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>4055392000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>-2710436000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>8100555000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>5242608000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>-7515141000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>-654094000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>9104261000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>5861366000.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>-743956000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>1933925000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>4946055000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>1732688000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>-3977773000.0</v>
       </c>
-      <c r="BD18"/>
-      <c r="BE18">
+      <c r="BF18"/>
+      <c r="BG18">
         <v>4107585000.0</v>
       </c>
-      <c r="BF18"/>
-[...1 lines deleted...]
-      <c r="BH18">
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18">
         <v>-1172323000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BK18">
         <v>1276089000.0</v>
       </c>
-      <c r="BJ18"/>
-[...1 lines deleted...]
-      <c r="BL18">
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18">
         <v>-3156290000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BO18">
         <v>-346097000.0</v>
       </c>
-      <c r="BN18"/>
-      <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
-      <c r="CD18">
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18">
         <v>1917000000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CG18">
         <v>1568000000.0</v>
       </c>
-      <c r="CF18"/>
-      <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
+      <c r="CU18"/>
+      <c r="CV18"/>
     </row>
-    <row r="19" spans="1:98">
+    <row r="19" spans="1:100">
       <c r="A19" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B19"/>
       <c r="C19">
+        <v>-88820000.0</v>
+      </c>
+      <c r="D19"/>
+      <c r="E19">
         <v>-45829000000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-43573000000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-37561000000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-31556665000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-22362000000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-14482000000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-15508000000.0</v>
       </c>
-      <c r="J19"/>
-      <c r="K19">
+      <c r="L19"/>
+      <c r="M19">
         <v>-14623000000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-14432000000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-14791000000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-21549000000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-16931000000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-17537000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-17935000000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>5299000000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-20642000000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-154413000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-14258000000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-19998000000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-12453000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-14685000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-18803000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-17943000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-18283000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-12223000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>-6128000000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>-6347.28</v>
       </c>
-      <c r="AE19">
+      <c r="AG19">
         <v>8646742.3</v>
       </c>
-      <c r="AF19">
+      <c r="AH19">
         <v>238423513.23</v>
       </c>
-      <c r="AG19">
+      <c r="AI19">
         <v>-126284596.64</v>
       </c>
-      <c r="AH19">
+      <c r="AJ19">
         <v>765041000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AK19">
         <v>29699067000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AL19">
         <v>-28740282000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AM19">
         <v>-351183000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AN19">
         <v>-16347780000.0</v>
       </c>
-      <c r="AM19"/>
-      <c r="AN19"/>
       <c r="AO19"/>
-      <c r="AP19">
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19">
         <v>-32486337000.0</v>
       </c>
-      <c r="AQ19"/>
-      <c r="AR19"/>
       <c r="AS19"/>
-      <c r="AT19">
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19">
         <v>1237045000.0</v>
       </c>
-      <c r="AU19"/>
-      <c r="AV19"/>
       <c r="AW19"/>
-      <c r="AX19">
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19">
         <v>-466674000.0</v>
       </c>
-      <c r="AY19"/>
-      <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
+      <c r="CU19"/>
+      <c r="CV19"/>
     </row>
-    <row r="20" spans="1:98">
+    <row r="20" spans="1:100">
       <c r="A20" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -36953,2292 +37545,2354 @@
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
+      <c r="CU20"/>
+      <c r="CV20"/>
     </row>
-    <row r="21" spans="1:98">
+    <row r="21" spans="1:100">
       <c r="A21" t="s">
-        <v>217</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>219</v>
+      </c>
+      <c r="B21">
+        <v>39864000000.0</v>
+      </c>
       <c r="C21">
+        <v>73000000.0</v>
+      </c>
+      <c r="D21">
+        <v>-21845520000.0</v>
+      </c>
+      <c r="E21">
         <v>49518000000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>22159000000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>16149000000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-3499477000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>30909000000.0</v>
       </c>
-      <c r="H21"/>
-      <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21">
         <v>28367922000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>28367922000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-11621000000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-18274675000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>1111000000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-8980000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-5310000000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-5936000000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>25319000000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-16839829000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>19600000000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-15876392000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>12059275000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-19070539000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>13757986000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-5237942000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>26393606000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-2702326000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-108767317.25</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-12035.37</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>-8759800.45</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>3956780074.97</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>-17288817.21</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>-19636346000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>-395447000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>-4099646000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>-10242372000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>-6995403000.0</v>
       </c>
-      <c r="AM21"/>
-      <c r="AN21"/>
       <c r="AO21"/>
-      <c r="AP21">
+      <c r="AP21"/>
+      <c r="AQ21"/>
+      <c r="AR21">
         <v>18912597000.0</v>
       </c>
-      <c r="AQ21"/>
-      <c r="AR21"/>
       <c r="AS21"/>
-      <c r="AT21">
+      <c r="AT21"/>
+      <c r="AU21"/>
+      <c r="AV21">
         <v>-4230925000.0</v>
       </c>
-      <c r="AU21"/>
-      <c r="AV21"/>
       <c r="AW21"/>
-      <c r="AX21">
+      <c r="AX21"/>
+      <c r="AY21"/>
+      <c r="AZ21">
         <v>16285286000.0</v>
       </c>
-      <c r="AY21"/>
-      <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
+      <c r="CU21"/>
+      <c r="CV21"/>
     </row>
-    <row r="22" spans="1:98">
+    <row r="22" spans="1:100">
       <c r="A22" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B22">
+        <v>25700000000.0</v>
+      </c>
+      <c r="C22">
+        <v>18200253000.0</v>
+      </c>
+      <c r="D22">
         <v>14713000000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>11076340000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>7110213000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>7621638659.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>9507001737.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>9507574000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>7814301000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>5763894039.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>9391973000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>12252000000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>7830892000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>5825955000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>20212000000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>18204273000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>16113062221.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>13179013000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>30726133000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>14150388000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>10314422329.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>8585532000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>12604000000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>6611542000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>6829876457.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>3902793000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>6398471628.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>5698094000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>2676668000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>2044039000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>7235000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>6229264000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>11749035000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>2082346930.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>6257088000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>6347819000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>7890222000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>2494587000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>9653140000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>5443693000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>4302008000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>3882120000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>6576529000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>7385320000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>3651434000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>5506616000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>7863734000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>7216709000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>5106404000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>4283317000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>5207597000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>4430433000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>5037924000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>3158745000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>4498249000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>3451024000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>106550000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>-11769001000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>89379000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>99451000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>3751248000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>4133310000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>197485000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>183649000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>4771691000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>3617891000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>108225000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>99576000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>49561000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>188036000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>59558000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>79439000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>76951000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>116139000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>129956000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>78710000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BZ22">
         <v>50318000.0</v>
       </c>
-      <c r="BY22">
+      <c r="CA22">
         <v>90837000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CB22">
         <v>118758000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CC22">
         <v>226658000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CD22">
         <v>98149000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CE22">
         <v>87054000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CF22">
         <v>2265000000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CG22">
         <v>1841000000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CH22">
         <v>132630000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CI22">
         <v>56609000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CJ22">
         <v>59039000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CK22">
         <v>49606000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CL22">
         <v>63080000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CM22">
         <v>17267000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CN22">
         <v>10361000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CO22">
         <v>3719000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CP22">
         <v>9217000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CQ22">
         <v>1879000.0</v>
       </c>
-      <c r="CP22"/>
-      <c r="CQ22">
+      <c r="CR22"/>
+      <c r="CS22">
         <v>10715000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CT22">
         <v>33610000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CU22">
         <v>47535000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CV22">
         <v>94832000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:98">
+    <row r="23" spans="1:100">
       <c r="A23" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="B23">
-        <v>-300731284000.0</v>
+        <v>-1991806000.0</v>
       </c>
       <c r="C23">
+        <v>-81807000.0</v>
+      </c>
+      <c r="D23">
+        <v>-300611411000.0</v>
+      </c>
+      <c r="E23">
         <v>291534780000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-750711000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-308319942.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-410543147.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-333792000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-398304000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-398459376.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>148180000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>28602000000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-294780000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-301787000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-263592000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-619906000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-27015831.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-171470000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>1645527000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-2209346000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-181426217.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-193527000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-164585000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-342126000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-182122247.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-130961000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>-115528954.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>773835000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>-547525000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>-185882000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>2940873000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>-91113000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>-40029000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>7364376.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>29548000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>35539000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>-26265000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>4516000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>409773000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>85849000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>-8009607000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>-3302804000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>554185000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>28925419000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>8177568000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>554267000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>13365273000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>7070427000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>-1050910000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>455086000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>243096000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>22873156000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>-84309000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>87839000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>399575000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>9204313000.0</v>
       </c>
-      <c r="BD23"/>
-      <c r="BE23">
+      <c r="BF23"/>
+      <c r="BG23">
         <v>55841326000.0</v>
       </c>
-      <c r="BF23"/>
-[...1 lines deleted...]
-      <c r="BH23">
+      <c r="BH23"/>
+      <c r="BI23"/>
+      <c r="BJ23">
         <v>22011000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>400653000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>8517000.0</v>
       </c>
-      <c r="BK23"/>
-      <c r="BL23">
+      <c r="BM23"/>
+      <c r="BN23">
         <v>75308000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>470414000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>7579000.0</v>
       </c>
-      <c r="BO23"/>
-[...1 lines deleted...]
-      <c r="BQ23">
+      <c r="BQ23"/>
+      <c r="BR23"/>
+      <c r="BS23">
         <v>24044000.0</v>
       </c>
-      <c r="BR23"/>
-      <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
-      <c r="BY23">
+      <c r="BY23"/>
+      <c r="BZ23"/>
+      <c r="CA23">
         <v>78333000.0</v>
       </c>
-      <c r="BZ23"/>
-      <c r="CA23"/>
       <c r="CB23"/>
-      <c r="CC23">
+      <c r="CC23"/>
+      <c r="CD23"/>
+      <c r="CE23">
         <v>29736000.0</v>
       </c>
-      <c r="CD23"/>
-      <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23"/>
       <c r="CL23"/>
-      <c r="CM23">
+      <c r="CM23"/>
+      <c r="CN23"/>
+      <c r="CO23">
         <v>11729000.0</v>
       </c>
-      <c r="CN23"/>
-      <c r="CO23"/>
       <c r="CP23"/>
       <c r="CQ23"/>
-      <c r="CR23">
-[...1 lines deleted...]
-      </c>
+      <c r="CR23"/>
       <c r="CS23"/>
       <c r="CT23">
+        <v>247939000.0</v>
+      </c>
+      <c r="CU23"/>
+      <c r="CV23">
         <v>11187000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:98">
+    <row r="24" spans="1:100">
       <c r="A24" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="B24">
+        <v>-3235000000.0</v>
+      </c>
+      <c r="C24">
+        <v>1581515000.0</v>
+      </c>
+      <c r="D24">
         <v>429318251000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>-8794424000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>-821894000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>-764204693.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>874694011.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>-529458000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>-681877000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>-1526697569.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>-221022000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>-2022000000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>165149000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>250119000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>-1320182000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>64849000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>13205633.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>14445000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>-495817000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>-414917000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>-524286498.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>145124000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>-4859000000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>633344000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>20578808.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>131246000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>7722280.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>488000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>-3293233000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>3295617000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>-6230000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>-3225289000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>7133304000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>-2766467890.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>231200000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>-75967000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>-222664000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>95245000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>392352000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>-151292000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>-1216500000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>-14367195000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>-110559000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>-33743600000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>375677000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>-164662000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>-845844000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>209525000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>973156000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>-66669000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>-1680841000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>1018879000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>-29864000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>24336000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>-2586092000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>495479000.0</v>
       </c>
-      <c r="BD24"/>
-      <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
-      <c r="BH24">
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24">
         <v>-201421000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BK24">
         <v>-85962000.0</v>
       </c>
-      <c r="BJ24"/>
-[...1 lines deleted...]
-      <c r="BL24">
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24">
         <v>516295000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BO24">
         <v>-132676000.0</v>
       </c>
-      <c r="BN24"/>
-      <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
-      <c r="BY24">
+      <c r="BY24"/>
+      <c r="BZ24"/>
+      <c r="CA24">
         <v>144262000.0</v>
       </c>
-      <c r="BZ24"/>
-      <c r="CA24"/>
       <c r="CB24"/>
-      <c r="CC24">
+      <c r="CC24"/>
+      <c r="CD24"/>
+      <c r="CE24">
         <v>68835000.0</v>
       </c>
-      <c r="CD24"/>
-      <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
+      <c r="CU24"/>
+      <c r="CV24"/>
     </row>
-    <row r="25" spans="1:98">
+    <row r="25" spans="1:100">
       <c r="A25" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="B25">
+        <v>-38016000.0</v>
+      </c>
+      <c r="C25">
+        <v>-3116237000.0</v>
+      </c>
+      <c r="D25">
         <v>-276417626000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>276876771000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>1489224000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>2551673883.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>3030261112.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>-1239530000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>-3598614000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>-148909814.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>6316823000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>-5940000000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-6922040000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>2333952000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>15694000000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>4529891000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-395871039.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>3428813000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>-17441406000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>9193593000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>-360145240.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>1656409000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>2767000000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>918961000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>-658795161.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>1729606000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>901418123.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>-18085105000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>-1682310000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>-791266000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>-170216000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>2147929000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>-8436446000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>-474910678.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>1963916000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>1681164000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>-4949582000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>2987878000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>-911461000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>4774288000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>2552599000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>-5929748000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>1107749000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>6306192000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>3288079000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>131053000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>1830256000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>9202113000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>2083755000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>304728000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>4523188000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>5161403000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>-772689000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>-571081000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>66526000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>-1245151000.0</v>
       </c>
-      <c r="BD25"/>
-      <c r="BE25">
+      <c r="BF25"/>
+      <c r="BG25">
         <v>-790535000.0</v>
       </c>
-      <c r="BF25"/>
-[...1 lines deleted...]
-      <c r="BH25">
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25">
         <v>-71372000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>29710000.0</v>
       </c>
-      <c r="BJ25"/>
-[...1 lines deleted...]
-      <c r="BL25">
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25">
         <v>262719000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BO25">
         <v>34361000.0</v>
       </c>
-      <c r="BN25"/>
-      <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
-      <c r="CD25">
+      <c r="CD25"/>
+      <c r="CE25"/>
+      <c r="CF25">
         <v>-1917000000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CG25">
         <v>-1568000000.0</v>
       </c>
-      <c r="CF25"/>
-      <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
+      <c r="CU25"/>
+      <c r="CV25"/>
     </row>
-    <row r="26" spans="1:98">
+    <row r="26" spans="1:100">
       <c r="A26" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
+      <c r="C26"/>
+      <c r="D26">
+        <v>3480455000.0</v>
+      </c>
+      <c r="E26">
         <v>2312176000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>725142000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>567596000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>1103058000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>832224000.0</v>
       </c>
-      <c r="H26"/>
-      <c r="I26">
+      <c r="J26"/>
+      <c r="K26">
         <v>-279082000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>-279082000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>789397000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>563230000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>5748390.9</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>863647000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>2400000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>5992866.6</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>-209937000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>-5472440000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>2328288000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>2027532000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>1803739000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>1934530000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>639968000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>475438000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>325613000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>1149227000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>657775000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>85491000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>476013.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>41912.67</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>1580000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>67291.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>-70834484.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>385886000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>439128000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>128295000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>10868629000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>995832000.0</v>
       </c>
-      <c r="AM26"/>
-      <c r="AN26"/>
       <c r="AO26"/>
-      <c r="AP26">
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26">
         <v>1285102000.0</v>
       </c>
-      <c r="AQ26"/>
-[...1 lines deleted...]
-      <c r="AS26">
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26">
         <v>-5333406000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>1498343000.0</v>
       </c>
-      <c r="AU26"/>
-      <c r="AV26"/>
       <c r="AW26"/>
-      <c r="AX26">
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26">
         <v>4464854000.0</v>
       </c>
-      <c r="AY26"/>
-      <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
+      <c r="CU26"/>
+      <c r="CV26"/>
     </row>
-    <row r="27" spans="1:98">
+    <row r="27" spans="1:100">
       <c r="A27" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="B27"/>
-      <c r="C27"/>
+      <c r="C27">
+        <v>338594000.0</v>
+      </c>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-      <c r="G27"/>
-      <c r="H27">
+      <c r="G27">
+        <v>748450000.0</v>
+      </c>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27">
         <v>522081000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>448137000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>433350000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>188805000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>-29413000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>150148000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>148398000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>269547000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>288649000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>283249000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>326740000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>105473000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>125802000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>141196000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>257855000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>237311000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>227647000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>232762000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>219736000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>213048000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>216795000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>222120000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>94380000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>35809000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>39140000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>46319000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>41106000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>96948000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>97934000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>202777000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>117112000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>112979000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>120080000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>120617000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>97577000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>16564000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>6480000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>12875000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>26340000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>22969000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>27361000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>33487000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>51733000.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>74307000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>60772000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>73989000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>88748000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>99351000.0</v>
       </c>
-      <c r="BD27"/>
-      <c r="BE27">
+      <c r="BF27"/>
+      <c r="BG27">
         <v>-310948000.0</v>
       </c>
-      <c r="BF27"/>
-[...1 lines deleted...]
-      <c r="BH27">
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27">
         <v>131497000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BK27">
         <v>117578000.0</v>
       </c>
-      <c r="BJ27"/>
-[...1 lines deleted...]
-      <c r="BL27">
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27">
         <v>79645000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BO27">
         <v>-31934000.0</v>
       </c>
-      <c r="BN27"/>
-      <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
+      <c r="CU27"/>
+      <c r="CV27"/>
     </row>
-    <row r="28" spans="1:98">
+    <row r="28" spans="1:100">
       <c r="A28" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="B28">
+        <v>39154000000.0</v>
+      </c>
+      <c r="C28">
+        <v>837732000.0</v>
+      </c>
+      <c r="D28">
         <v>-243167578000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>245146864000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>19881906000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>16558310507.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-2144892265.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>8355669000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-12806201000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-152777272.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-24334853000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-9239000000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-3600812000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-11522386000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-17898853000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-31522999000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-8995998054.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-5573966000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-9311905000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>5328238000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-16508117312.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>21484014000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-14697000000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>3542404000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-18500004683.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>14099336000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-4663763392.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>12421000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-3019600000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-3317965000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-6953000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-21659880000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>125859772000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-183280370.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-4528835000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-11097598000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-3971133000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>615077000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-9247250000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-397306000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-8009607000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-3302804000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-3551004000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>13627945000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>8177568000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-9618170000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>13365273000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>-2896788000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-1050910000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-12214578000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>243096000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>15038279000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>1274203000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>-3760707000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>399575000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>4962146000.0</v>
       </c>
-      <c r="BD28"/>
-      <c r="BE28">
+      <c r="BF28"/>
+      <c r="BG28">
         <v>13199936000.0</v>
       </c>
-      <c r="BF28"/>
-[...1 lines deleted...]
-      <c r="BH28">
+      <c r="BH28"/>
+      <c r="BI28"/>
+      <c r="BJ28">
         <v>-5776234000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>1859137000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>58389000.0</v>
       </c>
-      <c r="BK28"/>
-      <c r="BL28">
+      <c r="BM28"/>
+      <c r="BN28">
         <v>-9282839000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>11867443000.0</v>
       </c>
-      <c r="BN28"/>
-      <c r="BO28"/>
       <c r="BP28"/>
-      <c r="BQ28">
+      <c r="BQ28"/>
+      <c r="BR28"/>
+      <c r="BS28">
         <v>423150000.0</v>
       </c>
-      <c r="BR28"/>
-      <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
-      <c r="CF28">
+      <c r="CF28"/>
+      <c r="CG28"/>
+      <c r="CH28">
         <v>288792000.0</v>
       </c>
-      <c r="CG28"/>
-      <c r="CH28"/>
       <c r="CI28"/>
-      <c r="CJ28">
+      <c r="CJ28"/>
+      <c r="CK28"/>
+      <c r="CL28">
         <v>123887000.0</v>
       </c>
-      <c r="CK28"/>
-[...1 lines deleted...]
-      <c r="CM28">
+      <c r="CM28"/>
+      <c r="CN28"/>
+      <c r="CO28">
         <v>15288000.0</v>
       </c>
-      <c r="CN28"/>
-[...3 lines deleted...]
-      </c>
+      <c r="CP28"/>
       <c r="CQ28"/>
       <c r="CR28">
-        <v>530068000.0</v>
+        <v>17243000.0</v>
       </c>
       <c r="CS28"/>
       <c r="CT28">
+        <v>530068000.0</v>
+      </c>
+      <c r="CU28"/>
+      <c r="CV28">
         <v>202662000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:98">
+    <row r="29" spans="1:100">
       <c r="A29" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="B29">
+        <v>47014000000.0</v>
+      </c>
+      <c r="C29">
+        <v>36387434000.0</v>
+      </c>
+      <c r="D29">
         <v>-170762923000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>252109040000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>33900555000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>20152284195.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>36300285828.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>18968100000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>14740403000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>15478812145.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>44252537000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>20880000000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>11551966000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>30804479000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>50159000000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>18156403000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>12758520256.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>27595374000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>30198944000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>16110765000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>17407796402.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>15690153000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>28135000000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>13018447000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>18757066639.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>14028097000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>29111117471.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>13081000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>10257754000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>15162751000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>18535000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>16664791000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>6780527000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>9098409441.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>15522500000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>9209027000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>7604531000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>15038424000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>15395734000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>12064767000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>9798178000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>14012868000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>23244548000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>10736460000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>7541319000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>16025978000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>12878593000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>9909646000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>9908880000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>13167630000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>12513931000.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>8718379000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>9782588000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>10347600000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>10607582000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>8039637000.0</v>
       </c>
-      <c r="BD29"/>
-      <c r="BE29">
+      <c r="BF29"/>
+      <c r="BG29">
         <v>-22172301000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BH29">
         <v>1055061000.0</v>
       </c>
-      <c r="BG29"/>
-      <c r="BH29">
+      <c r="BI29"/>
+      <c r="BJ29">
         <v>8120247000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BK29">
         <v>7454045000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BL29">
         <v>1268535000.0</v>
       </c>
-      <c r="BK29"/>
-      <c r="BL29">
+      <c r="BM29"/>
+      <c r="BN29">
         <v>7653070000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BO29">
         <v>5366976000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BP29">
         <v>485673000.0</v>
       </c>
-      <c r="BO29"/>
-[...1 lines deleted...]
-      <c r="BQ29">
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29">
         <v>937997000.0</v>
       </c>
-      <c r="BR29"/>
-      <c r="BS29"/>
       <c r="BT29"/>
-      <c r="BU29">
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29">
         <v>872858000.0</v>
       </c>
-      <c r="BV29"/>
-      <c r="BW29"/>
       <c r="BX29"/>
-      <c r="BY29">
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29">
         <v>1144217000.0</v>
       </c>
-      <c r="BZ29"/>
-      <c r="CA29"/>
       <c r="CB29"/>
-      <c r="CC29">
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29">
         <v>623506000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CF29">
         <v>1917000000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CG29">
         <v>1568000000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CH29">
         <v>613957000.0</v>
       </c>
-      <c r="CG29"/>
-      <c r="CH29"/>
       <c r="CI29"/>
-      <c r="CJ29">
+      <c r="CJ29"/>
+      <c r="CK29"/>
+      <c r="CL29">
         <v>391475000.0</v>
       </c>
-      <c r="CK29"/>
-[...1 lines deleted...]
-      <c r="CM29">
+      <c r="CM29"/>
+      <c r="CN29"/>
+      <c r="CO29">
         <v>326046000.0</v>
       </c>
-      <c r="CN29"/>
-[...3 lines deleted...]
-      </c>
+      <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29">
-        <v>531903000.0</v>
+        <v>334492000.0</v>
       </c>
       <c r="CS29"/>
       <c r="CT29">
+        <v>531903000.0</v>
+      </c>
+      <c r="CU29"/>
+      <c r="CV29">
         <v>108863000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:98">
+    <row r="30" spans="1:100">
       <c r="A30" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="B30">
+        <v>-83084000000.0</v>
+      </c>
+      <c r="C30">
+        <v>-45744766000.0</v>
+      </c>
+      <c r="D30">
         <v>391542251000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-466866795000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-40392175000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-37898159872.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-32514172731.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-21609062000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-15358412000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-15814416493.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-10849102000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-43846000000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-15652182000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-14813351000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-21549000000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-18006999000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-18560061109.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-18435547000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-856691000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-19739001000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-20563137913.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-14440622000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-19998000000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-17835466000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-14744505842.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-13824990000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-25161453440.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-18283000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-12620322000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-6139481000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-16223000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-7354382000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-108115932000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-11369503704.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-1587051000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-3937564000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-3645222000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>-7085176000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>-6022229000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>-8728766000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>-9156649000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>-19473505000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>-5659538000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-40424668000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-9876078000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>-7391145000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>-8481829000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>-17215262000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>-9589818000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>-3530980000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>-8333406000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>-8443456000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>-6701600000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>-6724360000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>-11460986000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>-11521931000.0</v>
       </c>
-      <c r="BD30"/>
-      <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
-      <c r="BH30">
+      <c r="BH30"/>
+      <c r="BI30"/>
+      <c r="BJ30">
         <v>-9695858000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>-6063722000.0</v>
       </c>
-      <c r="BJ30"/>
-[...1 lines deleted...]
-      <c r="BL30">
+      <c r="BL30"/>
+      <c r="BM30"/>
+      <c r="BN30">
         <v>-9695739000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>-3219121000.0</v>
       </c>
-      <c r="BN30"/>
-      <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
       <c r="CK30"/>
       <c r="CL30"/>
       <c r="CM30"/>
       <c r="CN30"/>
       <c r="CO30"/>
       <c r="CP30"/>
       <c r="CQ30"/>
       <c r="CR30"/>
       <c r="CS30"/>
       <c r="CT30"/>
+      <c r="CU30"/>
+      <c r="CV30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>