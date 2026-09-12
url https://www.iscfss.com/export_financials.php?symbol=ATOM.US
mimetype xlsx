--- v0 (2026-03-14)
+++ v1 (2026-09-12)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="167">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="169">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -247,50 +247,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1705,51 +1711,51 @@
       <c r="N26"/>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" t="s">
         <v>39</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" t="s">
         <v>40</v>
       </c>
       <c r="B28">
-        <v>-17219000.0</v>
+        <v>-17931000.0</v>
       </c>
       <c r="C28">
         <v>-23794000.0</v>
       </c>
       <c r="D28">
         <v>-8954000.0</v>
       </c>
       <c r="E28">
         <v>-16306000.0</v>
       </c>
       <c r="F28">
         <v>-22162000.0</v>
       </c>
       <c r="G28">
         <v>-37250000.0</v>
       </c>
       <c r="H28">
         <v>-14719000.0</v>
       </c>
       <c r="I28">
         <v>-18933000.0</v>
       </c>
       <c r="J28">
         <v>-17369000.0</v>
       </c>
@@ -1885,51 +1891,51 @@
       <c r="F32">
         <v>26255000.0</v>
       </c>
       <c r="G32">
         <v>36626000.0</v>
       </c>
       <c r="H32">
         <v>13535000.0</v>
       </c>
       <c r="I32">
         <v>17677000.0</v>
       </c>
       <c r="J32">
         <v>16778000.0</v>
       </c>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
     </row>
     <row r="33" spans="1:14">
       <c r="A33" t="s">
         <v>45</v>
       </c>
       <c r="B33">
-        <v>1490999.0</v>
+        <v>1491000.0</v>
       </c>
       <c r="C33">
         <v>2032000.0</v>
       </c>
       <c r="D33">
         <v>3625000.0</v>
       </c>
       <c r="E33">
         <v>5127000.0</v>
       </c>
       <c r="F33">
         <v>7052000.0</v>
       </c>
       <c r="G33">
         <v>1321000.0</v>
       </c>
       <c r="H33">
         <v>237000.0</v>
       </c>
       <c r="I33">
         <v>69000.0</v>
       </c>
       <c r="J33">
         <v>80000.0</v>
       </c>
@@ -1993,51 +1999,51 @@
         <v>601999.0</v>
       </c>
       <c r="H35">
         <v>964000.0</v>
       </c>
       <c r="I35">
         <v>1208000.0</v>
       </c>
       <c r="J35">
         <v>751000.0</v>
       </c>
       <c r="K35">
         <v>678000.0</v>
       </c>
       <c r="L35"/>
       <c r="M35">
         <v>6608045.0</v>
       </c>
       <c r="N35"/>
     </row>
     <row r="36" spans="1:14">
       <c r="A36" t="s">
         <v>48</v>
       </c>
       <c r="B36">
-        <v>13999.0</v>
+        <v>14000.0</v>
       </c>
       <c r="C36">
         <v>105000.0</v>
       </c>
       <c r="D36">
         <v>105000.0</v>
       </c>
       <c r="E36">
         <v>105000.0</v>
       </c>
       <c r="F36">
         <v>105000.0</v>
       </c>
       <c r="G36">
         <v>463000.0</v>
       </c>
       <c r="H36">
         <v>13000.0</v>
       </c>
       <c r="I36">
         <v>13000.0</v>
       </c>
       <c r="J36">
         <v>13000.0</v>
       </c>
@@ -2499,51 +2505,51 @@
         <v>62</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50">
         <v>16095000.0</v>
       </c>
       <c r="M50">
         <v>6608045.0</v>
       </c>
       <c r="N50"/>
     </row>
     <row r="51" spans="1:14">
       <c r="A51" t="s">
         <v>63</v>
       </c>
       <c r="B51">
-        <v>1991000.0</v>
+        <v>1279000.0</v>
       </c>
       <c r="C51">
         <v>1984000.0</v>
       </c>
       <c r="D51">
         <v>3637000.0</v>
       </c>
       <c r="E51">
         <v>4878000.0</v>
       </c>
       <c r="F51">
         <v>6537000.0</v>
       </c>
       <c r="G51">
         <v>692000.0</v>
       </c>
       <c r="H51">
         <v>152000.0</v>
       </c>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51">
         <v>14425240.0</v>
       </c>
@@ -2929,6192 +2935,6442 @@
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AT62"/>
+  <dimension ref="A1:AV62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:46">
+    <row r="1" spans="1:48">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>75</v>
+      </c>
+      <c r="C1" t="s">
+        <v>76</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>76</v>
       </c>
       <c r="E1" t="s">
         <v>77</v>
       </c>
       <c r="F1" t="s">
+        <v>78</v>
+      </c>
+      <c r="G1" t="s">
+        <v>79</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>79</v>
       </c>
       <c r="I1" t="s">
         <v>80</v>
       </c>
       <c r="J1" t="s">
+        <v>81</v>
+      </c>
+      <c r="K1" t="s">
+        <v>82</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>82</v>
       </c>
       <c r="M1" t="s">
         <v>83</v>
       </c>
       <c r="N1" t="s">
+        <v>84</v>
+      </c>
+      <c r="O1" t="s">
+        <v>85</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>85</v>
       </c>
       <c r="Q1" t="s">
         <v>86</v>
       </c>
       <c r="R1" t="s">
+        <v>87</v>
+      </c>
+      <c r="S1" t="s">
+        <v>88</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>88</v>
       </c>
       <c r="U1" t="s">
         <v>89</v>
       </c>
       <c r="V1" t="s">
+        <v>90</v>
+      </c>
+      <c r="W1" t="s">
+        <v>91</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>91</v>
       </c>
       <c r="Y1" t="s">
         <v>92</v>
       </c>
       <c r="Z1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AC1" t="s">
         <v>95</v>
       </c>
       <c r="AD1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AG1" t="s">
         <v>98</v>
       </c>
       <c r="AH1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AK1" t="s">
         <v>101</v>
       </c>
       <c r="AL1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AO1" t="s">
         <v>104</v>
       </c>
       <c r="AP1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AS1" t="s">
         <v>107</v>
       </c>
       <c r="AT1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="2" spans="1:46">
+    <row r="2" spans="1:48">
       <c r="A2" t="s">
         <v>14</v>
       </c>
       <c r="B2">
+        <v>569000.0</v>
+      </c>
+      <c r="C2">
+        <v>677000.0</v>
+      </c>
+      <c r="D2">
         <v>608000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>617000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>665000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>761000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>492000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>786000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>646000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>601000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>618000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>462000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>562000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>423000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>397000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>524000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>434000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>380000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>338000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>321000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>411000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>508000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>442000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>563000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>586000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>548000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>315000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>205000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>211000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>242000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>348000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>354000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>339000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>283000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>198000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>286000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>277000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>295000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>353000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>277000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>420000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>408028.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>301000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>185295.0</v>
       </c>
-      <c r="AR2"/>
-[...1 lines deleted...]
-      <c r="AT2">
+      <c r="AT2"/>
+      <c r="AU2"/>
+      <c r="AV2">
         <v>630934.0</v>
       </c>
     </row>
-    <row r="3" spans="1:46">
+    <row r="3" spans="1:48">
       <c r="A3" t="s">
         <v>15</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
-    </row>
-    <row r="4" spans="1:46">
+      <c r="AU3"/>
+      <c r="AV3"/>
+    </row>
+    <row r="4" spans="1:48">
       <c r="A4" t="s">
         <v>16</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
-    </row>
-    <row r="5" spans="1:46">
+      <c r="AU4"/>
+      <c r="AV4"/>
+    </row>
+    <row r="5" spans="1:48">
       <c r="A5" t="s">
         <v>17</v>
       </c>
-      <c r="B5"/>
-      <c r="C5"/>
+      <c r="B5">
+        <v>-18000.0</v>
+      </c>
+      <c r="C5">
+        <v>-23000.0</v>
+      </c>
       <c r="D5"/>
       <c r="E5"/>
-      <c r="F5">
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5">
         <v>1000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>2000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-7000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-1000.0</v>
       </c>
-      <c r="J5"/>
-      <c r="K5">
+      <c r="L5"/>
+      <c r="M5">
         <v>-3000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-2000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-2000.0</v>
       </c>
-      <c r="N5">
-[...3 lines deleted...]
-      <c r="P5"/>
+      <c r="P5">
+        <v>0.0</v>
+      </c>
       <c r="Q5"/>
-      <c r="R5">
-[...1 lines deleted...]
-      </c>
+      <c r="R5"/>
       <c r="S5"/>
-      <c r="T5"/>
-      <c r="U5">
+      <c r="T5">
+        <v>0.0</v>
+      </c>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5">
         <v>190974000.0</v>
       </c>
-      <c r="V5"/>
-      <c r="W5"/>
       <c r="X5"/>
-      <c r="Y5">
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5">
         <v>-162000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-162000.0</v>
       </c>
-      <c r="AA5"/>
-[...1 lines deleted...]
-      <c r="AC5">
+      <c r="AC5"/>
+      <c r="AD5"/>
+      <c r="AE5">
         <v>-122000.0</v>
       </c>
-      <c r="AD5">
-[...4 lines deleted...]
-      </c>
       <c r="AF5">
         <v>0.0</v>
       </c>
       <c r="AG5">
+        <v>0.0</v>
+      </c>
+      <c r="AH5">
+        <v>0.0</v>
+      </c>
+      <c r="AI5">
         <v>-94000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-94000.0</v>
       </c>
-      <c r="AI5">
-[...4 lines deleted...]
-      </c>
       <c r="AK5">
         <v>0.0</v>
       </c>
       <c r="AL5">
+        <v>0.0</v>
+      </c>
+      <c r="AM5">
+        <v>0.0</v>
+      </c>
+      <c r="AN5">
         <v>-94000.0</v>
       </c>
-      <c r="AM5">
-[...5 lines deleted...]
-      <c r="AO5"/>
+      <c r="AO5">
+        <v>0.0</v>
+      </c>
       <c r="AP5">
+        <v>0.0</v>
+      </c>
+      <c r="AQ5"/>
+      <c r="AR5">
         <v>-188000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-187500.0</v>
       </c>
-      <c r="AR5"/>
-      <c r="AS5">
+      <c r="AT5"/>
+      <c r="AU5">
         <v>-7301383.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>-187500.0</v>
       </c>
     </row>
-    <row r="6" spans="1:46">
+    <row r="6" spans="1:48">
       <c r="A6" t="s">
         <v>18</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
-[...4 lines deleted...]
-      </c>
+      <c r="AE6"/>
+      <c r="AF6"/>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
-      <c r="AO6"/>
-      <c r="AP6"/>
+      <c r="AO6">
+        <v>0.0</v>
+      </c>
+      <c r="AP6">
+        <v>0.0</v>
+      </c>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
-    </row>
-    <row r="7" spans="1:46">
+      <c r="AU6"/>
+      <c r="AV6"/>
+    </row>
+    <row r="7" spans="1:48">
       <c r="A7" t="s">
         <v>19</v>
       </c>
       <c r="B7">
+        <v>1164000.0</v>
+      </c>
+      <c r="C7">
+        <v>1303000.0</v>
+      </c>
+      <c r="D7">
         <v>1279000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>794000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>1272000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>1611000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>1984000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>2313000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>2887000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>3245000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>3637000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>3975000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>4392000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>4645000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>4878000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>5156000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>5875000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>6208000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>6537000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>7099000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>1062000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>1083000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>692000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>723000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>78000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>116000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>152000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>187000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>221000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>254000.0</v>
       </c>
-      <c r="AD7"/>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
-    </row>
-    <row r="8" spans="1:46">
+      <c r="AU7"/>
+      <c r="AV7"/>
+    </row>
+    <row r="8" spans="1:48">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8">
+        <v>39000.0</v>
+      </c>
+      <c r="C8">
+        <v>39000.0</v>
+      </c>
+      <c r="D8">
         <v>32000.0</v>
       </c>
-      <c r="C8">
+      <c r="E8">
         <v>32000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>31000.0</v>
       </c>
       <c r="F8">
         <v>31000.0</v>
       </c>
       <c r="G8">
+        <v>31000.0</v>
+      </c>
+      <c r="H8">
+        <v>31000.0</v>
+      </c>
+      <c r="I8">
         <v>28000.0</v>
       </c>
-      <c r="H8">
+      <c r="J8">
         <v>28000.0</v>
       </c>
-      <c r="I8">
+      <c r="K8">
         <v>27000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>26000.0</v>
       </c>
       <c r="L8">
         <v>26000.0</v>
       </c>
       <c r="M8">
-        <v>24000.0</v>
+        <v>26000.0</v>
       </c>
       <c r="N8">
-        <v>24000.0</v>
+        <v>26000.0</v>
       </c>
       <c r="O8">
         <v>24000.0</v>
       </c>
       <c r="P8">
-        <v>23000.0</v>
+        <v>24000.0</v>
       </c>
       <c r="Q8">
-        <v>23000.0</v>
+        <v>24000.0</v>
       </c>
       <c r="R8">
         <v>23000.0</v>
       </c>
       <c r="S8">
         <v>23000.0</v>
       </c>
       <c r="T8">
         <v>23000.0</v>
       </c>
-      <c r="U8"/>
-      <c r="V8"/>
+      <c r="U8">
+        <v>23000.0</v>
+      </c>
+      <c r="V8">
+        <v>23000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
-    </row>
-    <row r="9" spans="1:46">
+      <c r="AU8"/>
+      <c r="AV8"/>
+    </row>
+    <row r="9" spans="1:48">
       <c r="A9" t="s">
         <v>21</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9">
         <v>216681000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>204825000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>203585000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>201678000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>196148000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>195104000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>194212000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>193148000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>192152000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>190951000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>187463000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>170975000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>160244000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>149948000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>149017000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>148368000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>147570000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>140387000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>139693000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>127708000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>127078000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>126457000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>125911000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>125387000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>124471000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>123043000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>121833000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>120489000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>70556000.0</v>
       </c>
-      <c r="AO9"/>
-      <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
-    </row>
-    <row r="10" spans="1:46">
+      <c r="AU9"/>
+      <c r="AV9"/>
+    </row>
+    <row r="10" spans="1:48">
       <c r="A10" t="s">
         <v>22</v>
       </c>
       <c r="B10">
+        <v>15146000.0</v>
+      </c>
+      <c r="C10">
+        <v>14160000.0</v>
+      </c>
+      <c r="D10">
         <v>19210000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>20322000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>22026000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>24123000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>25778000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>13757000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>14484000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>14806000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>12591000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>12642000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>12904000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>12118000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>21184000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>23287000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>21838000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>24451000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>28699000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>31789000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>34341000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>36738000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>37942000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>25297000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>17965000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>11390000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>14871000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>16800000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>19118000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>15137000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>18933000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>9957000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>12254000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>14547000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>17369000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>19606000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>21725000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>23812000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>26718000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>28189000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>5267000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>1501384.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>3196943.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>4620942.0</v>
       </c>
-      <c r="AR10"/>
-      <c r="AS10">
+      <c r="AT10"/>
+      <c r="AU10">
         <v>-20980.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>20980.0</v>
       </c>
     </row>
-    <row r="11" spans="1:46">
+    <row r="11" spans="1:48">
       <c r="A11" t="s">
         <v>23</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
-    </row>
-    <row r="12" spans="1:46">
+      <c r="AU11"/>
+      <c r="AV11"/>
+    </row>
+    <row r="12" spans="1:48">
       <c r="A12" t="s">
         <v>24</v>
       </c>
       <c r="B12">
+        <v>38352000.0</v>
+      </c>
+      <c r="C12">
+        <v>41090000.0</v>
+      </c>
+      <c r="D12">
         <v>19210000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>20322000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>22026000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>24123000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>26773000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>17342000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>18288000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>19264000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>19531000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>20389000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>23835000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>17052000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>21184000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>23287000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>21838000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>24451000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>28699000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>31789000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>34341000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>36738000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>37942000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>25297000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>17965000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>11390000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>14871000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>16800000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>19118000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>15137000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>18933000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>9957000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>12254000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>14547000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>17369000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>19606000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>21725000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>23812000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>26718000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>28189000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>5267000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>1501384.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>3196943.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>4620942.0</v>
       </c>
-      <c r="AR12"/>
-      <c r="AS12">
+      <c r="AT12"/>
+      <c r="AU12">
         <v>20980.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>20980.0</v>
       </c>
     </row>
-    <row r="13" spans="1:46">
+    <row r="13" spans="1:48">
       <c r="A13" t="s">
         <v>25</v>
       </c>
       <c r="B13">
+        <v>39000.0</v>
+      </c>
+      <c r="C13">
+        <v>39000.0</v>
+      </c>
+      <c r="D13">
         <v>32000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>32000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>31000.0</v>
       </c>
       <c r="F13">
         <v>31000.0</v>
       </c>
       <c r="G13">
+        <v>31000.0</v>
+      </c>
+      <c r="H13">
+        <v>31000.0</v>
+      </c>
+      <c r="I13">
         <v>28000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>28000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>27000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>26000.0</v>
       </c>
       <c r="L13">
         <v>26000.0</v>
       </c>
       <c r="M13">
-        <v>24000.0</v>
+        <v>26000.0</v>
       </c>
       <c r="N13">
-        <v>24000.0</v>
+        <v>26000.0</v>
       </c>
       <c r="O13">
         <v>24000.0</v>
       </c>
       <c r="P13">
-        <v>23000.0</v>
+        <v>24000.0</v>
       </c>
       <c r="Q13">
-        <v>23000.0</v>
+        <v>24000.0</v>
       </c>
       <c r="R13">
         <v>23000.0</v>
       </c>
       <c r="S13">
         <v>23000.0</v>
       </c>
       <c r="T13">
         <v>23000.0</v>
       </c>
       <c r="U13">
         <v>23000.0</v>
       </c>
       <c r="V13">
+        <v>23000.0</v>
+      </c>
+      <c r="W13">
+        <v>23000.0</v>
+      </c>
+      <c r="X13">
         <v>22000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>21000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>20000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>18000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>17000.0</v>
       </c>
       <c r="AB13">
         <v>17000.0</v>
       </c>
       <c r="AC13">
+        <v>17000.0</v>
+      </c>
+      <c r="AD13">
+        <v>17000.0</v>
+      </c>
+      <c r="AE13">
         <v>15000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>15000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>12000.0</v>
       </c>
       <c r="AG13">
         <v>12000.0</v>
       </c>
       <c r="AH13">
         <v>12000.0</v>
       </c>
       <c r="AI13">
         <v>12000.0</v>
       </c>
       <c r="AJ13">
         <v>12000.0</v>
       </c>
       <c r="AK13">
         <v>12000.0</v>
       </c>
       <c r="AL13">
         <v>12000.0</v>
       </c>
       <c r="AM13">
         <v>12000.0</v>
       </c>
       <c r="AN13">
+        <v>12000.0</v>
+      </c>
+      <c r="AO13">
+        <v>12000.0</v>
+      </c>
+      <c r="AP13">
         <v>2000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AQ13">
         <v>1617.0</v>
       </c>
-      <c r="AP13">
+      <c r="AR13">
         <v>1617.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AS13">
         <v>1233.0</v>
       </c>
-      <c r="AR13"/>
-[...1 lines deleted...]
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13">
         <v>1233.0</v>
       </c>
     </row>
-    <row r="14" spans="1:46">
+    <row r="14" spans="1:48">
       <c r="A14" t="s">
         <v>26</v>
       </c>
       <c r="B14">
+        <v>38647000.0</v>
+      </c>
+      <c r="C14">
+        <v>35256000.0</v>
+      </c>
+      <c r="D14">
         <v>31590000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>31128000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>30397000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>30243000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>27217000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>27406000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>26467000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>26038000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>25404000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>25255000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>24677000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>23660000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>23538000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>23294000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>22936000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>22853000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>22751000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>22629000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>22492000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>22090000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>20908000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>19337000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>17975000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>16760000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>16606000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>16567000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>15423000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>14782000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>14364000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>12117000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>12078000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>12041000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>12161000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>12161000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>11616000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>12034000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>12025000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>7382000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>11323226.0</v>
       </c>
       <c r="AP14">
         <v>11323226.0</v>
       </c>
       <c r="AQ14">
         <v>11323226.0</v>
       </c>
       <c r="AR14">
         <v>11323226.0</v>
       </c>
       <c r="AS14">
         <v>11323226.0</v>
       </c>
       <c r="AT14">
+        <v>11323226.0</v>
+      </c>
+      <c r="AU14">
+        <v>11323226.0</v>
+      </c>
+      <c r="AV14">
         <v>1233268.0</v>
       </c>
     </row>
-    <row r="15" spans="1:46">
+    <row r="15" spans="1:48">
       <c r="A15" t="s">
         <v>27</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15">
         <v>26000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>24000.0</v>
       </c>
       <c r="O15">
         <v>24000.0</v>
       </c>
       <c r="P15">
-        <v>23000.0</v>
+        <v>24000.0</v>
       </c>
       <c r="Q15">
-        <v>23000.0</v>
+        <v>24000.0</v>
       </c>
       <c r="R15">
         <v>23000.0</v>
       </c>
       <c r="S15">
         <v>23000.0</v>
       </c>
       <c r="T15">
         <v>23000.0</v>
       </c>
       <c r="U15">
         <v>23000.0</v>
       </c>
       <c r="V15">
+        <v>23000.0</v>
+      </c>
+      <c r="W15">
+        <v>23000.0</v>
+      </c>
+      <c r="X15">
         <v>22000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>21000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>20000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>18000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>17000.0</v>
       </c>
       <c r="AB15">
         <v>17000.0</v>
       </c>
       <c r="AC15">
+        <v>17000.0</v>
+      </c>
+      <c r="AD15">
+        <v>17000.0</v>
+      </c>
+      <c r="AE15">
         <v>15000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>15000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>12000.0</v>
       </c>
       <c r="AG15">
         <v>12000.0</v>
       </c>
       <c r="AH15">
         <v>12000.0</v>
       </c>
       <c r="AI15">
         <v>12000.0</v>
       </c>
       <c r="AJ15">
         <v>12000.0</v>
       </c>
       <c r="AK15">
         <v>12000.0</v>
       </c>
       <c r="AL15">
         <v>12000.0</v>
       </c>
       <c r="AM15">
         <v>12000.0</v>
       </c>
       <c r="AN15">
+        <v>12000.0</v>
+      </c>
+      <c r="AO15">
+        <v>12000.0</v>
+      </c>
+      <c r="AP15">
         <v>2000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>1617.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>1617.0</v>
       </c>
-      <c r="AQ15"/>
-      <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
-    </row>
-    <row r="16" spans="1:46">
+      <c r="AU15"/>
+      <c r="AV15"/>
+    </row>
+    <row r="16" spans="1:48">
       <c r="A16" t="s">
         <v>28</v>
       </c>
-      <c r="B16">
+      <c r="B16"/>
+      <c r="C16">
+        <v>96000.0</v>
+      </c>
+      <c r="D16">
         <v>7000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>144000.0</v>
       </c>
-      <c r="D16"/>
-[...1 lines deleted...]
-      <c r="F16">
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16">
         <v>4000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>8000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>13000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>17000.0</v>
       </c>
-      <c r="J16"/>
-      <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
-      <c r="O16">
+      <c r="O16"/>
+      <c r="P16"/>
+      <c r="Q16">
         <v>1000.0</v>
       </c>
-      <c r="P16"/>
-      <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
-      <c r="Z16">
-[...1 lines deleted...]
-      </c>
+      <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16">
+        <v>37000.0</v>
+      </c>
+      <c r="AC16"/>
+      <c r="AD16">
         <v>16000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>34000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>55000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>75000.0</v>
       </c>
-      <c r="AF16"/>
-      <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
-    </row>
-    <row r="17" spans="1:46">
+      <c r="AU16"/>
+      <c r="AV16"/>
+    </row>
+    <row r="17" spans="1:48">
       <c r="A17" t="s">
         <v>29</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
-    </row>
-    <row r="18" spans="1:46">
+      <c r="AU17"/>
+      <c r="AV17"/>
+    </row>
+    <row r="18" spans="1:48">
       <c r="A18" t="s">
         <v>30</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
-      <c r="AE18">
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18">
         <v>73000.0</v>
       </c>
-      <c r="AF18">
-[...4 lines deleted...]
-      </c>
       <c r="AH18">
         <v>0.0</v>
       </c>
       <c r="AI18">
         <v>0.0</v>
       </c>
       <c r="AJ18">
         <v>0.0</v>
       </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
         <v>0.0</v>
       </c>
       <c r="AM18">
         <v>0.0</v>
       </c>
       <c r="AN18">
         <v>0.0</v>
       </c>
-      <c r="AO18"/>
+      <c r="AO18">
+        <v>0.0</v>
+      </c>
       <c r="AP18">
+        <v>0.0</v>
+      </c>
+      <c r="AQ18"/>
+      <c r="AR18">
         <v>145000.0</v>
       </c>
-      <c r="AQ18"/>
-      <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
-    </row>
-    <row r="19" spans="1:46">
+      <c r="AU18"/>
+      <c r="AV18"/>
+    </row>
+    <row r="19" spans="1:48">
       <c r="A19" t="s">
         <v>31</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
-    </row>
-    <row r="20" spans="1:46">
+      <c r="AU19"/>
+      <c r="AV19"/>
+    </row>
+    <row r="20" spans="1:48">
       <c r="A20" t="s">
         <v>32</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...4 lines deleted...]
-      </c>
+      <c r="AE20"/>
+      <c r="AF20"/>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
-      <c r="AO20"/>
-      <c r="AP20"/>
+      <c r="AO20">
+        <v>0.0</v>
+      </c>
+      <c r="AP20">
+        <v>0.0</v>
+      </c>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
-    </row>
-    <row r="21" spans="1:46">
+      <c r="AU20"/>
+      <c r="AV20"/>
+    </row>
+    <row r="21" spans="1:48">
       <c r="A21" t="s">
         <v>33</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
-      <c r="AE21">
-[...4 lines deleted...]
-      </c>
+      <c r="AE21"/>
+      <c r="AF21"/>
       <c r="AG21">
         <v>0.0</v>
       </c>
       <c r="AH21">
         <v>0.0</v>
       </c>
       <c r="AI21">
         <v>0.0</v>
       </c>
       <c r="AJ21">
         <v>0.0</v>
       </c>
       <c r="AK21">
         <v>0.0</v>
       </c>
       <c r="AL21">
         <v>0.0</v>
       </c>
       <c r="AM21">
         <v>0.0</v>
       </c>
       <c r="AN21">
         <v>0.0</v>
       </c>
-      <c r="AO21"/>
-      <c r="AP21"/>
+      <c r="AO21">
+        <v>0.0</v>
+      </c>
+      <c r="AP21">
+        <v>0.0</v>
+      </c>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
-    </row>
-    <row r="22" spans="1:46">
+      <c r="AU21"/>
+      <c r="AV21"/>
+    </row>
+    <row r="22" spans="1:48">
       <c r="A22" t="s">
         <v>34</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
-      <c r="AA22">
-[...1 lines deleted...]
-      </c>
+      <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22">
         <v>1.0</v>
       </c>
       <c r="AD22"/>
       <c r="AE22">
         <v>1.0</v>
       </c>
-      <c r="AF22">
-[...1 lines deleted...]
-      </c>
+      <c r="AF22"/>
       <c r="AG22">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
-      <c r="AO22"/>
-      <c r="AP22"/>
+      <c r="AO22">
+        <v>0.0</v>
+      </c>
+      <c r="AP22">
+        <v>0.0</v>
+      </c>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
-    </row>
-    <row r="23" spans="1:46">
+      <c r="AU22"/>
+      <c r="AV22"/>
+    </row>
+    <row r="23" spans="1:48">
       <c r="A23" t="s">
         <v>35</v>
       </c>
       <c r="B23">
+        <v>40223000.0</v>
+      </c>
+      <c r="C23">
+        <v>43621000.0</v>
+      </c>
+      <c r="D23">
         <v>21093000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>21941000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>24084000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>26252000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>29124000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>20140000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>21868000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>22934000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>24029000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>24829000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>28989000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>22135000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>26729000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>29359000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>28782000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>32276000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>36060000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>39651000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>36668000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>39289000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>39395000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>26763000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>18825000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>12152000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>15240000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>17449000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>19801000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>15920000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>19357000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>10408000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>12724000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>15029000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>17807000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>19806000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>21985000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>24188000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>26879000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>28411000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>5687000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>1799805.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>3420282.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>4681916.0</v>
       </c>
-      <c r="AR23"/>
-      <c r="AS23">
+      <c r="AT23"/>
+      <c r="AU23">
         <v>-7301383.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>81350.0</v>
       </c>
     </row>
-    <row r="24" spans="1:46">
+    <row r="24" spans="1:48">
       <c r="A24" t="s">
         <v>36</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
-      <c r="AC24">
-[...1 lines deleted...]
-      </c>
+      <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24">
-        <v>0.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>116000.0</v>
+      </c>
+      <c r="AF24"/>
       <c r="AG24">
         <v>0.0</v>
       </c>
       <c r="AH24">
         <v>0.0</v>
       </c>
       <c r="AI24">
         <v>0.0</v>
       </c>
       <c r="AJ24">
         <v>0.0</v>
       </c>
       <c r="AK24">
         <v>0.0</v>
       </c>
       <c r="AL24">
         <v>0.0</v>
       </c>
       <c r="AM24">
         <v>0.0</v>
       </c>
       <c r="AN24">
         <v>0.0</v>
       </c>
-      <c r="AO24"/>
-      <c r="AP24"/>
+      <c r="AO24">
+        <v>0.0</v>
+      </c>
+      <c r="AP24">
+        <v>0.0</v>
+      </c>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
-      <c r="AT24">
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24">
         <v>6607000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:46">
+    <row r="25" spans="1:48">
       <c r="A25" t="s">
         <v>37</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
-    </row>
-    <row r="26" spans="1:46">
+      <c r="AU25"/>
+      <c r="AV25"/>
+    </row>
+    <row r="26" spans="1:48">
       <c r="A26" t="s">
         <v>38</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
-    </row>
-    <row r="27" spans="1:46">
+      <c r="AU26"/>
+      <c r="AV26"/>
+    </row>
+    <row r="27" spans="1:48">
       <c r="A27" t="s">
         <v>39</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
-    </row>
-    <row r="28" spans="1:46">
+      <c r="AU27"/>
+      <c r="AV27"/>
+    </row>
+    <row r="28" spans="1:48">
       <c r="A28" t="s">
         <v>40</v>
       </c>
       <c r="B28">
-        <v>-17219000.0</v>
+        <v>-13982000.0</v>
       </c>
       <c r="C28">
+        <v>-12857000.0</v>
+      </c>
+      <c r="D28">
+        <v>-17931000.0</v>
+      </c>
+      <c r="E28">
         <v>-19528000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-20754000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-22512000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-23794000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-11444000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-11597000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-11561000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-8954000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-8667000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-8512000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-7473000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-16306000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-18131000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-15963000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-18243000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-22162000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-24690000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-33279000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-35655000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-37250000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-24574000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-17887000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-11274000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-14719000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-16613000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-18897000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-14883000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-18933000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-9957000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-12254000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-14547000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-17369000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-19606000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-21725000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-23812000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-26718000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-28189000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>15054000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>13118285.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>11228297.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>10905590.0</v>
       </c>
-      <c r="AR28"/>
-      <c r="AS28">
+      <c r="AT28"/>
+      <c r="AU28">
         <v>20980.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>6587065.0</v>
       </c>
     </row>
-    <row r="29" spans="1:46">
+    <row r="29" spans="1:48">
       <c r="A29" t="s">
         <v>41</v>
       </c>
       <c r="B29">
+        <v>37075000.0</v>
+      </c>
+      <c r="C29">
+        <v>40550000.0</v>
+      </c>
+      <c r="D29">
         <v>18381000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>19030000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>21291000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>23283000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>25077000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>15893000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>17479000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>18407000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>18170000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>19464000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>23239000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>16533000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>20314000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>22679000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>21750000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>25187000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>28381000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>31482000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>34689000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>37214000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>37345000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>24732000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>17578000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>11059000.0</v>
       </c>
-      <c r="Z29"/>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
-    </row>
-    <row r="30" spans="1:46">
+      <c r="AU29"/>
+      <c r="AV29"/>
+    </row>
+    <row r="30" spans="1:48">
       <c r="A30" t="s">
         <v>42</v>
       </c>
       <c r="B30">
+        <v>58000.0</v>
+      </c>
+      <c r="C30">
+        <v>180000.0</v>
+      </c>
+      <c r="D30">
         <v>54000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>201000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>63000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>81000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>79000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>62000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>80000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>73000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>629000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>56000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>50000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>46000.0</v>
       </c>
-      <c r="N30"/>
-      <c r="O30"/>
       <c r="P30"/>
-      <c r="Q30">
+      <c r="Q30"/>
+      <c r="R30"/>
+      <c r="S30">
         <v>300000.0</v>
       </c>
-      <c r="R30"/>
-      <c r="S30"/>
       <c r="T30"/>
-      <c r="U30">
+      <c r="U30"/>
+      <c r="V30"/>
+      <c r="W30">
         <v>66000.0</v>
       </c>
-      <c r="V30"/>
-      <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
-      <c r="Z30">
-[...2 lines deleted...]
-      <c r="AA30">
+      <c r="Z30"/>
+      <c r="AA30"/>
+      <c r="AB30">
+        <v>0.0</v>
+      </c>
+      <c r="AC30">
         <v>187000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>51000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>50000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>185000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>75000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>96000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>110000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>110000.0</v>
       </c>
-      <c r="AI30"/>
-      <c r="AJ30"/>
       <c r="AK30"/>
       <c r="AL30"/>
       <c r="AM30"/>
       <c r="AN30"/>
       <c r="AO30"/>
       <c r="AP30"/>
       <c r="AQ30"/>
       <c r="AR30"/>
       <c r="AS30"/>
       <c r="AT30"/>
-    </row>
-    <row r="31" spans="1:46">
+      <c r="AU30"/>
+      <c r="AV30"/>
+    </row>
+    <row r="31" spans="1:48">
       <c r="A31" t="s">
         <v>43</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31"/>
+      <c r="N31">
         <v>23239000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>16533000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>20314000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>22679000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>21750000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>25187000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>28381000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>31482000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>34689000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>37214000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>37345000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>24732000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>17578000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>11059000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>13772000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>16169000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>18457000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>14906000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>17746000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>8957000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>11762000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>14312000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>16858000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>18944000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>21312000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>23514000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>25848000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>27933000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>-17914000.0</v>
       </c>
-      <c r="AO31"/>
-      <c r="AP31">
+      <c r="AQ31"/>
+      <c r="AR31">
         <v>-13121000.0</v>
       </c>
-      <c r="AQ31"/>
-      <c r="AR31"/>
       <c r="AS31"/>
-      <c r="AT31">
+      <c r="AT31"/>
+      <c r="AU31"/>
+      <c r="AV31">
         <v>-7301383.0</v>
       </c>
     </row>
-    <row r="32" spans="1:46">
+    <row r="32" spans="1:48">
       <c r="A32" t="s">
         <v>44</v>
       </c>
       <c r="B32">
+        <v>36664000.0</v>
+      </c>
+      <c r="C32">
+        <v>39883000.0</v>
+      </c>
+      <c r="D32">
         <v>17602000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>18129000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>19955000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>21683000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>23516000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>14406000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>15802000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>16763000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>16590000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>17886000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>21561000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>14911000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>18694000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>21072000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>19693000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>23103000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>26255000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>29313000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>33870000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>36428000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>36626000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>24078000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>16973000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>10415000.0</v>
       </c>
-      <c r="Z32"/>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
-    </row>
-    <row r="33" spans="1:46">
+      <c r="AU32"/>
+      <c r="AV32"/>
+    </row>
+    <row r="33" spans="1:48">
       <c r="A33" t="s">
         <v>45</v>
       </c>
       <c r="B33">
-        <v>1490999.0</v>
+        <v>1271000.0</v>
       </c>
       <c r="C33">
+        <v>1563000.0</v>
+      </c>
+      <c r="D33">
+        <v>1491000.0</v>
+      </c>
+      <c r="E33">
         <v>901000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>1335999.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>1713000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>2032000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>2348000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>2921999.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>3269000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>3625000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>3992000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>4454000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>4780000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>5127000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>5475000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>6294000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>6679000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>7052000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>7433000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>1667999.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>1673999.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>1321000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>1285000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>605000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>644000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>237000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>283000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>328000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>364000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>69000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>149000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>78000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>81000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>80000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>69000.0</v>
       </c>
       <c r="AK33">
         <v>68000.0</v>
       </c>
       <c r="AL33">
+        <v>69000.0</v>
+      </c>
+      <c r="AM33">
+        <v>68000.0</v>
+      </c>
+      <c r="AN33">
         <v>65000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>67000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>294000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>239412.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>160202.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>16419.0</v>
       </c>
-      <c r="AR33"/>
-      <c r="AS33">
+      <c r="AT33"/>
+      <c r="AU33">
         <v>-20980.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>21239.0</v>
       </c>
     </row>
-    <row r="34" spans="1:46">
+    <row r="34" spans="1:48">
       <c r="A34" t="s">
         <v>46</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
-      <c r="L34">
+      <c r="L34"/>
+      <c r="M34"/>
+      <c r="N34">
         <v>2776000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>3158000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>3507000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>3868000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>4237000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>4595000.0</v>
       </c>
-      <c r="R34">
+      <c r="T34">
         <v>4926000.0</v>
       </c>
-      <c r="S34">
+      <c r="U34">
         <v>5264000.0</v>
       </c>
-      <c r="T34">
+      <c r="V34">
         <v>849000.0</v>
       </c>
-      <c r="U34">
+      <c r="W34">
         <v>888000.0</v>
       </c>
-      <c r="V34">
+      <c r="X34">
         <v>602000.0</v>
       </c>
-      <c r="W34">
+      <c r="Y34">
         <v>631000.0</v>
       </c>
-      <c r="X34">
+      <c r="Z34">
         <v>78000.0</v>
       </c>
-      <c r="Y34"/>
-[...1 lines deleted...]
-      <c r="AA34">
+      <c r="AA34"/>
+      <c r="AB34"/>
+      <c r="AC34">
         <v>40000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AD34">
         <v>78000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AE34">
         <v>116000.0</v>
       </c>
-      <c r="AD34"/>
-      <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
-    </row>
-    <row r="35" spans="1:46">
+      <c r="AU34"/>
+      <c r="AV34"/>
+    </row>
+    <row r="35" spans="1:48">
       <c r="A35" t="s">
         <v>47</v>
       </c>
       <c r="B35">
+        <v>860000.0</v>
+      </c>
+      <c r="C35">
+        <v>896000.0</v>
+      </c>
+      <c r="D35">
         <v>712000.0</v>
       </c>
-      <c r="C35">
-[...4 lines deleted...]
-      </c>
       <c r="E35">
+        <v>0.0</v>
+      </c>
+      <c r="F35">
+        <v>0.0</v>
+      </c>
+      <c r="G35">
         <v>113000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>471000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>861000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>1245000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>1625000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>2045000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>2414000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>2776000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>3158000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>3507000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>3868000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>4237000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>4595000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>4926000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>5264000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>849000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>888000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>601999.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>631000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>583000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>429000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>964000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>40000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>78000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>116000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>1208000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>1022000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>623000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>434000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>751000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>576000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>396000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>379000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>678000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>201000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>23181000.0</v>
       </c>
-      <c r="AO35"/>
-      <c r="AP35"/>
       <c r="AQ35"/>
       <c r="AR35"/>
       <c r="AS35"/>
-      <c r="AT35">
+      <c r="AT35"/>
+      <c r="AU35"/>
+      <c r="AV35">
         <v>6608045.0</v>
       </c>
     </row>
-    <row r="36" spans="1:46">
+    <row r="36" spans="1:48">
       <c r="A36" t="s">
         <v>48</v>
       </c>
       <c r="B36">
-        <v>13999.0</v>
+        <v>14000.0</v>
       </c>
       <c r="C36">
         <v>14000.0</v>
       </c>
       <c r="D36">
+        <v>14000.0</v>
+      </c>
+      <c r="E36">
+        <v>14000.0</v>
+      </c>
+      <c r="F36">
         <v>43999.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>105000.0</v>
       </c>
       <c r="G36">
         <v>105000.0</v>
       </c>
       <c r="H36">
-        <v>104999.0</v>
+        <v>105000.0</v>
       </c>
       <c r="I36">
         <v>105000.0</v>
       </c>
       <c r="J36">
-        <v>105000.0</v>
+        <v>104999.0</v>
       </c>
       <c r="K36">
         <v>105000.0</v>
       </c>
       <c r="L36">
         <v>105000.0</v>
       </c>
       <c r="M36">
         <v>105000.0</v>
       </c>
       <c r="N36">
         <v>105000.0</v>
       </c>
       <c r="O36">
         <v>105000.0</v>
       </c>
       <c r="P36">
         <v>105000.0</v>
       </c>
       <c r="Q36">
         <v>105000.0</v>
       </c>
       <c r="R36">
         <v>105000.0</v>
       </c>
       <c r="S36">
         <v>105000.0</v>
       </c>
       <c r="T36">
+        <v>105000.0</v>
+      </c>
+      <c r="U36">
+        <v>105000.0</v>
+      </c>
+      <c r="V36">
         <v>463999.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>463999.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>463000.0</v>
       </c>
       <c r="X36">
         <v>463000.0</v>
       </c>
       <c r="Y36">
         <v>463000.0</v>
       </c>
       <c r="Z36">
-        <v>13000.0</v>
+        <v>463000.0</v>
       </c>
       <c r="AA36">
-        <v>13000.0</v>
+        <v>463000.0</v>
       </c>
       <c r="AB36">
         <v>13000.0</v>
       </c>
       <c r="AC36">
         <v>13000.0</v>
       </c>
       <c r="AD36">
         <v>13000.0</v>
       </c>
       <c r="AE36">
-        <v>86000.0</v>
+        <v>13000.0</v>
       </c>
       <c r="AF36">
         <v>13000.0</v>
       </c>
       <c r="AG36">
-        <v>13000.0</v>
+        <v>86000.0</v>
       </c>
       <c r="AH36">
         <v>13000.0</v>
       </c>
       <c r="AI36">
-        <v>37000.0</v>
+        <v>13000.0</v>
       </c>
       <c r="AJ36">
-        <v>37000.0</v>
+        <v>13000.0</v>
       </c>
       <c r="AK36">
         <v>37000.0</v>
       </c>
       <c r="AL36">
         <v>37000.0</v>
       </c>
       <c r="AM36">
         <v>37000.0</v>
       </c>
       <c r="AN36">
+        <v>37000.0</v>
+      </c>
+      <c r="AO36">
+        <v>37000.0</v>
+      </c>
+      <c r="AP36">
         <v>271000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AQ36">
         <v>217628.0</v>
       </c>
-      <c r="AP36">
+      <c r="AR36">
         <v>144669.0</v>
       </c>
-      <c r="AQ36"/>
-[...1 lines deleted...]
-      <c r="AS36">
+      <c r="AS36"/>
+      <c r="AT36"/>
+      <c r="AU36">
         <v>-20980.0</v>
       </c>
-      <c r="AT36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:46">
+      <c r="AV36"/>
+    </row>
+    <row r="37" spans="1:48">
       <c r="A37" t="s">
         <v>49</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-      <c r="AE37">
-[...4 lines deleted...]
-      </c>
+      <c r="AE37"/>
+      <c r="AF37"/>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
-      <c r="AO37"/>
-      <c r="AP37"/>
+      <c r="AO37">
+        <v>0.0</v>
+      </c>
+      <c r="AP37">
+        <v>0.0</v>
+      </c>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
-    </row>
-    <row r="38" spans="1:46">
+      <c r="AU37"/>
+      <c r="AV37"/>
+    </row>
+    <row r="38" spans="1:48">
       <c r="A38" t="s">
         <v>50</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
-      <c r="F38">
-[...1 lines deleted...]
-      </c>
+      <c r="F38"/>
       <c r="G38"/>
       <c r="H38">
+        <v>-403000.0</v>
+      </c>
+      <c r="I38"/>
+      <c r="J38">
         <v>1.0</v>
       </c>
-      <c r="I38"/>
-      <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
-      <c r="M38">
-[...4 lines deleted...]
-      </c>
+      <c r="M38"/>
+      <c r="N38"/>
       <c r="O38">
         <v>105000.0</v>
       </c>
       <c r="P38">
         <v>105000.0</v>
       </c>
       <c r="Q38">
         <v>105000.0</v>
       </c>
       <c r="R38">
         <v>105000.0</v>
       </c>
       <c r="S38">
         <v>105000.0</v>
       </c>
       <c r="T38">
+        <v>105000.0</v>
+      </c>
+      <c r="U38">
+        <v>105000.0</v>
+      </c>
+      <c r="V38">
         <v>464000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>464000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>463000.0</v>
       </c>
       <c r="X38">
         <v>463000.0</v>
       </c>
       <c r="Y38">
         <v>463000.0</v>
       </c>
       <c r="Z38">
-        <v>13000.0</v>
+        <v>463000.0</v>
       </c>
       <c r="AA38">
-        <v>13000.0</v>
+        <v>463000.0</v>
       </c>
       <c r="AB38">
         <v>13000.0</v>
       </c>
       <c r="AC38">
         <v>13000.0</v>
       </c>
       <c r="AD38">
         <v>13000.0</v>
       </c>
       <c r="AE38">
-        <v>86000.0</v>
+        <v>13000.0</v>
       </c>
       <c r="AF38">
         <v>13000.0</v>
       </c>
       <c r="AG38">
-        <v>13000.0</v>
+        <v>86000.0</v>
       </c>
       <c r="AH38">
         <v>13000.0</v>
       </c>
       <c r="AI38">
-        <v>37000.0</v>
+        <v>13000.0</v>
       </c>
       <c r="AJ38">
-        <v>37000.0</v>
+        <v>13000.0</v>
       </c>
       <c r="AK38">
         <v>37000.0</v>
       </c>
       <c r="AL38">
         <v>37000.0</v>
       </c>
       <c r="AM38">
         <v>37000.0</v>
       </c>
       <c r="AN38">
+        <v>37000.0</v>
+      </c>
+      <c r="AO38">
+        <v>37000.0</v>
+      </c>
+      <c r="AP38">
         <v>271000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AQ38">
         <v>218000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AR38">
         <v>144000.0</v>
       </c>
-      <c r="AQ38"/>
-      <c r="AR38"/>
       <c r="AS38"/>
       <c r="AT38"/>
-    </row>
-    <row r="39" spans="1:46">
+      <c r="AU38"/>
+      <c r="AV38"/>
+    </row>
+    <row r="39" spans="1:48">
       <c r="A39" t="s">
         <v>51</v>
       </c>
       <c r="B39">
+        <v>542000.0</v>
+      </c>
+      <c r="C39">
+        <v>788000.0</v>
+      </c>
+      <c r="D39">
         <v>338000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>517000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>659000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>335000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>240000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>388000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>578000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>328000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>244000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>392000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>650000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>303000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>418000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>597000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>650000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>846000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>309000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>429000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>659000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>811000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>132000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>181000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>255000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>118000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>132000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>179000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>608000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>369000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>340000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>227000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>592000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>401000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>496000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>132000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>191000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>308000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>192000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>310000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>126000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AQ39">
         <v>59009.0</v>
       </c>
-      <c r="AP39">
+      <c r="AR39">
         <v>63000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AS39">
         <v>44555.0</v>
       </c>
-      <c r="AR39"/>
-[...1 lines deleted...]
-      <c r="AT39">
+      <c r="AT39"/>
+      <c r="AU39"/>
+      <c r="AV39">
         <v>39131.0</v>
       </c>
     </row>
-    <row r="40" spans="1:46">
+    <row r="40" spans="1:48">
       <c r="A40" t="s">
         <v>52</v>
       </c>
       <c r="B40">
+        <v>1415000.0</v>
+      </c>
+      <c r="C40">
+        <v>995000.0</v>
+      </c>
+      <c r="D40">
         <v>818000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>1356000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>856000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>597000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>1567000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>1140000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>843000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>664000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>1604000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>928000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>796000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>534000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>1140000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>999000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>723000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>501000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>804000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>749000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>506000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>484000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>916000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>745000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>583000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>429000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>964000.0</v>
       </c>
-      <c r="AA40">
-[...4 lines deleted...]
-      </c>
       <c r="AC40">
-        <v>480000.0</v>
+        <v>888000.0</v>
       </c>
       <c r="AD40">
+        <v>896000.0</v>
+      </c>
+      <c r="AE40">
+        <v>484000.0</v>
+      </c>
+      <c r="AF40">
         <v>1208000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>1022000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>623000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>434000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>751000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>576000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>396000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>379000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>678000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>201000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>2860000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>99342.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>145037.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>149319.0</v>
       </c>
-      <c r="AR40"/>
-[...1 lines deleted...]
-      <c r="AT40">
+      <c r="AT40"/>
+      <c r="AU40"/>
+      <c r="AV40">
         <v>143754.0</v>
       </c>
     </row>
-    <row r="41" spans="1:46">
+    <row r="41" spans="1:48">
       <c r="A41" t="s">
         <v>53</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
-    </row>
-    <row r="42" spans="1:46">
+      <c r="AU41"/>
+      <c r="AV41"/>
+    </row>
+    <row r="42" spans="1:48">
       <c r="A42" t="s">
         <v>54</v>
       </c>
       <c r="B42">
+        <v>291157000.0</v>
+      </c>
+      <c r="C42">
+        <v>288301000.0</v>
+      </c>
+      <c r="D42">
         <v>260043000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>256267000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>252956000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>249981000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>246565000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>232726000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>229726000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>226288000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>221229000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>217946000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>216681000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>204825000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>203585000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>201678000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>196148000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>195104000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>194212000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>193148000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>192152000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>190951000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>187463000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>170975000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>160244000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>149948000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>149017000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>148368000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>147570000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>140387000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>139693000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>127708000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>127078000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>126457000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AJ42">
         <v>125911000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AK42">
         <v>125387000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AL42">
         <v>124471000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AM42">
         <v>123043000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AN42">
         <v>121833000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AO42">
         <v>120489000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AP42">
         <v>70556000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AQ42">
         <v>70508581.0</v>
       </c>
-      <c r="AP42">
+      <c r="AR42">
         <v>70452000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AS42">
         <v>68305613.0</v>
       </c>
-      <c r="AR42"/>
-[...1 lines deleted...]
-      <c r="AT42">
+      <c r="AT42"/>
+      <c r="AU42"/>
+      <c r="AV42">
         <v>66759366.0</v>
       </c>
     </row>
-    <row r="43" spans="1:46">
+    <row r="43" spans="1:48">
       <c r="A43" t="s">
         <v>55</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
-    </row>
-    <row r="44" spans="1:46">
+      <c r="AU43"/>
+      <c r="AV43"/>
+    </row>
+    <row r="44" spans="1:48">
       <c r="A44" t="s">
         <v>56</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...4 lines deleted...]
-      </c>
+      <c r="AE44"/>
+      <c r="AF44"/>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
-      <c r="AO44"/>
-      <c r="AP44"/>
+      <c r="AO44">
+        <v>0.0</v>
+      </c>
+      <c r="AP44">
+        <v>0.0</v>
+      </c>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
-    </row>
-    <row r="45" spans="1:46">
+      <c r="AU44"/>
+      <c r="AV44"/>
+    </row>
+    <row r="45" spans="1:48">
       <c r="A45" t="s">
         <v>57</v>
       </c>
       <c r="B45">
+        <v>1257000.0</v>
+      </c>
+      <c r="C45">
+        <v>1549000.0</v>
+      </c>
+      <c r="D45">
         <v>1907000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>887000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>1292000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>1608000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>2324000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>2243000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>2817000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>3164000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>3882000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>3887000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>4349000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>4675000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>5022000.0</v>
       </c>
-      <c r="O45">
+      <c r="Q45">
         <v>5370000.0</v>
       </c>
-      <c r="P45"/>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45">
         <v>1204000.0</v>
       </c>
-      <c r="U45">
+      <c r="W45">
         <v>1210000.0</v>
       </c>
-      <c r="V45">
+      <c r="X45">
         <v>858000.0</v>
       </c>
-      <c r="W45">
+      <c r="Y45">
         <v>822000.0</v>
       </c>
-      <c r="X45">
+      <c r="Z45">
         <v>142000.0</v>
       </c>
-      <c r="Y45">
+      <c r="AA45">
         <v>181000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AB45">
         <v>224000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AC45">
         <v>270000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AD45">
         <v>315000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AE45">
         <v>351000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AF45">
         <v>56000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AG45">
         <v>63000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AH45">
         <v>65000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AI45">
         <v>68000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AJ45">
         <v>67000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>32000.0</v>
       </c>
       <c r="AK45">
         <v>31000.0</v>
       </c>
       <c r="AL45">
+        <v>32000.0</v>
+      </c>
+      <c r="AM45">
+        <v>31000.0</v>
+      </c>
+      <c r="AN45">
         <v>28000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AO45">
         <v>30000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AP45">
         <v>23000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AQ45">
         <v>21784.0</v>
       </c>
-      <c r="AP45">
+      <c r="AR45">
         <v>15533.0</v>
       </c>
-      <c r="AQ45"/>
-      <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
-    </row>
-    <row r="46" spans="1:46">
+      <c r="AU45"/>
+      <c r="AV45"/>
+    </row>
+    <row r="46" spans="1:48">
       <c r="A46" t="s">
         <v>58</v>
       </c>
       <c r="B46">
+        <v>1257000.0</v>
+      </c>
+      <c r="C46">
+        <v>1549000.0</v>
+      </c>
+      <c r="D46">
         <v>1477000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>887000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>1292000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>1608000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>1927000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>2243000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>2817000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>3164000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>3520000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>3887000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>4349000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>4675000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>5022000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>5370000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>6189000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>6574000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>6947000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>7328000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>1204000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>1210000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>858000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>822000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>142000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>181000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>224000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>270000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>315000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>351000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>56000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>63000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>65000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>68000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>67000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>32000.0</v>
       </c>
       <c r="AK46">
         <v>31000.0</v>
       </c>
       <c r="AL46">
+        <v>32000.0</v>
+      </c>
+      <c r="AM46">
+        <v>31000.0</v>
+      </c>
+      <c r="AN46">
         <v>28000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>30000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>23000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>21784.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>15533.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>16419.0</v>
       </c>
-      <c r="AR46"/>
-[...1 lines deleted...]
-      <c r="AT46">
+      <c r="AT46"/>
+      <c r="AU46"/>
+      <c r="AV46">
         <v>21239.0</v>
       </c>
     </row>
-    <row r="47" spans="1:46">
+    <row r="47" spans="1:48">
       <c r="A47" t="s">
         <v>59</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47"/>
+      <c r="N47">
         <v>135000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>153000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>158000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>164000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>176000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>192000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>196000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>7328000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>1204000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>1210000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>153000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>87000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>142000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>181000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>224000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>270000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>315000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>351000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>56000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>63000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>65000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>68000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AJ47">
         <v>67000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>32000.0</v>
       </c>
       <c r="AK47">
         <v>31000.0</v>
       </c>
       <c r="AL47">
+        <v>32000.0</v>
+      </c>
+      <c r="AM47">
+        <v>31000.0</v>
+      </c>
+      <c r="AN47">
         <v>28000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AO47">
         <v>30000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AP47">
         <v>23000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AQ47">
         <v>22000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AR47">
         <v>16000.0</v>
       </c>
-      <c r="AQ47"/>
-      <c r="AR47"/>
       <c r="AS47"/>
-      <c r="AT47">
+      <c r="AT47"/>
+      <c r="AU47"/>
+      <c r="AV47">
         <v>21000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:46">
+    <row r="48" spans="1:48">
       <c r="A48" t="s">
         <v>60</v>
       </c>
       <c r="B48">
+        <v>-254103000.0</v>
+      </c>
+      <c r="C48">
+        <v>-247767000.0</v>
+      </c>
+      <c r="D48">
         <v>-241694000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-237269000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-231696000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-226729000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-221520000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-216863000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-212268000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-207907000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-203085000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-198505000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-193466000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-188314000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-183295000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-179023000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-174421000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-169940000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-165854000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-161689000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-157486000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-153760000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-150140000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-146264000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-142686000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-138907000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>-135262000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>-132216000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>-129130000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>-125496000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>-121962000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>-118763000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>-115328000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>-112157000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>-109065000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>-106455000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>-103171000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>-99541000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>-95997000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>-92568000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>-88472000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>-85874809.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>-83386623.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>-79298576.0</v>
       </c>
-      <c r="AR48"/>
-[...1 lines deleted...]
-      <c r="AT48">
+      <c r="AT48"/>
+      <c r="AU48"/>
+      <c r="AV48">
         <v>-73874482.0</v>
       </c>
     </row>
-    <row r="49" spans="1:46">
+    <row r="49" spans="1:48">
       <c r="A49" t="s">
         <v>61</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49">
         <v>-193466000.0</v>
       </c>
-      <c r="M49">
+      <c r="O49">
         <v>-188314000.0</v>
       </c>
-      <c r="N49">
+      <c r="P49">
         <v>-183295000.0</v>
       </c>
-      <c r="O49">
+      <c r="Q49">
         <v>-179023000.0</v>
       </c>
-      <c r="P49">
+      <c r="R49">
         <v>-174421000.0</v>
       </c>
-      <c r="Q49">
+      <c r="S49">
         <v>-169940000.0</v>
       </c>
-      <c r="R49">
+      <c r="T49">
         <v>-165854000.0</v>
       </c>
-      <c r="S49">
+      <c r="U49">
         <v>-161689000.0</v>
       </c>
-      <c r="T49">
+      <c r="V49">
         <v>-157486000.0</v>
       </c>
-      <c r="U49">
+      <c r="W49">
         <v>-153760000.0</v>
       </c>
-      <c r="V49">
+      <c r="X49">
         <v>-150140000.0</v>
       </c>
-      <c r="W49">
+      <c r="Y49">
         <v>-146264000.0</v>
       </c>
-      <c r="X49">
+      <c r="Z49">
         <v>-142686000.0</v>
       </c>
-      <c r="Y49">
+      <c r="AA49">
         <v>-138907000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AB49">
         <v>-135262000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AC49">
         <v>-132216000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AD49">
         <v>-129130000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AE49">
         <v>-125496000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AF49">
         <v>-121962000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AG49">
         <v>-118763000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AH49">
         <v>-115328000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AI49">
         <v>-112157000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AJ49">
         <v>-109065000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AK49">
         <v>-106455000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AL49">
         <v>-103171000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AM49">
         <v>-99541000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AN49">
         <v>-95997000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AO49">
         <v>-92568000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AP49">
         <v>-88472000.0</v>
       </c>
-      <c r="AO49"/>
-      <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
-    </row>
-    <row r="50" spans="1:46">
+      <c r="AU49"/>
+      <c r="AV49"/>
+    </row>
+    <row r="50" spans="1:48">
       <c r="A50" t="s">
         <v>62</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
-      <c r="AC50">
+      <c r="AC50"/>
+      <c r="AD50"/>
+      <c r="AE50">
         <v>138000.0</v>
       </c>
-      <c r="AD50"/>
-      <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
-      <c r="AP50">
+      <c r="AP50"/>
+      <c r="AQ50"/>
+      <c r="AR50">
         <v>16095000.0</v>
       </c>
-      <c r="AQ50"/>
-      <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50">
         <v>6608045.0</v>
       </c>
     </row>
-    <row r="51" spans="1:46">
+    <row r="51" spans="1:48">
       <c r="A51" t="s">
         <v>63</v>
       </c>
       <c r="B51">
-        <v>1991000.0</v>
+        <v>1164000.0</v>
       </c>
       <c r="C51">
+        <v>1303000.0</v>
+      </c>
+      <c r="D51">
+        <v>1279000.0</v>
+      </c>
+      <c r="E51">
         <v>794000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>1272000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>1611000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>1984000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>2313000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>2887000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>3245000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>3637000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>3975000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>4392000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>4645000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>4878000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>5156000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>5875000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>6208000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>6537000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>7099000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>1062000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>1083000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>692000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>723000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>78000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>116000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>152000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>187000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>221000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>254000.0</v>
       </c>
-      <c r="AD51"/>
-      <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
       <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
       <c r="AM51"/>
-      <c r="AN51">
+      <c r="AN51"/>
+      <c r="AO51"/>
+      <c r="AP51">
         <v>20321000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AQ51">
         <v>14619669.0</v>
       </c>
-      <c r="AP51">
+      <c r="AR51">
         <v>14425240.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AS51">
         <v>15526532.0</v>
       </c>
-      <c r="AR51"/>
-[...1 lines deleted...]
-      <c r="AT51">
+      <c r="AT51"/>
+      <c r="AU51"/>
+      <c r="AV51">
         <v>6608045.0</v>
       </c>
     </row>
-    <row r="52" spans="1:46">
+    <row r="52" spans="1:48">
       <c r="A52" t="s">
         <v>64</v>
       </c>
       <c r="B52">
+        <v>304000.0</v>
+      </c>
+      <c r="C52">
+        <v>407000.0</v>
+      </c>
+      <c r="D52">
         <v>567000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>794000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>1272000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>1498000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>1513000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>1452000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>1642000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>1620000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>1592000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>1561000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>1616000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>1487000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>1371000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>1288000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>1638000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>1613000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>1611000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>1835000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>213000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>195000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>90000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>92000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>78000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>116000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>152000.0</v>
       </c>
-      <c r="AA52">
-[...4 lines deleted...]
-      </c>
       <c r="AC52">
-        <v>276000.0</v>
-[...2 lines deleted...]
-      <c r="AE52"/>
+        <v>147000.0</v>
+      </c>
+      <c r="AD52">
+        <v>143000.0</v>
+      </c>
+      <c r="AE52">
+        <v>138000.0</v>
+      </c>
       <c r="AF52"/>
       <c r="AG52"/>
       <c r="AH52"/>
       <c r="AI52"/>
       <c r="AJ52"/>
       <c r="AK52"/>
       <c r="AL52"/>
       <c r="AM52"/>
-      <c r="AN52">
+      <c r="AN52"/>
+      <c r="AO52"/>
+      <c r="AP52">
         <v>20321000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AQ52">
         <v>16657046.0</v>
       </c>
-      <c r="AP52">
+      <c r="AR52">
         <v>16095000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AS52">
         <v>15526532.0</v>
       </c>
-      <c r="AR52"/>
-[...1 lines deleted...]
-      <c r="AT52">
+      <c r="AT52"/>
+      <c r="AU52"/>
+      <c r="AV52">
         <v>6608045.0</v>
       </c>
     </row>
-    <row r="53" spans="1:46">
+    <row r="53" spans="1:48">
       <c r="A53" t="s">
         <v>65</v>
       </c>
       <c r="B53">
-        <v>0.0</v>
+        <v>23206000.0</v>
       </c>
       <c r="C53">
-        <v>0.0</v>
+        <v>26930000.0</v>
       </c>
       <c r="D53">
         <v>0.0</v>
       </c>
       <c r="E53">
         <v>0.0</v>
       </c>
       <c r="F53">
+        <v>0.0</v>
+      </c>
+      <c r="G53">
+        <v>0.0</v>
+      </c>
+      <c r="H53">
         <v>995000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>3585000.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>3804000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>4458000.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>6940000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>7747000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>10931000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>4934000.0</v>
       </c>
-      <c r="N53">
-[...3 lines deleted...]
-      <c r="P53"/>
+      <c r="P53">
+        <v>0.0</v>
+      </c>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
-      <c r="AE53">
-[...4 lines deleted...]
-      </c>
+      <c r="AE53"/>
+      <c r="AF53"/>
       <c r="AG53">
         <v>0.0</v>
       </c>
       <c r="AH53">
         <v>0.0</v>
       </c>
       <c r="AI53">
         <v>0.0</v>
       </c>
       <c r="AJ53">
         <v>0.0</v>
       </c>
       <c r="AK53">
         <v>0.0</v>
       </c>
       <c r="AL53">
         <v>0.0</v>
       </c>
       <c r="AM53">
         <v>0.0</v>
       </c>
       <c r="AN53">
-        <v>15000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AO53">
-        <v>15000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AP53">
         <v>15000.0</v>
       </c>
-      <c r="AQ53"/>
-[...1 lines deleted...]
-      <c r="AS53">
+      <c r="AQ53">
+        <v>15000.0</v>
+      </c>
+      <c r="AR53">
+        <v>15000.0</v>
+      </c>
+      <c r="AS53"/>
+      <c r="AT53"/>
+      <c r="AU53">
         <v>41960.0</v>
       </c>
-      <c r="AT53">
+      <c r="AV53">
         <v>15000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:46">
+    <row r="54" spans="1:48">
       <c r="A54" t="s">
         <v>66</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...4 lines deleted...]
-      </c>
+      <c r="AE54"/>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
-      <c r="AO54"/>
-      <c r="AP54"/>
+      <c r="AO54">
+        <v>0.0</v>
+      </c>
+      <c r="AP54">
+        <v>0.0</v>
+      </c>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
-    </row>
-    <row r="55" spans="1:46">
+      <c r="AU54"/>
+      <c r="AV54"/>
+    </row>
+    <row r="55" spans="1:48">
       <c r="A55" t="s">
         <v>67</v>
       </c>
       <c r="B55">
+        <v>40223000.0</v>
+      </c>
+      <c r="C55">
+        <v>43621000.0</v>
+      </c>
+      <c r="D55">
         <v>21093000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>21941000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>24084000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>26252000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>29124000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>20140000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>21868000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>22934000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>24029000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>24829000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>28989000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>22135000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>26729000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>29359000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>28782000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>32276000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>36060000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>39651000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>36668000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>39289000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>39395000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>26763000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>18825000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>12152000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>15240000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>17449000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>19801000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>15920000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>19357000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>10408000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>12724000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>15029000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>17807000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>19806000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>21985000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>24188000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>26879000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>28411000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>5687000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>1799805.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>3420282.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>4681916.0</v>
       </c>
-      <c r="AR55"/>
-[...1 lines deleted...]
-      <c r="AT55">
+      <c r="AT55"/>
+      <c r="AU55"/>
+      <c r="AV55">
         <v>81350.0</v>
       </c>
     </row>
-    <row r="56" spans="1:46">
+    <row r="56" spans="1:48">
       <c r="A56" t="s">
         <v>68</v>
       </c>
       <c r="B56">
+        <v>38952000.0</v>
+      </c>
+      <c r="C56">
+        <v>42058000.0</v>
+      </c>
+      <c r="D56">
         <v>19602000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>21040000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>22748000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>24539000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>27092000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>17792000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>18946000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>19665000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>20404000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>20837000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>24535000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>17355000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>21602000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>23884000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>22488000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>25597000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>29008000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>32218000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>35000000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>37615000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>38074000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>25478000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>18220000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>11508000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>15003000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>17166000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>19473000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>15556000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>19288000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>10259000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>12646000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>14948000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>17727000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>19738000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>21916000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>24120000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>26814000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>28344000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>5393000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>1560393.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>3260080.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>4665497.0</v>
       </c>
-      <c r="AR56"/>
-      <c r="AS56">
+      <c r="AT56"/>
+      <c r="AU56">
         <v>20980.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>60111.0</v>
       </c>
     </row>
-    <row r="57" spans="1:46">
+    <row r="57" spans="1:48">
       <c r="A57" t="s">
         <v>69</v>
       </c>
       <c r="B57">
+        <v>2288000.0</v>
+      </c>
+      <c r="C57">
+        <v>2175000.0</v>
+      </c>
+      <c r="D57">
         <v>2000000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>2911000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>2793000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>2856000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>3576000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>3386000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>3144000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>2902000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>3814000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>2951000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>2974000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>2444000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>2908000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>2812000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>2795000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>2494000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>2753000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>2905000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>1130000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>1187000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>1448000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>1400000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>1247000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>1093000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>1468000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>1240000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>1266000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>898000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>1611000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>1451000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>962000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>717000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>949000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>862000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>673000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>674000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>1031000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>478000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>23601000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>17164416.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>16541036.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>15861146.0</v>
       </c>
-      <c r="AR57"/>
-[...1 lines deleted...]
-      <c r="AT57">
+      <c r="AT57"/>
+      <c r="AU57"/>
+      <c r="AV57">
         <v>774688.0</v>
       </c>
     </row>
-    <row r="58" spans="1:46">
+    <row r="58" spans="1:48">
       <c r="A58" t="s">
         <v>70</v>
       </c>
       <c r="B58">
+        <v>3148000.0</v>
+      </c>
+      <c r="C58">
+        <v>3071000.0</v>
+      </c>
+      <c r="D58">
         <v>2712000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>2911000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>2793000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>2969000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>4047000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>4247000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>4389000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>4527000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>5859000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>5365000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>5750000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>5602000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>6415000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>6680000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>7032000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>7089000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>7679000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>8169000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>1979000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>2075000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>2049999.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>2031000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>1247000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>1093000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>1468000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>1280000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>1344000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>1014000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>1611000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>1451000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>962000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>717000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>949000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>862000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>673000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>674000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>1031000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>478000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>23601000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>17164416.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>16541036.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>15861146.0</v>
       </c>
-      <c r="AR58"/>
-[...1 lines deleted...]
-      <c r="AT58">
+      <c r="AT58"/>
+      <c r="AU58"/>
+      <c r="AV58">
         <v>7382733.0</v>
       </c>
     </row>
-    <row r="59" spans="1:46">
+    <row r="59" spans="1:48">
       <c r="A59" t="s">
         <v>71</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
-[...4 lines deleted...]
-      </c>
+      <c r="AE59"/>
+      <c r="AF59"/>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
-      <c r="AO59"/>
-      <c r="AP59"/>
+      <c r="AO59">
+        <v>0.0</v>
+      </c>
+      <c r="AP59">
+        <v>0.0</v>
+      </c>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
-    </row>
-    <row r="60" spans="1:46">
+      <c r="AU59"/>
+      <c r="AV59"/>
+    </row>
+    <row r="60" spans="1:48">
       <c r="A60" t="s">
         <v>72</v>
       </c>
       <c r="B60">
+        <v>37075000.0</v>
+      </c>
+      <c r="C60">
+        <v>40550000.0</v>
+      </c>
+      <c r="D60">
         <v>18381000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>19030000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>21291000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>23283000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>25077000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>15893000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>17479000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>18407000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>18170000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>19464000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>23239000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>16533000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>20314000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>22679000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>21750000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>25187000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>28381000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>31482000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>34689000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>37214000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>37345000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>24732000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>17578000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>11059000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>13772000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>16169000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>18457000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>14906000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>17746000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>8957000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>11762000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>14312000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>16858000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>18944000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>21312000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>23514000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>25848000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>27933000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>-17914000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>-15364611.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>-13120754.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>-11179230.0</v>
       </c>
-      <c r="AR60"/>
-      <c r="AS60">
+      <c r="AT60"/>
+      <c r="AU60">
         <v>-7301383.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>-7301383.0</v>
       </c>
     </row>
-    <row r="61" spans="1:46">
+    <row r="61" spans="1:48">
       <c r="A61" t="s">
         <v>73</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-      <c r="AE61">
-[...4 lines deleted...]
-      </c>
+      <c r="AE61"/>
+      <c r="AF61"/>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
         <v>0.0</v>
       </c>
-      <c r="AO61"/>
-      <c r="AP61"/>
+      <c r="AO61">
+        <v>0.0</v>
+      </c>
+      <c r="AP61">
+        <v>0.0</v>
+      </c>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
-    </row>
-    <row r="62" spans="1:46">
+      <c r="AU61"/>
+      <c r="AV61"/>
+    </row>
+    <row r="62" spans="1:48">
       <c r="A62" t="s">
         <v>74</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
+      <c r="AU62"/>
+      <c r="AV62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -9163,1111 +9419,1111 @@
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B2">
-        <v>369000.0</v>
+        <v>321000.0</v>
       </c>
       <c r="C2">
         <v>123000.0</v>
       </c>
       <c r="D2">
         <v>28000.0</v>
       </c>
       <c r="E2">
         <v>81000.0</v>
       </c>
       <c r="F2">
         <v>253000.0</v>
       </c>
       <c r="G2">
         <v>13000.0</v>
       </c>
       <c r="H2">
         <v>253000.0</v>
       </c>
       <c r="I2">
         <v>148000.0</v>
       </c>
       <c r="J2">
         <v>39000.0</v>
       </c>
       <c r="K2">
         <v>15000.0</v>
       </c>
       <c r="L2">
         <v>9517.0</v>
       </c>
       <c r="M2">
         <v>0.0</v>
       </c>
       <c r="N2"/>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B3">
         <v>48000.0</v>
       </c>
       <c r="C3">
         <v>1365000.0</v>
       </c>
       <c r="D3">
         <v>1439000.0</v>
       </c>
       <c r="E3">
         <v>1506000.0</v>
       </c>
       <c r="F3">
         <v>785000.0</v>
       </c>
       <c r="G3">
         <v>179000.0</v>
       </c>
       <c r="H3">
         <v>178000.0</v>
       </c>
       <c r="I3">
         <v>33000.0</v>
       </c>
       <c r="J3">
         <v>19000.0</v>
       </c>
       <c r="K3">
         <v>15000.0</v>
       </c>
       <c r="L3">
         <v>9517.0</v>
       </c>
       <c r="M3">
         <v>5460.0</v>
       </c>
       <c r="N3">
         <v>4431.0</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B5">
         <v>-20114000.0</v>
       </c>
       <c r="C5">
         <v>-18306000.0</v>
       </c>
       <c r="D5">
         <v>-19596000.0</v>
       </c>
       <c r="E5">
         <v>-17186000.0</v>
       </c>
       <c r="F5">
         <v>-15520000.0</v>
       </c>
       <c r="G5">
         <v>-14920000.0</v>
       </c>
       <c r="H5">
         <v>-13625000.0</v>
       </c>
       <c r="I5">
         <v>-13133000.0</v>
       </c>
       <c r="J5">
         <v>-13210000.0</v>
       </c>
       <c r="K5">
         <v>-9970000.0</v>
       </c>
       <c r="L5">
         <v>-5491871.0</v>
       </c>
       <c r="M5">
         <v>-3257424.0</v>
       </c>
       <c r="N5">
         <v>-2774586.0</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B6">
         <v>-20066000.0</v>
       </c>
       <c r="C6">
         <v>-16941000.0</v>
       </c>
       <c r="D6">
         <v>-18157000.0</v>
       </c>
       <c r="E6">
         <v>-15680000.0</v>
       </c>
       <c r="F6">
         <v>-14735000.0</v>
       </c>
       <c r="G6">
         <v>-14741000.0</v>
       </c>
       <c r="H6">
         <v>-13447000.0</v>
       </c>
       <c r="I6">
         <v>-13100000.0</v>
       </c>
       <c r="J6">
         <v>-13191000.0</v>
       </c>
       <c r="K6">
         <v>-9955000.0</v>
       </c>
       <c r="L6">
         <v>-5482354.0</v>
       </c>
       <c r="M6">
         <v>-3251964.0</v>
       </c>
       <c r="N6">
         <v>-2770155.0</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B9">
-        <v>-304000.0</v>
+        <v>-256000.0</v>
       </c>
       <c r="C9">
         <v>12000.0</v>
       </c>
       <c r="D9">
         <v>522000.0</v>
       </c>
       <c r="E9">
         <v>301000.0</v>
       </c>
       <c r="F9">
         <v>400000.0</v>
       </c>
       <c r="G9">
         <v>49000.0</v>
       </c>
       <c r="H9">
         <v>280000.0</v>
       </c>
       <c r="I9">
         <v>98000.0</v>
       </c>
       <c r="J9">
         <v>71000.0</v>
       </c>
       <c r="K9">
         <v>-15000.0</v>
       </c>
       <c r="L9">
         <v>-9517.0</v>
       </c>
       <c r="M9">
         <v>0.0</v>
       </c>
       <c r="N9"/>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B10">
         <v>-20174000.0</v>
       </c>
       <c r="C10">
         <v>-18435000.0</v>
       </c>
       <c r="D10">
         <v>-19790000.0</v>
       </c>
       <c r="E10">
         <v>-17441000.0</v>
       </c>
       <c r="F10">
         <v>-15648000.0</v>
       </c>
       <c r="G10">
         <v>-14878000.0</v>
       </c>
       <c r="H10">
         <v>-13300000.0</v>
       </c>
       <c r="I10">
         <v>-12897000.0</v>
       </c>
       <c r="J10">
         <v>-13068000.0</v>
       </c>
       <c r="K10">
         <v>-12610000.0</v>
       </c>
       <c r="L10">
         <v>-9512141.0</v>
       </c>
       <c r="M10">
         <v>-3817734.0</v>
       </c>
       <c r="N10">
         <v>-3398280.0</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11">
         <v>1271105.0</v>
       </c>
       <c r="E11">
         <v>-85000.0</v>
       </c>
       <c r="F11">
         <v>66000.0</v>
       </c>
       <c r="G11">
         <v>-221000.0</v>
       </c>
       <c r="H11">
         <v>-503000.0</v>
       </c>
       <c r="I11">
         <v>236000.0</v>
       </c>
       <c r="J11">
         <v>-167000.0</v>
       </c>
       <c r="K11">
         <v>14000.0</v>
       </c>
       <c r="L11">
         <v>1931728.0</v>
       </c>
       <c r="M11">
         <v>561160.0</v>
       </c>
       <c r="N11"/>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B12">
         <v>60000.0</v>
       </c>
       <c r="C12">
         <v>129000.0</v>
       </c>
       <c r="D12">
         <v>194000.0</v>
       </c>
       <c r="E12">
         <v>255000.0</v>
       </c>
       <c r="F12">
         <v>128000.0</v>
       </c>
       <c r="G12">
         <v>0.0</v>
       </c>
       <c r="H12">
         <v>0.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>2640000.0</v>
       </c>
       <c r="L12">
         <v>1931728.0</v>
       </c>
       <c r="M12">
         <v>560310.0</v>
       </c>
       <c r="N12"/>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B13">
         <v>931000.0</v>
       </c>
       <c r="C13">
         <v>779000.0</v>
       </c>
       <c r="D13">
         <v>723000.0</v>
       </c>
       <c r="E13">
         <v>340000.0</v>
       </c>
       <c r="F13">
         <v>9000.0</v>
       </c>
       <c r="G13">
         <v>42000.0</v>
       </c>
       <c r="H13">
         <v>325000.0</v>
       </c>
       <c r="I13">
         <v>236000.0</v>
       </c>
       <c r="J13">
         <v>148000.0</v>
       </c>
       <c r="K13">
         <v>29000.0</v>
       </c>
       <c r="L13">
         <v>4013200.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B15">
         <v>-20174000.0</v>
       </c>
       <c r="C15">
         <v>-18435000.0</v>
       </c>
       <c r="D15">
         <v>-19790000.0</v>
       </c>
       <c r="E15">
         <v>-17356000.0</v>
       </c>
       <c r="F15">
         <v>-15714000.0</v>
       </c>
       <c r="G15">
         <v>-14657000.0</v>
       </c>
       <c r="H15">
         <v>-12797000.0</v>
       </c>
       <c r="I15">
         <v>-12897000.0</v>
       </c>
       <c r="J15">
         <v>-13068000.0</v>
       </c>
       <c r="K15">
         <v>-12610000.0</v>
       </c>
       <c r="L15">
         <v>-9512141.0</v>
       </c>
       <c r="M15">
         <v>-3817734.0</v>
       </c>
       <c r="N15">
         <v>-3398280.0</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-17441000.0</v>
       </c>
       <c r="F16">
         <v>-15714000.0</v>
       </c>
       <c r="G16">
         <v>-14878000.0</v>
       </c>
       <c r="H16">
         <v>-13300000.0</v>
       </c>
       <c r="I16">
         <v>-12897000.0</v>
       </c>
       <c r="J16">
         <v>-13068000.0</v>
       </c>
       <c r="K16">
         <v>-12610000.0</v>
       </c>
       <c r="L16">
         <v>-9512140.0</v>
       </c>
       <c r="M16">
         <v>-3817734.0</v>
       </c>
       <c r="N16"/>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B17">
         <v>-20174000.0</v>
       </c>
       <c r="C17">
         <v>-18435000.0</v>
       </c>
       <c r="D17">
         <v>-19790000.0</v>
       </c>
       <c r="E17">
         <v>-17441000.0</v>
       </c>
       <c r="F17">
         <v>-15714000.0</v>
       </c>
       <c r="G17">
         <v>-14878000.0</v>
       </c>
       <c r="H17">
         <v>-13300000.0</v>
       </c>
       <c r="I17">
         <v>-12897000.0</v>
       </c>
       <c r="J17">
         <v>-13068000.0</v>
       </c>
       <c r="K17">
         <v>-12610000.0</v>
       </c>
       <c r="L17">
         <v>-9513000.0</v>
       </c>
       <c r="M17">
         <v>-3817734.0</v>
       </c>
       <c r="N17"/>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B18">
         <v>871000.0</v>
       </c>
       <c r="C18">
         <v>650000.0</v>
       </c>
       <c r="D18">
         <v>529000.0</v>
       </c>
       <c r="E18">
         <v>85000.0</v>
       </c>
       <c r="F18">
         <v>-119000.0</v>
       </c>
       <c r="G18">
         <v>42000.0</v>
       </c>
       <c r="H18">
         <v>325000.0</v>
       </c>
       <c r="I18">
         <v>236000.0</v>
       </c>
       <c r="J18">
         <v>148000.0</v>
       </c>
       <c r="K18">
         <v>-2611000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>340000.0</v>
       </c>
       <c r="F19">
         <v>9000.0</v>
       </c>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19">
         <v>142000.0</v>
       </c>
       <c r="K19">
         <v>29000.0</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B21">
         <v>-21123000.0</v>
       </c>
       <c r="C21">
         <v>-19336000.0</v>
       </c>
       <c r="D21">
         <v>-20677000.0</v>
       </c>
       <c r="E21">
         <v>-17526000.0</v>
       </c>
       <c r="F21">
         <v>-15529000.0</v>
       </c>
       <c r="G21">
         <v>-14920000.0</v>
       </c>
       <c r="H21">
         <v>-13625000.0</v>
       </c>
       <c r="I21">
         <v>-13133000.0</v>
       </c>
       <c r="J21">
         <v>-13210000.0</v>
       </c>
       <c r="K21">
         <v>-9999000.0</v>
       </c>
       <c r="L21">
         <v>-5498943.0</v>
       </c>
       <c r="M21">
         <v>-3265362.0</v>
       </c>
       <c r="N21">
         <v>-2774586.0</v>
       </c>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B23">
         <v>21188000.0</v>
       </c>
       <c r="C23">
         <v>19471000.0</v>
       </c>
       <c r="D23">
         <v>21227000.0</v>
       </c>
       <c r="E23">
         <v>17908000.0</v>
       </c>
       <c r="F23">
         <v>15929000.0</v>
       </c>
       <c r="G23">
         <v>14982000.0</v>
       </c>
       <c r="H23">
         <v>14158000.0</v>
       </c>
       <c r="I23">
         <v>13379000.0</v>
       </c>
       <c r="J23">
         <v>13320000.0</v>
       </c>
       <c r="K23">
         <v>9999000.0</v>
       </c>
       <c r="L23">
         <v>5498943.0</v>
       </c>
       <c r="M23">
         <v>3265362.0</v>
       </c>
       <c r="N23">
         <v>2774586.0</v>
       </c>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B25">
         <v>1237000.0</v>
       </c>
       <c r="C25">
         <v>1365000.0</v>
       </c>
       <c r="D25">
         <v>1439000.0</v>
       </c>
       <c r="E25">
         <v>1506000.0</v>
       </c>
       <c r="F25">
         <v>785000.0</v>
       </c>
       <c r="G25">
         <v>179000.0</v>
       </c>
       <c r="H25">
         <v>178000.0</v>
       </c>
       <c r="I25">
         <v>33000.0</v>
       </c>
       <c r="J25">
         <v>19000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B26">
         <v>12303000.0</v>
       </c>
       <c r="C26">
         <v>11029000.0</v>
       </c>
       <c r="D26">
         <v>12525000.0</v>
       </c>
       <c r="E26">
         <v>10038000.0</v>
       </c>
       <c r="F26">
         <v>8779000.0</v>
       </c>
       <c r="G26">
         <v>8424000.0</v>
       </c>
       <c r="H26">
         <v>7748000.0</v>
       </c>
       <c r="I26">
         <v>7318000.0</v>
       </c>
       <c r="J26">
         <v>5826000.0</v>
       </c>
       <c r="K26">
         <v>3993000.0</v>
       </c>
       <c r="L26">
         <v>2022133.0</v>
       </c>
       <c r="M26">
         <v>1853091.0</v>
       </c>
       <c r="N26">
         <v>1587644.0</v>
       </c>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B27">
         <v>758000.0</v>
       </c>
       <c r="C27">
         <v>1053000.0</v>
       </c>
       <c r="D27">
         <v>1599000.0</v>
       </c>
       <c r="E27">
         <v>1348000.0</v>
       </c>
       <c r="F27">
         <v>986000.0</v>
       </c>
       <c r="G27">
         <v>921000.0</v>
       </c>
       <c r="H27">
         <v>954000.0</v>
       </c>
       <c r="I27">
         <v>957000.0</v>
       </c>
       <c r="J27">
         <v>1659000.0</v>
       </c>
       <c r="K27">
         <v>901000.0</v>
       </c>
       <c r="L27">
         <v>35661.0</v>
       </c>
       <c r="M27">
         <v>9392.0</v>
       </c>
       <c r="N27">
         <v>15412.0</v>
       </c>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B28">
         <v>7806000.0</v>
       </c>
       <c r="C28">
         <v>7266000.0</v>
       </c>
       <c r="D28">
         <v>7075000.0</v>
       </c>
       <c r="E28">
         <v>6441000.0</v>
       </c>
       <c r="F28">
         <v>6164000.0</v>
       </c>
       <c r="G28">
         <v>5624000.0</v>
       </c>
       <c r="H28">
         <v>5203000.0</v>
       </c>
       <c r="I28">
         <v>4956000.0</v>
       </c>
       <c r="J28">
         <v>5796000.0</v>
       </c>
       <c r="K28">
         <v>5105000.0</v>
       </c>
       <c r="L28">
         <v>3441149.0</v>
       </c>
       <c r="M28">
         <v>1402879.0</v>
       </c>
       <c r="N28">
         <v>1171530.0</v>
       </c>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29">
         <v>18000.0</v>
       </c>
       <c r="F29">
         <v>66000.0</v>
       </c>
       <c r="G29">
         <v>0.0</v>
       </c>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B30">
-        <v>20819000.0</v>
+        <v>20867000.0</v>
       </c>
       <c r="C30">
         <v>19348000.0</v>
       </c>
       <c r="D30">
         <v>21199000.0</v>
       </c>
       <c r="E30">
         <v>17827000.0</v>
       </c>
       <c r="F30">
         <v>15929000.0</v>
       </c>
       <c r="G30">
         <v>14969000.0</v>
       </c>
       <c r="H30">
         <v>13905000.0</v>
       </c>
       <c r="I30">
         <v>13231000.0</v>
       </c>
       <c r="J30">
         <v>13281000.0</v>
       </c>
       <c r="K30">
         <v>9999000.0</v>
       </c>
       <c r="L30">
         <v>5498943.0</v>
       </c>
       <c r="M30">
         <v>3265362.0</v>
       </c>
       <c r="N30">
         <v>2774586.0</v>
       </c>
     </row>
     <row r="31" spans="1:14">
       <c r="A31" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B31">
         <v>949000.0</v>
       </c>
       <c r="C31">
         <v>901000.0</v>
       </c>
       <c r="D31">
         <v>887000.0</v>
       </c>
       <c r="E31">
         <v>85000.0</v>
       </c>
       <c r="F31">
         <v>-119000.0</v>
       </c>
       <c r="G31">
         <v>42000.0</v>
       </c>
       <c r="H31">
         <v>325000.0</v>
       </c>
       <c r="I31">
         <v>236000.0</v>
       </c>
       <c r="J31">
         <v>-6000.0</v>
       </c>
       <c r="K31">
         <v>-2611000.0</v>
       </c>
       <c r="L31">
         <v>-4013141.0</v>
       </c>
       <c r="M31">
         <v>-552372.0</v>
       </c>
       <c r="N31">
         <v>-623694.0</v>
       </c>
     </row>
     <row r="32" spans="1:14">
       <c r="A32" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B32">
         <v>65000.0</v>
       </c>
       <c r="C32">
         <v>135000.0</v>
       </c>
       <c r="D32">
         <v>550000.0</v>
       </c>
       <c r="E32">
         <v>382000.0</v>
       </c>
       <c r="F32">
         <v>400000.0</v>
       </c>
       <c r="G32">
         <v>62000.0</v>
       </c>
       <c r="H32">
         <v>533000.0</v>
       </c>
       <c r="I32">
         <v>246000.0</v>
       </c>
@@ -10284,3874 +10540,4022 @@
         <v>0.0</v>
       </c>
       <c r="N32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AT32"/>
+  <dimension ref="A1:AV32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:46">
+    <row r="1" spans="1:48">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>75</v>
+      </c>
+      <c r="C1" t="s">
+        <v>76</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>76</v>
       </c>
       <c r="E1" t="s">
         <v>77</v>
       </c>
       <c r="F1" t="s">
+        <v>78</v>
+      </c>
+      <c r="G1" t="s">
+        <v>79</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>79</v>
       </c>
       <c r="I1" t="s">
         <v>80</v>
       </c>
       <c r="J1" t="s">
+        <v>81</v>
+      </c>
+      <c r="K1" t="s">
+        <v>82</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>82</v>
       </c>
       <c r="M1" t="s">
         <v>83</v>
       </c>
       <c r="N1" t="s">
+        <v>84</v>
+      </c>
+      <c r="O1" t="s">
+        <v>85</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>85</v>
       </c>
       <c r="Q1" t="s">
         <v>86</v>
       </c>
       <c r="R1" t="s">
+        <v>87</v>
+      </c>
+      <c r="S1" t="s">
+        <v>88</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>88</v>
       </c>
       <c r="U1" t="s">
         <v>89</v>
       </c>
       <c r="V1" t="s">
+        <v>90</v>
+      </c>
+      <c r="W1" t="s">
+        <v>91</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>91</v>
       </c>
       <c r="Y1" t="s">
         <v>92</v>
       </c>
       <c r="Z1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AC1" t="s">
         <v>95</v>
       </c>
       <c r="AD1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AG1" t="s">
         <v>98</v>
       </c>
       <c r="AH1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AK1" t="s">
         <v>101</v>
       </c>
       <c r="AL1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AO1" t="s">
         <v>104</v>
       </c>
       <c r="AP1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AS1" t="s">
         <v>107</v>
       </c>
       <c r="AT1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="2" spans="1:46">
+    <row r="2" spans="1:48">
       <c r="A2" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B2">
-        <v>144000.0</v>
+        <v>26000.0</v>
       </c>
       <c r="C2">
+        <v>126000.0</v>
+      </c>
+      <c r="D2">
+        <v>131000.0</v>
+      </c>
+      <c r="E2">
         <v>128000.0</v>
       </c>
-      <c r="D2">
-[...4 lines deleted...]
-      </c>
       <c r="F2">
+        <v>62000.0</v>
+      </c>
+      <c r="G2">
+        <v>0.0</v>
+      </c>
+      <c r="H2">
         <v>13000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>3000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>74000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>33000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>28000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>77000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>70000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>72000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>361000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>69000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>68000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>81000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>70000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>69000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>61000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>53000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>0.01</v>
       </c>
-      <c r="W2">
-[...4 lines deleted...]
-      </c>
       <c r="Y2">
+        <v>0.0</v>
+      </c>
+      <c r="Z2">
+        <v>0.0</v>
+      </c>
+      <c r="AA2">
         <v>13000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>29000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>204000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>20000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>35000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>35000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>3475000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>113000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>39000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>39000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>3322000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>3660000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>3563000.0</v>
       </c>
-      <c r="AL2">
-[...4 lines deleted...]
-      </c>
       <c r="AN2">
         <v>0.0</v>
       </c>
       <c r="AO2">
         <v>0.0</v>
       </c>
       <c r="AP2">
         <v>0.0</v>
       </c>
       <c r="AQ2">
         <v>0.0</v>
       </c>
       <c r="AR2">
         <v>0.0</v>
       </c>
       <c r="AS2">
         <v>0.0</v>
       </c>
       <c r="AT2">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:46">
+      <c r="AU2">
+        <v>0.0</v>
+      </c>
+      <c r="AV2">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:48">
       <c r="A3" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B3">
+        <v>6000.0</v>
+      </c>
+      <c r="C3">
+        <v>270000.0</v>
+      </c>
+      <c r="D3">
         <v>13000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>11000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>326000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>324000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>324000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>72000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>352000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>356000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>355000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>77000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>70000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>72000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>361000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>369000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>68000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>389000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>70000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>69000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>61000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>53000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>40000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>47000.0</v>
       </c>
       <c r="Y3">
         <v>46000.0</v>
       </c>
       <c r="Z3">
+        <v>47000.0</v>
+      </c>
+      <c r="AA3">
+        <v>46000.0</v>
+      </c>
+      <c r="AB3">
         <v>145000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>12000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>11000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>10000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>9000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>8000.0</v>
       </c>
       <c r="AG3">
         <v>8000.0</v>
       </c>
       <c r="AH3">
+        <v>8000.0</v>
+      </c>
+      <c r="AI3">
+        <v>8000.0</v>
+      </c>
+      <c r="AJ3">
         <v>6000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>4000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>4000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>5000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>5000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>4000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>3039.0</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>2961.0</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>2517.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>2000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>2791.0</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>2209.0</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>1943.0</v>
       </c>
     </row>
-    <row r="4" spans="1:46">
+    <row r="4" spans="1:48">
       <c r="A4" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...4 lines deleted...]
-      </c>
+      <c r="AD4"/>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
       <c r="AP4">
         <v>0.0</v>
       </c>
       <c r="AQ4">
         <v>0.0</v>
       </c>
       <c r="AR4">
         <v>0.0</v>
       </c>
       <c r="AS4">
         <v>0.0</v>
       </c>
       <c r="AT4">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="5" spans="1:46">
+      <c r="AU4">
+        <v>0.0</v>
+      </c>
+      <c r="AV4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:48">
       <c r="A5" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B5">
+        <v>-7011000.0</v>
+      </c>
+      <c r="C5">
+        <v>-6069000.0</v>
+      </c>
+      <c r="D5">
         <v>-4416000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-5561000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-4949000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-5188000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-4632000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-4565000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-4326000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-4783000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-4537000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-4992000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-5101000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-4966000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-4217000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-4542000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-4412000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-4015000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-4071000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-4134000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-3709000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-3606000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-3877000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-3578000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-3781000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-3683000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-3106000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-3175000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-3720000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-3624000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-3290000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-3483000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-3221000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-3139000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-2610000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-3326000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-3664000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-3568000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-3421000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-2766000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-1851039.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-1928961.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-3556413.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-781000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-1015000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-2229627.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>-922737.0</v>
       </c>
     </row>
-    <row r="6" spans="1:46">
+    <row r="6" spans="1:48">
       <c r="A6" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B6">
+        <v>-7005000.0</v>
+      </c>
+      <c r="C6">
+        <v>-5799000.0</v>
+      </c>
+      <c r="D6">
         <v>-4403000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-5550000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-4623000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-4864000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-4308000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-4493000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-3974000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-4427000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-4182000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-4915000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-5031000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-4894000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-3856000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-4173000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-4344000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-3626000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-4001000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-4065000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-3648000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-3553000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-3837000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-3532000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-3734000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-3637000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-2961000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-3163000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-3709000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-3614000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-3281000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-3475000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-3213000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-3131000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-2604000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-3322000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-3660000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-3563000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-3416000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-2762000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-1848000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-1926000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-3553896.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>-779000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-1012209.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>-2227418.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>-920794.0</v>
       </c>
     </row>
-    <row r="7" spans="1:46">
+    <row r="7" spans="1:48">
       <c r="A7" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...4 lines deleted...]
-      </c>
+      <c r="AD7"/>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
         <v>0.0</v>
       </c>
       <c r="AO7">
         <v>0.0</v>
       </c>
       <c r="AP7">
         <v>0.0</v>
       </c>
       <c r="AQ7">
         <v>0.0</v>
       </c>
       <c r="AR7">
         <v>0.0</v>
       </c>
       <c r="AS7">
         <v>0.0</v>
       </c>
       <c r="AT7">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:46">
+      <c r="AU7">
+        <v>0.0</v>
+      </c>
+      <c r="AV7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:48">
       <c r="A8" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
-[...4 lines deleted...]
-      </c>
+      <c r="AD8"/>
+      <c r="AE8"/>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
         <v>0.0</v>
       </c>
       <c r="AP8">
         <v>0.0</v>
       </c>
       <c r="AQ8">
         <v>0.0</v>
       </c>
       <c r="AR8">
         <v>0.0</v>
       </c>
       <c r="AS8">
         <v>0.0</v>
       </c>
       <c r="AT8">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:46">
+      <c r="AU8">
+        <v>0.0</v>
+      </c>
+      <c r="AV8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:48">
       <c r="A9" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B9">
-        <v>-94000.0</v>
+        <v>132000.0</v>
       </c>
       <c r="C9">
+        <v>-115000.0</v>
+      </c>
+      <c r="D9">
+        <v>-81000.0</v>
+      </c>
+      <c r="E9">
         <v>-117000.0</v>
       </c>
-      <c r="D9">
-[...2 lines deleted...]
-      <c r="E9">
+      <c r="F9">
+        <v>-62000.0</v>
+      </c>
+      <c r="G9">
         <v>4000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>10000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>19000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>-2000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>-15000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>522000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-77000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-70000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-72000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>5000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>2000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-68000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>294000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-70000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-69000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>-61000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>400000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>0.05</v>
       </c>
-      <c r="W9">
-[...4 lines deleted...]
-      </c>
       <c r="Y9">
+        <v>0.0</v>
+      </c>
+      <c r="Z9">
+        <v>0.0</v>
+      </c>
+      <c r="AA9">
         <v>49000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>109000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>50000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>50000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>71000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>115000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>17000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>-17000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>71000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>71000.0</v>
       </c>
-      <c r="AI9">
-[...4 lines deleted...]
-      </c>
       <c r="AK9">
         <v>0.0</v>
       </c>
       <c r="AL9">
         <v>0.0</v>
       </c>
       <c r="AM9">
         <v>0.0</v>
       </c>
       <c r="AN9">
         <v>0.0</v>
       </c>
       <c r="AO9">
         <v>0.0</v>
       </c>
       <c r="AP9">
         <v>0.0</v>
       </c>
       <c r="AQ9">
         <v>0.0</v>
       </c>
       <c r="AR9">
         <v>0.0</v>
       </c>
       <c r="AS9">
         <v>0.0</v>
       </c>
       <c r="AT9">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:46">
+      <c r="AU9">
+        <v>0.0</v>
+      </c>
+      <c r="AV9">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:48">
       <c r="A10" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B10">
+        <v>-6336000.0</v>
+      </c>
+      <c r="C10">
+        <v>-6073000.0</v>
+      </c>
+      <c r="D10">
         <v>-4425000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-5573000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-4967000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-5209000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-4657000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-4595000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-4361000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-4822000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-4580000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-5039000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-5152000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-5019000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-4272000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-4602000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-4481000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-4086000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-4147000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-4186000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-3709000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-3606000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-3876000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-3578000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-3779000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-3645000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-3046000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-3086000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-3634000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-3534000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-3199000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-3435000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-3171000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-3092000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>-2610000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>-3284000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>-3630000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>-3544000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>-3413000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>-4096000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>-2597000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>-2488186.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>-4125141.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>-1349000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>-1577000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>-2460749.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>-1074660.0</v>
       </c>
     </row>
-    <row r="11" spans="1:46">
+    <row r="11" spans="1:48">
       <c r="A11" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
-      <c r="G11">
-[...1 lines deleted...]
-      </c>
+      <c r="G11"/>
       <c r="H11"/>
       <c r="I11">
+        <v>-72000.0</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11">
         <v>339000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>31000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>119000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>51000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-201000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-134000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-53000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>34000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>68000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>18000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>17000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>17000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>14000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>-40000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-47000.0</v>
       </c>
       <c r="Y11">
         <v>-46000.0</v>
       </c>
       <c r="Z11">
+        <v>-47000.0</v>
+      </c>
+      <c r="AA11">
+        <v>-46000.0</v>
+      </c>
+      <c r="AB11">
         <v>-145000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>-12000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>-11000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>-10000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>-9000.0</v>
       </c>
-      <c r="AE11">
-[...4 lines deleted...]
-      </c>
       <c r="AG11">
+        <v>0.0</v>
+      </c>
+      <c r="AH11">
+        <v>0.0</v>
+      </c>
+      <c r="AI11">
         <v>-8000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>-6000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>38000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>-2000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>-9000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>16000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>6000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>2000.0</v>
       </c>
-      <c r="AO11">
-[...2 lines deleted...]
-      <c r="AP11">
+      <c r="AQ11">
+        <v>0.0</v>
+      </c>
+      <c r="AR11">
         <v>-2086470.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>2000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>1000.0</v>
       </c>
-      <c r="AS11">
-[...6 lines deleted...]
-    <row r="12" spans="1:46">
+      <c r="AU11">
+        <v>0.0</v>
+      </c>
+      <c r="AV11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:48">
       <c r="A12" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B12">
+        <v>1000.0</v>
+      </c>
+      <c r="C12">
+        <v>4000.0</v>
+      </c>
+      <c r="D12">
         <v>9000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>12000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>18000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>21000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>25000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>30000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>35000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>39000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>43000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>47000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>51000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>53000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>55000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>60000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>69000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>71000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>76000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>52000.0</v>
       </c>
-      <c r="T12"/>
-[...1 lines deleted...]
-      <c r="V12">
+      <c r="V12"/>
+      <c r="W12"/>
+      <c r="X12">
         <v>42000.0</v>
       </c>
-      <c r="W12"/>
-      <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
-      <c r="AD12">
-[...4 lines deleted...]
-      </c>
+      <c r="AD12"/>
+      <c r="AE12"/>
       <c r="AF12">
         <v>0.0</v>
       </c>
       <c r="AG12">
         <v>0.0</v>
       </c>
       <c r="AH12">
+        <v>0.0</v>
+      </c>
+      <c r="AI12">
+        <v>0.0</v>
+      </c>
+      <c r="AJ12">
         <v>2058000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>396000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>376000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>562000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>4718000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>1330000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>748000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>562000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>568728.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>568000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>562000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>231122.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>560000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:46">
+    <row r="13" spans="1:48">
       <c r="A13" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B13">
+        <v>172000.0</v>
+      </c>
+      <c r="C13">
+        <v>197000.0</v>
+      </c>
+      <c r="D13">
         <v>195000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>232000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>234000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>270000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>213000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>176000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>185000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>205000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>195000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>177000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>152000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>199000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>189000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>113000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>35000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>3000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>2000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3000.0</v>
       </c>
       <c r="U13">
         <v>2000.0</v>
       </c>
       <c r="V13">
+        <v>3000.0</v>
+      </c>
+      <c r="W13">
+        <v>2000.0</v>
+      </c>
+      <c r="X13">
         <v>1000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>1000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>2000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>38000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>60000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>89000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>86000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>90000.0</v>
       </c>
-      <c r="AD13"/>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
-    </row>
-    <row r="14" spans="1:46">
+      <c r="AU13"/>
+      <c r="AV13"/>
+    </row>
+    <row r="14" spans="1:48">
       <c r="A14" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-      <c r="AD14">
-[...4 lines deleted...]
-      </c>
+      <c r="AD14"/>
+      <c r="AE14"/>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
         <v>0.0</v>
       </c>
       <c r="AO14">
         <v>0.0</v>
       </c>
       <c r="AP14">
         <v>0.0</v>
       </c>
       <c r="AQ14">
         <v>0.0</v>
       </c>
       <c r="AR14">
         <v>0.0</v>
       </c>
       <c r="AS14">
         <v>0.0</v>
       </c>
       <c r="AT14">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:46">
+      <c r="AU14">
+        <v>0.0</v>
+      </c>
+      <c r="AV14">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:48">
       <c r="A15" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B15">
+        <v>-6336000.0</v>
+      </c>
+      <c r="C15">
+        <v>-6073000.0</v>
+      </c>
+      <c r="D15">
         <v>-4425000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-5573000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-4967000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-5209000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-4657000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-4595000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-4361000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-4822000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-4580000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-5039000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-5152000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-5019000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-4272000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-4602000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-4481000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-4086000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-4165000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-4203000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-3726000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-3620000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-3876000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-3578000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-3779000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-3645000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>-3046000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>-3086000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>-3634000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>-3534000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>-3199000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>-3435000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>-3171000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>-3092000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>-2610000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>-3284000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>-3630000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>-3544000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>-3413000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>-4096000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>-2597000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>-2488186.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>-4125141.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>-1349000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>-1577000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>-2460749.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>-1074660.0</v>
       </c>
     </row>
-    <row r="16" spans="1:46">
+    <row r="16" spans="1:48">
       <c r="A16" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16">
         <v>-5152000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-5019000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-4272000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-4602000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-4481000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-4086000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-4165000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-4203000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-3726000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-3620000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-3876000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-3578000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-3779000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-3645000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>-3046000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>-3086000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>-3634000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>-3534000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>-3199000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>-3435000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>-3171000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>-3092000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>-10042000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>-3284000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>-3630000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>-3544000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>-12610000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>-4096000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>-2597000.0</v>
       </c>
-      <c r="AO16">
-[...2 lines deleted...]
-      <c r="AP16">
+      <c r="AQ16">
+        <v>0.0</v>
+      </c>
+      <c r="AR16">
         <v>-9513000.0</v>
       </c>
-      <c r="AQ16">
-[...4 lines deleted...]
-      </c>
       <c r="AS16">
         <v>0.0</v>
       </c>
       <c r="AT16">
+        <v>0.0</v>
+      </c>
+      <c r="AU16">
+        <v>0.0</v>
+      </c>
+      <c r="AV16">
         <v>-3817734.0</v>
       </c>
     </row>
-    <row r="17" spans="1:46">
+    <row r="17" spans="1:48">
       <c r="A17" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B17">
+        <v>-6336000.0</v>
+      </c>
+      <c r="C17">
+        <v>-6073000.0</v>
+      </c>
+      <c r="D17">
         <v>-4425000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-5573000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-4967000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-5209000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-4657000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-4595000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-4361000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-4822000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-4580000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-5039000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-5152000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-5019000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-4272000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-4602000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-4481000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-4086000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-4165000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>-4203000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>-3726000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>-3620000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>-3876000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>-3578000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>-3779000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>-3645000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>-3046000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>-3086000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>-3634000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>-3534000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>-3199000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>-3435000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>-3171000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AI17">
         <v>-3092000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>-10042000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>-3284000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>-3630000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>-3544000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AN17">
         <v>-12610000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AO17">
         <v>-4096000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AP17">
         <v>-2597000.0</v>
       </c>
-      <c r="AO17">
-[...2 lines deleted...]
-      <c r="AP17">
+      <c r="AQ17">
+        <v>0.0</v>
+      </c>
+      <c r="AR17">
         <v>-9513000.0</v>
       </c>
-      <c r="AQ17">
-[...4 lines deleted...]
-      </c>
       <c r="AS17">
         <v>0.0</v>
       </c>
       <c r="AT17">
+        <v>0.0</v>
+      </c>
+      <c r="AU17">
+        <v>0.0</v>
+      </c>
+      <c r="AV17">
         <v>-3817734.0</v>
       </c>
     </row>
-    <row r="18" spans="1:46">
+    <row r="18" spans="1:48">
       <c r="A18" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B18">
+        <v>171000.0</v>
+      </c>
+      <c r="C18">
+        <v>193000.0</v>
+      </c>
+      <c r="D18">
         <v>186000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>220000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>216000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>249000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>188000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>146000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>150000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>166000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>152000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>130000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>101000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>146000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>134000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>53000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-34000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-68000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-74000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-50000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>3000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>2000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>1000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>1000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>2000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>38000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>60000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>89000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>86000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>90000.0</v>
       </c>
-      <c r="AD18"/>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
-    </row>
-    <row r="19" spans="1:46">
+      <c r="AU18"/>
+      <c r="AV18"/>
+    </row>
+    <row r="19" spans="1:48">
       <c r="A19" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19">
         <v>259000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>201000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>189000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>113000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>35000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>3000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>2000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3000.0</v>
       </c>
       <c r="U19">
         <v>2000.0</v>
       </c>
-      <c r="V19"/>
+      <c r="V19">
+        <v>3000.0</v>
+      </c>
       <c r="W19">
+        <v>2000.0</v>
+      </c>
+      <c r="X19"/>
+      <c r="Y19">
         <v>1000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>2000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>38000.0</v>
       </c>
-      <c r="Z19"/>
-      <c r="AA19">
+      <c r="AB19"/>
+      <c r="AC19">
         <v>89000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>86000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>90000.0</v>
       </c>
-      <c r="AD19"/>
-      <c r="AE19">
+      <c r="AF19"/>
+      <c r="AG19">
         <v>48000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AH19">
         <v>50000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AI19">
         <v>47000.0</v>
       </c>
-      <c r="AH19"/>
-      <c r="AI19">
+      <c r="AJ19"/>
+      <c r="AK19">
         <v>42000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AL19">
         <v>34000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AM19">
         <v>24000.0</v>
       </c>
-      <c r="AL19"/>
-      <c r="AM19">
+      <c r="AN19"/>
+      <c r="AO19">
         <v>6000.0</v>
       </c>
-      <c r="AN19"/>
-      <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
-    </row>
-    <row r="20" spans="1:46">
+      <c r="AU19"/>
+      <c r="AV19"/>
+    </row>
+    <row r="20" spans="1:48">
       <c r="A20" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
-[...4 lines deleted...]
-      </c>
+      <c r="AD20"/>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
         <v>0.0</v>
       </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:46">
+      <c r="AU20">
+        <v>0.0</v>
+      </c>
+      <c r="AV20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:48">
       <c r="A21" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B21">
+        <v>-6759000.0</v>
+      </c>
+      <c r="C21">
+        <v>-6324000.0</v>
+      </c>
+      <c r="D21">
         <v>-4612000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-5793000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-5255000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-5463000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-4872000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-4800000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-4630000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-5034000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-4797000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-5353000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-5360000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-5167000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-4406000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-4655000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-4447000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-4018000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-4073000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-4136000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-3712000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-3608000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-3877000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-3579000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-3781000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-3683000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-3106000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-3175000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-3720000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-3624000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-3290000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>-3483000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>-3221000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>-3139000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>-2652000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>-3326000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>-3664000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>-3568000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>-3434000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>-2772000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>-1851000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>-1926025.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>-1469943.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>-783000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>-1016000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>-2229627.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>-922737.0</v>
       </c>
     </row>
-    <row r="22" spans="1:46">
+    <row r="22" spans="1:48">
       <c r="A22" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...4 lines deleted...]
-      </c>
+      <c r="AD22"/>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
         <v>0.0</v>
       </c>
       <c r="AP22">
         <v>0.0</v>
       </c>
       <c r="AQ22">
         <v>0.0</v>
       </c>
       <c r="AR22">
         <v>0.0</v>
       </c>
       <c r="AS22">
         <v>0.0</v>
       </c>
       <c r="AT22">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:46">
+      <c r="AU22">
+        <v>0.0</v>
+      </c>
+      <c r="AV22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:48">
       <c r="A23" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B23">
+        <v>6917000.0</v>
+      </c>
+      <c r="C23">
+        <v>6335000.0</v>
+      </c>
+      <c r="D23">
         <v>4662000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>5804000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>5255000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>5467000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>4895000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>4822000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>4702000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>5052000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>5347000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>5353000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>5360000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>5167000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>4411000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>4657000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>4447000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>4393000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>4073000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>4136000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>3712000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>4008000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>3877000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>3579000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>3781000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>3745000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>3244000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>3429000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>3790000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>3695000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>3440000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>3483000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>3317000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>3139000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>2762000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>3326000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>3664000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>3568000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>3434000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>2772000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>1851000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>1926025.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>1469943.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>783000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>1016000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>2229627.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>921886.0</v>
       </c>
     </row>
-    <row r="24" spans="1:46">
+    <row r="24" spans="1:48">
       <c r="A24" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
-    </row>
-    <row r="25" spans="1:46">
+      <c r="AU24"/>
+      <c r="AV24"/>
+    </row>
+    <row r="25" spans="1:48">
       <c r="A25" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B25">
+        <v>265000.0</v>
+      </c>
+      <c r="C25">
+        <v>270000.0</v>
+      </c>
+      <c r="D25">
         <v>288000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>299000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>326000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>324000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>324000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>333000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>352000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>356000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>355000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>361000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>360000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>363000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>361000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>369000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>387000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>389000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>391000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>280000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>61000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>53000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>40000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>47000.0</v>
       </c>
       <c r="Y25">
         <v>46000.0</v>
       </c>
       <c r="Z25">
+        <v>47000.0</v>
+      </c>
+      <c r="AA25">
+        <v>46000.0</v>
+      </c>
+      <c r="AB25">
         <v>145000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>12000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>11000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>10000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>9000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>8000.0</v>
       </c>
       <c r="AG25">
         <v>8000.0</v>
       </c>
       <c r="AH25">
+        <v>8000.0</v>
+      </c>
+      <c r="AI25">
+        <v>8000.0</v>
+      </c>
+      <c r="AJ25">
         <v>6000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>4000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>4000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>5000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>5000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>4000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>3039.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>2961.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>2517.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>2000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>2791.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>2209.0</v>
       </c>
-      <c r="AT25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:46">
+      <c r="AV25"/>
+    </row>
+    <row r="26" spans="1:48">
       <c r="A26" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B26">
+        <v>3287000.0</v>
+      </c>
+      <c r="C26">
+        <v>3457000.0</v>
+      </c>
+      <c r="D26">
         <v>2740000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>3304000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>3004000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>3255000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>2823000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>2759000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>2589000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>2858000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>2992000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>3305000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>3192000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>3036000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>2523000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>2743000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>2433000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>2339000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>2249000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>2232000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>2069000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>2229000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>2227000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>2049000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>2086000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>2062000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>1818000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>1746000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>2057000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>2127000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>1968000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>1922000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>1738000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>1690000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>1324000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>1602000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>1444000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>1456000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>1236000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>940000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>867000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>945891.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>492133.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>434000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AT26">
         <v>576000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AU26">
         <v>519452.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>529596.0</v>
       </c>
     </row>
-    <row r="27" spans="1:46">
+    <row r="27" spans="1:48">
       <c r="A27" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B27">
+        <v>437000.0</v>
+      </c>
+      <c r="C27">
+        <v>419000.0</v>
+      </c>
+      <c r="D27">
         <v>286000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>207000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>141000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>124000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>248000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>248000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>207000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>350000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>452000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>365000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>393000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>389000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>329000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>347000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>347000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>325000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>316000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>267000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>137000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>266000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>273000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>208000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>215000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>225000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>242000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>240000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>225000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>247000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>262000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>237000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>212000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>246000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>292000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>350000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>508000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>509000.0</v>
       </c>
-      <c r="AL27">
-[...4 lines deleted...]
-      </c>
       <c r="AN27">
+        <v>466000.0</v>
+      </c>
+      <c r="AO27">
+        <v>229000.0</v>
+      </c>
+      <c r="AP27">
         <v>91000.0</v>
       </c>
-      <c r="AO27">
-[...2 lines deleted...]
-      <c r="AP27">
+      <c r="AQ27">
+        <v>119000.0</v>
+      </c>
+      <c r="AR27">
         <v>17661.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>7000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>394.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>11394.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>92613.0</v>
       </c>
     </row>
-    <row r="28" spans="1:46">
+    <row r="28" spans="1:48">
       <c r="A28" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B28">
+        <v>3167000.0</v>
+      </c>
+      <c r="C28">
+        <v>2333000.0</v>
+      </c>
+      <c r="D28">
         <v>1505000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>2165000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>2048000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>2088000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>1811000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>1812000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>1832000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>1811000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>1875000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>1683000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>1775000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>1742000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>1559000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>1567000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>1667000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>1648000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>1508000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>1637000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>1506000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>1513000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>1377000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>1322000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>1480000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>1445000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>1155000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>1239000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>1488000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>1321000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>1175000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>1324000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>1254000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>1203000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>1107000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>1374000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>1712000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>1603000.0</v>
       </c>
-      <c r="AL28">
-[...4 lines deleted...]
-      </c>
       <c r="AN28">
-        <v>893000.0</v>
+        <v>1744000.0</v>
       </c>
       <c r="AO28">
-        <v>861119.0</v>
+        <v>1613000.0</v>
       </c>
       <c r="AP28">
+        <v>895000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>861000.0</v>
+      </c>
+      <c r="AR28">
         <v>960149.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>342000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>440000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>1698781.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>393141.0</v>
       </c>
     </row>
-    <row r="29" spans="1:46">
+    <row r="29" spans="1:48">
       <c r="A29" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
-      <c r="N29">
-[...4 lines deleted...]
-      </c>
+      <c r="N29"/>
+      <c r="O29"/>
       <c r="P29">
         <v>0.0</v>
       </c>
       <c r="Q29">
         <v>0.0</v>
       </c>
       <c r="R29">
+        <v>0.0</v>
+      </c>
+      <c r="S29">
+        <v>0.0</v>
+      </c>
+      <c r="T29">
         <v>18000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>17000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>17000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>14000.0</v>
       </c>
-      <c r="V29"/>
-      <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
-    </row>
-    <row r="30" spans="1:46">
+      <c r="AU29"/>
+      <c r="AV29"/>
+    </row>
+    <row r="30" spans="1:48">
       <c r="A30" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B30">
-        <v>4518000.0</v>
+        <v>6891000.0</v>
       </c>
       <c r="C30">
+        <v>6209000.0</v>
+      </c>
+      <c r="D30">
+        <v>4531000.0</v>
+      </c>
+      <c r="E30">
         <v>5676000.0</v>
       </c>
-      <c r="D30">
-[...2 lines deleted...]
-      <c r="E30">
+      <c r="F30">
+        <v>5193000.0</v>
+      </c>
+      <c r="G30">
         <v>5467000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>4882000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>4819000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>4628000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>5019000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>5319000.0</v>
       </c>
-      <c r="K30">
-[...4 lines deleted...]
-      </c>
       <c r="M30">
-        <v>5095000.0</v>
+        <v>5353000.0</v>
       </c>
       <c r="N30">
+        <v>5360000.0</v>
+      </c>
+      <c r="O30">
+        <v>5167000.0</v>
+      </c>
+      <c r="P30">
         <v>4411000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>4657000.0</v>
       </c>
-      <c r="P30">
-[...2 lines deleted...]
-      <c r="Q30">
+      <c r="R30">
+        <v>4447000.0</v>
+      </c>
+      <c r="S30">
         <v>4312000.0</v>
       </c>
-      <c r="R30">
-[...4 lines deleted...]
-      </c>
       <c r="T30">
-        <v>3651000.0</v>
+        <v>4073000.0</v>
       </c>
       <c r="U30">
+        <v>4136000.0</v>
+      </c>
+      <c r="V30">
+        <v>3712000.0</v>
+      </c>
+      <c r="W30">
         <v>4008000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>3877000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>3579000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>3781000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>3732000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>3215000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>3225000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>3770000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>3695000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>3405000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>3483000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>3204000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>3139000.0</v>
       </c>
-      <c r="AH30">
-[...2 lines deleted...]
-      <c r="AI30">
+      <c r="AJ30">
+        <v>2762000.0</v>
+      </c>
+      <c r="AK30">
         <v>3326000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>3664000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>3568000.0</v>
       </c>
-      <c r="AL30">
-[...4 lines deleted...]
-      </c>
       <c r="AN30">
-        <v>1851000.0</v>
+        <v>3450000.0</v>
       </c>
       <c r="AO30">
-        <v>1926025.0</v>
+        <v>2783000.0</v>
       </c>
       <c r="AP30">
+        <v>1853000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>1929000.0</v>
+      </c>
+      <c r="AR30">
         <v>1469943.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>783000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>1016000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>2229627.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>921886.0</v>
       </c>
     </row>
-    <row r="31" spans="1:46">
+    <row r="31" spans="1:48">
       <c r="A31" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B31">
+        <v>423000.0</v>
+      </c>
+      <c r="C31">
+        <v>251000.0</v>
+      </c>
+      <c r="D31">
         <v>187000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>220000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>288000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>254000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>215000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>205000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>269000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>212000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>217000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>314000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>208000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>148000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>134000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>53000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-34000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-68000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-74000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-50000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>3000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>2000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>1000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>1000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>2000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>38000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>60000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>89000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>86000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>90000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>91000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>48000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>50000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>47000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>42000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>42000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>34000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>24000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>21000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>-1324000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>-748000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>-562000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>-2655198.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>-566000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>-561000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>-231122.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>-151923.0</v>
       </c>
     </row>
-    <row r="32" spans="1:46">
+    <row r="32" spans="1:48">
       <c r="A32" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B32">
-        <v>50000.0</v>
+        <v>158000.0</v>
       </c>
       <c r="C32">
         <v>11000.0</v>
       </c>
       <c r="D32">
-        <v>0.0</v>
+        <v>50000.0</v>
       </c>
       <c r="E32">
+        <v>11000.0</v>
+      </c>
+      <c r="F32">
+        <v>0.0</v>
+      </c>
+      <c r="G32">
         <v>4000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>23000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>22000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>72000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>18000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>550000.0</v>
       </c>
-      <c r="K32">
-[...4 lines deleted...]
-      </c>
       <c r="M32">
         <v>0.0</v>
       </c>
       <c r="N32">
+        <v>0.0</v>
+      </c>
+      <c r="O32">
+        <v>0.0</v>
+      </c>
+      <c r="P32">
         <v>5000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>2000.0</v>
       </c>
-      <c r="P32">
-[...2 lines deleted...]
-      <c r="Q32">
+      <c r="R32">
+        <v>0.0</v>
+      </c>
+      <c r="S32">
         <v>375000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>0.4</v>
       </c>
-      <c r="S32">
-[...4 lines deleted...]
-      </c>
       <c r="U32">
+        <v>0.0</v>
+      </c>
+      <c r="V32">
+        <v>0.0</v>
+      </c>
+      <c r="W32">
         <v>400000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>0.06</v>
       </c>
-      <c r="W32">
-[...4 lines deleted...]
-      </c>
       <c r="Y32">
+        <v>0.0</v>
+      </c>
+      <c r="Z32">
+        <v>0.0</v>
+      </c>
+      <c r="AA32">
         <v>62000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>138000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>254000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>70000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>71000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>150000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>96000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>96000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>110000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>110000.0</v>
       </c>
-      <c r="AI32">
-[...4 lines deleted...]
-      </c>
       <c r="AK32">
         <v>0.0</v>
       </c>
       <c r="AL32">
         <v>0.0</v>
       </c>
       <c r="AM32">
         <v>0.0</v>
       </c>
       <c r="AN32">
         <v>0.0</v>
       </c>
       <c r="AO32">
         <v>0.0</v>
       </c>
       <c r="AP32">
         <v>0.0</v>
       </c>
       <c r="AQ32">
         <v>0.0</v>
       </c>
       <c r="AR32">
         <v>0.0</v>
       </c>
       <c r="AS32">
         <v>0.0</v>
       </c>
       <c r="AT32">
+        <v>0.0</v>
+      </c>
+      <c r="AU32">
+        <v>0.0</v>
+      </c>
+      <c r="AV32">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N30"/>
@@ -14202,1113 +14606,1113 @@
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B2">
         <v>25778000.0</v>
       </c>
       <c r="C2">
         <v>12591000.0</v>
       </c>
       <c r="D2">
         <v>21184000.0</v>
       </c>
       <c r="E2">
         <v>28699000.0</v>
       </c>
       <c r="F2">
         <v>37942000.0</v>
       </c>
       <c r="G2">
         <v>14871000.0</v>
       </c>
       <c r="H2">
         <v>18933000.0</v>
       </c>
       <c r="I2">
         <v>17369000.0</v>
       </c>
       <c r="J2">
         <v>26718000.0</v>
       </c>
       <c r="K2">
         <v>3197000.0</v>
       </c>
       <c r="L2">
         <v>20980.0</v>
       </c>
       <c r="M2">
         <v>332185.0</v>
       </c>
       <c r="N2">
         <v>795796.0</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B3">
         <v>49000</v>
       </c>
       <c r="C3">
         <v>14000</v>
       </c>
       <c r="D3">
         <v>31000</v>
       </c>
       <c r="E3">
         <v>39000</v>
       </c>
       <c r="F3">
         <v>109000</v>
       </c>
       <c r="G3">
         <v>131000</v>
       </c>
       <c r="H3">
         <v>51000</v>
       </c>
       <c r="I3">
         <v>23000</v>
       </c>
       <c r="J3">
         <v>60000</v>
       </c>
       <c r="K3">
         <v>28000</v>
       </c>
       <c r="L3">
         <v>3811</v>
       </c>
       <c r="M3">
         <v>26512</v>
       </c>
       <c r="N3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-7515000.0</v>
       </c>
       <c r="F4">
         <v>-9243000.0</v>
       </c>
       <c r="G4">
         <v>23071000.0</v>
       </c>
       <c r="H4">
         <v>-4062000.0</v>
       </c>
       <c r="I4">
         <v>1564000.0</v>
       </c>
       <c r="J4">
         <v>-9349000.0</v>
       </c>
       <c r="K4">
         <v>23521000.0</v>
       </c>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>1103000.0</v>
       </c>
       <c r="F5">
         <v>451000.0</v>
       </c>
       <c r="G5">
         <v>-312000.0</v>
       </c>
       <c r="H5">
         <v>141000.0</v>
       </c>
       <c r="I5">
         <v>78000.0</v>
       </c>
       <c r="J5">
         <v>-128000.0</v>
       </c>
       <c r="K5">
         <v>103000.0</v>
       </c>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B6">
         <v>-6568000.0</v>
       </c>
       <c r="C6">
         <v>13187000.0</v>
       </c>
       <c r="D6">
         <v>-8593000.0</v>
       </c>
       <c r="E6">
         <v>-7515000.0</v>
       </c>
       <c r="F6">
         <v>-9243000.0</v>
       </c>
       <c r="G6">
         <v>23071000.0</v>
       </c>
       <c r="H6">
         <v>-4062000.0</v>
       </c>
       <c r="I6">
         <v>1564000.0</v>
       </c>
       <c r="J6">
         <v>-9349000.0</v>
       </c>
       <c r="K6">
         <v>23521000.0</v>
       </c>
       <c r="L6">
         <v>3175963.0</v>
       </c>
       <c r="M6">
         <v>-311205.0</v>
       </c>
       <c r="N6">
         <v>-463611.0</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B7">
         <v>-891000.0</v>
       </c>
       <c r="C7">
         <v>128000.0</v>
       </c>
       <c r="D7">
         <v>38000.0</v>
       </c>
       <c r="E7">
         <v>69000.0</v>
       </c>
       <c r="F7">
         <v>-485000.0</v>
       </c>
       <c r="G7">
         <v>-550000.0</v>
       </c>
       <c r="H7">
         <v>-215000.0</v>
       </c>
       <c r="I7">
         <v>665000.0</v>
       </c>
       <c r="J7">
         <v>-320000.0</v>
       </c>
       <c r="K7">
         <v>500000.0</v>
       </c>
       <c r="L7">
         <v>-352535.0</v>
       </c>
       <c r="M7">
         <v>581823.0</v>
       </c>
       <c r="N7">
         <v>96.0</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>185000.0</v>
       </c>
       <c r="I8">
         <v>-75000.0</v>
       </c>
       <c r="J8">
         <v>-110000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B9">
         <v>26000.0</v>
       </c>
       <c r="C9">
         <v>560000.0</v>
       </c>
       <c r="D9">
         <v>-581000.0</v>
       </c>
       <c r="E9"/>
       <c r="F9">
         <v>-234000.0</v>
       </c>
       <c r="G9">
         <v>187000.0</v>
       </c>
       <c r="H9">
         <v>185000.0</v>
       </c>
       <c r="I9">
         <v>-75000.0</v>
       </c>
       <c r="J9">
         <v>-110000.0</v>
       </c>
       <c r="K9">
         <v>-110000.0</v>
       </c>
       <c r="L9">
         <v>-110000.0</v>
       </c>
       <c r="M9">
         <v>-110000.0</v>
       </c>
       <c r="N9"/>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10">
         <v>-349000.0</v>
       </c>
       <c r="I10">
         <v>535000.0</v>
       </c>
       <c r="J10">
         <v>-79000.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>395000.0</v>
       </c>
       <c r="F11">
         <v>-218000.0</v>
       </c>
       <c r="G11">
         <v>-100000.0</v>
       </c>
       <c r="H11">
         <v>-407000.0</v>
       </c>
       <c r="I11">
         <v>662000.0</v>
       </c>
       <c r="J11">
         <v>-155000.0</v>
       </c>
       <c r="K11">
         <v>52000.0</v>
       </c>
       <c r="L11">
         <v>-329000.0</v>
       </c>
       <c r="M11">
         <v>570000.0</v>
       </c>
       <c r="N11"/>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>3367000.0</v>
       </c>
       <c r="F12">
         <v>2973000.0</v>
       </c>
       <c r="G12">
         <v>3182000.0</v>
       </c>
       <c r="H12">
         <v>2929000.0</v>
       </c>
       <c r="I12">
         <v>2426000.0</v>
       </c>
       <c r="J12">
         <v>4080000.0</v>
       </c>
       <c r="K12">
         <v>3770000.0</v>
       </c>
       <c r="L12">
         <v>5244000.0</v>
       </c>
       <c r="M12">
         <v>637091.0</v>
       </c>
       <c r="N12"/>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>10000.0</v>
       </c>
       <c r="F13">
         <v>-381000.0</v>
       </c>
       <c r="G13">
         <v>-640000.0</v>
       </c>
       <c r="H13">
         <v>-349000.0</v>
       </c>
       <c r="I13">
         <v>535000.0</v>
       </c>
       <c r="J13">
         <v>-55000.0</v>
       </c>
       <c r="K13">
         <v>448000.0</v>
       </c>
       <c r="L13">
         <v>-23000.0</v>
       </c>
       <c r="M13">
         <v>90638.0</v>
       </c>
       <c r="N13"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B14">
         <v>300000.0</v>
       </c>
       <c r="C14">
         <v>1365000.0</v>
       </c>
       <c r="D14">
         <v>1439000.0</v>
       </c>
       <c r="E14">
         <v>1506000.0</v>
       </c>
       <c r="F14">
         <v>785000.0</v>
       </c>
       <c r="G14">
         <v>179000.0</v>
       </c>
       <c r="H14">
         <v>178000.0</v>
       </c>
       <c r="I14">
         <v>33000.0</v>
       </c>
       <c r="J14">
         <v>19000.0</v>
       </c>
       <c r="K14">
         <v>15000.0</v>
       </c>
       <c r="L14">
         <v>9517.0</v>
       </c>
       <c r="M14">
         <v>5460.0</v>
       </c>
       <c r="N14">
         <v>4431.0</v>
       </c>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B16">
         <v>19210000.0</v>
       </c>
       <c r="C16">
         <v>25778000.0</v>
       </c>
       <c r="D16">
         <v>12591000.0</v>
       </c>
       <c r="E16">
         <v>21184000.0</v>
       </c>
       <c r="F16">
         <v>28699000.0</v>
       </c>
       <c r="G16">
         <v>37942000.0</v>
       </c>
       <c r="H16">
         <v>14871000.0</v>
       </c>
       <c r="I16">
         <v>18933000.0</v>
       </c>
       <c r="J16">
         <v>17369000.0</v>
       </c>
       <c r="K16">
         <v>26718000.0</v>
       </c>
       <c r="L16">
         <v>3196943.0</v>
       </c>
       <c r="M16">
         <v>20980.0</v>
       </c>
       <c r="N16">
         <v>332185.0</v>
       </c>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B18">
         <v>-14871000.0</v>
       </c>
       <c r="C18">
         <v>-13250000.0</v>
       </c>
       <c r="D18">
         <v>-14588000.0</v>
       </c>
       <c r="E18">
         <v>-12538000.0</v>
       </c>
       <c r="F18">
         <v>-12550000.0</v>
       </c>
       <c r="G18">
         <v>-12198000.0</v>
       </c>
       <c r="H18">
         <v>-10459000.0</v>
       </c>
       <c r="I18">
         <v>-9796000.0</v>
       </c>
       <c r="J18">
         <v>-9349000.0</v>
       </c>
       <c r="K18">
         <v>-6827000.0</v>
       </c>
       <c r="L18">
         <v>-4390959.0</v>
       </c>
       <c r="M18">
         <v>-2619872.0</v>
       </c>
       <c r="N18">
         <v>-2556211.0</v>
       </c>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B19">
         <v>1000000.0</v>
       </c>
       <c r="C19">
         <v>6084000.0</v>
       </c>
       <c r="D19">
         <v>-7639000.0</v>
       </c>
       <c r="E19">
         <v>-39000.0</v>
       </c>
       <c r="F19">
         <v>-109000.0</v>
       </c>
       <c r="G19">
         <v>-131000.0</v>
       </c>
       <c r="H19">
         <v>-51000.0</v>
       </c>
       <c r="I19">
         <v>-23000.0</v>
       </c>
       <c r="J19">
         <v>-60000.0</v>
       </c>
       <c r="K19">
         <v>-13000.0</v>
       </c>
       <c r="L19">
         <v>15000.0</v>
       </c>
       <c r="M19"/>
       <c r="N19"/>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B20">
         <v>7611000.0</v>
       </c>
       <c r="C20">
         <v>21267000.0</v>
       </c>
       <c r="D20">
         <v>12223000.0</v>
       </c>
       <c r="E20">
         <v>5763000.0</v>
       </c>
       <c r="F20">
         <v>243000.0</v>
       </c>
       <c r="G20">
         <v>33386000.0</v>
       </c>
       <c r="H20">
         <v>6397000.0</v>
       </c>
       <c r="I20">
         <v>11360000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B21">
         <v>-1164000.0</v>
       </c>
       <c r="C21">
         <v>-1135000.0</v>
       </c>
       <c r="D21">
         <v>-918000.0</v>
       </c>
       <c r="E21">
         <v>-984000.0</v>
       </c>
       <c r="F21">
         <v>-470000.0</v>
       </c>
       <c r="G21">
         <v>-470000.0</v>
       </c>
       <c r="H21">
         <v>-470000.0</v>
       </c>
       <c r="I21">
         <v>-470000.0</v>
       </c>
       <c r="J21"/>
       <c r="K21">
         <v>5467000.0</v>
       </c>
       <c r="L21">
         <v>7712000.0</v>
       </c>
       <c r="M21">
         <v>2308667.0</v>
       </c>
       <c r="N21"/>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B22">
         <v>-20174000.0</v>
       </c>
       <c r="C22">
         <v>-18435000.0</v>
       </c>
       <c r="D22">
         <v>-19790000.0</v>
       </c>
       <c r="E22">
         <v>-17441000.0</v>
       </c>
       <c r="F22">
         <v>-15714000.0</v>
       </c>
       <c r="G22">
         <v>-14878000.0</v>
       </c>
       <c r="H22">
         <v>-13300000.0</v>
       </c>
       <c r="I22">
         <v>-12897000.0</v>
       </c>
       <c r="J22">
         <v>-13068000.0</v>
       </c>
       <c r="K22">
         <v>-12610000.0</v>
       </c>
       <c r="L22">
         <v>-9512141.0</v>
       </c>
       <c r="M22">
         <v>-3817734.0</v>
       </c>
       <c r="N22">
         <v>-3398280.0</v>
       </c>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B23">
         <v>7352000.0</v>
       </c>
       <c r="C23">
         <v>207000.0</v>
       </c>
       <c r="D23">
         <v>128000.0</v>
       </c>
       <c r="E23">
         <v>244000.0</v>
       </c>
       <c r="F23">
         <v>3534000.0</v>
       </c>
       <c r="G23">
         <v>1883000.0</v>
       </c>
       <c r="H23">
         <v>6397000.0</v>
       </c>
       <c r="I23">
         <v>-23000.0</v>
       </c>
       <c r="J23">
         <v>-60000.0</v>
       </c>
       <c r="K23">
         <v>24866000.0</v>
       </c>
       <c r="L23">
         <v>6469922.0</v>
       </c>
       <c r="M23">
         <v>2314149.0</v>
       </c>
       <c r="N23">
         <v>2092600.0</v>
       </c>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B24">
         <v>-49000.0</v>
       </c>
       <c r="C24">
         <v>-14000.0</v>
       </c>
       <c r="D24">
         <v>15000.0</v>
       </c>
       <c r="E24">
         <v>-39000.0</v>
       </c>
       <c r="F24">
         <v>-109000.0</v>
       </c>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24">
         <v>-23000.0</v>
       </c>
       <c r="J24">
         <v>-60000.0</v>
       </c>
       <c r="K24">
         <v>15000.0</v>
       </c>
       <c r="L24">
         <v>15000.0</v>
       </c>
       <c r="M24">
         <v>15000.0</v>
       </c>
       <c r="N24"/>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B25">
         <v>931000.0</v>
       </c>
       <c r="C25">
         <v>-161000.0</v>
       </c>
       <c r="D25">
         <v>-257000.0</v>
       </c>
       <c r="E25">
         <v>6320000.0</v>
       </c>
       <c r="F25">
         <v>4115000.0</v>
       </c>
       <c r="G25">
         <v>141000.0</v>
       </c>
       <c r="H25">
         <v>3133000.0</v>
       </c>
       <c r="I25">
         <v>1000.0</v>
       </c>
       <c r="J25">
         <v>60000.0</v>
       </c>
       <c r="K25">
         <v>2828000.0</v>
       </c>
       <c r="L25">
         <v>1931728.0</v>
       </c>
       <c r="M25">
         <v>558766.0</v>
       </c>
       <c r="N25">
         <v>684328.0</v>
       </c>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26">
         <v>6007000.0</v>
       </c>
       <c r="F26">
         <v>3777000.0</v>
       </c>
       <c r="G26">
         <v>25874000.0</v>
       </c>
       <c r="H26">
         <v>6397000.0</v>
       </c>
       <c r="I26">
         <v>11360000.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>27604000.0</v>
       </c>
       <c r="L26">
         <v>27604000.0</v>
       </c>
       <c r="M26">
         <v>27604000.0</v>
       </c>
       <c r="N26"/>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B27">
         <v>4963000.0</v>
       </c>
       <c r="C27">
         <v>3867000.0</v>
       </c>
       <c r="D27">
         <v>4013000.0</v>
       </c>
       <c r="E27">
         <v>3367000.0</v>
       </c>
       <c r="F27">
         <v>2973000.0</v>
       </c>
       <c r="G27">
         <v>3041000.0</v>
       </c>
       <c r="H27">
         <v>2929000.0</v>
       </c>
       <c r="I27">
         <v>2425000.0</v>
       </c>
       <c r="J27">
         <v>4018000.0</v>
       </c>
       <c r="K27">
         <v>2468000.0</v>
       </c>
       <c r="L27">
         <v>431893.0</v>
       </c>
       <c r="M27">
         <v>78325.0</v>
       </c>
       <c r="N27">
         <v>153214.0</v>
       </c>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B28">
         <v>7352000.0</v>
       </c>
       <c r="C28">
         <v>20339000.0</v>
       </c>
       <c r="D28">
         <v>12715000.0</v>
       </c>
       <c r="E28">
         <v>5023000.0</v>
       </c>
       <c r="F28">
         <v>3307000.0</v>
       </c>
       <c r="G28">
         <v>35269000.0</v>
       </c>
       <c r="H28">
         <v>6397000.0</v>
       </c>
       <c r="I28">
         <v>11360000.0</v>
       </c>
       <c r="J28">
         <v>60000.0</v>
       </c>
       <c r="K28">
         <v>30333000.0</v>
       </c>
       <c r="L28">
         <v>7566922.0</v>
       </c>
       <c r="M28">
         <v>2308667.0</v>
       </c>
       <c r="N28">
         <v>2092600.0</v>
       </c>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B29">
         <v>-14871000.0</v>
       </c>
       <c r="C29">
         <v>-13236000.0</v>
       </c>
       <c r="D29">
         <v>-14557000.0</v>
       </c>
       <c r="E29">
         <v>-12499000.0</v>
       </c>
       <c r="F29">
         <v>-12441000.0</v>
       </c>
       <c r="G29">
         <v>-12067000.0</v>
       </c>
       <c r="H29">
         <v>-10408000.0</v>
       </c>
       <c r="I29">
         <v>-9773000.0</v>
       </c>
       <c r="J29">
         <v>-9289000.0</v>
       </c>
       <c r="K29">
         <v>-6799000.0</v>
       </c>
       <c r="L29">
         <v>-4387148.0</v>
       </c>
       <c r="M29">
         <v>-2593360.0</v>
       </c>
       <c r="N29">
         <v>-2556211.0</v>
       </c>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B30">
         <v>951000.0</v>
       </c>
       <c r="C30">
         <v>6084000.0</v>
       </c>
       <c r="D30">
         <v>-6751000.0</v>
       </c>
       <c r="E30">
         <v>-39000.0</v>
       </c>
       <c r="F30">
         <v>-109000.0</v>
       </c>
       <c r="G30">
         <v>-131000.0</v>
       </c>
       <c r="H30">
         <v>-51000.0</v>
       </c>
       <c r="I30">
         <v>-23000.0</v>
       </c>
@@ -15325,3594 +15729,3728 @@
         <v>-26512.0</v>
       </c>
       <c r="N30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AT30"/>
+  <dimension ref="A1:AV30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:46">
+    <row r="1" spans="1:48">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>75</v>
+      </c>
+      <c r="C1" t="s">
+        <v>76</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>76</v>
       </c>
       <c r="E1" t="s">
         <v>77</v>
       </c>
       <c r="F1" t="s">
+        <v>78</v>
+      </c>
+      <c r="G1" t="s">
+        <v>79</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>79</v>
       </c>
       <c r="I1" t="s">
         <v>80</v>
       </c>
       <c r="J1" t="s">
+        <v>81</v>
+      </c>
+      <c r="K1" t="s">
+        <v>82</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>82</v>
       </c>
       <c r="M1" t="s">
         <v>83</v>
       </c>
       <c r="N1" t="s">
+        <v>84</v>
+      </c>
+      <c r="O1" t="s">
+        <v>85</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>85</v>
       </c>
       <c r="Q1" t="s">
         <v>86</v>
       </c>
       <c r="R1" t="s">
+        <v>87</v>
+      </c>
+      <c r="S1" t="s">
+        <v>88</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>88</v>
       </c>
       <c r="U1" t="s">
         <v>89</v>
       </c>
       <c r="V1" t="s">
+        <v>90</v>
+      </c>
+      <c r="W1" t="s">
+        <v>91</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>91</v>
       </c>
       <c r="Y1" t="s">
         <v>92</v>
       </c>
       <c r="Z1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AC1" t="s">
         <v>95</v>
       </c>
       <c r="AD1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AG1" t="s">
         <v>98</v>
       </c>
       <c r="AH1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AK1" t="s">
         <v>101</v>
       </c>
       <c r="AL1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AO1" t="s">
         <v>104</v>
       </c>
       <c r="AP1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AS1" t="s">
         <v>107</v>
       </c>
       <c r="AT1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="2" spans="1:46">
+    <row r="2" spans="1:48">
       <c r="A2" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B2">
+        <v>14160000.0</v>
+      </c>
+      <c r="C2">
+        <v>19210000.0</v>
+      </c>
+      <c r="D2">
         <v>20322000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>22026000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>24123000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>25778000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>13757000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>14484000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>14806000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>12591000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>12642000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>12904000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>12118000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>21184000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>23287000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>21838000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>24451000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>28699000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>31789000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>34341000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>36738000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>37942000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>25297000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>17965000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>11390000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>14871000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>16800000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>19118000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>15137000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>18933000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>9957000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>12254000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>14547000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>17369000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>19606000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>21725000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>23812000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>26718000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>28189000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>5267000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>1501384.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>3196943.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>4621000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>5356000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>6763993.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>20980.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>465142.0</v>
       </c>
     </row>
-    <row r="3" spans="1:46">
+    <row r="3" spans="1:48">
       <c r="A3" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B3">
-        <v>10000</v>
+        <v>16000</v>
       </c>
       <c r="C3">
-        <v>13000</v>
+        <v>0</v>
       </c>
       <c r="D3">
         <v>10000</v>
       </c>
       <c r="E3">
+        <v>13000</v>
+      </c>
+      <c r="F3">
+        <v>10000</v>
+      </c>
+      <c r="G3">
         <v>4000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>8000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>6000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>6000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>875000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>13000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>3000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>15000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>13000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>7000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>3000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>16000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>7000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>23000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>55000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>24000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>75000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>45000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>8000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>3000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>51000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>51000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>9000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>42000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>2000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>7000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>4000</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>10000</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>43000</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>4000</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>5000</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>8000</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>3000</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>11000</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>4790</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>9210</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>1811</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>0</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>170</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>2170</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>8130</v>
       </c>
     </row>
-    <row r="4" spans="1:46">
+    <row r="4" spans="1:48">
       <c r="A4" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4">
         <v>786000.0</v>
       </c>
-      <c r="M4">
+      <c r="O4">
         <v>-9066000.0</v>
       </c>
-      <c r="N4">
+      <c r="P4">
         <v>-2103000.0</v>
       </c>
-      <c r="O4">
+      <c r="Q4">
         <v>1449000.0</v>
       </c>
-      <c r="P4">
+      <c r="R4">
         <v>-2613000.0</v>
       </c>
-      <c r="Q4">
+      <c r="S4">
         <v>-4248000.0</v>
       </c>
-      <c r="R4">
+      <c r="T4">
         <v>-3090000.0</v>
       </c>
-      <c r="S4">
+      <c r="U4">
         <v>-2552000.0</v>
       </c>
-      <c r="T4">
+      <c r="V4">
         <v>-2397000.0</v>
       </c>
-      <c r="U4">
+      <c r="W4">
         <v>-1204000.0</v>
       </c>
-      <c r="V4">
+      <c r="X4">
         <v>12645000.0</v>
       </c>
-      <c r="W4">
+      <c r="Y4">
         <v>7332000.0</v>
       </c>
-      <c r="X4">
+      <c r="Z4">
         <v>6575000.0</v>
       </c>
-      <c r="Y4">
+      <c r="AA4">
         <v>-3481000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AB4">
         <v>-1929000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AC4">
         <v>-2318000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AD4">
         <v>3981000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AE4">
         <v>-3796000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AF4">
         <v>8976000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AG4">
         <v>-2297000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AH4">
         <v>-2293000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AI4">
         <v>-2822000.0</v>
       </c>
-      <c r="AH4"/>
-      <c r="AI4">
+      <c r="AJ4"/>
+      <c r="AK4">
         <v>-2119000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AL4">
         <v>-2087000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AM4">
         <v>-2906000.0</v>
       </c>
-      <c r="AL4"/>
-      <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
-    </row>
-    <row r="5" spans="1:46">
+      <c r="AU4"/>
+      <c r="AV4"/>
+    </row>
+    <row r="5" spans="1:48">
       <c r="A5" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5">
         <v>-109000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>421000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>429000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>361000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>523000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-210000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>399000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>491000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>200000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-639000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>117000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>109000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-101000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-437000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>163000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>158000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>82000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-262000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>57000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>69000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>105000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-153000.0</v>
       </c>
-      <c r="AH5"/>
-      <c r="AI5">
+      <c r="AJ5"/>
+      <c r="AK5">
         <v>59000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>117000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-212000.0</v>
       </c>
-      <c r="AL5"/>
-      <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
-    </row>
-    <row r="6" spans="1:46">
+      <c r="AU5"/>
+      <c r="AV5"/>
+    </row>
+    <row r="6" spans="1:48">
       <c r="A6" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B6">
+        <v>986000.0</v>
+      </c>
+      <c r="C6">
+        <v>-5050000.0</v>
+      </c>
+      <c r="D6">
         <v>-1112000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-1704000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-2097000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-1655000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>12021000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-727000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-322000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>2215000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-51000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-262000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>786000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-9066000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-2103000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>1449000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-2613000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-4248000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-3090000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-2552000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-2397000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-1204000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>12645000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>7332000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>6575000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-3481000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-1929000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-2318000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>3981000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-3796000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>8976000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-2297000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-2293000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-2822000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-2237000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-2119000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-2087000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-2906000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-1471000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>22922000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>3765616.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-1695559.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-1424057.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>-735000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-1407993.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>6743013.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>-444162.0</v>
       </c>
     </row>
-    <row r="7" spans="1:46">
+    <row r="7" spans="1:48">
       <c r="A7" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B7">
+        <v>593000.0</v>
+      </c>
+      <c r="C7">
+        <v>-170000.0</v>
+      </c>
+      <c r="D7">
         <v>-419000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>570000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-142000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-900000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>382000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>507000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-100000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>-661000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>361000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>269000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-90000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-502000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>100000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>378000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>731000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-1140000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>150000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>345000.0</v>
       </c>
-      <c r="T7">
-[...2 lines deleted...]
-      <c r="U7">
+      <c r="V7">
+        <v>219000.0</v>
+      </c>
+      <c r="W7">
         <v>-1102000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>67000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>177000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>17000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-811000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>323000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>-42000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>428000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>-924000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>144000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>542000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>254000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>-275000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>-115000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>248000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AL7">
         <v>116000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AM7">
         <v>-569000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AN7">
         <v>612000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AO7">
         <v>-295000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AP7">
         <v>154847.0</v>
       </c>
-      <c r="AO7">
+      <c r="AQ7">
         <v>28153.0</v>
       </c>
-      <c r="AP7">
+      <c r="AR7">
         <v>130465.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AS7">
         <v>14000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AT7">
         <v>-427239.0</v>
       </c>
-      <c r="AS7">
+      <c r="AU7">
         <v>-69761.0</v>
       </c>
-      <c r="AT7">
+      <c r="AV7">
         <v>-58611.0</v>
       </c>
     </row>
-    <row r="8" spans="1:46">
+    <row r="8" spans="1:48">
       <c r="A8" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8">
         <v>-42000.0</v>
       </c>
-      <c r="M8"/>
-      <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
-      <c r="Q8">
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8">
         <v>-300000.0</v>
       </c>
-      <c r="R8"/>
-      <c r="S8"/>
       <c r="T8"/>
-      <c r="U8">
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8">
         <v>-66000.0</v>
       </c>
-      <c r="V8"/>
-      <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-      <c r="Z8">
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8">
         <v>187000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AC8">
         <v>-169000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AD8">
         <v>-18000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AE8">
         <v>185000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AF8">
         <v>-110000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AG8">
         <v>21000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AH8">
         <v>-96000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AI8">
         <v>110000.0</v>
       </c>
-      <c r="AH8"/>
-      <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
-    </row>
-    <row r="9" spans="1:46">
+      <c r="AU8"/>
+      <c r="AV8"/>
+    </row>
+    <row r="9" spans="1:48">
       <c r="A9" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B9">
+        <v>51000.0</v>
+      </c>
+      <c r="C9">
+        <v>-51000.0</v>
+      </c>
+      <c r="D9">
         <v>147000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>-137000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>18000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>-2000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>-18000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>20000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>-4000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>562000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-568000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>29000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>4000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-46000.0</v>
       </c>
-      <c r="N9">
-[...2 lines deleted...]
-      <c r="O9"/>
       <c r="P9">
         <v>300000.0</v>
       </c>
-      <c r="Q9">
-[...1 lines deleted...]
-      </c>
+      <c r="Q9"/>
       <c r="R9">
-        <v>66000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="S9">
         <v>-300000.0</v>
       </c>
       <c r="T9">
         <v>66000.0</v>
       </c>
       <c r="U9">
-        <v>-66000.0</v>
+        <v>-300000.0</v>
       </c>
       <c r="V9">
         <v>66000.0</v>
       </c>
       <c r="W9">
         <v>-66000.0</v>
       </c>
       <c r="X9">
+        <v>66000.0</v>
+      </c>
+      <c r="Y9">
         <v>-66000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
+        <v>-66000.0</v>
+      </c>
+      <c r="AA9">
         <v>187000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>187000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>-169000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>-18000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>185000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>-110000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>21000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>-96000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>110000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>-110000.0</v>
       </c>
-      <c r="AI9">
-[...4 lines deleted...]
-      </c>
       <c r="AK9">
         <v>0.0</v>
       </c>
       <c r="AL9">
+        <v>0.0</v>
+      </c>
+      <c r="AM9">
+        <v>0.0</v>
+      </c>
+      <c r="AN9">
         <v>-110000.0</v>
       </c>
-      <c r="AM9">
-[...5 lines deleted...]
-      <c r="AO9"/>
+      <c r="AO9">
+        <v>0.0</v>
+      </c>
       <c r="AP9">
+        <v>0.0</v>
+      </c>
+      <c r="AQ9"/>
+      <c r="AR9">
         <v>-110000.0</v>
       </c>
-      <c r="AQ9"/>
-      <c r="AR9"/>
       <c r="AS9"/>
-      <c r="AT9">
+      <c r="AT9"/>
+      <c r="AU9"/>
+      <c r="AV9">
         <v>-110000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:46">
+    <row r="10" spans="1:48">
       <c r="A10" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
-      <c r="J10">
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10">
         <v>-13000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-29000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>42000.0</v>
       </c>
-      <c r="M10"/>
-      <c r="N10"/>
       <c r="O10"/>
-      <c r="P10">
-[...1 lines deleted...]
-      </c>
+      <c r="P10"/>
       <c r="Q10"/>
       <c r="R10">
+        <v>-300000.0</v>
+      </c>
+      <c r="S10"/>
+      <c r="T10">
         <v>-66000.0</v>
       </c>
-      <c r="S10"/>
-[...1 lines deleted...]
-      <c r="U10">
+      <c r="U10"/>
+      <c r="V10"/>
+      <c r="W10">
         <v>-37530000.0</v>
       </c>
-      <c r="V10"/>
-      <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
-      <c r="Z10">
+      <c r="Z10"/>
+      <c r="AA10"/>
+      <c r="AB10">
         <v>-11000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>150000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>494000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-982000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>265000.0</v>
       </c>
-      <c r="AE10">
-[...2 lines deleted...]
-      <c r="AF10">
+      <c r="AG10">
+        <v>0.0</v>
+      </c>
+      <c r="AH10">
         <v>-11390000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-14701000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>-16695000.0</v>
       </c>
-      <c r="AI10">
-[...4 lines deleted...]
-      </c>
       <c r="AK10">
         <v>0.0</v>
       </c>
       <c r="AL10">
         <v>0.0</v>
       </c>
       <c r="AM10">
         <v>0.0</v>
       </c>
       <c r="AN10">
         <v>0.0</v>
       </c>
-      <c r="AO10"/>
-      <c r="AP10"/>
+      <c r="AO10">
+        <v>0.0</v>
+      </c>
+      <c r="AP10">
+        <v>0.0</v>
+      </c>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
-    </row>
-    <row r="11" spans="1:46">
+      <c r="AU10"/>
+      <c r="AV10"/>
+    </row>
+    <row r="11" spans="1:48">
       <c r="A11" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11">
         <v>401000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-580000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>13000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>367000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>276000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-261000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>70000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>-90000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-97000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>-367000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>-19000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>103000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>154000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-338000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>107000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>-31000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>364000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>-847000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>197000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>452000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>245000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>-232000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>-155000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>189000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>-1000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>-357000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>585000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>32000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>283000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>61000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>-329000.0</v>
       </c>
-      <c r="AQ11"/>
-      <c r="AR11"/>
       <c r="AS11"/>
-      <c r="AT11">
+      <c r="AT11"/>
+      <c r="AU11"/>
+      <c r="AV11">
         <v>570000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:46">
+    <row r="12" spans="1:48">
       <c r="A12" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12">
         <v>1030000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>927000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>893000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>889000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>859000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>726000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>639000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>808000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>847000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>741000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>819000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>829000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>766000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>768000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>649000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>798000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>788000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>694000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>629000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>630000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>620000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>547000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>4080000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>917000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>1428000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>1210000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>3770000.0</v>
       </c>
-      <c r="AM12"/>
-      <c r="AN12"/>
       <c r="AO12"/>
-      <c r="AP12">
+      <c r="AP12"/>
+      <c r="AQ12"/>
+      <c r="AR12">
         <v>5244000.0</v>
       </c>
-      <c r="AQ12"/>
-      <c r="AR12"/>
       <c r="AS12"/>
-      <c r="AT12">
+      <c r="AT12"/>
+      <c r="AU12"/>
+      <c r="AV12">
         <v>637091.0</v>
       </c>
     </row>
-    <row r="13" spans="1:46">
+    <row r="13" spans="1:48">
       <c r="A13" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13">
         <v>-528000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>228000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>287000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>377000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>-882000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>133000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>435000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>153000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>-1102000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>188000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>200000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>-21000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>-1007000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>-11000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>150000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>494000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>-982000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>265000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>446000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>294000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>-470000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>-55000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>239000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>134000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>-212000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AN13">
         <v>448000.0</v>
       </c>
-      <c r="AM13"/>
-      <c r="AN13"/>
       <c r="AO13"/>
-      <c r="AP13">
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13">
         <v>-23000.0</v>
       </c>
-      <c r="AQ13"/>
-      <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13">
         <v>90638.0</v>
       </c>
     </row>
-    <row r="14" spans="1:46">
+    <row r="14" spans="1:48">
       <c r="A14" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B14">
+        <v>476000.0</v>
+      </c>
+      <c r="C14">
+        <v>59000.0</v>
+      </c>
+      <c r="D14">
         <v>288000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>299000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>326000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>324000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>324000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>72000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>352000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>356000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>355000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>361000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>360000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>363000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>361000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>369000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>387000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>70000.0</v>
       </c>
-      <c r="R14">
-[...4 lines deleted...]
-      </c>
       <c r="T14">
+        <v>391000.0</v>
+      </c>
+      <c r="U14">
+        <v>280000.0</v>
+      </c>
+      <c r="V14">
         <v>61000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>53000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>40000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>47000.0</v>
       </c>
       <c r="Y14">
         <v>46000.0</v>
       </c>
       <c r="Z14">
+        <v>47000.0</v>
+      </c>
+      <c r="AA14">
+        <v>46000.0</v>
+      </c>
+      <c r="AB14">
         <v>145000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>12000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>11000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>10000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>9000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>8000.0</v>
       </c>
       <c r="AG14">
         <v>8000.0</v>
       </c>
       <c r="AH14">
+        <v>8000.0</v>
+      </c>
+      <c r="AI14">
+        <v>8000.0</v>
+      </c>
+      <c r="AJ14">
         <v>6000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>4000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>4000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>5000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>5000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>4000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>3039.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>2961.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>2517.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>2000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>2791.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>2209.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>1943.0</v>
       </c>
     </row>
-    <row r="15" spans="1:46">
+    <row r="15" spans="1:48">
       <c r="A15" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-      <c r="AE15">
-[...4 lines deleted...]
-      </c>
+      <c r="AE15"/>
+      <c r="AF15"/>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
         <v>0.0</v>
       </c>
-      <c r="AO15"/>
-      <c r="AP15"/>
+      <c r="AO15">
+        <v>0.0</v>
+      </c>
+      <c r="AP15">
+        <v>0.0</v>
+      </c>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
-    </row>
-    <row r="16" spans="1:46">
+      <c r="AU15"/>
+      <c r="AV15"/>
+    </row>
+    <row r="16" spans="1:48">
       <c r="A16" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B16">
+        <v>15146000.0</v>
+      </c>
+      <c r="C16">
+        <v>14160000.0</v>
+      </c>
+      <c r="D16">
         <v>19210000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>20322000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>22026000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>24123000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>25778000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>13757000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>14484000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>14806000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>12591000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>12642000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>12904000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>12118000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>21184000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>23287000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>21838000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>24451000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>28699000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>31789000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>34341000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>36738000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>37942000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>25297000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>17965000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>11390000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>14871000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>16800000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>19118000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>15137000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>18933000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>9957000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>12254000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>14547000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>17369000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>19606000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>21725000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>23812000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>26718000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>28189000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>5267000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>1501384.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>3196943.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>4621000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>5356000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>6763993.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>20980.0</v>
       </c>
     </row>
-    <row r="17" spans="1:46">
+    <row r="17" spans="1:48">
       <c r="A17" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
-    </row>
-    <row r="18" spans="1:46">
+      <c r="AU17"/>
+      <c r="AV17"/>
+    </row>
+    <row r="18" spans="1:48">
       <c r="A18" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B18">
+        <v>-3913000.0</v>
+      </c>
+      <c r="C18">
+        <v>-4607000.0</v>
+      </c>
+      <c r="D18">
         <v>-3232000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-3375000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-3515000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-4786000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-3036000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-2889000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-3170000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-4149000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-2908000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-3490000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-3941000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-4249000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-2931000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-2973000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-2507000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-4127000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-3044000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-2793000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-2751000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-3962000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-3025000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-2571000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-2957000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-3645000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-1929000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-2318000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-2416000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-3796000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>-2419000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>-2262000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>-2293000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>-2822000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>-2237000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>-2119000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>-2087000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>-2906000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>-1471000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>-2048000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>-1648214.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>-1659786.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>-1278959.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>-735000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>-1408422.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>-968578.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>-594162.0</v>
       </c>
     </row>
-    <row r="19" spans="1:46">
+    <row r="19" spans="1:48">
       <c r="A19" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B19">
-        <v>0.0</v>
+        <v>3890000.0</v>
       </c>
       <c r="C19">
+        <v>-26988000.0</v>
+      </c>
+      <c r="D19">
+        <v>0.0</v>
+      </c>
+      <c r="E19">
         <v>-13000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-10000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>996000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>2608000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>272000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>683000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>2521000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>875000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>3245000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-5914000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-4957000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-13000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-7000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-3000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-16000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-7000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-23000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-55000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-24000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-75000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-45000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-8000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-3000.0</v>
       </c>
-      <c r="Z19">
-[...4 lines deleted...]
-      </c>
       <c r="AB19">
+        <v>0.0</v>
+      </c>
+      <c r="AC19">
+        <v>0.0</v>
+      </c>
+      <c r="AD19">
         <v>-9000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>-42000.0</v>
       </c>
-      <c r="AD19"/>
-      <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
-      <c r="AL19">
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19">
         <v>15000.0</v>
       </c>
-      <c r="AM19"/>
-      <c r="AN19"/>
       <c r="AO19"/>
-      <c r="AP19">
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19">
         <v>15000.0</v>
       </c>
-      <c r="AQ19"/>
-      <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
-    </row>
-    <row r="20" spans="1:46">
+      <c r="AU19"/>
+      <c r="AV19"/>
+    </row>
+    <row r="20" spans="1:48">
       <c r="A20" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B20">
+        <v>-41000.0</v>
+      </c>
+      <c r="C20">
+        <v>26735000.0</v>
+      </c>
+      <c r="D20">
         <v>2442000.0</v>
       </c>
-      <c r="C20">
+      <c r="E20">
         <v>1970000.0</v>
       </c>
-      <c r="D20">
+      <c r="F20">
         <v>792000.0</v>
       </c>
-      <c r="E20">
+      <c r="G20">
         <v>2407000.0</v>
       </c>
-      <c r="F20">
+      <c r="H20">
         <v>12772000.0</v>
       </c>
-      <c r="G20">
+      <c r="I20">
         <v>2103000.0</v>
       </c>
-      <c r="H20">
+      <c r="J20">
         <v>2442000.0</v>
       </c>
-      <c r="I20">
+      <c r="K20">
         <v>3950000.0</v>
       </c>
-      <c r="J20">
+      <c r="L20">
         <v>2257000.0</v>
       </c>
-      <c r="K20">
+      <c r="M20">
         <v>185000.0</v>
       </c>
-      <c r="L20">
+      <c r="N20">
         <v>10789000.0</v>
       </c>
-      <c r="M20">
+      <c r="O20">
         <v>274000.0</v>
       </c>
-      <c r="N20">
+      <c r="P20">
         <v>975000.0</v>
       </c>
-      <c r="O20">
+      <c r="Q20">
         <v>4603000.0</v>
       </c>
-      <c r="P20">
+      <c r="R20">
         <v>185000.0</v>
       </c>
-      <c r="Q20">
-[...4 lines deleted...]
-      </c>
       <c r="S20">
         <v>0.0</v>
       </c>
       <c r="T20">
         <v>0.0</v>
       </c>
-      <c r="U20"/>
-      <c r="V20"/>
+      <c r="U20">
+        <v>0.0</v>
+      </c>
+      <c r="V20">
+        <v>0.0</v>
+      </c>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
-    </row>
-    <row r="21" spans="1:46">
+      <c r="AU20"/>
+      <c r="AV20"/>
+    </row>
+    <row r="21" spans="1:48">
       <c r="A21" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B21">
+        <v>-106000.0</v>
+      </c>
+      <c r="C21">
+        <v>-314000.0</v>
+      </c>
+      <c r="D21">
         <v>-310000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-299000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-279000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-276000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-452000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-197000.0</v>
       </c>
-      <c r="H21"/>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21">
         <v>-188000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-186000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-220000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-291000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-287000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-470000.0</v>
       </c>
       <c r="T21">
         <v>-470000.0</v>
       </c>
       <c r="U21">
         <v>-470000.0</v>
       </c>
-      <c r="V21"/>
-      <c r="W21"/>
+      <c r="V21">
+        <v>-470000.0</v>
+      </c>
+      <c r="W21">
+        <v>-470000.0</v>
+      </c>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
-      <c r="AE21">
+      <c r="AE21"/>
+      <c r="AF21"/>
+      <c r="AG21">
         <v>-35000.0</v>
       </c>
-      <c r="AF21"/>
-      <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
-      <c r="AL21">
+      <c r="AL21"/>
+      <c r="AM21"/>
+      <c r="AN21">
         <v>5467000.0</v>
       </c>
-      <c r="AM21"/>
-      <c r="AN21"/>
       <c r="AO21"/>
-      <c r="AP21">
+      <c r="AP21"/>
+      <c r="AQ21"/>
+      <c r="AR21">
         <v>7712000.0</v>
       </c>
-      <c r="AQ21"/>
-      <c r="AR21"/>
       <c r="AS21"/>
-      <c r="AT21">
+      <c r="AT21"/>
+      <c r="AU21"/>
+      <c r="AV21">
         <v>2308667.0</v>
       </c>
     </row>
-    <row r="22" spans="1:46">
+    <row r="22" spans="1:48">
       <c r="A22" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B22">
+        <v>-6336000.0</v>
+      </c>
+      <c r="C22">
+        <v>-6073000.0</v>
+      </c>
+      <c r="D22">
         <v>-4425000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-5573000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-4967000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-5209000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-4657000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-4595000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-4361000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-4822000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-4580000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-5039000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-5152000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-5019000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-4272000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-4602000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-4481000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-4086000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-4165000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-4203000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-3726000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-3620000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-3876000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-3578000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-3779000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-3645000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-3046000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-3086000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>-3634000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>-3534000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>-3199000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>-3435000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>-3171000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>-3092000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>-2610000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>-3284000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>-3630000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>-3544000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>-3429000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>-4096000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>-2596814.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>-2488186.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>-4125141.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>-1349000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>-1577251.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>-2460749.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>-1074660.0</v>
       </c>
     </row>
-    <row r="23" spans="1:46">
+    <row r="23" spans="1:48">
       <c r="A23" t="s">
-        <v>159</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>161</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
+        <v>26545000.0</v>
+      </c>
+      <c r="D23">
         <v>2132000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>1671000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>905000.0</v>
       </c>
-      <c r="E23"/>
-      <c r="F23">
+      <c r="G23"/>
+      <c r="H23">
         <v>121000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-10000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>10000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>86000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>11000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>39000.0</v>
       </c>
       <c r="M23">
         <v>39000.0</v>
       </c>
       <c r="N23">
         <v>39000.0</v>
       </c>
       <c r="O23">
         <v>39000.0</v>
       </c>
       <c r="P23">
+        <v>39000.0</v>
+      </c>
+      <c r="Q23">
+        <v>39000.0</v>
+      </c>
+      <c r="R23">
         <v>-106000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>166000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-46000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>241000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>354000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>2515000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>199000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>1383000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>137000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>164000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>-6397000.0</v>
       </c>
-      <c r="AA23"/>
-      <c r="AB23">
+      <c r="AC23"/>
+      <c r="AD23">
         <v>6397000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>-42000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>11395000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>-35000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>-4000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>-10000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>-60000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>-4000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>-5000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>-8000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>-4000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>24955000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>-53000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>-36000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>-145078.0</v>
       </c>
-      <c r="AQ23"/>
-      <c r="AR23">
+      <c r="AS23"/>
+      <c r="AT23">
         <v>409.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>6615031.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>-145000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:46">
+    <row r="24" spans="1:48">
       <c r="A24" t="s">
-        <v>160</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>162</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24">
         <v>-12000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>-23000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>-10000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>-4000.0</v>
       </c>
-      <c r="F24"/>
-      <c r="G24">
+      <c r="H24"/>
+      <c r="I24">
         <v>-6000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>689000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>2521000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>15000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>9000000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>-5911000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-4942000.0</v>
       </c>
-      <c r="N24"/>
-      <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
-      <c r="R24">
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24">
         <v>-109000.0</v>
       </c>
-      <c r="S24"/>
-[...1 lines deleted...]
-      <c r="U24">
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24">
         <v>-24000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>-131000.0</v>
       </c>
-      <c r="W24"/>
-[...1 lines deleted...]
-      <c r="Y24">
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24">
         <v>-3000.0</v>
       </c>
-      <c r="Z24"/>
-      <c r="AA24"/>
       <c r="AB24"/>
-      <c r="AC24">
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24">
         <v>-42000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>-23000.0</v>
       </c>
-      <c r="AE24">
-[...4 lines deleted...]
-      </c>
       <c r="AG24">
+        <v>0.0</v>
+      </c>
+      <c r="AH24">
+        <v>0.0</v>
+      </c>
+      <c r="AI24">
         <v>-10000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>-60000.0</v>
       </c>
-      <c r="AI24">
-[...4 lines deleted...]
-      </c>
       <c r="AK24">
+        <v>0.0</v>
+      </c>
+      <c r="AL24">
+        <v>0.0</v>
+      </c>
+      <c r="AM24">
         <v>-8000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>-28000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>15000.0</v>
       </c>
-      <c r="AN24">
-[...2 lines deleted...]
-      <c r="AO24"/>
       <c r="AP24">
+        <v>0.0</v>
+      </c>
+      <c r="AQ24"/>
+      <c r="AR24">
         <v>15000.0</v>
       </c>
-      <c r="AQ24"/>
-      <c r="AR24"/>
       <c r="AS24"/>
-      <c r="AT24">
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24">
         <v>15000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:46">
+    <row r="25" spans="1:48">
       <c r="A25" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B25">
+        <v>-371000.0</v>
+      </c>
+      <c r="C25">
+        <v>171000.0</v>
+      </c>
+      <c r="D25">
         <v>288000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>254000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>108000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>-6000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-26000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>214000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>-42000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>-46000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>-59000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>-109000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-86000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-3000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>1298000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>1237000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>1260000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>1045000.0</v>
       </c>
-      <c r="R25">
-[...4 lines deleted...]
-      </c>
       <c r="T25">
-        <v>847000.0</v>
+        <v>-52000.0</v>
       </c>
       <c r="U25">
+        <v>52000.0</v>
+      </c>
+      <c r="V25">
+        <v>-97000.0</v>
+      </c>
+      <c r="W25">
         <v>731000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>2000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>-23000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>38000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>139000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>-215000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>-23000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>-48000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>-127000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>665000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>75000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>55000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>61000.0</v>
       </c>
       <c r="AI25">
         <v>1000.0</v>
       </c>
       <c r="AJ25">
+        <v>61000.0</v>
+      </c>
+      <c r="AK25">
+        <v>1000.0</v>
+      </c>
+      <c r="AL25">
         <v>-17999.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>-58000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>499814.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>1330000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>748333.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>749667.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>568728.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>568000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>562131.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>232869.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>525719.0</v>
       </c>
     </row>
-    <row r="26" spans="1:46">
+    <row r="26" spans="1:48">
       <c r="A26" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
-      <c r="L26">
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26">
         <v>39000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>39000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>1014000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>4642000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>185000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>166000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>424000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>241000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>354000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>2758000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>15670000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>508000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>9532000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>164000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>6397000.0</v>
       </c>
       <c r="AB26">
         <v>6397000.0</v>
       </c>
-      <c r="AC26"/>
+      <c r="AC26">
+        <v>6397000.0</v>
+      </c>
       <c r="AD26">
+        <v>6397000.0</v>
+      </c>
+      <c r="AE26"/>
+      <c r="AF26">
         <v>11360000.0</v>
       </c>
-      <c r="AE26">
-[...4 lines deleted...]
-      </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
         <v>0.0</v>
       </c>
-      <c r="AO26"/>
+      <c r="AO26">
+        <v>0.0</v>
+      </c>
       <c r="AP26">
+        <v>0.0</v>
+      </c>
+      <c r="AQ26"/>
+      <c r="AR26">
         <v>27604000.0</v>
       </c>
-      <c r="AQ26"/>
-      <c r="AR26"/>
       <c r="AS26"/>
-      <c r="AT26">
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26">
         <v>27604000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:46">
+    <row r="27" spans="1:48">
       <c r="A27" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B27">
+        <v>1741000.0</v>
+      </c>
+      <c r="C27">
+        <v>1406000.0</v>
+      </c>
+      <c r="D27">
         <v>1334000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>1342000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>1278000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>1009000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>949000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>907000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>987000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>1024000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>1015000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>1041000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>1030000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>927000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>893000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>889000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>859000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>726000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>639000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>756000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>847000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>731000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>817000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>829000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>766000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>629000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>649000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>798000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>788000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>694000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>629000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>630000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>620000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>546000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>464000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>916000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>1428000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>1210000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>1344000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>1020000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>47171.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>56829.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>57893.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>30000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>30824.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>313176.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>19577.0</v>
       </c>
     </row>
-    <row r="28" spans="1:46">
+    <row r="28" spans="1:48">
       <c r="A28" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B28">
+        <v>1009000.0</v>
+      </c>
+      <c r="C28">
+        <v>26545000.0</v>
+      </c>
+      <c r="D28">
         <v>2132000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>1671000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>1418000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>2131000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>12441000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>1896000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>2159000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>3843000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>1982000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-30000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>10638000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>125000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>828000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>4422000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-106000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-121000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-46000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>241000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>354000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>2758000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>15670000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>9903000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>9532000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>164000.0</v>
       </c>
-      <c r="Z28">
-[...4 lines deleted...]
-      </c>
       <c r="AB28">
+        <v>0.0</v>
+      </c>
+      <c r="AC28">
+        <v>0.0</v>
+      </c>
+      <c r="AD28">
         <v>6397000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>11395000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>11395000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-35000.0</v>
       </c>
       <c r="AG28">
         <v>-35000.0</v>
       </c>
       <c r="AH28">
+        <v>-35000.0</v>
+      </c>
+      <c r="AI28">
+        <v>-35000.0</v>
+      </c>
+      <c r="AJ28">
         <v>60000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>30333000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>5378000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-36000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>30333000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>24955000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>5413773.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-35773.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-145078.0</v>
       </c>
-      <c r="AQ28"/>
-      <c r="AR28">
+      <c r="AS28"/>
+      <c r="AT28">
         <v>409.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>7711591.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>150000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:46">
+    <row r="29" spans="1:48">
       <c r="A29" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B29">
+        <v>-3897000.0</v>
+      </c>
+      <c r="C29">
+        <v>-4607000.0</v>
+      </c>
+      <c r="D29">
         <v>-3222000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-3362000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-3505000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-4782000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-3028000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-2895000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-3164000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-4149000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-2908000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-3477000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-3938000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-4234000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-2918000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-2966000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-2504000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-4110999.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-3037000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-2770000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-2696000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-3938000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-2950000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-2526000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-2949000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-3642000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-1929000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-2318000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-2407000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>-3754000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>-2417000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>-2255000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>-2289000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>-2812000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>-2194000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>-2115000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>-2082000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>-2898000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>-1468000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>-2037000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>-1643424.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>-1650576.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>-1277148.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>-735000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>-1408592.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>-966408.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>-586032.0</v>
       </c>
     </row>
-    <row r="30" spans="1:46">
+    <row r="30" spans="1:48">
       <c r="A30" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B30">
+        <v>3874000.0</v>
+      </c>
+      <c r="C30">
+        <v>-26988000.0</v>
+      </c>
+      <c r="D30">
         <v>-22000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-13000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-10000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>996000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>2608000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>272000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>683000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>2521000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>875000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>3245000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-5914000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-4957000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-13000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-7000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-3000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-16000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-7000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-23000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-55000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-24000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-75000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-45000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-8000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>51000.0</v>
       </c>
       <c r="AA30">
         <v>-3000.0</v>
       </c>
       <c r="AB30">
+        <v>51000.0</v>
+      </c>
+      <c r="AC30">
+        <v>-3000.0</v>
+      </c>
+      <c r="AD30">
         <v>-9000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-42000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-2000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-7000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-4000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-10000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-43000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-4000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-5000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>-8000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>-3000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>4000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>-4790.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>-9210.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>-1811.0</v>
       </c>
-      <c r="AQ30"/>
-      <c r="AR30">
+      <c r="AS30"/>
+      <c r="AT30">
         <v>170.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>-2170.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>-8130.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>