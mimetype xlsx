--- v0 (2026-03-14)
+++ v1 (2026-07-13)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="210">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="211">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2026-04-30</t>
   </si>
   <si>
     <t>2025-04-30</t>
   </si>
   <si>
     <t>2024-04-30</t>
   </si>
   <si>
     <t>2023-04-30</t>
   </si>
   <si>
     <t>2022-04-30</t>
   </si>
   <si>
     <t>2021-04-30</t>
   </si>
   <si>
     <t>2020-04-30</t>
   </si>
   <si>
     <t>2019-04-30</t>
   </si>
   <si>
     <t>2018-04-30</t>
   </si>
@@ -1019,85 +1022,86 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X62"/>
+  <dimension ref="A1:Y62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24">
+    <row r="1" spans="1:25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1126,4080 +1130,4226 @@
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
     </row>
-    <row r="2" spans="1:24">
+    <row r="2" spans="1:25">
       <c r="A2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B2">
+        <v>160507000.0</v>
+      </c>
+      <c r="C2">
         <v>72462000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>48298000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>31355000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>19244000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>24841000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>19859000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>15972000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>21340000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>20283000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>17712000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>19243000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>13906000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>16144000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>20213000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>31134000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>20205000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>23990000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>14080000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>16024000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>8521000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>9273000.0</v>
       </c>
-      <c r="W2"/>
       <c r="X2"/>
+      <c r="Y2"/>
     </row>
-    <row r="3" spans="1:24">
+    <row r="3" spans="1:25">
       <c r="A3" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
+      <c r="Y3"/>
     </row>
-    <row r="4" spans="1:24">
+    <row r="4" spans="1:25">
       <c r="A4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
+      <c r="Y4"/>
     </row>
-    <row r="5" spans="1:24">
+    <row r="5" spans="1:25">
       <c r="A5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B5">
+        <v>-5635000.0</v>
+      </c>
+      <c r="C5">
         <v>-6514000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-5592000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-4452000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-6514000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>343000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>328000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>2000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-21000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-127000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-201000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-1358000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-263000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-705000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-694000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-784000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-760000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-537000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-13794000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-11317000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-8913000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-7232000.0</v>
       </c>
-      <c r="W5"/>
       <c r="X5"/>
+      <c r="Y5"/>
     </row>
-    <row r="6" spans="1:24">
+    <row r="6" spans="1:25">
       <c r="A6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
-      <c r="I6">
-[...1 lines deleted...]
-      </c>
+      <c r="I6"/>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6">
         <v>0.0</v>
       </c>
       <c r="N6">
         <v>0.0</v>
       </c>
       <c r="O6">
         <v>0.0</v>
       </c>
-      <c r="P6"/>
+      <c r="P6">
+        <v>0.0</v>
+      </c>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
+      <c r="Y6"/>
     </row>
-    <row r="7" spans="1:24">
+    <row r="7" spans="1:25">
       <c r="A7" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B7">
+        <v>105822000.0</v>
+      </c>
+      <c r="C7">
         <v>34291000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>32586000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>29418000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>28734000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>25257000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>10213000.0</v>
       </c>
-      <c r="H7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I7"/>
       <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7">
         <v>161000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>449000.0</v>
       </c>
-      <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
+      <c r="Y7"/>
     </row>
-    <row r="8" spans="1:24">
+    <row r="8" spans="1:25">
       <c r="A8" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B8">
-        <v>4000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="C8">
         <v>4000.0</v>
       </c>
       <c r="D8">
         <v>4000.0</v>
       </c>
       <c r="E8">
-        <v>2000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="F8">
         <v>2000.0</v>
       </c>
       <c r="G8">
         <v>2000.0</v>
       </c>
       <c r="H8">
         <v>2000.0</v>
       </c>
-      <c r="I8"/>
+      <c r="I8">
+        <v>2000.0</v>
+      </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
+      <c r="Y8"/>
     </row>
-    <row r="9" spans="1:24">
+    <row r="9" spans="1:25">
       <c r="A9" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="B9">
+        <v>32</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9">
         <v>618711000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>597646000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>384397000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>267248000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>260327000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>181481000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>176216000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>170139000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>162150000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>154274000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>148293000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>143648000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>130527000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>124954000.0</v>
       </c>
-      <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
+      <c r="Y9"/>
     </row>
-    <row r="10" spans="1:24">
+    <row r="10" spans="1:25">
       <c r="A10" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B10">
+        <v>377325000.0</v>
+      </c>
+      <c r="C10">
         <v>40862000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>73301000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>132859000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>77231000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>148741000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>255142000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>172708000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>143517000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>79904000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>124287000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>143410000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>126969000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>75332000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>64220000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>62041000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>28665000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>116501000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>105064000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>20920000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>15388000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>10060000.0</v>
       </c>
-      <c r="W10"/>
       <c r="X10"/>
+      <c r="Y10"/>
     </row>
-    <row r="11" spans="1:24">
+    <row r="11" spans="1:25">
       <c r="A11" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>34</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
         <v>40862000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>73301000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>132859000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>77231000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>148741000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>255142000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>172708000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>143517000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>79904000.0</v>
       </c>
-      <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
+      <c r="Y11"/>
     </row>
-    <row r="12" spans="1:24">
+    <row r="12" spans="1:25">
       <c r="A12" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B12">
+        <v>632297000.0</v>
+      </c>
+      <c r="C12">
         <v>40862000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>73301000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>132859000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>101947000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>180712000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>302649000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>323195000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>257166000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>199875000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>227691000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>228791000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>197608000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>148573000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>141372000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>62041000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>164435000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>138024000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>118439000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>109245000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>15388000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>10060000.0</v>
       </c>
-      <c r="W12"/>
       <c r="X12"/>
+      <c r="Y12"/>
     </row>
-    <row r="13" spans="1:24">
+    <row r="13" spans="1:25">
       <c r="A13" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B13">
-        <v>4000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="C13">
         <v>4000.0</v>
       </c>
       <c r="D13">
         <v>4000.0</v>
       </c>
       <c r="E13">
-        <v>2000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="F13">
         <v>2000.0</v>
       </c>
       <c r="G13">
         <v>2000.0</v>
       </c>
       <c r="H13">
         <v>2000.0</v>
       </c>
       <c r="I13">
         <v>2000.0</v>
       </c>
       <c r="J13">
         <v>2000.0</v>
       </c>
       <c r="K13">
         <v>2000.0</v>
       </c>
       <c r="L13">
         <v>2000.0</v>
       </c>
       <c r="M13">
         <v>2000.0</v>
       </c>
       <c r="N13">
         <v>2000.0</v>
       </c>
       <c r="O13">
         <v>2000.0</v>
       </c>
       <c r="P13">
         <v>2000.0</v>
       </c>
       <c r="Q13">
         <v>2000.0</v>
       </c>
       <c r="R13">
         <v>2000.0</v>
       </c>
       <c r="S13">
         <v>2000.0</v>
       </c>
       <c r="T13">
         <v>2000.0</v>
       </c>
       <c r="U13">
+        <v>2000.0</v>
+      </c>
+      <c r="V13">
         <v>2211000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>1839000.0</v>
       </c>
-      <c r="W13"/>
       <c r="X13"/>
+      <c r="Y13"/>
     </row>
-    <row r="14" spans="1:24">
+    <row r="14" spans="1:25">
       <c r="A14" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B14">
+        <v>49087346.0</v>
+      </c>
+      <c r="C14">
         <v>28173000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>27327993.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>25044881.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>24685534.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>24362656.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>24088167.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>24071713.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>23813772.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>23307738.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>23153493.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>23145997.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>22719218.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>22390420.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>22315474.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>22081266.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>21977364.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>21775727.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>21372405.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>16992012.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>2134143.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>2009085.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1718460.0</v>
       </c>
       <c r="X14">
         <v>1718460.0</v>
       </c>
+      <c r="Y14">
+        <v>1718460.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:24">
+    <row r="15" spans="1:25">
       <c r="A15" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
-      <c r="D15">
+      <c r="D15"/>
+      <c r="E15">
         <v>4000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000.0</v>
       </c>
       <c r="F15">
         <v>2000.0</v>
       </c>
       <c r="G15">
         <v>2000.0</v>
       </c>
       <c r="H15">
         <v>2000.0</v>
       </c>
       <c r="I15">
         <v>2000.0</v>
       </c>
       <c r="J15">
         <v>2000.0</v>
       </c>
       <c r="K15">
         <v>2000.0</v>
       </c>
       <c r="L15">
         <v>2000.0</v>
       </c>
       <c r="M15">
         <v>2000.0</v>
       </c>
       <c r="N15">
         <v>2000.0</v>
       </c>
       <c r="O15">
         <v>2000.0</v>
       </c>
       <c r="P15">
         <v>2000.0</v>
       </c>
       <c r="Q15">
         <v>2000.0</v>
       </c>
       <c r="R15">
         <v>2000.0</v>
       </c>
       <c r="S15">
         <v>2000.0</v>
       </c>
       <c r="T15">
         <v>2000.0</v>
       </c>
-      <c r="U15"/>
+      <c r="U15">
+        <v>2000.0</v>
+      </c>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
+      <c r="Y15"/>
     </row>
-    <row r="16" spans="1:24">
+    <row r="16" spans="1:25">
       <c r="A16" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B16">
+        <v>79607000.0</v>
+      </c>
+      <c r="C16">
         <v>15952000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>11192000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>16645000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>8968000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>7183000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>7899000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>2962000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>2145000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>3317000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>2544000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>4235000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>2984000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>7519000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>5124000.0</v>
       </c>
-      <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
-      <c r="S16">
+      <c r="S16"/>
+      <c r="T16">
         <v>262000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>139000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>9031000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>9732000.0</v>
       </c>
-      <c r="W16"/>
       <c r="X16"/>
+      <c r="Y16"/>
     </row>
-    <row r="17" spans="1:24">
+    <row r="17" spans="1:25">
       <c r="A17" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
-      <c r="H17">
+      <c r="H17"/>
+      <c r="I17">
         <v>6685000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>11168000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>15089000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>9319000.0</v>
       </c>
-      <c r="L17"/>
-      <c r="M17">
+      <c r="M17"/>
+      <c r="N17">
         <v>6721000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>5606000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>5209000.0</v>
       </c>
-      <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
+      <c r="Y17"/>
     </row>
-    <row r="18" spans="1:24">
+    <row r="18" spans="1:25">
       <c r="A18" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
-      <c r="D18">
+      <c r="D18"/>
+      <c r="E18">
         <v>1729000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>2626000.0</v>
       </c>
-      <c r="F18"/>
       <c r="G18"/>
-      <c r="H18">
+      <c r="H18"/>
+      <c r="I18">
         <v>1202000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>1603000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>1835000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>1714000.0</v>
       </c>
-      <c r="L18">
-[...1 lines deleted...]
-      </c>
       <c r="M18">
+        <v>0.0</v>
+      </c>
+      <c r="N18">
         <v>1239000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>771000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>1019000.0</v>
       </c>
-      <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
+      <c r="Y18"/>
     </row>
-    <row r="19" spans="1:24">
+    <row r="19" spans="1:25">
       <c r="A19" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
+      <c r="Y19"/>
     </row>
-    <row r="20" spans="1:24">
+    <row r="20" spans="1:25">
       <c r="A20" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B20">
+        <v>2493678000.0</v>
+      </c>
+      <c r="C20">
         <v>256781000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>275652000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>180801000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>334347000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>314205000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>6340000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>459000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>628000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>1823000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>300000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>380000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>667000.0</v>
       </c>
-      <c r="N20">
-[...1 lines deleted...]
-      </c>
       <c r="O20">
         <v>0.0</v>
       </c>
-      <c r="P20"/>
+      <c r="P20">
+        <v>0.0</v>
+      </c>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
+      <c r="Y20"/>
     </row>
-    <row r="21" spans="1:24">
+    <row r="21" spans="1:25">
       <c r="A21" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B21">
+        <v>929826000.0</v>
+      </c>
+      <c r="C21">
         <v>48711000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>72224000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>43577000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>97224000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>106268000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>13637000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>459000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>628000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>1823000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>300000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>380000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>667000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>815000.0</v>
       </c>
-      <c r="O21">
-[...2 lines deleted...]
-      <c r="P21"/>
+      <c r="P21">
+        <v>0.0</v>
+      </c>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
+      <c r="Y21"/>
     </row>
-    <row r="22" spans="1:24">
+    <row r="22" spans="1:25">
       <c r="A22" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B22">
+        <v>312856000.0</v>
+      </c>
+      <c r="C22">
         <v>144090000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>150168000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>138814000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>90629000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>71646000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>45535000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>54056000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>38640000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>60076000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>37486000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>39414000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>50699000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>62561000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>43539000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>38137000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>20928000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>11602000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>15923000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>14015000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>11453000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>11505000.0</v>
       </c>
-      <c r="W22"/>
       <c r="X22"/>
+      <c r="Y22"/>
     </row>
-    <row r="23" spans="1:24">
+    <row r="23" spans="1:25">
       <c r="A23" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B23">
+        <v>5716742000.0</v>
+      </c>
+      <c r="C23">
         <v>1120567000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1015860000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>824577000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>914200000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>928566000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>584954000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>508844000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>472911000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>432500000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>410393000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>397467000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>384954000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>363465000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>369151000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>331747000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>281971000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>253181000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>202779000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>168177000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>64778000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>50364000.0</v>
       </c>
-      <c r="W23"/>
-      <c r="X23">
+      <c r="X23"/>
+      <c r="Y23">
         <v>14385000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:24">
+    <row r="24" spans="1:25">
       <c r="A24" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B24">
+        <v>728967000.0</v>
+      </c>
+      <c r="C24">
         <v>30000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>17092000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>125904000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>177840000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>187512000.0</v>
       </c>
-      <c r="G24"/>
       <c r="H24"/>
-      <c r="I24">
-[...1 lines deleted...]
-      </c>
+      <c r="I24"/>
       <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24">
         <v>161000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>449000.0</v>
       </c>
-      <c r="L24">
-[...1 lines deleted...]
-      </c>
       <c r="M24">
         <v>0.0</v>
       </c>
       <c r="N24">
         <v>0.0</v>
       </c>
       <c r="O24">
         <v>0.0</v>
       </c>
-      <c r="P24"/>
+      <c r="P24">
+        <v>0.0</v>
+      </c>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
-      <c r="V24">
+      <c r="V24"/>
+      <c r="W24">
         <v>1500000.0</v>
       </c>
-      <c r="W24"/>
       <c r="X24"/>
+      <c r="Y24"/>
     </row>
-    <row r="25" spans="1:24">
+    <row r="25" spans="1:25">
       <c r="A25" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>48</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
         <v>30000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>17092000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>125904000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>177840000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>187512000.0</v>
       </c>
-      <c r="G25">
-[...1 lines deleted...]
-      </c>
       <c r="H25">
         <v>0.0</v>
       </c>
       <c r="I25">
         <v>0.0</v>
       </c>
       <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25">
         <v>161000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>449000.0</v>
       </c>
-      <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
+      <c r="Y25"/>
     </row>
-    <row r="26" spans="1:24">
+    <row r="26" spans="1:25">
       <c r="A26" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B26">
+        <v>81128000.0</v>
+      </c>
+      <c r="C26">
         <v>31627000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>20960000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>23613000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>15433000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>12156000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>15030000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>9386000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>40656000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>42096000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>33859000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>46999000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>50505000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>68916000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>58457000.0</v>
       </c>
-      <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
+      <c r="Y26"/>
     </row>
-    <row r="27" spans="1:24">
+    <row r="27" spans="1:25">
       <c r="A27" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
+      <c r="Y27"/>
     </row>
-    <row r="28" spans="1:24">
+    <row r="28" spans="1:25">
       <c r="A28" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B28">
+        <v>457464000.0</v>
+      </c>
+      <c r="C28">
         <v>23429000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-13623000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>29963000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>139343000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>74028000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-244929000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-172708000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-143517000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-79743000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-123838000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-143410000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-126969000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-75332000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-64220000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-62041000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-28665000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-116501000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-105064000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-20920000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-15388000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-7560000.0</v>
       </c>
-      <c r="W28"/>
       <c r="X28"/>
+      <c r="Y28"/>
     </row>
-    <row r="29" spans="1:24">
+    <row r="29" spans="1:25">
       <c r="A29" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B29">
+        <v>5129367000.0</v>
+      </c>
+      <c r="C29">
         <v>916507000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>849837000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>684374000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>795809000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>809605000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>509901000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>462571000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>410117000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>381954000.0</v>
       </c>
-      <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
+      <c r="Y29"/>
     </row>
-    <row r="30" spans="1:24">
+    <row r="30" spans="1:25">
       <c r="A30" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B30">
+        <v>886575000.0</v>
+      </c>
+      <c r="C30">
         <v>392598000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>269779000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>193286000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>164806000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>134279000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>149497000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>84919000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>73685000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>88481000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>74944000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>50963000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>49252000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>42851000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>83451000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>66342000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>57355000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>66036000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>50378000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>34185000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>26424000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>20166000.0</v>
       </c>
-      <c r="W30"/>
       <c r="X30"/>
+      <c r="Y30"/>
     </row>
-    <row r="31" spans="1:24">
+    <row r="31" spans="1:25">
       <c r="A31" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>347781000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>163439000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>191620000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>496757000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>462571000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>410117000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>381954000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>361260000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>348532000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>342467000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>315186000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>300401000.0</v>
       </c>
-      <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
+      <c r="Y31"/>
     </row>
-    <row r="32" spans="1:24">
+    <row r="32" spans="1:25">
       <c r="A32" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B32">
+        <v>1451186000.0</v>
+      </c>
+      <c r="C32">
         <v>434355000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>370702000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>355668000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>267518000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>305453000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>436974000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>424722000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>338650000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>306022000.0</v>
       </c>
-      <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
+      <c r="Y32"/>
     </row>
-    <row r="33" spans="1:24">
+    <row r="33" spans="1:25">
       <c r="A33" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B33">
+        <v>3826319000.0</v>
+      </c>
+      <c r="C33">
         <v>514051000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>500279000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>347575000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>545291000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>526928000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>81027000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>39256000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>74371000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>78415000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>60690000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>68435000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>78097000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>98150000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>88873000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>33716000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>36376000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>31807000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>13215000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>7109000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>8270000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>4912000.0</v>
       </c>
-      <c r="W33"/>
       <c r="X33"/>
+      <c r="Y33"/>
     </row>
-    <row r="34" spans="1:24">
+    <row r="34" spans="1:25">
       <c r="A34" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B34">
+        <v>9416000.0</v>
+      </c>
+      <c r="C34">
         <v>8087000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>7735000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>3451000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>2218000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>13659000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>1267000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>201000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>671000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>248000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>625000.0</v>
       </c>
-      <c r="L34"/>
-      <c r="M34">
+      <c r="M34"/>
+      <c r="N34">
         <v>3513000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>5321000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>4026000.0</v>
       </c>
-      <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
+      <c r="Y34"/>
     </row>
-    <row r="35" spans="1:24">
+    <row r="35" spans="1:25">
       <c r="A35" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B35">
+        <v>877105000.0</v>
+      </c>
+      <c r="C35">
         <v>61899000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>48236000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>152273000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>204599000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>220274000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>8100000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>1403000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>2274000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>2244000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>2788000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>1820000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>4752000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>4231000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>6854000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>6175000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>4438000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>7117000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>941000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>541000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>2617000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>1577000.0</v>
       </c>
-      <c r="W35"/>
       <c r="X35"/>
+      <c r="Y35"/>
     </row>
-    <row r="36" spans="1:24">
+    <row r="36" spans="1:25">
       <c r="A36" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B36">
+        <v>54576000.0</v>
+      </c>
+      <c r="C36">
         <v>32889000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>13505000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>5220000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>1932000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>10440000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>10605000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>5821000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>2374000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>187000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>450000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>361000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>207000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>245000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>201000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>181000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>89000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>120000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>122000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>119000.0</v>
       </c>
       <c r="U36">
         <v>119000.0</v>
       </c>
       <c r="V36">
+        <v>119000.0</v>
+      </c>
+      <c r="W36">
         <v>90000.0</v>
       </c>
-      <c r="W36"/>
       <c r="X36"/>
+      <c r="Y36"/>
     </row>
-    <row r="37" spans="1:24">
+    <row r="37" spans="1:25">
       <c r="A37" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
-      <c r="E37">
+      <c r="E37"/>
+      <c r="F37">
         <v>241000.0</v>
       </c>
-      <c r="F37">
+      <c r="G37">
         <v>14000.0</v>
       </c>
-      <c r="G37"/>
-      <c r="H37">
+      <c r="H37"/>
+      <c r="I37">
         <v>4000.0</v>
       </c>
-      <c r="I37">
+      <c r="J37">
         <v>23000.0</v>
       </c>
-      <c r="J37">
+      <c r="K37">
         <v>239000.0</v>
       </c>
-      <c r="K37">
-[...1 lines deleted...]
-      </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37">
         <v>0.0</v>
       </c>
       <c r="N37">
         <v>0.0</v>
       </c>
       <c r="O37">
         <v>0.0</v>
       </c>
-      <c r="P37"/>
+      <c r="P37">
+        <v>0.0</v>
+      </c>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
+      <c r="Y37"/>
     </row>
-    <row r="38" spans="1:24">
+    <row r="38" spans="1:25">
       <c r="A38" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>61</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
         <v>94176000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>1.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>32426000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>9139000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>12501000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>5078000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>6894000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>11848000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>18534000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>15466000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>7557000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>6853000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>6666000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>5410000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>9943000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>9836000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>6433000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>2907000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>880000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>2172000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>737000.0</v>
       </c>
-      <c r="W38"/>
-      <c r="X38">
+      <c r="X38"/>
+      <c r="Y38">
         <v>14385000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:24">
+    <row r="39" spans="1:25">
       <c r="A39" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B39">
+        <v>58695000.0</v>
+      </c>
+      <c r="C39">
         <v>28966000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>22333000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>12043000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>11527000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>15001000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>6246000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>7418000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>30771000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>5653000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>4150000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>9864000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>9298000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>9469000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>11916000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>4672000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>2877000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>5712000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>4824000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>3623000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>3415000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>3721000.0</v>
       </c>
-      <c r="W39"/>
       <c r="X39"/>
+      <c r="Y39"/>
     </row>
-    <row r="40" spans="1:24">
+    <row r="40" spans="1:25">
       <c r="A40" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B40">
+        <v>181005000.0</v>
+      </c>
+      <c r="C40">
         <v>72912000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>61386000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>55263000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>55601000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>47146000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>34750000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>25932000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>34357000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>10079000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>11173000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>22565000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>20845000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>18524000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>28974000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>23566000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>17401000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>14647000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>14214000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>10625000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>10478000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>6135000.0</v>
       </c>
-      <c r="W40"/>
       <c r="X40"/>
+      <c r="Y40"/>
     </row>
-    <row r="41" spans="1:24">
+    <row r="41" spans="1:25">
       <c r="A41" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>5180000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>13989000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>13659000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>1267000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>1403000.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>2274000.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>2083000.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>2339000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>1820000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>4752000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>6092000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>6248000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>6175000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>4438000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>7117000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>941000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>541000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>2617000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>77000.0</v>
       </c>
-      <c r="W41"/>
       <c r="X41"/>
+      <c r="Y41"/>
     </row>
-    <row r="42" spans="1:24">
+    <row r="42" spans="1:25">
       <c r="A42" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B42">
+        <v>4396845000.0</v>
+      </c>
+      <c r="C42">
         <v>618711000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>597646000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>384397000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>267248000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>260327000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>181481000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>176216000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>170139000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>162150000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>154274000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>148293000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>143648000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>130527000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>124954000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>119765000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>115602000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>110102000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>96123000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>83611000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>2211000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>1651000.0</v>
       </c>
-      <c r="W42"/>
-      <c r="X42">
+      <c r="X42"/>
+      <c r="Y42">
         <v>5363000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:24">
+    <row r="43" spans="1:25">
       <c r="A43" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
+      <c r="Y43"/>
     </row>
-    <row r="44" spans="1:24">
+    <row r="44" spans="1:25">
       <c r="A44" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
-      <c r="I44">
-[...1 lines deleted...]
-      </c>
+      <c r="I44"/>
       <c r="J44">
         <v>0.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44">
         <v>0.0</v>
       </c>
       <c r="N44">
         <v>0.0</v>
       </c>
       <c r="O44">
         <v>0.0</v>
       </c>
-      <c r="P44"/>
+      <c r="P44">
+        <v>0.0</v>
+      </c>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
+      <c r="Y44"/>
     </row>
-    <row r="45" spans="1:24">
+    <row r="45" spans="1:25">
       <c r="A45" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B45">
+        <v>473365000.0</v>
+      </c>
+      <c r="C45">
         <v>262318000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>251787000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>67158000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>89065000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>81798000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>30487000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>16905000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>19219000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>19220000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>16762000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>13499000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>19997000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>24429000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>23515000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>17498000.0</v>
       </c>
-      <c r="Q45">
+      <c r="R45">
         <v>20025000.0</v>
       </c>
-      <c r="R45">
+      <c r="S45">
         <v>18218000.0</v>
       </c>
-      <c r="S45">
+      <c r="T45">
         <v>10308000.0</v>
       </c>
-      <c r="T45">
+      <c r="U45">
         <v>6229000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>6098000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>4175000.0</v>
       </c>
-      <c r="W45"/>
       <c r="X45"/>
+      <c r="Y45"/>
     </row>
-    <row r="46" spans="1:24">
+    <row r="46" spans="1:25">
       <c r="A46" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B46">
+        <v>267111000.0</v>
+      </c>
+      <c r="C46">
         <v>82583000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>76635000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>67158000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>89065000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>81798000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>30487000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>16905000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>19219000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>19220000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>16762000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>13499000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>19997000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>24429000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>23515000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>17498000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>20025000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>18218000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>10308000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>6229000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>6098000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>4175000.0</v>
       </c>
-      <c r="W46"/>
       <c r="X46"/>
+      <c r="Y46"/>
     </row>
-    <row r="47" spans="1:24">
+    <row r="47" spans="1:25">
       <c r="A47" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>70</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
         <v>82583000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>76635000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>67158000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>90225000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>81798000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>21694000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>16905000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>19219000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>19220000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>16762000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>13499000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>19997000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>24429000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>23515000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>17498000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>20025000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>18218000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>10308000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>6229000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>6098000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>4175000.0</v>
       </c>
-      <c r="W47"/>
       <c r="X47"/>
+      <c r="Y47"/>
     </row>
-    <row r="48" spans="1:24">
+    <row r="48" spans="1:25">
       <c r="A48" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B48">
+        <v>9184000.0</v>
+      </c>
+      <c r="C48">
         <v>274306000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>230687000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>171021000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>347233000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>351421000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>328090000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>286351000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>239997000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>219929000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>207185000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>201975000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>199080000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>185362000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>174936000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>144485000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>118576000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>97860000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>73615000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>52810000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>32405000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>20996000.0</v>
       </c>
-      <c r="W48"/>
       <c r="X48"/>
+      <c r="Y48"/>
     </row>
-    <row r="49" spans="1:24">
+    <row r="49" spans="1:25">
       <c r="A49" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
-      <c r="D49">
+      <c r="D49"/>
+      <c r="E49">
         <v>171021000.0</v>
       </c>
-      <c r="E49">
+      <c r="F49">
         <v>347233000.0</v>
       </c>
-      <c r="F49">
+      <c r="G49">
         <v>351421000.0</v>
       </c>
-      <c r="G49">
+      <c r="H49">
         <v>328090000.0</v>
       </c>
-      <c r="H49">
+      <c r="I49">
         <v>286351000.0</v>
       </c>
-      <c r="I49">
+      <c r="J49">
         <v>239997000.0</v>
       </c>
-      <c r="J49">
+      <c r="K49">
         <v>219929000.0</v>
       </c>
-      <c r="K49">
+      <c r="L49">
         <v>207185000.0</v>
       </c>
-      <c r="L49">
-[...1 lines deleted...]
-      </c>
       <c r="M49">
+        <v>0.0</v>
+      </c>
+      <c r="N49">
         <v>199080000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>185362000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>174936000.0</v>
       </c>
-      <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
+      <c r="Y49"/>
     </row>
-    <row r="50" spans="1:24">
+    <row r="50" spans="1:25">
       <c r="A50" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B50"/>
-      <c r="C50">
+      <c r="C50"/>
+      <c r="D50">
         <v>10000000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>7500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000000.0</v>
       </c>
       <c r="F50">
         <v>10000000.0</v>
       </c>
-      <c r="G50"/>
+      <c r="G50">
+        <v>10000000.0</v>
+      </c>
       <c r="H50"/>
-      <c r="I50">
+      <c r="I50"/>
+      <c r="J50">
         <v>161000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>449000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>839000.0</v>
       </c>
-      <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
+      <c r="Y50"/>
     </row>
-    <row r="51" spans="1:24">
+    <row r="51" spans="1:25">
       <c r="A51" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B51">
+        <v>834789000.0</v>
+      </c>
+      <c r="C51">
         <v>64291000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>59678000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>162822000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>216574000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>222769000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>10213000.0</v>
       </c>
-      <c r="H51"/>
-      <c r="I51">
+      <c r="I51"/>
+      <c r="J51">
         <v>161000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>14545000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>15365000.0</v>
       </c>
-      <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
-      <c r="V51">
+      <c r="V51"/>
+      <c r="W51">
         <v>2500000.0</v>
       </c>
-      <c r="W51"/>
       <c r="X51"/>
+      <c r="Y51"/>
     </row>
-    <row r="52" spans="1:24">
+    <row r="52" spans="1:25">
       <c r="A52" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B52">
+        <v>17594000.0</v>
+      </c>
+      <c r="C52">
         <v>10479000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>19841000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>15729000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>16819000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>16154000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>3380000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>18507000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>161000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>14384000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>14916000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>14087000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>14083000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>12116000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>27864000.0</v>
       </c>
-      <c r="P52"/>
       <c r="Q52"/>
       <c r="R52"/>
-      <c r="S52">
+      <c r="S52"/>
+      <c r="T52">
         <v>10166000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>8803000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>8451000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>1000000.0</v>
       </c>
-      <c r="W52"/>
       <c r="X52"/>
+      <c r="Y52"/>
     </row>
-    <row r="53" spans="1:24">
+    <row r="53" spans="1:25">
       <c r="A53" t="s">
-        <v>75</v>
-[...5 lines deleted...]
-      </c>
+        <v>76</v>
+      </c>
+      <c r="B53">
+        <v>254972000.0</v>
+      </c>
+      <c r="C53">
+        <v>0.0</v>
+      </c>
+      <c r="D53"/>
       <c r="E53">
+        <v>0.0</v>
+      </c>
+      <c r="F53">
         <v>24716000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>31971000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>47507000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>150487000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>113649000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>119971000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>103404000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>85381000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>70639000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>73241000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>77152000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>126839000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>135770000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>21523000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>13375000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>88325000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>1532000.0</v>
       </c>
-      <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
+      <c r="Y53"/>
     </row>
-    <row r="54" spans="1:24">
+    <row r="54" spans="1:25">
       <c r="A54" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
-      <c r="I54">
-[...1 lines deleted...]
-      </c>
+      <c r="I54"/>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54">
         <v>0.0</v>
       </c>
       <c r="N54">
         <v>0.0</v>
       </c>
       <c r="O54">
         <v>0.0</v>
       </c>
-      <c r="P54"/>
+      <c r="P54">
+        <v>0.0</v>
+      </c>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
+      <c r="Y54"/>
     </row>
-    <row r="55" spans="1:24">
+    <row r="55" spans="1:25">
       <c r="A55" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B55">
+        <v>5716742000.0</v>
+      </c>
+      <c r="C55">
         <v>1120567000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1015860000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>824577000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>914200000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>928566000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>584954000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>508844000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>473418000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>432500000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>410393000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>397467000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>384954000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>361604000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>369151000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>331747000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>281971000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>253181000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>202779000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>168177000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>64950000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>50364000.0</v>
       </c>
-      <c r="W55"/>
-      <c r="X55">
+      <c r="X55"/>
+      <c r="Y55">
         <v>14385000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:24">
+    <row r="56" spans="1:25">
       <c r="A56" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B56">
+        <v>1890423000.0</v>
+      </c>
+      <c r="C56">
         <v>606516000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>515581000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>477002000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>368909000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>401638000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>503927000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>469588000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>399147000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>354085000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>349703000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>329032000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>306857000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>263454000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>281769000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>298031000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>245595000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>221374000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>189564000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>161068000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>56508000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>45452000.0</v>
       </c>
-      <c r="W56"/>
       <c r="X56"/>
+      <c r="Y56"/>
     </row>
-    <row r="57" spans="1:24">
+    <row r="57" spans="1:25">
       <c r="A57" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B57">
+        <v>439237000.0</v>
+      </c>
+      <c r="C57">
         <v>172161000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>144879000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>121334000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>101391000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>96185000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>66953000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>44866000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>62088000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>48063000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>46345000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>46735000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>37735000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>42187000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>63705000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>62104000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>44113000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>38637000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>32098000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>31213000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>28030000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>26140000.0</v>
       </c>
-      <c r="W57"/>
       <c r="X57"/>
+      <c r="Y57"/>
     </row>
-    <row r="58" spans="1:24">
+    <row r="58" spans="1:25">
       <c r="A58" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B58">
+        <v>1316342000.0</v>
+      </c>
+      <c r="C58">
         <v>234060000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>193115000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>273607000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>305990000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>316459000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>75053000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>46269000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>64362000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>50307000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>49133000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>48555000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>42487000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>46418000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>69953000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>68279000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>48551000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>45754000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>33039000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>31754000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>30647000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>27717000.0</v>
       </c>
-      <c r="W58"/>
-      <c r="X58">
+      <c r="X58"/>
+      <c r="Y58">
         <v>9022000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:24">
+    <row r="59" spans="1:25">
       <c r="A59" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
-      <c r="I59">
-[...1 lines deleted...]
-      </c>
+      <c r="I59"/>
       <c r="J59">
         <v>0.0</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59">
         <v>0.0</v>
       </c>
       <c r="N59">
         <v>0.0</v>
       </c>
       <c r="O59">
         <v>0.0</v>
       </c>
-      <c r="P59"/>
+      <c r="P59">
+        <v>0.0</v>
+      </c>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
+      <c r="Y59"/>
     </row>
-    <row r="60" spans="1:24">
+    <row r="60" spans="1:25">
       <c r="A60" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B60">
+        <v>4400400000.0</v>
+      </c>
+      <c r="C60">
         <v>886507000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>822745000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>550970000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>607969000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>612093000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>509901000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>462571000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>410117000.0</v>
       </c>
-      <c r="J60">
-[...1 lines deleted...]
-      </c>
       <c r="K60">
+        <v>382193000.0</v>
+      </c>
+      <c r="L60">
         <v>361260000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>348912000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>342467000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>315186000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>299198000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>263468000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>233420000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>207427000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>169740000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>136423000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>34131000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>22647000.0</v>
       </c>
-      <c r="W60"/>
-      <c r="X60">
+      <c r="X60"/>
+      <c r="Y60">
         <v>5363000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:24">
+    <row r="61" spans="1:25">
       <c r="A61" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
-      <c r="I61">
-[...1 lines deleted...]
-      </c>
+      <c r="I61"/>
       <c r="J61">
         <v>0.0</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61">
         <v>0.0</v>
       </c>
       <c r="N61">
         <v>0.0</v>
       </c>
       <c r="O61">
         <v>0.0</v>
       </c>
-      <c r="P61"/>
+      <c r="P61">
+        <v>0.0</v>
+      </c>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
+      <c r="Y61"/>
     </row>
-    <row r="62" spans="1:24">
+    <row r="62" spans="1:25">
       <c r="A62" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
+      <c r="Y62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CJ62"/>
+  <dimension ref="A1:CK62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:88">
+    <row r="1" spans="1:89">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>85</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>86</v>
       </c>
       <c r="D1" t="s">
         <v>87</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>88</v>
       </c>
       <c r="F1" t="s">
-        <v>88</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>89</v>
       </c>
       <c r="H1" t="s">
         <v>90</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>91</v>
       </c>
       <c r="J1" t="s">
-        <v>91</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>92</v>
       </c>
       <c r="L1" t="s">
         <v>93</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>94</v>
       </c>
       <c r="N1" t="s">
-        <v>94</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>95</v>
       </c>
       <c r="P1" t="s">
         <v>96</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>97</v>
       </c>
       <c r="R1" t="s">
-        <v>97</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>98</v>
       </c>
       <c r="T1" t="s">
         <v>99</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>100</v>
       </c>
       <c r="V1" t="s">
-        <v>100</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>101</v>
       </c>
       <c r="X1" t="s">
         <v>102</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>103</v>
       </c>
       <c r="Z1" t="s">
-        <v>103</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>104</v>
       </c>
       <c r="AB1" t="s">
         <v>105</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>106</v>
       </c>
       <c r="AD1" t="s">
-        <v>106</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
         <v>107</v>
       </c>
       <c r="AF1" t="s">
         <v>108</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>109</v>
       </c>
       <c r="AH1" t="s">
-        <v>109</v>
+        <v>9</v>
       </c>
       <c r="AI1" t="s">
         <v>110</v>
       </c>
       <c r="AJ1" t="s">
         <v>111</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>112</v>
       </c>
       <c r="AL1" t="s">
-        <v>112</v>
+        <v>10</v>
       </c>
       <c r="AM1" t="s">
         <v>113</v>
       </c>
       <c r="AN1" t="s">
         <v>114</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>115</v>
       </c>
       <c r="AP1" t="s">
-        <v>115</v>
+        <v>11</v>
       </c>
       <c r="AQ1" t="s">
         <v>116</v>
       </c>
       <c r="AR1" t="s">
         <v>117</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>118</v>
       </c>
       <c r="AT1" t="s">
-        <v>118</v>
+        <v>12</v>
       </c>
       <c r="AU1" t="s">
         <v>119</v>
       </c>
       <c r="AV1" t="s">
         <v>120</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="AX1" t="s">
-        <v>121</v>
+        <v>13</v>
       </c>
       <c r="AY1" t="s">
         <v>122</v>
       </c>
       <c r="AZ1" t="s">
         <v>123</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>124</v>
       </c>
       <c r="BB1" t="s">
-        <v>124</v>
+        <v>14</v>
       </c>
       <c r="BC1" t="s">
         <v>125</v>
       </c>
       <c r="BD1" t="s">
         <v>126</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>127</v>
       </c>
       <c r="BF1" t="s">
-        <v>127</v>
+        <v>15</v>
       </c>
       <c r="BG1" t="s">
         <v>128</v>
       </c>
       <c r="BH1" t="s">
         <v>129</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>130</v>
       </c>
       <c r="BJ1" t="s">
-        <v>130</v>
+        <v>16</v>
       </c>
       <c r="BK1" t="s">
         <v>131</v>
       </c>
       <c r="BL1" t="s">
         <v>132</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>133</v>
       </c>
       <c r="BN1" t="s">
-        <v>133</v>
+        <v>17</v>
       </c>
       <c r="BO1" t="s">
         <v>134</v>
       </c>
       <c r="BP1" t="s">
         <v>135</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>136</v>
       </c>
       <c r="BR1" t="s">
-        <v>136</v>
+        <v>18</v>
       </c>
       <c r="BS1" t="s">
         <v>137</v>
       </c>
       <c r="BT1" t="s">
         <v>138</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>139</v>
       </c>
       <c r="BV1" t="s">
-        <v>139</v>
+        <v>19</v>
       </c>
       <c r="BW1" t="s">
         <v>140</v>
       </c>
       <c r="BX1" t="s">
         <v>141</v>
       </c>
       <c r="BY1" t="s">
-        <v>19</v>
+        <v>142</v>
       </c>
       <c r="BZ1" t="s">
-        <v>142</v>
+        <v>20</v>
       </c>
       <c r="CA1" t="s">
         <v>143</v>
       </c>
       <c r="CB1" t="s">
         <v>144</v>
       </c>
       <c r="CC1" t="s">
-        <v>20</v>
+        <v>145</v>
       </c>
       <c r="CD1" t="s">
-        <v>145</v>
+        <v>21</v>
       </c>
       <c r="CE1" t="s">
         <v>146</v>
       </c>
       <c r="CF1" t="s">
         <v>147</v>
       </c>
       <c r="CG1" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="CH1" t="s">
-        <v>148</v>
+        <v>22</v>
       </c>
       <c r="CI1" t="s">
         <v>149</v>
       </c>
       <c r="CJ1" t="s">
         <v>150</v>
       </c>
+      <c r="CK1" t="s">
+        <v>151</v>
+      </c>
     </row>
-    <row r="2" spans="1:88">
+    <row r="2" spans="1:89">
       <c r="A2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B2">
+        <v>160507000.0</v>
+      </c>
+      <c r="C2">
         <v>109633000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>119531000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>91133000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>72462000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>48766000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>40646000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>43596000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>48298000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>26969000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>28834000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>28824000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>31355000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>26420000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>26317000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>21945000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>19244000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>15118000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>21443000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>18046000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>24841000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>15837000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>14225000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>11740000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>19859000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>14269000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>11022000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>11450000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>15972000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>11629000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>14149000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>12939000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>21340000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>13249000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>15724000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>13966000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>20283000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>13792000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>18662000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>10529000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>17712000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>9786000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>11590000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>12944000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>19243000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>16215000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>18988000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>13125000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>13906000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>15135000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>11774000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>13545000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>16144000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>15777000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>15430000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>13085000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>20213000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>13375000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>19617000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>12549000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>31134000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>23167000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>21764000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>11767000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>20205000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>16745000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>15756000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>12091000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>23990000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>15728000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>13748000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>11651000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>14080000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>12233000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>10791000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>11517000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>16024000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>8827000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>7333000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>5312000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>8521000.0</v>
       </c>
-      <c r="CD2"/>
       <c r="CE2"/>
       <c r="CF2"/>
-      <c r="CG2">
+      <c r="CG2"/>
+      <c r="CH2">
         <v>9273000.0</v>
       </c>
-      <c r="CH2"/>
       <c r="CI2"/>
       <c r="CJ2"/>
+      <c r="CK2"/>
     </row>
-    <row r="3" spans="1:88">
+    <row r="3" spans="1:89">
       <c r="A3" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -5244,54 +5394,55 @@
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
+      <c r="CK3"/>
     </row>
-    <row r="4" spans="1:88">
+    <row r="4" spans="1:89">
       <c r="A4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -5336,329 +5487,331 @@
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
+      <c r="CK4"/>
     </row>
-    <row r="5" spans="1:88">
+    <row r="5" spans="1:89">
       <c r="A5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B5">
+        <v>-5635000.0</v>
+      </c>
+      <c r="C5">
         <v>-5514000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-6222000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-5875000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-6514000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-6197000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-5228000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-5054000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-5592000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-4888000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-6077000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-4515000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-4452000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-5055000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-8480000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-7558000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-6514000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-3434000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-1677000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-394000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>343000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>347000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>342000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>351000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>328000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>69000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>181000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>171000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>2000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>4000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>5000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>16000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-21000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-25000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-98000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-125000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-127000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-169000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-158000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-183000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-201000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-194000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-201000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-226000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-1358000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-1441000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-859000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-215000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-263000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-618000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-676000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-753000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-705000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-652000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-667000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-657000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-694000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-697000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-741000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-782000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-784000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-825000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-775000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-746000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-760000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-746000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-606000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-569000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-537000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-549000.0</v>
       </c>
-      <c r="BS5"/>
       <c r="BT5"/>
-      <c r="BU5">
+      <c r="BU5"/>
+      <c r="BV5">
         <v>-13794000.0</v>
       </c>
-      <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
-      <c r="BY5">
+      <c r="BY5"/>
+      <c r="BZ5">
         <v>-11317000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-8913000.0</v>
       </c>
-      <c r="CA5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CB5"/>
       <c r="CC5">
         <v>-8913000.0</v>
       </c>
-      <c r="CD5"/>
+      <c r="CD5">
+        <v>-8913000.0</v>
+      </c>
       <c r="CE5"/>
       <c r="CF5"/>
-      <c r="CG5">
+      <c r="CG5"/>
+      <c r="CH5">
         <v>-7232000.0</v>
       </c>
-      <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
+      <c r="CK5"/>
     </row>
-    <row r="6" spans="1:88">
+    <row r="6" spans="1:89">
       <c r="A6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
-[...1 lines deleted...]
-      </c>
+      <c r="AE6"/>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
@@ -5702,304 +5855,316 @@
       </c>
       <c r="BA6">
         <v>0.0</v>
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
-      <c r="BI6"/>
+      <c r="BI6">
+        <v>0.0</v>
+      </c>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
+      <c r="CK6"/>
     </row>
-    <row r="7" spans="1:88">
+    <row r="7" spans="1:89">
       <c r="A7" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="B7"/>
+        <v>30</v>
+      </c>
+      <c r="B7">
+        <v>105822000.0</v>
+      </c>
       <c r="C7">
+        <v>98136000.0</v>
+      </c>
+      <c r="D7">
         <v>99142000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>104005000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>34291000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>34185000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>35281000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>30514000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>32586000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>30912000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>32545000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>27726000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>29418000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>30424000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>27607000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>27400000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>28734000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>26828000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>28105000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>29795000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>25257000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>12829000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>13452000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>14822000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>10213000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>9639000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>9133000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>10368000.0</v>
       </c>
-      <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
-      <c r="AH7">
+      <c r="AH7"/>
+      <c r="AI7">
         <v>7000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>50000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>104000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>161000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>218000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>276000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>357000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>449000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>388000.0</v>
       </c>
-      <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
+      <c r="CK7"/>
     </row>
-    <row r="8" spans="1:88">
+    <row r="8" spans="1:89">
       <c r="A8" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="B8"/>
+        <v>31</v>
+      </c>
+      <c r="B8">
+        <v>6000.0</v>
+      </c>
       <c r="C8">
         <v>6000.0</v>
       </c>
       <c r="D8">
         <v>6000.0</v>
       </c>
       <c r="E8">
-        <v>4000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="F8">
         <v>4000.0</v>
       </c>
       <c r="G8">
         <v>4000.0</v>
       </c>
       <c r="H8">
         <v>4000.0</v>
       </c>
       <c r="I8">
         <v>4000.0</v>
       </c>
       <c r="J8">
         <v>4000.0</v>
       </c>
       <c r="K8">
         <v>4000.0</v>
       </c>
       <c r="L8">
         <v>4000.0</v>
       </c>
       <c r="M8">
         <v>4000.0</v>
       </c>
       <c r="N8">
         <v>4000.0</v>
       </c>
       <c r="O8">
         <v>4000.0</v>
       </c>
       <c r="P8">
-        <v>2000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="Q8">
         <v>2000.0</v>
       </c>
       <c r="R8">
         <v>2000.0</v>
       </c>
       <c r="S8">
         <v>2000.0</v>
       </c>
       <c r="T8">
         <v>2000.0</v>
       </c>
       <c r="U8">
         <v>2000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>2000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -6022,552 +6187,561 @@
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
+      <c r="CK8"/>
     </row>
-    <row r="9" spans="1:88">
+    <row r="9" spans="1:89">
       <c r="A9" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B9"/>
       <c r="C9">
+        <v>4244416000.0</v>
+      </c>
+      <c r="D9">
         <v>4234464000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>4226012000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>618711000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>609606000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>604225000.0</v>
       </c>
-      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>386140000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>384397000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>295070000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>283789000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>268641000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>267248000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>265885000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>261612000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>261192000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>260327000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>184366000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>183298000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>181406000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>181481000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>180051000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>178550000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>177207000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>176216000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>174891000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>171867000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>170789000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>170139000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>168735000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>166993000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>165359000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>162150000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>157960000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>156667000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>155853000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>154274000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>152942000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>151269000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>150337000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>148293000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>147374000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>146431000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>145497000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>143648000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>134251000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>132549000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>131398000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>130527000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>129588000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>128614000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>126309000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>124954000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>123371000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>122089000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>121170000.0</v>
       </c>
-      <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
+      <c r="CK9"/>
     </row>
-    <row r="10" spans="1:88">
+    <row r="10" spans="1:89">
       <c r="A10" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B10">
+        <v>377325000.0</v>
+      </c>
+      <c r="C10">
         <v>289878000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>359434000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>685803000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>40862000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>47000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>68960000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>81162000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>73301000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>107694000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>100908000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>105871000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>132859000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>78276000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>101417000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>93183000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>77231000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>82528000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>104770000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>93924000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>148741000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>324543000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>280099000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>246839000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>255142000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>131496000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>130742000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>137094000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>172708000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>149369000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>151255000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>170788000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>143517000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>112304000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>117109000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>117473000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>79904000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>73278000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>88876000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>122313000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>124287000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>122706000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>128032000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>146450000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>143410000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>125977000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>126339000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>148052000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>126969000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>92749000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>66126000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>64339000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>75332000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>63975000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>70770000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>53210000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>64220000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>65865000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>98589000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>81247000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>62041000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>39099000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>76664000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>45442000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>28665000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>52843000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>98176000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>113284000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>116501000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>101938000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>116646000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>104831000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>105064000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>79565000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>14283000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>29622000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>20920000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>108207000.0</v>
       </c>
-      <c r="CA10"/>
-      <c r="CB10">
+      <c r="CB10"/>
+      <c r="CC10">
         <v>13478000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>15388000.0</v>
       </c>
-      <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
-      <c r="CG10">
+      <c r="CG10"/>
+      <c r="CH10">
         <v>10060000.0</v>
       </c>
-      <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
+      <c r="CK10"/>
     </row>
-    <row r="11" spans="1:88">
+    <row r="11" spans="1:89">
       <c r="A11" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B11"/>
       <c r="C11">
+        <v>289878000.0</v>
+      </c>
+      <c r="D11">
         <v>359434000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>685803000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>40862000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>47000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>68960000.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>105871000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>132859000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>78276000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>101417000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>93183000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>77231000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>82528000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>104770000.0</v>
       </c>
-      <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
@@ -6592,351 +6766,355 @@
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
+      <c r="CK11"/>
     </row>
-    <row r="12" spans="1:88">
+    <row r="12" spans="1:89">
       <c r="A12" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B12">
+        <v>632297000.0</v>
+      </c>
+      <c r="C12">
         <v>587137000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>588480000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>685803000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>40862000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>47000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>68960000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>81162000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>73301000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>107694000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>100908000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>105871000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>132859000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>78276000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>101417000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>105838000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>101947000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>86497000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>111081000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>111877000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>180712000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>373042000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>347236000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>318173000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>302649000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>279998000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>292377000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>300728000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>323195000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>294184000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>289791000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>289091000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>257166000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>221847000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>227860000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>225304000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>199875000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>194373000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>207084000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>224115000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>227691000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>220398000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>205999000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>217468000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>228791000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>203558000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>207459000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>224892000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>197608000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>167579000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>143803000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>128813000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>148573000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>133786000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>135464000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>122683000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>141372000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>154437000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>177371000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>188130000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>62041000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>39099000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>76664000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>45442000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>164435000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>119915000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>98176000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>113284000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>138024000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>101938000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>116646000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>113356000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>118439000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>110345000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>106683000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>101022000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>109245000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>108207000.0</v>
       </c>
-      <c r="CA12"/>
-      <c r="CB12">
+      <c r="CB12"/>
+      <c r="CC12">
         <v>13478000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>15388000.0</v>
       </c>
-      <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
-      <c r="CG12">
+      <c r="CG12"/>
+      <c r="CH12">
         <v>10060000.0</v>
       </c>
-      <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
+      <c r="CK12"/>
     </row>
-    <row r="13" spans="1:88">
+    <row r="13" spans="1:89">
       <c r="A13" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B13">
         <v>6000.0</v>
       </c>
       <c r="C13">
         <v>6000.0</v>
       </c>
       <c r="D13">
         <v>6000.0</v>
       </c>
       <c r="E13">
-        <v>4000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="F13">
         <v>4000.0</v>
       </c>
       <c r="G13">
         <v>4000.0</v>
       </c>
       <c r="H13">
         <v>4000.0</v>
       </c>
       <c r="I13">
         <v>4000.0</v>
       </c>
       <c r="J13">
         <v>4000.0</v>
       </c>
       <c r="K13">
         <v>4000.0</v>
       </c>
       <c r="L13">
         <v>4000.0</v>
       </c>
       <c r="M13">
         <v>4000.0</v>
       </c>
       <c r="N13">
         <v>4000.0</v>
       </c>
       <c r="O13">
         <v>4000.0</v>
       </c>
       <c r="P13">
-        <v>2000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="Q13">
         <v>2000.0</v>
       </c>
       <c r="R13">
         <v>2000.0</v>
       </c>
       <c r="S13">
         <v>2000.0</v>
       </c>
       <c r="T13">
         <v>2000.0</v>
       </c>
       <c r="U13">
         <v>2000.0</v>
       </c>
       <c r="V13">
         <v>2000.0</v>
       </c>
       <c r="W13">
         <v>2000.0</v>
       </c>
       <c r="X13">
         <v>2000.0</v>
       </c>
@@ -7081,360 +7259,364 @@
       <c r="BS13">
         <v>2000.0</v>
       </c>
       <c r="BT13">
         <v>2000.0</v>
       </c>
       <c r="BU13">
         <v>2000.0</v>
       </c>
       <c r="BV13">
         <v>2000.0</v>
       </c>
       <c r="BW13">
         <v>2000.0</v>
       </c>
       <c r="BX13">
         <v>2000.0</v>
       </c>
       <c r="BY13">
         <v>2000.0</v>
       </c>
       <c r="BZ13">
         <v>2000.0</v>
       </c>
       <c r="CA13">
+        <v>2000.0</v>
+      </c>
+      <c r="CB13">
         <v>2633000.0</v>
       </c>
-      <c r="CB13"/>
-      <c r="CC13">
+      <c r="CC13"/>
+      <c r="CD13">
         <v>2211000.0</v>
       </c>
-      <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
-      <c r="CG13">
+      <c r="CG13"/>
+      <c r="CH13">
         <v>1839000.0</v>
       </c>
-      <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
+      <c r="CK13"/>
     </row>
-    <row r="14" spans="1:88">
+    <row r="14" spans="1:89">
       <c r="A14" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B14">
+        <v>49087346.0</v>
+      </c>
+      <c r="C14">
         <v>48761481.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>49723280.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>46882350.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>28265000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>28031901.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>28145590.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>28282000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>28096737.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>28044127.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>26956806.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>26179042.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>25451034.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>25012412.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>24900873.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>24804232.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>24936176.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>24879643.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>24885870.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>24620180.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>24779877.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>24260874.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>24196912.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>24186228.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>24133809.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>23821145.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>24061810.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>24069933.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>24094717.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>24081819.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>24098833.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>24010303.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>23916898.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>23515622.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>23832959.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>23336305.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>23371432.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>23082974.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>23049056.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>22956607.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>23143504.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>23083816.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>23148456.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>22947487.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>23148256.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>23109354.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>22878410.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>22804127.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>22986167.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>22883583.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>22697590.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>22238363.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>22170268.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>22408377.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>22383791.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>21929455.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>22348454.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>22317015.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>22255943.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>22238117.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>22190196.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>22096989.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>22027155.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21545870.0</v>
       </c>
       <c r="BM14">
         <v>21545870.0</v>
       </c>
       <c r="BN14">
+        <v>21545870.0</v>
+      </c>
+      <c r="BO14">
         <v>21991067.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>21937784.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21316776.0</v>
       </c>
       <c r="BQ14">
         <v>21316776.0</v>
       </c>
       <c r="BR14">
+        <v>21316776.0</v>
+      </c>
+      <c r="BS14">
         <v>22030603.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>21869417.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21651032.0</v>
       </c>
       <c r="BU14">
         <v>21651032.0</v>
       </c>
       <c r="BV14">
+        <v>21651032.0</v>
+      </c>
+      <c r="BW14">
         <v>21517117.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>21346349.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21077055.0</v>
       </c>
       <c r="BY14">
         <v>21077055.0</v>
       </c>
       <c r="BZ14">
+        <v>21077055.0</v>
+      </c>
+      <c r="CA14">
         <v>15691256.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>18156483.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2154890.0</v>
       </c>
       <c r="CC14">
         <v>2154890.0</v>
       </c>
       <c r="CD14">
-        <v>2113395.0</v>
+        <v>2154890.0</v>
       </c>
       <c r="CE14">
         <v>2113395.0</v>
       </c>
       <c r="CF14">
-        <v>2050620.0</v>
+        <v>2113395.0</v>
       </c>
       <c r="CG14">
         <v>2050620.0</v>
       </c>
       <c r="CH14">
-        <v>1967550.0</v>
+        <v>2050620.0</v>
       </c>
       <c r="CI14">
         <v>1967550.0</v>
       </c>
       <c r="CJ14">
         <v>1967550.0</v>
       </c>
+      <c r="CK14">
+        <v>1967550.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:88">
+    <row r="15" spans="1:89">
       <c r="A15" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
-[...1 lines deleted...]
-      </c>
+      <c r="L15"/>
       <c r="M15">
         <v>4000.0</v>
       </c>
       <c r="N15">
         <v>4000.0</v>
       </c>
       <c r="O15">
         <v>4000.0</v>
       </c>
       <c r="P15">
-        <v>2000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="Q15">
         <v>2000.0</v>
       </c>
       <c r="R15">
         <v>2000.0</v>
       </c>
       <c r="S15">
         <v>2000.0</v>
       </c>
       <c r="T15">
         <v>2000.0</v>
       </c>
       <c r="U15">
         <v>2000.0</v>
       </c>
       <c r="V15">
         <v>2000.0</v>
       </c>
       <c r="W15">
         <v>2000.0</v>
       </c>
       <c r="X15">
         <v>2000.0</v>
       </c>
@@ -7527,673 +7709,681 @@
       </c>
       <c r="BB15">
         <v>2000.0</v>
       </c>
       <c r="BC15">
         <v>2000.0</v>
       </c>
       <c r="BD15">
         <v>2000.0</v>
       </c>
       <c r="BE15">
         <v>2000.0</v>
       </c>
       <c r="BF15">
         <v>2000.0</v>
       </c>
       <c r="BG15">
         <v>2000.0</v>
       </c>
       <c r="BH15">
         <v>2000.0</v>
       </c>
       <c r="BI15">
         <v>2000.0</v>
       </c>
-      <c r="BJ15"/>
+      <c r="BJ15">
+        <v>2000.0</v>
+      </c>
       <c r="BK15"/>
-      <c r="BL15">
-[...1 lines deleted...]
-      </c>
+      <c r="BL15"/>
       <c r="BM15">
         <v>2000.0</v>
       </c>
-      <c r="BN15"/>
-      <c r="BO15">
+      <c r="BN15">
         <v>2000.0</v>
       </c>
-      <c r="BP15"/>
-      <c r="BQ15">
+      <c r="BO15"/>
+      <c r="BP15">
         <v>2000.0</v>
       </c>
+      <c r="BQ15"/>
       <c r="BR15">
         <v>2000.0</v>
       </c>
-      <c r="BS15"/>
+      <c r="BS15">
+        <v>2000.0</v>
+      </c>
       <c r="BT15"/>
-      <c r="BU15">
+      <c r="BU15"/>
+      <c r="BV15">
         <v>2000.0</v>
       </c>
-      <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
-      <c r="BY15">
-[...1 lines deleted...]
-      </c>
+      <c r="BY15"/>
       <c r="BZ15">
         <v>2000.0</v>
       </c>
-      <c r="CA15"/>
+      <c r="CA15">
+        <v>2000.0</v>
+      </c>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
+      <c r="CK15"/>
     </row>
-    <row r="16" spans="1:88">
+    <row r="16" spans="1:89">
       <c r="A16" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B16">
+        <v>79607000.0</v>
+      </c>
+      <c r="C16">
         <v>67543000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>71167000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>61269000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>15952000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>12064000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>10640000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>10993000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>11192000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>17536000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>20440000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>19940000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>16645000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>22553000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>7074000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>10258000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>8968000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>6864000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>10322000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>9117000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>7183000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>4279000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>2957000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>5725000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>7899000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>10633000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>2550000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>3268000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>2962000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>2875000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>2449000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>1627000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>2145000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>3555000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>3921000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>4593000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>3317000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>5456000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>3720000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>2416000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>2544000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>3213000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>3835000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>4259000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>4235000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>4213000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>4655000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>4781000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>2984000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>3642000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>3605000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>7005000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>7519000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>5915000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>4079000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>5038000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>5124000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>2810000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>2596000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>2460000.0</v>
       </c>
-      <c r="BI16"/>
-      <c r="BJ16">
+      <c r="BJ16"/>
+      <c r="BK16">
         <v>1447000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>1237000.0</v>
       </c>
-      <c r="BL16"/>
       <c r="BM16"/>
-      <c r="BN16">
+      <c r="BN16"/>
+      <c r="BO16">
         <v>4304000.0</v>
       </c>
-      <c r="BO16"/>
-      <c r="BP16">
+      <c r="BP16"/>
+      <c r="BQ16">
         <v>4119000.0</v>
       </c>
-      <c r="BQ16"/>
       <c r="BR16"/>
-      <c r="BS16">
+      <c r="BS16"/>
+      <c r="BT16">
         <v>2972000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>2875000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>262000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>548000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>101000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>257000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>139000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>1919000.0</v>
       </c>
-      <c r="CA16"/>
-      <c r="CB16">
+      <c r="CB16"/>
+      <c r="CC16">
         <v>4312000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>9031000.0</v>
       </c>
-      <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
-      <c r="CG16">
+      <c r="CG16"/>
+      <c r="CH16">
         <v>9732000.0</v>
       </c>
-      <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
+      <c r="CK16"/>
     </row>
-    <row r="17" spans="1:88">
+    <row r="17" spans="1:89">
       <c r="A17" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
-      <c r="AC17">
+      <c r="AC17"/>
+      <c r="AD17">
         <v>6685000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>12708000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>12108000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>11800000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>11168000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>14837000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>16113000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>15646000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>15089000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>15779000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>15409000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>15104000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>9319000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>6720000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>6725000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>6671000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>7426000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>4638000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>7118000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>6689000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>6721000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>5548000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>5587000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>5638000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>5606000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>5180000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>5191000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>5184000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>5209000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>9704000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>9733000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>9760000.0</v>
       </c>
-      <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
+      <c r="CK17"/>
     </row>
-    <row r="18" spans="1:88">
+    <row r="18" spans="1:89">
       <c r="A18" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
-[...1 lines deleted...]
-      </c>
+      <c r="L18"/>
       <c r="M18">
         <v>1729000.0</v>
       </c>
       <c r="N18">
+        <v>1729000.0</v>
+      </c>
+      <c r="O18">
         <v>2707000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>2482000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>2547000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>2626000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>5198000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>5390000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>5533000.0</v>
       </c>
-      <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
-      <c r="Z18">
-[...1 lines deleted...]
-      </c>
+      <c r="Z18"/>
       <c r="AA18">
         <v>29000.0</v>
       </c>
       <c r="AB18">
         <v>29000.0</v>
       </c>
       <c r="AC18">
+        <v>29000.0</v>
+      </c>
+      <c r="AD18">
         <v>1202000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>1419000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>1545000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>1543000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>1603000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>1656000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>1704000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>1752000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>1835000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>1769000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>1820000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>1864000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>1714000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>1223000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>1266000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>1330000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>1381000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>1336000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>1231000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>1286000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>1239000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>1031000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>614000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>696000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>771000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>842000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>909000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>976000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>1019000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>1081000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>1185000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>1245000.0</v>
       </c>
-      <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
+      <c r="CK18"/>
     </row>
-    <row r="19" spans="1:88">
+    <row r="19" spans="1:89">
       <c r="A19" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -8238,1087 +8428,1102 @@
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
+      <c r="CK19"/>
     </row>
-    <row r="20" spans="1:88">
+    <row r="20" spans="1:89">
       <c r="A20" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B20">
+        <v>2493678000.0</v>
+      </c>
+      <c r="C20">
         <v>2461714000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>2623669000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>2539560000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>256781000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>275289000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>275827000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>275932000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>275652000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>275189000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>274781000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>180797000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>180801000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>336555000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>334963000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>333791000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>334347000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>335164000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>335888000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>335029000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>314205000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6340000.0</v>
       </c>
       <c r="W20">
         <v>6340000.0</v>
       </c>
       <c r="X20">
         <v>6340000.0</v>
       </c>
       <c r="Y20">
         <v>6340000.0</v>
       </c>
       <c r="Z20">
         <v>6340000.0</v>
       </c>
       <c r="AA20">
-        <v>8080000.0</v>
+        <v>6340000.0</v>
       </c>
       <c r="AB20">
         <v>8080000.0</v>
       </c>
       <c r="AC20">
+        <v>8080000.0</v>
+      </c>
+      <c r="AD20">
         <v>459000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>562000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>700000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>600000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>628000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>700000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>800000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>1700000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>1823000.0</v>
       </c>
-      <c r="AL20">
-[...1 lines deleted...]
-      </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
+        <v>0.0</v>
+      </c>
+      <c r="AP20">
         <v>300000.0</v>
       </c>
-      <c r="AP20">
-[...1 lines deleted...]
-      </c>
       <c r="AQ20">
         <v>0.0</v>
       </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
+        <v>0.0</v>
+      </c>
+      <c r="AT20">
         <v>380000.0</v>
       </c>
-      <c r="AT20">
-[...1 lines deleted...]
-      </c>
       <c r="AU20">
         <v>0.0</v>
       </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
+        <v>0.0</v>
+      </c>
+      <c r="AX20">
         <v>667000.0</v>
       </c>
-      <c r="AX20">
-[...1 lines deleted...]
-      </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
-      <c r="BI20"/>
+      <c r="BI20">
+        <v>0.0</v>
+      </c>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
+      <c r="CK20"/>
     </row>
-    <row r="21" spans="1:88">
+    <row r="21" spans="1:89">
       <c r="A21" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B21">
+        <v>929826000.0</v>
+      </c>
+      <c r="C21">
         <v>925925000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>971787000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>1118848000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>48711000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>57780000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>62703000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>67521000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>72224000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>77597000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>82848000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>40540000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>43577000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>83442000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>88660000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>91009000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>97224000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>103825000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>110620000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>117855000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>106268000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>11552000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>12213000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>12928000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>13637000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>14357000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>15952000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>16727000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>459000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>562000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>666000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>559000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>628000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>1823000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>766000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>1744000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>1823000.0</v>
       </c>
-      <c r="AL21">
-[...1 lines deleted...]
-      </c>
       <c r="AM21">
         <v>0.0</v>
       </c>
       <c r="AN21">
         <v>0.0</v>
       </c>
       <c r="AO21">
+        <v>0.0</v>
+      </c>
+      <c r="AP21">
         <v>300000.0</v>
       </c>
-      <c r="AP21">
-[...1 lines deleted...]
-      </c>
       <c r="AQ21">
         <v>0.0</v>
       </c>
       <c r="AR21">
-        <v>380000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AS21">
         <v>380000.0</v>
       </c>
       <c r="AT21">
-        <v>0.0</v>
+        <v>380000.0</v>
       </c>
       <c r="AU21">
         <v>0.0</v>
       </c>
       <c r="AV21">
-        <v>667000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AW21">
         <v>667000.0</v>
       </c>
       <c r="AX21">
-        <v>0.0</v>
+        <v>667000.0</v>
       </c>
       <c r="AY21">
         <v>0.0</v>
       </c>
       <c r="AZ21">
         <v>0.0</v>
       </c>
       <c r="BA21">
+        <v>0.0</v>
+      </c>
+      <c r="BB21">
         <v>815000.0</v>
       </c>
-      <c r="BB21">
-[...1 lines deleted...]
-      </c>
       <c r="BC21">
         <v>0.0</v>
       </c>
       <c r="BD21">
         <v>0.0</v>
       </c>
       <c r="BE21">
         <v>0.0</v>
       </c>
       <c r="BF21">
         <v>0.0</v>
       </c>
       <c r="BG21">
         <v>0.0</v>
       </c>
       <c r="BH21">
         <v>0.0</v>
       </c>
-      <c r="BI21"/>
+      <c r="BI21">
+        <v>0.0</v>
+      </c>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
+      <c r="CK21"/>
     </row>
-    <row r="22" spans="1:88">
+    <row r="22" spans="1:89">
       <c r="A22" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B22">
+        <v>312856000.0</v>
+      </c>
+      <c r="C22">
         <v>299277000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>259213000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>232888000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>144090000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>147973000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>139698000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>143835000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>150168000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>161384000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>181767000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>175396000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>138814000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>125942000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>109810000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>98603000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>90629000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>89616000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>81944000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>84852000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>71646000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>53104000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>51779000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>45530000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>45535000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>65156000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>52769000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>56336000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>54056000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>50379000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>46096000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>42244000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>38640000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>77327000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>76039000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>72017000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>60076000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>68806000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>55168000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>44105000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>37486000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>46434000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>48336000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>43921000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>39414000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>48799000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>51804000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>46441000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>50699000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>55441000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>60629000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>68663000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>62561000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>63597000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>44747000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>44505000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>43539000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>48447000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>41435000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>38299000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>38137000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>28880000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>28929000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>28085000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>20928000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>29713000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>25106000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>19212000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>11602000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>20379000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>19001000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>20687000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>15923000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>16970000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>12704000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>16415000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>14015000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>9994000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>9007000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>11037000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>11453000.0</v>
       </c>
-      <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
-      <c r="CG22">
+      <c r="CG22"/>
+      <c r="CH22">
         <v>11505000.0</v>
       </c>
-      <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
+      <c r="CK22"/>
     </row>
-    <row r="23" spans="1:88">
+    <row r="23" spans="1:89">
       <c r="A23" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B23">
+        <v>5716742000.0</v>
+      </c>
+      <c r="C23">
         <v>5453636000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>5638466000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>5624037000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1120567000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1048143000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1019085000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>999169000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1015860000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>980299000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1006700000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>826060000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>824577000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>921202000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>891682000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>896654000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>914200000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>905263000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>925307000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>908553000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>928566000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>590992000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>588007000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>577819000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>584954000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>559080000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>544493000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>534582000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>508844000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>498963000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>486567000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>480361000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>472911000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>432845000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>429263000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>420739000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>432500000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>387456000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>389898000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>389534000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>410393000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>389491000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>380029000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>383274000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>397467000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>386471000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>386129000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>378603000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>384954000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>366881000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>350816000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>351559000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>363465000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>358790000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>356306000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>340488000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>369151000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>324545000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>322939000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>301472000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>331747000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>292893000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>276207000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>259984000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>281971000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>253295000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>245646000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>235529000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>253181000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>230109000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>220925000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>204230000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>202779000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>188823000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>177550000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>168054000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>168177000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>157196000.0</v>
       </c>
-      <c r="CA23"/>
-      <c r="CB23">
+      <c r="CB23"/>
+      <c r="CC23">
         <v>55776000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>64778000.0</v>
       </c>
-      <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
-      <c r="CG23">
+      <c r="CG23"/>
+      <c r="CH23">
         <v>50364000.0</v>
       </c>
-      <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
+      <c r="CK23"/>
     </row>
-    <row r="24" spans="1:88">
+    <row r="24" spans="1:89">
       <c r="A24" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="B24"/>
+        <v>47</v>
+      </c>
+      <c r="B24">
+        <v>728967000.0</v>
+      </c>
       <c r="C24">
+        <v>727877000.0</v>
+      </c>
+      <c r="D24">
         <v>726793000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>725703000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>30000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>25000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>15000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>6788000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>17092000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>31292000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>73678000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>118537000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>125904000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>155763000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>155622000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>175481000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>177840000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>180398000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>182769000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>185141000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>187512000.0</v>
       </c>
-      <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
-      <c r="AE24">
-[...1 lines deleted...]
-      </c>
+      <c r="AE24"/>
       <c r="AF24">
         <v>0.0</v>
       </c>
       <c r="AG24">
         <v>0.0</v>
       </c>
       <c r="AH24">
+        <v>0.0</v>
+      </c>
+      <c r="AI24">
         <v>7000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>50000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>104000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>161000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>218000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>276000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>357000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>449000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>388000.0</v>
       </c>
-      <c r="AQ24">
-[...1 lines deleted...]
-      </c>
       <c r="AR24">
         <v>0.0</v>
       </c>
       <c r="AS24">
         <v>0.0</v>
       </c>
       <c r="AT24">
         <v>0.0</v>
       </c>
       <c r="AU24">
         <v>0.0</v>
       </c>
       <c r="AV24">
         <v>0.0</v>
       </c>
       <c r="AW24">
         <v>0.0</v>
       </c>
       <c r="AX24">
         <v>0.0</v>
       </c>
       <c r="AY24">
         <v>0.0</v>
       </c>
       <c r="AZ24">
@@ -9326,432 +9531,443 @@
       </c>
       <c r="BA24">
         <v>0.0</v>
       </c>
       <c r="BB24">
         <v>0.0</v>
       </c>
       <c r="BC24">
         <v>0.0</v>
       </c>
       <c r="BD24">
         <v>0.0</v>
       </c>
       <c r="BE24">
         <v>0.0</v>
       </c>
       <c r="BF24">
         <v>0.0</v>
       </c>
       <c r="BG24">
         <v>0.0</v>
       </c>
       <c r="BH24">
         <v>0.0</v>
       </c>
-      <c r="BI24"/>
+      <c r="BI24">
+        <v>0.0</v>
+      </c>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
-      <c r="CG24">
+      <c r="CG24"/>
+      <c r="CH24">
         <v>1500000.0</v>
       </c>
-      <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
+      <c r="CK24"/>
     </row>
-    <row r="25" spans="1:88">
+    <row r="25" spans="1:89">
       <c r="A25" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B25"/>
       <c r="C25">
+        <v>727877000.0</v>
+      </c>
+      <c r="D25">
         <v>726793000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>725703000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>30000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>25000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>15000000.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>118537000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>125904000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>155763000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>155622000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>175481000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>177840000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>180398000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>182769000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>185141000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>187512000.0</v>
       </c>
-      <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
-      <c r="AH25">
+      <c r="AH25"/>
+      <c r="AI25">
         <v>7000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>50000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>104000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>161000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>218000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>276000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>357000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>449000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>388000.0</v>
       </c>
-      <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
+      <c r="CK25"/>
     </row>
-    <row r="26" spans="1:88">
+    <row r="26" spans="1:89">
       <c r="A26" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="B26"/>
+        <v>49</v>
+      </c>
+      <c r="B26">
+        <v>81128000.0</v>
+      </c>
       <c r="C26">
+        <v>61659000.0</v>
+      </c>
+      <c r="D26">
         <v>80970000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>36267000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>31627000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>25522000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>22942000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>21887000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>20960000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>21282000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>20611000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>22578000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>23613000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>19319000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>22462000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>17707000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>15433000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>12388000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>11271000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>10165000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>12156000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>11222000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>20976000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>20338000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>15030000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>26409000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>13478000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>4887000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>9386000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>27954000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>30459000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>36712000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>40656000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>38822000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>33024000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>35844000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>42096000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>43749000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>42559000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>33097000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>33859000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>38175000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>37715000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>44727000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>46999000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>54575000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>49718000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>39315000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>50505000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>45877000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>51707000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>67595000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>68916000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>60928000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>64798000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>56958000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>58457000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>36497000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>22556000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>6154000.0</v>
       </c>
-      <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
+      <c r="CK26"/>
     </row>
-    <row r="27" spans="1:88">
+    <row r="27" spans="1:89">
       <c r="A27" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -9796,381 +10012,389 @@
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
+      <c r="CK27"/>
     </row>
-    <row r="28" spans="1:88">
+    <row r="28" spans="1:89">
       <c r="A28" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B28">
+        <v>457464000.0</v>
+      </c>
+      <c r="C28">
         <v>536135000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>466501000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>143905000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>23429000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>12185000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-18679000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-33860000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-13623000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-37990000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>10315000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>50392000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>29963000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>117911000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>91812000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>119698000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>139343000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>134698000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>116104000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>131012000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>74028000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-311714000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-266647000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-232017000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-244929000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-121857000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-121609000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-126726000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-172708000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-149369000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-151255000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-170788000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-143517000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-112297000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-117059000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-117369000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-79743000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-73060000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-88600000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-121956000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-123838000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-122318000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-128032000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-146450000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-143410000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-125977000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-126339000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-148052000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-126969000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-92749000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-66126000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-64339000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-75332000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-63975000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-70770000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-53210000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-64220000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-65865000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-98589000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-81247000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-62041000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-39099000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-76664000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-45442000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-28665000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-52843000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-98176000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-113284000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-116501000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-101938000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-116646000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-104831000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-105064000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-79565000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-14283000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-29622000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-20920000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-108207000.0</v>
       </c>
-      <c r="CA28"/>
-      <c r="CB28">
+      <c r="CB28"/>
+      <c r="CC28">
         <v>-13478000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-15388000.0</v>
       </c>
-      <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
-      <c r="CG28">
+      <c r="CG28"/>
+      <c r="CH28">
         <v>-7560000.0</v>
       </c>
-      <c r="CH28"/>
       <c r="CI28"/>
       <c r="CJ28"/>
+      <c r="CK28"/>
     </row>
-    <row r="29" spans="1:88">
+    <row r="29" spans="1:89">
       <c r="A29" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>52</v>
+      </c>
+      <c r="B29">
+        <v>5129367000.0</v>
+      </c>
       <c r="C29">
+        <v>5000067000.0</v>
+      </c>
+      <c r="D29">
         <v>5144874000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>5152782000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>916507000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>886055000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>873397000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>862326000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>849837000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>851777000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>872408000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>703082000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>684374000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>787276000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>773105000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>785404000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>795809000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>792826000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>792671000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>793381000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>809605000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>525190000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>523906000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>519929000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>509901000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>490741000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -10188,573 +10412,582 @@
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
+      <c r="CK29"/>
     </row>
-    <row r="30" spans="1:88">
+    <row r="30" spans="1:89">
       <c r="A30" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B30">
+        <v>886575000.0</v>
+      </c>
+      <c r="C30">
         <v>772634000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>772274000.0</v>
       </c>
-      <c r="D30">
-[...1 lines deleted...]
-      </c>
       <c r="E30">
+        <v>682941000.0</v>
+      </c>
+      <c r="F30">
         <v>392598000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>325994000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>287743000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>255591000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>269779000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>209905000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>221412000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>186472000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>193286000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>171340000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>133061000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>141459000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>164806000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>166310000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>157291000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>133217000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>134279000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>87705000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>101274000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>117148000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>149497000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>105347000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>102961000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>90659000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>84919000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>85696000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>80293000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>73672000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>73685000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>50943000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>48600000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>44407000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>88481000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>40428000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>46929000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>51378000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>74944000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>53332000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>57380000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>47772000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>50963000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>48119000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>43075000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>34331000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>49252000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>57105000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>51614000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>44135000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>42851000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>55358000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>69394000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>74893000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>83451000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>48720000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>47247000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>36178000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>66342000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>64021000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>52197000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>35634000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>57355000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>63397000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>56550000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>37479000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>66036000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>56225000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>56096000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>50885000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>50378000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>46504000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>43678000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>38644000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>34185000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>28811000.0</v>
       </c>
-      <c r="CA30"/>
-      <c r="CB30">
+      <c r="CB30"/>
+      <c r="CC30">
         <v>19623000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>26424000.0</v>
       </c>
-      <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
-      <c r="CG30">
+      <c r="CG30"/>
+      <c r="CH30">
         <v>20166000.0</v>
       </c>
-      <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
+      <c r="CK30"/>
     </row>
-    <row r="31" spans="1:88">
+    <row r="31" spans="1:89">
       <c r="A31" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>436101000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>372662000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>347781000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>224146000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>183860000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>195494000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>198313000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>163439000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>153394000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>290712000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>191620000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>515724000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>514775000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>500661000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>496757000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>477600000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>473171000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>464296000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>462571000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>455566000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>444174000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>437050000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>410117000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>390388000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>389401000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>380722000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>381954000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>347246000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>348147000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>351480000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>361260000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>354571000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>346727000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>345107000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>348532000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>340830000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>338144000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>340755000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>342467000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>324658000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>311682000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>308799000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>315186000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>315095000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>310237000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>299204000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>300401000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>280942000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>273729000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>266257000.0</v>
       </c>
-      <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
+      <c r="CK31"/>
     </row>
-    <row r="32" spans="1:88">
+    <row r="32" spans="1:89">
       <c r="A32" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="B32"/>
+        <v>55</v>
+      </c>
+      <c r="B32">
+        <v>1451186000.0</v>
+      </c>
       <c r="C32">
+        <v>1394928000.0</v>
+      </c>
+      <c r="D32">
         <v>1338430000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1364409000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>434355000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>414978000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>403234000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>382988000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>370702000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>393160000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>414741000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>374499000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>355668000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>274484000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>253678000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>261392000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>267518000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>267039000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>262648000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>262258000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>305453000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>465416000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>454121000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>440469000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>436974000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>396858000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
@@ -10772,1100 +11005,1113 @@
       <c r="BL32"/>
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
+      <c r="CK32"/>
     </row>
-    <row r="33" spans="1:88">
+    <row r="33" spans="1:89">
       <c r="A33" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B33">
+        <v>3826319000.0</v>
+      </c>
+      <c r="C33">
         <v>3749389000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>3972009000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>3984698000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>514051000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>504257000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>504240000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>498823000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>500279000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>479608000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>482655000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>344372000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>347575000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>530321000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>534150000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>539386000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>545291000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>550741000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>561230000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>563635000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>526928000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>69448000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>80408000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>91027000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>81027000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>101746000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>88341000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>79253000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>39256000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>62088000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>64655000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>70158000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>74371000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>77590000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>71589000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>73745000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>78415000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>78508000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>76011000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>65769000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>60690000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>59861000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>58709000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>65093000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>68435000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>76575000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>74562000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>64872000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>78097000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>77502000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>85053000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>100994000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>98150000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>91981000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>92356000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>85503000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>88873000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>67338000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>51316000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>34229000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>33716000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>33635000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>34218000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>35465000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>36376000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>32309000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>33099000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>31856000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>31807000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>25975000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>24755000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>14479000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>13215000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>11135000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>10547000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>8474000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>7109000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>7836000.0</v>
       </c>
-      <c r="CA33"/>
-      <c r="CB33">
+      <c r="CB33"/>
+      <c r="CC33">
         <v>8284000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>8270000.0</v>
       </c>
-      <c r="CD33"/>
       <c r="CE33"/>
       <c r="CF33"/>
-      <c r="CG33">
+      <c r="CG33"/>
+      <c r="CH33">
         <v>4912000.0</v>
       </c>
-      <c r="CH33"/>
       <c r="CI33"/>
       <c r="CJ33"/>
+      <c r="CK33"/>
     </row>
-    <row r="34" spans="1:88">
+    <row r="34" spans="1:89">
       <c r="A34" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="B34"/>
+        <v>57</v>
+      </c>
+      <c r="B34">
+        <v>9416000.0</v>
+      </c>
       <c r="C34">
+        <v>8056000.0</v>
+      </c>
+      <c r="D34">
         <v>8064000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>8077000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>8087000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>7709000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>7717000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>7726000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>7735000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>4810000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>4603000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>4606000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>3451000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>2192000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>2198000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>2209000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>2218000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>8791000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>13820000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>13854000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>13659000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1260000.0</v>
       </c>
       <c r="W34">
         <v>1260000.0</v>
       </c>
       <c r="X34">
         <v>1260000.0</v>
       </c>
       <c r="Y34">
+        <v>1260000.0</v>
+      </c>
+      <c r="Z34">
         <v>1267000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>301000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>2473000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>2349000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>201000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>209000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>1355000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>1007000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>671000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>248000.0</v>
       </c>
       <c r="AI34">
         <v>248000.0</v>
       </c>
       <c r="AJ34">
         <v>248000.0</v>
       </c>
       <c r="AK34">
         <v>248000.0</v>
       </c>
       <c r="AL34">
-        <v>255000.0</v>
+        <v>248000.0</v>
       </c>
       <c r="AM34">
         <v>255000.0</v>
       </c>
       <c r="AN34">
+        <v>255000.0</v>
+      </c>
+      <c r="AO34">
         <v>246000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>625000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>439000.0</v>
       </c>
       <c r="AQ34">
         <v>439000.0</v>
       </c>
       <c r="AR34">
         <v>439000.0</v>
       </c>
       <c r="AS34">
         <v>439000.0</v>
       </c>
       <c r="AT34">
+        <v>439000.0</v>
+      </c>
+      <c r="AU34">
         <v>645000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3513000.0</v>
       </c>
       <c r="AV34">
         <v>3513000.0</v>
       </c>
       <c r="AW34">
         <v>3513000.0</v>
       </c>
       <c r="AX34">
-        <v>5211000.0</v>
+        <v>3513000.0</v>
       </c>
       <c r="AY34">
         <v>5211000.0</v>
       </c>
       <c r="AZ34">
         <v>5211000.0</v>
       </c>
       <c r="BA34">
+        <v>5211000.0</v>
+      </c>
+      <c r="BB34">
         <v>5321000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4026000.0</v>
       </c>
       <c r="BC34">
         <v>4026000.0</v>
       </c>
       <c r="BD34">
         <v>4026000.0</v>
       </c>
       <c r="BE34">
         <v>4026000.0</v>
       </c>
       <c r="BF34">
+        <v>4026000.0</v>
+      </c>
+      <c r="BG34">
         <v>3656000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4138000.0</v>
       </c>
       <c r="BH34">
         <v>4138000.0</v>
       </c>
-      <c r="BI34"/>
+      <c r="BI34">
+        <v>4138000.0</v>
+      </c>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
+      <c r="CK34"/>
     </row>
-    <row r="35" spans="1:88">
+    <row r="35" spans="1:89">
       <c r="A35" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B35">
+        <v>877105000.0</v>
+      </c>
+      <c r="C35">
         <v>872127000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>892358000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>922028000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>61899000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>58180000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>49077000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>36273000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>48236000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>59783000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>103666000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>144326000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>152273000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>183292000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>180345000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>200608000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>204599000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>215065000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>223644000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>227576000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>220274000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>9686000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>10682000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>11604000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>8100000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>7886000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>9345000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>9975000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>1403000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>1628000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>2900000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>2550000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>2274000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>1911000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>2002000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>2104000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>2244000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>2242000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>2351000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>2467000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>2788000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>2050000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>1705000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>1769000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>1820000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>1981000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>4744000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>4799000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>4752000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>6242000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>5825000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>5907000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>4231000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>4868000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>4935000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>5002000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>6854000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>5861000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>6304000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>6439000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>6175000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>4488000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>4349000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>4375000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>4438000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>4541000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>7136000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>7151000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>7117000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>1386000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>1153000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>878000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>941000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>927000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>979000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>640000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>541000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>383000.0</v>
       </c>
-      <c r="CA35"/>
-      <c r="CB35">
+      <c r="CB35"/>
+      <c r="CC35">
         <v>2601000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>2617000.0</v>
       </c>
-      <c r="CD35"/>
       <c r="CE35"/>
       <c r="CF35"/>
-      <c r="CG35">
+      <c r="CG35"/>
+      <c r="CH35">
         <v>1577000.0</v>
       </c>
-      <c r="CH35"/>
       <c r="CI35"/>
       <c r="CJ35"/>
+      <c r="CK35"/>
     </row>
-    <row r="36" spans="1:88">
+    <row r="36" spans="1:89">
       <c r="A36" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B36">
+        <v>54576000.0</v>
+      </c>
+      <c r="C36">
         <v>49414000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>45909000.0</v>
       </c>
-      <c r="D36">
-[...1 lines deleted...]
-      </c>
       <c r="E36">
+        <v>42702000.0</v>
+      </c>
+      <c r="F36">
         <v>32889000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>23080000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>19282000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>15826000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>13505000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>10205000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>9231000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>7312000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>5220000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>8741000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>1972000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>1961000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>1932000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>5881000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>6276000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>3840000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>10440000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>312000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>102000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>9640000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>10605000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>16995000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>13339000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>14196000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>5821000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>322000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>962000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>1740000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>2374000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>482000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>72000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>194000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>187000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>570000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>598000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>658000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>450000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>653000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>690000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>672000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>361000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>1219000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>837000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>971000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>207000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>1585000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>1720000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>1036000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>245000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>4159000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>230000.0</v>
       </c>
       <c r="BD36">
         <v>230000.0</v>
       </c>
       <c r="BE36">
-        <v>201000.0</v>
+        <v>230000.0</v>
       </c>
       <c r="BF36">
         <v>201000.0</v>
       </c>
       <c r="BG36">
+        <v>201000.0</v>
+      </c>
+      <c r="BH36">
         <v>186000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>181000.0</v>
       </c>
       <c r="BI36">
         <v>181000.0</v>
       </c>
       <c r="BJ36">
         <v>181000.0</v>
       </c>
       <c r="BK36">
+        <v>181000.0</v>
+      </c>
+      <c r="BL36">
         <v>125000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>89000.0</v>
       </c>
       <c r="BM36">
         <v>89000.0</v>
       </c>
       <c r="BN36">
+        <v>89000.0</v>
+      </c>
+      <c r="BO36">
         <v>86000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>103000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>112000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>120000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>102000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>8165000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>115000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>122000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>118000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>119000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>880000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>119000.0</v>
       </c>
       <c r="BZ36">
         <v>119000.0</v>
       </c>
-      <c r="CA36"/>
-      <c r="CB36">
+      <c r="CA36">
         <v>119000.0</v>
       </c>
+      <c r="CB36"/>
       <c r="CC36">
         <v>119000.0</v>
       </c>
-      <c r="CD36"/>
+      <c r="CD36">
+        <v>119000.0</v>
+      </c>
       <c r="CE36"/>
       <c r="CF36"/>
-      <c r="CG36">
+      <c r="CG36"/>
+      <c r="CH36">
         <v>90000.0</v>
       </c>
-      <c r="CH36"/>
       <c r="CI36"/>
       <c r="CJ36"/>
+      <c r="CK36"/>
     </row>
-    <row r="37" spans="1:88">
+    <row r="37" spans="1:89">
       <c r="A37" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
-      <c r="P37">
+      <c r="P37"/>
+      <c r="Q37">
         <v>247000.0</v>
       </c>
-      <c r="Q37">
+      <c r="R37">
         <v>241000.0</v>
       </c>
-      <c r="R37">
+      <c r="S37">
         <v>287000.0</v>
       </c>
-      <c r="S37">
+      <c r="T37">
         <v>332000.0</v>
       </c>
-      <c r="T37">
+      <c r="U37">
         <v>77000.0</v>
       </c>
-      <c r="U37">
+      <c r="V37">
         <v>14000.0</v>
       </c>
-      <c r="V37">
+      <c r="W37">
         <v>-12000.0</v>
       </c>
-      <c r="W37">
+      <c r="X37">
         <v>-59000.0</v>
       </c>
-      <c r="X37">
+      <c r="Y37">
         <v>-37000.0</v>
       </c>
-      <c r="Y37"/>
-      <c r="Z37">
+      <c r="Z37"/>
+      <c r="AA37">
         <v>-23000.0</v>
       </c>
-      <c r="AA37">
+      <c r="AB37">
         <v>-3000.0</v>
       </c>
-      <c r="AB37">
+      <c r="AC37">
         <v>-7000.0</v>
       </c>
-      <c r="AC37">
+      <c r="AD37">
         <v>4000.0</v>
       </c>
-      <c r="AD37">
+      <c r="AE37">
         <v>-17000.0</v>
       </c>
-      <c r="AE37">
+      <c r="AF37">
         <v>2000.0</v>
       </c>
-      <c r="AF37">
+      <c r="AG37">
         <v>9000.0</v>
       </c>
-      <c r="AG37">
+      <c r="AH37">
         <v>23000.0</v>
       </c>
-      <c r="AH37">
+      <c r="AI37">
         <v>1000.0</v>
       </c>
-      <c r="AI37">
+      <c r="AJ37">
         <v>9000.0</v>
       </c>
-      <c r="AJ37">
+      <c r="AK37">
         <v>216000.0</v>
       </c>
-      <c r="AK37">
+      <c r="AL37">
         <v>239000.0</v>
       </c>
-      <c r="AL37">
-[...1 lines deleted...]
-      </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
         <v>0.0</v>
       </c>
       <c r="AP37">
         <v>0.0</v>
       </c>
       <c r="AQ37">
         <v>0.0</v>
       </c>
       <c r="AR37">
         <v>0.0</v>
       </c>
       <c r="AS37">
         <v>0.0</v>
       </c>
       <c r="AT37">
         <v>0.0</v>
       </c>
       <c r="AU37">
@@ -11888,1322 +12134,1338 @@
       </c>
       <c r="BA37">
         <v>0.0</v>
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
       <c r="BC37">
         <v>0.0</v>
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
-      <c r="BI37"/>
+      <c r="BI37">
+        <v>0.0</v>
+      </c>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
+      <c r="CK37"/>
     </row>
-    <row r="38" spans="1:88">
+    <row r="38" spans="1:89">
       <c r="A38" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B38"/>
       <c r="C38">
+        <v>49414000.0</v>
+      </c>
+      <c r="D38">
         <v>45909000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>42702000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>94176000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>64242000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>60444000.0</v>
       </c>
-      <c r="H38"/>
-      <c r="I38">
+      <c r="I38"/>
+      <c r="J38">
         <v>1.0</v>
       </c>
-      <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>29940000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>34831000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>32426000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>17281000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>10070000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>9632000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>9222000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>9139000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>9176000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>12748000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>12501000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>6133000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>5648000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>5380000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>5078000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>13472000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>13209000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>12893000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>12506000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>13030000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>12445000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>12152000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>11241000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>55964000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>49975000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>53428000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>59195000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>60098000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>58566000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>48859000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>43928000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>45548000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>45130000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>52070000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>54936000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>60432000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>57673000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>46975000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>58100000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>53010000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>59014000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>74269000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>75582000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>70267000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>70219000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>62372000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>63867000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>46402000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>32475000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>16095000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>16218000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>15562000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>16171000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>16265000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>16351000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>13007000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>13332000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>13327000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>13589000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>10388000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>10950000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>2900000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>2907000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>879000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>880000.0</v>
       </c>
       <c r="BX38">
         <v>880000.0</v>
       </c>
       <c r="BY38">
         <v>880000.0</v>
       </c>
       <c r="BZ38">
-        <v>2172000.0</v>
+        <v>880000.0</v>
       </c>
       <c r="CA38">
         <v>2172000.0</v>
       </c>
-      <c r="CB38"/>
-      <c r="CC38">
+      <c r="CB38">
         <v>2172000.0</v>
       </c>
-      <c r="CD38"/>
+      <c r="CC38"/>
+      <c r="CD38">
+        <v>2172000.0</v>
+      </c>
       <c r="CE38"/>
       <c r="CF38"/>
-      <c r="CG38">
+      <c r="CG38"/>
+      <c r="CH38">
         <v>737000.0</v>
       </c>
-      <c r="CH38"/>
       <c r="CI38"/>
       <c r="CJ38"/>
+      <c r="CK38"/>
     </row>
-    <row r="39" spans="1:88">
+    <row r="39" spans="1:89">
       <c r="A39" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B39">
+        <v>58695000.0</v>
+      </c>
+      <c r="C39">
         <v>45199000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>46490000.0</v>
       </c>
-      <c r="D39">
-[...1 lines deleted...]
-      </c>
       <c r="E39">
+        <v>37707000.0</v>
+      </c>
+      <c r="F39">
         <v>28966000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>22919000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>18444000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>19758000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>22333000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>21708000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>19958000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>13949000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>12043000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>15323000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>13244000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>11368000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>11527000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>12099000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>13761000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>14972000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>15001000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>7693000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>7310000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>5941000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>6246000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>6833000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>8045000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>7606000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>7418000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>6616000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>5732000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>5196000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>30771000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>5138000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>5175000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>5266000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>5653000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>5341000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>4706000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>4167000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>4150000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>4219000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>9605000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>9020000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>9864000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>9420000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>9229000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>8067000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>9298000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>9254000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>9717000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>8954000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>9469000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>14068000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>14345000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>12904000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>11916000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>5603000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>5570000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>4636000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>4672000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>4474000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>3522000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>3182000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>2877000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>7961000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>6218000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>6185000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>5712000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>4078000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>4427000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>4823000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>4824000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>3869000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>3938000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>3499000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>3623000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>2348000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>3325000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>3354000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>3415000.0</v>
       </c>
-      <c r="CD39"/>
       <c r="CE39"/>
       <c r="CF39"/>
-      <c r="CG39">
+      <c r="CG39"/>
+      <c r="CH39">
         <v>3721000.0</v>
       </c>
-      <c r="CH39"/>
       <c r="CI39"/>
       <c r="CJ39"/>
+      <c r="CK39"/>
     </row>
-    <row r="40" spans="1:88">
+    <row r="40" spans="1:89">
       <c r="A40" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B40">
+        <v>181005000.0</v>
+      </c>
+      <c r="C40">
         <v>116254000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>122285000.0</v>
       </c>
-      <c r="D40">
-[...1 lines deleted...]
-      </c>
       <c r="E40">
+        <v>105769000.0</v>
+      </c>
+      <c r="F40">
         <v>72912000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>58688000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>50706000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>37744000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>61386000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>45795000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>45617000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>36095000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>55263000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>49604000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>52873000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>43682000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>55601000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>49104000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>53010000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>38201000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>47146000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>29239000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>29248000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>21760000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>34750000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>30682000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>26359000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>24252000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>25932000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>22425000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>18042000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>17288000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>34357000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>8651000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>7441000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>8530000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>10079000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>7753000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>6997000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>12708000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>11173000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>6408000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>16172000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>19195000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>22565000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>23232000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>19598000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>15143000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>20845000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>17204000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>17930000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>16303000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>18524000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>17135000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>20140000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>18159000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>28974000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>23564000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>21898000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>17283000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>23566000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>19987000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>18534000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>13116000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>17401000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>15726000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>15053000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>11488000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>14647000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>12444000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>12548000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>9905000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>14214000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>12718000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>9927000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>10994000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>15050000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>17540000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>12952000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>7625000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>10478000.0</v>
       </c>
-      <c r="CD40"/>
       <c r="CE40"/>
       <c r="CF40"/>
-      <c r="CG40">
+      <c r="CG40"/>
+      <c r="CH40">
         <v>6135000.0</v>
       </c>
-      <c r="CH40"/>
       <c r="CI40"/>
       <c r="CJ40"/>
+      <c r="CK40"/>
     </row>
-    <row r="41" spans="1:88">
+    <row r="41" spans="1:89">
       <c r="A41" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>6261000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>6335000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>5180000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>4899000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>4680000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>4756000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>4844000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>13989000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>19210000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>33241000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>13659000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1260000.0</v>
       </c>
       <c r="W41">
         <v>1260000.0</v>
       </c>
       <c r="X41">
         <v>1260000.0</v>
       </c>
       <c r="Y41">
+        <v>1260000.0</v>
+      </c>
+      <c r="Z41">
         <v>1267000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>330000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>2502000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>2378000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>1403000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>1628000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>2900000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>2550000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>2274000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>1837000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>1885000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>1921000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>1967000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>2024000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>2075000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>2110000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>2339000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>1662000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>1705000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>1769000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>1820000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>1981000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>4744000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>4799000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>4752000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>6242000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>5825000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>5907000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>6092000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>4868000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>4935000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>5002000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>6248000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>5861000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>6304000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>6439000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>6175000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>4488000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>4349000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>4375000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>4438000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>4541000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>7136000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>7151000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>7117000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>1386000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>1153000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>878000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>941000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>927000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>979000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>640000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>541000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>383000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>2606000.0</v>
       </c>
-      <c r="CB41"/>
-      <c r="CC41">
+      <c r="CC41"/>
+      <c r="CD41">
         <v>2617000.0</v>
       </c>
-      <c r="CD41"/>
       <c r="CE41"/>
       <c r="CF41"/>
-      <c r="CG41">
+      <c r="CG41"/>
+      <c r="CH41">
         <v>77000.0</v>
       </c>
-      <c r="CH41"/>
       <c r="CI41"/>
       <c r="CJ41"/>
+      <c r="CK41"/>
     </row>
-    <row r="42" spans="1:88">
+    <row r="42" spans="1:89">
       <c r="A42" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B42">
+        <v>4396845000.0</v>
+      </c>
+      <c r="C42">
         <v>4244416000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>4234464000.0</v>
       </c>
-      <c r="D42">
-[...1 lines deleted...]
-      </c>
       <c r="E42">
+        <v>4226012000.0</v>
+      </c>
+      <c r="F42">
         <v>618711000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>609606000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>604225000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>598735000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>597646000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>593228000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>589047000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>386140000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>384397000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>295070000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>283789000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>268641000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>267248000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>265885000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>261612000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>261192000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>260327000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>184366000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>183298000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>181406000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>181481000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>180051000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>178550000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>177207000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>176216000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>174891000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>171867000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>170789000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>170139000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>168735000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>166993000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>165359000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>162150000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>157960000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>156667000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>155853000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>154274000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>152942000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>151269000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>150337000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>148293000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>147374000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>146431000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>145497000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>143648000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>134251000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>132549000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>131398000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>130527000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>129588000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>128614000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>126309000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>124954000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>123371000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>122089000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>121170000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>119765000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>118064000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>116938000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>116337000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>115602000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>114023000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>111816000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>111093000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>110102000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>109074000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>105900000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>103096000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>96123000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>95741000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>94614000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>87188000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>94928000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>83204000.0</v>
       </c>
-      <c r="CA42"/>
-      <c r="CB42">
+      <c r="CB42"/>
+      <c r="CC42">
         <v>2156000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>2211000.0</v>
       </c>
-      <c r="CD42"/>
       <c r="CE42"/>
       <c r="CF42"/>
-      <c r="CG42">
+      <c r="CG42"/>
+      <c r="CH42">
         <v>1651000.0</v>
       </c>
-      <c r="CH42"/>
       <c r="CI42"/>
       <c r="CJ42"/>
+      <c r="CK42"/>
     </row>
-    <row r="43" spans="1:88">
+    <row r="43" spans="1:89">
       <c r="A43" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
@@ -13248,87 +13510,86 @@
       <c r="BL43"/>
       <c r="BM43"/>
       <c r="BN43"/>
       <c r="BO43"/>
       <c r="BP43"/>
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
+      <c r="CK43"/>
     </row>
-    <row r="44" spans="1:88">
+    <row r="44" spans="1:89">
       <c r="A44" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...1 lines deleted...]
-      </c>
+      <c r="AE44"/>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
@@ -13372,2043 +13633,2071 @@
       </c>
       <c r="BA44">
         <v>0.0</v>
       </c>
       <c r="BB44">
         <v>0.0</v>
       </c>
       <c r="BC44">
         <v>0.0</v>
       </c>
       <c r="BD44">
         <v>0.0</v>
       </c>
       <c r="BE44">
         <v>0.0</v>
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
-      <c r="BI44"/>
+      <c r="BI44">
+        <v>0.0</v>
+      </c>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
+      <c r="CK44"/>
     </row>
-    <row r="45" spans="1:88">
+    <row r="45" spans="1:89">
       <c r="A45" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="B45"/>
+        <v>68</v>
+      </c>
+      <c r="B45">
+        <v>473365000.0</v>
+      </c>
       <c r="C45">
+        <v>250677000.0</v>
+      </c>
+      <c r="D45">
         <v>249674000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>247321000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>262318000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>81283000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>82183000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>76354000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>251787000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>73957000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>74404000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>65512000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>67158000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>73724000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>77995000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>94212000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>81798000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>34201000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>35231000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>36519000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>30487000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>29349000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>29473000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>27664000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>16905000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>20542000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>20500000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>19300000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>19219000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21600000.0</v>
       </c>
       <c r="AI45">
         <v>21600000.0</v>
       </c>
       <c r="AJ45">
+        <v>21600000.0</v>
+      </c>
+      <c r="AK45">
         <v>20300000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>19220000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>18400000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>17400000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>16900000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>16762000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>14300000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>13579000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>13000000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>13499000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>16143000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>16900000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>17900000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>19997000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>24500000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>26000000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>26700000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>24429000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>21700000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>22100000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>23100000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>23515000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>20900000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>18800000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>18100000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>17498000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>18100000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>18000000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>19200000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>20025000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>19300000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>19767000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>18500000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>18218000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>15587000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>13800000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>11600000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>10308000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>10300000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>9700000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>7600000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>6229000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>5664000.0</v>
       </c>
-      <c r="CA45"/>
-      <c r="CB45">
+      <c r="CB45"/>
+      <c r="CC45">
         <v>6112000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>6098000.0</v>
       </c>
-      <c r="CD45"/>
       <c r="CE45"/>
       <c r="CF45"/>
-      <c r="CG45">
+      <c r="CG45"/>
+      <c r="CH45">
         <v>4175000.0</v>
       </c>
-      <c r="CH45"/>
       <c r="CI45"/>
       <c r="CJ45"/>
+      <c r="CK45"/>
     </row>
-    <row r="46" spans="1:88">
+    <row r="46" spans="1:89">
       <c r="A46" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B46">
+        <v>267111000.0</v>
+      </c>
+      <c r="C46">
         <v>250677000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>249674000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>247321000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>82583000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>81283000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>82183000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>76354000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>76635000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>73957000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>74404000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>65512000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>67158000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>73724000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>77995000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>87247000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>89065000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>90225000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>94275000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>94212000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>81798000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>34201000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>35231000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>36519000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>30487000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>29349000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>29473000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>27664000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>16905000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>20542000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>20460000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>19347000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>19219000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>21626000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>21614000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>20317000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>19220000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>18410000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>17445000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>16910000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>16762000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>14313000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>13579000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>13023000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>13499000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>16143000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>16889000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>17897000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>19997000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>24492000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>26039000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>26725000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>24429000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>21714000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>22137000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>23131000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>23515000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>20936000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>18841000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>18134000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>17498000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>18073000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>18047000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>19200000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>20025000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>19302000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>19767000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>18529000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>18218000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>15587000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>13805000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>11579000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>10308000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>10256000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>9667000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>7594000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>6229000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>5664000.0</v>
       </c>
-      <c r="CA46"/>
-      <c r="CB46">
+      <c r="CB46"/>
+      <c r="CC46">
         <v>6112000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>6098000.0</v>
       </c>
-      <c r="CD46"/>
       <c r="CE46"/>
       <c r="CF46"/>
-      <c r="CG46">
+      <c r="CG46"/>
+      <c r="CH46">
         <v>4175000.0</v>
       </c>
-      <c r="CH46"/>
       <c r="CI46"/>
       <c r="CJ46"/>
+      <c r="CK46"/>
     </row>
-    <row r="47" spans="1:88">
+    <row r="47" spans="1:89">
       <c r="A47" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B47"/>
       <c r="C47">
+        <v>250677000.0</v>
+      </c>
+      <c r="D47">
         <v>249674000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>247321000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>82583000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>81283000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>82183000.0</v>
       </c>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>74404000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>39770000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>67158000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>45388000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>77995000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>61862000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>62296000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>90225000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>94275000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>160775000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>81798000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>22920000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>22868000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>36519000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>21694000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>19877000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>20571000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>17747000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>16905000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>20542000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>20460000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>19347000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>19219000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>21626000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>21614000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>20317000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>19220000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>18410000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>17445000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>16910000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>16762000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>14313000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>13579000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>13023000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>13499000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>16143000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>16889000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>17897000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>19997000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>24492000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>26039000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>26725000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>24429000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>21714000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>22137000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>23131000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>23515000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>20936000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>18841000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>18134000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>17498000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>18073000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>18047000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>19200000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>20025000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>19302000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>19767000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>18529000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>18218000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>15587000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>13805000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>11579000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>10308000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>10256000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>9667000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>7594000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>6229000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>5664000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>6027000.0</v>
       </c>
-      <c r="CB47"/>
-      <c r="CC47">
+      <c r="CC47"/>
+      <c r="CD47">
         <v>6098000.0</v>
       </c>
-      <c r="CD47"/>
       <c r="CE47"/>
       <c r="CF47"/>
-      <c r="CG47">
+      <c r="CG47"/>
+      <c r="CH47">
         <v>4175000.0</v>
       </c>
-      <c r="CH47"/>
       <c r="CI47"/>
       <c r="CJ47"/>
+      <c r="CK47"/>
     </row>
-    <row r="48" spans="1:88">
+    <row r="48" spans="1:89">
       <c r="A48" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B48">
+        <v>9184000.0</v>
+      </c>
+      <c r="C48">
         <v>33282000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>189833000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>206936000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>274306000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>257642000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>259396000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>251853000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>230687000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>224641000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>210756000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>192916000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>171021000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>331494000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>332170000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>338838000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>347233000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>339975000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>339965000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>337440000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>351421000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>340475000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>340264000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>338170000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>328090000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>310619000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>311627000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>304126000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>286351000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>280669000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>272300000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>266243000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>239997000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>221676000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>222504000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>215486000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>219929000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>189453000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>191636000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>195808000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>207185000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>201821000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>195657000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>194994000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>201975000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>194895000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>192570000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>195471000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>199080000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>191023000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>179807000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>178152000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>185362000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>186157000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>182288000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>173550000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>174936000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>157142000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>151398000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>144811000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>144485000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>126849000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>115395000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>115133000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>118576000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>103004000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>96489000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>94273000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>97860000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>92024000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>87483000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>78424000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>73615000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>67202000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>61237000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>56073000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>52810000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>47240000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>38351000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>33770000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>32405000.0</v>
       </c>
-      <c r="CD48"/>
       <c r="CE48"/>
       <c r="CF48"/>
-      <c r="CG48">
+      <c r="CG48"/>
+      <c r="CH48">
         <v>20996000.0</v>
       </c>
-      <c r="CH48"/>
       <c r="CI48"/>
       <c r="CJ48"/>
+      <c r="CK48"/>
     </row>
-    <row r="49" spans="1:88">
+    <row r="49" spans="1:89">
       <c r="A49" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>192916000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>171021000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>331494000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>332170000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>338838000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>347233000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>339975000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>339965000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>337440000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>351421000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>340475000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>340264000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>338170000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>328090000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>310619000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>311627000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>304126000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>286351000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>280669000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>272300000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>266243000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>239997000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>221676000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>222504000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>215486000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>219929000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>189453000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>191636000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>195808000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>207185000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>201821000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>195657000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>194994000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>201975000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>194895000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>192570000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>195471000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>199080000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>191023000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>179807000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>178152000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>185362000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>186157000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>182288000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>173550000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>174936000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>157142000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>151398000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>144811000.0</v>
       </c>
-      <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
+      <c r="CK49"/>
     </row>
-    <row r="50" spans="1:88">
+    <row r="50" spans="1:89">
       <c r="A50" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
-      <c r="H50">
-[...1 lines deleted...]
-      </c>
+      <c r="H50"/>
       <c r="I50">
         <v>10000000.0</v>
       </c>
       <c r="J50">
+        <v>10000000.0</v>
+      </c>
+      <c r="K50">
         <v>7500000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>5000000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>10000000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>7500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000000.0</v>
       </c>
       <c r="O50">
         <v>10000000.0</v>
       </c>
       <c r="P50">
         <v>10000000.0</v>
       </c>
       <c r="Q50">
         <v>10000000.0</v>
       </c>
       <c r="R50">
         <v>10000000.0</v>
       </c>
       <c r="S50">
         <v>10000000.0</v>
       </c>
       <c r="T50">
         <v>10000000.0</v>
       </c>
       <c r="U50">
         <v>10000000.0</v>
       </c>
-      <c r="V50"/>
+      <c r="V50">
+        <v>10000000.0</v>
+      </c>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
-      <c r="AG50">
+      <c r="AG50"/>
+      <c r="AH50">
         <v>161000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>7000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>50000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>104000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>449000.0</v>
       </c>
-      <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
-      <c r="AO50">
+      <c r="AO50"/>
+      <c r="AP50">
         <v>839000.0</v>
       </c>
-      <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
+      <c r="CK50"/>
     </row>
-    <row r="51" spans="1:88">
+    <row r="51" spans="1:89">
       <c r="A51" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B51">
+        <v>834789000.0</v>
+      </c>
+      <c r="C51">
         <v>826013000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>825935000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>829708000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>64291000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>59185000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>50281000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>47302000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>59678000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>69704000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>111223000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>156263000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>162822000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>196187000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>193229000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>212881000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>216574000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>217226000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>220874000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>224936000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>222769000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>12829000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>13452000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>14822000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>10213000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>9639000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>9133000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>10368000.0</v>
       </c>
-      <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
-      <c r="AG51">
+      <c r="AG51"/>
+      <c r="AH51">
         <v>161000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>15097000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>10815000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>10712000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>14545000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>11185000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>10297000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>10291000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>15365000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>13851000.0</v>
       </c>
-      <c r="AQ51"/>
       <c r="AR51"/>
       <c r="AS51"/>
       <c r="AT51"/>
       <c r="AU51"/>
       <c r="AV51"/>
       <c r="AW51"/>
       <c r="AX51"/>
       <c r="AY51"/>
       <c r="AZ51"/>
       <c r="BA51"/>
       <c r="BB51"/>
       <c r="BC51"/>
       <c r="BD51"/>
       <c r="BE51"/>
       <c r="BF51"/>
       <c r="BG51"/>
       <c r="BH51"/>
       <c r="BI51"/>
       <c r="BJ51"/>
       <c r="BK51"/>
       <c r="BL51"/>
       <c r="BM51"/>
       <c r="BN51"/>
       <c r="BO51"/>
       <c r="BP51"/>
       <c r="BQ51"/>
       <c r="BR51"/>
       <c r="BS51"/>
       <c r="BT51"/>
       <c r="BU51"/>
       <c r="BV51"/>
       <c r="BW51"/>
       <c r="BX51"/>
       <c r="BY51"/>
       <c r="BZ51"/>
       <c r="CA51"/>
       <c r="CB51"/>
       <c r="CC51"/>
       <c r="CD51"/>
       <c r="CE51"/>
       <c r="CF51"/>
-      <c r="CG51">
+      <c r="CG51"/>
+      <c r="CH51">
         <v>2500000.0</v>
       </c>
-      <c r="CH51"/>
       <c r="CI51"/>
       <c r="CJ51"/>
+      <c r="CK51"/>
     </row>
-    <row r="52" spans="1:88">
+    <row r="52" spans="1:89">
       <c r="A52" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B52">
+        <v>17594000.0</v>
+      </c>
+      <c r="C52">
         <v>15569000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>14829000.0</v>
       </c>
-      <c r="D52">
-[...1 lines deleted...]
-      </c>
       <c r="E52">
+        <v>16759000.0</v>
+      </c>
+      <c r="F52">
         <v>10479000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>9365000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>9591000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>19428000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>19841000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>16434000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>13818000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>18272000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>15729000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>17794000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>17564000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>17029000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>16819000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>16150000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>16440000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>16747000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>16154000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>4403000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>4030000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>4478000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>3380000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>2083000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>2290000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>2771000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>18507000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>19220000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>15922000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>19522000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>161000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>15090000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>10765000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>10608000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>14384000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>10967000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>10021000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>9934000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>14916000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>13463000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>10503000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>10438000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>14087000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>12968000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>9889000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>9282000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>14083000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>10718000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>11669000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>9109000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>12116000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>9652000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>14890000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>10162000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>27864000.0</v>
       </c>
-      <c r="BF52"/>
       <c r="BG52"/>
       <c r="BH52"/>
       <c r="BI52"/>
       <c r="BJ52"/>
       <c r="BK52"/>
       <c r="BL52"/>
       <c r="BM52"/>
       <c r="BN52"/>
       <c r="BO52"/>
       <c r="BP52"/>
       <c r="BQ52"/>
       <c r="BR52"/>
       <c r="BS52"/>
       <c r="BT52"/>
-      <c r="BU52">
+      <c r="BU52"/>
+      <c r="BV52">
         <v>10166000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>7261000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>6438000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>8900000.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>139000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>6237000.0</v>
       </c>
-      <c r="CA52"/>
       <c r="CB52"/>
-      <c r="CC52">
+      <c r="CC52"/>
+      <c r="CD52">
         <v>8451000.0</v>
       </c>
-      <c r="CD52"/>
       <c r="CE52"/>
       <c r="CF52"/>
-      <c r="CG52">
+      <c r="CG52"/>
+      <c r="CH52">
         <v>1000000.0</v>
       </c>
-      <c r="CH52"/>
       <c r="CI52"/>
       <c r="CJ52"/>
+      <c r="CK52"/>
     </row>
-    <row r="53" spans="1:88">
+    <row r="53" spans="1:89">
       <c r="A53" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B53">
+        <v>254972000.0</v>
+      </c>
+      <c r="C53">
         <v>297259000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>229046000.0</v>
       </c>
-      <c r="D53"/>
       <c r="E53"/>
-      <c r="F53"/>
+      <c r="F53">
+        <v>0.0</v>
+      </c>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
-      <c r="M53">
-[...1 lines deleted...]
-      </c>
+      <c r="M53"/>
       <c r="N53">
-        <v>24716000.0</v>
+        <v>0.0</v>
       </c>
       <c r="O53">
         <v>24716000.0</v>
       </c>
       <c r="P53">
+        <v>24716000.0</v>
+      </c>
+      <c r="Q53">
         <v>12655000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>24716000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>3969000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>6311000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>17953000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>31971000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>48499000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>67137000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>71334000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>47507000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>148502000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>161635000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>163634000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>150487000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>144815000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>138536000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>118303000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>113649000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>109543000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>110751000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>107831000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>119971000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>121095000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>118208000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>101802000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>103404000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>97692000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>77967000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>71018000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>85381000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>77581000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>81120000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>76840000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>70639000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>74830000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>77677000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>64474000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>73241000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>69811000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>64694000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>69473000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>77152000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>88572000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>78782000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BI53">
         <v>106883000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BJ53">
         <v>126839000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BK53">
         <v>122784000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BL53">
         <v>80677000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BM53">
         <v>112176000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BN53">
         <v>135770000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BO53">
         <v>67072000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BP53">
         <v>26497000.0</v>
       </c>
-      <c r="BP53">
+      <c r="BQ53">
         <v>27513000.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BR53">
         <v>21523000.0</v>
       </c>
-      <c r="BR53">
+      <c r="BS53">
         <v>21514000.0</v>
       </c>
-      <c r="BS53"/>
-      <c r="BT53">
+      <c r="BT53"/>
+      <c r="BU53">
         <v>8525000.0</v>
       </c>
-      <c r="BU53">
+      <c r="BV53">
         <v>13375000.0</v>
       </c>
-      <c r="BV53">
+      <c r="BW53">
         <v>30780000.0</v>
       </c>
-      <c r="BW53">
+      <c r="BX53">
         <v>92400000.0</v>
       </c>
-      <c r="BX53">
+      <c r="BY53">
         <v>71400000.0</v>
       </c>
-      <c r="BY53">
+      <c r="BZ53">
         <v>88325000.0</v>
       </c>
-      <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
-      <c r="CC53">
+      <c r="CC53"/>
+      <c r="CD53">
         <v>1532000.0</v>
       </c>
-      <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
       <c r="CJ53"/>
+      <c r="CK53"/>
     </row>
-    <row r="54" spans="1:88">
+    <row r="54" spans="1:89">
       <c r="A54" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...1 lines deleted...]
-      </c>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
@@ -15452,1129 +15741,1142 @@
       </c>
       <c r="BA54">
         <v>0.0</v>
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
-      <c r="BI54"/>
+      <c r="BI54">
+        <v>0.0</v>
+      </c>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
+      <c r="CK54"/>
     </row>
-    <row r="55" spans="1:88">
+    <row r="55" spans="1:89">
       <c r="A55" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B55">
+        <v>5716742000.0</v>
+      </c>
+      <c r="C55">
         <v>5453636000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>5638466000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>5624037000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1120567000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1048143000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1019085000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>999169000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1015860000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>980299000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1006700000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>826060000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>824577000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>921202000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>891682000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>896654000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>914200000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>905263000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>925307000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>908553000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>928566000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>590992000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>588007000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>577819000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>584954000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>559080000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>544493000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>534582000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>508844000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>498963000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>486567000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>480361000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>473418000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>432845000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>429263000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>420739000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>432500000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>387456000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>389898000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>389534000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>410393000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>389491000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>380029000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>383274000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>397467000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>386471000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>386129000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>378603000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>384954000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>366881000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>350816000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>351559000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>361604000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>358790000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>356306000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>340488000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>369151000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>324545000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>322939000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>301472000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>331747000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>292893000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>276207000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>259984000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>281971000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>253295000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>245646000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>235529000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>253181000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>230109000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>220925000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>204230000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>202779000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>188823000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>177550000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>168054000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>168177000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>157196000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>63875000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>55776000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>64950000.0</v>
       </c>
-      <c r="CD55"/>
       <c r="CE55"/>
       <c r="CF55"/>
-      <c r="CG55">
+      <c r="CG55"/>
+      <c r="CH55">
         <v>50364000.0</v>
       </c>
-      <c r="CH55"/>
       <c r="CI55"/>
       <c r="CJ55"/>
+      <c r="CK55"/>
     </row>
-    <row r="56" spans="1:88">
+    <row r="56" spans="1:89">
       <c r="A56" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B56">
+        <v>1890423000.0</v>
+      </c>
+      <c r="C56">
         <v>1704247000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>1666457000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>1639339000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>606516000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>543886000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>514845000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>500346000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>515581000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>500691000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>524045000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>481688000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>477002000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>390881000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>357532000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>357268000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>368909000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>354522000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>364077000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>344918000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>401638000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>521544000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>507599000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>486792000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>503927000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>457334000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>456152000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>455329000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>469588000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>436875000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>421912000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>410203000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>399147000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>355255000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>357674000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>346994000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>354085000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>308948000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>313887000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>323765000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>349703000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>329630000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>321320000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>318181000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>329032000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>309896000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>311567000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>313731000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>306857000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>289379000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>265763000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>250565000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>263454000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>266809000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>263950000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>254985000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>281769000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>257207000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>271623000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>267243000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>298031000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>259258000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>241989000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>224519000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>245595000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>220986000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>212547000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>203673000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>221374000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>204134000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>196170000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>189751000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>189564000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>177688000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>167003000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>159580000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>161068000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>149360000.0</v>
       </c>
-      <c r="CA56"/>
-      <c r="CB56">
+      <c r="CB56"/>
+      <c r="CC56">
         <v>47492000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>56508000.0</v>
       </c>
-      <c r="CD56"/>
       <c r="CE56"/>
       <c r="CF56"/>
-      <c r="CG56">
+      <c r="CG56"/>
+      <c r="CH56">
         <v>45452000.0</v>
       </c>
-      <c r="CH56"/>
       <c r="CI56"/>
       <c r="CJ56"/>
+      <c r="CK56"/>
     </row>
-    <row r="57" spans="1:88">
+    <row r="57" spans="1:89">
       <c r="A57" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B57">
+        <v>439237000.0</v>
+      </c>
+      <c r="C57">
         <v>309319000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>328027000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>274930000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>172161000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>128908000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>111611000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>117358000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>144879000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>107531000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>109304000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>107189000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>121334000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>116397000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>103854000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>95876000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>101391000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>87483000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>101429000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>82660000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>96185000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>56128000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>53478000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>46323000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>66953000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>60476000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>44791000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>43108000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>44866000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>41786000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>39491000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>40752000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>62088000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>40545000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>37851000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>37697000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>48063000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>37968000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>39400000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>35587000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>46345000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>32870000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>31597000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>36398000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>46735000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>43660000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>43241000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>33049000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>37735000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>35981000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>33309000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>36853000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>42187000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>38827000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>41134000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>36282000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>63705000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>38866000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>43887000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>29832000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>62104000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>44315000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>40298000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>24883000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>44113000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>32471000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>30809000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>23579000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>38637000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>28172000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>26387000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>21830000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>32098000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>24951000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>20718000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>24151000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>31213000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>26367000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>20285000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>17249000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>28030000.0</v>
       </c>
-      <c r="CD57"/>
       <c r="CE57"/>
       <c r="CF57"/>
-      <c r="CG57">
+      <c r="CG57"/>
+      <c r="CH57">
         <v>26140000.0</v>
       </c>
-      <c r="CH57"/>
       <c r="CI57"/>
       <c r="CJ57"/>
+      <c r="CK57"/>
     </row>
-    <row r="58" spans="1:88">
+    <row r="58" spans="1:89">
       <c r="A58" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B58">
+        <v>1316342000.0</v>
+      </c>
+      <c r="C58">
         <v>1181446000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>1220385000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>1196958000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>234060000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>187088000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>160688000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>153631000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>193115000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>167314000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>212970000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>251515000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>273607000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>299689000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>284199000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>296484000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>305990000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>302548000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>325073000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>310236000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>316459000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>65814000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>64160000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>57927000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>75053000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>68362000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>54136000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>53083000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>46269000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>43414000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>42391000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>43302000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>64362000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>42456000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>39853000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>39801000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>50307000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>40210000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>41751000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>38054000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>49133000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>34920000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>33302000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>38167000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>48555000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>45641000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>47985000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>37848000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>42487000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>42223000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>39134000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>42760000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>46418000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>43695000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>46069000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>41284000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>69953000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>44727000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>50191000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>36271000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>68279000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>48803000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>44647000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>29258000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>48551000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>37012000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>37945000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>30730000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>45754000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>29558000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>27540000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>22708000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>33039000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>25878000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>21697000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>24791000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>31754000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>26750000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>22891000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>19850000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>30647000.0</v>
       </c>
-      <c r="CD58"/>
       <c r="CE58"/>
       <c r="CF58"/>
-      <c r="CG58">
+      <c r="CG58"/>
+      <c r="CH58">
         <v>27717000.0</v>
       </c>
-      <c r="CH58"/>
       <c r="CI58"/>
       <c r="CJ58"/>
+      <c r="CK58"/>
     </row>
-    <row r="59" spans="1:88">
+    <row r="59" spans="1:89">
       <c r="A59" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
-[...1 lines deleted...]
-      </c>
+      <c r="AE59"/>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
@@ -16618,369 +16920,373 @@
       </c>
       <c r="BA59">
         <v>0.0</v>
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
-      <c r="BI59"/>
+      <c r="BI59">
+        <v>0.0</v>
+      </c>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
+      <c r="CK59"/>
     </row>
-    <row r="60" spans="1:88">
+    <row r="60" spans="1:89">
       <c r="A60" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B60">
+        <v>4400400000.0</v>
+      </c>
+      <c r="C60">
         <v>4272190000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>4418081000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>4427079000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>886507000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>861055000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>858397000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>845538000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>822745000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>812985000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>793730000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>574545000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>550970000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>621513000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>607483000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>599923000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>607969000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>602428000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>599902000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>598240000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>612093000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>525190000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>523906000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>519929000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>509901000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>490741000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>490360000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>481506000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>462571000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>455566000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>444174000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>437050000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>410117000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>390388000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>389401000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>380722000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>381954000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>347246000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>348147000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>351480000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>361260000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>354571000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>346727000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>345107000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>348912000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>340830000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>338144000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>340755000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>342467000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>324658000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>311682000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>308799000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>315186000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>315095000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>310237000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>299204000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>299198000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>279818000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>272748000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>265201000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>263468000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>244090000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>231560000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>230726000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>233420000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>216283000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>207701000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>204799000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>207427000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>200551000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>193385000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>181522000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>169740000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>162945000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>155853000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>143263000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>136423000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>130446000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>40984000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>35926000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>34131000.0</v>
       </c>
-      <c r="CD60"/>
       <c r="CE60"/>
       <c r="CF60"/>
-      <c r="CG60">
+      <c r="CG60"/>
+      <c r="CH60">
         <v>22647000.0</v>
       </c>
-      <c r="CH60"/>
       <c r="CI60"/>
       <c r="CJ60"/>
+      <c r="CK60"/>
     </row>
-    <row r="61" spans="1:88">
+    <row r="61" spans="1:89">
       <c r="A61" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-      <c r="AE61">
-[...1 lines deleted...]
-      </c>
+      <c r="AE61"/>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
@@ -17024,82 +17330,85 @@
       </c>
       <c r="BA61">
         <v>0.0</v>
       </c>
       <c r="BB61">
         <v>0.0</v>
       </c>
       <c r="BC61">
         <v>0.0</v>
       </c>
       <c r="BD61">
         <v>0.0</v>
       </c>
       <c r="BE61">
         <v>0.0</v>
       </c>
       <c r="BF61">
         <v>0.0</v>
       </c>
       <c r="BG61">
         <v>0.0</v>
       </c>
       <c r="BH61">
         <v>0.0</v>
       </c>
-      <c r="BI61"/>
+      <c r="BI61">
+        <v>0.0</v>
+      </c>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
+      <c r="CK61"/>
     </row>
-    <row r="62" spans="1:88">
+    <row r="62" spans="1:89">
       <c r="A62" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
@@ -17144,107 +17453,109 @@
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
+      <c r="CK62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X32"/>
+  <dimension ref="A1:Y32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24">
+    <row r="1" spans="1:25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -17273,2784 +17584,2861 @@
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
     </row>
-    <row r="2" spans="1:24">
+    <row r="2" spans="1:25">
       <c r="A2" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B2">
+        <v>1476203000.0</v>
+      </c>
+      <c r="C2">
         <v>497691000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>432789000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>367022000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>304496000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>230354000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>214194000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>185871000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>160739000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>135677000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>127864000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>155130000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>158090000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>147616000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>195675000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>175352000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>152692000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>159065000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>137199000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>105239000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>82598000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>58549000.0</v>
       </c>
-      <c r="W2"/>
       <c r="X2"/>
+      <c r="Y2"/>
     </row>
-    <row r="3" spans="1:24">
+    <row r="3" spans="1:25">
       <c r="A3" t="s">
-        <v>152</v>
-[...1 lines deleted...]
-      <c r="B3">
+        <v>153</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3">
         <v>40998000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>35749000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>49253000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>60825000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>19262000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>9888000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>7669000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>5982000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>5054000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>3855000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>8366000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>9155000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>10937000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>8973000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>10599000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>8982000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>5355000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>3849000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>2897000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>1999000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1053000.0</v>
       </c>
-      <c r="W3"/>
       <c r="X3"/>
+      <c r="Y3"/>
     </row>
-    <row r="4" spans="1:24">
+    <row r="4" spans="1:25">
       <c r="A4" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
-      <c r="G4">
+      <c r="G4"/>
+      <c r="H4">
         <v>-265000.0</v>
       </c>
-      <c r="H4">
+      <c r="I4">
         <v>5526000.0</v>
       </c>
-      <c r="I4">
+      <c r="J4">
         <v>-2508000.0</v>
       </c>
-      <c r="J4">
+      <c r="K4">
         <v>-4601000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6427000.0</v>
       </c>
       <c r="L4">
         <v>-6427000.0</v>
       </c>
-      <c r="M4"/>
+      <c r="M4">
+        <v>-6427000.0</v>
+      </c>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
+      <c r="Y4"/>
     </row>
-    <row r="5" spans="1:24">
+    <row r="5" spans="1:25">
       <c r="A5" t="s">
-        <v>154</v>
-[...1 lines deleted...]
-      <c r="B5">
+        <v>155</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
         <v>63388000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>73697000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>11943000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-8949000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>50282000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>46303000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>38224000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>31447000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>22102000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>20773000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>2452000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>15808000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>3802000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>43076000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>33951000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>29887000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>33797000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>28444000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>30501000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>15851000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>20257000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>47680000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>45817000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:24">
+    <row r="6" spans="1:25">
       <c r="A6" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B6">
+        <v>-310995000.0</v>
+      </c>
+      <c r="C6">
         <v>104386000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>109446000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>61196000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>51876000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>69544000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>56191000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>45893000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>37429000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>27156000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>24628000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>10818000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>24963000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>14739000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>52049000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>44550000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>38869000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>39152000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>32293000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>33398000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>17850000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>21310000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>47680000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>45817000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:24">
+    <row r="7" spans="1:25">
       <c r="A7" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
+      <c r="Y7"/>
     </row>
-    <row r="8" spans="1:24">
+    <row r="8" spans="1:25">
       <c r="A8" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
-      <c r="E8">
-[...1 lines deleted...]
-      </c>
+      <c r="E8"/>
       <c r="F8">
         <v>0.0</v>
       </c>
       <c r="G8">
+        <v>0.0</v>
+      </c>
+      <c r="H8">
         <v>-265000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>5526000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>-7187000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>-4601000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>-6427000.0</v>
       </c>
-      <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
+      <c r="Y8"/>
     </row>
-    <row r="9" spans="1:24">
+    <row r="9" spans="1:25">
       <c r="A9" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B9">
+        <v>500642000.0</v>
+      </c>
+      <c r="C9">
         <v>322936000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>283931000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>173514000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>141236000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>164558000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>153102000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>128402999.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>107685000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>97428000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>105874000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>104268000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>93613000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>92536000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>129333000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>117151000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>96826000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>88597000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>78547000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>68482000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>56759000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>46606000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>47680000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>45817000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:24">
+    <row r="10" spans="1:25">
       <c r="A10" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B10">
+        <v>-305622000.0</v>
+      </c>
+      <c r="C10">
         <v>44501000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>61557000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-190830000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-14554000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>23884000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>47183000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>46534000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>31334000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>22437000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>18376000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>1893000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>14896000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>10773000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>43538000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>34228000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>30082000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>33797000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>32239000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>32202000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>16290000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>20213000.0</v>
       </c>
-      <c r="W10"/>
       <c r="X10"/>
+      <c r="Y10"/>
     </row>
-    <row r="11" spans="1:24">
+    <row r="11" spans="1:25">
       <c r="A11" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B11">
+        <v>-23059000.0</v>
+      </c>
+      <c r="C11">
         <v>882000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>1891000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-14663000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-10369000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>539000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>5848000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>4641000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>9800000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>4758000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>2983000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-1002000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>1178000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>347000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>13087000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>8319000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>9366000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>9552000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>10853000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>11484000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>4849000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>5531000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-2171000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-541000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:24">
+    <row r="12" spans="1:25">
       <c r="A12" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B12">
+        <v>5613000.0</v>
+      </c>
+      <c r="C12">
         <v>2188000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>4220000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>9368000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>5440000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>618000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>213000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>18253000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>2240000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1618000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1032000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>882000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>855000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>726000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>462000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>277000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>195000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1244000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>6000.0</v>
       </c>
-      <c r="U12">
-[...1 lines deleted...]
-      </c>
       <c r="V12">
         <v>0.0</v>
       </c>
       <c r="W12">
         <v>0.0</v>
       </c>
       <c r="X12">
         <v>0.0</v>
       </c>
+      <c r="Y12">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="13" spans="1:24">
+    <row r="13" spans="1:25">
       <c r="A13" t="s">
-        <v>162</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>163</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
         <v>2011000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>8165000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>9368000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>5682000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>619000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>4828000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>4672000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>2240000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>1618000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>969000.0</v>
       </c>
-      <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
+      <c r="Y13"/>
     </row>
-    <row r="14" spans="1:24">
+    <row r="14" spans="1:25">
       <c r="A14" t="s">
-        <v>163</v>
-[...3 lines deleted...]
-      </c>
+        <v>164</v>
+      </c>
+      <c r="B14"/>
       <c r="C14">
         <v>0.0</v>
       </c>
       <c r="D14">
+        <v>0.0</v>
+      </c>
+      <c r="E14">
         <v>-45000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-3000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14000.0</v>
       </c>
       <c r="G14">
         <v>14000.0</v>
       </c>
       <c r="H14">
+        <v>14000.0</v>
+      </c>
+      <c r="I14">
         <v>4000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-216000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-22000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>239000.0</v>
       </c>
       <c r="L14">
         <v>239000.0</v>
       </c>
       <c r="M14">
         <v>239000.0</v>
       </c>
-      <c r="N14"/>
+      <c r="N14">
+        <v>239000.0</v>
+      </c>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
+      <c r="Y14"/>
     </row>
-    <row r="15" spans="1:24">
+    <row r="15" spans="1:25">
       <c r="A15" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B15">
+        <v>-265122000.0</v>
+      </c>
+      <c r="C15">
         <v>43619000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>59666000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-176212000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-4187999.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>23331000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>41074000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>47438000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>17863000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>13100000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>8966000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>2895000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>13718000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>10426000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>30451000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>25909000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>20716000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>24245000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>21386000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>20718000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>11409000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>14682000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>2171000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>541000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:24">
+    <row r="16" spans="1:25">
       <c r="A16" t="s">
-        <v>165</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>166</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>43619000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>59666000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-176212000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-500000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>23331000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>41074000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>47438000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>20068000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>12479000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>8966000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>2895000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>13718000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>10426000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>30451000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>25909000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>20716000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>24245000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>21386000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>20718000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>11208000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>14570000.0</v>
       </c>
-      <c r="W16"/>
       <c r="X16"/>
+      <c r="Y16"/>
     </row>
-    <row r="17" spans="1:24">
+    <row r="17" spans="1:25">
       <c r="A17" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B17">
+        <v>-265122000.0</v>
+      </c>
+      <c r="C17">
         <v>43619000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>59666000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-176167000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-4185000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>23345000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>41335000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>41893000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>22360000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>12457000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>8966000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>2895000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>13718000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>10426000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>30451000.0</v>
       </c>
-      <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
+      <c r="Y17"/>
     </row>
-    <row r="18" spans="1:24">
+    <row r="18" spans="1:25">
       <c r="A18" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B18">
+        <v>-5613000.0</v>
+      </c>
+      <c r="C18">
         <v>-2188000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-4220000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-9368000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-5440000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-618000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>4828000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>4672000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>2240000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>1618000.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
+      <c r="Y18"/>
     </row>
-    <row r="19" spans="1:24">
+    <row r="19" spans="1:25">
       <c r="A19" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-2799000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>773000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-18811000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>48000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>12708000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>908000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>1678000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-1667000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-121000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>2477000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>6971000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>462000.0</v>
       </c>
-      <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
+      <c r="Y19"/>
     </row>
-    <row r="20" spans="1:24">
+    <row r="20" spans="1:25">
       <c r="A20" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
-      <c r="D20">
+      <c r="D20"/>
+      <c r="E20">
         <v>156017000.0</v>
       </c>
-      <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
+      <c r="Y20"/>
     </row>
-    <row r="21" spans="1:24">
+    <row r="21" spans="1:25">
       <c r="A21" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B21">
+        <v>-310995000.0</v>
+      </c>
+      <c r="C21">
         <v>40795000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>71824000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-178663000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-9887000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>43313000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>47135000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>33826000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>30426000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>20766000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>20071000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>2013999.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>12419000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>3802000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>43076000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>33951000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>29887000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>32553000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>28444000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>30501000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>16325000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>20257000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>47680000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>45817000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:24">
+    <row r="22" spans="1:25">
       <c r="A22" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
+      <c r="Y22"/>
     </row>
-    <row r="23" spans="1:24">
+    <row r="23" spans="1:25">
       <c r="A23" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B23">
+        <v>2287840000.0</v>
+      </c>
+      <c r="C23">
         <v>779832000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>644896000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>719199000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>455619000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>351599000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>320161000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>280448000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>237997999.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>212339000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>213667000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>257384000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>239284000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>230105000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>281932000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>258552000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>219631000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>215109000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>187302000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>143220000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>123032000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>84898000.0</v>
       </c>
-      <c r="W23"/>
       <c r="X23"/>
+      <c r="Y23"/>
     </row>
-    <row r="24" spans="1:24">
+    <row r="24" spans="1:25">
       <c r="A24" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
+      <c r="Y24"/>
     </row>
-    <row r="25" spans="1:24">
+    <row r="25" spans="1:25">
       <c r="A25" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B25">
+        <v>265037000.0</v>
+      </c>
+      <c r="C25">
         <v>40998000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>35749000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>99999000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>60825000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>19262000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>9888000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>7669000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>5982000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>7054000.0</v>
       </c>
-      <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
+      <c r="Y25"/>
     </row>
-    <row r="26" spans="1:24">
+    <row r="26" spans="1:25">
       <c r="A26" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B26">
+        <v>127678000.0</v>
+      </c>
+      <c r="C26">
         <v>158757000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>159868000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>134966000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>113743000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>105159000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>54579000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>94994000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>67476000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>58225000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>69826000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>71267000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>44159000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>63710000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>30977000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>35769000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>24510000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>21798000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>16441000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>13940000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>16098000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>9799000.0</v>
       </c>
-      <c r="W26"/>
       <c r="X26"/>
+      <c r="Y26"/>
     </row>
-    <row r="27" spans="1:24">
+    <row r="27" spans="1:25">
       <c r="A27" t="s">
-        <v>176</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>177</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>416000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>457000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>494000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>451000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>675000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>934000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>897000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>526000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>227000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>232000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>416000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>225000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>238000.0</v>
       </c>
-      <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
+      <c r="Y27"/>
     </row>
-    <row r="28" spans="1:24">
+    <row r="28" spans="1:25">
       <c r="A28" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B28">
+        <v>443251000.0</v>
+      </c>
+      <c r="C28">
         <v>158403000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>112090000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>96822000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>95045000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>59837000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>59388000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>55048000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>49279000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>46634000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>49829000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>54909000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>52065000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>51282000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>55280000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>47431000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>42429000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>34246000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>33662000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>24041000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>24336000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>16550000.0</v>
       </c>
-      <c r="W28"/>
       <c r="X28"/>
+      <c r="Y28"/>
     </row>
-    <row r="29" spans="1:24">
+    <row r="29" spans="1:25">
       <c r="A29" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B29">
+        <v>-23059000.0</v>
+      </c>
+      <c r="C29">
         <v>882000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1891000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-14663000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-10369000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>539000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>5848000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>4641000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>10177000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1752000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>2983000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-1002000.0</v>
       </c>
-      <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
+      <c r="Y29"/>
     </row>
-    <row r="30" spans="1:24">
+    <row r="30" spans="1:25">
       <c r="A30" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B30">
+        <v>570929000.0</v>
+      </c>
+      <c r="C30">
         <v>282141000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>212107000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>352177000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>151123000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>121245000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>105967000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>94577000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>77258999.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>76662000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>85803000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>102254000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>81194000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>82489000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>86257000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>83200000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>66939000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>56044000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>50103000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>37981000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>40434000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>26349000.0</v>
       </c>
-      <c r="W30"/>
       <c r="X30"/>
+      <c r="Y30"/>
     </row>
-    <row r="31" spans="1:24">
+    <row r="31" spans="1:25">
       <c r="A31" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B31">
+        <v>5373000.0</v>
+      </c>
+      <c r="C31">
         <v>3706000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-10267000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-12167000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-4667000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-19429000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>48000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>12708000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>908000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>1671000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-1695000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-120999.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>2477000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>6971000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>462000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>277000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>195000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>1244000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>3795000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>1701000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-268000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-44000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-47680000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-45817000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:24">
+    <row r="32" spans="1:25">
       <c r="A32" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B32">
+        <v>1976845000.0</v>
+      </c>
+      <c r="C32">
         <v>820627000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>716720000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>540536000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>445732000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>394912000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>367296000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>314274000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>268423999.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>233105000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>233738000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>259398000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>251703000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>240152000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>325008000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>292503000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>249518000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>247662000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>215746000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>173721000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>139357000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>105155000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>47680000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>45817000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CJ32"/>
+  <dimension ref="A1:CK32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:88">
+    <row r="1" spans="1:89">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>85</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>86</v>
       </c>
       <c r="D1" t="s">
         <v>87</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>88</v>
       </c>
       <c r="F1" t="s">
-        <v>88</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>89</v>
       </c>
       <c r="H1" t="s">
         <v>90</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>91</v>
       </c>
       <c r="J1" t="s">
-        <v>91</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>92</v>
       </c>
       <c r="L1" t="s">
         <v>93</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>94</v>
       </c>
       <c r="N1" t="s">
-        <v>94</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>95</v>
       </c>
       <c r="P1" t="s">
         <v>96</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>97</v>
       </c>
       <c r="R1" t="s">
-        <v>97</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>98</v>
       </c>
       <c r="T1" t="s">
         <v>99</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>100</v>
       </c>
       <c r="V1" t="s">
-        <v>100</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>101</v>
       </c>
       <c r="X1" t="s">
         <v>102</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>103</v>
       </c>
       <c r="Z1" t="s">
-        <v>103</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>104</v>
       </c>
       <c r="AB1" t="s">
         <v>105</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>106</v>
       </c>
       <c r="AD1" t="s">
-        <v>106</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
         <v>107</v>
       </c>
       <c r="AF1" t="s">
         <v>108</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>109</v>
       </c>
       <c r="AH1" t="s">
-        <v>109</v>
+        <v>9</v>
       </c>
       <c r="AI1" t="s">
         <v>110</v>
       </c>
       <c r="AJ1" t="s">
         <v>111</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>112</v>
       </c>
       <c r="AL1" t="s">
-        <v>112</v>
+        <v>10</v>
       </c>
       <c r="AM1" t="s">
         <v>113</v>
       </c>
       <c r="AN1" t="s">
         <v>114</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>115</v>
       </c>
       <c r="AP1" t="s">
-        <v>115</v>
+        <v>11</v>
       </c>
       <c r="AQ1" t="s">
         <v>116</v>
       </c>
       <c r="AR1" t="s">
         <v>117</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>118</v>
       </c>
       <c r="AT1" t="s">
-        <v>118</v>
+        <v>12</v>
       </c>
       <c r="AU1" t="s">
         <v>119</v>
       </c>
       <c r="AV1" t="s">
         <v>120</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="AX1" t="s">
-        <v>121</v>
+        <v>13</v>
       </c>
       <c r="AY1" t="s">
         <v>122</v>
       </c>
       <c r="AZ1" t="s">
         <v>123</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>124</v>
       </c>
       <c r="BB1" t="s">
-        <v>124</v>
+        <v>14</v>
       </c>
       <c r="BC1" t="s">
         <v>125</v>
       </c>
       <c r="BD1" t="s">
         <v>126</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>127</v>
       </c>
       <c r="BF1" t="s">
-        <v>127</v>
+        <v>15</v>
       </c>
       <c r="BG1" t="s">
         <v>128</v>
       </c>
       <c r="BH1" t="s">
         <v>129</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>130</v>
       </c>
       <c r="BJ1" t="s">
-        <v>130</v>
+        <v>16</v>
       </c>
       <c r="BK1" t="s">
         <v>131</v>
       </c>
       <c r="BL1" t="s">
         <v>132</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>133</v>
       </c>
       <c r="BN1" t="s">
-        <v>133</v>
+        <v>17</v>
       </c>
       <c r="BO1" t="s">
         <v>134</v>
       </c>
       <c r="BP1" t="s">
         <v>135</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>136</v>
       </c>
       <c r="BR1" t="s">
-        <v>136</v>
+        <v>18</v>
       </c>
       <c r="BS1" t="s">
         <v>137</v>
       </c>
       <c r="BT1" t="s">
         <v>138</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>139</v>
       </c>
       <c r="BV1" t="s">
-        <v>139</v>
+        <v>19</v>
       </c>
       <c r="BW1" t="s">
         <v>140</v>
       </c>
       <c r="BX1" t="s">
         <v>141</v>
       </c>
       <c r="BY1" t="s">
-        <v>19</v>
+        <v>142</v>
       </c>
       <c r="BZ1" t="s">
-        <v>142</v>
+        <v>20</v>
       </c>
       <c r="CA1" t="s">
         <v>143</v>
       </c>
       <c r="CB1" t="s">
         <v>144</v>
       </c>
       <c r="CC1" t="s">
-        <v>20</v>
+        <v>145</v>
       </c>
       <c r="CD1" t="s">
-        <v>145</v>
+        <v>21</v>
       </c>
       <c r="CE1" t="s">
         <v>146</v>
       </c>
       <c r="CF1" t="s">
         <v>147</v>
       </c>
       <c r="CG1" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="CH1" t="s">
-        <v>148</v>
+        <v>22</v>
       </c>
       <c r="CI1" t="s">
         <v>149</v>
       </c>
       <c r="CJ1" t="s">
         <v>150</v>
       </c>
+      <c r="CK1" t="s">
+        <v>151</v>
+      </c>
     </row>
-    <row r="2" spans="1:88">
+    <row r="2" spans="1:89">
       <c r="A2" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B2">
+        <v>438991000.0</v>
+      </c>
+      <c r="C2">
         <v>338470000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>390497000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>359558000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>170418000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>104437000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>114820000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>108016000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>121345000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>119291000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>105466000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>86687000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>106141000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>88885000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>85694000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>74802000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>84000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>68657000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>79553000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>72286000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>76360000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>50141000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>51814000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>52039000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>82055000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>38395000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>48105000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>45639000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>50907000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>44930000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>44580000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>45454000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>63035000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>36383000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>35658000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>25663000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>39631000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>33812000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>32698999.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>29535000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>46473000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>40935000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>33198000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>31027000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>41121000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>41404000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>34793000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>37812000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>43360000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>42169000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>40289000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>30572000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>36388000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>27414000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>44642000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>39172000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>61120000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>44531000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>49742000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>40282000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>56849000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>50305000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>42006000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>26192000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>56369000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>37380000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>31718000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>27225000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>49695000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>35548000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>40792000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>33030000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>41356000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>28702000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>34774000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>32367000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>31610000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>26639000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>27419000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>19571000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>17572000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>19564000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>43463000.0</v>
       </c>
-      <c r="CF2">
-[...1 lines deleted...]
-      </c>
       <c r="CG2">
+        <v>0.0</v>
+      </c>
+      <c r="CH2">
         <v>57496000.0</v>
       </c>
-      <c r="CH2">
-[...1 lines deleted...]
-      </c>
       <c r="CI2">
         <v>0.0</v>
       </c>
       <c r="CJ2">
         <v>0.0</v>
       </c>
+      <c r="CK2">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="3" spans="1:88">
+    <row r="3" spans="1:89">
       <c r="A3" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B3">
-        <v>54600000.0</v>
+        <v>-202962000.0</v>
       </c>
       <c r="C3">
+        <v>54633000.0</v>
+      </c>
+      <c r="D3">
         <v>58075000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>90254000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>13854000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>9290000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>9002000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>8852000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>10780000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>9582000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>8436000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>6950999.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>1144000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>15834000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>18275000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>14000000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>13388000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>17418000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>16365000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>13654000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>10612000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>2957000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>2914000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>2779000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>2781000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>2621000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>2407000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>2079000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>2139000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>1946000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>1838000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>1746000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>1705000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>1493000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>1378000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>1406000.0</v>
       </c>
-      <c r="AK3">
-[...1 lines deleted...]
-      </c>
       <c r="AL3">
+        <v>1866000.0</v>
+      </c>
+      <c r="AM3">
         <v>1787000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>1748000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>1653000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>1527000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>1782000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>1363000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>1402000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>1998000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>2065000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>2111000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>2192000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>2356000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>2295000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>2319000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>2185000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>2597000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>2403000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>3005000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>2932000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>2555000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>2277000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>2171000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>1970000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>2494000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>2612000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>2810000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>2683000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>2517000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>2309000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>2206000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>1950000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>1733000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>1439000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>1113000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>1070000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>1237000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>1017000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>790000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>805000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>779000.0</v>
       </c>
-      <c r="BZ3"/>
-      <c r="CA3">
+      <c r="CA3"/>
+      <c r="CB3">
         <v>6735000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>667000.0</v>
       </c>
-      <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
+      <c r="CK3"/>
     </row>
-    <row r="4" spans="1:88">
+    <row r="4" spans="1:89">
       <c r="A4" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
-      <c r="Y4">
-[...1 lines deleted...]
-      </c>
+      <c r="Y4"/>
       <c r="Z4">
         <v>-265000.0</v>
       </c>
       <c r="AA4">
         <v>-265000.0</v>
       </c>
       <c r="AB4">
         <v>-265000.0</v>
       </c>
       <c r="AC4">
+        <v>-265000.0</v>
+      </c>
+      <c r="AD4">
         <v>-415000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-62000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-990000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>6993000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-2508000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>-5670000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>5670000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-1890000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-4154000.0</v>
       </c>
-      <c r="AL4">
-[...1 lines deleted...]
-      </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
+        <v>0.0</v>
+      </c>
+      <c r="AP4">
         <v>-6427000.0</v>
       </c>
-      <c r="AP4">
-[...1 lines deleted...]
-      </c>
       <c r="AQ4">
         <v>0.0</v>
       </c>
       <c r="AR4">
         <v>0.0</v>
       </c>
       <c r="AS4">
+        <v>0.0</v>
+      </c>
+      <c r="AT4">
         <v>-6427000.0</v>
       </c>
-      <c r="AT4">
-[...1 lines deleted...]
-      </c>
       <c r="AU4">
         <v>0.0</v>
       </c>
       <c r="AV4">
         <v>0.0</v>
       </c>
       <c r="AW4">
         <v>0.0</v>
       </c>
       <c r="AX4">
         <v>0.0</v>
       </c>
       <c r="AY4">
         <v>0.0</v>
       </c>
       <c r="AZ4">
         <v>0.0</v>
       </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4">
@@ -20133,621 +20521,628 @@
       </c>
       <c r="CC4">
         <v>0.0</v>
       </c>
       <c r="CD4">
         <v>0.0</v>
       </c>
       <c r="CE4">
         <v>0.0</v>
       </c>
       <c r="CF4">
         <v>0.0</v>
       </c>
       <c r="CG4">
         <v>0.0</v>
       </c>
       <c r="CH4">
         <v>0.0</v>
       </c>
       <c r="CI4">
         <v>0.0</v>
       </c>
       <c r="CJ4">
         <v>0.0</v>
       </c>
+      <c r="CK4">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="5" spans="1:88">
+    <row r="5" spans="1:89">
       <c r="A5" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B5">
-        <v>-56951000.0</v>
+        <v>-45051000.0</v>
       </c>
       <c r="C5">
+        <v>-176037000.0</v>
+      </c>
+      <c r="D5">
         <v>-20604000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-69303000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>36495000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-3115000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>6977000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>23031000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>7907000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>14304000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>25149000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>26337000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>36613000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>4642000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-13745000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-3498000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>13349000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-14033000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>4099000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-8810000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>20907000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>2766000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>13898000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>12297000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>20463000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-1108000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>8053000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>18895000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>9541000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>7841000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>6644000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>14198000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>27867000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>159000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>10531000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-8131000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>43594000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-1425000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-4487000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-15580000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>7764000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>5065000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>6903000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-9064000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>7907000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>5148000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-4130000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-6473000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>10336000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>8643000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>4633000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-6004000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-5954000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-1066000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>13074000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-2252000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>25744000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>5052000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>7403000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-1541000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>25178000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>13067000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-2409000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-7307000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>23486000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>6172000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>1167000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-5453000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>10231000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>2663000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>11123000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>6158000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>9128000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>6936000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>5762000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>4006000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>7461000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>13345000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>7855000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>2013000.0</v>
       </c>
-      <c r="CC5">
-[...1 lines deleted...]
-      </c>
       <c r="CD5">
         <v>0.0</v>
       </c>
       <c r="CE5">
         <v>0.0</v>
       </c>
       <c r="CF5">
         <v>0.0</v>
       </c>
       <c r="CG5">
         <v>0.0</v>
       </c>
       <c r="CH5">
         <v>0.0</v>
       </c>
       <c r="CI5">
         <v>0.0</v>
       </c>
       <c r="CJ5">
         <v>0.0</v>
       </c>
+      <c r="CK5">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="6" spans="1:88">
+    <row r="6" spans="1:89">
       <c r="A6" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B6">
-        <v>-2351000.0</v>
+        <v>56941000.0</v>
       </c>
       <c r="C6">
+        <v>-121404000.0</v>
+      </c>
+      <c r="D6">
         <v>37471000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>20951000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>50349000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>6175000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>15979000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>31883000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>18687000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>23886000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>33585000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>33287999.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>37757000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>20476000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>4530000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>10502000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>26737000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>3385000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>20464000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>4844000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>31519000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>5723000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>16812000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>15076000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>23244000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>1513000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>10460000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>20974000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>11680000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>9787000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>8482000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>15944000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>29572000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>1652000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>11909000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-6725000.0</v>
       </c>
-      <c r="AK6">
-[...1 lines deleted...]
-      </c>
       <c r="AL6">
+        <v>45460000.0</v>
+      </c>
+      <c r="AM6">
         <v>362000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-2739000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-13927000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>9291000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>6847000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>8266000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-7662000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>9905000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>7213000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-2019000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-4281000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>12692000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>10938000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>6952000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-3819000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-3357000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>1337000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>16079000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>680000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>28299000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>7329000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>9574000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>429000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>27672000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>15679000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>401000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-4624000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>26003000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>8481000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>3373000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-3503000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>11964000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>4102000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>12236000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>7228000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>10365000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>7953000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>6552000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>4811000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>8240000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>13172000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>14590000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>2680000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>-86830000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36202000.0</v>
       </c>
       <c r="CE6">
         <v>36202000.0</v>
       </c>
       <c r="CF6">
+        <v>36202000.0</v>
+      </c>
+      <c r="CG6">
         <v>30752000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>-58609000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26289000.0</v>
       </c>
       <c r="CI6">
         <v>26289000.0</v>
       </c>
       <c r="CJ6">
         <v>26289000.0</v>
       </c>
+      <c r="CK6">
+        <v>26289000.0</v>
+      </c>
     </row>
-    <row r="7" spans="1:88">
+    <row r="7" spans="1:89">
       <c r="A7" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
-      <c r="AG7">
-[...1 lines deleted...]
-      </c>
+      <c r="AG7"/>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
         <v>0.0</v>
       </c>
       <c r="AO7">
         <v>0.0</v>
       </c>
       <c r="AP7">
@@ -20869,97 +21264,98 @@
       </c>
       <c r="CC7">
         <v>0.0</v>
       </c>
       <c r="CD7">
         <v>0.0</v>
       </c>
       <c r="CE7">
         <v>0.0</v>
       </c>
       <c r="CF7">
         <v>0.0</v>
       </c>
       <c r="CG7">
         <v>0.0</v>
       </c>
       <c r="CH7">
         <v>0.0</v>
       </c>
       <c r="CI7">
         <v>0.0</v>
       </c>
       <c r="CJ7">
         <v>0.0</v>
       </c>
+      <c r="CK7">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:88">
+    <row r="8" spans="1:89">
       <c r="A8" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
-      <c r="Q8">
-[...2 lines deleted...]
-      <c r="R8"/>
+      <c r="Q8"/>
+      <c r="R8">
+        <v>0.0</v>
+      </c>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
-      <c r="Y8">
+      <c r="Y8"/>
+      <c r="Z8">
         <v>-265000.0</v>
       </c>
-      <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-      <c r="AC8">
+      <c r="AC8"/>
+      <c r="AD8">
         <v>-415000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>-62000.0</v>
       </c>
-      <c r="AE8"/>
       <c r="AF8"/>
-      <c r="AG8">
-[...1 lines deleted...]
-      </c>
+      <c r="AG8"/>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
         <v>0.0</v>
       </c>
       <c r="AP8">
@@ -21081,1190 +21477,1207 @@
       </c>
       <c r="CC8">
         <v>0.0</v>
       </c>
       <c r="CD8">
         <v>0.0</v>
       </c>
       <c r="CE8">
         <v>0.0</v>
       </c>
       <c r="CF8">
         <v>0.0</v>
       </c>
       <c r="CG8">
         <v>0.0</v>
       </c>
       <c r="CH8">
         <v>0.0</v>
       </c>
       <c r="CI8">
         <v>0.0</v>
       </c>
       <c r="CJ8">
         <v>0.0</v>
       </c>
+      <c r="CK8">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="9" spans="1:88">
+    <row r="9" spans="1:89">
       <c r="A9" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B9">
+        <v>202625000.0</v>
+      </c>
+      <c r="C9">
         <v>69575000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>82011000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>95118000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>104632000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>63199000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>73638000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>81467000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>75634000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>67287000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>75350000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>65660000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>79900000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>45510000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>25890000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>33714000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>48622000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>21436000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>42455000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>28723000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>59655000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>28641000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>40851000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>35411000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>53168000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>23496000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>35166000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>41272000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>37023000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>30392000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>28399000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>32589000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>50594000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>18250000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>30143000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>8698000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>53977000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>19351000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>17417000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>6683000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>38284000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>26625000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>31533000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>16023000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>45350000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>26993000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>17871000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>14054000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>30138000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>27052000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>24578000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>13545000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>17722000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>19673000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>35636000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>19505000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>49555000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>27433000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>30630000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>21715000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>49211000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>34129000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>21775000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>12036000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>42981000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>23481000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>19649000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>10715000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>26350000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>16677000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>24987000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>20583000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>22950000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>19833000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>18927000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>16837000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>19090000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>19636000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>17770000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>11986000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36202000.0</v>
       </c>
       <c r="CD9">
         <v>36202000.0</v>
       </c>
       <c r="CE9">
         <v>36202000.0</v>
       </c>
       <c r="CF9">
+        <v>36202000.0</v>
+      </c>
+      <c r="CG9">
         <v>30752000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26289000.0</v>
       </c>
       <c r="CH9">
         <v>26289000.0</v>
       </c>
       <c r="CI9">
         <v>26289000.0</v>
       </c>
       <c r="CJ9">
         <v>26289000.0</v>
       </c>
+      <c r="CK9">
+        <v>26289000.0</v>
+      </c>
     </row>
-    <row r="10" spans="1:88">
+    <row r="10" spans="1:89">
       <c r="A10" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B10">
+        <v>64452000.0</v>
+      </c>
+      <c r="C10">
         <v>-176037000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-19408000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-82539000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>16887000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-2359000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>7322000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>22651000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>4227000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>15144000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>18977000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>23209000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-166754000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-1207000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-17086000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-5783000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>22707000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-15431000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-6955000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-14875000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>8737000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-666000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>4563000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>11250000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>20404000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-1066000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>8613000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>19232000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>6035000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>9358000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>8250999.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>22890000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>27863000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>178000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>10908000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-7615000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>43243000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-1081000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-4220000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-15505000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>7287000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>5031000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>6979000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-11229000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>6995000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>5088000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-4520000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-5670000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>9853000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>13515000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>1821000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-10293000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>470000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-853000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>13236000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-2080000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>25893000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>7458000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>9680000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>507000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>25240000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>15728000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>446000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-7186000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>23534000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>8519000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>3423000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>-5394000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>9124000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>4299000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>12605000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>7769000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>9790000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>8964000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>7695000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>5790000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>8642000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>13345000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>7996000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>2219000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>9784000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>6273000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>10490000.0</v>
       </c>
-      <c r="CF10">
-[...1 lines deleted...]
-      </c>
       <c r="CG10">
+        <v>0.0</v>
+      </c>
+      <c r="CH10">
         <v>20025000.0</v>
       </c>
-      <c r="CH10">
-[...1 lines deleted...]
-      </c>
       <c r="CI10">
         <v>0.0</v>
       </c>
       <c r="CJ10">
         <v>0.0</v>
       </c>
+      <c r="CK10">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="11" spans="1:88">
+    <row r="11" spans="1:89">
       <c r="A11" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B11">
+        <v>13901000.0</v>
+      </c>
+      <c r="C11">
         <v>-19486000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-2305000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-15169000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>223000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-605000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-221000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>1485000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-1819000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>1259000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>1137000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>1314000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-6281000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-531000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-10457000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>2606000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>15495000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-15396000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-9511000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-957000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-2235000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-924000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>2491000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>1207000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>2645000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-38000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>1108000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>2133000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-83000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>946000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>1211000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>2567000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>9900000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>834000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>3358000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-3221000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>4561000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>1102000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-48000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-3863000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>1923000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-1133000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>2560000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>-4248000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-85000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>2763000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-1619000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>-2061000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>1796000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>2299000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>166000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>-3083000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>1265000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>-4722000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>4498000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>-694000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>8099000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>1714000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>3093000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>181000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>7604000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>4274000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>184000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>-3743000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>7962000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>2004000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>1207000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>-1807000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>3288000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>-242000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>3546000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>2960000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>3377000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>2999000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>2531000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>1946000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>3072000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>4456000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>3102000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>854000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3357000.0</v>
       </c>
       <c r="CD11">
         <v>-3357000.0</v>
       </c>
       <c r="CE11">
         <v>-3357000.0</v>
       </c>
       <c r="CF11">
+        <v>-3357000.0</v>
+      </c>
+      <c r="CG11">
         <v>-1338000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>-3670000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3671000.0</v>
       </c>
       <c r="CI11">
         <v>-3671000.0</v>
       </c>
       <c r="CJ11">
         <v>-3671000.0</v>
       </c>
+      <c r="CK11">
+        <v>-3671000.0</v>
+      </c>
     </row>
-    <row r="12" spans="1:88">
+    <row r="12" spans="1:89">
       <c r="A12" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B12">
+        <v>3437000.0</v>
+      </c>
+      <c r="C12">
         <v>26465000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>30161000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>17415000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1011000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>248000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>690000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>239000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>148000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>114000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1950000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>2008000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>2646000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>2810000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>2309000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1603000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1276000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1510000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1379000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1275000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1035000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>94000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>115000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>208000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1111000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>1122000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>1266000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>1329000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>1426000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>1272000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>1068000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>906000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>751000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>545000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>432000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>512000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>456000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>390000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>397000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>375000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>359000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>181000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>268000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>224000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>253000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>224000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>193000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>212000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>258000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>197000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>195000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>205000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>228000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>164000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>162000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>172000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>149000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>129000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>106000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>78000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>62000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>49000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>45000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>121000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>48000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>38000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>50000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>59000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>137000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>197000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>400000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>500000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>1000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>1000000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>1100000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000.0</v>
       </c>
       <c r="BZ12">
         <v>6000.0</v>
       </c>
       <c r="CA12">
         <v>6000.0</v>
       </c>
       <c r="CB12">
-        <v>0.0</v>
+        <v>6000.0</v>
       </c>
       <c r="CC12">
+        <v>0.0</v>
+      </c>
+      <c r="CD12">
         <v>33000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>35000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>59000.0</v>
       </c>
-      <c r="CF12">
-[...1 lines deleted...]
-      </c>
       <c r="CG12">
+        <v>0.0</v>
+      </c>
+      <c r="CH12">
         <v>110000.0</v>
       </c>
-      <c r="CH12">
-[...1 lines deleted...]
-      </c>
       <c r="CI12">
         <v>0.0</v>
       </c>
       <c r="CJ12">
         <v>0.0</v>
       </c>
+      <c r="CK12">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="13" spans="1:88">
+    <row r="13" spans="1:89">
       <c r="A13" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B13"/>
       <c r="C13">
+        <v>2291000.0</v>
+      </c>
+      <c r="D13">
         <v>10819000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>14714000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>2021000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1206000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>636000.0</v>
       </c>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>3021000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>2646000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>2810000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>2309000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>1603000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>1276000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>1510000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>1379000.0</v>
       </c>
-      <c r="T13"/>
       <c r="U13"/>
-      <c r="V13">
+      <c r="V13"/>
+      <c r="W13">
         <v>94000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>115000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>208000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>1111000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>1122000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>1266000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>1329000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>1426000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -22279,188 +22692,187 @@
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
+      <c r="CK13"/>
     </row>
-    <row r="14" spans="1:88">
+    <row r="14" spans="1:89">
       <c r="A14" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
-      <c r="I14">
-[...1 lines deleted...]
-      </c>
+      <c r="I14"/>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14">
         <v>0.0</v>
       </c>
       <c r="N14">
         <v>0.0</v>
       </c>
       <c r="O14">
+        <v>0.0</v>
+      </c>
+      <c r="P14">
         <v>-39000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>-6000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>46000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>45000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-31000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>154000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>14000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>-12000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>-59000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-37000.0</v>
       </c>
       <c r="Y14">
         <v>-37000.0</v>
       </c>
       <c r="Z14">
+        <v>-37000.0</v>
+      </c>
+      <c r="AA14">
         <v>-23000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>-3000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>-7000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>4000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>-17000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>2000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>9000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>22000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>-9000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>-206000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>-23000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>-22000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>3585000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>-1434000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>239000.0</v>
       </c>
       <c r="AO14">
         <v>239000.0</v>
       </c>
       <c r="AP14">
-        <v>0.0</v>
+        <v>239000.0</v>
       </c>
       <c r="AQ14">
         <v>0.0</v>
       </c>
       <c r="AR14">
         <v>0.0</v>
       </c>
       <c r="AS14">
+        <v>0.0</v>
+      </c>
+      <c r="AT14">
         <v>239000.0</v>
       </c>
-      <c r="AT14">
-[...1 lines deleted...]
-      </c>
       <c r="AU14">
         <v>0.0</v>
       </c>
       <c r="AV14">
         <v>0.0</v>
       </c>
       <c r="AW14">
+        <v>0.0</v>
+      </c>
+      <c r="AX14">
         <v>239000.0</v>
       </c>
-      <c r="AX14">
-[...1 lines deleted...]
-      </c>
       <c r="AY14">
         <v>0.0</v>
       </c>
       <c r="AZ14">
         <v>0.0</v>
       </c>
       <c r="BA14">
         <v>0.0</v>
       </c>
       <c r="BB14">
         <v>0.0</v>
       </c>
       <c r="BC14">
         <v>0.0</v>
       </c>
       <c r="BD14">
         <v>0.0</v>
       </c>
       <c r="BE14">
         <v>0.0</v>
       </c>
       <c r="BF14">
         <v>0.0</v>
       </c>
       <c r="BG14">
@@ -22531,757 +22943,768 @@
       </c>
       <c r="CC14">
         <v>0.0</v>
       </c>
       <c r="CD14">
         <v>0.0</v>
       </c>
       <c r="CE14">
         <v>0.0</v>
       </c>
       <c r="CF14">
         <v>0.0</v>
       </c>
       <c r="CG14">
         <v>0.0</v>
       </c>
       <c r="CH14">
         <v>0.0</v>
       </c>
       <c r="CI14">
         <v>0.0</v>
       </c>
       <c r="CJ14">
         <v>0.0</v>
       </c>
+      <c r="CK14">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:88">
+    <row r="15" spans="1:89">
       <c r="A15" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B15">
+        <v>-24098000.0</v>
+      </c>
+      <c r="C15">
         <v>-156551000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-17103000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-67370000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>16664000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-1754000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>7543000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>21166000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>6046000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>13885000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>17840000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>21895000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-160473000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-676000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-6668000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-8395000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>7258000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>10000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>2525000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-13981000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>10946000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>211000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>2093999.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>10080000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>17471000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-1008000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>7501000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>17110000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>5682000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>8369000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>6057000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>27330000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>16774999.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-776000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>7723000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-5859000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>31097000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-2183000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-4171999.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>-11642000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>5364000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>6164000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>4419000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>-6981000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>7080000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>2325000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>-2901000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>-3609000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>8057000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>11216000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>1655000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>-7210000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>-795000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>3869000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>8738000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>-1386000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>17794000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>5744000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>6587000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>326000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>17636000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>11454000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>262000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>-3443000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>15572000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>6515000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>2216000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>-3587000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>5836000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>4541000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>9059000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>4809000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>6413000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>5965000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>5164000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>3844000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>5570000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>8889000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>4894000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>1365000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3357000.0</v>
       </c>
       <c r="CD15">
         <v>3357000.0</v>
       </c>
       <c r="CE15">
         <v>3357000.0</v>
       </c>
       <c r="CF15">
+        <v>3357000.0</v>
+      </c>
+      <c r="CG15">
         <v>1338000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>3670000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3671000.0</v>
       </c>
       <c r="CI15">
         <v>3671000.0</v>
       </c>
       <c r="CJ15">
         <v>3671000.0</v>
       </c>
+      <c r="CK15">
+        <v>3671000.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:88">
+    <row r="16" spans="1:89">
       <c r="A16" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B16"/>
       <c r="C16">
+        <v>-156551000.0</v>
+      </c>
+      <c r="D16">
         <v>-17103000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-67370000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>16664000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-1754000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>7543000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>17840000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>21895000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-160473000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-676000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-6668000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-8395000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>7258000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>10000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>2525000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>45599000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>10946000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>211000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>2094000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>10080000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>17471000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-1008000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>7501000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>17110000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>5682000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>8369000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>6057000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>27330000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>18321000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-828000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>7018000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>-4443000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>30476000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>-2183000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>-4172000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>-11642000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>5364000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>6164000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>4419000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>-6981000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>7080000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>2325000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>-2901000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>-3609000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>8057000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>11216000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>1655000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>-7210000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>-795000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>3869000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>8738000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>-1386000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>17794000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>5744000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>6587000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>326000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>17636000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>11454000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>262000.0</v>
       </c>
-      <c r="BL16">
-[...1 lines deleted...]
-      </c>
       <c r="BM16">
+        <v>0.0</v>
+      </c>
+      <c r="BN16">
         <v>15572000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>6515000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>2216000.0</v>
       </c>
-      <c r="BP16">
-[...1 lines deleted...]
-      </c>
       <c r="BQ16">
+        <v>0.0</v>
+      </c>
+      <c r="BR16">
         <v>5836000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>4541000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>9059000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>4809000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>6413000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>5965000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>5164000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>3844000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>5570000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>8889000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>4894000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>1365000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>6815000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>4393000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>6054000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>1293000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>5690000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>3651000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>4211000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>1018000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:88">
+    <row r="17" spans="1:89">
       <c r="A17" t="s">
-        <v>166</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>167</v>
+      </c>
+      <c r="B17">
+        <v>-24098000.0</v>
+      </c>
       <c r="C17">
+        <v>-156551000.0</v>
+      </c>
+      <c r="D17">
         <v>-17103000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-67370000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>16664000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-1754000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>7543000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>21166000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>6046000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>13885000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>17840000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>21895000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-160210000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-259000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-6629000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-8389000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>8516000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-206000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>1423000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-13918000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>10972000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>339000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>2072000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>10043000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>17759000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-1028000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>7505000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>17099000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>6118000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>8412000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>7040000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>20323000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>20433000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-419000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>6812000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-4466000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>30454000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-2183000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-4172000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>-11642000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>5364000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>6164000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>4419000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>-6981000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>7080000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>2325000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>-2901000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>-3609000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>8057000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>11216000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>1655000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>-7210000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>-795000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>3869000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>8738000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>-1386000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>17794000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>5744000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>6587000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>326000.0</v>
       </c>
-      <c r="BI17">
-[...1 lines deleted...]
-      </c>
       <c r="BJ17">
         <v>0.0</v>
       </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
@@ -23319,138 +23742,145 @@
       </c>
       <c r="CC17">
         <v>0.0</v>
       </c>
       <c r="CD17">
         <v>0.0</v>
       </c>
       <c r="CE17">
         <v>0.0</v>
       </c>
       <c r="CF17">
         <v>0.0</v>
       </c>
       <c r="CG17">
         <v>0.0</v>
       </c>
       <c r="CH17">
         <v>0.0</v>
       </c>
       <c r="CI17">
         <v>0.0</v>
       </c>
       <c r="CJ17">
         <v>0.0</v>
       </c>
+      <c r="CK17">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="18" spans="1:88">
+    <row r="18" spans="1:89">
       <c r="A18" t="s">
-        <v>167</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>168</v>
+      </c>
+      <c r="B18">
+        <v>3437000.0</v>
+      </c>
       <c r="C18">
+        <v>3696000.0</v>
+      </c>
+      <c r="D18">
         <v>4669000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-17415000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-1011000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-248000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-690000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-239000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-148000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-114000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-1950000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-2008000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-2646000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-2810000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-2309000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-1603000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-1276000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-1510000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-1379000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-1275000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-1035000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>94000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>115000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>208000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>1111000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>1122000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>1266000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>1329000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>1426000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
@@ -23465,279 +23895,279 @@
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
+      <c r="CK18"/>
     </row>
-    <row r="19" spans="1:88">
+    <row r="19" spans="1:89">
       <c r="A19" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>-1150000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>1574000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-3004000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-463000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-906000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>10970000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>205000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-8915000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-1487000.0</v>
       </c>
-      <c r="U19"/>
-      <c r="V19">
+      <c r="V19"/>
+      <c r="W19">
         <v>-24000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-9335000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-1047000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-891000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>42000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>560000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>337000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>892000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>1517000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>1607000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>8692000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-4000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>19000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>377000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>516000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>992000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>344000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>267000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>75000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>456000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-34000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>76000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>-2165000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>-474000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>-60000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>-390000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>803000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>2906000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>4872000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>-2112000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>-3189000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>6424000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>213000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>162000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>172000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>149000.0</v>
       </c>
-      <c r="BF19">
+      <c r="BG19">
         <v>129000.0</v>
       </c>
-      <c r="BG19">
+      <c r="BH19">
         <v>106000.0</v>
       </c>
-      <c r="BH19">
+      <c r="BI19">
         <v>78000.0</v>
       </c>
-      <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
+      <c r="CK19"/>
     </row>
-    <row r="20" spans="1:88">
+    <row r="20" spans="1:89">
       <c r="A20" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20">
         <v>156017000.0</v>
       </c>
-      <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
-      <c r="AG20">
-[...1 lines deleted...]
-      </c>
+      <c r="AG20"/>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
@@ -23859,355 +24289,359 @@
       </c>
       <c r="CC20">
         <v>0.0</v>
       </c>
       <c r="CD20">
         <v>0.0</v>
       </c>
       <c r="CE20">
         <v>0.0</v>
       </c>
       <c r="CF20">
         <v>0.0</v>
       </c>
       <c r="CG20">
         <v>0.0</v>
       </c>
       <c r="CH20">
         <v>0.0</v>
       </c>
       <c r="CI20">
         <v>0.0</v>
       </c>
       <c r="CJ20">
         <v>0.0</v>
       </c>
+      <c r="CK20">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:88">
+    <row r="21" spans="1:89">
       <c r="A21" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B21">
-        <v>-56951000.0</v>
+        <v>56941000.0</v>
       </c>
       <c r="C21">
+        <v>-20842000.0</v>
+      </c>
+      <c r="D21">
         <v>-21968000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-69272000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>13817000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-3087000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>7006000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>23059000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>5945000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>14334000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>25178000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>26367000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-165682000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>4607000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-14314000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-3274000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>13013000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-14126000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>3339000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-12113000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>17760000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-642000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>13898000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>12297000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>21295000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-1108000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>8053000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>18895000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>5143000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>7841000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>6644000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>14198000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>27867000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>159000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>10531000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-8131000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>42258000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-1425000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-4487000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-15580000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>6831000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>5065000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>6903000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-9064000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>7469000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>5148000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-4130000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-6473000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>6947000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>8643000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>3933000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-6004000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-5954000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-1066000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>13074000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-2252000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>25744000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>7329000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>9574000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>429000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>25178000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>15679000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>401000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>-7307000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>23486000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>8481000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>3373000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>-5453000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>8987000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>4102000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>12236000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>7228000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>9128000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>7953000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>6552000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>4811000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>7461000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>13172000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>7855000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>2013000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>-86830000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36202000.0</v>
       </c>
       <c r="CE21">
         <v>36202000.0</v>
       </c>
       <c r="CF21">
+        <v>36202000.0</v>
+      </c>
+      <c r="CG21">
         <v>30752000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>-58609000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26289000.0</v>
       </c>
       <c r="CI21">
         <v>26289000.0</v>
       </c>
       <c r="CJ21">
         <v>26289000.0</v>
       </c>
+      <c r="CK21">
+        <v>26289000.0</v>
+      </c>
     </row>
-    <row r="22" spans="1:88">
+    <row r="22" spans="1:89">
       <c r="A22" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
-      <c r="AG22">
-[...1 lines deleted...]
-      </c>
+      <c r="AG22"/>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
         <v>0.0</v>
       </c>
       <c r="AP22">
@@ -24329,320 +24763,326 @@
       </c>
       <c r="CC22">
         <v>0.0</v>
       </c>
       <c r="CD22">
         <v>0.0</v>
       </c>
       <c r="CE22">
         <v>0.0</v>
       </c>
       <c r="CF22">
         <v>0.0</v>
       </c>
       <c r="CG22">
         <v>0.0</v>
       </c>
       <c r="CH22">
         <v>0.0</v>
       </c>
       <c r="CI22">
         <v>0.0</v>
       </c>
       <c r="CJ22">
         <v>0.0</v>
       </c>
+      <c r="CK22">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:88">
+    <row r="23" spans="1:89">
       <c r="A23" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B23">
+        <v>840529000.0</v>
+      </c>
+      <c r="C23">
         <v>428887000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>494476000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>523948000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>261233000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>170723000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>181452000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>166424000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>191034000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>172244000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>155638000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>125980000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>351723000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>129788000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>125898000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>111790000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>119609000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>104219000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>118669000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>113122000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>118255000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>79424000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>78767000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>75153000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>113928000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>62999000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>75218000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>68016000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>82787000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>67481000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>66335000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>63845000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>85762000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>54474000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>55270000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>42492000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>51350000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>54588000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>54603000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>51798000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>77926000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>62495000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>57827999.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>56114000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>79002000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>63249000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>56794000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>58339000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>66551000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>60578000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>60934000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>54615000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>53868000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>48103999.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>67204000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>60929000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>84931000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>64635000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>70798000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>61568000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>80882000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>68755000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>63380000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>45535000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>75864000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>52380000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>47994000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>43393000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>67058000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>48123000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>53543000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>46385000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>55178000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>40582000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>47149000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>44393000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>43239000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>33103000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>30599000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>29544000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>123032000.0</v>
       </c>
-      <c r="CD23">
-[...1 lines deleted...]
-      </c>
       <c r="CE23">
         <v>0.0</v>
       </c>
       <c r="CF23">
         <v>0.0</v>
       </c>
       <c r="CG23">
+        <v>0.0</v>
+      </c>
+      <c r="CH23">
         <v>84898000.0</v>
       </c>
-      <c r="CH23">
-[...1 lines deleted...]
-      </c>
       <c r="CI23">
         <v>0.0</v>
       </c>
       <c r="CJ23">
         <v>0.0</v>
       </c>
+      <c r="CK23">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:88">
+    <row r="24" spans="1:89">
       <c r="A24" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -24687,1029 +25127,1048 @@
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
+      <c r="CK24"/>
     </row>
-    <row r="25" spans="1:88">
+    <row r="25" spans="1:89">
       <c r="A25" t="s">
-        <v>174</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>175</v>
+      </c>
+      <c r="B25">
+        <v>62077000.0</v>
+      </c>
       <c r="C25">
+        <v>54633000.0</v>
+      </c>
+      <c r="D25">
         <v>58073000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>90254000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>13854000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>9290000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>9002000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>8852000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>10780000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>9582000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>8436000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>6951000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>51890000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>15834000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>18275000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>14000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>13388000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>17418000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>16365000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>13654000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>10612000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>2957000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>2914000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>2779000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>2781000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>2621000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>2407000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>2079000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>2139000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>1946000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>1838000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>1746000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>377000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>1913000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>1830000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>1862000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>1866000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>1787000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>1748000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>1653000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>1527000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>1782000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>1363000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>1402000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>1998000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>2065000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>2111000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>2192000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>2356000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>2295000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>2319000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>2185000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>2597000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>2403000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>3005000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>2932000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>2555000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>2277000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>2171000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>1970000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>2494000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>2612000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>2810000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>2683000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>2517000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>2309000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>2206000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>1950000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>1733000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>1439000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>1113000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>1070000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>1237000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>1017000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>790000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>805000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>779000.0</v>
       </c>
-      <c r="BZ25"/>
       <c r="CA25"/>
-      <c r="CB25">
+      <c r="CB25"/>
+      <c r="CC25">
         <v>667000.0</v>
       </c>
-      <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
+      <c r="CK25"/>
     </row>
-    <row r="26" spans="1:88">
+    <row r="26" spans="1:89">
       <c r="A26" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B26">
+        <v>31459000.0</v>
+      </c>
+      <c r="C26">
         <v>27112000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>35993000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>33113999.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>82930000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>22498000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>28716000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>24613000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>97250000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>25127000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>22025000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>15466000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>87173000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>16157000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>16591000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>15045000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>72725000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>13013000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>14297000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>13708000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>68449000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>13631000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>11976000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>11103000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>23631000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>11381000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>10858000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>8709000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>72363000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>8087000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>8109000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>6435000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>17623000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>16805000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>6844000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>14340000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>33119999.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>7988000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>8517000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>8600000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>49102000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>8247000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>9897000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>9831000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>47035000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>8577000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>8531000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>7124000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>24867000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>5241000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>6861000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>7190000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>35882000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>10306000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>9386000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>8136000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>7337000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>7238000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>8816000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>7586000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>11236000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>7872000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>8689000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>7972000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>7894000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>5167000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>5776000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>5673000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>7017000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BS26">
         <v>4625000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BT26">
         <v>4896000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BU26">
         <v>5260000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BV26">
         <v>4675000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BW26">
         <v>3664000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BX26">
         <v>3802000.0</v>
       </c>
-      <c r="BX26">
+      <c r="BY26">
         <v>4300000.0</v>
       </c>
-      <c r="BY26">
+      <c r="BZ26">
         <v>4679000.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CA26">
         <v>2240000.0</v>
       </c>
-      <c r="CA26">
+      <c r="CB26">
         <v>3180000.0</v>
       </c>
-      <c r="CB26">
+      <c r="CC26">
         <v>3841000.0</v>
       </c>
-      <c r="CC26">
+      <c r="CD26">
         <v>24282000.0</v>
       </c>
-      <c r="CD26">
-[...1 lines deleted...]
-      </c>
       <c r="CE26">
         <v>0.0</v>
       </c>
       <c r="CF26">
         <v>0.0</v>
       </c>
       <c r="CG26">
+        <v>0.0</v>
+      </c>
+      <c r="CH26">
         <v>15189000.0</v>
       </c>
-      <c r="CH26">
-[...1 lines deleted...]
-      </c>
       <c r="CI26">
         <v>0.0</v>
       </c>
       <c r="CJ26">
         <v>0.0</v>
       </c>
+      <c r="CK26">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="27" spans="1:88">
+    <row r="27" spans="1:89">
       <c r="A27" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
-      <c r="E27">
+      <c r="E27"/>
+      <c r="F27">
         <v>416000.0</v>
       </c>
-      <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
-      <c r="I27">
+      <c r="I27"/>
+      <c r="J27">
         <v>457000.0</v>
       </c>
-      <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
-      <c r="M27">
+      <c r="M27"/>
+      <c r="N27">
         <v>494000.0</v>
       </c>
-      <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
-      <c r="Q27">
+      <c r="Q27"/>
+      <c r="R27">
         <v>451000.0</v>
       </c>
-      <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
-      <c r="U27">
+      <c r="U27"/>
+      <c r="V27">
         <v>675000.0</v>
       </c>
-      <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
-      <c r="AC27">
+      <c r="AC27"/>
+      <c r="AD27">
         <v>897000.0</v>
       </c>
-      <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
-      <c r="AG27">
+      <c r="AG27"/>
+      <c r="AH27">
         <v>526000.0</v>
       </c>
-      <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
-      <c r="AO27">
+      <c r="AO27"/>
+      <c r="AP27">
         <v>486000.0</v>
       </c>
-      <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
-      <c r="AS27">
+      <c r="AS27"/>
+      <c r="AT27">
         <v>416000.0</v>
       </c>
-      <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
-      <c r="AW27">
+      <c r="AW27"/>
+      <c r="AX27">
         <v>225000.0</v>
       </c>
-      <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
-      <c r="BA27">
+      <c r="BA27"/>
+      <c r="BB27">
         <v>238000.0</v>
       </c>
-      <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
+      <c r="CK27"/>
     </row>
-    <row r="28" spans="1:88">
+    <row r="28" spans="1:89">
       <c r="A28" t="s">
-        <v>177</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>178</v>
+      </c>
+      <c r="B28">
+        <v>114225000.0</v>
+      </c>
       <c r="C28">
+        <v>99414000.0</v>
+      </c>
+      <c r="D28">
         <v>98336000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>131276000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>42819000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>43788000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>37916000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>33795000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>32201000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>27826000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>28147000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>23827000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>26331000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>24746000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>23613000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>21943000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>21151000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>22549000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>24819000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>27128000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>21019000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>15652000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>14977000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>12011000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>16344000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>13223000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>16255000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>13668000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>14982000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>14464000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>13600000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>12000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>14761000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>11500000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>12800000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>11300000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>16699000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>12800000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>13400000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>13700000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>15718000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>13300000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>14733000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>15300000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>14768000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>13268000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>13500000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>13400000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>13354000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>13200000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>13100000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>12500000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>14052000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>10400000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>13200000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>13600000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>16474000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>12900000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>12200000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>13700000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>12797000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>10600000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>12700000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>11371000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>11601000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>9800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10500000.0</v>
       </c>
       <c r="BP28">
         <v>10500000.0</v>
       </c>
       <c r="BQ28">
+        <v>10500000.0</v>
+      </c>
+      <c r="BR28">
         <v>10346000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>7950000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>7900000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>8100000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>9147000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>8200000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>8600000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>7700000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>6950000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>4224000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>9915000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>6132000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>13279000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>9298000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>18331000.0</v>
       </c>
-      <c r="CF28">
-[...1 lines deleted...]
-      </c>
       <c r="CG28">
+        <v>0.0</v>
+      </c>
+      <c r="CH28">
         <v>26532000.0</v>
       </c>
-      <c r="CH28">
-[...1 lines deleted...]
-      </c>
       <c r="CI28">
         <v>0.0</v>
       </c>
       <c r="CJ28">
         <v>0.0</v>
       </c>
+      <c r="CK28">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="29" spans="1:88">
+    <row r="29" spans="1:89">
       <c r="A29" t="s">
-        <v>178</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>179</v>
+      </c>
+      <c r="B29">
+        <v>13901000.0</v>
+      </c>
       <c r="C29">
+        <v>-19486000.0</v>
+      </c>
+      <c r="D29">
         <v>-2305000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-15169000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>223000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-605000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-221000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1485000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-1819000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1259000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1137000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1314000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-6281000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-531000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-10457000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>2606000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>15495000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-15396000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-9511000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-957000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-2235000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-924000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>2491000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1207000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>2645000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-38000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>1108000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>2133000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-83000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>946000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -25723,903 +26182,914 @@
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
+      <c r="CK29"/>
     </row>
-    <row r="30" spans="1:88">
+    <row r="30" spans="1:89">
       <c r="A30" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B30">
-        <v>126526000.0</v>
+        <v>145684000.0</v>
       </c>
       <c r="C30">
+        <v>90417000.0</v>
+      </c>
+      <c r="D30">
         <v>103979000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>164390000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>90815000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>66286000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>66632000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>58408000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>69689000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>52953000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>50172000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>39293000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>245582000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>40903000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>40204000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>36988000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>35609000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>35562000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>39116000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>40836000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>41895000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>29283000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>26953000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>23114000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>31873000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>24604000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>27113000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>22377000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>31880000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>22551000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>21755000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>18391000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>22727000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>18091000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>19612000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>16829000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>11719000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>20776000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>21904000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>22263000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>31453000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>21560000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>24629999.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>25087000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>37881000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>21845000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>22001000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>20527000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>23191000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>18409000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>20645000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>24043000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>17480000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>20689999.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>22562000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>21757000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>23811000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>20104000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>21056000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>21286000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>24033000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>18450000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>21374000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>19343000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>19495000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>15000000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>16276000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>16168000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>17363000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>12575000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>12751000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>13355000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>13822000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>11880000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>12375000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>12026000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>11629000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>6464000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>3180000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>9973000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-123032000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>29000000.0</v>
       </c>
-      <c r="CE30">
-[...1 lines deleted...]
-      </c>
       <c r="CF30">
         <v>0.0</v>
       </c>
       <c r="CG30">
+        <v>0.0</v>
+      </c>
+      <c r="CH30">
         <v>-84898000.0</v>
       </c>
-      <c r="CH30">
-[...1 lines deleted...]
-      </c>
       <c r="CI30">
         <v>0.0</v>
       </c>
       <c r="CJ30">
         <v>0.0</v>
       </c>
+      <c r="CK30">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="31" spans="1:88">
+    <row r="31" spans="1:89">
       <c r="A31" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B31">
-        <v>-119086000.0</v>
+        <v>-85328000.0</v>
       </c>
       <c r="C31">
+        <v>-155195000.0</v>
+      </c>
+      <c r="D31">
         <v>2560000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-13267000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>3070000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>728000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>316000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-408000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-1718000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>810000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-6201000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-3158000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-1072000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-5814000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-2772000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-2509000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>9694000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-1305000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-10294000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-2762000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-9023000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-24000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-9335000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-1047000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-891000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>42000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>560000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>337000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>892000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>1517000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>1606999.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>8692000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-4000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>19000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>377000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>516000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>985000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>344000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>267000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>75000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>456000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-34000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>76000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-2165000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-474000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-60000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-390000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>803000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>2906000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>4872000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-2112000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-4289000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>6424000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>213000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>162000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>172000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>149000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>129000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>106000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>78000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>62000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>49000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>45000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>121000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>48000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>38000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>50000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>59000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>137000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>197000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>369000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>541000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>662000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>1011000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>1143000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>979000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>1181000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>173000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>141000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>206000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>86830000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-36202000.0</v>
       </c>
       <c r="CE31">
         <v>-36202000.0</v>
       </c>
       <c r="CF31">
+        <v>-36202000.0</v>
+      </c>
+      <c r="CG31">
         <v>-30752000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>58609000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-26289000.0</v>
       </c>
       <c r="CI31">
         <v>-26289000.0</v>
       </c>
       <c r="CJ31">
         <v>-26289000.0</v>
       </c>
+      <c r="CK31">
+        <v>-26289000.0</v>
+      </c>
     </row>
-    <row r="32" spans="1:88">
+    <row r="32" spans="1:89">
       <c r="A32" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B32">
+        <v>641616000.0</v>
+      </c>
+      <c r="C32">
         <v>408045000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>472508000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>454676000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>275050000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>167636000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>188458000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>189483000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>196979000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>186578000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>180816000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>152347000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>186041000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>134395000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>111584000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>108516000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>132622000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>90093000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>122008000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>101009000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>136015000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>78782000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>92665000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>87450000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>135223000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>61891000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>83271000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>86911000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>87930000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>75322000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>72979000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>78043000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>113629000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>54633000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>65801000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>34361000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>93608000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>53163000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>50116000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>36218000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>84757000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>67560000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>64730999.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>47050000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>86471000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>68397000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>52664000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>51866000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>73498000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>69221000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>64867000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>44117000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>54110000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>47087000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>80278000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>58677000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>110675000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>71964000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>80372000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>61997000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>106060000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>84434000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>63781000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>38228000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>99350000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>60861000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>51367000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>37940000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>76045000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>52225000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>65779000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>53613000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>64306000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>48535000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>53701000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>49204000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>50700000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>46275000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>45189000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>31557000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36202000.0</v>
       </c>
       <c r="CD32">
         <v>36202000.0</v>
       </c>
       <c r="CE32">
         <v>36202000.0</v>
       </c>
       <c r="CF32">
+        <v>36202000.0</v>
+      </c>
+      <c r="CG32">
         <v>30752000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26289000.0</v>
       </c>
       <c r="CH32">
         <v>26289000.0</v>
       </c>
       <c r="CI32">
         <v>26289000.0</v>
       </c>
       <c r="CJ32">
+        <v>26289000.0</v>
+      </c>
+      <c r="CK32">
         <v>26289000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:V30"/>
+  <dimension ref="A1:W30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22">
+    <row r="1" spans="1:23">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -26642,4977 +27112,5077 @@
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
     </row>
-    <row r="2" spans="1:22">
+    <row r="2" spans="1:23">
       <c r="A2" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B2">
+        <v>40862000.0</v>
+      </c>
+      <c r="C2">
         <v>73301000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>132859000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>77231000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>157063000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>255142000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>172708000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>143517000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>79904000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>124287000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>143410000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>126969000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>75332000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>64220000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>62041000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>28665000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>116501000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>105064000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>20920000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>15388000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>10060000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>3310000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:22">
+    <row r="3" spans="1:23">
       <c r="A3" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B3">
-        <v>22815999</v>
+        <v>86218000</v>
       </c>
       <c r="C3">
+        <v>22816000</v>
+      </c>
+      <c r="D3">
         <v>24483000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>14868000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>22289000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>11263000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>11220000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>8896000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>9563000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>9862000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>6829000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>5429000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>7893000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>12684000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>14992000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>10173000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>10792000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>13302000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>7928000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>3038000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>4190000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>3541000</v>
       </c>
     </row>
-    <row r="4" spans="1:22">
+    <row r="4" spans="1:23">
       <c r="A4" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
-      <c r="D4">
+      <c r="D4"/>
+      <c r="E4">
         <v>55231000.0</v>
       </c>
-      <c r="E4">
+      <c r="F4">
         <v>-79832000.0</v>
       </c>
-      <c r="F4">
+      <c r="G4">
         <v>-98079000.0</v>
       </c>
-      <c r="G4">
+      <c r="H4">
         <v>82434000.0</v>
       </c>
-      <c r="H4">
+      <c r="I4">
         <v>37308000.0</v>
       </c>
-      <c r="I4">
+      <c r="J4">
         <v>63613000.0</v>
       </c>
-      <c r="J4">
+      <c r="K4">
         <v>-44383000.0</v>
       </c>
-      <c r="K4">
+      <c r="L4">
         <v>-19123000.0</v>
       </c>
-      <c r="L4">
+      <c r="M4">
         <v>16441000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>51637000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>11112000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>2179000.0</v>
       </c>
-      <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
+      <c r="W4"/>
     </row>
-    <row r="5" spans="1:22">
+    <row r="5" spans="1:23">
       <c r="A5" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>3412000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-34230000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>30772000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-16299000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-44923000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>1322000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>3313000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>7940000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>2640000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>17595000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>9495000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>24944000.0</v>
       </c>
-      <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
+      <c r="W5"/>
     </row>
-    <row r="6" spans="1:22">
+    <row r="6" spans="1:23">
       <c r="A6" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B6">
+        <v>336463000.0</v>
+      </c>
+      <c r="C6">
         <v>-32439000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-59558000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>55628000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-79832000.0</v>
       </c>
-      <c r="F6">
-[...1 lines deleted...]
-      </c>
       <c r="G6">
+        <v>-106401000.0</v>
+      </c>
+      <c r="H6">
         <v>82434000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>29191000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>63613000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-44383000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-19123000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>16441000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>51637000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>11112000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>2179000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>33376000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-87836000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>11437000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>84144000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>5532000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>5328000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>6750000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:22">
+    <row r="7" spans="1:23">
       <c r="A7" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B7">
+        <v>-354950000.0</v>
+      </c>
+      <c r="C7">
         <v>-118275000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-106830000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-84191000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-75475000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>23052000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-43845000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-41304000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>28409000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-36007000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-22542000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>18395000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>2266000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-590000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-22617000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-6702000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>1634000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>1703000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-17839000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-7952000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-1046000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-6274000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:22">
+    <row r="8" spans="1:23">
       <c r="A8" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
-      <c r="D8">
+      <c r="D8"/>
+      <c r="E8">
         <v>-27423000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>3084000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>17177000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>-42869000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>25821000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>11211000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>-18627000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>-22260000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>-1762000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>-11963000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>36185000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-12332000.0</v>
       </c>
-      <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
+      <c r="W8"/>
     </row>
-    <row r="9" spans="1:22">
+    <row r="9" spans="1:23">
       <c r="A9" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B9">
+        <v>-289041000.0</v>
+      </c>
+      <c r="C9">
         <v>-122865000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>19208000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-27423000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>3084000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>17177000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-42869000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>25821000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>11211000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-18627000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-22260000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-1762000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-11963000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>36185000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-12332000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-5626000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>3452000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-12834000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-22026000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>13828000.0</v>
       </c>
-      <c r="U9"/>
       <c r="V9"/>
+      <c r="W9"/>
     </row>
-    <row r="10" spans="1:22">
+    <row r="10" spans="1:23">
       <c r="A10" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B10">
+        <v>-111610000.0</v>
+      </c>
+      <c r="C10">
         <v>2966000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>13937000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-61846000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-27160000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-5179000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>8855000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-16631000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>2268000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-22590000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1928000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>11285000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>11862000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-19022000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-5402000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-17209000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-9326000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>4321000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-1908000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-2562000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>52000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-6824000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:22">
+    <row r="11" spans="1:23">
       <c r="A11" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>9903000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-4809000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>2565000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>11307000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-11097000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>13608000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>1897000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-1184000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>9054000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-3283000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-21389000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>1863000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>10929000.0</v>
       </c>
-      <c r="Q11"/>
-      <c r="R11">
+      <c r="R11"/>
+      <c r="S11">
         <v>9910000.0</v>
       </c>
-      <c r="S11"/>
-      <c r="T11">
+      <c r="T11"/>
+      <c r="U11">
         <v>7503000.0</v>
       </c>
-      <c r="U11"/>
-      <c r="V11">
+      <c r="V11"/>
+      <c r="W11">
         <v>3828000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:22">
+    <row r="12" spans="1:23">
       <c r="A12" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>162552000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>15576000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>20742000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>14568000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>12508000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>8525000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>3615000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>4178000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>5298000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>5497000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>7801000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>708000.0</v>
       </c>
-      <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
+      <c r="W12"/>
     </row>
-    <row r="13" spans="1:22">
+    <row r="13" spans="1:23">
       <c r="A13" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>-6456000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>1030000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>108000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>9011000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>-6444000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>9363000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>-1650000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>3660000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>3378000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>-888000.0</v>
       </c>
-      <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
+      <c r="W13"/>
     </row>
-    <row r="14" spans="1:22">
+    <row r="14" spans="1:23">
       <c r="A14" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B14">
+        <v>265037000.0</v>
+      </c>
+      <c r="C14">
         <v>40998000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>35052000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>99999000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>60825000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>19262000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>9888000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>7669000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>5982000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>7054000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>6074000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>8366000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>9155000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>10937000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>8973000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>10599000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>8982000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>5355000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>3849000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>2897000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>1999000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>1053000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:22">
+    <row r="15" spans="1:23">
       <c r="A15" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
-      <c r="D15">
+      <c r="D15"/>
+      <c r="E15">
         <v>1065000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>1531000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>194130000.0</v>
       </c>
-      <c r="G15"/>
-      <c r="H15">
+      <c r="H15"/>
+      <c r="I15">
         <v>1023000.0</v>
       </c>
-      <c r="I15">
-[...1 lines deleted...]
-      </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15">
         <v>0.0</v>
       </c>
       <c r="N15">
         <v>0.0</v>
       </c>
       <c r="O15">
         <v>0.0</v>
       </c>
-      <c r="P15"/>
+      <c r="P15">
+        <v>0.0</v>
+      </c>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
+      <c r="W15"/>
     </row>
-    <row r="16" spans="1:22">
+    <row r="16" spans="1:23">
       <c r="A16" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B16">
+        <v>377325000.0</v>
+      </c>
+      <c r="C16">
         <v>40862000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>73301000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>132859000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>77231000.0</v>
       </c>
-      <c r="F16">
-[...1 lines deleted...]
-      </c>
       <c r="G16">
+        <v>148741000.0</v>
+      </c>
+      <c r="H16">
         <v>255142000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>172708000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>143517000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>79904000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>124287000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>143410000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>126969000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>75332000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>64220000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>62041000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>28665000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>116501000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>105064000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>20920000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>15388000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>10060000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:22">
+    <row r="17" spans="1:23">
       <c r="A17" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
-      <c r="E17">
+      <c r="E17"/>
+      <c r="F17">
         <v>-1319000.0</v>
       </c>
-      <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
+      <c r="W17"/>
     </row>
-    <row r="18" spans="1:22">
+    <row r="18" spans="1:23">
       <c r="A18" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B18">
+        <v>-78404000.0</v>
+      </c>
+      <c r="C18">
         <v>-24134000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-9191000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-3468000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-31907000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>75269000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>13877000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>10364000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>59646000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-20361000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-6278000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>33984000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>20970000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>11323000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>3762000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>23313000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>25192000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>26468000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>7596000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>11984000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>9398000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>5291000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:22">
+    <row r="19" spans="1:23">
       <c r="A19" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B19">
+        <v>-270403000.0</v>
+      </c>
+      <c r="C19">
         <v>-28490000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-51714000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-7003000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>41814000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>18106000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>88947000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-11552000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>3166000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-27069000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-9829000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-18391000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>360000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-423000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>225000.0</v>
       </c>
-      <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
+      <c r="W19"/>
     </row>
-    <row r="20" spans="1:22">
+    <row r="20" spans="1:23">
       <c r="A20" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B20">
-        <v>0.0</v>
+        <v>968515000.0</v>
       </c>
       <c r="C20">
+        <v>0.0</v>
+      </c>
+      <c r="D20">
         <v>88437000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>104649000.0</v>
       </c>
-      <c r="E20">
-[...1 lines deleted...]
-      </c>
       <c r="F20">
         <v>0.0</v>
       </c>
-      <c r="G20"/>
+      <c r="G20">
+        <v>0.0</v>
+      </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
+      <c r="W20"/>
     </row>
-    <row r="21" spans="1:22">
+    <row r="21" spans="1:23">
       <c r="A21" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B21">
+        <v>689085000.0</v>
+      </c>
+      <c r="C21">
         <v>2000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-107000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-55000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>192500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000000.0</v>
       </c>
       <c r="G21">
         <v>200000000.0</v>
       </c>
       <c r="H21">
+        <v>200000000.0</v>
+      </c>
+      <c r="I21">
         <v>-161000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-288000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-390000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-472000.0</v>
       </c>
       <c r="L21">
         <v>-472000.0</v>
       </c>
       <c r="M21">
         <v>-472000.0</v>
       </c>
-      <c r="N21"/>
+      <c r="N21">
+        <v>-472000.0</v>
+      </c>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
+      <c r="W21"/>
     </row>
-    <row r="22" spans="1:22">
+    <row r="22" spans="1:23">
       <c r="A22" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B22">
+        <v>-265122000.0</v>
+      </c>
+      <c r="C22">
         <v>43619000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>59666000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-176167000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-4185000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>23345000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>41335000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>41893000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>22360000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>12457000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>8966000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>2895000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>13718000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>10426000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>30451000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>25909000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>20716000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>24245000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>21386000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>20718000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>11409000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>14682000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:22">
+    <row r="23" spans="1:23">
       <c r="A23" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B23">
+        <v>-6589000.0</v>
+      </c>
+      <c r="C23">
         <v>-5711000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-4289000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1185000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-9383000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-3848000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-1930000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-1094000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-397000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-5000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1132000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>126000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>485000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-77000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>189000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>204000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>108000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>98000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-820000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1143000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-235000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>188000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:22">
+    <row r="24" spans="1:23">
       <c r="A24" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B24">
+        <v>-96796000.0</v>
+      </c>
+      <c r="C24">
         <v>-28490000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-4574000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-250000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>4569000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>18106000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>81000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-431000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-1219000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>7000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>80000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-18541000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>17581000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-850000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>13000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>109000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-10792000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>20000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-7928000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>15000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-1532000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>8000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:22">
+    <row r="25" spans="1:23">
       <c r="A25" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B25">
+        <v>265408000.0</v>
+      </c>
+      <c r="C25">
         <v>31036000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>33625000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>179655000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>11109000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>15635000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>8073000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-775000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>3667000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>2340000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>6242000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>9319000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>907000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-5693000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>91000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1683000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>3251000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>11896000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>10742000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-1522000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>2353000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>49000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:22">
+    <row r="26" spans="1:23">
       <c r="A26" t="s">
-        <v>205</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>206</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
         <v>1841000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-1596000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-1065000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-1245000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-1992000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-1062000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-1094000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-397000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-5000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-3756000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-36000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>6709000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>289000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>565000.0</v>
       </c>
-      <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
-      <c r="U26">
+      <c r="U26"/>
+      <c r="V26">
         <v>-312000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-433000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:22">
+    <row r="27" spans="1:23">
       <c r="A27" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B27">
+        <v>38334000.0</v>
+      </c>
+      <c r="C27">
         <v>21461000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>17069000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>10765000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>5390000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>6932000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>6227000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>6985000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>4956000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>3709000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>4562000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>3768000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>3622000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>3470000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>3196000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>2306000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>1654000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>926000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>490000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>58000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>2477000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>-4000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:22">
+    <row r="28" spans="1:23">
       <c r="A28" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B28">
+        <v>1647178000.0</v>
+      </c>
+      <c r="C28">
         <v>-2856000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-22852000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>50834000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-16607000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>194160000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-1830000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-1184000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>2020000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>3470000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-3096000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>848000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>7194000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>212000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>754000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>823000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>944000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1147000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1598000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>81858000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-2538000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1451000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:22">
+    <row r="29" spans="1:23">
       <c r="A29" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B29">
+        <v>-78404000.0</v>
+      </c>
+      <c r="C29">
         <v>-1318000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>15292000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>11400000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-9618000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>86532000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>25097000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>19260000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>69209000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-10499000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>551000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>39413000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>28863000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>24007000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>18754000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>33486000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>35984000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>39770000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>15524000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>15022000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>13588000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>8832000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:22">
+    <row r="30" spans="1:23">
       <c r="A30" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B30">
+        <v>-1232671000.0</v>
+      </c>
+      <c r="C30">
         <v>-28490000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-51714000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-7003000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-52288000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-378771000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>59167000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>11115000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-7616000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-37354000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-16578000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-23820000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>15580000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-13107000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-17329000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-933000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-124764000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-29480000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>67022000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-91348000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-5722000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-3533000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CJ30"/>
+  <dimension ref="A1:CK30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:88">
+    <row r="1" spans="1:89">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>85</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>86</v>
       </c>
       <c r="D1" t="s">
         <v>87</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>88</v>
       </c>
       <c r="F1" t="s">
-        <v>88</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>89</v>
       </c>
       <c r="H1" t="s">
         <v>90</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>91</v>
       </c>
       <c r="J1" t="s">
-        <v>91</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>92</v>
       </c>
       <c r="L1" t="s">
         <v>93</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>94</v>
       </c>
       <c r="N1" t="s">
-        <v>94</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>95</v>
       </c>
       <c r="P1" t="s">
         <v>96</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>97</v>
       </c>
       <c r="R1" t="s">
-        <v>97</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>98</v>
       </c>
       <c r="T1" t="s">
         <v>99</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>100</v>
       </c>
       <c r="V1" t="s">
-        <v>100</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>101</v>
       </c>
       <c r="X1" t="s">
         <v>102</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>103</v>
       </c>
       <c r="Z1" t="s">
-        <v>103</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>104</v>
       </c>
       <c r="AB1" t="s">
         <v>105</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>106</v>
       </c>
       <c r="AD1" t="s">
-        <v>106</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
         <v>107</v>
       </c>
       <c r="AF1" t="s">
         <v>108</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>109</v>
       </c>
       <c r="AH1" t="s">
-        <v>109</v>
+        <v>9</v>
       </c>
       <c r="AI1" t="s">
         <v>110</v>
       </c>
       <c r="AJ1" t="s">
         <v>111</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>112</v>
       </c>
       <c r="AL1" t="s">
-        <v>112</v>
+        <v>10</v>
       </c>
       <c r="AM1" t="s">
         <v>113</v>
       </c>
       <c r="AN1" t="s">
         <v>114</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>115</v>
       </c>
       <c r="AP1" t="s">
-        <v>115</v>
+        <v>11</v>
       </c>
       <c r="AQ1" t="s">
         <v>116</v>
       </c>
       <c r="AR1" t="s">
         <v>117</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>118</v>
       </c>
       <c r="AT1" t="s">
-        <v>118</v>
+        <v>12</v>
       </c>
       <c r="AU1" t="s">
         <v>119</v>
       </c>
       <c r="AV1" t="s">
         <v>120</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="AX1" t="s">
-        <v>121</v>
+        <v>13</v>
       </c>
       <c r="AY1" t="s">
         <v>122</v>
       </c>
       <c r="AZ1" t="s">
         <v>123</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>124</v>
       </c>
       <c r="BB1" t="s">
-        <v>124</v>
+        <v>14</v>
       </c>
       <c r="BC1" t="s">
         <v>125</v>
       </c>
       <c r="BD1" t="s">
         <v>126</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>127</v>
       </c>
       <c r="BF1" t="s">
-        <v>127</v>
+        <v>15</v>
       </c>
       <c r="BG1" t="s">
         <v>128</v>
       </c>
       <c r="BH1" t="s">
         <v>129</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>130</v>
       </c>
       <c r="BJ1" t="s">
-        <v>130</v>
+        <v>16</v>
       </c>
       <c r="BK1" t="s">
         <v>131</v>
       </c>
       <c r="BL1" t="s">
         <v>132</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>133</v>
       </c>
       <c r="BN1" t="s">
-        <v>133</v>
+        <v>17</v>
       </c>
       <c r="BO1" t="s">
         <v>134</v>
       </c>
       <c r="BP1" t="s">
         <v>135</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>136</v>
       </c>
       <c r="BR1" t="s">
-        <v>136</v>
+        <v>18</v>
       </c>
       <c r="BS1" t="s">
         <v>137</v>
       </c>
       <c r="BT1" t="s">
         <v>138</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>139</v>
       </c>
       <c r="BV1" t="s">
-        <v>139</v>
+        <v>19</v>
       </c>
       <c r="BW1" t="s">
         <v>140</v>
       </c>
       <c r="BX1" t="s">
         <v>141</v>
       </c>
       <c r="BY1" t="s">
-        <v>19</v>
+        <v>142</v>
       </c>
       <c r="BZ1" t="s">
-        <v>142</v>
+        <v>20</v>
       </c>
       <c r="CA1" t="s">
         <v>143</v>
       </c>
       <c r="CB1" t="s">
         <v>144</v>
       </c>
       <c r="CC1" t="s">
-        <v>20</v>
+        <v>145</v>
       </c>
       <c r="CD1" t="s">
-        <v>145</v>
+        <v>21</v>
       </c>
       <c r="CE1" t="s">
         <v>146</v>
       </c>
       <c r="CF1" t="s">
         <v>147</v>
       </c>
       <c r="CG1" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="CH1" t="s">
-        <v>148</v>
+        <v>22</v>
       </c>
       <c r="CI1" t="s">
         <v>149</v>
       </c>
       <c r="CJ1" t="s">
         <v>150</v>
       </c>
+      <c r="CK1" t="s">
+        <v>151</v>
+      </c>
     </row>
-    <row r="2" spans="1:88">
+    <row r="2" spans="1:89">
       <c r="A2" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B2">
+        <v>289878000.0</v>
+      </c>
+      <c r="C2">
         <v>359434000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>685803000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>40862000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>47000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>68960000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>81162000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>73301000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>107694000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>100908000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>105871000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>132859000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>85214000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>101417000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>93183000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>77231000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>84351000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>106593000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>95747000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>157063000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>324543000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>280099000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>246839000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>255142000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>136496000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>135742000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>142094000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>172708000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>149369000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>151255000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>170788000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>143517000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>112304000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>117109000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>117473000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>79904000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>73278000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>88876000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>122313000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>124287000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>122706000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>128032000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>146450000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>143410000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>125977000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>126339000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>148052000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>126969000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>92749000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>66126000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>64339000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>75332000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>63975000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>70770000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>53210000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>64220000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>65865000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>98589000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>81247000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>62041000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>39099000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>76664000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>45442000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>28665000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>52843000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>98176000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>113284000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>116501000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>101938000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>116646000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>104831000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>105064000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>79565000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>14283000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>29622000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>20920000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>108207000.0</v>
       </c>
-      <c r="BZ2"/>
-      <c r="CA2">
+      <c r="CA2"/>
+      <c r="CB2">
         <v>13478000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>15388000.0</v>
       </c>
-      <c r="CC2"/>
       <c r="CD2"/>
       <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2"/>
       <c r="CI2"/>
       <c r="CJ2"/>
+      <c r="CK2"/>
     </row>
-    <row r="3" spans="1:88">
+    <row r="3" spans="1:89">
       <c r="A3" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B3">
+        <v>22728000</v>
+      </c>
+      <c r="C3">
         <v>12597000</v>
-      </c>
-[...1 lines deleted...]
-        <v>22728000</v>
       </c>
       <c r="D3">
         <v>22728000</v>
       </c>
       <c r="E3">
+        <v>32068000</v>
+      </c>
+      <c r="F3">
         <v>8523999</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>3845000</v>
-      </c>
-[...1 lines deleted...]
-        <v>5430000</v>
       </c>
       <c r="H3">
         <v>5430000</v>
       </c>
       <c r="I3">
+        <v>5430000</v>
+      </c>
+      <c r="J3">
         <v>9082000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>3797000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>7972000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>3632000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>4752000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>2529000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>2194000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>5393000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>5225000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>3917000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>7719000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>5428000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>2791000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>2420000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1985000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>4067000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>2716000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>1654000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>4948000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>1902000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>2090000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>2671000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>2712000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>1423000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>1113000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>2413000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>3064000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>2973000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>2276000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>3072000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>1880000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>2634000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>2570000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>1455000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>1898000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>906000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>2953000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>1406000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>1041000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>29000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>392000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>704000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>2340000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>4457000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>5306000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>2819000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>2011000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>2548000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>5136000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>4372000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>2878000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>2606000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>3966000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>2654000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>1672000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>1881000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>3240000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>1844000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>3447000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>2261000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>4397000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>3230000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>3334000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>2341000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>1289000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>1607000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>2862000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>2170000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>1343000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>1695000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>1289000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>681000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>4190000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="CE3">
         <v>0</v>
       </c>
       <c r="CF3">
         <v>0</v>
       </c>
       <c r="CG3">
+        <v>0</v>
+      </c>
+      <c r="CH3">
         <v>3541000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="CI3">
         <v>0</v>
       </c>
       <c r="CJ3">
         <v>0</v>
       </c>
+      <c r="CK3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:88">
+    <row r="4" spans="1:89">
       <c r="A4" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>-27009000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>47943000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-17155000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>8100000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>16343000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-7120000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-22242000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>10846000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-61316000.0</v>
       </c>
-      <c r="U4"/>
       <c r="V4"/>
-      <c r="W4">
+      <c r="W4"/>
+      <c r="X4">
         <v>11594000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-8303000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>118646000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>754000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-6352000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>-30614000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>31456000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-1886000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-19533000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>27271000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>31213000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>-4805000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>-364000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>37569000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>6626000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-15598000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>-33437000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>-1974000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>1581000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>-5326000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>-18418000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>3040000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>17433000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>-362000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>-21713000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>21083000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>34220000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>26623000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>1787000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>-10993000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>11357000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>-6795000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>17560000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>-11010000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>-1645000.0</v>
       </c>
-      <c r="BF4">
+      <c r="BG4">
         <v>-32724000.0</v>
       </c>
-      <c r="BG4">
+      <c r="BH4">
         <v>17342000.0</v>
       </c>
-      <c r="BH4">
+      <c r="BI4">
         <v>19206000.0</v>
       </c>
-      <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
+      <c r="CK4"/>
     </row>
-    <row r="5" spans="1:88">
+    <row r="5" spans="1:89">
       <c r="A5" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>-3820000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>14957000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-17549000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-10828000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>16832000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>10753000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>8673000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-26886000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-26770000.0</v>
       </c>
-      <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
-      <c r="X5">
+      <c r="X5"/>
+      <c r="Y5">
         <v>3560000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>3575000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-12549000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-12391000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>5066000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-8372000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-6938000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>13518000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-43131000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>11983000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-11755000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>319000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>775000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>20908000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>702000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-6794000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-11503000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>919000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>6793000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>8710000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-8482000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-254000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>4004000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-4283000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>3173000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>1647000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>7927000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>12724000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-4703000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-6256000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>1736000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>12859000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>1156000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>14605000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>3367000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-1422000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>8394000.0</v>
       </c>
-      <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
+      <c r="CK5"/>
     </row>
-    <row r="6" spans="1:88">
+    <row r="6" spans="1:89">
       <c r="A6" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B6">
+        <v>87447000.0</v>
+      </c>
+      <c r="C6">
         <v>-69556000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-326369000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>644941000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-6138000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-21960000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-12202000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>7861000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-34393000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>6786000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-4963000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-26988000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>47645000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-16203000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>8234000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>15952000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-7120000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-22242000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>10846000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-61316000.0</v>
       </c>
-      <c r="U6">
-[...1 lines deleted...]
-      </c>
       <c r="V6">
+        <v>-175802000.0</v>
+      </c>
+      <c r="W6">
         <v>44444000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>33260000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-8303000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>118646000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>754000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-6352000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-30614000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>23339000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-1886000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-19533000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>27271000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>31213000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-4805000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-364000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>37569000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>6626000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-15598000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-33437000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-1974000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>1581000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-5326000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-18418000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>3040000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>17433000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-362000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-21713000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>21083000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>34220000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>26623000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>1787000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-10993000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>11357000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-6795000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>17560000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-11010000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-1645000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-32724000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>17342000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>19206000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>22942000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-37565000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>31222000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>16777000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-24178000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-45333000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-15108000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-3217000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>14563000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-14708000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>11815000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-233000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>25499000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>65282000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-15339000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>8702000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-87287000.0</v>
       </c>
-      <c r="BZ6"/>
       <c r="CA6"/>
-      <c r="CB6">
+      <c r="CB6"/>
+      <c r="CC6">
         <v>-1910000.0</v>
       </c>
-      <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
+      <c r="CK6"/>
     </row>
-    <row r="7" spans="1:88">
+    <row r="7" spans="1:89">
       <c r="A7" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B7">
+        <v>-13745000.0</v>
+      </c>
+      <c r="C7">
         <v>-71324000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>170405000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-170405000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-37396000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-40257000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>12621000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-12621000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-20065000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>19597000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-50509000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-55853000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-41746000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-47748000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-3656000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>5392000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-3243000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-42332000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-9947000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-19953000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-17030000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>14740000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>14870000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>10472000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-19643000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>2786000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-9168000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-17820000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-1373000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-8883000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-12597000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-18451000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>15506000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-640000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-8954000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>22497000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-29962000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-8922000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-3732000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>6609000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>314000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>7254000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-19586000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-10524000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>9222000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-1789000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-4812000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>15774000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>15213000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>3453000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-3821000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-12579000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>17949000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-6431000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>8418000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-20526000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-5697000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-13866000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-994000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-2060000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>8950000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-8227000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-2148000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-5277000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>27805000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>-14033000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>-17743000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>5605000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>14642000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>870000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>1696000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>-15505000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>3970000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>-2690000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>-4830000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>-14289000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>-5155000.0</v>
       </c>
-      <c r="BZ7"/>
       <c r="CA7"/>
-      <c r="CB7">
+      <c r="CB7"/>
+      <c r="CC7">
         <v>-3668000.0</v>
       </c>
-      <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
+      <c r="CK7"/>
     </row>
-    <row r="8" spans="1:88">
+    <row r="8" spans="1:89">
       <c r="A8" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>8207000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>-34270000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>-21165000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>19959000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>8053000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-18817000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-15233000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>19220000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>17914000.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
-      <c r="X8">
+      <c r="X8"/>
+      <c r="Y8">
         <v>30439000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>-46114000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>12645000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>2157000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>-11557000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>3004000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>556000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>-20928000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>43189000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>-36441000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>9212000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>-5137000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>43577000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>-51180000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>2991000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>6543000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>23019000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>-17208000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>3856000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>-14457000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>5549000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>4232000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>-6742000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AV8">
         <v>-7919000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AW8">
         <v>8667000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>11153000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AY8">
         <v>-6339000.0</v>
       </c>
-      <c r="AY8">
+      <c r="AZ8">
         <v>-16821000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BA8">
         <v>44000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BB8">
         <v>11706000.0</v>
       </c>
-      <c r="BB8">
+      <c r="BC8">
         <v>16958000.0</v>
       </c>
-      <c r="BC8">
+      <c r="BD8">
         <v>1224000.0</v>
       </c>
-      <c r="BD8">
+      <c r="BE8">
         <v>6297000.0</v>
       </c>
-      <c r="BE8">
+      <c r="BF8">
         <v>-32141000.0</v>
       </c>
-      <c r="BF8">
+      <c r="BG8">
         <v>1250000.0</v>
       </c>
-      <c r="BG8">
+      <c r="BH8">
         <v>-3453000.0</v>
       </c>
-      <c r="BH8">
+      <c r="BI8">
         <v>22012000.0</v>
       </c>
-      <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
+      <c r="CK8"/>
     </row>
-    <row r="9" spans="1:88">
+    <row r="9" spans="1:89">
       <c r="A9" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B9">
+        <v>-88415000.0</v>
+      </c>
+      <c r="C9">
         <v>-2730000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>55074000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-106593000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-66860000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-38185000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-17883000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>14383000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-59998000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>11713000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>7346000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>8207000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-34270000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-38808000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>7920000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>23249000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-18817000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-15233000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>19220000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>17914000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-30007000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>4069000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>12676000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>30439000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-46114000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>12645000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>2157000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-11557000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>3004000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>556000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-20928000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>43189000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-36441000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>9212000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-5137000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>43577000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-51180000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>2991000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>6543000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>23019000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-17208000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>3856000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-14457000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>5549000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>4232000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-6742000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-7919000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>8667000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>11153000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-6339000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-16821000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>44000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>11706000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>16958000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>1224000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>6297000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>-32141000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>1250000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>-3453000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>22012000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>240000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>-10964000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>-16091000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>21189000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>1859000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>-8658000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>-14755000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>25006000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>-12369000.0</v>
       </c>
-      <c r="BR9"/>
-      <c r="BS9">
+      <c r="BS9"/>
+      <c r="BT9">
         <v>-389000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>457000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>-22026000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>663000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>-2199000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>-16199000.0</v>
       </c>
-      <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
+      <c r="CK9"/>
     </row>
-    <row r="10" spans="1:88">
+    <row r="10" spans="1:89">
       <c r="A10" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B10">
+        <v>-18889000.0</v>
+      </c>
+      <c r="C10">
         <v>-43361000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>15383000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-12704000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>4133000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-8652000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-1835000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>3867000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>8856000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>17428000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-9325000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-40004000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-22522000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-16416000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-14768000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-11707000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-5570000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-11515000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-4017000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-6058000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>2390000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-1325000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-6249000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>5000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>19621000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-12387000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>3567000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-1946000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-3677000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-4283000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-3852000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-4819000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>19519000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-1288000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-4022000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-11941000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>8730000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-13638000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-11063000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-6619000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>8948000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>1902000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-4415000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-4507000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>9385000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>3005000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-5363000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>4258000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>4742000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>5188000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>8034000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-6102000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>1036000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-18850000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-242000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-966000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>4908000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-7012000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-3136000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-162000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-9257000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>49000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-844000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-7157000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>8785000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-4607000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>-5894000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>-7610000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>8777000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>-1378000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>1686000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>-4764000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>1047000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>-4266000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>3711000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>-2400000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>-4021000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>1459000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>2446000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>416000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>52000.0</v>
       </c>
-      <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
+      <c r="CK10"/>
     </row>
-    <row r="11" spans="1:88">
+    <row r="11" spans="1:89">
       <c r="A11" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>-3325000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-18052000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>2271000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>9473000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>3500000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-6196000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>7987000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-7133000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>4410000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-15994000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>5911000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>1682000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>2310000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-22342000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>4661000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>16275000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>5000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-9634000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>2146000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>1782000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-1335000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-13690000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>20445000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>3191000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-114000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-9914000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>9577000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-1160000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>3410000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-9930000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>13019000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>867000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-5005000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>-10065000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>2939000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>269000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>10172000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>-4326000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>2923000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>3063000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>-3660000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>-5609000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>4565000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>-2399000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>4756000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>-28311000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>25300000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>-5439000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>13930000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>-31928000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>10929000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>2962000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>1559000.0</v>
       </c>
-      <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
-      <c r="BQ11">
+      <c r="BQ11"/>
+      <c r="BR11">
         <v>9910000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>1648000.0</v>
       </c>
-      <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
-      <c r="BY11">
+      <c r="BY11"/>
+      <c r="BZ11">
         <v>7503000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>306000.0</v>
       </c>
-      <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
-      <c r="CG11">
+      <c r="CG11"/>
+      <c r="CH11">
         <v>3828000.0</v>
       </c>
-      <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
+      <c r="CK11"/>
     </row>
-    <row r="12" spans="1:88">
+    <row r="12" spans="1:89">
       <c r="A12" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>15495000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>7547000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>150535000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>6228000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>5244000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>2953000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-6108000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>4895000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>2888000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>7238000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>2897000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>2461000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>9522000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>2400000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>8145000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>1877000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>2013000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>2533000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>7353000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>3123000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>115000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>1917000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>1676000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>3208000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>2726000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>915000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>1012000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>605000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>522000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>1476000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>-1744000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>1070000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>1202000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>3650000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>3038000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>981000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>875000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>404000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>2570000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>1011000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>907000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>1009000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>5294000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>429000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>956000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>1122000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>-1327000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>640000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>551000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>844000.0</v>
       </c>
-      <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
+      <c r="CK12"/>
     </row>
-    <row r="13" spans="1:88">
+    <row r="13" spans="1:89">
       <c r="A13" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>-5898000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>-19673000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>-3185000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>6510000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-308000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-9473000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-2012000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-13932000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>12716000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-17604000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>11048000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>825000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>2915000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-14680000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>848000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>13797000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-494000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-5140000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-2055000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>2626000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-3085000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3930000.0</v>
       </c>
       <c r="AG13">
         <v>-3930000.0</v>
       </c>
       <c r="AH13">
+        <v>-3930000.0</v>
+      </c>
+      <c r="AI13">
         <v>5140000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-1522000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-3299000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-1717000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>835000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>-245000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>-4267000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>3660000.0</v>
       </c>
-      <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
-      <c r="AS13">
+      <c r="AS13"/>
+      <c r="AT13">
         <v>3378000.0</v>
       </c>
-      <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
-      <c r="AW13">
+      <c r="AW13"/>
+      <c r="AX13">
         <v>-888000.0</v>
       </c>
-      <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
+      <c r="CK13"/>
     </row>
-    <row r="14" spans="1:88">
+    <row r="14" spans="1:89">
       <c r="A14" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B14">
+        <v>62077000.0</v>
+      </c>
+      <c r="C14">
         <v>54633000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>58073000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>90254000.0</v>
       </c>
-      <c r="E14">
-[...1 lines deleted...]
-      </c>
       <c r="F14">
+        <v>13854000.0</v>
+      </c>
+      <c r="G14">
         <v>9290000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>9002000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>8852000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>11151000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>9582000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>8436000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>6951000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>51890000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>15834000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>18275000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>14000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>13388000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>17418000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>16365000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>13654000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>10612000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>2957000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>2914000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>2779000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>2781000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>2621000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>2407000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>2079000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>2139000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>1946000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>1838000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>1746000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>377000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>1913000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>1830000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>1862000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>1866000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>1787000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>1748000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>1653000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>1527000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>1782000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>1363000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>1402000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>1998000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>2065000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>2111000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>2192000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>2356000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>2295000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>2319000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>2185000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>2597000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>2403000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>3005000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>2932000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>2555000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>2277000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>2171000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>1970000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>2494000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>2612000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>2810000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>2683000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>2517000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>2309000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>2206000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>1950000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>1733000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>1439000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>1113000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>1070000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>1237000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>1017000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>790000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>805000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>779000.0</v>
       </c>
-      <c r="BZ14"/>
       <c r="CA14"/>
-      <c r="CB14">
+      <c r="CB14"/>
+      <c r="CC14">
         <v>667000.0</v>
       </c>
-      <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
+      <c r="CK14"/>
     </row>
-    <row r="15" spans="1:88">
+    <row r="15" spans="1:89">
       <c r="A15" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15">
         <v>212000.0</v>
       </c>
-      <c r="N15"/>
-      <c r="O15">
+      <c r="O15"/>
+      <c r="P15">
         <v>29000.0</v>
       </c>
-      <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-      <c r="AE15">
-[...1 lines deleted...]
-      </c>
+      <c r="AE15"/>
       <c r="AF15">
         <v>0.0</v>
       </c>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
@@ -31656,361 +32226,367 @@
       </c>
       <c r="BA15">
         <v>0.0</v>
       </c>
       <c r="BB15">
         <v>0.0</v>
       </c>
       <c r="BC15">
         <v>0.0</v>
       </c>
       <c r="BD15">
         <v>0.0</v>
       </c>
       <c r="BE15">
         <v>0.0</v>
       </c>
       <c r="BF15">
         <v>0.0</v>
       </c>
       <c r="BG15">
         <v>0.0</v>
       </c>
       <c r="BH15">
         <v>0.0</v>
       </c>
-      <c r="BI15"/>
+      <c r="BI15">
+        <v>0.0</v>
+      </c>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
+      <c r="CK15"/>
     </row>
-    <row r="16" spans="1:88">
+    <row r="16" spans="1:89">
       <c r="A16" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B16">
+        <v>377325000.0</v>
+      </c>
+      <c r="C16">
         <v>289878000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>359434000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>685803000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>40862000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>47000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>68960000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>81162000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>73301000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>107694000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>100908000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>105871000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>132859000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>85214000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>101417000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>93183000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>77231000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>84351000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>106593000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>95747000.0</v>
       </c>
-      <c r="U16">
-[...1 lines deleted...]
-      </c>
       <c r="V16">
+        <v>148741000.0</v>
+      </c>
+      <c r="W16">
         <v>324543000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>280099000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>246839000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>255142000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>136496000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>135742000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>142094000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>172708000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>149369000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>151255000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>170788000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>143517000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>112304000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>117109000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>117473000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>79904000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>73278000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>88876000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>122313000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>124287000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>122706000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>128032000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>146450000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>143410000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>125977000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>126339000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>148052000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>126969000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>92749000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>66126000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>64339000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>75332000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>63975000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>70770000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>53210000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>64220000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>65865000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>98589000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>81247000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>62041000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>39099000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>76664000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>45442000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>28665000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>52843000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>98176000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>113284000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>116501000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>101938000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>116646000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>104831000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>105064000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>79565000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>14283000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>29622000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>20920000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>108207000.0</v>
       </c>
-      <c r="CA16"/>
-      <c r="CB16">
+      <c r="CB16"/>
+      <c r="CC16">
         <v>13478000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>15388000.0</v>
       </c>
-      <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
+      <c r="CK16"/>
     </row>
-    <row r="17" spans="1:88">
+    <row r="17" spans="1:89">
       <c r="A17" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
-      <c r="Q17">
+      <c r="Q17"/>
+      <c r="R17">
         <v>-706000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-338000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-164000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-111000.0</v>
       </c>
-      <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
@@ -32034,537 +32610,550 @@
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
+      <c r="CK17"/>
     </row>
-    <row r="18" spans="1:88">
+    <row r="18" spans="1:89">
       <c r="A18" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B18">
+        <v>72785000.0</v>
+      </c>
+      <c r="C18">
         <v>-17704000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-22356000.0</v>
       </c>
-      <c r="D18">
-[...1 lines deleted...]
-      </c>
       <c r="E18">
+        <v>-155794000.0</v>
+      </c>
+      <c r="F18">
         <v>-8788000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-29608000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>1788000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>22921000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-20755000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>48729000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-16500000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-20694000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-2153000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-25660000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>13851000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>10494000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>8333000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-23749000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>4241000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-20732000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>4779000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>17949000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>29767000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>22774000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>7315000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>5493000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-142000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>1211000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>17523000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>1507000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-5670000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-2996000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>39980000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>1584000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-227000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>18309000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>1649000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-11217000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-6916000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-3877000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>3680000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>15755000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-13503000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-12210000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>22917000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>2176000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-5448000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>14339000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>24999000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>12441000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>1163000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-17633000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>13636000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-2542000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>20547000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-20318000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>8764000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>-9289000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>5437000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-1150000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>26499000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>4382000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>-433000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>-7135000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>44334000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>-5044000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>-16328000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>2230000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>14393000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>6385000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>11030000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>-5340000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>7408000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>3552000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>5099000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>-8463000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>1066000.0</v>
       </c>
-      <c r="BZ18"/>
       <c r="CA18"/>
-      <c r="CB18">
+      <c r="CB18"/>
+      <c r="CC18">
         <v>-2104000.0</v>
       </c>
-      <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
+      <c r="CK18"/>
     </row>
-    <row r="19" spans="1:88">
+    <row r="19" spans="1:89">
       <c r="A19" t="s">
-        <v>199</v>
-[...3 lines deleted...]
-      <c r="D19">
+        <v>200</v>
+      </c>
+      <c r="B19">
+        <v>43280000.0</v>
+      </c>
+      <c r="C19">
+        <v>-49468000.0</v>
+      </c>
+      <c r="D19"/>
+      <c r="E19">
         <v>-876648000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-11889000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-4971000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-5017000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-6613000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-10282000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-3797000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-34003000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-3632000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-2890000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-2529000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-369000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>3787000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-10053000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>1694000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>9053000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>30466000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>15834000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>25744000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>1530000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-29407000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>112245000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-4473000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-6135000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-12690000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>5863000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-3292000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-13636000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-487000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-7497000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-6782000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-479000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>17924000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>2301000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-4679000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-26424000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>1733000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>-2183000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-21222000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>-1093000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>14669000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>-5310000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>-2533000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>-16300000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>5752000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>-20203000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>13454000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>492000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>6617000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>-2326000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>1653000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>75000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>175000.0</v>
       </c>
-      <c r="BE19"/>
       <c r="BF19"/>
-      <c r="BG19">
+      <c r="BG19"/>
+      <c r="BH19">
         <v>100000.0</v>
       </c>
-      <c r="BH19">
+      <c r="BI19">
         <v>125000.0</v>
       </c>
-      <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
+      <c r="CK19"/>
     </row>
-    <row r="20" spans="1:88">
+    <row r="20" spans="1:89">
       <c r="A20" t="s">
-        <v>200</v>
-[...1 lines deleted...]
-      <c r="B20"/>
+        <v>201</v>
+      </c>
+      <c r="B20">
+        <v>0.0</v>
+      </c>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
+        <v>0.0</v>
+      </c>
+      <c r="E20">
         <v>968515000.0</v>
       </c>
-      <c r="E20">
-[...1 lines deleted...]
-      </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
-      <c r="K20"/>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
       <c r="L20"/>
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20">
         <v>84545000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>8326000.0</v>
       </c>
-      <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
@@ -32594,2424 +33183,2457 @@
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
+      <c r="CK20"/>
     </row>
-    <row r="21" spans="1:88">
+    <row r="21" spans="1:89">
       <c r="A21" t="s">
-        <v>201</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>202</v>
+      </c>
+      <c r="B21">
+        <v>0.0</v>
+      </c>
       <c r="C21">
         <v>0.0</v>
       </c>
       <c r="D21">
+        <v>0.0</v>
+      </c>
+      <c r="E21">
         <v>689085000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>5000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>10000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-2500000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-10500000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>-50000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-5009000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-32500000.0</v>
       </c>
       <c r="N21">
         <v>-32500000.0</v>
       </c>
       <c r="O21">
+        <v>-32500000.0</v>
+      </c>
+      <c r="P21">
         <v>-20000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-2500000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-2793000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2500000.0</v>
       </c>
       <c r="S21">
         <v>-2500000.0</v>
       </c>
       <c r="T21">
         <v>-2500000.0</v>
       </c>
       <c r="U21">
-        <v>200000000.0</v>
+        <v>-2500000.0</v>
       </c>
       <c r="V21">
         <v>200000000.0</v>
       </c>
       <c r="W21">
         <v>200000000.0</v>
       </c>
       <c r="X21">
         <v>200000000.0</v>
       </c>
-      <c r="Y21"/>
+      <c r="Y21">
+        <v>200000000.0</v>
+      </c>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
-      <c r="AC21">
+      <c r="AC21"/>
+      <c r="AD21">
         <v>-7000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-43000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-54000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-57000.0</v>
       </c>
       <c r="AG21">
         <v>-57000.0</v>
       </c>
       <c r="AH21">
+        <v>-57000.0</v>
+      </c>
+      <c r="AI21">
         <v>-58000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-81000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-92000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-99000.0</v>
       </c>
       <c r="AL21">
         <v>-99000.0</v>
       </c>
       <c r="AM21">
+        <v>-99000.0</v>
+      </c>
+      <c r="AN21">
         <v>-97000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-95000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-131000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-341000.0</v>
       </c>
-      <c r="AQ21"/>
       <c r="AR21"/>
-      <c r="AS21">
+      <c r="AS21"/>
+      <c r="AT21">
         <v>-472000.0</v>
       </c>
-      <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
-      <c r="AW21">
+      <c r="AW21"/>
+      <c r="AX21">
         <v>-472000.0</v>
       </c>
-      <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
+      <c r="CK21"/>
     </row>
-    <row r="22" spans="1:88">
+    <row r="22" spans="1:89">
       <c r="A22" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B22">
+        <v>-24098000.0</v>
+      </c>
+      <c r="C22">
         <v>-156551000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-17103000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-67370000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>16664000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-1754000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>7543000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>21166000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>6046000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>13885000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>17840000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>21895000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-160473000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-676000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-6629000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-8389000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>7212000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-35000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>2556000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-13918000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>10972000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>258000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>2072000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>10043000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>17759000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-1028000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>7505000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>17099000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>6118000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>8412000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>7040000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>20323000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>20851000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-837000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>6812000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-4466000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>30454000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-2183000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-4172000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-11642000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>5364000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>6164000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>4419000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-6981000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>7080000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>2325000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-2901000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>-3609000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>8057000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>11216000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>1655000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>-7210000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>-795000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>3869000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>8738000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>-1386000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>17794000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>5744000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>6587000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>326000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>17636000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>11454000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>262000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>-3443000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>15572000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>6515000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>2216000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>-3587000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>5836000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>4541000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>9059000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>4809000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>6413000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>5965000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>5164000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>3844000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>5570000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>8889000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>4894000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>1365000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>11208000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>4393000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>6054000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>1293000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>5690000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>3651000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>4211000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>1018000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:88">
+    <row r="23" spans="1:89">
       <c r="A23" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B23">
+        <v>4323000.0</v>
+      </c>
+      <c r="C23">
         <v>4352000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>967009000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-8324000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1823000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-552000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-6000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-3960000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-5000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-2136000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>87931000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-17000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1191000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>179000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-36000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-7000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-2124000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-7000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-8000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-7175000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-37000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-1492000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-22000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-1756000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-921000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-266000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-75000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-668000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-61000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-58000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-156000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-819000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-8000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-76000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-101000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-212000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-5000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>397000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-28304000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>258000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>135000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>141000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-66000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>610000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-174000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-5000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>35000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>992000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>6311000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>728000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>132000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>23000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>47000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>5000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>91000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>69000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>131000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>210000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>138000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>275000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>497000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>146000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>45000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>135000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>136000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>286000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>129000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>393000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>168000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>412000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>-2859000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>257000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>686000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>60013000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>-23862000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>-17000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>-89668000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1143000.0</v>
       </c>
       <c r="CA23">
         <v>1143000.0</v>
       </c>
       <c r="CB23">
+        <v>1143000.0</v>
+      </c>
+      <c r="CC23">
         <v>-704000.0</v>
       </c>
-      <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
+      <c r="CK23"/>
     </row>
-    <row r="24" spans="1:88">
+    <row r="24" spans="1:89">
       <c r="A24" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B24">
+        <v>1908999.0</v>
+      </c>
+      <c r="C24">
         <v>-1289000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-48741999.0</v>
       </c>
-      <c r="D24">
-[...1 lines deleted...]
-      </c>
       <c r="E24">
+        <v>-9340000.0</v>
+      </c>
+      <c r="F24">
         <v>-5674000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-4971000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-10447000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-1183000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-1199000.0</v>
       </c>
-      <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24">
         <v>-1503900.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-3632000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>2754000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11005000.0</v>
       </c>
       <c r="O24">
         <v>11005000.0</v>
       </c>
       <c r="P24">
+        <v>11005000.0</v>
+      </c>
+      <c r="Q24">
         <v>9180000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-2153000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>1000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>3777000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-8124000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-125644000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>28164000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>3515000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-29407000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>112245000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-4473000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-6135000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>81000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>21000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-3292000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-21000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-431000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-1219000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-1860000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-793000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>56307000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-430000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-4679000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-26424000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>7000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>80000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-21222000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-1093000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>14669000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-395000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-150000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-19586000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>19000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-7143000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>13454000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-258000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>6617000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-2326000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-3037000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-3078000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-2548000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-2575000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>13000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>11667000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>-2606000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>1000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>14000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>11000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>83000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>-10792000.0</v>
       </c>
-      <c r="BN24"/>
       <c r="BO24"/>
-      <c r="BP24">
+      <c r="BP24"/>
+      <c r="BQ24">
         <v>-2261000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>5336000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>-21505000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>278972000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>-2341000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>-7928000.0</v>
       </c>
-      <c r="BV24"/>
       <c r="BW24"/>
-      <c r="BX24">
+      <c r="BX24"/>
+      <c r="BY24">
         <v>-2170000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>-88325000.0</v>
       </c>
-      <c r="BZ24"/>
       <c r="CA24"/>
-      <c r="CB24">
+      <c r="CB24"/>
+      <c r="CC24">
         <v>-23000.0</v>
       </c>
-      <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
+      <c r="CK24"/>
     </row>
-    <row r="25" spans="1:88">
+    <row r="25" spans="1:89">
       <c r="A25" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B25">
+        <v>83787000.0</v>
+      </c>
+      <c r="C25">
         <v>164399000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-265025000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>12366000.0</v>
       </c>
-      <c r="E25">
-[...1 lines deleted...]
-      </c>
       <c r="F25">
+        <v>20828000.0</v>
+      </c>
+      <c r="G25">
         <v>1577000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-38410000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>6419000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>8237000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>5879000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>11244000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>7168000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>166682000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>7195000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>6297000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>3048000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>855000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>3857000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>2934000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>3463000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>1635000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1445000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>10264000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>2291000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>3293000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1278000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>2964000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>538000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>5337000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>221000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-161000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-6172000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-358000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>1002000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>2435000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>588000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-30000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>619000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>628000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>1123000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>724000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>1013000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>1144000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>3361000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>9657000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>254000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>545000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-1137000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-394000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-4719000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>2507000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>3513000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-5978000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-281000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>326000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>240000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-135000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>70000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>-94000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>250000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>1678000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-296000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>-147000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>448000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>1341000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>1577000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>179000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>154000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>391000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>2759000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>2593000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>6531000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>-422000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>925000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>6884000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>3287000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>1215000.0</v>
       </c>
-      <c r="BZ25"/>
       <c r="CA25"/>
-      <c r="CB25">
+      <c r="CB25"/>
+      <c r="CC25">
         <v>213000.0</v>
       </c>
-      <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
+      <c r="CK25"/>
     </row>
-    <row r="26" spans="1:88">
+    <row r="26" spans="1:89">
       <c r="A26" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B26"/>
       <c r="C26">
         <v>968515000.0</v>
       </c>
       <c r="D26">
         <v>968515000.0</v>
       </c>
       <c r="E26">
+        <v>968515000.0</v>
+      </c>
+      <c r="F26">
         <v>1841000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>506000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-111000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-3953000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-226000.0</v>
       </c>
-      <c r="J26"/>
-      <c r="K26">
+      <c r="K26"/>
+      <c r="L26">
         <v>-72000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-1298000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-212000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>8512000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-29000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-824000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-69000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>2657000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>119000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-1176000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-37000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-177000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-22000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-1756000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-53000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-266000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-75000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-668000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-61000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-58000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-156000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-819000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-8000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-76000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-101000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-212000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>3210000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>400000.0</v>
       </c>
-      <c r="AM26">
-[...1 lines deleted...]
-      </c>
       <c r="AN26">
+        <v>0.0</v>
+      </c>
+      <c r="AO26">
         <v>260000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-3756000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>480000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-3756000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-29000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>7000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>36000.0</v>
       </c>
-      <c r="AU26">
-[...1 lines deleted...]
-      </c>
       <c r="AV26">
+        <v>0.0</v>
+      </c>
+      <c r="AW26">
         <v>680000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>5826000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>720000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>140000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>20000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>124000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>10000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>90000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>70000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>57000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>190000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>120000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>200000.0</v>
       </c>
-      <c r="BI26"/>
-      <c r="BJ26">
+      <c r="BJ26"/>
+      <c r="BK26">
         <v>150000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>40000.0</v>
       </c>
-      <c r="BL26"/>
       <c r="BM26"/>
-      <c r="BN26">
+      <c r="BN26"/>
+      <c r="BO26">
         <v>280000.0</v>
       </c>
-      <c r="BO26"/>
-      <c r="BP26">
+      <c r="BP26"/>
+      <c r="BQ26">
         <v>310000.0</v>
       </c>
-      <c r="BQ26"/>
       <c r="BR26"/>
-      <c r="BS26">
+      <c r="BS26"/>
+      <c r="BT26">
         <v>310000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BU26">
         <v>260000.0</v>
       </c>
-      <c r="BU26"/>
-      <c r="BV26">
+      <c r="BV26"/>
+      <c r="BW26">
         <v>110000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BX26">
         <v>560000.0</v>
       </c>
-      <c r="BX26">
+      <c r="BY26">
         <v>260000.0</v>
       </c>
-      <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
+      <c r="CK26"/>
     </row>
-    <row r="27" spans="1:88">
+    <row r="27" spans="1:89">
       <c r="A27" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B27">
+        <v>10269000.0</v>
+      </c>
+      <c r="C27">
         <v>8070000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>8566000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>11429000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>5943000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>5381000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>5601000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>4536000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>4644000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>4181000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>5040000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>3204000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>3657000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>2706000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>2185000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>2217000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>1433000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>1615000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>420000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>1922000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>2178000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>1245000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>1914000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>1595000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>1476000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>1767000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>1418000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>1566000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>1386000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>3082000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>1230000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>1287000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>1057000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>1291000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>1211000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>1397000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>973000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>923000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>821000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>992000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>1392000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>1088000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>1043000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>1039000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>1054000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>969000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>899000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>846000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>935000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>847000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>930000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>910000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>841000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>987000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>802000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>840000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>877000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>784000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>781000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>754000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>634000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>595000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>576000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>501000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>396000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>413000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>423000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>422000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>289000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>11972000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>-5000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>161000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>490000.0</v>
       </c>
-      <c r="BV27"/>
       <c r="BW27"/>
-      <c r="BX27">
+      <c r="BX27"/>
+      <c r="BY27">
         <v>68000.0</v>
       </c>
-      <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
+      <c r="CK27"/>
     </row>
-    <row r="28" spans="1:88">
+    <row r="28" spans="1:89">
       <c r="A28" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B28">
+        <v>-32000.0</v>
+      </c>
+      <c r="C28">
         <v>1885000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-118000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1645443000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>5532000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>9083000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-3517000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-13954000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-12231000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-42136000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>37859000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-6315000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>53236000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>8505000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-7576000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-3331000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-4693000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>150000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-2508000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-9556000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>197521000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-1669000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-22000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-1670000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-914000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-266000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-75000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-575000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-68000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-101000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-206000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-809000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-51000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>393000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>342000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>1336000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>3106000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>298000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-97000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>163000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>4000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>141000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-3822000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>581000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-174000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-5000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>35000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>992000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>6311000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>728000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>132000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>23000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>47000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>5000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>91000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>69000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>131000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>210000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>138000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>275000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>497000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>146000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>45000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>135000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>136000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>286000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>129000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>393000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>168000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>412000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>310000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>257000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>686000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>110000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>562000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>240000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-28000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>81886000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>1347000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>217000.0</v>
       </c>
-      <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
-      <c r="CG28">
+      <c r="CG28"/>
+      <c r="CH28">
         <v>1639000.0</v>
       </c>
-      <c r="CH28"/>
       <c r="CI28"/>
       <c r="CJ28"/>
+      <c r="CK28"/>
     </row>
-    <row r="29" spans="1:88">
+    <row r="29" spans="1:89">
       <c r="A29" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B29">
+        <v>95513000.0</v>
+      </c>
+      <c r="C29">
         <v>-5107000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-45084000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-123726000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-264000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-25763000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-3642000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>28351000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-11673000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>52526000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-8528000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-17062000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>2599000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-23131000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>16045000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>15887000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>13558000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-19832000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>11960000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-15304000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>7570000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>20369000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>31752000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>26841000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>10031000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>7147000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>4806000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>3113000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>19613000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>4178000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-2958000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-1573000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>41093000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>3997000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>2837000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>21282000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>3925000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-8145000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-5036000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>-1243000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>6250000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>17210000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>-11605000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>-11304000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>25870000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>3582000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>-4407000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>14368000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>25391000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>13145000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>3503000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>-13176000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>18942000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>277000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>22558000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>-17770000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>13900000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>-4917000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>8315000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>1456000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>30465000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>7036000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>1239000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>-5254000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>47574000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>-3200000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>-12881000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>4491000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>18790000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>9615000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>14364000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>-2999000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>8697000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>5159000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>7961000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>-6293000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>2409000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>12613000.0</v>
       </c>
-      <c r="CA29"/>
-      <c r="CB29">
+      <c r="CB29"/>
+      <c r="CC29">
         <v>-1423000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>13353000.0</v>
       </c>
-      <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
-      <c r="CG29">
+      <c r="CG29"/>
+      <c r="CH29">
         <v>8644000.0</v>
       </c>
-      <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
+      <c r="CK29"/>
     </row>
-    <row r="30" spans="1:88">
+    <row r="30" spans="1:89">
       <c r="A30" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B30">
+        <v>-7750000.0</v>
+      </c>
+      <c r="C30">
         <v>-67200000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-281073000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-876648000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-11889000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-4971000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-5017000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-6613000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-10282000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-3797000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-34003000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-3632000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-7892000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-2529000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-369000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>3787000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-15279000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-2222000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>1558000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-36345000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-372571000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>25744000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>1530000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-33474000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>109529000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-6127000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-11083000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-33152000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>3794000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-5963000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-16369000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>29653000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-9829000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-9195000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-3543000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>14951000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-405000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-7751000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-28304000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-894000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-4673000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-22677000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-2991000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>13763000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-8263000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-3939000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-17341000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>5723000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>2518000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>12750000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-1848000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>2160000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-7632000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-7077000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-5089000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>6691000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-15676000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-28017000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>8889000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>17475000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-8020000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-44747000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>29938000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>21896000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-71888000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-42419000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-2356000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-8101000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-4395000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-24735000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-2859000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>2509000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>16116000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>60013000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-23862000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>14755000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-89668000.0</v>
       </c>
-      <c r="BZ30"/>
       <c r="CA30"/>
-      <c r="CB30">
+      <c r="CB30"/>
+      <c r="CC30">
         <v>-704000.0</v>
       </c>
-      <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
+      <c r="CK30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>