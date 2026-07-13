--- v0 (2026-03-14)
+++ v1 (2026-07-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="161">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="162">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -247,50 +247,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -945,51 +948,51 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>14</v>
       </c>
       <c r="B2">
-        <v>2913000.0</v>
+        <v>1074000.0</v>
       </c>
       <c r="C2">
         <v>1183000.0</v>
       </c>
       <c r="D2">
         <v>1465000.0</v>
       </c>
       <c r="E2">
         <v>4321000.0</v>
       </c>
       <c r="F2">
         <v>3348000.0</v>
       </c>
       <c r="G2">
         <v>1927000.0</v>
       </c>
       <c r="H2">
         <v>2692000.0</v>
       </c>
       <c r="I2">
         <v>5066000.0</v>
       </c>
       <c r="J2">
         <v>9571000.0</v>
       </c>
@@ -1145,51 +1148,51 @@
       <c r="N8"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
         <v>21</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" t="s">
         <v>22</v>
       </c>
       <c r="B10">
-        <v>13751000.0</v>
+        <v>11111000.0</v>
       </c>
       <c r="C10">
         <v>7546000.0</v>
       </c>
       <c r="D10">
         <v>8662000.0</v>
       </c>
       <c r="E10">
         <v>10831000.0</v>
       </c>
       <c r="F10">
         <v>11332000.0</v>
       </c>
       <c r="G10">
         <v>13147000.0</v>
       </c>
       <c r="H10">
         <v>10173000.0</v>
       </c>
       <c r="I10">
         <v>8686000.0</v>
       </c>
       <c r="J10">
         <v>7391000.0</v>
       </c>
@@ -1709,51 +1712,51 @@
       <c r="F29">
         <v>52246000.0</v>
       </c>
       <c r="G29">
         <v>42694000.0</v>
       </c>
       <c r="H29">
         <v>42406000.0</v>
       </c>
       <c r="I29">
         <v>41044000.0</v>
       </c>
       <c r="J29">
         <v>37055000.0</v>
       </c>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" t="s">
         <v>42</v>
       </c>
       <c r="B30">
-        <v>7814000.0</v>
+        <v>6031000.0</v>
       </c>
       <c r="C30">
         <v>8768000.0</v>
       </c>
       <c r="D30">
         <v>5832000.0</v>
       </c>
       <c r="E30">
         <v>8518000.0</v>
       </c>
       <c r="F30">
         <v>8920000.0</v>
       </c>
       <c r="G30">
         <v>9695000.0</v>
       </c>
       <c r="H30">
         <v>9737000.0</v>
       </c>
       <c r="I30">
         <v>13121000.0</v>
       </c>
       <c r="J30">
         <v>18298000.0</v>
       </c>
@@ -2193,51 +2196,51 @@
       <c r="N43"/>
     </row>
     <row r="44" spans="1:14">
       <c r="A44" t="s">
         <v>56</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
     </row>
     <row r="45" spans="1:14">
       <c r="A45" t="s">
         <v>57</v>
       </c>
       <c r="B45">
-        <v>8432000.0</v>
+        <v>8365000.0</v>
       </c>
       <c r="C45">
         <v>10695000.0</v>
       </c>
       <c r="D45">
         <v>9911000.0</v>
       </c>
       <c r="E45">
         <v>10350000.0</v>
       </c>
       <c r="F45">
         <v>10953000.0</v>
       </c>
       <c r="G45">
         <v>11007000.0</v>
       </c>
       <c r="H45">
         <v>10255000.0</v>
       </c>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
@@ -2761,554 +2764,567 @@
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AL62"/>
+  <dimension ref="A1:AM62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:38">
+    <row r="1" spans="1:39">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>75</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="D1" t="s">
         <v>76</v>
       </c>
       <c r="E1" t="s">
         <v>77</v>
       </c>
       <c r="F1" t="s">
+        <v>78</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="H1" t="s">
         <v>79</v>
       </c>
       <c r="I1" t="s">
         <v>80</v>
       </c>
       <c r="J1" t="s">
+        <v>81</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="L1" t="s">
         <v>82</v>
       </c>
       <c r="M1" t="s">
         <v>83</v>
       </c>
       <c r="N1" t="s">
+        <v>84</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="P1" t="s">
         <v>85</v>
       </c>
       <c r="Q1" t="s">
         <v>86</v>
       </c>
       <c r="R1" t="s">
+        <v>87</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="T1" t="s">
         <v>88</v>
       </c>
       <c r="U1" t="s">
         <v>89</v>
       </c>
       <c r="V1" t="s">
+        <v>90</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="X1" t="s">
         <v>91</v>
       </c>
       <c r="Y1" t="s">
         <v>92</v>
       </c>
       <c r="Z1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AB1" t="s">
         <v>94</v>
       </c>
       <c r="AC1" t="s">
         <v>95</v>
       </c>
       <c r="AD1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AF1" t="s">
         <v>97</v>
       </c>
       <c r="AG1" t="s">
         <v>98</v>
       </c>
       <c r="AH1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AJ1" t="s">
         <v>100</v>
       </c>
       <c r="AK1" t="s">
         <v>101</v>
       </c>
       <c r="AL1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="2" spans="1:38">
+    <row r="2" spans="1:39">
       <c r="A2" t="s">
         <v>14</v>
       </c>
       <c r="B2">
-        <v>2913000.0</v>
+        <v>2993000.0</v>
       </c>
       <c r="C2">
+        <v>1074000.0</v>
+      </c>
+      <c r="D2">
         <v>1986000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2280000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2479000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1183000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>2518000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2033000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2701000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1465000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>3073000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>3344000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>3014000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>4321000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>2914000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>3097000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>4796000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>3348000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>3681000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>3488000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>3508000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1927000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>2766000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>3821000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>4036000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>2692000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>4301000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>4659000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>3512000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>5066000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>8832000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>6850000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>6603000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>9571000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>4480000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>3171000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>3766000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>5788000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:38">
+    <row r="3" spans="1:39">
       <c r="A3" t="s">
         <v>15</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
-    </row>
-    <row r="4" spans="1:38">
+      <c r="AM3"/>
+    </row>
+    <row r="4" spans="1:39">
       <c r="A4" t="s">
         <v>16</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
-    </row>
-    <row r="5" spans="1:38">
+      <c r="AM4"/>
+    </row>
+    <row r="5" spans="1:39">
       <c r="A5" t="s">
         <v>17</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
-    </row>
-    <row r="6" spans="1:38">
+      <c r="AM5"/>
+    </row>
+    <row r="6" spans="1:39">
       <c r="A6" t="s">
         <v>18</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
-    </row>
-    <row r="7" spans="1:38">
+      <c r="AM6"/>
+    </row>
+    <row r="7" spans="1:39">
       <c r="A7" t="s">
         <v>19</v>
       </c>
       <c r="B7">
+        <v>475000.0</v>
+      </c>
+      <c r="C7">
         <v>567000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>610000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>690000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>768000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>867000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>443000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>499000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>574000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>661000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>197000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>285000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>378000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>477000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>449000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>565000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>673000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>759000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>760000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>836000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>926000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>1015000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>264000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>299000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>283000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>73000.0</v>
       </c>
-      <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
-    </row>
-    <row r="8" spans="1:38">
+      <c r="AM7"/>
+    </row>
+    <row r="8" spans="1:39">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8">
         <v>31948000.0</v>
       </c>
       <c r="C8">
         <v>31948000.0</v>
       </c>
       <c r="D8">
         <v>31948000.0</v>
       </c>
       <c r="E8">
         <v>31948000.0</v>
       </c>
       <c r="F8">
         <v>31948000.0</v>
       </c>
       <c r="G8">
         <v>31948000.0</v>
       </c>
       <c r="H8">
         <v>31948000.0</v>
       </c>
       <c r="I8">
@@ -3325,350 +3341,357 @@
       </c>
       <c r="M8">
         <v>31948000.0</v>
       </c>
       <c r="N8">
         <v>31948000.0</v>
       </c>
       <c r="O8">
         <v>31948000.0</v>
       </c>
       <c r="P8">
         <v>31948000.0</v>
       </c>
       <c r="Q8">
         <v>31948000.0</v>
       </c>
       <c r="R8">
         <v>31948000.0</v>
       </c>
       <c r="S8">
         <v>31948000.0</v>
       </c>
       <c r="T8">
         <v>31948000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>31948000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
-    </row>
-    <row r="9" spans="1:38">
+      <c r="AM8"/>
+    </row>
+    <row r="9" spans="1:39">
       <c r="A9" t="s">
         <v>21</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
-    </row>
-    <row r="10" spans="1:38">
+      <c r="AM9"/>
+    </row>
+    <row r="10" spans="1:39">
       <c r="A10" t="s">
         <v>22</v>
       </c>
       <c r="B10">
-        <v>13751000.0</v>
+        <v>15331000.0</v>
       </c>
       <c r="C10">
+        <v>11111000.0</v>
+      </c>
+      <c r="D10">
         <v>12612000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>11500000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>11291000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>7546000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>10485000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>9300000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>10125000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>8662000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>11145000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>11588000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>12533000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>10831000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>13202000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>13543000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>13829000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>11332000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>13231000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>13544000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>12569000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>13147000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>12124000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>11668000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>11930000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>10173000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>7536000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>7690000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>9168000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>8686000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>6193000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>5885000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>6991000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>7391000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>8791000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>9002000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>10637000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>9055000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:38">
+    <row r="11" spans="1:39">
       <c r="A11" t="s">
         <v>23</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
-    </row>
-    <row r="12" spans="1:38">
+      <c r="AM11"/>
+    </row>
+    <row r="12" spans="1:39">
       <c r="A12" t="s">
         <v>24</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
-      <c r="V12">
+      <c r="V12"/>
+      <c r="W12">
         <v>13147000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>12124000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>11668000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>11930000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>10173000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>7536000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>7690000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>9168000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>8686000.0</v>
       </c>
-      <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
-    </row>
-    <row r="13" spans="1:38">
+      <c r="AM12"/>
+    </row>
+    <row r="13" spans="1:39">
       <c r="A13" t="s">
         <v>25</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>31948000.0</v>
       </c>
-      <c r="M13"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N13"/>
       <c r="O13">
         <v>31948000.0</v>
       </c>
       <c r="P13">
         <v>31948000.0</v>
       </c>
       <c r="Q13">
         <v>31948000.0</v>
       </c>
       <c r="R13">
         <v>31948000.0</v>
       </c>
       <c r="S13">
         <v>31948000.0</v>
       </c>
       <c r="T13">
         <v>31948000.0</v>
       </c>
       <c r="U13">
         <v>31948000.0</v>
       </c>
       <c r="V13">
         <v>31948000.0</v>
       </c>
       <c r="W13">
@@ -3697,3674 +3720,3764 @@
       </c>
       <c r="AE13">
         <v>31948000.0</v>
       </c>
       <c r="AF13">
         <v>31948000.0</v>
       </c>
       <c r="AG13">
         <v>31948000.0</v>
       </c>
       <c r="AH13">
         <v>31948000.0</v>
       </c>
       <c r="AI13">
         <v>31948000.0</v>
       </c>
       <c r="AJ13">
         <v>31948000.0</v>
       </c>
       <c r="AK13">
         <v>31948000.0</v>
       </c>
       <c r="AL13">
         <v>31948000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:38">
+      <c r="AM13">
+        <v>31948000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:39">
       <c r="A14" t="s">
         <v>26</v>
       </c>
       <c r="B14">
         <v>31957264.0</v>
       </c>
       <c r="C14">
         <v>31957264.0</v>
       </c>
       <c r="D14">
         <v>31957264.0</v>
       </c>
       <c r="E14">
         <v>31957264.0</v>
       </c>
       <c r="F14">
         <v>31957264.0</v>
       </c>
       <c r="G14">
         <v>31957264.0</v>
       </c>
       <c r="H14">
         <v>31957264.0</v>
       </c>
       <c r="I14">
         <v>31957264.0</v>
       </c>
       <c r="J14">
-        <v>31957000.0</v>
+        <v>31957264.0</v>
       </c>
       <c r="K14">
         <v>31957000.0</v>
       </c>
       <c r="L14">
         <v>31957000.0</v>
       </c>
       <c r="M14">
         <v>31957000.0</v>
       </c>
       <c r="N14">
         <v>31957000.0</v>
       </c>
       <c r="O14">
         <v>31957000.0</v>
       </c>
       <c r="P14">
         <v>31957000.0</v>
       </c>
       <c r="Q14">
         <v>31957000.0</v>
       </c>
       <c r="R14">
         <v>31957000.0</v>
       </c>
       <c r="S14">
-        <v>31957264.0</v>
+        <v>31957000.0</v>
       </c>
       <c r="T14">
         <v>31957264.0</v>
       </c>
       <c r="U14">
         <v>31957264.0</v>
       </c>
       <c r="V14">
+        <v>31957264.0</v>
+      </c>
+      <c r="W14">
         <v>31957000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31957264.0</v>
       </c>
       <c r="X14">
         <v>31957264.0</v>
       </c>
       <c r="Y14">
         <v>31957264.0</v>
       </c>
       <c r="Z14">
+        <v>31957264.0</v>
+      </c>
+      <c r="AA14">
         <v>31957000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>31945400.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>31950600.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>31875000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>31946600.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>31918400.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>31907900.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>32027000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>32162200.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>32016500.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>31764700.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>32031300.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>31958800.0</v>
       </c>
     </row>
-    <row r="15" spans="1:38">
+    <row r="15" spans="1:39">
       <c r="A15" t="s">
         <v>27</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
-    </row>
-    <row r="16" spans="1:38">
+      <c r="AM15"/>
+    </row>
+    <row r="16" spans="1:39">
       <c r="A16" t="s">
         <v>28</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
-    </row>
-    <row r="17" spans="1:38">
+      <c r="AM16"/>
+    </row>
+    <row r="17" spans="1:39">
       <c r="A17" t="s">
         <v>29</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
-    </row>
-    <row r="18" spans="1:38">
+      <c r="AM17"/>
+    </row>
+    <row r="18" spans="1:39">
       <c r="A18" t="s">
         <v>30</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18">
         <v>788000.0</v>
       </c>
-      <c r="M18"/>
-      <c r="N18">
+      <c r="N18"/>
+      <c r="O18">
         <v>769000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>767000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>764000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>765000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>754000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>776000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>808000.0</v>
       </c>
-      <c r="U18"/>
-      <c r="V18">
+      <c r="V18"/>
+      <c r="W18">
         <v>895000.0</v>
       </c>
-      <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
-      <c r="Z18">
+      <c r="Z18"/>
+      <c r="AA18">
         <v>846000.0</v>
       </c>
-      <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
-      <c r="AD18">
+      <c r="AD18"/>
+      <c r="AE18">
         <v>990000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
-      <c r="AH18">
+      <c r="AH18"/>
+      <c r="AI18">
         <v>1063000.0</v>
       </c>
-      <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
-      <c r="AL18">
+      <c r="AL18"/>
+      <c r="AM18">
         <v>1287000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:38">
+    <row r="19" spans="1:39">
       <c r="A19" t="s">
         <v>31</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
-    </row>
-    <row r="20" spans="1:38">
+      <c r="AM19"/>
+    </row>
+    <row r="20" spans="1:39">
       <c r="A20" t="s">
         <v>32</v>
       </c>
       <c r="B20">
         <v>0.0</v>
       </c>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
+        <v>0.0</v>
+      </c>
+      <c r="H20">
         <v>2256000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>2096000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>2083000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>2095000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>6271000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>6245000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>6508000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>6575000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>9418000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>9637000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>9830000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>9891000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>9917000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>9886000.0</v>
       </c>
-      <c r="U20"/>
-      <c r="V20">
+      <c r="V20"/>
+      <c r="W20">
         <v>10061000.0</v>
       </c>
-      <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
-      <c r="Z20">
+      <c r="Z20"/>
+      <c r="AA20">
         <v>10042000.0</v>
       </c>
-      <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
+      <c r="AD20"/>
+      <c r="AE20">
         <v>10060000.0</v>
       </c>
-      <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
-      <c r="AH20">
+      <c r="AH20"/>
+      <c r="AI20">
         <v>10583000.0</v>
       </c>
-      <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
-      <c r="AL20">
+      <c r="AL20"/>
+      <c r="AM20">
         <v>10295000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:38">
+    <row r="21" spans="1:39">
       <c r="A21" t="s">
         <v>33</v>
       </c>
       <c r="B21">
+        <v>1052000.0</v>
+      </c>
+      <c r="C21">
         <v>1059000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>1030000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>1005000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>943000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>930000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>1044000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>771000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>776000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>801000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>810000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>788000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>790000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>769000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>767000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>764000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>765000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>754000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>776000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>808000.0</v>
       </c>
-      <c r="U21"/>
-      <c r="V21">
+      <c r="V21"/>
+      <c r="W21">
         <v>10956000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>10867000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>10720000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>10910000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>10888000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>10939000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>10897000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>11106000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>11050000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>11605000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>11894000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>11970000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>11646000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>11332000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>11389000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>11224000.0</v>
       </c>
-      <c r="AL21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:38">
+      <c r="AM21"/>
+    </row>
+    <row r="22" spans="1:39">
       <c r="A22" t="s">
         <v>34</v>
       </c>
       <c r="B22">
+        <v>170000.0</v>
+      </c>
+      <c r="C22">
         <v>15000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>14000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13000.0</v>
       </c>
       <c r="E22">
         <v>13000.0</v>
       </c>
       <c r="F22">
+        <v>13000.0</v>
+      </c>
+      <c r="G22">
         <v>7000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>9000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000.0</v>
       </c>
       <c r="I22">
         <v>6000.0</v>
       </c>
       <c r="J22">
-        <v>5000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="K22">
         <v>5000.0</v>
       </c>
       <c r="L22">
         <v>5000.0</v>
       </c>
       <c r="M22">
         <v>5000.0</v>
       </c>
       <c r="N22">
         <v>5000.0</v>
       </c>
       <c r="O22">
+        <v>5000.0</v>
+      </c>
+      <c r="P22">
         <v>13000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>6000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000.0</v>
       </c>
       <c r="R22">
         <v>4000.0</v>
       </c>
       <c r="S22">
         <v>4000.0</v>
       </c>
       <c r="T22">
         <v>4000.0</v>
       </c>
       <c r="U22">
         <v>4000.0</v>
       </c>
       <c r="V22">
         <v>4000.0</v>
       </c>
       <c r="W22">
         <v>4000.0</v>
       </c>
       <c r="X22">
         <v>4000.0</v>
       </c>
       <c r="Y22">
         <v>4000.0</v>
       </c>
       <c r="Z22">
         <v>4000.0</v>
       </c>
       <c r="AA22">
+        <v>4000.0</v>
+      </c>
+      <c r="AB22">
         <v>5000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>6000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>490000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>488000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>370000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>11000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>13000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>45000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>12000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>30000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>13000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>26000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:38">
+    <row r="23" spans="1:39">
       <c r="A23" t="s">
         <v>35</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
       <c r="AG23"/>
       <c r="AH23"/>
       <c r="AI23"/>
       <c r="AJ23"/>
       <c r="AK23"/>
       <c r="AL23"/>
-    </row>
-    <row r="24" spans="1:38">
+      <c r="AM23"/>
+    </row>
+    <row r="24" spans="1:39">
       <c r="A24" t="s">
         <v>36</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
-    </row>
-    <row r="25" spans="1:38">
+      <c r="AM24"/>
+    </row>
+    <row r="25" spans="1:39">
       <c r="A25" t="s">
         <v>37</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
-      <c r="V25">
+      <c r="V25"/>
+      <c r="W25">
         <v>691000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>137000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>160000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>187000.0</v>
       </c>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
-    </row>
-    <row r="26" spans="1:38">
+      <c r="AM25"/>
+    </row>
+    <row r="26" spans="1:39">
       <c r="A26" t="s">
         <v>38</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-      <c r="Z26">
+      <c r="Z26"/>
+      <c r="AA26">
         <v>12073000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>12249000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>11558000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>11057000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>11203000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>10098000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>10390000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>9963000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>9299000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>9773000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>7957000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>7807000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>7189000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:38">
+    <row r="27" spans="1:39">
       <c r="A27" t="s">
         <v>39</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
-    </row>
-    <row r="28" spans="1:38">
+      <c r="AM27"/>
+    </row>
+    <row r="28" spans="1:39">
       <c r="A28" t="s">
         <v>40</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
       <c r="AH28"/>
       <c r="AI28"/>
       <c r="AJ28"/>
       <c r="AK28"/>
       <c r="AL28"/>
-    </row>
-    <row r="29" spans="1:38">
+      <c r="AM28"/>
+    </row>
+    <row r="29" spans="1:39">
       <c r="A29" t="s">
         <v>41</v>
       </c>
       <c r="B29">
+        <v>26758000.0</v>
+      </c>
+      <c r="C29">
         <v>26568000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>30274000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>30208000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>30799000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>31342000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>32634000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>33696000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>36591000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>36989000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>44942000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>45303000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>46999000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>47220000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>52109000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>52651000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>52407000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>52246000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>42662000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>42565000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>42582000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>42694000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>40744000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>41080000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>42683000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
-    </row>
-    <row r="30" spans="1:38">
+      <c r="AM29"/>
+    </row>
+    <row r="30" spans="1:39">
       <c r="A30" t="s">
         <v>42</v>
       </c>
       <c r="B30">
-        <v>7814000.0</v>
+        <v>7255000.0</v>
       </c>
       <c r="C30">
+        <v>6031000.0</v>
+      </c>
+      <c r="D30">
         <v>8165000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>9721000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>10912000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>8768000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>10295000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>10407000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>10002000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>5832000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>9050000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>9443000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>10445000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>11246000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>9912000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>10694000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>11363000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>9356000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>11525000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>10737000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>10146000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>7866000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>9766000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>9977000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>10042000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>9737000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>16109000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>16871000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>11966000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>16625000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>19592000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>18504000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>17133000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>18298000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>11237000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>12325000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>9713000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>16442000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:38">
+    <row r="31" spans="1:39">
       <c r="A31" t="s">
         <v>43</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>39058000.0</v>
       </c>
-      <c r="M31"/>
-      <c r="N31">
+      <c r="N31"/>
+      <c r="O31">
         <v>39748000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>42691000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>42953000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>42429000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>42081000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>32223000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>32106000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>31179000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>31663000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>28881000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>29273000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>30466000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>30712000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>30390000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>29721000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>28489000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>28966000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>26624000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>26586000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>26132000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>26472000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>25167000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>25051000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>24408000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>25589000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:38">
+    <row r="32" spans="1:39">
       <c r="A32" t="s">
         <v>44</v>
       </c>
       <c r="B32">
+        <v>20078000.0</v>
+      </c>
+      <c r="C32">
         <v>19883000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>19707000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>19763000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>19320000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>19865000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>20117000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>18638000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>18451000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>19229000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>20163000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>21010000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>21778000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>21622000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>20088000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>20919000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>20649000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>18995000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>19878000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>19874000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>19137000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>18910000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>18116000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>17319000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>16740000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
-    </row>
-    <row r="33" spans="1:38">
+      <c r="AM32"/>
+    </row>
+    <row r="33" spans="1:39">
       <c r="A33" t="s">
         <v>45</v>
       </c>
       <c r="B33">
+        <v>11831000.0</v>
+      </c>
+      <c r="C33">
         <v>11772000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>15801000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>15757000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>15829000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>15981000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>17596000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>21520000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>24000000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>23815000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>34705000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>34686000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>34890000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>35261000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>42466000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>42422000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>42508000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>44141000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>27909000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>27793000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>28384000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>28688000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>26666000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>27517000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>29532000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>28913000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>28806000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>27856000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>27629000.0</v>
       </c>
-      <c r="AD33"/>
       <c r="AE33"/>
       <c r="AF33"/>
       <c r="AG33"/>
       <c r="AH33"/>
       <c r="AI33"/>
       <c r="AJ33"/>
       <c r="AK33"/>
       <c r="AL33"/>
-    </row>
-    <row r="34" spans="1:38">
+      <c r="AM33"/>
+    </row>
+    <row r="34" spans="1:39">
       <c r="A34" t="s">
         <v>46</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
-    </row>
-    <row r="35" spans="1:38">
+      <c r="AM34"/>
+    </row>
+    <row r="35" spans="1:39">
       <c r="A35" t="s">
         <v>47</v>
       </c>
       <c r="B35">
+        <v>226000.0</v>
+      </c>
+      <c r="C35">
         <v>254000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>309000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>383000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>454000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>533000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>239000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>271000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>318000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>376000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>49000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>88000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>131000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>176000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>155000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>252000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>337000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>417000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>445000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>526000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>607000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>697000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>137000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>160000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>187000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>53000.0</v>
       </c>
       <c r="AB35">
         <v>53000.0</v>
       </c>
       <c r="AC35">
         <v>53000.0</v>
       </c>
-      <c r="AD35"/>
+      <c r="AD35">
+        <v>53000.0</v>
+      </c>
       <c r="AE35"/>
       <c r="AF35"/>
       <c r="AG35"/>
       <c r="AH35"/>
       <c r="AI35"/>
       <c r="AJ35"/>
       <c r="AK35"/>
       <c r="AL35"/>
-    </row>
-    <row r="36" spans="1:38">
+      <c r="AM35"/>
+    </row>
+    <row r="36" spans="1:39">
       <c r="A36" t="s">
         <v>48</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
-      <c r="Y36">
+      <c r="Y36"/>
+      <c r="Z36">
         <v>29532000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>28913000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>28806000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>27856000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>27629000.0</v>
       </c>
-      <c r="AD36"/>
       <c r="AE36"/>
       <c r="AF36"/>
       <c r="AG36"/>
       <c r="AH36"/>
       <c r="AI36"/>
       <c r="AJ36"/>
       <c r="AK36"/>
       <c r="AL36"/>
-    </row>
-    <row r="37" spans="1:38">
+      <c r="AM36"/>
+    </row>
+    <row r="37" spans="1:39">
       <c r="A37" t="s">
         <v>49</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
-    </row>
-    <row r="38" spans="1:38">
+      <c r="AM37"/>
+    </row>
+    <row r="38" spans="1:39">
       <c r="A38" t="s">
         <v>50</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>1574000.0</v>
       </c>
-      <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38">
         <v>1573000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>1766000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>1775000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>1787000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>1779000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>2118000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>1997000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>1190000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>2097000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>1867000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>1944000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>1964000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>2807000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>1546000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>1418000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>1322000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>2303000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>1157000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>1179000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>953000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>1996000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>436000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>435000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>432000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>1723000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:38">
+    <row r="39" spans="1:39">
       <c r="A39" t="s">
         <v>51</v>
       </c>
       <c r="B39">
+        <v>2920000.0</v>
+      </c>
+      <c r="C39">
         <v>2055000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>1687000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>1629000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>1139000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>3325000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>2744000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>2145000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>2795000.0</v>
       </c>
-      <c r="J39"/>
-      <c r="K39">
+      <c r="K39"/>
+      <c r="L39">
         <v>3884000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>4023000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>3352000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>3399000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>1221000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>1388000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>1875000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>3543000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>1408000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>1525000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>2152000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>3914000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>2259000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>2891000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>2977000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>4747000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>1246000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>1485000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>2619000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>1869000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>506000.0</v>
       </c>
-      <c r="AF39"/>
-      <c r="AG39">
+      <c r="AG39"/>
+      <c r="AH39">
         <v>283000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>1763000.0</v>
       </c>
-      <c r="AI39"/>
       <c r="AJ39"/>
       <c r="AK39"/>
-      <c r="AL39">
+      <c r="AL39"/>
+      <c r="AM39">
         <v>904000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:38">
+    <row r="40" spans="1:39">
       <c r="A40" t="s">
         <v>52</v>
       </c>
       <c r="B40">
+        <v>2084000.0</v>
+      </c>
+      <c r="C40">
         <v>331000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>427000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>492000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>321000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>323000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>624000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>916000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>635000.0</v>
       </c>
-      <c r="J40"/>
-      <c r="K40">
+      <c r="K40"/>
+      <c r="L40">
         <v>669000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>508000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>335000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>732000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>1052000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>1241000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>1142000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>1647000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>1766000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>1559000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>1242000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>1709000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>2148000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>2174000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>2774000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>2633000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>2264000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>2636000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>2901000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>3841000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>2661000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>3361000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>3263000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>2109000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>2228000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>3251000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>1799000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>2597000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:38">
+    <row r="41" spans="1:39">
       <c r="A41" t="s">
         <v>53</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
-      <c r="S41">
-[...1 lines deleted...]
-      </c>
+      <c r="S41"/>
       <c r="T41">
         <v>6000.0</v>
       </c>
       <c r="U41">
         <v>6000.0</v>
       </c>
       <c r="V41">
         <v>6000.0</v>
       </c>
-      <c r="W41"/>
+      <c r="W41">
+        <v>6000.0</v>
+      </c>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
-      <c r="AA41">
-[...1 lines deleted...]
-      </c>
+      <c r="AA41"/>
       <c r="AB41">
         <v>53000.0</v>
       </c>
       <c r="AC41">
         <v>53000.0</v>
       </c>
       <c r="AD41">
         <v>53000.0</v>
       </c>
       <c r="AE41">
-        <v>305000.0</v>
+        <v>53000.0</v>
       </c>
       <c r="AF41">
         <v>305000.0</v>
       </c>
       <c r="AG41">
         <v>305000.0</v>
       </c>
       <c r="AH41">
         <v>305000.0</v>
       </c>
       <c r="AI41">
+        <v>305000.0</v>
+      </c>
+      <c r="AJ41">
         <v>659000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="AK41">
         <v>500000.0</v>
       </c>
       <c r="AL41">
         <v>500000.0</v>
       </c>
-    </row>
-    <row r="42" spans="1:38">
+      <c r="AM41">
+        <v>500000.0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:39">
       <c r="A42" t="s">
         <v>54</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
       <c r="K42"/>
-      <c r="L42">
+      <c r="L42"/>
+      <c r="M42">
         <v>-11595000.0</v>
       </c>
-      <c r="M42"/>
-      <c r="N42">
+      <c r="N42"/>
+      <c r="O42">
         <v>-10390000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>-9285000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>-9034000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>-8816000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>-8648000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>-8601000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>-8728000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>-8702000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>-8161000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>-8233000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>-8563000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>-8172000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>-8242000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>-8178000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>-8352000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>-8081000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>-8293000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>-8253000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>-7619000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>-7512000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>-8322000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>-9116000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>-9196000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>-9788000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>-9126000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:38">
+    <row r="43" spans="1:39">
       <c r="A43" t="s">
         <v>55</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
-    </row>
-    <row r="44" spans="1:38">
+      <c r="AM43"/>
+    </row>
+    <row r="44" spans="1:39">
       <c r="A44" t="s">
         <v>56</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
-    </row>
-    <row r="45" spans="1:38">
+      <c r="AM44"/>
+    </row>
+    <row r="45" spans="1:39">
       <c r="A45" t="s">
         <v>57</v>
       </c>
       <c r="B45">
-        <v>8432000.0</v>
+        <v>8579000.0</v>
       </c>
       <c r="C45">
+        <v>8365000.0</v>
+      </c>
+      <c r="D45">
         <v>10554000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>10404000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>10263000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>10695000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>10572000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>10031000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>9871000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>9911000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>10005000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>10000000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>10248000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>10350000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>10540000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
-    </row>
-    <row r="46" spans="1:38">
+      <c r="AM45"/>
+    </row>
+    <row r="46" spans="1:39">
       <c r="A46" t="s">
         <v>58</v>
       </c>
       <c r="B46">
+        <v>1203000.0</v>
+      </c>
+      <c r="C46">
         <v>1157000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>1021000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>1052000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>1094000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>1205000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>938000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>994000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>1094000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>1199000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>732000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>850000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>1033000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>1205000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>1261000.0</v>
       </c>
-      <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
       <c r="AE46"/>
       <c r="AF46"/>
       <c r="AG46"/>
       <c r="AH46"/>
       <c r="AI46"/>
       <c r="AJ46"/>
       <c r="AK46"/>
       <c r="AL46"/>
-    </row>
-    <row r="47" spans="1:38">
+      <c r="AM46"/>
+    </row>
+    <row r="47" spans="1:39">
       <c r="A47" t="s">
         <v>59</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>2759000.0</v>
       </c>
-      <c r="M47"/>
-      <c r="N47">
+      <c r="N47"/>
+      <c r="O47">
         <v>3215000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>3296000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>3513000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>3727000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>3948000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>4105000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>4280000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>4476000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>4760000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>4041000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>4149000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>4364000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>3991000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>1763000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>1689000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>1821000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>4130000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>4380000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>4511000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>4453000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>4354000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>4248000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>4193000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>3966000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>3876000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:38">
+    <row r="48" spans="1:39">
       <c r="A48" t="s">
         <v>60</v>
       </c>
       <c r="B48">
+        <v>4263000.0</v>
+      </c>
+      <c r="C48">
         <v>4264000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>8658000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>8762000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>8714000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>9005000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>10705000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>13466000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>15666000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>15950000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>24324000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>24950000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>24776000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>24765000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>29446000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>29676000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>29127000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>28672000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>18793000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>18772000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>18677000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>17937000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>16033000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>16608000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>17600000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>17048000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>17559000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>17022000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>15728000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>15371000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>14534000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>14151000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>13666000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>13429000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>13667000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>13688000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>13472000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>13062000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:38">
+    <row r="49" spans="1:39">
       <c r="A49" t="s">
         <v>61</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
-    </row>
-    <row r="50" spans="1:38">
+      <c r="AM49"/>
+    </row>
+    <row r="50" spans="1:39">
       <c r="A50" t="s">
         <v>62</v>
       </c>
-      <c r="B50">
-[...1 lines deleted...]
-      </c>
+      <c r="B50"/>
       <c r="C50">
         <v>0.0</v>
       </c>
       <c r="D50">
         <v>0.0</v>
       </c>
       <c r="E50">
+        <v>0.0</v>
+      </c>
+      <c r="F50">
         <v>899000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>910000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="H50">
         <v>0.0</v>
       </c>
       <c r="I50">
+        <v>0.0</v>
+      </c>
+      <c r="J50">
         <v>841000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>846000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50">
+        <v>0.0</v>
+      </c>
+      <c r="N50">
         <v>888000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>897000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>0.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>61000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>148000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>274000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>522000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>573000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>659000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>970000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>996000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>1087000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>1307000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>1652000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>1475000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>1627000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>1496000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>2018000.0</v>
       </c>
-      <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
-    </row>
-    <row r="51" spans="1:38">
+      <c r="AM50"/>
+    </row>
+    <row r="51" spans="1:39">
       <c r="A51" t="s">
         <v>63</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
       <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
       <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
-    </row>
-    <row r="52" spans="1:38">
+      <c r="AM51"/>
+    </row>
+    <row r="52" spans="1:39">
       <c r="A52" t="s">
         <v>64</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
       <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
       <c r="O52"/>
       <c r="P52"/>
       <c r="Q52"/>
       <c r="R52"/>
       <c r="S52"/>
       <c r="T52"/>
       <c r="U52"/>
       <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
-      <c r="Z52">
+      <c r="Z52"/>
+      <c r="AA52">
         <v>1652000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>1475000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>1627000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>1496000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>2018000.0</v>
       </c>
-      <c r="AE52"/>
       <c r="AF52"/>
       <c r="AG52"/>
       <c r="AH52"/>
       <c r="AI52"/>
       <c r="AJ52"/>
       <c r="AK52"/>
       <c r="AL52"/>
-    </row>
-    <row r="53" spans="1:38">
+      <c r="AM52"/>
+    </row>
+    <row r="53" spans="1:39">
       <c r="A53" t="s">
         <v>65</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
-      <c r="V53">
+      <c r="V53"/>
+      <c r="W53">
         <v>117000.0</v>
       </c>
-      <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
-      <c r="Z53">
+      <c r="Z53"/>
+      <c r="AA53">
         <v>173000.0</v>
       </c>
-      <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
-    </row>
-    <row r="54" spans="1:38">
+      <c r="AM53"/>
+    </row>
+    <row r="54" spans="1:39">
       <c r="A54" t="s">
         <v>66</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
-    </row>
-    <row r="55" spans="1:38">
+      <c r="AM54"/>
+    </row>
+    <row r="55" spans="1:39">
       <c r="A55" t="s">
         <v>67</v>
       </c>
       <c r="B55">
+        <v>37507000.0</v>
+      </c>
+      <c r="C55">
         <v>35407000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>38279000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>38620000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>39184000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>40307000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>41129000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>43378000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>46928000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>48075000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>58789000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>59745000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>61225000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>63134000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>66814000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>68053000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>69579000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>71369000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>54077000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>53603000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>53255000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>54026000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>50819000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>52057000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>54485000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>54024000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>53702000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>53908000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>51872000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>55749000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>53901000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>52563000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>51759000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>54049000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>46281000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>45591000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>44096000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>49849000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:38">
+    <row r="56" spans="1:39">
       <c r="A56" t="s">
         <v>68</v>
       </c>
       <c r="B56">
+        <v>25676000.0</v>
+      </c>
+      <c r="C56">
         <v>23635000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>22478000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>22863000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>23355000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>24326000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>23533000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>21858000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>22928000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>24260000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>24084000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>25059000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>26335000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>27873000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>24348000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>25631000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>27071000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>27228000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>26168000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>25810000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>24871000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>25338000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>24153000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>24540000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>24953000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>25111000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>24896000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>26052000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>24243000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>28053000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>26661000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>24589000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>24420000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>27817000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>20492000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>21617000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>20667000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>26766000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:38">
+    <row r="57" spans="1:39">
       <c r="A57" t="s">
         <v>69</v>
       </c>
       <c r="B57">
+        <v>5598000.0</v>
+      </c>
+      <c r="C57">
         <v>3752000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>2771000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>3100000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>4035000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>4461000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>3416000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>3220000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>4477000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>5031000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>3921000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>4049000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>4557000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>6251000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>4260000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>4712000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>6422000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>8233000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>6290000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>5936000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>5734000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>6428000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>6037000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>7221000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>8213000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>8615000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>8174000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>8946000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>7938000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>12590000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>11493000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>10211000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>9866000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>13538000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>6708000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>6422000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>5565000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>11060000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:38">
+    <row r="58" spans="1:39">
       <c r="A58" t="s">
         <v>70</v>
       </c>
       <c r="B58">
+        <v>5824000.0</v>
+      </c>
+      <c r="C58">
         <v>4006000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>3080000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>3483000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>4489000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>4994000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>3655000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>3491000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>4795000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>5407000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>3970000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>4137000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>4688000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>6427000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>4415000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>4964000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>6759000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>8650000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>6735000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>6462000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>6341000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>12302000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>11071000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>12064000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>13109000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>13270000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>12373000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>13290000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>12277000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>12643000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>11798000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>10516000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>10171000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>13843000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>7367000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>6922000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>6065000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>11560000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:38">
+    <row r="59" spans="1:39">
       <c r="A59" t="s">
         <v>71</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
-    </row>
-    <row r="60" spans="1:38">
+      <c r="AM59"/>
+    </row>
+    <row r="60" spans="1:39">
       <c r="A60" t="s">
         <v>72</v>
       </c>
       <c r="B60">
+        <v>26758000.0</v>
+      </c>
+      <c r="C60">
         <v>26568000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>30274000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>30208000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>29900000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>30432000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>32634000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>33696000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>35750000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>36143000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>44942000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>45303000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>46111000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>46323000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>52109000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>52590000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>52259000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>51972000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>42140000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>41992000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>41923000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>41724000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>39748000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>39993000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>41376000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>40754000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>41329000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>40618000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>39595000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>39026000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>38229000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>38480000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>38102000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>37055000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>36499000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>36440000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>35632000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>35884000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:38">
+    <row r="61" spans="1:39">
       <c r="A61" t="s">
         <v>73</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
-    </row>
-    <row r="62" spans="1:38">
+      <c r="AM61"/>
+    </row>
+    <row r="62" spans="1:39">
       <c r="A62" t="s">
         <v>74</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
+      <c r="AM62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -7413,1035 +7526,1035 @@
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B2">
         <v>5763000.0</v>
       </c>
       <c r="C2">
         <v>8177000.0</v>
       </c>
       <c r="D2">
         <v>9766000.0</v>
       </c>
       <c r="E2">
         <v>11947000.0</v>
       </c>
       <c r="F2">
         <v>12241000.0</v>
       </c>
       <c r="G2">
         <v>10093000.0</v>
       </c>
       <c r="H2">
         <v>11393000.0</v>
       </c>
       <c r="I2">
         <v>19483000.0</v>
       </c>
       <c r="J2">
         <v>13466000.0</v>
       </c>
       <c r="K2">
         <v>10967000.0</v>
       </c>
       <c r="L2">
         <v>7529000.0</v>
       </c>
       <c r="M2">
         <v>14197000.0</v>
       </c>
       <c r="N2">
         <v>11199000.0</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>2281000.0</v>
       </c>
       <c r="F5">
         <v>2276000.0</v>
       </c>
       <c r="G5">
         <v>3083000.0</v>
       </c>
       <c r="H5">
         <v>3546000.0</v>
       </c>
       <c r="I5">
         <v>3607000.0</v>
       </c>
       <c r="J5">
         <v>3574000.0</v>
       </c>
       <c r="K5">
         <v>5789000.0</v>
       </c>
       <c r="L5">
         <v>3585000.0</v>
       </c>
       <c r="M5">
         <v>2396000.0</v>
       </c>
       <c r="N5">
         <v>1314000.0</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6">
         <v>-1430000.0</v>
       </c>
       <c r="F6">
         <v>11647000.0</v>
       </c>
       <c r="G6">
         <v>4118000.0</v>
       </c>
       <c r="H6">
         <v>4812000.0</v>
       </c>
       <c r="I6">
         <v>4713000.0</v>
       </c>
       <c r="J6">
         <v>4620000.0</v>
       </c>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B9">
         <v>10180000.0</v>
       </c>
       <c r="C9">
         <v>9389000.0</v>
       </c>
       <c r="D9">
         <v>8515000.0</v>
       </c>
       <c r="E9">
         <v>11302000.0</v>
       </c>
       <c r="F9">
         <v>11630000.0</v>
       </c>
       <c r="G9">
         <v>11268000.0</v>
       </c>
       <c r="H9">
         <v>12420000.0</v>
       </c>
       <c r="I9">
         <v>11993000.0</v>
       </c>
       <c r="J9">
         <v>11341000.0</v>
       </c>
       <c r="K9">
         <v>12485000.0</v>
       </c>
       <c r="L9">
         <v>11771000.0</v>
       </c>
       <c r="M9">
         <v>7382000.0</v>
       </c>
       <c r="N9">
         <v>6377000.0</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B10">
         <v>-4211000.0</v>
       </c>
       <c r="C10">
         <v>-8474000.0</v>
       </c>
       <c r="D10">
         <v>-11288000.0</v>
       </c>
       <c r="E10">
         <v>-2527000.0</v>
       </c>
       <c r="F10">
         <v>10359000.0</v>
       </c>
       <c r="G10">
         <v>2889000.0</v>
       </c>
       <c r="H10">
         <v>3558000.0</v>
       </c>
       <c r="I10">
         <v>3676000.0</v>
       </c>
       <c r="J10">
         <v>2814000.0</v>
       </c>
       <c r="K10">
         <v>7409000.0</v>
       </c>
       <c r="L10">
         <v>3914000.0</v>
       </c>
       <c r="M10">
         <v>2888000.0</v>
       </c>
       <c r="N10">
         <v>1701000.0</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>717000.0</v>
       </c>
       <c r="F11">
         <v>848000.0</v>
       </c>
       <c r="G11">
         <v>768000.0</v>
       </c>
       <c r="H11">
         <v>691000.0</v>
       </c>
       <c r="I11">
         <v>292000.0</v>
       </c>
       <c r="J11">
         <v>514000.0</v>
       </c>
       <c r="K11">
         <v>950000.0</v>
       </c>
       <c r="L11">
         <v>912000.0</v>
       </c>
       <c r="M11">
         <v>633000.0</v>
       </c>
       <c r="N11">
         <v>601000.0</v>
       </c>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B12">
         <v>50000.0</v>
       </c>
       <c r="C12">
         <v>31000.0</v>
       </c>
       <c r="D12">
         <v>28000.0</v>
       </c>
       <c r="E12">
         <v>44000.0</v>
       </c>
       <c r="F12">
         <v>108000.0</v>
       </c>
       <c r="G12">
         <v>134000.0</v>
       </c>
       <c r="H12">
         <v>140000.0</v>
       </c>
       <c r="I12">
         <v>27000.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
       <c r="N12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B13">
         <v>134000.0</v>
       </c>
       <c r="C13">
         <v>140000.0</v>
       </c>
       <c r="D13">
         <v>169000.0</v>
       </c>
       <c r="E13">
         <v>171000.0</v>
       </c>
       <c r="F13">
         <v>160000.0</v>
       </c>
       <c r="G13">
         <v>134000.0</v>
       </c>
       <c r="H13">
         <v>140000.0</v>
       </c>
       <c r="I13">
         <v>27000.0</v>
       </c>
       <c r="J13">
         <v>154000.0</v>
       </c>
       <c r="K13">
         <v>259000.0</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B14">
         <v>30000.0</v>
       </c>
       <c r="C14">
         <v>1717000.0</v>
       </c>
       <c r="D14">
         <v>3301000.0</v>
       </c>
       <c r="E14">
         <v>-264000.0</v>
       </c>
       <c r="F14">
         <v>-436000.0</v>
       </c>
       <c r="G14">
         <v>5177000.0</v>
       </c>
       <c r="H14">
         <v>4655000.0</v>
       </c>
       <c r="I14">
         <v>4080000.0</v>
       </c>
       <c r="J14">
         <v>3151000.0</v>
       </c>
       <c r="K14">
         <v>2405000.0</v>
       </c>
       <c r="L14">
         <v>1368000.0</v>
       </c>
       <c r="M14">
         <v>1370000.0</v>
       </c>
       <c r="N14">
         <v>1392000.0</v>
       </c>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B15">
         <v>-4741000.0</v>
       </c>
       <c r="C15">
         <v>-6945000.0</v>
       </c>
       <c r="D15">
         <v>-8416000.0</v>
       </c>
       <c r="E15">
         <v>-3508000.0</v>
       </c>
       <c r="F15">
         <v>9075000.0</v>
       </c>
       <c r="G15">
         <v>1288000.0</v>
       </c>
       <c r="H15">
         <v>2076000.0</v>
       </c>
       <c r="I15">
         <v>2341000.0</v>
       </c>
       <c r="J15">
         <v>1166000.0</v>
       </c>
       <c r="K15">
         <v>5334000.0</v>
       </c>
       <c r="L15">
         <v>2572000.0</v>
       </c>
       <c r="M15">
         <v>2159000.0</v>
       </c>
       <c r="N15">
         <v>1021000.0</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-3508000.0</v>
       </c>
       <c r="F16">
         <v>9075000.0</v>
       </c>
       <c r="G16">
         <v>3347000.0</v>
       </c>
       <c r="H16">
         <v>2076000.0</v>
       </c>
       <c r="I16">
         <v>2341000.0</v>
       </c>
       <c r="J16">
         <v>1166000.0</v>
       </c>
       <c r="K16">
         <v>5334000.0</v>
       </c>
       <c r="L16">
         <v>2572000.0</v>
       </c>
       <c r="M16">
         <v>2159000.0</v>
       </c>
       <c r="N16">
         <v>1021000.0</v>
       </c>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B17">
         <v>-4771000.0</v>
       </c>
       <c r="C17">
         <v>-8662000.0</v>
       </c>
       <c r="D17">
         <v>-11717000.0</v>
       </c>
       <c r="E17">
         <v>-3244000.0</v>
       </c>
       <c r="F17">
         <v>9511000.0</v>
       </c>
       <c r="G17">
         <v>2121000.0</v>
       </c>
       <c r="H17">
         <v>2867000.0</v>
       </c>
       <c r="I17">
         <v>3384000.0</v>
       </c>
       <c r="J17">
         <v>2300000.0</v>
       </c>
       <c r="K17">
         <v>6459000.0</v>
       </c>
       <c r="L17">
         <v>3002000.0</v>
       </c>
       <c r="M17">
         <v>2255000.0</v>
       </c>
       <c r="N17">
         <v>1100000.0</v>
       </c>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B18">
         <v>84000.0</v>
       </c>
       <c r="C18">
         <v>109000.0</v>
       </c>
       <c r="D18">
         <v>141000.0</v>
       </c>
       <c r="E18">
         <v>127000.0</v>
       </c>
       <c r="F18">
         <v>52000.0</v>
       </c>
       <c r="G18">
         <v>62000.0</v>
       </c>
       <c r="H18">
         <v>9000.0</v>
       </c>
       <c r="I18">
         <v>71000.0</v>
       </c>
       <c r="J18">
         <v>154000.0</v>
       </c>
       <c r="K18">
         <v>259000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B21">
         <v>266000.0</v>
       </c>
       <c r="C21">
         <v>156000.0</v>
       </c>
       <c r="D21">
         <v>-424000.0</v>
       </c>
       <c r="E21">
         <v>2281000.0</v>
       </c>
       <c r="F21">
         <v>2276000.0</v>
       </c>
       <c r="G21">
         <v>3023000.0</v>
       </c>
       <c r="H21">
         <v>3698000.0</v>
       </c>
       <c r="I21">
         <v>3703000.0</v>
       </c>
       <c r="J21">
         <v>2814000.0</v>
       </c>
       <c r="K21">
         <v>7409000.0</v>
       </c>
       <c r="L21">
         <v>3914000.0</v>
       </c>
       <c r="M21">
         <v>2396000.0</v>
       </c>
       <c r="N21">
         <v>1314000.0</v>
       </c>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23">
         <v>970000.0</v>
       </c>
       <c r="K23">
         <v>23000.0</v>
       </c>
       <c r="L23">
         <v>28000.0</v>
       </c>
       <c r="M23">
         <v>28000.0</v>
       </c>
       <c r="N23">
         <v>47000.0</v>
       </c>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B25">
         <v>717000.0</v>
       </c>
       <c r="C25">
         <v>841000.0</v>
       </c>
       <c r="D25">
         <v>890000.0</v>
       </c>
       <c r="E25">
         <v>1053000.0</v>
       </c>
       <c r="F25">
         <v>1180000.0</v>
       </c>
       <c r="G25">
         <v>1095000.0</v>
       </c>
       <c r="H25">
         <v>1114000.0</v>
       </c>
       <c r="I25">
         <v>1010000.0</v>
       </c>
       <c r="J25">
         <v>1052000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26">
         <v>4477000.0</v>
       </c>
       <c r="I26">
         <v>3643000.0</v>
       </c>
       <c r="J26">
         <v>3069000.0</v>
       </c>
       <c r="K26">
         <v>3126000.0</v>
       </c>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B28">
         <v>4409000.0</v>
       </c>
       <c r="C28">
         <v>4101000.0</v>
       </c>
       <c r="D28">
         <v>4286000.0</v>
       </c>
       <c r="E28">
         <v>9021000.0</v>
       </c>
       <c r="F28">
         <v>9354000.0</v>
       </c>
       <c r="G28">
         <v>8185000.0</v>
       </c>
       <c r="H28">
         <v>8688000.0</v>
       </c>
       <c r="I28">
         <v>8283000.0</v>
       </c>
       <c r="J28">
         <v>7675000.0</v>
       </c>
       <c r="K28">
         <v>7749000.0</v>
       </c>
       <c r="L28">
         <v>8083000.0</v>
       </c>
       <c r="M28">
         <v>4986000.0</v>
       </c>
       <c r="N28">
         <v>5016000.0</v>
       </c>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B29">
         <v>560000.0</v>
       </c>
       <c r="C29">
         <v>188000.0</v>
       </c>
       <c r="D29">
         <v>429000.0</v>
       </c>
       <c r="E29">
         <v>717000.0</v>
       </c>
       <c r="F29">
         <v>848000.0</v>
       </c>
       <c r="G29">
         <v>768000.0</v>
       </c>
       <c r="H29">
         <v>691000.0</v>
       </c>
       <c r="I29">
         <v>292000.0</v>
       </c>
       <c r="J29">
         <v>514000.0</v>
       </c>
       <c r="K29">
         <v>950000.0</v>
       </c>
       <c r="L29">
         <v>912000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B30">
         <v>15677000.0</v>
       </c>
       <c r="C30">
         <v>17410000.0</v>
       </c>
       <c r="D30">
         <v>18705000.0</v>
       </c>
       <c r="E30">
         <v>20968000.0</v>
       </c>
       <c r="F30">
         <v>21595000.0</v>
       </c>
       <c r="G30">
         <v>18278000.0</v>
       </c>
       <c r="H30">
         <v>20266000.0</v>
       </c>
       <c r="I30">
         <v>27864000.0</v>
       </c>
       <c r="J30">
         <v>21239000.0</v>
       </c>
       <c r="K30">
         <v>18800000.0</v>
       </c>
       <c r="L30">
         <v>15715000.0</v>
       </c>
       <c r="M30">
         <v>19183000.0</v>
       </c>
       <c r="N30">
         <v>16262000.0</v>
       </c>
     </row>
     <row r="31" spans="1:14">
       <c r="A31" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31">
         <v>11000.0</v>
       </c>
       <c r="I31">
         <v>69000.0</v>
       </c>
       <c r="J31">
         <v>-760000.0</v>
       </c>
       <c r="K31">
         <v>2777000.0</v>
       </c>
       <c r="L31">
         <v>329000.0</v>
       </c>
       <c r="M31">
         <v>492000.0</v>
       </c>
       <c r="N31">
         <v>387000.0</v>
       </c>
     </row>
     <row r="32" spans="1:14">
       <c r="A32" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B32">
         <v>15943000.0</v>
       </c>
       <c r="C32">
         <v>17566000.0</v>
       </c>
       <c r="D32">
         <v>18281000.0</v>
       </c>
       <c r="E32">
         <v>23249000.0</v>
       </c>
       <c r="F32">
         <v>23871000.0</v>
       </c>
       <c r="G32">
         <v>21361000.0</v>
       </c>
       <c r="H32">
         <v>23813000.0</v>
       </c>
       <c r="I32">
         <v>31476000.0</v>
       </c>
@@ -8460,2740 +8573,2804 @@
       <c r="N32">
         <v>17576000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AL32"/>
+  <dimension ref="A1:AM32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:38">
+    <row r="1" spans="1:39">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>75</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="D1" t="s">
         <v>76</v>
       </c>
       <c r="E1" t="s">
         <v>77</v>
       </c>
       <c r="F1" t="s">
+        <v>78</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="H1" t="s">
         <v>79</v>
       </c>
       <c r="I1" t="s">
         <v>80</v>
       </c>
       <c r="J1" t="s">
+        <v>81</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="L1" t="s">
         <v>82</v>
       </c>
       <c r="M1" t="s">
         <v>83</v>
       </c>
       <c r="N1" t="s">
+        <v>84</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="P1" t="s">
         <v>85</v>
       </c>
       <c r="Q1" t="s">
         <v>86</v>
       </c>
       <c r="R1" t="s">
+        <v>87</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="T1" t="s">
         <v>88</v>
       </c>
       <c r="U1" t="s">
         <v>89</v>
       </c>
       <c r="V1" t="s">
+        <v>90</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="X1" t="s">
         <v>91</v>
       </c>
       <c r="Y1" t="s">
         <v>92</v>
       </c>
       <c r="Z1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AB1" t="s">
         <v>94</v>
       </c>
       <c r="AC1" t="s">
         <v>95</v>
       </c>
       <c r="AD1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AF1" t="s">
         <v>97</v>
       </c>
       <c r="AG1" t="s">
         <v>98</v>
       </c>
       <c r="AH1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AJ1" t="s">
         <v>100</v>
       </c>
       <c r="AK1" t="s">
         <v>101</v>
       </c>
       <c r="AL1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="2" spans="1:38">
+    <row r="2" spans="1:39">
       <c r="A2" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B2">
+        <v>2168000.0</v>
+      </c>
+      <c r="C2">
         <v>1344000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1399000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1442000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1578000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2908000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1960000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1675000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1634000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>2159000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1838000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>3038000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>2731000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>3639000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>2769000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>2694000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>2845000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>3810000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>2991000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>2802000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>2638000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>10093000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>2288000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>3150000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>2267000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>3159000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>2699000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>3369000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>2166000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>6467000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>6435000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>6115000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>4114000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>7895000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>2738000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>2749000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>3157000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>6273000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:38">
+    <row r="3" spans="1:39">
       <c r="A3" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
-    </row>
-    <row r="4" spans="1:38">
+      <c r="AM3"/>
+    </row>
+    <row r="4" spans="1:39">
       <c r="A4" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
-    </row>
-    <row r="5" spans="1:38">
+      <c r="AM4"/>
+    </row>
+    <row r="5" spans="1:39">
       <c r="A5" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>8000.0</v>
       </c>
-      <c r="M5"/>
-      <c r="N5">
+      <c r="N5"/>
+      <c r="O5">
         <v>791000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>353000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>618000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>519000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>96000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>704000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>815000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>661000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>655000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>833000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>1175000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>1081000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>778000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>1138000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>1756000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>1140000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>817000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>1449000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>442000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>899000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>1718000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>522000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>504000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>830000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>2021000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:38">
+    <row r="6" spans="1:39">
       <c r="A6" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
-      <c r="L6">
+      <c r="L6"/>
+      <c r="M6">
         <v>527000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>380000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-4151000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>794000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>970000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>957000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>8568000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>974000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>784000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>1321000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>2719000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>430000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-112000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>1081000.0</v>
       </c>
-      <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
-    </row>
-    <row r="7" spans="1:38">
+      <c r="AM6"/>
+    </row>
+    <row r="7" spans="1:39">
       <c r="A7" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
-    </row>
-    <row r="8" spans="1:38">
+      <c r="AM7"/>
+    </row>
+    <row r="8" spans="1:39">
       <c r="A8" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
-    </row>
-    <row r="9" spans="1:38">
+      <c r="AM8"/>
+    </row>
+    <row r="9" spans="1:39">
       <c r="A9" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B9">
+        <v>2673000.0</v>
+      </c>
+      <c r="C9">
         <v>3000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>2300000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>2872000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>2008000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>3275000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>2879000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>1860000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>1375000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>2469000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>1627000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>2089000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>2330000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>3808000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>2335000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>2660000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>2499000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>3359000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>2795000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>2753000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>2723000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>11268000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>2692000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>2953000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>2403000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>3368000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>2780000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>3278000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>2994000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>2299000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>2606000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>1519000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>1921000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>3189000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>1634000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>1603000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>1842000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>3630000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:38">
+    <row r="10" spans="1:39">
       <c r="A10" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B10">
+        <v>150000.0</v>
+      </c>
+      <c r="C10">
         <v>-4169000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-15000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>234000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-261000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-1515000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-4231000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-2346000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-382000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-11362000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-322000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>272000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>124000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-4380000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>531000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>681000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>641000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>8329000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>642000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>431000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>957000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>2889000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>82000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-454000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>754000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>492000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>817000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>1432000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>817000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>667000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>1682000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>600000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>727000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>345000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>1239000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>418000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>812000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>4788000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:38">
+    <row r="11" spans="1:39">
       <c r="A11" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>66000.0</v>
       </c>
-      <c r="M11"/>
-      <c r="N11">
+      <c r="N11"/>
+      <c r="O11">
         <v>156000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>332000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>120000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>109000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>320000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>182000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>172000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>174000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>333000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>86000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>192000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>157000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>483000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-112000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>86000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>234000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-384000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>417000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>22000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>237000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-73000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>283000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>106000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>198000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>399000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:38">
+    <row r="12" spans="1:39">
       <c r="A12" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B12">
-        <v>8000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="C12">
         <v>8000.0</v>
       </c>
       <c r="D12">
+        <v>8000.0</v>
+      </c>
+      <c r="E12">
         <v>26000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>8000.0</v>
       </c>
-      <c r="F12">
-[...1 lines deleted...]
-      </c>
       <c r="G12">
+        <v>10000.0</v>
+      </c>
+      <c r="H12">
         <v>6000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>26000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>9000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>6000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>5000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>22000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>7000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>10000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>8000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>11000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>15000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>32000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>21000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>26000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>29000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>196000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>33000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>41000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>40000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>78000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>23000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>31000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>17000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26000.0</v>
       </c>
       <c r="AE12">
         <v>26000.0</v>
       </c>
       <c r="AF12">
         <v>26000.0</v>
       </c>
       <c r="AG12">
-        <v>1000.0</v>
+        <v>26000.0</v>
       </c>
       <c r="AH12">
         <v>1000.0</v>
       </c>
       <c r="AI12">
         <v>1000.0</v>
       </c>
       <c r="AJ12">
         <v>1000.0</v>
       </c>
-      <c r="AK12"/>
+      <c r="AK12">
+        <v>1000.0</v>
+      </c>
       <c r="AL12"/>
-    </row>
-    <row r="13" spans="1:38">
+      <c r="AM12"/>
+    </row>
+    <row r="13" spans="1:39">
       <c r="A13" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B13">
+        <v>23000.0</v>
+      </c>
+      <c r="C13">
         <v>73000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>22000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>23000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>16000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>74000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>21000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>19000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>26000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>75000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>30000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>31000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>33000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>68000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>40000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>30000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>33000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>63000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31000.0</v>
       </c>
       <c r="T13">
         <v>31000.0</v>
       </c>
       <c r="U13">
+        <v>31000.0</v>
+      </c>
+      <c r="V13">
         <v>35000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>134000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>28000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>30000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>35000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>40000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33000.0</v>
       </c>
       <c r="AB13">
         <v>33000.0</v>
       </c>
       <c r="AC13">
+        <v>33000.0</v>
+      </c>
+      <c r="AD13">
         <v>34000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
-    </row>
-    <row r="14" spans="1:38">
+      <c r="AM13"/>
+    </row>
+    <row r="14" spans="1:39">
       <c r="A14" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B14">
+        <v>-63000.0</v>
+      </c>
+      <c r="C14">
         <v>50000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>36000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-97000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>41000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-253000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1590000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>222000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>158000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>3252000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>163000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-32000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-82000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>-145000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>-30000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>-12000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>-77000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>-189000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-40000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>5149000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>4991000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>5177000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>4897000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>4683000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>4709000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>4655000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>4146000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>4291000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>4286000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>4080000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>3874000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>3567000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>3486000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>3151000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>2415000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>2229000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>2399000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>2405000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:38">
+    <row r="15" spans="1:39">
       <c r="A15" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B15">
+        <v>-1000.0</v>
+      </c>
+      <c r="C15">
         <v>-4394000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-104000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>48000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-291000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-1700000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-2761000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-2200000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-284000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-8374000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-227000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>174000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>11000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-4681000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>169000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>549000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>455000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>7820000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>420000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>95000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>740000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>1288000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-176000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-992000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>552000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-511000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>936000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>1294000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>357000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>837000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>782000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>485000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>237000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-238000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>778000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>216000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>410000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>3720000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:38">
+    <row r="16" spans="1:39">
       <c r="A16" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
-[...1 lines deleted...]
-      </c>
+      <c r="L16"/>
       <c r="M16">
         <v>174000.0</v>
       </c>
       <c r="N16">
+        <v>174000.0</v>
+      </c>
+      <c r="O16">
         <v>-4681000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>169000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>549000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>455000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>7820000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>420000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>95000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>740000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>1904000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-176000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-992000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>552000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-511000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>936000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>1294000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>357000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>837000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>782000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>485000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>237000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-238000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>778000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>216000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>410000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>3720000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:38">
+    <row r="17" spans="1:39">
       <c r="A17" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B17">
+        <v>62000.0</v>
+      </c>
+      <c r="C17">
         <v>-4444000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-140000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>145000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-332000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-1447000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-4351000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-2422000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-442000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-11626000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-390000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>206000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>93000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-4536000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>199000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>561000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>532000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>8009000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>460000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>259000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>783000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>2174000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-4000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-646000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>597000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>9000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>929000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>1346000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>583000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>1051000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>1265000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>578000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>490000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>418000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>956000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>312000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>614000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>4389000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:38">
+    <row r="18" spans="1:39">
       <c r="A18" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B18">
+        <v>16000.0</v>
+      </c>
+      <c r="C18">
         <v>65000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>14000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-3000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>8000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>84000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>15000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-7000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>17000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>81000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>25000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>9000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>26000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>58000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>32000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>19000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>18000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>31000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>10000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>5000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>6000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>41000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>5000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>11000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>5000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>38000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-10000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-2000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-17000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
-    </row>
-    <row r="19" spans="1:38">
+      <c r="AM18"/>
+    </row>
+    <row r="19" spans="1:39">
       <c r="A19" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
-    </row>
-    <row r="20" spans="1:38">
+      <c r="AM19"/>
+    </row>
+    <row r="20" spans="1:39">
       <c r="A20" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
-    </row>
-    <row r="21" spans="1:38">
+      <c r="AM20"/>
+    </row>
+    <row r="21" spans="1:39">
       <c r="A21" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B21">
+        <v>230000.0</v>
+      </c>
+      <c r="C21">
         <v>127000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-75000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>505000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-291000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>352000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>743000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-232000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-707000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-271000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-434000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>8000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>273000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>791000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>353000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>618000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>519000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>96000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>704000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>815000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>661000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>3023000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>110000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-424000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>789000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>532000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>850000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>1465000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>851000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>817000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>1449000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>442000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>899000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>1718000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>522000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>504000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>830000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>2021000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:38">
+    <row r="22" spans="1:39">
       <c r="A22" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
-    </row>
-    <row r="23" spans="1:38">
+      <c r="AM22"/>
+    </row>
+    <row r="23" spans="1:39">
       <c r="A23" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
-      <c r="O23">
-[...1 lines deleted...]
-      </c>
+      <c r="O23"/>
       <c r="P23">
         <v>71000.0</v>
       </c>
       <c r="Q23">
         <v>71000.0</v>
       </c>
       <c r="R23">
         <v>71000.0</v>
       </c>
-      <c r="S23"/>
+      <c r="S23">
+        <v>71000.0</v>
+      </c>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
       <c r="AG23"/>
-      <c r="AH23">
+      <c r="AH23"/>
+      <c r="AI23">
         <v>953000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000.0</v>
       </c>
       <c r="AJ23">
         <v>3000.0</v>
       </c>
       <c r="AK23">
         <v>3000.0</v>
       </c>
-      <c r="AL23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:38">
+      <c r="AL23">
+        <v>3000.0</v>
+      </c>
+      <c r="AM23"/>
+    </row>
+    <row r="24" spans="1:39">
       <c r="A24" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
-    </row>
-    <row r="25" spans="1:38">
+      <c r="AM24"/>
+    </row>
+    <row r="25" spans="1:39">
       <c r="A25" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B25">
+        <v>183000.0</v>
+      </c>
+      <c r="C25">
         <v>174000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>177000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>181000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>185000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>209000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>217000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>205000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>210000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>189000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>219000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>233000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>249000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>219000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>255000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>278000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>301000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>207000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>311000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>327000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>335000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>171000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>320000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>312000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>292000.0</v>
       </c>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
-    </row>
-    <row r="26" spans="1:38">
+      <c r="AM25"/>
+    </row>
+    <row r="26" spans="1:39">
       <c r="A26" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-      <c r="Z26">
+      <c r="Z26"/>
+      <c r="AA26">
         <v>1121000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>1178000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>1170000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>1008000.0</v>
       </c>
-      <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
-    </row>
-    <row r="27" spans="1:38">
+      <c r="AM26"/>
+    </row>
+    <row r="27" spans="1:39">
       <c r="A27" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
-    </row>
-    <row r="28" spans="1:38">
+      <c r="AM27"/>
+    </row>
+    <row r="28" spans="1:39">
       <c r="A28" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B28">
+        <v>1008000.0</v>
+      </c>
+      <c r="C28">
         <v>1376000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1031000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1073000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>929000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1347000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>952000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>928000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>874000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1466000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>931000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>2081000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>2057000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>3017000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1982000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>2042000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1980000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>3263000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>2091000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1938000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>2062000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>8185000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>1859000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>1778000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1983000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>2500000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>2176000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>2139000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>2058000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>1482000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>1157000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>1077000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>1022000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>1471000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>1112000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>1099000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>1012000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>1609000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:38">
+    <row r="29" spans="1:39">
       <c r="A29" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B29">
+        <v>88000.0</v>
+      </c>
+      <c r="C29">
         <v>275000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>125000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>89000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>71000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-68000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>120000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>76000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>60000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>264000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>68000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>66000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>31000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>156000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>332000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>120000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>109000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>320000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>182000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>172000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>174000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>768000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>86000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>192000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>157000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>483000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-112000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>86000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>234000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-384000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
-    </row>
-    <row r="30" spans="1:38">
+      <c r="AM29"/>
+    </row>
+    <row r="30" spans="1:39">
       <c r="A30" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B30">
+        <v>4611000.0</v>
+      </c>
+      <c r="C30">
         <v>4217000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>3774000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>3809000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>3877000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>5831000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>4096000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>3767000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>3716000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>4899000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>3899000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>5119000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>4788000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>6656000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>4751000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>4736000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>4825000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>7073000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>5082000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>4740000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>4700000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>4953000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>4147000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>4928000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>4250000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>5659000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>4875000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>5508000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>4224000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>7949000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>7592000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>7192000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>5136000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>9366000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>3850000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>3848000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>4169000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>7882000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:38">
+    <row r="31" spans="1:39">
       <c r="A31" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
-      <c r="Z31">
+      <c r="Z31"/>
+      <c r="AA31">
         <v>-376000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>213000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>293000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-119000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-150000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>233000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>158000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-172000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-1373000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>717000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-86000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-18000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>2767000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:38">
+    <row r="32" spans="1:39">
       <c r="A32" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B32">
+        <v>4841000.0</v>
+      </c>
+      <c r="C32">
         <v>4344000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>3699000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>4314000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>3586000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>6183000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>4839000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>3535000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>3009000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>4628000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>3465000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>5127000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>5061000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>7447000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>5104000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>5354000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>5344000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>7169000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>5786000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>5555000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>5361000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>21361000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>4980000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>6103000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>4670000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>6527000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>5479000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>6647000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>5160000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>8766000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>9041000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>7634000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>6035000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>11084000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>4372000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>4352000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>4999000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>9903000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N30"/>
@@ -11244,1013 +11421,1013 @@
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B2">
         <v>7546000.0</v>
       </c>
       <c r="C2">
         <v>8662000.0</v>
       </c>
       <c r="D2">
         <v>10831000.0</v>
       </c>
       <c r="E2">
         <v>11332000.0</v>
       </c>
       <c r="F2">
         <v>10536000.0</v>
       </c>
       <c r="G2">
         <v>7398000.0</v>
       </c>
       <c r="H2">
         <v>6011000.0</v>
       </c>
       <c r="I2">
         <v>5266000.0</v>
       </c>
       <c r="J2">
         <v>8096000.0</v>
       </c>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B3">
         <v>716000</v>
       </c>
       <c r="C3">
         <v>688000</v>
       </c>
       <c r="D3">
         <v>488000</v>
       </c>
       <c r="E3">
         <v>218000</v>
       </c>
       <c r="F3">
         <v>185000</v>
       </c>
       <c r="G3">
         <v>437000</v>
       </c>
       <c r="H3">
         <v>643000</v>
       </c>
       <c r="I3">
         <v>694000</v>
       </c>
       <c r="J3">
         <v>950000</v>
       </c>
       <c r="K3">
         <v>962000</v>
       </c>
       <c r="L3">
         <v>687000</v>
       </c>
       <c r="M3">
         <v>970000</v>
       </c>
       <c r="N3">
         <v>279000</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B6">
         <v>3218000.0</v>
       </c>
       <c r="C6">
         <v>-1370000.0</v>
       </c>
       <c r="D6">
         <v>-1827000.0</v>
       </c>
       <c r="E6">
         <v>-501000.0</v>
       </c>
       <c r="F6">
         <v>796000.0</v>
       </c>
       <c r="G6">
         <v>3138000.0</v>
       </c>
       <c r="H6">
         <v>1387000.0</v>
       </c>
       <c r="I6">
         <v>745000.0</v>
       </c>
       <c r="J6">
         <v>-2830000.0</v>
       </c>
       <c r="K6">
         <v>-5014000.0</v>
       </c>
       <c r="L6">
         <v>1630000.0</v>
       </c>
       <c r="M6">
         <v>3033000.0</v>
       </c>
       <c r="N6">
         <v>691000.0</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B7">
         <v>4828000.0</v>
       </c>
       <c r="C7">
         <v>-1167000.0</v>
       </c>
       <c r="D7">
         <v>-173000.0</v>
       </c>
       <c r="E7">
         <v>-3474000.0</v>
       </c>
       <c r="F7">
         <v>108000.0</v>
       </c>
       <c r="G7">
         <v>1488000.0</v>
       </c>
       <c r="H7">
         <v>-103000.0</v>
       </c>
       <c r="I7">
         <v>-1743000.0</v>
       </c>
       <c r="J7">
         <v>-238000.0</v>
       </c>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9">
         <v>140000.0</v>
       </c>
       <c r="F9">
         <v>-2459000.0</v>
       </c>
       <c r="G9">
         <v>2482000.0</v>
       </c>
       <c r="H9">
         <v>586000.0</v>
       </c>
       <c r="I9">
         <v>-816000.0</v>
       </c>
       <c r="J9">
         <v>59000.0</v>
       </c>
       <c r="K9">
         <v>-11036000.0</v>
       </c>
       <c r="L9">
         <v>3395000.0</v>
       </c>
       <c r="M9">
         <v>-1940000.0</v>
       </c>
       <c r="N9">
         <v>-123000.0</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B10">
         <v>-8000.0</v>
       </c>
       <c r="C10">
         <v>-3000.0</v>
       </c>
       <c r="D10">
         <v>2000.0</v>
       </c>
       <c r="E10">
         <v>1000.0</v>
       </c>
       <c r="F10">
         <v>1000.0</v>
       </c>
       <c r="G10">
         <v>1000.0</v>
       </c>
       <c r="H10">
         <v>484000.0</v>
       </c>
       <c r="I10">
         <v>-448000.0</v>
       </c>
       <c r="J10">
         <v>-29000.0</v>
       </c>
       <c r="K10">
         <v>11000.0</v>
       </c>
       <c r="L10">
         <v>3000.0</v>
       </c>
       <c r="M10">
         <v>-28000.0</v>
       </c>
       <c r="N10">
         <v>-22000.0</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-2007000.0</v>
       </c>
       <c r="F11">
         <v>2576000.0</v>
       </c>
       <c r="G11">
         <v>-835000.0</v>
       </c>
       <c r="H11">
         <v>-2441000.0</v>
       </c>
       <c r="I11">
         <v>-4586000.0</v>
       </c>
       <c r="J11">
         <v>2920000.0</v>
       </c>
       <c r="K11">
         <v>4883000.0</v>
       </c>
       <c r="L11">
         <v>-1375000.0</v>
       </c>
       <c r="M11">
         <v>2001000.0</v>
       </c>
       <c r="N11">
         <v>288000.0</v>
       </c>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>4902000.0</v>
       </c>
       <c r="F12">
         <v>-7274000.0</v>
       </c>
       <c r="G12">
         <v>-828000.0</v>
       </c>
       <c r="H12">
         <v>712000.0</v>
       </c>
       <c r="I12">
         <v>68000.0</v>
       </c>
       <c r="J12">
         <v>647000.0</v>
       </c>
       <c r="K12">
         <v>-1379000.0</v>
       </c>
       <c r="L12">
         <v>485000.0</v>
       </c>
       <c r="M12">
         <v>-190000.0</v>
       </c>
       <c r="N12">
         <v>-486000.0</v>
       </c>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-1609000.0</v>
       </c>
       <c r="F13">
         <v>-9000.0</v>
       </c>
       <c r="G13">
         <v>-159000.0</v>
       </c>
       <c r="H13">
         <v>1269000.0</v>
       </c>
       <c r="I13">
         <v>4107000.0</v>
       </c>
       <c r="J13">
         <v>-3188000.0</v>
       </c>
       <c r="K13">
         <v>1459000.0</v>
       </c>
       <c r="L13">
         <v>19000.0</v>
       </c>
       <c r="M13">
         <v>302000.0</v>
       </c>
       <c r="N13">
         <v>-19000.0</v>
       </c>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B14">
         <v>717000.0</v>
       </c>
       <c r="C14">
         <v>841000.0</v>
       </c>
       <c r="D14">
         <v>890000.0</v>
       </c>
       <c r="E14">
         <v>808000.0</v>
       </c>
       <c r="F14">
         <v>883000.0</v>
       </c>
       <c r="G14">
         <v>788000.0</v>
       </c>
       <c r="H14">
         <v>655000.0</v>
       </c>
       <c r="I14">
         <v>527000.0</v>
       </c>
       <c r="J14">
         <v>512000.0</v>
       </c>
       <c r="K14">
         <v>501000.0</v>
       </c>
       <c r="L14">
         <v>515000.0</v>
       </c>
       <c r="M14">
         <v>466000.0</v>
       </c>
       <c r="N14">
         <v>885000.0</v>
       </c>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15">
         <v>-399000.0</v>
       </c>
       <c r="E15">
         <v>399000.0</v>
       </c>
       <c r="F15">
         <v>399000.0</v>
       </c>
       <c r="G15">
         <v>399000.0</v>
       </c>
       <c r="H15">
         <v>399000.0</v>
       </c>
       <c r="I15">
         <v>399000.0</v>
       </c>
       <c r="J15">
         <v>799000.0</v>
       </c>
       <c r="K15">
         <v>799000.0</v>
       </c>
       <c r="L15">
         <v>799000.0</v>
       </c>
       <c r="M15">
         <v>639000.0</v>
       </c>
       <c r="N15">
         <v>639000.0</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B16">
         <v>11111000.0</v>
       </c>
       <c r="C16">
         <v>7546000.0</v>
       </c>
       <c r="D16">
         <v>8662000.0</v>
       </c>
       <c r="E16">
         <v>10831000.0</v>
       </c>
       <c r="F16">
         <v>11332000.0</v>
       </c>
       <c r="G16">
         <v>10536000.0</v>
       </c>
       <c r="H16">
         <v>7398000.0</v>
       </c>
       <c r="I16">
         <v>6011000.0</v>
       </c>
       <c r="J16">
         <v>5266000.0</v>
       </c>
       <c r="K16">
         <v>8096000.0</v>
       </c>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B18">
         <v>4501000.0</v>
       </c>
       <c r="C18">
         <v>-1263000.0</v>
       </c>
       <c r="D18">
         <v>-712000.0</v>
       </c>
       <c r="E18">
         <v>-1585000.0</v>
       </c>
       <c r="F18">
         <v>2717000.0</v>
       </c>
       <c r="G18">
         <v>4300000.0</v>
       </c>
       <c r="H18">
         <v>2852000.0</v>
       </c>
       <c r="I18">
         <v>581000.0</v>
       </c>
       <c r="J18">
         <v>1407000.0</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B19">
         <v>0.0</v>
       </c>
       <c r="C19">
         <v>181000.0</v>
       </c>
       <c r="D19">
         <v>-203000.0</v>
       </c>
       <c r="E19">
         <v>2405000.0</v>
       </c>
       <c r="F19">
         <v>-152000.0</v>
       </c>
       <c r="G19">
         <v>101000.0</v>
       </c>
       <c r="H19">
         <v>-512000.0</v>
       </c>
       <c r="I19">
         <v>-788000.0</v>
       </c>
       <c r="J19">
         <v>-2750000.0</v>
       </c>
       <c r="K19">
         <v>-3434000.0</v>
       </c>
       <c r="L19">
         <v>-1517000.0</v>
       </c>
       <c r="M19">
         <v>-1517000.0</v>
       </c>
       <c r="N19">
         <v>-20000.0</v>
       </c>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B21">
         <v>-947000.0</v>
       </c>
       <c r="C21">
         <v>14000.0</v>
       </c>
       <c r="D21">
         <v>0.0</v>
       </c>
       <c r="E21">
         <v>260000.0</v>
       </c>
       <c r="F21">
         <v>-897000.0</v>
       </c>
       <c r="G21">
         <v>-821000.0</v>
       </c>
       <c r="H21">
         <v>-578000.0</v>
       </c>
       <c r="I21">
         <v>2018000.0</v>
       </c>
       <c r="J21">
         <v>2018000.0</v>
       </c>
       <c r="K21">
         <v>2018000.0</v>
       </c>
       <c r="L21">
         <v>2018000.0</v>
       </c>
       <c r="M21"/>
       <c r="N21"/>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B22">
         <v>-4741000.0</v>
       </c>
       <c r="C22">
         <v>-6945000.0</v>
       </c>
       <c r="D22">
         <v>-8416000.0</v>
       </c>
       <c r="E22">
         <v>-3508000.0</v>
       </c>
       <c r="F22">
         <v>9075000.0</v>
       </c>
       <c r="G22">
         <v>1288000.0</v>
       </c>
       <c r="H22">
         <v>2076000.0</v>
       </c>
       <c r="I22">
         <v>2341000.0</v>
       </c>
       <c r="J22">
         <v>1166000.0</v>
       </c>
       <c r="K22">
         <v>7409000.0</v>
       </c>
       <c r="L22">
         <v>3914000.0</v>
       </c>
       <c r="M22">
         <v>2159000.0</v>
       </c>
       <c r="N22">
         <v>1021000.0</v>
       </c>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23">
         <v>-466000.0</v>
       </c>
       <c r="F23">
         <v>-304000.0</v>
       </c>
       <c r="G23">
         <v>-346000.0</v>
       </c>
       <c r="H23">
         <v>-286000.0</v>
       </c>
       <c r="I23">
         <v>-679000.0</v>
       </c>
       <c r="J23">
         <v>-1610000.0</v>
       </c>
       <c r="K23">
         <v>-628000.0</v>
       </c>
       <c r="L23">
         <v>-240000.0</v>
       </c>
       <c r="M23">
         <v>-9000.0</v>
       </c>
       <c r="N23">
         <v>-195000.0</v>
       </c>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24">
         <v>-166000.0</v>
       </c>
       <c r="F24">
         <v>-27000.0</v>
       </c>
       <c r="G24">
         <v>-169000.0</v>
       </c>
       <c r="H24">
         <v>-156000.0</v>
       </c>
       <c r="I24">
         <v>-303000.0</v>
       </c>
       <c r="J24">
         <v>-116000.0</v>
       </c>
       <c r="K24">
         <v>-255000.0</v>
       </c>
       <c r="L24">
         <v>-1227000.0</v>
       </c>
       <c r="M24">
         <v>2186000.0</v>
       </c>
       <c r="N24">
         <v>888000.0</v>
       </c>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B25">
         <v>-84000.0</v>
       </c>
       <c r="C25">
         <v>-109000.0</v>
       </c>
       <c r="D25">
         <v>-141000.0</v>
       </c>
       <c r="E25">
         <v>-127000.0</v>
       </c>
       <c r="F25">
         <v>-6114000.0</v>
       </c>
       <c r="G25">
         <v>-62000.0</v>
       </c>
       <c r="H25">
         <v>-9000.0</v>
       </c>
       <c r="I25">
         <v>-71000.0</v>
       </c>
       <c r="J25">
         <v>-192000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28">
         <v>-605000.0</v>
       </c>
       <c r="F28">
         <v>-1600000.0</v>
       </c>
       <c r="G28">
         <v>-1566000.0</v>
       </c>
       <c r="H28">
         <v>-1263000.0</v>
       </c>
       <c r="I28">
         <v>940000.0</v>
       </c>
       <c r="J28">
         <v>-2409000.0</v>
       </c>
       <c r="K28">
         <v>-1427000.0</v>
       </c>
       <c r="L28">
         <v>-1039000.0</v>
       </c>
       <c r="M28">
         <v>-648000.0</v>
       </c>
       <c r="N28">
         <v>-834000.0</v>
       </c>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B29">
         <v>5217000.0</v>
       </c>
       <c r="C29">
         <v>-575000.0</v>
       </c>
       <c r="D29">
         <v>-224000.0</v>
       </c>
       <c r="E29">
         <v>-1028000.0</v>
       </c>
       <c r="F29">
         <v>3089000.0</v>
       </c>
       <c r="G29">
         <v>5102000.0</v>
       </c>
       <c r="H29">
         <v>3800000.0</v>
       </c>
       <c r="I29">
         <v>1676000.0</v>
       </c>
       <c r="J29">
         <v>2627000.0</v>
       </c>
       <c r="K29">
         <v>409000.0</v>
       </c>
       <c r="L29">
         <v>6491000.0</v>
       </c>
       <c r="M29">
         <v>3817000.0</v>
       </c>
       <c r="N29">
         <v>2623000.0</v>
       </c>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30">
         <v>2021000.0</v>
       </c>
       <c r="F30">
         <v>-364000.0</v>
       </c>
       <c r="G30">
         <v>-500000.0</v>
       </c>
       <c r="H30">
         <v>-1311000.0</v>
       </c>
       <c r="I30">
         <v>-1785000.0</v>
       </c>
       <c r="J30">
         <v>-3816000.0</v>
       </c>
       <c r="K30">
         <v>-3434000.0</v>
       </c>
@@ -12263,1358 +12440,1384 @@
       <c r="N30">
         <v>-715000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AL30"/>
+  <dimension ref="A1:AM30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:38">
+    <row r="1" spans="1:39">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>75</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="D1" t="s">
         <v>76</v>
       </c>
       <c r="E1" t="s">
         <v>77</v>
       </c>
       <c r="F1" t="s">
+        <v>78</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="H1" t="s">
         <v>79</v>
       </c>
       <c r="I1" t="s">
         <v>80</v>
       </c>
       <c r="J1" t="s">
+        <v>81</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="L1" t="s">
         <v>82</v>
       </c>
       <c r="M1" t="s">
         <v>83</v>
       </c>
       <c r="N1" t="s">
+        <v>84</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="P1" t="s">
         <v>85</v>
       </c>
       <c r="Q1" t="s">
         <v>86</v>
       </c>
       <c r="R1" t="s">
+        <v>87</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="T1" t="s">
         <v>88</v>
       </c>
       <c r="U1" t="s">
         <v>89</v>
       </c>
       <c r="V1" t="s">
+        <v>90</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="X1" t="s">
         <v>91</v>
       </c>
       <c r="Y1" t="s">
         <v>92</v>
       </c>
       <c r="Z1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AB1" t="s">
         <v>94</v>
       </c>
       <c r="AC1" t="s">
         <v>95</v>
       </c>
       <c r="AD1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AF1" t="s">
         <v>97</v>
       </c>
       <c r="AG1" t="s">
         <v>98</v>
       </c>
       <c r="AH1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AJ1" t="s">
         <v>100</v>
       </c>
       <c r="AK1" t="s">
         <v>101</v>
       </c>
       <c r="AL1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="2" spans="1:38">
+    <row r="2" spans="1:39">
       <c r="A2" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B2">
+        <v>11112000.0</v>
+      </c>
+      <c r="C2">
         <v>10101000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>9011000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>8827000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>7546000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>8014000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>6992000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>7831000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>8662000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>8848000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>9302000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>10011000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>10831000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>10815000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>11107000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>11349000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>11332000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>10692000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>11086000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>10109000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>10536000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>9684000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>9090000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>9323000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>7398000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>5151000.0</v>
       </c>
-      <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
       <c r="AH2"/>
       <c r="AI2"/>
       <c r="AJ2"/>
       <c r="AK2"/>
       <c r="AL2"/>
-    </row>
-    <row r="3" spans="1:38">
+      <c r="AM2"/>
+    </row>
+    <row r="3" spans="1:39">
       <c r="A3" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B3">
+        <v>205000</v>
+      </c>
+      <c r="C3">
         <v>264000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>155000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>183000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>114000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>198000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>310000</v>
-      </c>
-[...1 lines deleted...]
-        <v>90000</v>
       </c>
       <c r="I3">
         <v>90000</v>
       </c>
       <c r="J3">
+        <v>90000</v>
+      </c>
+      <c r="K3">
         <v>121000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>117000</v>
-      </c>
-[...1 lines deleted...]
-        <v>32000</v>
       </c>
       <c r="M3">
         <v>32000</v>
       </c>
       <c r="N3">
+        <v>32000</v>
+      </c>
+      <c r="O3">
         <v>35000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>67000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>79000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>37000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>42000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>53000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>56000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>34000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>72000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>56000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>47000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>262000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>948000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>683000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>379000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>231000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>202000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>126000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>223000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>143000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>129000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>209000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>299000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>313000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>84000</v>
       </c>
     </row>
-    <row r="4" spans="1:38">
+    <row r="4" spans="1:39">
       <c r="A4" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
-    </row>
-    <row r="5" spans="1:38">
+      <c r="AM4"/>
+    </row>
+    <row r="5" spans="1:39">
       <c r="A5" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
-    </row>
-    <row r="6" spans="1:38">
+      <c r="AM5"/>
+    </row>
+    <row r="6" spans="1:39">
       <c r="A6" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B6">
+        <v>1441000.0</v>
+      </c>
+      <c r="C6">
         <v>887000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>1053000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-68000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>1346000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>33000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>134000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-878000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-659000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-692000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-490000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-709000.0</v>
       </c>
       <c r="M6">
         <v>-709000.0</v>
       </c>
       <c r="N6">
+        <v>-709000.0</v>
+      </c>
+      <c r="O6">
         <v>16000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-292000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-242000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>17000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>640000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-394000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>977000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-427000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>852000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>594000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-233000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>1925000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>1387000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-860000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-689000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>763000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>2450000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>354000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-1100000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-959000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-1950000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-230000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-1659000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>1009000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-3211000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:38">
+    <row r="7" spans="1:39">
       <c r="A7" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B7">
+        <v>1411000.0</v>
+      </c>
+      <c r="C7">
         <v>1154000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>1218000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>763000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>1693000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-1470000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>424000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-84000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-37000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-838000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>458000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>805000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-598000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-2218000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>595000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-453000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-1398000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>994000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-520000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>191000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-557000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>478000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-181000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-794000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>1985000.0</v>
       </c>
-      <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
-    </row>
-    <row r="8" spans="1:38">
+      <c r="AM7"/>
+    </row>
+    <row r="8" spans="1:39">
       <c r="A8" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
-    </row>
-    <row r="9" spans="1:38">
+      <c r="AM8"/>
+    </row>
+    <row r="9" spans="1:39">
       <c r="A9" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
-[...1 lines deleted...]
-      </c>
+      <c r="L9"/>
       <c r="M9">
         <v>1007000.0</v>
       </c>
       <c r="N9">
+        <v>1007000.0</v>
+      </c>
+      <c r="O9">
         <v>-1334000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>783000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>670000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>21000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-634000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-788000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-591000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-446000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>390000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>201000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>73000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>1818000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>147000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>762000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-4906000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>4584000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-803000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-327000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-1371000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>2928000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-8830000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>1088000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-2612000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>7633000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-8161000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:38">
+    <row r="10" spans="1:39">
       <c r="A10" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B10">
-        <v>-1000.0</v>
+        <v>-155000.0</v>
       </c>
       <c r="C10">
         <v>-1000.0</v>
       </c>
       <c r="D10">
+        <v>-1000.0</v>
+      </c>
+      <c r="E10">
         <v>0.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-6000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>2000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-4000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>0.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-1000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="M10">
         <v>1000.0</v>
       </c>
       <c r="N10">
+        <v>1000.0</v>
+      </c>
+      <c r="O10">
         <v>8000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6000.0</v>
       </c>
       <c r="P10">
         <v>-6000.0</v>
       </c>
       <c r="Q10">
-        <v>-1000.0</v>
+        <v>-6000.0</v>
       </c>
       <c r="R10">
         <v>-1000.0</v>
       </c>
       <c r="S10">
         <v>-1000.0</v>
       </c>
       <c r="T10">
         <v>-1000.0</v>
       </c>
       <c r="U10">
+        <v>-1000.0</v>
+      </c>
+      <c r="V10">
         <v>0.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-1000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-2000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>4000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-1000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>1000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-2000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>488000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-4000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-122000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-353000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>2000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>25000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-43000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>17000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-23000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>20000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>10000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:38">
+    <row r="11" spans="1:39">
       <c r="A11" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>335000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>0.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>1447000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-172000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-1711000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-1571000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>2680000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>187000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-19000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-272000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>1008000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-1055000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-218000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-570000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>290000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-362000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>1156000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-3525000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-1802000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>1973000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>240000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-4997000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>7247000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>1332000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-607000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-5052000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>5113000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:38">
+    <row r="12" spans="1:39">
       <c r="A12" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
-[...1 lines deleted...]
-      </c>
+      <c r="L12"/>
       <c r="M12">
         <v>3000.0</v>
       </c>
       <c r="N12">
+        <v>3000.0</v>
+      </c>
+      <c r="O12">
         <v>4875000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>60000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>162000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-194000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-8041000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>121000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>645000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-1500000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>837000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>2007000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>-113000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>1097000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-5000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-511000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>132000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>-287000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>388000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-111000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>78000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>1050000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>-724000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>65000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>256000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>-1700000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:38">
+    <row r="13" spans="1:39">
       <c r="A13" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>-538000.0</v>
       </c>
       <c r="N13">
+        <v>-538000.0</v>
+      </c>
+      <c r="O13">
         <v>-2340000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-10000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>588000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>153000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-1052000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>81000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>801000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>161000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-919000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>675000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-653000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>738000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>1343000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-132000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>870000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-812000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>2299000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-1143000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>193000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>1515000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-266000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-1148000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>1495000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-489000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>653000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:38">
+    <row r="14" spans="1:39">
       <c r="A14" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B14">
+        <v>183000.0</v>
+      </c>
+      <c r="C14">
         <v>174000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>177000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>181000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>185000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>209000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>217000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>205000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>210000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>189000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>219000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>182000.0</v>
       </c>
       <c r="M14">
         <v>182000.0</v>
       </c>
       <c r="N14">
+        <v>182000.0</v>
+      </c>
+      <c r="O14">
         <v>163000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>197000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>278000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>231000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>156000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>239000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>327000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>335000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>197000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>202000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>203000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>292000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>655000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>509000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>343000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>171000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>-305000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>283000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>278000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>271000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>-342000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>298000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>287000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>269000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>-420000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:38">
+    <row r="15" spans="1:39">
       <c r="A15" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
-      <c r="J15">
+      <c r="J15"/>
+      <c r="K15">
         <v>0.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>399000.0</v>
       </c>
-      <c r="L15"/>
       <c r="M15"/>
-      <c r="N15">
+      <c r="N15"/>
+      <c r="O15">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>399000.0</v>
       </c>
       <c r="P15">
         <v>399000.0</v>
       </c>
       <c r="Q15">
         <v>399000.0</v>
       </c>
       <c r="R15">
         <v>399000.0</v>
       </c>
       <c r="S15">
         <v>399000.0</v>
       </c>
       <c r="T15">
         <v>399000.0</v>
       </c>
       <c r="U15">
         <v>399000.0</v>
       </c>
       <c r="V15">
         <v>399000.0</v>
       </c>
       <c r="W15">
         <v>399000.0</v>
       </c>
@@ -13630,1329 +13833,1357 @@
       <c r="AA15">
         <v>399000.0</v>
       </c>
       <c r="AB15">
         <v>399000.0</v>
       </c>
       <c r="AC15">
         <v>399000.0</v>
       </c>
       <c r="AD15">
         <v>399000.0</v>
       </c>
       <c r="AE15">
         <v>399000.0</v>
       </c>
       <c r="AF15">
         <v>399000.0</v>
       </c>
       <c r="AG15">
         <v>399000.0</v>
       </c>
       <c r="AH15">
         <v>399000.0</v>
       </c>
       <c r="AI15">
-        <v>799000.0</v>
+        <v>399000.0</v>
       </c>
       <c r="AJ15">
         <v>799000.0</v>
       </c>
       <c r="AK15">
         <v>799000.0</v>
       </c>
       <c r="AL15">
         <v>799000.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:38">
+      <c r="AM15">
+        <v>799000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:39">
       <c r="A16" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B16">
+        <v>12671000.0</v>
+      </c>
+      <c r="C16">
         <v>11111000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>10101000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>9011000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>8827000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>7546000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>8014000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>6992000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>7831000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>8662000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>8848000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>9302000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>10011000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>10831000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>10815000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>11107000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>11349000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>11332000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>10692000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>11086000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>10109000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>10536000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>9684000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>9090000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>9323000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>7398000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>5151000.0</v>
       </c>
-      <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
-    </row>
-    <row r="17" spans="1:38">
+      <c r="AM16"/>
+    </row>
+    <row r="17" spans="1:39">
       <c r="A17" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
-    </row>
-    <row r="18" spans="1:38">
+      <c r="AM17"/>
+    </row>
+    <row r="18" spans="1:39">
       <c r="A18" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B18">
+        <v>1525000.0</v>
+      </c>
+      <c r="C18">
         <v>1013000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>1124000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>932000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>1432000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-844000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>464000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-294000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-589000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-1347000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>134000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>1183000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-594000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-1914000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>923000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>370000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-963000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>908000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>243000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>1151000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>415000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>929000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>607000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>402000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>2362000.0</v>
       </c>
-      <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
-    </row>
-    <row r="19" spans="1:38">
+      <c r="AM18"/>
+    </row>
+    <row r="19" spans="1:39">
       <c r="A19" t="s">
-        <v>150</v>
-[...3 lines deleted...]
-      </c>
+        <v>151</v>
+      </c>
+      <c r="B19"/>
       <c r="C19">
         <v>0.0</v>
       </c>
       <c r="D19">
         <v>0.0</v>
       </c>
       <c r="E19">
         <v>0.0</v>
       </c>
       <c r="F19">
         <v>0.0</v>
       </c>
       <c r="G19">
+        <v>0.0</v>
+      </c>
+      <c r="H19">
         <v>-169000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>279000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-64000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-251000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>48000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-133000.0</v>
       </c>
       <c r="M19">
         <v>-133000.0</v>
       </c>
       <c r="N19">
+        <v>-133000.0</v>
+      </c>
+      <c r="O19">
         <v>935000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-13000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-37000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1520000.0</v>
       </c>
       <c r="R19">
         <v>1520000.0</v>
       </c>
       <c r="S19">
-        <v>-100000.0</v>
+        <v>1520000.0</v>
       </c>
       <c r="T19">
         <v>-100000.0</v>
       </c>
       <c r="U19">
-        <v>-52000.0</v>
+        <v>-100000.0</v>
       </c>
       <c r="V19">
         <v>-52000.0</v>
       </c>
       <c r="W19">
+        <v>-52000.0</v>
+      </c>
+      <c r="X19">
         <v>70000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-72000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>103000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-195000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-835000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-183000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-98000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>414000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-227000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-196000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-779000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-905000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-1077000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-150000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-618000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-1713000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:38">
+    <row r="20" spans="1:39">
       <c r="A20" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
-    </row>
-    <row r="21" spans="1:38">
+      <c r="AM20"/>
+    </row>
+    <row r="21" spans="1:39">
       <c r="A21" t="s">
-        <v>152</v>
-[...1 lines deleted...]
-      <c r="B21">
+        <v>153</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21">
         <v>-30000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-8000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-909000.0</v>
       </c>
-      <c r="E21"/>
-      <c r="F21">
+      <c r="F21"/>
+      <c r="G21">
         <v>925000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-65000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
-[...1 lines deleted...]
-      </c>
+      <c r="L21"/>
       <c r="M21">
         <v>-945000.0</v>
       </c>
       <c r="N21">
+        <v>-945000.0</v>
+      </c>
+      <c r="O21">
         <v>825000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-165000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-190000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-210000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-250000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-202000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-176000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-269000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-233000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-144000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-181000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-263000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-32000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-164000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>156000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-538000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2018000.0</v>
       </c>
       <c r="AE21">
         <v>2018000.0</v>
       </c>
       <c r="AF21">
         <v>2018000.0</v>
       </c>
       <c r="AG21">
         <v>2018000.0</v>
       </c>
-      <c r="AH21"/>
+      <c r="AH21">
+        <v>2018000.0</v>
+      </c>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
-    </row>
-    <row r="22" spans="1:38">
+      <c r="AM21"/>
+    </row>
+    <row r="22" spans="1:39">
       <c r="A22" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B22">
+        <v>-1000.0</v>
+      </c>
+      <c r="C22">
         <v>-4394000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-104000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>48000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-291000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-1700000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-2761000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-2200000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-284000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-8374000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-227000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>174000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>11000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-4681000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>169000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>549000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>455000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>7820000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>420000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>95000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>740000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>1904000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-176000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-992000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>552000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>3558000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>3066000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>2249000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>817000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>837000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>782000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>485000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>237000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-238000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>778000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>216000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>410000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>3720000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:38">
+    <row r="23" spans="1:39">
       <c r="A23" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
-      <c r="L23">
-[...1 lines deleted...]
-      </c>
+      <c r="L23"/>
       <c r="M23">
         <v>127000.0</v>
       </c>
       <c r="N23">
+        <v>127000.0</v>
+      </c>
+      <c r="O23">
         <v>-40000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-161000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-9000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-256000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-63000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-22000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-27000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-192000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-89000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>125000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-351000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-31000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-269000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-17000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>180000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>215000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-72000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-90000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-1000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-516000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-525000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-18000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-317000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-750000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-597000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:38">
+    <row r="24" spans="1:39">
       <c r="A24" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
-      <c r="L24">
-[...1 lines deleted...]
-      </c>
+      <c r="L24"/>
       <c r="M24">
         <v>-57000.0</v>
       </c>
       <c r="N24">
+        <v>-57000.0</v>
+      </c>
+      <c r="O24">
         <v>-3000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-49000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-57000.0</v>
       </c>
       <c r="Q24">
         <v>-57000.0</v>
       </c>
       <c r="R24">
+        <v>-57000.0</v>
+      </c>
+      <c r="S24">
         <v>33000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-5000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-20000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-35000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>30000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-104000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-43000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-52000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-9000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-433000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>98000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>133000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-23000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-77000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-91000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-112000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-47000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-15000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-24000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-30000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-66000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:38">
+    <row r="25" spans="1:39">
       <c r="A25" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B25">
+        <v>-16000.0</v>
+      </c>
+      <c r="C25">
         <v>-65000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-14000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>3000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-8000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-84000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-15000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>7000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-17000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-81000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-25000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-9000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-26000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-58000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-32000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-19000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-18000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-6093000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-10000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-5000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-6000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-41000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-5000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-11000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-5000.0</v>
       </c>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
-    </row>
-    <row r="26" spans="1:38">
+      <c r="AM25"/>
+    </row>
+    <row r="26" spans="1:39">
       <c r="A26" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
-    </row>
-    <row r="27" spans="1:38">
+      <c r="AM26"/>
+    </row>
+    <row r="27" spans="1:39">
       <c r="A27" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
-    </row>
-    <row r="28" spans="1:38">
+      <c r="AM27"/>
+    </row>
+    <row r="28" spans="1:39">
       <c r="A28" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
-      <c r="L28">
-[...1 lines deleted...]
-      </c>
+      <c r="L28"/>
       <c r="M28">
         <v>-818000.0</v>
       </c>
       <c r="N28">
+        <v>-818000.0</v>
+      </c>
+      <c r="O28">
         <v>785000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-725000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-199000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-466000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-313000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-623000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-203000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-461000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-322000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-418000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-532000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-294000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-1263000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-962000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-202000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-323000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>1946000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-489000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-1000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-516000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-525000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-817000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-317000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-750000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-597000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:38">
+    <row r="29" spans="1:39">
       <c r="A29" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B29">
+        <v>1730000.0</v>
+      </c>
+      <c r="C29">
         <v>1277000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1279000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1115000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1546000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-646000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>774000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-204000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-499000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-1226000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>251000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1215000.0</v>
       </c>
       <c r="M29">
         <v>1215000.0</v>
       </c>
       <c r="N29">
+        <v>1215000.0</v>
+      </c>
+      <c r="O29">
         <v>-1806000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1079000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>536000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-836000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>980000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>332000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1258000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>519000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1053000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>800000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>533000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>2716000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>2612000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>1188000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-297000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>1021000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>300000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>1603000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-284000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>57000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-882000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>1641000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-1179000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>3047000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-149000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:38">
+    <row r="30" spans="1:39">
       <c r="A30" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
-      <c r="L30">
-[...1 lines deleted...]
-      </c>
+      <c r="L30"/>
       <c r="M30">
         <v>-222000.0</v>
       </c>
       <c r="N30">
+        <v>-222000.0</v>
+      </c>
+      <c r="O30">
         <v>897000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-129000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-173000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>1426000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-9000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-158000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-76000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-121000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-37000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-90000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-162000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-211000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-195000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-1116000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-281000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-98000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>189000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-430000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-510000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-1034000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-1081000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-1301000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-473000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-961000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-1863000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>