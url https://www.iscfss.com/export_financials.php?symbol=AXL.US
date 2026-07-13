--- v0 (2026-03-14)
+++ v1 (2026-07-13)
@@ -2578,51 +2578,53 @@
         <v>196800000.0</v>
       </c>
       <c r="X22">
         <v>171800000.0</v>
       </c>
       <c r="Y22">
         <v>174600000.0</v>
       </c>
       <c r="Z22">
         <v>158000000.0</v>
       </c>
       <c r="AA22">
         <v>160400000.0</v>
       </c>
       <c r="AB22">
         <v>133300000.0</v>
       </c>
       <c r="AC22">
         <v>137100000.0</v>
       </c>
     </row>
     <row r="23" spans="1:29">
       <c r="A23" t="s">
         <v>50</v>
       </c>
-      <c r="B23"/>
+      <c r="B23">
+        <v>6670200000.0</v>
+      </c>
       <c r="C23">
         <v>5059900000.0</v>
       </c>
       <c r="D23">
         <v>5356300000.0</v>
       </c>
       <c r="E23">
         <v>5469400000.0</v>
       </c>
       <c r="F23">
         <v>5635700000.0</v>
       </c>
       <c r="G23">
         <v>5916300000.0</v>
       </c>
       <c r="H23">
         <v>6644600000.0</v>
       </c>
       <c r="I23">
         <v>7510700000.0</v>
       </c>
       <c r="J23">
         <v>7882800000.0</v>
       </c>
       <c r="K23">
@@ -5246,51 +5248,51 @@
       <c r="AC59"/>
     </row>
     <row r="60" spans="1:29">
       <c r="A60" t="s">
         <v>87</v>
       </c>
       <c r="B60">
         <v>640000000.0</v>
       </c>
       <c r="C60">
         <v>562800000.0</v>
       </c>
       <c r="D60">
         <v>604900000.0</v>
       </c>
       <c r="E60">
         <v>627300000.0</v>
       </c>
       <c r="F60">
         <v>457800000.0</v>
       </c>
       <c r="G60">
         <v>370500000.0</v>
       </c>
       <c r="H60">
-        <v>977600000.0</v>
+        <v>980400000.0</v>
       </c>
       <c r="I60">
         <v>1483900000.0</v>
       </c>
       <c r="J60">
         <v>1540000000.0</v>
       </c>
       <c r="K60">
         <v>530000000.0</v>
       </c>
       <c r="L60">
         <v>301500000.0</v>
       </c>
       <c r="M60">
         <v>113400000.0</v>
       </c>
       <c r="N60">
         <v>33600000.0</v>
       </c>
       <c r="O60">
         <v>-120800000.0</v>
       </c>
       <c r="P60">
         <v>-419600000.0</v>
       </c>
@@ -22115,51 +22117,51 @@
       </c>
       <c r="X11">
         <v>106100000.0</v>
       </c>
       <c r="Y11">
         <v>97700000.0</v>
       </c>
       <c r="Z11">
         <v>66000000.0</v>
       </c>
       <c r="AA11">
         <v>74200000.0</v>
       </c>
       <c r="AB11">
         <v>67800000.0</v>
       </c>
       <c r="AC11">
         <v>2100000.0</v>
       </c>
     </row>
     <row r="12" spans="1:29">
       <c r="A12" t="s">
         <v>181</v>
       </c>
       <c r="B12">
-        <v>-201100000.0</v>
+        <v>201100000.0</v>
       </c>
       <c r="C12">
         <v>186000000.0</v>
       </c>
       <c r="D12">
         <v>201700000.0</v>
       </c>
       <c r="E12">
         <v>174500000.0</v>
       </c>
       <c r="F12">
         <v>195200000.0</v>
       </c>
       <c r="G12">
         <v>212300000.0</v>
       </c>
       <c r="H12">
         <v>217300000.0</v>
       </c>
       <c r="I12">
         <v>216300000.0</v>
       </c>
       <c r="J12">
         <v>195600000.0</v>
       </c>
@@ -26974,51 +26976,51 @@
       </c>
       <c r="CZ11">
         <v>23500000.0</v>
       </c>
       <c r="DA11">
         <v>23500000.0</v>
       </c>
       <c r="DB11">
         <v>16100000.0</v>
       </c>
       <c r="DC11">
         <v>15400000.0</v>
       </c>
       <c r="DD11">
         <v>19300000.0</v>
       </c>
       <c r="DE11">
         <v>17000000.0</v>
       </c>
     </row>
     <row r="12" spans="1:109">
       <c r="A12" t="s">
         <v>181</v>
       </c>
       <c r="B12">
-        <v>-72400000.0</v>
+        <v>72400000.0</v>
       </c>
       <c r="C12">
         <v>42700000.0</v>
       </c>
       <c r="D12">
         <v>43100000.0</v>
       </c>
       <c r="E12">
         <v>42900000.0</v>
       </c>
       <c r="F12">
         <v>43900000.0</v>
       </c>
       <c r="G12">
         <v>45200000.0</v>
       </c>
       <c r="H12">
         <v>47900000.0</v>
       </c>
       <c r="I12">
         <v>49000000.0</v>
       </c>
       <c r="J12">
         <v>50200000.0</v>
       </c>