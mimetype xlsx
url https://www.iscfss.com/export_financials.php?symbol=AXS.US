--- v0 (2026-07-12)
+++ v1 (2026-11-07)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="218">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="220">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -280,50 +280,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-09-30</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -4805,632 +4811,644 @@
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CQ62"/>
+  <dimension ref="A1:CS62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:95">
+    <row r="1" spans="1:97">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>86</v>
       </c>
       <c r="C1" t="s">
+        <v>87</v>
+      </c>
+      <c r="D1" t="s">
+        <v>88</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>88</v>
       </c>
       <c r="F1" t="s">
         <v>89</v>
       </c>
       <c r="G1" t="s">
+        <v>90</v>
+      </c>
+      <c r="H1" t="s">
+        <v>91</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>91</v>
       </c>
       <c r="J1" t="s">
         <v>92</v>
       </c>
       <c r="K1" t="s">
+        <v>93</v>
+      </c>
+      <c r="L1" t="s">
+        <v>94</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>94</v>
       </c>
       <c r="N1" t="s">
         <v>95</v>
       </c>
       <c r="O1" t="s">
+        <v>96</v>
+      </c>
+      <c r="P1" t="s">
+        <v>97</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>97</v>
       </c>
       <c r="R1" t="s">
         <v>98</v>
       </c>
       <c r="S1" t="s">
+        <v>99</v>
+      </c>
+      <c r="T1" t="s">
+        <v>100</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
       <c r="V1" t="s">
         <v>101</v>
       </c>
       <c r="W1" t="s">
+        <v>102</v>
+      </c>
+      <c r="X1" t="s">
+        <v>103</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>103</v>
       </c>
       <c r="Z1" t="s">
         <v>104</v>
       </c>
       <c r="AA1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AD1" t="s">
         <v>107</v>
       </c>
       <c r="AE1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AH1" t="s">
         <v>110</v>
       </c>
       <c r="AI1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AL1" t="s">
         <v>113</v>
       </c>
       <c r="AM1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AP1" t="s">
         <v>116</v>
       </c>
       <c r="AQ1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AT1" t="s">
         <v>119</v>
       </c>
       <c r="AU1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AX1" t="s">
         <v>122</v>
       </c>
       <c r="AY1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BB1" t="s">
         <v>125</v>
       </c>
       <c r="BC1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BE1" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BF1" t="s">
         <v>128</v>
       </c>
       <c r="BG1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BI1" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BJ1" t="s">
         <v>131</v>
       </c>
       <c r="BK1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BM1" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BN1" t="s">
         <v>134</v>
       </c>
       <c r="BO1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BQ1" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BR1" t="s">
         <v>137</v>
       </c>
       <c r="BS1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BU1" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BV1" t="s">
         <v>140</v>
       </c>
       <c r="BW1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BY1" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BZ1" t="s">
         <v>143</v>
       </c>
       <c r="CA1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CC1" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>145</v>
       </c>
       <c r="CD1" t="s">
         <v>146</v>
       </c>
       <c r="CE1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CG1" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CH1" t="s">
         <v>149</v>
       </c>
       <c r="CI1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CK1" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CL1" t="s">
         <v>152</v>
       </c>
       <c r="CM1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CN1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CO1" t="s">
         <v>23</v>
-      </c>
-[...4 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CP1" t="s">
         <v>155</v>
       </c>
       <c r="CQ1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CR1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CS1" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="2" spans="1:95">
+    <row r="2" spans="1:97">
       <c r="A2" t="s">
         <v>25</v>
       </c>
       <c r="B2">
+        <v>2375395000.0</v>
+      </c>
+      <c r="C2">
+        <v>2410199000.0</v>
+      </c>
+      <c r="D2">
         <v>2180053000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>1882021000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>1855349000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>1932269000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>1883746000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>1713798000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>1828297000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>2005126000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>1909309000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>1792719000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>1900188000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>1783610000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>1574608000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>1609924000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>1569946000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>1624184000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>1522258000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>1324620000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>1442729000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>1409772000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>1231403000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>1092042000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>1244846000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>1365799000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>1263389000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>1349082000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>1276123000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>1484285000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>1440942000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>1338991000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>1301580000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>1282585000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>1251629000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>899064000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>670292000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>677204000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>514356000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>493183000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>461519000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>416017000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>344181000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>356417000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>301830000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>296794000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>266789000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>249186000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>244815000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>272062000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>207909000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>234412000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>261737000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>292572000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>208018000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>270739000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>239394000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>324559000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>296315000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>206539000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>179081000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>351513000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>141483000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>164927000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>123127000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>199463000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>144679000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>173156000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>170664000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>178372000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>154763000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>202145000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>223963000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>249710000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>225715000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>244988000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>255922000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>250248000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>286068000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>294374000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>397101000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>408940000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>396290000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>415411000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>418023000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>343735000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>381953000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>337744000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>250152000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>252213000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CN2">
         <v>232708000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CO2">
         <v>218832000.0</v>
       </c>
-      <c r="CN2"/>
-      <c r="CO2"/>
       <c r="CP2"/>
-      <c r="CQ2">
+      <c r="CQ2"/>
+      <c r="CR2"/>
+      <c r="CS2">
         <v>129015000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:95">
+    <row r="3" spans="1:97">
       <c r="A3" t="s">
         <v>26</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5484,52 +5502,54 @@
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
+      <c r="CR3"/>
+      <c r="CS3"/>
     </row>
-    <row r="4" spans="1:95">
+    <row r="4" spans="1:97">
       <c r="A4" t="s">
         <v>27</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -5583,398 +5603,402 @@
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
+      <c r="CR4"/>
+      <c r="CS4"/>
     </row>
-    <row r="5" spans="1:95">
+    <row r="5" spans="1:97">
       <c r="A5" t="s">
         <v>28</v>
       </c>
       <c r="B5">
+        <v>-383879000.0</v>
+      </c>
+      <c r="C5">
+        <v>-107803000.0</v>
+      </c>
+      <c r="D5">
         <v>-97128000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>28431000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>10169000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-21710000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-152376000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-267557000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-76738000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-394968000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-411849000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-365836000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-775439000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-630509000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-571896000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-760300000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-1042650000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-724114000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-338300000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>56536000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>150122000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>226317000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>214861000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>414395000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>350111000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>281599000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-89919000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>171710000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>176296000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>156145000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>29096000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-177110000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-162312000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-163168000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-85216000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>92382000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>141613000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>84306000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>699000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-121841000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>98505000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>63089000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>17646000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-188465000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-117593000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-78067000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>-17070000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>-45574000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>22935000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>272664000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>182254000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>117825000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>130373000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>24755000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>310108000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>362622000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>373199000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>240939000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>278174000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>128162000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>50932000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>218133000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BL5">
         <v>155192000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BM5">
         <v>176821000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BN5">
         <v>371625000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BO5">
         <v>221856000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BP5">
         <v>165455000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BQ5">
         <v>86000000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BR5">
         <v>74974000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BS5">
         <v>-528261000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BT5">
         <v>-767182000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BU5">
         <v>-706499000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BV5">
         <v>-495697000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BW5">
         <v>-150721000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BX5">
         <v>-104000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BY5">
         <v>22668000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BZ5">
         <v>-28444000.0</v>
       </c>
-      <c r="BY5">
+      <c r="CA5">
         <v>-106693000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CB5">
         <v>-22125000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CC5">
         <v>-44638000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CD5">
         <v>-54673000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CE5">
         <v>-166580000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CF5">
         <v>-134238000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CG5">
         <v>-77798000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CH5">
         <v>-54806000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CI5">
         <v>-255000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CJ5">
         <v>-49394000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CK5">
         <v>12915000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CL5">
         <v>22997000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CM5">
         <v>-31193000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CN5">
         <v>53906000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CO5">
         <v>25164000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CP5">
         <v>39589000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CQ5">
         <v>37720000.0</v>
       </c>
-      <c r="CP5"/>
-      <c r="CQ5"/>
+      <c r="CR5"/>
+      <c r="CS5"/>
     </row>
-    <row r="6" spans="1:95">
+    <row r="6" spans="1:97">
       <c r="A6" t="s">
         <v>29</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
-[...4 lines deleted...]
-      </c>
+      <c r="AF6"/>
+      <c r="AG6"/>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
+        <v>0.0</v>
+      </c>
+      <c r="AJ6">
+        <v>0.0</v>
+      </c>
+      <c r="AK6">
         <v>2299166000.0</v>
       </c>
-      <c r="AJ6">
-[...4 lines deleted...]
-      </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
+        <v>0.0</v>
+      </c>
+      <c r="AN6">
+        <v>0.0</v>
+      </c>
+      <c r="AO6">
         <v>2299857000.0</v>
       </c>
-      <c r="AN6">
-[...4 lines deleted...]
-      </c>
       <c r="AP6">
         <v>0.0</v>
       </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
       <c r="AV6">
         <v>0.0</v>
       </c>
       <c r="AW6">
         <v>0.0</v>
       </c>
       <c r="AX6">
@@ -6003,174 +6027,184 @@
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
       <c r="BI6">
         <v>0.0</v>
       </c>
       <c r="BJ6">
         <v>0.0</v>
       </c>
       <c r="BK6">
         <v>0.0</v>
       </c>
       <c r="BL6">
         <v>0.0</v>
       </c>
       <c r="BM6">
         <v>0.0</v>
       </c>
-      <c r="BN6"/>
-      <c r="BO6"/>
+      <c r="BN6">
+        <v>0.0</v>
+      </c>
+      <c r="BO6">
+        <v>0.0</v>
+      </c>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
+      <c r="CR6"/>
+      <c r="CS6"/>
     </row>
-    <row r="7" spans="1:95">
+    <row r="7" spans="1:97">
       <c r="A7" t="s">
         <v>30</v>
       </c>
       <c r="B7">
+        <v>105653000.0</v>
+      </c>
+      <c r="C7">
+        <v>108326000.0</v>
+      </c>
+      <c r="D7">
         <v>110181000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>110095000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>108960000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>106544000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>107289000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>106614000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>115176000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>116264000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>119124000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>123101000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>116547000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>121922000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>99130000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>102577000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>103345000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>105129000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>113340000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>119512000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>123874000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>130174000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>134002000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>140263000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>140058000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>141621000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>143071000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>115584000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>115887000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>133257000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>144298000.0</v>
       </c>
-      <c r="AE7"/>
-      <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
@@ -6190,52 +6224,54 @@
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
+      <c r="CR7"/>
+      <c r="CS7"/>
     </row>
-    <row r="8" spans="1:95">
+    <row r="8" spans="1:97">
       <c r="A8" t="s">
         <v>31</v>
       </c>
       <c r="B8">
         <v>552206000.0</v>
       </c>
       <c r="C8">
         <v>552206000.0</v>
       </c>
       <c r="D8">
         <v>552206000.0</v>
       </c>
       <c r="E8">
         <v>552206000.0</v>
       </c>
       <c r="F8">
         <v>552206000.0</v>
       </c>
       <c r="G8">
         <v>552206000.0</v>
       </c>
       <c r="H8">
         <v>552206000.0</v>
       </c>
       <c r="I8">
@@ -6255,52 +6291,56 @@
       </c>
       <c r="N8">
         <v>552206000.0</v>
       </c>
       <c r="O8">
         <v>552206000.0</v>
       </c>
       <c r="P8">
         <v>552206000.0</v>
       </c>
       <c r="Q8">
         <v>552206000.0</v>
       </c>
       <c r="R8">
         <v>552206000.0</v>
       </c>
       <c r="S8">
         <v>552206000.0</v>
       </c>
       <c r="T8">
         <v>552206000.0</v>
       </c>
       <c r="U8">
         <v>552206000.0</v>
       </c>
-      <c r="V8"/>
-      <c r="W8"/>
+      <c r="V8">
+        <v>552206000.0</v>
+      </c>
+      <c r="W8">
+        <v>552206000.0</v>
+      </c>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
@@ -6329,599 +6369,609 @@
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
+      <c r="CR8"/>
+      <c r="CS8"/>
     </row>
-    <row r="9" spans="1:95">
+    <row r="9" spans="1:97">
       <c r="A9" t="s">
         <v>32</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9">
         <v>2405792000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>2395615000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>2384659000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>2374804000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>2394063000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>2385905000.0</v>
       </c>
-      <c r="I9"/>
-      <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9">
         <v>2375678000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>2361185000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>2347637000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>2366253000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>2354895000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>2341507000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>2328986000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>2346179000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>2336895000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>2326288000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>2316147000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>2330054000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>2325196000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>2317354000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>2307998000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>2317212000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>2309483000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>2303592000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>2296639000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>2308583000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>2304107000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>2295633000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>2289497000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>2299166000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>2291516000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>2283523000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>2276671000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>2299857000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>2307866000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>2302557000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>2296533000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>2241388000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>2230278000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>2285772000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>2287065000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>2285016000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>2273110000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>2261084000.0</v>
       </c>
-      <c r="AX9"/>
-      <c r="AY9">
+      <c r="AZ9"/>
+      <c r="BA9">
         <v>2240125000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>2225826000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>2213204000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>2199092000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>2179034000.0</v>
       </c>
-      <c r="BD9"/>
-      <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
-      <c r="BH9">
+      <c r="BH9"/>
+      <c r="BI9"/>
+      <c r="BJ9">
         <v>2095727000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>2085215000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>2074982000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>2059708000.0</v>
       </c>
-      <c r="BL9"/>
-      <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
+      <c r="CR9"/>
+      <c r="CS9"/>
     </row>
-    <row r="10" spans="1:95">
+    <row r="10" spans="1:97">
       <c r="A10" t="s">
         <v>33</v>
       </c>
       <c r="B10">
+        <v>1037878000.0</v>
+      </c>
+      <c r="C10">
+        <v>780002000.0</v>
+      </c>
+      <c r="D10">
         <v>862399000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>820252000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>825898000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>852052000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>2757213000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>2143471000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>981003000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>1092567000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>1143951000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>953476000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>889574000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>1173925000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>816917000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>751415000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>1210321000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>844910000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>987111000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>844592000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>947542000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>999899000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>895932000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>902831000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>1000781000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>1086829000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>755961000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>1241109000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>763825000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>712463000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>1151182000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>1830020000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>1752402000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>1526693000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>1227736000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>1363786000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>1631127000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>1015270000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>1451570000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>1241507000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>848200000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>792945000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>952311000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>988133000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>1180473000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>989395000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>1270092000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>1209695000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>1407811000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>1189403000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>1294709000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>987876000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>1109998000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>1116248000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>856215000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>850550000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>869444000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>751011000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>1021839000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>981849000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>935216000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>871122000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>1086189000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>929515000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>1057864000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>1197543000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>1510027000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>788614000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>1108954000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>1380863000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>1309924000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>1697581000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>1419610000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>1094429000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>1578801000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>1332921000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>1830852000.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>1837675000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>2090834000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>1989287000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>1640914000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CE10">
         <v>1615448000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CF10">
         <v>1511619000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CG10">
         <v>1280990000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CH10">
         <v>862184000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CI10">
         <v>793304000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CJ10">
         <v>746065000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CK10">
         <v>632329000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CL10">
         <v>935331000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CM10">
         <v>721215000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CN10">
         <v>802129000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CO10">
         <v>605175000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CP10">
         <v>790604000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CQ10">
         <v>927087000.0</v>
       </c>
-      <c r="CP10"/>
-      <c r="CQ10">
+      <c r="CR10"/>
+      <c r="CS10">
         <v>729296000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:95">
+    <row r="11" spans="1:97">
       <c r="A11" t="s">
         <v>34</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
         <v>1321185000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>825898000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>852052000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>2757213000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>2143471000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>981003000.0</v>
       </c>
-      <c r="I11"/>
-      <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11">
         <v>889574000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>1518270000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>816917000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>1174653000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>1210321000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>844910000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>987111000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>844592000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>947542000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>999899000.0</v>
       </c>
-      <c r="V11"/>
-      <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
@@ -6950,335 +7000,343 @@
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
+      <c r="CR11"/>
+      <c r="CS11"/>
     </row>
-    <row r="12" spans="1:95">
+    <row r="12" spans="1:97">
       <c r="A12" t="s">
         <v>35</v>
       </c>
       <c r="B12">
+        <v>15900520000.0</v>
+      </c>
+      <c r="C12">
+        <v>6085586000.0</v>
+      </c>
+      <c r="D12">
         <v>5801961000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>5719877000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>5706410000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>5681406000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>7539061000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>6919824000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>6124360000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>5633955000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>5511168000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>5305205000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>5370130000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>5521246000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>5172988000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>4945321000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>12074934000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>12215275000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>12513520000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>5512681000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>13396768000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>13011061000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>12810242000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>6009233000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>13680018000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>13167581000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>12909248000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>6364059000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>13392605000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>13267839000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>13067553000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>13409407000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>13676189000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>13852154000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>13521120000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>14704964000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>13392546000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>13188200000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>13309856000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>13404826000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>13099281000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>13023618000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>13457244000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>13340286000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>14016377000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>13684930000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>13922688000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>14014209000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>14596425000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>14633226000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>14395760000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>13722402000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>13830074000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>13425859000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>13545979000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>13554007000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>961258000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>1620521000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>1841657000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>12749418000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>1084352000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>1058723000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>1218701000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>1621530000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>1719978000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>1876520000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>2192881000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>1487988000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>1933138000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BS12">
         <v>2085605000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BT12">
         <v>2029912000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BU12">
         <v>2189663000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BV12">
         <v>2055914000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BW12">
         <v>1818668000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BX12">
         <v>2230912000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BY12">
         <v>1978908000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BZ12">
         <v>2443281000.0</v>
       </c>
-      <c r="BY12">
+      <c r="CA12">
         <v>2944084000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CB12">
         <v>3185662000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CC12">
         <v>3119951000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CD12">
         <v>2355295000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CE12">
         <v>2243169000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CF12">
         <v>2055485000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CG12">
         <v>1690494000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CH12">
         <v>1376405000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CI12">
         <v>1234954000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CJ12">
         <v>1075579000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CK12">
         <v>632329000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CL12">
         <v>1018474000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CM12">
         <v>755618000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CN12">
         <v>802129000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CO12">
         <v>605175000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CP12">
         <v>790604000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CQ12">
         <v>927087000.0</v>
       </c>
-      <c r="CP12"/>
-      <c r="CQ12"/>
+      <c r="CR12"/>
+      <c r="CS12"/>
     </row>
-    <row r="13" spans="1:95">
+    <row r="13" spans="1:97">
       <c r="A13" t="s">
         <v>36</v>
       </c>
       <c r="B13">
         <v>2206000.0</v>
       </c>
       <c r="C13">
         <v>2206000.0</v>
       </c>
       <c r="D13">
         <v>2206000.0</v>
       </c>
       <c r="E13">
         <v>2206000.0</v>
       </c>
       <c r="F13">
         <v>2206000.0</v>
       </c>
       <c r="G13">
         <v>2206000.0</v>
       </c>
       <c r="H13">
         <v>2206000.0</v>
       </c>
       <c r="I13">
@@ -7362,522 +7420,530 @@
       <c r="AI13">
         <v>2206000.0</v>
       </c>
       <c r="AJ13">
         <v>2206000.0</v>
       </c>
       <c r="AK13">
         <v>2206000.0</v>
       </c>
       <c r="AL13">
         <v>2206000.0</v>
       </c>
       <c r="AM13">
         <v>2206000.0</v>
       </c>
       <c r="AN13">
         <v>2206000.0</v>
       </c>
       <c r="AO13">
         <v>2206000.0</v>
       </c>
       <c r="AP13">
         <v>2206000.0</v>
       </c>
       <c r="AQ13">
+        <v>2206000.0</v>
+      </c>
+      <c r="AR13">
+        <v>2206000.0</v>
+      </c>
+      <c r="AS13">
         <v>2202000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AT13">
         <v>2202000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AU13">
         <v>2201000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AV13">
         <v>2200000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AW13">
         <v>2191000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AX13">
         <v>2190000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AY13">
         <v>2189000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AZ13">
         <v>2188000.0</v>
       </c>
-      <c r="AY13">
+      <c r="BA13">
         <v>2174000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BB13">
         <v>2172000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BC13">
         <v>2172000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BD13">
         <v>2168000.0</v>
       </c>
-      <c r="BC13">
+      <c r="BE13">
         <v>2146000.0</v>
       </c>
-      <c r="BD13">
+      <c r="BF13">
         <v>2145000.0</v>
       </c>
-      <c r="BE13">
+      <c r="BG13">
         <v>2141000.0</v>
       </c>
-      <c r="BF13">
+      <c r="BH13">
         <v>2140000.0</v>
       </c>
-      <c r="BG13">
+      <c r="BI13">
         <v>2125000.0</v>
       </c>
-      <c r="BH13">
+      <c r="BJ13">
         <v>2112000.0</v>
       </c>
-      <c r="BI13">
+      <c r="BK13">
         <v>2107000.0</v>
       </c>
-      <c r="BJ13">
+      <c r="BL13">
         <v>1958000.0</v>
       </c>
-      <c r="BK13">
+      <c r="BM13">
         <v>1934000.0</v>
       </c>
-      <c r="BL13">
+      <c r="BN13">
         <v>1931000.0</v>
       </c>
-      <c r="BM13">
+      <c r="BO13">
         <v>1930000.0</v>
       </c>
-      <c r="BN13">
+      <c r="BP13">
         <v>1929000.0</v>
       </c>
-      <c r="BO13">
+      <c r="BQ13">
         <v>1903000.0</v>
       </c>
-      <c r="BP13">
+      <c r="BR13">
         <v>1901000.0</v>
       </c>
-      <c r="BQ13">
+      <c r="BS13">
         <v>1900000.0</v>
       </c>
-      <c r="BR13">
+      <c r="BT13">
         <v>1899000.0</v>
       </c>
-      <c r="BS13">
+      <c r="BU13">
         <v>1878000.0</v>
       </c>
-      <c r="BT13">
+      <c r="BV13">
         <v>1878000.0</v>
       </c>
-      <c r="BU13">
+      <c r="BW13">
         <v>1877000.0</v>
       </c>
-      <c r="BV13">
+      <c r="BX13">
         <v>1875000.0</v>
       </c>
-      <c r="BW13">
+      <c r="BY13">
         <v>1850000.0</v>
       </c>
-      <c r="BX13">
+      <c r="BZ13">
         <v>1849000.0</v>
       </c>
-      <c r="BY13">
+      <c r="CA13">
         <v>1849000.0</v>
       </c>
-      <c r="BZ13">
+      <c r="CB13">
         <v>1880000.0</v>
       </c>
-      <c r="CA13">
+      <c r="CC13">
         <v>1875000.0</v>
       </c>
-      <c r="CB13">
+      <c r="CD13">
         <v>1875000.0</v>
       </c>
-      <c r="CC13">
+      <c r="CE13">
         <v>1873000.0</v>
       </c>
-      <c r="CD13">
+      <c r="CF13">
         <v>1872000.0</v>
       </c>
-      <c r="CE13">
+      <c r="CG13">
         <v>1861000.0</v>
       </c>
-      <c r="CF13">
+      <c r="CH13">
         <v>1769000.0</v>
       </c>
-      <c r="CG13">
+      <c r="CI13">
         <v>1758000.0</v>
       </c>
-      <c r="CH13">
+      <c r="CJ13">
         <v>1752000.0</v>
       </c>
-      <c r="CI13">
+      <c r="CK13">
         <v>1910000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1906000.0</v>
       </c>
       <c r="CL13">
         <v>1906000.0</v>
       </c>
       <c r="CM13">
         <v>1906000.0</v>
       </c>
       <c r="CN13">
+        <v>1906000.0</v>
+      </c>
+      <c r="CO13">
+        <v>1906000.0</v>
+      </c>
+      <c r="CP13">
         <v>1929000.0</v>
       </c>
-      <c r="CO13">
+      <c r="CQ13">
         <v>1737000.0</v>
       </c>
-      <c r="CP13">
+      <c r="CR13">
         <v>1729000.0</v>
       </c>
-      <c r="CQ13">
+      <c r="CS13">
         <v>1727000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:95">
+    <row r="14" spans="1:97">
       <c r="A14" t="s">
         <v>37</v>
       </c>
       <c r="B14">
+        <v>73373000.0</v>
+      </c>
+      <c r="C14">
+        <v>74203000.0</v>
+      </c>
+      <c r="D14">
         <v>75153000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>76825000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>79329000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>79329000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>82378000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>85176000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>85000000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>85326000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>85693000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>85268000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>86108000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>85812000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>85853000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>85655000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>84660000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>85843000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>85808000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>85591000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>85336000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>85267000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>84965000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>84341000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>84308000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>84600000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>84094000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>83957000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>84582000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>84401000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>84272000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>83582000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>84107000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>83984000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>83721000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>83160000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>83305000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>84511000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>86793000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>88474000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>90351000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>92558000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>94853000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>94853000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>99124000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>101160000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>101139000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>102038000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>104247000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>106289000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>110391000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>112702000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>113355000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>116671000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>118658000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>117918000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>122952000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>124983000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>126668000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>126668000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>128002000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>128369000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>113351000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>113351000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>134406000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>135665000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BP14">
         <v>142176000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>142176000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BR14">
         <v>137904000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BS14">
         <v>149861000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BT14">
         <v>149023000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BU14">
         <v>149023000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BV14">
         <v>139335000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BW14">
         <v>157602000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BX14">
         <v>160184000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BY14">
         <v>160184000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BZ14">
         <v>164064000.0</v>
       </c>
-      <c r="BY14">
+      <c r="CA14">
         <v>166320000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CB14">
         <v>166035000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CC14">
         <v>166035000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CD14">
         <v>164701000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CE14">
         <v>163325000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CF14">
         <v>163555000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CG14">
         <v>163554990.0</v>
       </c>
-      <c r="CF14">
+      <c r="CH14">
         <v>140995298.0</v>
       </c>
-      <c r="CG14">
+      <c r="CI14">
         <v>153637750.0</v>
       </c>
-      <c r="CH14">
+      <c r="CJ14">
         <v>160429657.0</v>
       </c>
-      <c r="CI14">
+      <c r="CK14">
         <v>160429657.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CL14">
         <v>166128928.0</v>
       </c>
-      <c r="CK14">
+      <c r="CM14">
         <v>166842606.0</v>
       </c>
-      <c r="CL14">
+      <c r="CN14">
         <v>167252826.0</v>
       </c>
-      <c r="CM14">
+      <c r="CO14">
         <v>167252826.0</v>
       </c>
-      <c r="CN14">
+      <c r="CP14">
         <v>163232232.0</v>
       </c>
-      <c r="CO14">
+      <c r="CQ14">
         <v>145701443.0</v>
       </c>
-      <c r="CP14">
+      <c r="CR14">
         <v>142785514.0</v>
       </c>
-      <c r="CQ14"/>
+      <c r="CS14"/>
     </row>
-    <row r="15" spans="1:95">
+    <row r="15" spans="1:97">
       <c r="A15" t="s">
         <v>38</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15">
         <v>2206000.0</v>
       </c>
-      <c r="N15">
-[...2 lines deleted...]
-      <c r="O15"/>
       <c r="P15">
         <v>2206000.0</v>
       </c>
-      <c r="Q15">
-[...1 lines deleted...]
-      </c>
+      <c r="Q15"/>
       <c r="R15">
         <v>2206000.0</v>
       </c>
       <c r="S15">
         <v>2206000.0</v>
       </c>
       <c r="T15">
         <v>2206000.0</v>
       </c>
       <c r="U15">
         <v>2206000.0</v>
       </c>
       <c r="V15">
         <v>2206000.0</v>
       </c>
       <c r="W15">
         <v>2206000.0</v>
       </c>
       <c r="X15">
         <v>2206000.0</v>
       </c>
       <c r="Y15">
         <v>2206000.0</v>
       </c>
       <c r="Z15">
@@ -7910,277 +7976,287 @@
       <c r="AI15">
         <v>2206000.0</v>
       </c>
       <c r="AJ15">
         <v>2206000.0</v>
       </c>
       <c r="AK15">
         <v>2206000.0</v>
       </c>
       <c r="AL15">
         <v>2206000.0</v>
       </c>
       <c r="AM15">
         <v>2206000.0</v>
       </c>
       <c r="AN15">
         <v>2206000.0</v>
       </c>
       <c r="AO15">
         <v>2206000.0</v>
       </c>
       <c r="AP15">
         <v>2206000.0</v>
       </c>
       <c r="AQ15">
+        <v>2206000.0</v>
+      </c>
+      <c r="AR15">
+        <v>2206000.0</v>
+      </c>
+      <c r="AS15">
         <v>2202000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>2202000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>2201000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>2200000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>2191000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>2190000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>2189000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>2188000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>2174000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>2172000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>2172000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>2168000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>2146000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>2145000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>2141000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>2140000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>2125000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>2112000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BK15">
         <v>2107000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BL15">
         <v>1958000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BM15">
         <v>1934000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BN15">
         <v>1931000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BO15">
         <v>1930000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BP15">
         <v>1929000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BQ15">
         <v>1903000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BR15">
         <v>1901000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BS15">
         <v>1900000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BT15">
         <v>1899000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BU15">
         <v>1878000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BV15">
         <v>1878000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BW15">
         <v>1877000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BX15">
         <v>1875000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BY15">
         <v>1850000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BZ15">
         <v>1849000.0</v>
       </c>
-      <c r="BY15">
+      <c r="CA15">
         <v>1849000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CB15">
         <v>1880000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CC15">
         <v>1875000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CD15">
         <v>1875000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CE15">
         <v>1873000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CF15">
         <v>1872000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CG15">
         <v>1861000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CH15">
         <v>1769000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CI15">
         <v>1758000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CJ15">
         <v>1752000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CK15">
         <v>1910000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1906000.0</v>
       </c>
       <c r="CL15">
         <v>1906000.0</v>
       </c>
       <c r="CM15">
         <v>1906000.0</v>
       </c>
       <c r="CN15">
+        <v>1906000.0</v>
+      </c>
+      <c r="CO15">
+        <v>1906000.0</v>
+      </c>
+      <c r="CP15">
         <v>1929000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CQ15">
         <v>1737000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CR15">
         <v>1729000.0</v>
       </c>
-      <c r="CQ15"/>
+      <c r="CS15"/>
     </row>
-    <row r="16" spans="1:95">
+    <row r="16" spans="1:97">
       <c r="A16" t="s">
         <v>39</v>
       </c>
       <c r="B16">
+        <v>6599511000.0</v>
+      </c>
+      <c r="C16">
+        <v>6807320000.0</v>
+      </c>
+      <c r="D16">
         <v>6563778000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>5825698000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>5994611000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>6154844000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>5859606000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>5211865000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>5452873000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>-116264000.0</v>
       </c>
-      <c r="J16"/>
-      <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
-      <c r="S16">
+      <c r="S16"/>
+      <c r="T16"/>
+      <c r="U16">
         <v>1205108000.0</v>
       </c>
-      <c r="T16"/>
-      <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
-      <c r="AA16">
+      <c r="AA16"/>
+      <c r="AB16"/>
+      <c r="AC16">
         <v>-115584000.0</v>
       </c>
-      <c r="AB16"/>
-      <c r="AC16"/>
       <c r="AD16"/>
-      <c r="AE16">
+      <c r="AE16"/>
+      <c r="AF16"/>
+      <c r="AG16">
         <v>-1341961000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>-1377582000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>-1377206000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>-1376835000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>-1376529000.0</v>
       </c>
-      <c r="AJ16"/>
-      <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
@@ -8195,52 +8271,54 @@
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
+      <c r="CR16"/>
+      <c r="CS16"/>
     </row>
-    <row r="17" spans="1:95">
+    <row r="17" spans="1:97">
       <c r="A17" t="s">
         <v>40</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -8294,91 +8372,89 @@
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
+      <c r="CR17"/>
+      <c r="CS17"/>
     </row>
-    <row r="18" spans="1:95">
+    <row r="18" spans="1:97">
       <c r="A18" t="s">
         <v>41</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
-      <c r="AF18">
-[...4 lines deleted...]
-      </c>
+      <c r="AF18"/>
+      <c r="AG18"/>
       <c r="AH18">
         <v>0.0</v>
       </c>
       <c r="AI18">
         <v>0.0</v>
       </c>
       <c r="AJ18">
         <v>0.0</v>
       </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
         <v>0.0</v>
       </c>
       <c r="AM18">
         <v>0.0</v>
       </c>
       <c r="AN18">
         <v>0.0</v>
       </c>
       <c r="AO18">
         <v>0.0</v>
       </c>
       <c r="AP18">
@@ -8431,82 +8507,88 @@
       </c>
       <c r="BF18">
         <v>0.0</v>
       </c>
       <c r="BG18">
         <v>0.0</v>
       </c>
       <c r="BH18">
         <v>0.0</v>
       </c>
       <c r="BI18">
         <v>0.0</v>
       </c>
       <c r="BJ18">
         <v>0.0</v>
       </c>
       <c r="BK18">
         <v>0.0</v>
       </c>
       <c r="BL18">
         <v>0.0</v>
       </c>
       <c r="BM18">
         <v>0.0</v>
       </c>
-      <c r="BN18"/>
-      <c r="BO18"/>
+      <c r="BN18">
+        <v>0.0</v>
+      </c>
+      <c r="BO18">
+        <v>0.0</v>
+      </c>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
+      <c r="CR18"/>
+      <c r="CS18"/>
     </row>
-    <row r="19" spans="1:95">
+    <row r="19" spans="1:97">
       <c r="A19" t="s">
         <v>42</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -8560,1753 +8642,1789 @@
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
+      <c r="CR19"/>
+      <c r="CS19"/>
     </row>
-    <row r="20" spans="1:95">
+    <row r="20" spans="1:97">
       <c r="A20" t="s">
         <v>43</v>
       </c>
       <c r="B20">
         <v>66498000.0</v>
       </c>
       <c r="C20">
         <v>66498000.0</v>
       </c>
       <c r="D20">
         <v>66498000.0</v>
       </c>
       <c r="E20">
         <v>66498000.0</v>
       </c>
       <c r="F20">
         <v>66498000.0</v>
       </c>
       <c r="G20">
         <v>66498000.0</v>
       </c>
       <c r="H20">
-        <v>100801000.0</v>
+        <v>66498000.0</v>
       </c>
       <c r="I20">
-        <v>100801000.0</v>
+        <v>66498000.0</v>
       </c>
       <c r="J20">
         <v>100801000.0</v>
       </c>
       <c r="K20">
         <v>100801000.0</v>
       </c>
       <c r="L20">
         <v>100801000.0</v>
       </c>
       <c r="M20">
         <v>100801000.0</v>
       </c>
       <c r="N20">
         <v>100801000.0</v>
       </c>
       <c r="O20">
         <v>100801000.0</v>
       </c>
       <c r="P20">
         <v>100801000.0</v>
       </c>
       <c r="Q20">
         <v>100801000.0</v>
       </c>
       <c r="R20">
         <v>100801000.0</v>
       </c>
       <c r="S20">
         <v>100801000.0</v>
       </c>
       <c r="T20">
         <v>100801000.0</v>
       </c>
       <c r="U20">
         <v>100801000.0</v>
       </c>
       <c r="V20">
         <v>100801000.0</v>
       </c>
       <c r="W20">
         <v>100801000.0</v>
       </c>
       <c r="X20">
-        <v>102003000.0</v>
+        <v>100801000.0</v>
       </c>
       <c r="Y20">
-        <v>102003000.0</v>
+        <v>100801000.0</v>
       </c>
       <c r="Z20">
         <v>102003000.0</v>
       </c>
       <c r="AA20">
         <v>102003000.0</v>
       </c>
       <c r="AB20">
         <v>102003000.0</v>
       </c>
       <c r="AC20">
         <v>102003000.0</v>
       </c>
       <c r="AD20">
         <v>102003000.0</v>
       </c>
       <c r="AE20">
         <v>102003000.0</v>
       </c>
       <c r="AF20">
         <v>102003000.0</v>
       </c>
       <c r="AG20">
         <v>102003000.0</v>
       </c>
       <c r="AH20">
-        <v>102004000.0</v>
+        <v>102003000.0</v>
       </c>
       <c r="AI20">
         <v>102003000.0</v>
       </c>
       <c r="AJ20">
+        <v>102004000.0</v>
+      </c>
+      <c r="AK20">
+        <v>102003000.0</v>
+      </c>
+      <c r="AL20">
         <v>-562774000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AM20">
         <v>-591397000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AN20">
         <v>-609773000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AO20">
         <v>47148000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AP20">
         <v>-545618000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AQ20">
         <v>-624638000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AR20">
         <v>-646919000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>47148000.0</v>
       </c>
       <c r="AS20">
         <v>47148000.0</v>
       </c>
       <c r="AT20">
-        <v>-616966000.0</v>
+        <v>47148000.0</v>
       </c>
       <c r="AU20">
         <v>47148000.0</v>
       </c>
       <c r="AV20">
+        <v>-616966000.0</v>
+      </c>
+      <c r="AW20">
+        <v>47148000.0</v>
+      </c>
+      <c r="AX20">
         <v>-556723000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AY20">
         <v>-623573000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AZ20">
         <v>-634413000.0</v>
       </c>
-      <c r="AY20">
+      <c r="BA20">
         <v>46422000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BB20">
         <v>-505002000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BC20">
         <v>-543069000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BD20">
         <v>-561417000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BE20">
         <v>49635000.0</v>
       </c>
-      <c r="BD20">
-[...4 lines deleted...]
-      </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
+        <v>0.0</v>
+      </c>
+      <c r="BH20">
+        <v>0.0</v>
+      </c>
+      <c r="BI20">
         <v>49350000.0</v>
       </c>
-      <c r="BH20">
-[...4 lines deleted...]
-      </c>
       <c r="BJ20">
         <v>0.0</v>
       </c>
       <c r="BK20">
+        <v>0.0</v>
+      </c>
+      <c r="BL20">
+        <v>0.0</v>
+      </c>
+      <c r="BM20">
         <v>49297000.0</v>
       </c>
-      <c r="BL20">
-[...5 lines deleted...]
-      <c r="BN20"/>
+      <c r="BN20">
+        <v>0.0</v>
+      </c>
       <c r="BO20">
+        <v>0.0</v>
+      </c>
+      <c r="BP20"/>
+      <c r="BQ20">
         <v>42237000.0</v>
       </c>
-      <c r="BP20"/>
-      <c r="BQ20"/>
       <c r="BR20"/>
-      <c r="BS20">
+      <c r="BS20"/>
+      <c r="BT20"/>
+      <c r="BU20">
         <v>26753000.0</v>
       </c>
-      <c r="BT20"/>
-      <c r="BU20"/>
       <c r="BV20"/>
-      <c r="BW20">
+      <c r="BW20"/>
+      <c r="BX20"/>
+      <c r="BY20">
         <v>26753000.0</v>
       </c>
-      <c r="BX20"/>
-      <c r="BY20"/>
       <c r="BZ20"/>
-      <c r="CA20">
+      <c r="CA20"/>
+      <c r="CB20"/>
+      <c r="CC20">
         <v>2750000.0</v>
       </c>
-      <c r="CB20"/>
-      <c r="CC20"/>
       <c r="CD20"/>
-      <c r="CE20">
+      <c r="CE20"/>
+      <c r="CF20"/>
+      <c r="CG20">
         <v>2750000.0</v>
       </c>
-      <c r="CF20"/>
-      <c r="CG20"/>
       <c r="CH20"/>
-      <c r="CI20">
+      <c r="CI20"/>
+      <c r="CJ20"/>
+      <c r="CK20">
         <v>2750000.0</v>
       </c>
-      <c r="CJ20"/>
-      <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
+      <c r="CR20"/>
+      <c r="CS20"/>
     </row>
-    <row r="21" spans="1:95">
+    <row r="21" spans="1:97">
       <c r="A21" t="s">
         <v>44</v>
       </c>
       <c r="B21">
+        <v>155533000.0</v>
+      </c>
+      <c r="C21">
+        <v>161258000.0</v>
+      </c>
+      <c r="D21">
         <v>1097456000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>967828000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>809913000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>825792000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>799342000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>861820000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>752708000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>181426000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>184155000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>186883000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>189612000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>192342000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>195071000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>197800000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>200529000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>203259000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>205988000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>208717000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>211557000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>214286000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>216904000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>223487000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>222362000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>225092000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>227821000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>239542000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>233305000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>236009000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>238763000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>241568000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>247927000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>250541000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>253808000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>257987000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>649980000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>677617000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>694386000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>37901000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>631119000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>710592000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>733365000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>39710000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>40181000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>53905000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>705474000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>41812000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>645463000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>713598000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>724763000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>43106000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>596658000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>634439000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>658418000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>47858000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>98165000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>98203000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>99439000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>50240000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>98260000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>103404000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>102847000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>53934000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>89744000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BO21">
         <v>90473000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BP21">
         <v>91217000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BQ21">
         <v>91505000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BR21">
         <v>93049000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BS21">
         <v>95058000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BT21">
         <v>95380000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BU21">
         <v>60417000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BV21">
         <v>60726000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BW21">
         <v>61035000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BX21">
         <v>61344000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BY21">
         <v>61653000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BZ21">
         <v>61967000.0</v>
       </c>
-      <c r="BY21">
+      <c r="CA21">
         <v>62511000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CB21">
         <v>28786000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CC21">
         <v>29041000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CD21">
         <v>34543000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CE21">
         <v>35500000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CF21">
         <v>36056000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CG21">
         <v>37013000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CH21">
         <v>37969000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CI21">
         <v>29947000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CJ21">
         <v>30847000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CK21">
         <v>31734000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CL21">
         <v>23536000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CM21">
         <v>23919000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CN21">
         <v>24204000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CO21">
         <v>24579000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CP21">
         <v>27204000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CQ21">
         <v>27579000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CR21">
         <v>27954000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CS21">
         <v>14079000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:95">
+    <row r="22" spans="1:97">
       <c r="A22" t="s">
         <v>45</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22">
         <v>-12421079000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-1830646000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-16117075000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-15386511000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-11333904000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-11497374000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-32060583000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-10459745000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-29159598000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-29759205000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-30318488000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-9700160000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-30965197000.0</v>
       </c>
-      <c r="U22"/>
-      <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
-      <c r="Z22">
-[...1 lines deleted...]
-      </c>
+      <c r="Z22"/>
       <c r="AA22"/>
-      <c r="AB22"/>
+      <c r="AB22">
+        <v>0.0</v>
+      </c>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
+      <c r="AE22"/>
+      <c r="AF22"/>
+      <c r="AG22">
         <v>-597206000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>-698798000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>-854498000.0</v>
       </c>
-      <c r="AH22">
-[...2 lines deleted...]
-      <c r="AI22">
+      <c r="AJ22">
+        <v>0.0</v>
+      </c>
+      <c r="AK22">
         <v>-415160000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>-280514000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>-286751000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>-286307000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>-202013000.0</v>
       </c>
-      <c r="AN22">
-[...4 lines deleted...]
-      </c>
       <c r="AP22">
+        <v>0.0</v>
+      </c>
+      <c r="AQ22">
+        <v>0.0</v>
+      </c>
+      <c r="AR22">
         <v>-174991000.0</v>
       </c>
-      <c r="AQ22">
-[...2 lines deleted...]
-      <c r="AR22">
+      <c r="AS22">
+        <v>0.0</v>
+      </c>
+      <c r="AT22">
         <v>-188220000.0</v>
       </c>
-      <c r="AS22">
-[...2 lines deleted...]
-      <c r="AT22">
+      <c r="AU22">
+        <v>0.0</v>
+      </c>
+      <c r="AV22">
         <v>-273496000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>-287865000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>-117434000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>-145377000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>-88955000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>-64550000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>-60445000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>-105443000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>-56559000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>-90733000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>768782000.0</v>
       </c>
-      <c r="BE22">
-[...4 lines deleted...]
-      </c>
       <c r="BG22">
         <v>0.0</v>
       </c>
       <c r="BH22">
         <v>0.0</v>
       </c>
       <c r="BI22">
+        <v>0.0</v>
+      </c>
+      <c r="BJ22">
+        <v>0.0</v>
+      </c>
+      <c r="BK22">
         <v>1987615000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>-122923000.0</v>
       </c>
-      <c r="BK22">
-[...4 lines deleted...]
-      </c>
       <c r="BM22">
+        <v>0.0</v>
+      </c>
+      <c r="BN22">
+        <v>0.0</v>
+      </c>
+      <c r="BO22">
         <v>-104927000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>-130698000.0</v>
       </c>
-      <c r="BO22"/>
-[...1 lines deleted...]
-      <c r="BQ22">
+      <c r="BQ22"/>
+      <c r="BR22"/>
+      <c r="BS22">
         <v>-116820000.0</v>
       </c>
-      <c r="BR22"/>
-      <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
       <c r="CM22"/>
       <c r="CN22"/>
       <c r="CO22"/>
       <c r="CP22"/>
       <c r="CQ22"/>
+      <c r="CR22"/>
+      <c r="CS22"/>
     </row>
-    <row r="23" spans="1:95">
+    <row r="23" spans="1:97">
       <c r="A23" t="s">
         <v>46</v>
       </c>
       <c r="B23">
+        <v>36481066000.0</v>
+      </c>
+      <c r="C23">
+        <v>36622478000.0</v>
+      </c>
+      <c r="D23">
         <v>35618746000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>34461926000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>34336325000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>34151036000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>33249174000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>32681309000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>32722648000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>32078882000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>31758690000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>30250672000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>29472524000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>29315693000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>28564977000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>27682971000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>27119753000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>27619427000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>27808558000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>27368970000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>27935137000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>27581730000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>27085827000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>25877687000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>26452996000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>26359173000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>25948768000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>25604054000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>25495526000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>25870174000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>25557582000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>24132566000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>24843026000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>25018486000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>25087309000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>24760177000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>21818150000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>21499638000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>21246967000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>20813691000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>21222391000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>21249440000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>20978190000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>19981891000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>20557341000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>20704875000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>20458819000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>19955736000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>20965047000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>21446457000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>20997634000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>19634784000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>19932949000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>19846313000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>19710942000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>18852344000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>18897781000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>18721412000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>19025600000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>17806059000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>17943930000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>18196848000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>17673924000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>16445731000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>16846530000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>16558280000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>16329170000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>15306524000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>15919468000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>15378885000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>14777366000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>14282834000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>15175454000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>15606389000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>15640194000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>14675309000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>14711904000.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>14928974000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>14612437000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>13665287000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>13254202000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>12799050000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>12655655000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>11925976000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>11440546000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>10116956000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>9790500000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>9038285000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>8203132000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>7320189000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CN23">
         <v>6746988000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CO23">
         <v>5172273000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CP23">
         <v>5253520000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CQ23">
         <v>4386229000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CR23">
         <v>3813477000.0</v>
       </c>
-      <c r="CQ23"/>
+      <c r="CS23"/>
     </row>
-    <row r="24" spans="1:95">
+    <row r="24" spans="1:97">
       <c r="A24" t="s">
         <v>47</v>
       </c>
       <c r="B24">
+        <v>1368035000.0</v>
+      </c>
+      <c r="C24">
+        <v>1378632000.0</v>
+      </c>
+      <c r="D24">
         <v>1383484000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>1316710000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>1382701000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>1382316000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>1381935000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>1381559000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>1390386000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>1400228000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>1399864000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>1399504000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>1399148000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>1313006000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>1312658000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>1312314000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>1312633000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>1311637000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>1311304000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>1310975000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>1310650000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>1310328000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>1310009000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>1309695000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>1309384000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>1309076000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>1808645000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>1808157000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>1388135000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>1387748000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>1342345000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>1341961000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>1377582000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>1377206000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>1376835000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>1376529000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>994000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>993511000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>993000000.0</v>
       </c>
       <c r="AN24">
         <v>993000000.0</v>
       </c>
       <c r="AO24">
+        <v>993000000.0</v>
+      </c>
+      <c r="AP24">
+        <v>993000000.0</v>
+      </c>
+      <c r="AQ24">
         <v>992361000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>992091000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>991825000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>991562000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>991302000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>991045000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>990790000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>1490498000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>1490427000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>1490198000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>995855000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>995699000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>995546000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>995394000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>995245000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>995097000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BG24">
         <v>994951000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BH24">
         <v>994806000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BI24">
         <v>994664000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BJ24">
         <v>994523000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BK24">
         <v>994383000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BL24">
         <v>994246000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BM24">
         <v>994110000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BN24">
         <v>993976000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BO24">
         <v>993843000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BP24">
         <v>993712000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BQ24">
         <v>499476000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BR24">
         <v>499449000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BS24">
         <v>499422000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BT24">
         <v>499395000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BU24">
         <v>499368000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BV24">
         <v>499342000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BW24">
         <v>499315000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BX24">
         <v>499288000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BY24">
         <v>499261000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BZ24">
         <v>499234000.0</v>
       </c>
-      <c r="BY24">
+      <c r="CA24">
         <v>499207000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CB24">
         <v>499180000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CC24">
         <v>499144000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CD24">
         <v>499127000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CE24">
         <v>499100000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CF24">
         <v>499073000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CG24">
         <v>499046000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CH24">
         <v>499019000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CI24">
         <v>498992000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CJ24">
         <v>498965000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CK24">
         <v>498938000.0</v>
       </c>
-      <c r="CJ24"/>
-      <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
+      <c r="CR24"/>
+      <c r="CS24"/>
     </row>
-    <row r="25" spans="1:95">
+    <row r="25" spans="1:97">
       <c r="A25" t="s">
         <v>48</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25">
         <v>1316710000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>1316321000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>1315936000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>1315555000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>1315179000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>1314806000.0</v>
       </c>
-      <c r="I25"/>
-      <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25">
         <v>1313358000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>1313006000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>1312658000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>1312314000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>1312633000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>1311637000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>1311304000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>1310975000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>1310650000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>1310328000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>1310009000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>1309695000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>1309384000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>1309076000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>1808645000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>1808157000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>1388135000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>1387748000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>1342345000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>1341961000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>1377582000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>1377206000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>1376835000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>1376529000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>994000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>993511000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>993000000.0</v>
       </c>
       <c r="AN25">
         <v>993000000.0</v>
       </c>
       <c r="AO25">
+        <v>993000000.0</v>
+      </c>
+      <c r="AP25">
+        <v>993000000.0</v>
+      </c>
+      <c r="AQ25">
         <v>992361000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>992091000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>991825000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>991562000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>991302000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>991045000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>990790000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>1490498000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>1490427000.0</v>
       </c>
-      <c r="AX25"/>
-      <c r="AY25">
+      <c r="AZ25"/>
+      <c r="BA25">
         <v>995855000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>995699000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>995546000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>995394000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>995245000.0</v>
       </c>
-      <c r="BD25"/>
-      <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
-      <c r="BH25">
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25">
         <v>994523000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>994383000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>994246000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>994110000.0</v>
       </c>
-      <c r="BL25"/>
-      <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
+      <c r="CR25"/>
+      <c r="CS25"/>
     </row>
-    <row r="26" spans="1:95">
+    <row r="26" spans="1:97">
       <c r="A26" t="s">
         <v>49</v>
       </c>
       <c r="B26">
+        <v>15071726000.0</v>
+      </c>
+      <c r="C26">
+        <v>15190359000.0</v>
+      </c>
+      <c r="D26">
         <v>14443807000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>14370505000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>14173207000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>13429437000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>13135000000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>13606087000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>15202382000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>14063969000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>13803003000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>13701399000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>13270841000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>14652217000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>14778095000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>12729096000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>13877946000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>14404606000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>14388282000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>13592247000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>13630007000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>13135897000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>14471374000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>14323816000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>14575679000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>13923230000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>14044034000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>14380460000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>14440792000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>14380549000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>13632902000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>13235895000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>13711834000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>13775970000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>13850265000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>14865433000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>13128673000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>13518347000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>13159418000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>13534478000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>13613487000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>13608893000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>13703636000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>13448915000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AT26">
         <v>13841029000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AU26">
         <v>13706651000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>13671308000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AW26">
         <v>13853049000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AX26">
         <v>14227227000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AY26">
         <v>14579593000.0</v>
       </c>
-      <c r="AX26"/>
-      <c r="AY26">
+      <c r="AZ26"/>
+      <c r="BA26">
         <v>13877468000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BB26">
         <v>13812933000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BC26">
         <v>13367024000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BD26">
         <v>13758005000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BE26">
         <v>13644114000.0</v>
       </c>
-      <c r="BD26"/>
-      <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
-      <c r="BH26">
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26">
         <v>12192336000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BK26">
         <v>12315056000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BL26">
         <v>12009124000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BM26">
         <v>11620530000.0</v>
       </c>
-      <c r="BL26"/>
-      <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
+      <c r="CR26"/>
+      <c r="CS26"/>
     </row>
-    <row r="27" spans="1:95">
+    <row r="27" spans="1:97">
       <c r="A27" t="s">
         <v>50</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -10360,415 +10478,427 @@
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
+      <c r="CR27"/>
+      <c r="CS27"/>
     </row>
-    <row r="28" spans="1:95">
+    <row r="28" spans="1:97">
       <c r="A28" t="s">
         <v>51</v>
       </c>
       <c r="B28">
+        <v>435810000.0</v>
+      </c>
+      <c r="C28">
+        <v>706956000.0</v>
+      </c>
+      <c r="D28">
         <v>631266000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-710157000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-716938000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-745508000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-2649924000.0</v>
       </c>
-      <c r="G28">
-[...2 lines deleted...]
-      <c r="H28">
+      <c r="I28">
+        <v>-637511000.0</v>
+      </c>
+      <c r="J28">
         <v>524559000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>423925000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>375037000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>569129000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>626121000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>346793000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>680661000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>744864000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>286197000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>571856000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>437533000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>585895000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>486982000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>440603000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>548079000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>547127000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>448661000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>363868000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>1195755000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>682632000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>740197000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>808542000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>335461000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-488059000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-374820000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-149487000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>149099000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>12743000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-637330000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-21759000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-458341000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-248557000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>144433000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>199416000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>39780000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>3692000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-188911000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>1907000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-279047000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>-218905000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>82687000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>301024000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>195489000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>7979000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-114299000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>-120702000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>139179000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>144695000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>125653000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>243940000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>-27033000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>12815000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>59307000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>123261000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>72960000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>84846000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>27496000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>-124031000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>-513170000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>-289138000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>-450403000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>-724874000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>-759156000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>-1198213000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>-920268000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>-595114000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>-1079513000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>-833660000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>-1331618000.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>-1338468000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>-1591654000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>-1490143000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>-1141787000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>-1116348000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>-1012546000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>-781944000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>-363165000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>-294312000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>-247100000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>-133391000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CL28">
         <v>-935331000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CM28">
         <v>-721215000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CN28">
         <v>-802129000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CO28">
         <v>-605175000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CP28">
         <v>-790604000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CQ28">
         <v>-927087000.0</v>
       </c>
-      <c r="CP28"/>
-      <c r="CQ28"/>
+      <c r="CR28"/>
+      <c r="CS28"/>
     </row>
-    <row r="29" spans="1:95">
+    <row r="29" spans="1:97">
       <c r="A29" t="s">
         <v>52</v>
       </c>
       <c r="B29">
+        <v>7117490000.0</v>
+      </c>
+      <c r="C29">
+        <v>7331842000.0</v>
+      </c>
+      <c r="D29">
         <v>7214120000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>7189525000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>7199710000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>7006714000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>6734734000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>6920938000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>6923613000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>6509699000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>6355019000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>6112700000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>5882356000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>5869757000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>5808677000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>5483612000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>5186596000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>5464268000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>5881844000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>6171631000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>6095705000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>6150088000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>5936399000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>6055389000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>6025279000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>6056896000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>6098223000.0</v>
       </c>
-      <c r="AA29"/>
-      <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
@@ -10792,530 +10922,540 @@
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
+      <c r="CR29"/>
+      <c r="CS29"/>
     </row>
-    <row r="30" spans="1:95">
+    <row r="30" spans="1:97">
       <c r="A30" t="s">
         <v>53</v>
       </c>
       <c r="B30">
+        <v>13476864000.0</v>
+      </c>
+      <c r="C30">
+        <v>13587083000.0</v>
+      </c>
+      <c r="D30">
         <v>13474937000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>12999247000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>13497404000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>13889225000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>11349031000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>10331831000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>10821886000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>10892133000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>10605907000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>10081306000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>9950630000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>9932822000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>9640650000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>9214782000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>8555467000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>8777607000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>8853476000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>8351407000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>8539595000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>8554297000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>8422457000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>7736354000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>7930431000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>8155523000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>8054513000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>7390685000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>7371278000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>7770294000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>7634544000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>6902160000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>6980580000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>7195091000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>7115621000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>6444103000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>5406297000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>5326536000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>5072249000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>4737528000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>5105098000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>5231721000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>4879579000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>4163846000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>4288275000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>4536837000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>4256324000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>3818004000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>4158684000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>4469612000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>4297302000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>3717276000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>3920097000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>4244920000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>4019548000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>3437114000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>3604464000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>98013000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>101136000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>3285520000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>3606905000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>2088781000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>94013000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>3017576000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>92758000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>94686000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>84407000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>102299000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>82169000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>87361000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>80746000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>79232000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>74693000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>89261000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>3132998000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>173694000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>2806510000.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>3024055000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>2977804000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>2561943000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>1298360000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>2870912000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>1374920000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>2604869000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>1193271000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>1284892000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CJ30">
         <v>1350997000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CK30">
         <v>1558348000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CL30">
         <v>1509327000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CM30">
         <v>1277340000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CN30">
         <v>1240676000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CO30">
         <v>818330000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CP30">
         <v>812671000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CQ30">
         <v>730835000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CR30">
         <v>14583000.0</v>
       </c>
-      <c r="CQ30"/>
+      <c r="CS30"/>
     </row>
-    <row r="31" spans="1:95">
+    <row r="31" spans="1:97">
       <c r="A31" t="s">
         <v>54</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31"/>
+      <c r="N31">
         <v>4192795000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>4177818000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>4114357000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>3791309000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>3492093000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>3848571000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>4263751000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>4551138000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>4472697000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>4524673000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>4308685000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>4425260000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>4391530000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>4420725000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>3959754000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>4436455000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>4475562000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>4453465000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>4184390000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>3911500000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>4147342000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>4125461000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>4133584000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>4206274000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>4592493000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>5031475000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>5019678000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>5061247000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>5315157000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>5253229000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>5238813000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>5152181000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>5111194000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>5219662000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>5260812000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>5104318000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>5101906000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>5237842000.0</v>
       </c>
-      <c r="AX31"/>
-      <c r="AY31">
+      <c r="AZ31"/>
+      <c r="BA31">
         <v>5100591000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>5068330000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>4842734000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>5289586000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>5179425000.0</v>
       </c>
-      <c r="BD31"/>
-      <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
-      <c r="BH31">
+      <c r="BH31"/>
+      <c r="BI31"/>
+      <c r="BJ31">
         <v>4758845000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BK31">
         <v>4729535000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BL31">
         <v>4586733000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BM31">
         <v>5021739000.0</v>
       </c>
-      <c r="BL31"/>
-      <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
+      <c r="CR31"/>
+      <c r="CS31"/>
     </row>
-    <row r="32" spans="1:95">
+    <row r="32" spans="1:97">
       <c r="A32" t="s">
         <v>55</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
@@ -11369,729 +11509,739 @@
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
+      <c r="CR32"/>
+      <c r="CS32"/>
     </row>
-    <row r="33" spans="1:95">
+    <row r="33" spans="1:97">
       <c r="A33" t="s">
         <v>56</v>
       </c>
       <c r="B33">
+        <v>3152106000.0</v>
+      </c>
+      <c r="C33">
+        <v>320557000.0</v>
+      </c>
+      <c r="D33">
         <v>13363939000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>13102575000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>12436034000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>11800001000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>11610103000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>12572525000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>13265127000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>13439430000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>13580898000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>12948074000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>13665494000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>13474518000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>384027000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>13119911000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>549294000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>557404000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>563469000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>14005060000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>14050156000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>13563428000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>13424444000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>13284217000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>13657506000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>13024868000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>227821000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>6989180000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>7049964000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>7127200000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>7184169000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>6736896000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>6690228000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>6421902000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>6190279000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>6014922000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>4438791000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>4275176000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>4100124000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>4001178000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>4136824000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>4033766000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>3878309000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>3651037000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>3629853000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>3693201000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>3628746000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AW33">
         <v>3455307000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AX33">
         <v>5117080000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AY33">
         <v>5380551000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AZ33">
         <v>5403087000.0</v>
       </c>
-      <c r="AY33">
+      <c r="BA33">
         <v>5036174000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BB33">
         <v>4977671000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BC33">
         <v>5023614000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BD33">
         <v>4922344000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BE33">
         <v>4689657000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BF33">
         <v>4591186000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BG33">
         <v>3076474000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BH33">
         <v>3086260000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BI33">
         <v>2943482000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BJ33">
         <v>3246062000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BK33">
         <v>3120439000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BL33">
         <v>2915242000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BM33">
         <v>-929515000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BN33">
         <v>-1057864000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BO33">
         <v>-1092616000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BP33">
         <v>91217000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BQ33">
         <v>91505000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BR33">
         <v>93049000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BS33">
         <v>95058000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BT33">
         <v>95380000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BU33">
         <v>60417000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BV33">
         <v>60726000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BW33">
         <v>61035000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BX33">
         <v>61344000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BY33">
         <v>61653000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BZ33">
         <v>61967000.0</v>
       </c>
-      <c r="BY33">
+      <c r="CA33">
         <v>62511000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CB33">
         <v>28786000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CC33">
         <v>29041000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CD33">
         <v>34543000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CE33">
         <v>35500000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CF33">
         <v>36056000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CG33">
         <v>37013000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CH33">
         <v>37969000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CI33">
         <v>29947000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CJ33">
         <v>30847000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CK33">
         <v>31734000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CL33">
         <v>23536000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CM33">
         <v>23919000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CN33">
         <v>24204000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CO33">
         <v>24579000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CP33">
         <v>27204000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CQ33">
         <v>27579000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CR33">
         <v>27954000.0</v>
       </c>
-      <c r="CQ33"/>
+      <c r="CS33"/>
     </row>
-    <row r="34" spans="1:95">
+    <row r="34" spans="1:97">
       <c r="A34" t="s">
         <v>57</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
-      <c r="M34">
+      <c r="M34"/>
+      <c r="N34"/>
+      <c r="O34">
         <v>22899891000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>22213379000.0</v>
       </c>
-      <c r="O34"/>
-      <c r="P34">
+      <c r="Q34"/>
+      <c r="R34">
         <v>21384741000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>21418238000.0</v>
       </c>
-      <c r="R34">
+      <c r="T34">
         <v>21249430000.0</v>
       </c>
-      <c r="S34">
+      <c r="U34">
         <v>20615796000.0</v>
       </c>
-      <c r="T34">
+      <c r="V34">
         <v>21050359000.0</v>
       </c>
-      <c r="U34">
+      <c r="W34">
         <v>20675747000.0</v>
       </c>
-      <c r="V34">
+      <c r="X34">
         <v>20209503000.0</v>
       </c>
-      <c r="W34">
+      <c r="Y34">
         <v>19167521000.0</v>
       </c>
-      <c r="X34">
+      <c r="Z34">
         <v>19419606000.0</v>
       </c>
-      <c r="Y34">
+      <c r="AA34">
         <v>19401930000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AB34">
         <v>19176867000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AC34">
         <v>18218904000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AD34">
         <v>18431716000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AE34">
         <v>18734675000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AF34">
         <v>18755537000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AG34">
         <v>17648696000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AH34">
         <v>17972989000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AI34">
         <v>18202095000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AJ34">
         <v>18301764000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AK34">
         <v>17941795000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AL34">
         <v>15247589000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AM34">
         <v>14517567000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AN34">
         <v>13939590000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AO34">
         <v>13485821000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AP34">
         <v>14062855000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AQ34">
         <v>14148856000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AR34">
         <v>13900193000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AS34">
         <v>13113828000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AT34">
         <v>13435497000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AU34">
         <v>13551873000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AV34">
         <v>13225013000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AW34">
         <v>12896830000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AX34">
         <v>13404741000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AY34">
         <v>13710506000.0</v>
       </c>
-      <c r="AX34"/>
-      <c r="AY34">
+      <c r="AZ34"/>
+      <c r="BA34">
         <v>12749223000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BB34">
         <v>12975387000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BC34">
         <v>13054819000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BD34">
         <v>12656472000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BE34">
         <v>12012785000.0</v>
       </c>
-      <c r="BD34"/>
-      <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
-      <c r="BH34">
+      <c r="BH34"/>
+      <c r="BI34"/>
+      <c r="BJ34">
         <v>11464313000.0</v>
       </c>
-      <c r="BI34">
+      <c r="BK34">
         <v>11714556000.0</v>
       </c>
-      <c r="BJ34">
+      <c r="BL34">
         <v>11325195000.0</v>
       </c>
-      <c r="BK34">
+      <c r="BM34">
         <v>9806400000.0</v>
       </c>
-      <c r="BL34"/>
-      <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
+      <c r="CR34"/>
+      <c r="CS34"/>
     </row>
-    <row r="35" spans="1:95">
+    <row r="35" spans="1:97">
       <c r="A35" t="s">
         <v>58</v>
       </c>
       <c r="B35">
+        <v>2088088000.0</v>
+      </c>
+      <c r="C35">
+        <v>27508280000.0</v>
+      </c>
+      <c r="D35">
         <v>20425208000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>14563638000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>19924368000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>19809848000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>19409271000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>13962636000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>19230642000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>24414285000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>24344226000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>24987476000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>24439316000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>1520718000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>23505618000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>1522764000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>22672985000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>22811667000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>22574678000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>1430487000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>1434524000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>1440502000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>1444011000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>1449958000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>1449442000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>1450697000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>1808645000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>1808157000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>1388135000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>1387748000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>1342345000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>1341961000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>1378000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1377000000.0</v>
       </c>
       <c r="AI35">
         <v>1377000000.0</v>
       </c>
       <c r="AJ35">
+        <v>1377000000.0</v>
+      </c>
+      <c r="AK35">
+        <v>1377000000.0</v>
+      </c>
+      <c r="AL35">
         <v>994000000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>994000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>993000000.0</v>
       </c>
       <c r="AN35">
         <v>993000000.0</v>
       </c>
       <c r="AO35">
-        <v>992000000.0</v>
+        <v>993000000.0</v>
       </c>
       <c r="AP35">
-        <v>992000000.0</v>
+        <v>993000000.0</v>
       </c>
       <c r="AQ35">
         <v>992000000.0</v>
       </c>
       <c r="AR35">
         <v>992000000.0</v>
       </c>
       <c r="AS35">
-        <v>991000000.0</v>
+        <v>992000000.0</v>
       </c>
       <c r="AT35">
-        <v>221000000.0</v>
+        <v>992000000.0</v>
       </c>
       <c r="AU35">
         <v>991000000.0</v>
       </c>
       <c r="AV35">
-        <v>1490000000.0</v>
+        <v>221000000.0</v>
       </c>
       <c r="AW35">
-        <v>1490000000.0</v>
+        <v>991000000.0</v>
       </c>
       <c r="AX35">
         <v>1490000000.0</v>
       </c>
       <c r="AY35">
-        <v>996000000.0</v>
+        <v>1490000000.0</v>
       </c>
       <c r="AZ35">
-        <v>996000000.0</v>
+        <v>1490000000.0</v>
       </c>
       <c r="BA35">
         <v>996000000.0</v>
       </c>
       <c r="BB35">
-        <v>995000000.0</v>
+        <v>996000000.0</v>
       </c>
       <c r="BC35">
-        <v>995000000.0</v>
+        <v>996000000.0</v>
       </c>
       <c r="BD35">
         <v>995000000.0</v>
       </c>
       <c r="BE35">
         <v>995000000.0</v>
       </c>
       <c r="BF35">
         <v>995000000.0</v>
       </c>
       <c r="BG35">
         <v>995000000.0</v>
       </c>
       <c r="BH35">
         <v>995000000.0</v>
       </c>
       <c r="BI35">
-        <v>994000000.0</v>
+        <v>995000000.0</v>
       </c>
       <c r="BJ35">
-        <v>994000000.0</v>
+        <v>995000000.0</v>
       </c>
       <c r="BK35">
         <v>994000000.0</v>
       </c>
       <c r="BL35">
         <v>994000000.0</v>
       </c>
       <c r="BM35">
         <v>994000000.0</v>
       </c>
       <c r="BN35">
         <v>994000000.0</v>
       </c>
       <c r="BO35">
-        <v>499000000.0</v>
+        <v>994000000.0</v>
       </c>
       <c r="BP35">
-        <v>499000000.0</v>
+        <v>994000000.0</v>
       </c>
       <c r="BQ35">
         <v>499000000.0</v>
       </c>
       <c r="BR35">
         <v>499000000.0</v>
       </c>
       <c r="BS35">
         <v>499000000.0</v>
       </c>
       <c r="BT35">
         <v>499000000.0</v>
       </c>
       <c r="BU35">
         <v>499000000.0</v>
       </c>
       <c r="BV35">
         <v>499000000.0</v>
       </c>
       <c r="BW35">
         <v>499000000.0</v>
       </c>
       <c r="BX35">
         <v>499000000.0</v>
       </c>
@@ -12106,1891 +12256,1931 @@
       </c>
       <c r="CB35">
         <v>499000000.0</v>
       </c>
       <c r="CC35">
         <v>499000000.0</v>
       </c>
       <c r="CD35">
         <v>499000000.0</v>
       </c>
       <c r="CE35">
         <v>499000000.0</v>
       </c>
       <c r="CF35">
         <v>499000000.0</v>
       </c>
       <c r="CG35">
         <v>499000000.0</v>
       </c>
       <c r="CH35">
         <v>499000000.0</v>
       </c>
       <c r="CI35">
         <v>499000000.0</v>
       </c>
-      <c r="CJ35"/>
-      <c r="CK35"/>
+      <c r="CJ35">
+        <v>499000000.0</v>
+      </c>
+      <c r="CK35">
+        <v>499000000.0</v>
+      </c>
       <c r="CL35"/>
       <c r="CM35"/>
       <c r="CN35"/>
       <c r="CO35"/>
       <c r="CP35"/>
       <c r="CQ35"/>
+      <c r="CR35"/>
+      <c r="CS35"/>
     </row>
-    <row r="36" spans="1:95">
+    <row r="36" spans="1:97">
       <c r="A36" t="s">
         <v>59</v>
       </c>
       <c r="B36">
+        <v>1263187000.0</v>
+      </c>
+      <c r="C36">
+        <v>-11599587000.0</v>
+      </c>
+      <c r="D36">
         <v>912305000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>887289000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>541119000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>576935000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>629844000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>1038207000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>506394000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>-1007867000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>-14192121000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>-14097176000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>-13665494000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>-13474518000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>-13518765000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>-13119911000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>-12574126000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>-13091358000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>-13147337000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>-14005060000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>-14050156000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>-13135897000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>-13424443682.3</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>-13284217000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>-13657506000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>-13024868000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>-13122449000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>-13551341000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>-6574335000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>-6445491000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>-5746040000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>-5675798000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>-6128955000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>-6366591000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>-6567514000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AK36">
         <v>-7794843000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AL36">
         <v>-7518431000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AM36">
         <v>-8093232000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AN36">
         <v>-7954008000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AO36">
         <v>-8363190000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AP36">
         <v>-8311053000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AQ36">
         <v>-8396590000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AR36">
         <v>-8713070000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AS36">
         <v>-8787974000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AT36">
         <v>-9293380000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AU36">
         <v>-9103387000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AV36">
         <v>-9112358000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AW36">
         <v>-9438167000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AX36">
         <v>-8160274000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AY36">
         <v>-8153297000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AZ36">
         <v>-7788314000.0</v>
       </c>
-      <c r="AY36">
+      <c r="BA36">
         <v>-7787880000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BB36">
         <v>-7834061000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BC36">
         <v>-7377367000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BD36">
         <v>-7864421000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BE36">
         <v>-8111293000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BF36">
         <v>-8043946000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BG36">
         <v>-10027418000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BH36">
         <v>-10030678000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BI36">
         <v>-8923677000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BJ36">
         <v>-8305944000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BK36">
         <v>-8576987000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BL36">
         <v>-8548603000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BM36">
         <v>-12556912000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BN36">
         <v>-12725551000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BO36">
         <v>-12127574000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BP36">
         <v>-10533973000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BQ36">
         <v>-10622104000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BR36">
         <v>-10644660000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BS36">
         <v>-9674456000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BT36">
         <v>-9036690000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BU36">
         <v>-8611898000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BV36">
         <v>-9215144000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BW36">
         <v>-9675430000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BX36">
         <v>-8050562000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BY36">
         <v>-8112397000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BZ36">
         <v>-7566004000.0</v>
       </c>
-      <c r="BY36">
+      <c r="CA36">
         <v>-7409857000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CB36">
         <v>-7004329000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CC36">
         <v>-6869238000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CD36">
         <v>-6226544000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CE36">
         <v>-5727345000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CF36">
         <v>-5606575000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CG36">
         <v>-5423580000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CH36">
         <v>-5031670000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CI36">
         <v>-4741973000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CJ36">
         <v>-4454590000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CK36">
         <v>-4263034000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CL36">
         <v>-3678392000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CM36">
         <v>721565000.0</v>
       </c>
-      <c r="CL36"/>
-      <c r="CM36">
+      <c r="CN36"/>
+      <c r="CO36">
         <v>-3385576000.0</v>
       </c>
-      <c r="CN36"/>
-[...1 lines deleted...]
-      <c r="CP36">
+      <c r="CP36"/>
+      <c r="CQ36"/>
+      <c r="CR36">
         <v>-27954000.0</v>
       </c>
-      <c r="CQ36"/>
+      <c r="CS36"/>
     </row>
-    <row r="37" spans="1:95">
+    <row r="37" spans="1:97">
       <c r="A37" t="s">
         <v>60</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
-      <c r="AF37">
-[...4 lines deleted...]
-      </c>
+      <c r="AF37"/>
+      <c r="AG37"/>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
         <v>0.0</v>
       </c>
       <c r="AP37">
         <v>0.0</v>
       </c>
       <c r="AQ37">
         <v>0.0</v>
       </c>
       <c r="AR37">
         <v>0.0</v>
       </c>
       <c r="AS37">
         <v>0.0</v>
       </c>
       <c r="AT37">
+        <v>0.0</v>
+      </c>
+      <c r="AU37">
+        <v>0.0</v>
+      </c>
+      <c r="AV37">
         <v>69072000.0</v>
       </c>
-      <c r="AU37">
+      <c r="AW37">
         <v>58819000.0</v>
       </c>
-      <c r="AV37">
+      <c r="AX37">
         <v>61635000.0</v>
       </c>
-      <c r="AW37">
+      <c r="AY37">
         <v>52795000.0</v>
       </c>
-      <c r="AX37">
-[...2 lines deleted...]
-      <c r="AY37">
+      <c r="AZ37">
+        <v>0.0</v>
+      </c>
+      <c r="BA37">
         <v>50000000.0</v>
       </c>
-      <c r="AZ37">
-[...4 lines deleted...]
-      </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
       <c r="BC37">
         <v>0.0</v>
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
       <c r="BI37">
         <v>0.0</v>
       </c>
       <c r="BJ37">
         <v>0.0</v>
       </c>
       <c r="BK37">
         <v>0.0</v>
       </c>
       <c r="BL37">
         <v>0.0</v>
       </c>
       <c r="BM37">
         <v>0.0</v>
       </c>
-      <c r="BN37"/>
-      <c r="BO37"/>
+      <c r="BN37">
+        <v>0.0</v>
+      </c>
+      <c r="BO37">
+        <v>0.0</v>
+      </c>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
+      <c r="CR37"/>
+      <c r="CS37"/>
     </row>
-    <row r="38" spans="1:95">
+    <row r="38" spans="1:97">
       <c r="A38" t="s">
         <v>61</v>
       </c>
-      <c r="B38"/>
+      <c r="B38">
+        <v>34489056000.0</v>
+      </c>
       <c r="C38">
+        <v>34954582000.0</v>
+      </c>
+      <c r="D38"/>
+      <c r="E38">
         <v>32322632000.0</v>
       </c>
-      <c r="D38">
+      <c r="F38">
         <v>32532877000.0</v>
       </c>
-      <c r="E38">
+      <c r="G38">
         <v>34151036000.0</v>
       </c>
-      <c r="F38">
+      <c r="H38">
         <v>575554000.0</v>
       </c>
-      <c r="G38">
+      <c r="I38">
         <v>32520293000.0</v>
       </c>
-      <c r="H38">
+      <c r="J38">
         <v>32722648000.0</v>
       </c>
-      <c r="I38">
+      <c r="K38">
         <v>29864908000.0</v>
       </c>
-      <c r="J38">
+      <c r="L38">
         <v>31758690000.0</v>
       </c>
-      <c r="K38">
+      <c r="M38">
         <v>30250672000.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>29472524000.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>29315693000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>28564977000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>27682971000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>27119753000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>27619427000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>27808558000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>27368970000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>27935137000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>27581730000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>27085827000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>25877687000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>26452996000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>26359173000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>25948768000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>25604054000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>670327000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>382251000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>590831000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AG38">
         <v>575759000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AH38">
         <v>598580000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AI38">
         <v>618491000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AJ38">
         <v>641527000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AK38">
         <v>16058902000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AL38">
         <v>13972401000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AM38">
         <v>14391963000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AN38">
         <v>14040170000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AO38">
         <v>14357226000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AP38">
         <v>14310694000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AQ38">
         <v>14334923000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AR38">
         <v>14557661000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AS38">
         <v>14111243000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AT38">
         <v>14523996000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AU38">
         <v>14333859000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AV38">
         <v>14390851000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AW38">
         <v>14397238000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AX38">
         <v>14734974000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AY38">
         <v>15185231000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AZ38">
         <v>14560926000.0</v>
       </c>
-      <c r="AY38">
+      <c r="BA38">
         <v>14166368000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BB38">
         <v>14155546000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BC38">
         <v>13794801000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BD38">
         <v>13996542000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BE38">
         <v>13798775000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BF38">
         <v>13706516000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BG38">
         <v>13350852000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BH38">
         <v>13532699000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BI38">
         <v>12748783000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BJ38">
         <v>12532449000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BK38">
         <v>12479265000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BL38">
         <v>12792127000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BM38">
         <v>11720891000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BN38">
         <v>12330781000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BO38">
         <v>11760114000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BP38">
         <v>11349506000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BQ38">
         <v>10656326000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BR38">
         <v>10713668000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BS38">
         <v>10019351000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BT38">
         <v>9732729000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BU38">
         <v>8800242000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BV38">
         <v>10063874000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BW38">
         <v>10533538000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BX38">
         <v>9903052000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BY38">
         <v>8845726000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BZ38">
         <v>8749787000.0</v>
       </c>
-      <c r="BY38">
+      <c r="CA38">
         <v>9150856000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CB38">
         <v>8647967000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CC38">
         <v>7795718000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CD38">
         <v>8950246000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CE38">
         <v>8312690000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CF38">
         <v>8293610000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CG38">
         <v>6684501000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CH38">
         <v>8048071000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CI38">
         <v>7390735000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CJ38">
         <v>7052335000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CK38">
         <v>5658217000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CL38">
         <v>5758474000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CM38">
         <v>5321634000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CN38">
         <v>4704183000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CO38">
         <v>3631084000.0</v>
       </c>
-      <c r="CN38"/>
-      <c r="CO38">
+      <c r="CP38"/>
+      <c r="CQ38">
         <v>3416327000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CR38">
         <v>3770940000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CS38">
         <v>1786637000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:95">
+    <row r="39" spans="1:97">
       <c r="A39" t="s">
         <v>62</v>
       </c>
       <c r="B39">
+        <v>3951576000.0</v>
+      </c>
+      <c r="C39">
+        <v>-18325330000.0</v>
+      </c>
+      <c r="D39">
         <v>2977909000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>2640227000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>2696477000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>2780404000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>2750979000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>2857129000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>2511275000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>-16526088000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>-16117075000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>-15386511000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>-15320760000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>-15454068000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>-14813638000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>-14160103000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>-20630401000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>-20992882000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>-21366996000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>-13864088000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>-21936363000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>-7547056000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>-7571316000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>-13745587000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>-21610449000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>-21323104000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>-20963761000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>-13754744000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>-20763883000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>-21038133000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>-20702097000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>-2318691000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>-1805173000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>-1596163000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>-1739711000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>-1988652000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>-1138970000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>-1003523000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>-948955000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>-1127828000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>-1118812000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AQ39">
         <v>-1039665000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AR39">
         <v>-18161832000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AS39">
         <v>-1173278000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AT39">
         <v>-18116432000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AU39">
         <v>-18221767000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AV39">
         <v>-17905516000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AW39">
         <v>-1043919000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AX39">
         <v>-18637675000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AY39">
         <v>-18957461000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AZ39">
         <v>-18604107000.0</v>
       </c>
-      <c r="AY39">
+      <c r="BA39">
         <v>-2776518000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BB39">
         <v>-17689726000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BC39">
         <v>-17565336000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BD39">
         <v>-17508968000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BE39">
         <v>-16900388000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BF39">
         <v>-16941016000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BG39">
         <v>-1718534000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BH39">
         <v>-1942793000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BI39">
         <v>-16034938000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BJ39">
         <v>-16062690000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BK39">
         <v>-3147504000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BL39">
         <v>-1189791000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BM39">
         <v>-14951961000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BN39">
         <v>-1812736000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BO39">
         <v>-1866279000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BP39">
         <v>-2146590000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BQ39">
         <v>-1590287000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BR39">
         <v>-2015307000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BS39">
         <v>-2056146000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BT39">
         <v>-2110658000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BU39">
         <v>-2530774000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BV39">
         <v>-2130607000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BW39">
         <v>-1907929000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BX39">
         <v>-5363910000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BY39">
         <v>-2085052000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BZ39">
         <v>-5249791000.0</v>
       </c>
-      <c r="BY39">
+      <c r="CA39">
         <v>-5968139000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CB39">
         <v>-6163466000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CC39">
         <v>-5681894000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CD39">
         <v>-3653655000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CE39">
         <v>-5114081000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CF39">
         <v>-3430405000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CG39">
         <v>-4295363000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CH39">
         <v>-2569676000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CI39">
         <v>-2519846000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CJ39">
         <v>-2426576000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CK39">
         <v>-2296489000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CL39">
         <v>-2527801000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CM39">
         <v>-2032958000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CN39">
         <v>-2042805000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CO39">
         <v>-1423505000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CP39">
         <v>-1603275000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CQ39">
         <v>-1657922000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CR39">
         <v>-14583000.0</v>
       </c>
-      <c r="CQ39"/>
+      <c r="CS39"/>
     </row>
-    <row r="40" spans="1:95">
+    <row r="40" spans="1:97">
       <c r="A40" t="s">
         <v>63</v>
       </c>
       <c r="B40">
+        <v>21494012000.0</v>
+      </c>
+      <c r="C40">
+        <v>-9109193000.0</v>
+      </c>
+      <c r="D40">
         <v>69071000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>5834134000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>194988000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>79677000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>193752000.0</v>
       </c>
-      <c r="G40">
-[...2 lines deleted...]
-      <c r="H40">
+      <c r="I40">
+        <v>5685844000.0</v>
+      </c>
+      <c r="J40">
         <v>127609000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>-2123832000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>-1909309000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>-1792719000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>-1900188000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>-1783610000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>-1574608000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>-1609924000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>-1569946000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>-1624184000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>-1522258000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>-1324620000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>-1442729000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>-1409772000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>-1231403000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>-1092042000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>-1244846000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>-1365799000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>-1263389000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>-1349082000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>-1276123000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>-1484285000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>-1440942000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>16421543000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>16891420000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>17105415000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>17194371000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>17142936000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>14698708000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>13935796000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>13509644000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>13054817000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>13742481000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>13876983000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>-344181000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>12766583000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>-301830000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AU40">
         <v>-296794000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AV40">
         <v>-266789000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AW40">
         <v>12894814000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AX40">
         <v>-244815000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AY40">
         <v>-272062000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AZ40">
         <v>-207909000.0</v>
       </c>
-      <c r="AY40">
+      <c r="BA40">
         <v>12586588000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BB40">
         <v>-261737000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BC40">
         <v>-292572000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BD40">
         <v>-208018000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BE40">
         <v>-270739000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BF40">
         <v>-239394000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BG40">
         <v>-324559000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BH40">
         <v>-296315000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BI40">
         <v>-206539000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BJ40">
         <v>-179081000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BK40">
         <v>-351513000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BL40">
         <v>-141483000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BM40">
         <v>-164927000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BN40">
         <v>-123127000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BO40">
         <v>-199463000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BP40">
         <v>-144679000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BQ40">
         <v>-173156000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BR40">
         <v>-170664000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BS40">
         <v>-178372000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BT40">
         <v>-154763000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BU40">
         <v>-202145000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BV40">
         <v>-223963000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BW40">
         <v>-249710000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BX40">
         <v>9770000000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BY40">
         <v>-244988000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BZ40">
         <v>9269000000.0</v>
       </c>
-      <c r="BY40">
+      <c r="CA40">
         <v>9736000000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CB40">
         <v>9072000000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CC40">
         <v>8754000000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CD40">
         <v>8614000000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CE40">
         <v>8481000000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CF40">
         <v>8511000000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CG40">
         <v>7915000000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CH40">
         <v>8070000000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CI40">
         <v>6451000000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CJ40">
         <v>6329000000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CK40">
         <v>5301000000.0</v>
       </c>
-      <c r="CJ40"/>
-      <c r="CK40"/>
       <c r="CL40"/>
-      <c r="CM40">
+      <c r="CM40"/>
+      <c r="CN40"/>
+      <c r="CO40">
         <v>2355000000.0</v>
       </c>
-      <c r="CN40"/>
-      <c r="CO40"/>
       <c r="CP40"/>
       <c r="CQ40"/>
+      <c r="CR40"/>
+      <c r="CS40"/>
     </row>
-    <row r="41" spans="1:95">
+    <row r="41" spans="1:97">
       <c r="A41" t="s">
         <v>64</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
-[...1 lines deleted...]
-      </c>
+      <c r="L41"/>
       <c r="M41"/>
       <c r="N41">
+        <v>2274922000.0</v>
+      </c>
+      <c r="O41"/>
+      <c r="P41">
         <v>1889251000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>12909197000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>1978266000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>1923763000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>1841807000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>1752514000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>1803207000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>1665090000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>1498803000.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>1414606000.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>1534225000.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>1643072000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AB41">
         <v>1528327000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>10936942000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>1627718000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AE41">
         <v>1817627000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AF41">
         <v>1781504000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AG41">
         <v>10455793000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AH41">
         <v>1670814000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AI41">
         <v>1626466000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AJ41">
         <v>1583882000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AK41">
         <v>17042731000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AL41">
         <v>14577297000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AM41">
         <v>13840363000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AN41">
         <v>13425234000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AO41">
         <v>12992638000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AP41">
         <v>13601336000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AQ41">
         <v>13732839000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AR41">
         <v>13556012000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AS41">
         <v>12757411000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AT41">
         <v>13133667000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AU41">
         <v>13255079000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AV41">
         <v>12958224000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AW41">
         <v>12647644000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AX41">
         <v>13159926000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AY41">
         <v>13438444000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AZ41">
         <v>13258509000.0</v>
       </c>
-      <c r="AY41">
+      <c r="BA41">
         <v>12514811000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BB41">
         <v>12713650000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BC41">
         <v>12762247000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BD41">
         <v>12448454000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BE41">
         <v>11742046000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BF41">
         <v>11701999000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BG41">
         <v>11704062000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BH41">
         <v>11835300000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BI41">
         <v>11008836000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BJ41">
         <v>11285232000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BK41">
         <v>11518013000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BL41">
         <v>11183712000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BM41">
         <v>9661724000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BN41">
         <v>9880489000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BO41">
         <v>9869672000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BP41">
         <v>9814760000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BQ41">
         <v>9133648000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BR41">
         <v>9851248000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BS41">
         <v>9791972000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BT41">
         <v>9630371000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BU41">
         <v>9120280000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BV41">
         <v>9850959000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BW41">
         <v>9594202000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BX41">
         <v>9543769000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BY41">
         <v>8772438000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BZ41">
         <v>9013156000.0</v>
       </c>
-      <c r="BY41">
+      <c r="CA41">
         <v>9085637000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CB41">
         <v>8785442000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CC41">
         <v>8059122000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CD41">
         <v>8217025000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CE41">
         <v>8072287000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CF41">
         <v>8115064000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CG41">
         <v>7499168000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CH41">
         <v>7651892000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CI41">
         <v>6107633000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CJ41">
         <v>5947560000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CK41">
         <v>4963539000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CL41">
         <v>4867988000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CM41">
         <v>4025462000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CN41">
         <v>3507717000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CO41">
         <v>2136293000.0</v>
       </c>
-      <c r="CN41"/>
-      <c r="CO41"/>
       <c r="CP41"/>
-      <c r="CQ41">
+      <c r="CQ41"/>
+      <c r="CR41"/>
+      <c r="CS41">
         <v>858273000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:95">
+    <row r="42" spans="1:97">
       <c r="A42" t="s">
         <v>65</v>
       </c>
       <c r="B42">
+        <v>-2651362000.0</v>
+      </c>
+      <c r="C42">
+        <v>-2554534000.0</v>
+      </c>
+      <c r="D42">
         <v>-2470237000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>-2405901000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>-2128335000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>-2029344000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>-1989515000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>-1536839000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>-1485058000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>-1454952000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>-1425760000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>-1363702000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>-1371738000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>-1386637000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>-1401282000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>-1399018000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>-1410401000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>-1424141000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>-1402078000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>-1402831000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>-1412116000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>-1422914000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>-1433527000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>-1434514000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>-1441059000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>-1449014000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>-1458716000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>-1461594000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>-1469534000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>-1475451000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>-1482749000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>-1482837000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>-1488104000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>-1496658000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AJ42">
         <v>-1503889000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AK42">
         <v>-1507990000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AL42">
         <v>-1515779000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AM42">
         <v>-1520618000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AN42">
         <v>-1397876000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AO42">
         <v>-1261696000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AP42">
         <v>-1130626000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AQ42">
         <v>-1011915000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AR42">
         <v>-893525000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AS42">
         <v>-769051000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AT42">
         <v>-779983000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AU42">
         <v>-478566000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AV42">
         <v>-478049000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AW42">
         <v>-478843000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AX42">
         <v>-416421000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AY42">
         <v>-278185000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AZ42">
         <v>-156184000.0</v>
       </c>
-      <c r="AY42">
+      <c r="BA42">
         <v>7414000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BB42">
         <v>105725000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BC42">
         <v>93490000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BD42">
         <v>304547000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BE42">
         <v>414361000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BF42">
         <v>401700000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BG42">
         <v>568512000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BH42">
         <v>622511000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BI42">
         <v>658400000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BJ42">
         <v>698845000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BK42">
         <v>689304000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BL42">
         <v>679354000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BM42">
         <v>678607000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BN42">
         <v>4975382000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BO42">
         <v>4771516000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BP42">
         <v>1058865000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BQ42">
         <v>1343297000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BR42">
         <v>4821232000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BS42">
         <v>4935480000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BT42">
         <v>4758120000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BU42">
         <v>1467170000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BV42">
         <v>4595009000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BW42">
         <v>4912006000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BX42">
         <v>4869651000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BY42">
         <v>1665204000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BZ42">
         <v>4470187000.0</v>
       </c>
-      <c r="BY42">
+      <c r="CA42">
         <v>4298726000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CB42">
         <v>1936518000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CC42">
         <v>2429250000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CD42">
         <v>2423013000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CE42">
         <v>2413410000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CF42">
         <v>2405448000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CG42">
         <v>2386200000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CH42">
         <v>1931807000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CI42">
         <v>1680148000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CJ42">
         <v>1673409000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CK42">
         <v>2017144000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CL42">
         <v>2013325000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CM42">
         <v>2009716000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CN42">
         <v>2005425000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CO42">
         <v>2000731000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CP42">
         <v>1999631000.0</v>
       </c>
-      <c r="CO42">
+      <c r="CQ42">
         <v>1680427000.0</v>
       </c>
-      <c r="CP42">
+      <c r="CR42">
         <v>1701292000.0</v>
       </c>
-      <c r="CQ42"/>
+      <c r="CS42"/>
     </row>
-    <row r="43" spans="1:95">
+    <row r="43" spans="1:97">
       <c r="A43" t="s">
         <v>66</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -14044,207 +14234,205 @@
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
+      <c r="CR43"/>
+      <c r="CS43"/>
     </row>
-    <row r="44" spans="1:95">
+    <row r="44" spans="1:97">
       <c r="A44" t="s">
         <v>67</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
-      <c r="M44">
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44">
         <v>550000000.0</v>
       </c>
-      <c r="N44">
-[...2 lines deleted...]
-      <c r="O44"/>
       <c r="P44">
         <v>550000000.0</v>
       </c>
-      <c r="Q44">
-[...1 lines deleted...]
-      </c>
+      <c r="Q44"/>
       <c r="R44">
         <v>550000000.0</v>
       </c>
       <c r="S44">
         <v>550000000.0</v>
       </c>
       <c r="T44">
         <v>550000000.0</v>
       </c>
       <c r="U44">
         <v>550000000.0</v>
       </c>
       <c r="V44">
         <v>550000000.0</v>
       </c>
       <c r="W44">
         <v>550000000.0</v>
       </c>
       <c r="X44">
         <v>550000000.0</v>
       </c>
       <c r="Y44">
         <v>550000000.0</v>
       </c>
       <c r="Z44">
         <v>550000000.0</v>
       </c>
       <c r="AA44">
-        <v>775000000.0</v>
+        <v>550000000.0</v>
       </c>
       <c r="AB44">
-        <v>775000000.0</v>
+        <v>550000000.0</v>
       </c>
       <c r="AC44">
         <v>775000000.0</v>
       </c>
       <c r="AD44">
         <v>775000000.0</v>
       </c>
       <c r="AE44">
         <v>775000000.0</v>
       </c>
       <c r="AF44">
         <v>775000000.0</v>
       </c>
       <c r="AG44">
         <v>775000000.0</v>
       </c>
       <c r="AH44">
         <v>775000000.0</v>
       </c>
       <c r="AI44">
         <v>775000000.0</v>
       </c>
       <c r="AJ44">
         <v>775000000.0</v>
       </c>
       <c r="AK44">
         <v>775000000.0</v>
       </c>
       <c r="AL44">
+        <v>775000000.0</v>
+      </c>
+      <c r="AM44">
+        <v>775000000.0</v>
+      </c>
+      <c r="AN44">
         <v>1126074000.0</v>
       </c>
-      <c r="AM44">
+      <c r="AO44">
         <v>1126074000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>625000000.0</v>
       </c>
       <c r="AP44">
         <v>625000000.0</v>
       </c>
       <c r="AQ44">
-        <v>627843000.0</v>
+        <v>625000000.0</v>
       </c>
       <c r="AR44">
-        <v>627843000.0</v>
+        <v>625000000.0</v>
       </c>
       <c r="AS44">
         <v>627843000.0</v>
       </c>
       <c r="AT44">
         <v>627843000.0</v>
       </c>
       <c r="AU44">
         <v>627843000.0</v>
       </c>
       <c r="AV44">
         <v>627843000.0</v>
       </c>
       <c r="AW44">
         <v>627843000.0</v>
       </c>
       <c r="AX44">
         <v>627843000.0</v>
       </c>
       <c r="AY44">
         <v>627843000.0</v>
       </c>
       <c r="AZ44">
         <v>627843000.0</v>
       </c>
       <c r="BA44">
         <v>627843000.0</v>
       </c>
       <c r="BB44">
-        <v>502843000.0</v>
+        <v>627843000.0</v>
       </c>
       <c r="BC44">
-        <v>502843000.0</v>
+        <v>627843000.0</v>
       </c>
       <c r="BD44">
         <v>502843000.0</v>
       </c>
       <c r="BE44">
         <v>502843000.0</v>
       </c>
       <c r="BF44">
+        <v>502843000.0</v>
+      </c>
+      <c r="BG44">
+        <v>502843000.0</v>
+      </c>
+      <c r="BH44">
         <v>750000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>500000000.0</v>
       </c>
       <c r="BI44">
         <v>500000000.0</v>
       </c>
       <c r="BJ44">
         <v>500000000.0</v>
       </c>
       <c r="BK44">
         <v>500000000.0</v>
       </c>
       <c r="BL44">
         <v>500000000.0</v>
       </c>
       <c r="BM44">
         <v>500000000.0</v>
       </c>
       <c r="BN44">
         <v>500000000.0</v>
       </c>
       <c r="BO44">
         <v>500000000.0</v>
       </c>
       <c r="BP44">
         <v>500000000.0</v>
       </c>
@@ -14257,134 +14445,140 @@
       <c r="BS44">
         <v>500000000.0</v>
       </c>
       <c r="BT44">
         <v>500000000.0</v>
       </c>
       <c r="BU44">
         <v>500000000.0</v>
       </c>
       <c r="BV44">
         <v>500000000.0</v>
       </c>
       <c r="BW44">
         <v>500000000.0</v>
       </c>
       <c r="BX44">
         <v>500000000.0</v>
       </c>
       <c r="BY44">
         <v>500000000.0</v>
       </c>
       <c r="BZ44">
         <v>500000000.0</v>
       </c>
       <c r="CA44">
-        <v>156000.0</v>
+        <v>500000000.0</v>
       </c>
       <c r="CB44">
-        <v>156000.0</v>
+        <v>500000000.0</v>
       </c>
       <c r="CC44">
         <v>156000.0</v>
       </c>
       <c r="CD44">
         <v>156000.0</v>
       </c>
       <c r="CE44">
         <v>156000.0</v>
       </c>
       <c r="CF44">
+        <v>156000.0</v>
+      </c>
+      <c r="CG44">
+        <v>156000.0</v>
+      </c>
+      <c r="CH44">
         <v>125000.0</v>
       </c>
-      <c r="CG44"/>
-      <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
+      <c r="CR44"/>
+      <c r="CS44"/>
     </row>
-    <row r="45" spans="1:95">
+    <row r="45" spans="1:97">
       <c r="A45" t="s">
         <v>68</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45"/>
+      <c r="W45">
         <v>112444000.0</v>
       </c>
-      <c r="V45">
+      <c r="X45">
         <v>116693000.0</v>
       </c>
-      <c r="W45">
+      <c r="Y45">
         <v>123579000.0</v>
       </c>
-      <c r="X45">
+      <c r="Z45">
         <v>131776000.0</v>
       </c>
-      <c r="Y45">
+      <c r="AA45">
         <v>136815000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AB45">
         <v>140149000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AC45">
         <v>111092000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AD45">
         <v>116560000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AE45">
         <v>132940000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AF45">
         <v>143887000.0</v>
       </c>
-      <c r="AE45"/>
-      <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
       <c r="BC45"/>
       <c r="BD45"/>
       <c r="BE45"/>
@@ -14404,144 +14598,150 @@
       <c r="BS45"/>
       <c r="BT45"/>
       <c r="BU45"/>
       <c r="BV45"/>
       <c r="BW45"/>
       <c r="BX45"/>
       <c r="BY45"/>
       <c r="BZ45"/>
       <c r="CA45"/>
       <c r="CB45"/>
       <c r="CC45"/>
       <c r="CD45"/>
       <c r="CE45"/>
       <c r="CF45"/>
       <c r="CG45"/>
       <c r="CH45"/>
       <c r="CI45"/>
       <c r="CJ45"/>
       <c r="CK45"/>
       <c r="CL45"/>
       <c r="CM45"/>
       <c r="CN45"/>
       <c r="CO45"/>
       <c r="CP45"/>
       <c r="CQ45"/>
+      <c r="CR45"/>
+      <c r="CS45"/>
     </row>
-    <row r="46" spans="1:95">
+    <row r="46" spans="1:97">
       <c r="A46" t="s">
         <v>69</v>
       </c>
       <c r="B46">
+        <v>90194000.0</v>
+      </c>
+      <c r="C46">
+        <v>92801000.0</v>
+      </c>
+      <c r="D46">
         <v>94670000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>93900000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>92706000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>89421000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>92299000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>92516000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>97912000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>101101000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>104162000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>108093000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>104240000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>108511000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>88155000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>92214000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>96631000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>94451000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>98837000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>103295000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>107791000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>112444000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>116693000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>123579000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>131776000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>136815000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>140149000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>111092000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>116560000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>132940000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>143887000.0</v>
       </c>
-      <c r="AE46"/>
-      <c r="AF46"/>
       <c r="AG46"/>
       <c r="AH46"/>
       <c r="AI46"/>
       <c r="AJ46"/>
       <c r="AK46"/>
       <c r="AL46"/>
       <c r="AM46"/>
       <c r="AN46"/>
       <c r="AO46"/>
       <c r="AP46"/>
       <c r="AQ46"/>
       <c r="AR46"/>
       <c r="AS46"/>
       <c r="AT46"/>
       <c r="AU46"/>
       <c r="AV46"/>
       <c r="AW46"/>
       <c r="AX46"/>
       <c r="AY46"/>
       <c r="AZ46"/>
       <c r="BA46"/>
       <c r="BB46"/>
       <c r="BC46"/>
       <c r="BD46"/>
       <c r="BE46"/>
@@ -14561,141 +14761,139 @@
       <c r="BS46"/>
       <c r="BT46"/>
       <c r="BU46"/>
       <c r="BV46"/>
       <c r="BW46"/>
       <c r="BX46"/>
       <c r="BY46"/>
       <c r="BZ46"/>
       <c r="CA46"/>
       <c r="CB46"/>
       <c r="CC46"/>
       <c r="CD46"/>
       <c r="CE46"/>
       <c r="CF46"/>
       <c r="CG46"/>
       <c r="CH46"/>
       <c r="CI46"/>
       <c r="CJ46"/>
       <c r="CK46"/>
       <c r="CL46"/>
       <c r="CM46"/>
       <c r="CN46"/>
       <c r="CO46"/>
       <c r="CP46"/>
       <c r="CQ46"/>
+      <c r="CR46"/>
+      <c r="CS46"/>
     </row>
-    <row r="47" spans="1:95">
+    <row r="47" spans="1:97">
       <c r="A47" t="s">
         <v>70</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47"/>
+      <c r="E47">
         <v>93900000.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>92706000.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>89421000.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>92299000.0</v>
       </c>
-      <c r="G47">
+      <c r="I47">
         <v>92516000.0</v>
       </c>
-      <c r="H47">
+      <c r="J47">
         <v>97912000.0</v>
       </c>
-      <c r="I47"/>
-      <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47"/>
+      <c r="N47">
         <v>104240000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>108511000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>88155000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>92214000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>96631000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>94451000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>98837000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>103295000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>107791000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>112444000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>116693000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>123579000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>131776000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>136815000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>140149000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>111092000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>116560000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>132940000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>143887000.0</v>
       </c>
-      <c r="AE47"/>
-[...5 lines deleted...]
-      </c>
+      <c r="AG47"/>
       <c r="AH47">
         <v>0.0</v>
       </c>
       <c r="AI47">
         <v>0.0</v>
       </c>
       <c r="AJ47">
         <v>0.0</v>
       </c>
       <c r="AK47">
         <v>0.0</v>
       </c>
       <c r="AL47">
         <v>0.0</v>
       </c>
       <c r="AM47">
         <v>0.0</v>
       </c>
       <c r="AN47">
         <v>0.0</v>
       </c>
       <c r="AO47">
         <v>0.0</v>
       </c>
       <c r="AP47">
@@ -14748,1463 +14946,1493 @@
       </c>
       <c r="BF47">
         <v>0.0</v>
       </c>
       <c r="BG47">
         <v>0.0</v>
       </c>
       <c r="BH47">
         <v>0.0</v>
       </c>
       <c r="BI47">
         <v>0.0</v>
       </c>
       <c r="BJ47">
         <v>0.0</v>
       </c>
       <c r="BK47">
         <v>0.0</v>
       </c>
       <c r="BL47">
         <v>0.0</v>
       </c>
       <c r="BM47">
         <v>0.0</v>
       </c>
-      <c r="BN47"/>
-      <c r="BO47"/>
+      <c r="BN47">
+        <v>0.0</v>
+      </c>
+      <c r="BO47">
+        <v>0.0</v>
+      </c>
       <c r="BP47"/>
       <c r="BQ47"/>
       <c r="BR47"/>
       <c r="BS47"/>
       <c r="BT47"/>
       <c r="BU47"/>
       <c r="BV47"/>
       <c r="BW47"/>
       <c r="BX47"/>
       <c r="BY47"/>
       <c r="BZ47"/>
       <c r="CA47"/>
       <c r="CB47"/>
       <c r="CC47"/>
       <c r="CD47"/>
       <c r="CE47"/>
       <c r="CF47"/>
       <c r="CG47"/>
       <c r="CH47"/>
       <c r="CI47"/>
       <c r="CJ47"/>
       <c r="CK47"/>
       <c r="CL47"/>
       <c r="CM47"/>
       <c r="CN47"/>
       <c r="CO47"/>
       <c r="CP47"/>
       <c r="CQ47"/>
+      <c r="CR47"/>
+      <c r="CS47"/>
     </row>
-    <row r="48" spans="1:95">
+    <row r="48" spans="1:97">
       <c r="A48" t="s">
         <v>71</v>
       </c>
       <c r="B48">
+        <v>8782490000.0</v>
+      </c>
+      <c r="C48">
+        <v>8613341000.0</v>
+      </c>
+      <c r="D48">
         <v>8395795000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>8181699000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>7932969000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>7673246000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>7492484000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>7341569000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>7092817000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>6957185000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>6790558000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>6440528000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>6628179000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>6485901000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>6381201000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>6247022000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>6244268000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>6298680000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>6308712000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>6204745000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>6044843000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>6034151000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>5842850000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>5763607000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>5804637000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>5913029000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>5836007000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>6056686000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>6101902000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>6108577000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>5976603000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>5912812000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>6145482000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>6135625000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>6076294000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>5979666000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>6051659000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>6551801000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>6499262000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>6527627000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>6430573000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>6285803000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>6198932000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>6194353000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AT48">
         <v>6093897000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AU48">
         <v>5875147000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AV48">
         <v>5842239000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AW48">
         <v>5715504000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AX48">
         <v>5581942000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AY48">
         <v>5331199000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AZ48">
         <v>5170948000.0</v>
       </c>
-      <c r="AY48">
+      <c r="BA48">
         <v>5062706000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BB48">
         <v>4921716000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BC48">
         <v>4813687000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BD48">
         <v>4769764000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BE48">
         <v>4497789000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BF48">
         <v>4576381000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BG48">
         <v>4383405000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BH48">
         <v>4246354000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BI48">
         <v>4155392000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BJ48">
         <v>4105216000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BK48">
         <v>3923395000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BL48">
         <v>3853076000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BM48">
         <v>4267608000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BN48">
         <v>4033018000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BO48">
         <v>3824111000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BP48">
         <v>3649770000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BQ48">
         <v>3569411000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BR48">
         <v>3319467000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BS48">
         <v>3447511000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BT48">
         <v>3282392000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BU48">
         <v>3198492000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BV48">
         <v>3097487000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BW48">
         <v>3377051000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BX48">
         <v>3176654000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BY48">
         <v>2968900000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BZ48">
         <v>2690742000.0</v>
       </c>
-      <c r="BY48">
+      <c r="CA48">
         <v>2448711000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CB48">
         <v>2225474000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CC48">
         <v>2026004000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CD48">
         <v>1770578000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CE48">
         <v>1569864000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CF48">
         <v>1371990000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CG48">
         <v>1201932000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CH48">
         <v>992717000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CI48">
         <v>1484945000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CJ48">
         <v>1336255000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CK48">
         <v>1206095000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CL48">
         <v>1046764000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CM48">
         <v>1062085000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CN48">
         <v>945326000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CO48">
         <v>789347000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CP48">
         <v>639653000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CQ48">
         <v>492671000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CR48">
         <v>374918000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CS48">
         <v>293283000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:95">
+    <row r="49" spans="1:97">
       <c r="A49" t="s">
         <v>72</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49"/>
+      <c r="O49">
         <v>6485901000.0</v>
       </c>
-      <c r="N49">
+      <c r="P49">
         <v>6381201000.0</v>
       </c>
-      <c r="O49"/>
-      <c r="P49">
+      <c r="Q49"/>
+      <c r="R49">
         <v>6244268000.0</v>
       </c>
-      <c r="Q49">
+      <c r="S49">
         <v>6298680000.0</v>
       </c>
-      <c r="R49">
+      <c r="T49">
         <v>6308712000.0</v>
       </c>
-      <c r="S49">
+      <c r="U49">
         <v>6204745000.0</v>
       </c>
-      <c r="T49">
+      <c r="V49">
         <v>6044843000.0</v>
       </c>
-      <c r="U49">
+      <c r="W49">
         <v>6034151000.0</v>
       </c>
-      <c r="V49">
+      <c r="X49">
         <v>5842850000.0</v>
       </c>
-      <c r="W49">
+      <c r="Y49">
         <v>5763607000.0</v>
       </c>
-      <c r="X49">
+      <c r="Z49">
         <v>5804637000.0</v>
       </c>
-      <c r="Y49">
+      <c r="AA49">
         <v>5913029000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AB49">
         <v>5836007000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AC49">
         <v>6056686000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AD49">
         <v>6101902000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AE49">
         <v>6108577000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AF49">
         <v>5976603000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AG49">
         <v>5912812000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AH49">
         <v>6145482000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AI49">
         <v>6135625000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AJ49">
         <v>6076294000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AK49">
         <v>5979666000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AL49">
         <v>6051659000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AM49">
         <v>6551801000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AN49">
         <v>6499262000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AO49">
         <v>6527627000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AP49">
         <v>6430573000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AQ49">
         <v>6285803000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AR49">
         <v>6198932000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AS49">
         <v>6194353000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AT49">
         <v>6093897000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AU49">
         <v>5875147000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AV49">
         <v>5842239000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AW49">
         <v>5715504000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AX49">
         <v>5581942000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AY49">
         <v>5331199000.0</v>
       </c>
-      <c r="AX49">
-[...2 lines deleted...]
-      <c r="AY49">
+      <c r="AZ49">
+        <v>0.0</v>
+      </c>
+      <c r="BA49">
         <v>5062706000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BB49">
         <v>4921716000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BC49">
         <v>4813687000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BD49">
         <v>4769764000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BE49">
         <v>4497789000.0</v>
       </c>
-      <c r="BD49">
-[...4 lines deleted...]
-      </c>
       <c r="BF49">
         <v>0.0</v>
       </c>
       <c r="BG49">
         <v>0.0</v>
       </c>
       <c r="BH49">
+        <v>0.0</v>
+      </c>
+      <c r="BI49">
+        <v>0.0</v>
+      </c>
+      <c r="BJ49">
         <v>4105216000.0</v>
       </c>
-      <c r="BI49">
+      <c r="BK49">
         <v>3923395000.0</v>
       </c>
-      <c r="BJ49">
+      <c r="BL49">
         <v>3853076000.0</v>
       </c>
-      <c r="BK49">
+      <c r="BM49">
         <v>4267608000.0</v>
       </c>
-      <c r="BL49">
-[...6 lines deleted...]
-      <c r="BO49"/>
+      <c r="BN49">
+        <v>0.0</v>
+      </c>
+      <c r="BO49">
+        <v>0.0</v>
+      </c>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
+      <c r="CR49"/>
+      <c r="CS49"/>
     </row>
-    <row r="50" spans="1:95">
+    <row r="50" spans="1:97">
       <c r="A50" t="s">
         <v>73</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
-      <c r="AA50">
+      <c r="AA50"/>
+      <c r="AB50"/>
+      <c r="AC50">
         <v>499687000.0</v>
       </c>
-      <c r="AB50"/>
-      <c r="AC50"/>
       <c r="AD50"/>
-      <c r="AE50">
+      <c r="AE50"/>
+      <c r="AF50"/>
+      <c r="AG50">
         <v>1116000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AH50">
         <v>1105000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AI50">
         <v>975000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AJ50">
         <v>1379000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AK50">
         <v>1556000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AL50">
         <v>993797000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AM50">
         <v>993511000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AN50">
         <v>993229000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AO50">
         <v>992950000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AP50">
         <v>992633000.0</v>
       </c>
-      <c r="AO50">
+      <c r="AQ50">
         <v>992000000.0</v>
       </c>
-      <c r="AP50"/>
-      <c r="AQ50">
+      <c r="AR50"/>
+      <c r="AS50">
         <v>991825000.0</v>
       </c>
-      <c r="AR50"/>
-      <c r="AS50"/>
       <c r="AT50"/>
-      <c r="AU50">
+      <c r="AU50"/>
+      <c r="AV50"/>
+      <c r="AW50">
         <v>248000.0</v>
       </c>
-      <c r="AV50"/>
-      <c r="AW50"/>
       <c r="AX50"/>
-      <c r="AY50">
+      <c r="AY50"/>
+      <c r="AZ50"/>
+      <c r="BA50">
         <v>995855000.0</v>
       </c>
-      <c r="AZ50"/>
-      <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
+      <c r="CR50"/>
+      <c r="CS50"/>
     </row>
-    <row r="51" spans="1:95">
+    <row r="51" spans="1:97">
       <c r="A51" t="s">
         <v>74</v>
       </c>
       <c r="B51">
+        <v>1473688000.0</v>
+      </c>
+      <c r="C51">
+        <v>1486958000.0</v>
+      </c>
+      <c r="D51">
         <v>1493665000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>110095000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>108960000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>106544000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>107289000.0</v>
       </c>
-      <c r="G51">
-[...2 lines deleted...]
-      <c r="H51">
+      <c r="I51">
+        <v>1505960000.0</v>
+      </c>
+      <c r="J51">
         <v>1505562000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>1516492000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>1518988000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>1522605000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>1515695000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>1520718000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>1497578000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>1496279000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>1496518000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>1416766000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>1424644000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>1430487000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>1434524000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>1440502000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>1444011000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>1449958000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>1449442000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>1450697000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>1951716000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>1923741000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>1504022000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>1521005000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>1486643000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AG51">
         <v>1341961000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AH51">
         <v>1377582000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AI51">
         <v>1377206000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AJ51">
         <v>1376835000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AK51">
         <v>1376529000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AL51">
         <v>1987797000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AM51">
         <v>993511000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AN51">
         <v>1986229000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AO51">
         <v>1985950000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AP51">
         <v>1985633000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AQ51">
         <v>1984361000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AR51">
         <v>992091000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AS51">
         <v>991825000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AT51">
         <v>991562000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AU51">
         <v>991302000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AV51">
         <v>991045000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AW51">
         <v>991038000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AX51">
         <v>1490498000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AY51">
         <v>1490427000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AZ51">
         <v>1490198000.0</v>
       </c>
-      <c r="AY51">
+      <c r="BA51">
         <v>995855000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BB51">
         <v>995699000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BC51">
         <v>995546000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BD51">
         <v>995394000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BE51">
         <v>995245000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BF51">
         <v>995097000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BG51">
         <v>994951000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BH51">
         <v>994806000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BI51">
         <v>994664000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BJ51">
         <v>994523000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BK51">
         <v>994383000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BL51">
         <v>1159149000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BM51">
         <v>1014361000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BN51">
         <v>1085360000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BO51">
         <v>1073512000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BP51">
         <v>996857000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BQ51">
         <v>499476000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BR51">
         <v>658551000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BS51">
         <v>655989000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BT51">
         <v>550768000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BU51">
         <v>499368000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BV51">
         <v>499342000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BW51">
         <v>499315000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BX51">
         <v>499288000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BY51">
         <v>499261000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BZ51">
         <v>499234000.0</v>
       </c>
-      <c r="BY51">
+      <c r="CA51">
         <v>499207000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CB51">
         <v>499180000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CC51">
         <v>499144000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CD51">
         <v>499127000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CE51">
         <v>499100000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CF51">
         <v>499073000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CG51">
         <v>499046000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CH51">
         <v>499019000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CI51">
         <v>498992000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CJ51">
         <v>498965000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CK51">
         <v>498938000.0</v>
       </c>
-      <c r="CJ51"/>
-      <c r="CK51"/>
       <c r="CL51"/>
       <c r="CM51"/>
       <c r="CN51"/>
       <c r="CO51"/>
       <c r="CP51"/>
       <c r="CQ51"/>
+      <c r="CR51"/>
+      <c r="CS51"/>
     </row>
-    <row r="52" spans="1:95">
+    <row r="52" spans="1:97">
       <c r="A52" t="s">
         <v>75</v>
       </c>
-      <c r="B52"/>
+      <c r="B52">
+        <v>105653000.0</v>
+      </c>
       <c r="C52">
-        <v>0.0</v>
-[...1 lines deleted...]
-      <c r="D52">
+        <v>108326000.0</v>
+      </c>
+      <c r="D52"/>
+      <c r="E52">
+        <v>0.0</v>
+      </c>
+      <c r="F52">
         <v>108960000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>106544000.0</v>
       </c>
-      <c r="F52">
-[...2 lines deleted...]
-      <c r="G52">
+      <c r="H52">
+        <v>0.0</v>
+      </c>
+      <c r="I52">
         <v>17787000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>115176000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>116264000.0</v>
       </c>
-      <c r="J52"/>
-      <c r="K52">
+      <c r="L52"/>
+      <c r="M52">
         <v>17543000.0</v>
       </c>
-      <c r="L52">
-[...4 lines deleted...]
-      </c>
       <c r="N52">
+        <v>0.0</v>
+      </c>
+      <c r="O52">
+        <v>0.0</v>
+      </c>
+      <c r="P52">
         <v>99130000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>102577000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>103345000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>105129000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>113340000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>119512000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>123874000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>1310328000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>1310009000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>140263000.0</v>
       </c>
-      <c r="X52"/>
-[...1 lines deleted...]
-      <c r="Z52">
+      <c r="Z52"/>
+      <c r="AA52"/>
+      <c r="AB52">
         <v>1808.65</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>115584000.0</v>
       </c>
-      <c r="AB52"/>
-      <c r="AC52"/>
       <c r="AD52"/>
-      <c r="AE52">
+      <c r="AE52"/>
+      <c r="AF52"/>
+      <c r="AG52">
         <v>1341961000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AH52">
         <v>1377582000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AI52">
         <v>1377206000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AJ52">
         <v>1376835000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AK52">
         <v>1376529000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AL52">
         <v>993797000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AM52">
         <v>993511000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AN52">
         <v>993229000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AO52">
         <v>992950000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AP52">
         <v>992633000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AQ52">
         <v>992000000.0</v>
       </c>
-      <c r="AP52"/>
-      <c r="AQ52">
+      <c r="AR52"/>
+      <c r="AS52">
         <v>991825000.0</v>
       </c>
-      <c r="AR52"/>
-      <c r="AS52"/>
       <c r="AT52"/>
-      <c r="AU52">
+      <c r="AU52"/>
+      <c r="AV52"/>
+      <c r="AW52">
         <v>248000.0</v>
       </c>
-      <c r="AV52"/>
-      <c r="AW52"/>
       <c r="AX52"/>
-      <c r="AY52">
+      <c r="AY52"/>
+      <c r="AZ52"/>
+      <c r="BA52">
         <v>995855000.0</v>
       </c>
-      <c r="AZ52"/>
-      <c r="BA52"/>
       <c r="BB52"/>
       <c r="BC52"/>
       <c r="BD52"/>
       <c r="BE52"/>
       <c r="BF52"/>
       <c r="BG52"/>
       <c r="BH52"/>
       <c r="BI52"/>
       <c r="BJ52"/>
       <c r="BK52"/>
       <c r="BL52"/>
       <c r="BM52"/>
       <c r="BN52"/>
       <c r="BO52"/>
       <c r="BP52"/>
       <c r="BQ52"/>
       <c r="BR52"/>
       <c r="BS52"/>
       <c r="BT52"/>
       <c r="BU52"/>
       <c r="BV52"/>
       <c r="BW52"/>
       <c r="BX52"/>
       <c r="BY52"/>
-      <c r="BZ52">
+      <c r="BZ52"/>
+      <c r="CA52"/>
+      <c r="CB52">
         <v>400000000.0</v>
       </c>
-      <c r="CA52"/>
-      <c r="CB52"/>
       <c r="CC52"/>
       <c r="CD52"/>
       <c r="CE52"/>
       <c r="CF52"/>
       <c r="CG52"/>
       <c r="CH52"/>
       <c r="CI52"/>
       <c r="CJ52"/>
       <c r="CK52"/>
       <c r="CL52"/>
       <c r="CM52"/>
       <c r="CN52"/>
       <c r="CO52"/>
       <c r="CP52"/>
       <c r="CQ52"/>
+      <c r="CR52"/>
+      <c r="CS52"/>
     </row>
-    <row r="53" spans="1:95">
+    <row r="53" spans="1:97">
       <c r="A53" t="s">
         <v>76</v>
       </c>
       <c r="B53">
+        <v>14862642000.0</v>
+      </c>
+      <c r="C53">
+        <v>5305584000.0</v>
+      </c>
+      <c r="D53">
         <v>4939562000.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>4899625000.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>4880512000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>4829354000.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>4781848000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>4776353000.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>5143357000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>4541388000.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>4367217000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>4351729000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>4480556000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>4347321000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>4356071000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>4193906000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>10864613000.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>11370365000.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>11526409000.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>4668089000.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>12449226000.0</v>
       </c>
-      <c r="U53">
+      <c r="W53">
         <v>12011162000.0</v>
       </c>
-      <c r="V53">
+      <c r="X53">
         <v>11914310000.0</v>
       </c>
-      <c r="W53">
+      <c r="Y53">
         <v>5106402000.0</v>
       </c>
-      <c r="X53">
+      <c r="Z53">
         <v>12679237000.0</v>
       </c>
-      <c r="Y53">
+      <c r="AA53">
         <v>12080752000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AB53">
         <v>12153287000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AC53">
         <v>5122950000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AD53">
         <v>12628780000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AE53">
         <v>12555376000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AF53">
         <v>11916371000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AG53">
         <v>11579387000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AH53">
         <v>11923787000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AI53">
         <v>12325461000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AJ53">
         <v>12293384000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AK53">
         <v>13341178000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AL53">
         <v>11761419000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AM53">
         <v>12172930000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AN53">
         <v>11858286000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AO53">
         <v>12163319000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AP53">
         <v>12251081000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AQ53">
         <v>12230673000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AR53">
         <v>12504933000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AS53">
         <v>12352153000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AT53">
         <v>12835904000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AU53">
         <v>12695535000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AV53">
         <v>12652596000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AW53">
         <v>12804514000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AX53">
         <v>13188614000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AY53">
         <v>13443823000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AZ53">
         <v>13101051000.0</v>
       </c>
-      <c r="AY53">
+      <c r="BA53">
         <v>12734526000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BB53">
         <v>12720076000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BC53">
         <v>12309611000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BD53">
         <v>12689764000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BE53">
         <v>12703457000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BF53">
         <v>91814000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BG53">
         <v>869510000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BH53">
         <v>819818000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BI53">
         <v>11767569000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BJ53">
         <v>149136000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BK53">
         <v>187601000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BL53">
         <v>132512000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BM53">
         <v>692015000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BN53">
         <v>662114000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BO53">
         <v>678977000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BP53">
         <v>682854000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BQ53">
         <v>699374000.0</v>
       </c>
-      <c r="BP53">
+      <c r="BR53">
         <v>824184000.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BS53">
         <v>704742000.0</v>
       </c>
-      <c r="BR53">
+      <c r="BT53">
         <v>719988000.0</v>
       </c>
-      <c r="BS53">
+      <c r="BU53">
         <v>492082000.0</v>
       </c>
-      <c r="BT53">
+      <c r="BV53">
         <v>636304000.0</v>
       </c>
-      <c r="BU53">
+      <c r="BW53">
         <v>724239000.0</v>
       </c>
-      <c r="BV53">
+      <c r="BX53">
         <v>652111000.0</v>
       </c>
-      <c r="BW53">
+      <c r="BY53">
         <v>645987000.0</v>
       </c>
-      <c r="BX53">
+      <c r="BZ53">
         <v>612429000.0</v>
       </c>
-      <c r="BY53">
+      <c r="CA53">
         <v>1106409000.0</v>
       </c>
-      <c r="BZ53">
+      <c r="CB53">
         <v>1094828000.0</v>
       </c>
-      <c r="CA53">
+      <c r="CC53">
         <v>1130664000.0</v>
       </c>
-      <c r="CB53">
+      <c r="CD53">
         <v>714381000.0</v>
       </c>
-      <c r="CC53">
+      <c r="CE53">
         <v>627721000.0</v>
       </c>
-      <c r="CD53">
+      <c r="CF53">
         <v>543866000.0</v>
       </c>
-      <c r="CE53">
+      <c r="CG53">
         <v>409504000.0</v>
       </c>
-      <c r="CF53">
+      <c r="CH53">
         <v>514221000.0</v>
       </c>
-      <c r="CG53">
+      <c r="CI53">
         <v>441650000.0</v>
       </c>
-      <c r="CH53">
+      <c r="CJ53">
         <v>329514000.0</v>
       </c>
-      <c r="CI53">
+      <c r="CK53">
         <v>865311000.0</v>
       </c>
-      <c r="CJ53">
+      <c r="CL53">
         <v>83143000.0</v>
       </c>
-      <c r="CK53">
+      <c r="CM53">
         <v>34403000.0</v>
       </c>
-      <c r="CL53"/>
-      <c r="CM53">
+      <c r="CN53"/>
+      <c r="CO53">
         <v>117684000.0</v>
       </c>
-      <c r="CN53"/>
-      <c r="CO53"/>
       <c r="CP53"/>
-      <c r="CQ53">
+      <c r="CQ53"/>
+      <c r="CR53"/>
+      <c r="CS53">
         <v>76475000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:95">
+    <row r="54" spans="1:97">
       <c r="A54" t="s">
         <v>77</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-      <c r="AF54">
-[...4 lines deleted...]
-      </c>
+      <c r="AF54"/>
+      <c r="AG54"/>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
         <v>0.0</v>
       </c>
       <c r="AP54">
@@ -16257,1277 +16485,1303 @@
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
       <c r="BI54">
         <v>0.0</v>
       </c>
       <c r="BJ54">
         <v>0.0</v>
       </c>
       <c r="BK54">
         <v>0.0</v>
       </c>
       <c r="BL54">
         <v>0.0</v>
       </c>
       <c r="BM54">
         <v>0.0</v>
       </c>
-      <c r="BN54"/>
-      <c r="BO54"/>
+      <c r="BN54">
+        <v>0.0</v>
+      </c>
+      <c r="BO54">
+        <v>0.0</v>
+      </c>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
+      <c r="CR54"/>
+      <c r="CS54"/>
     </row>
-    <row r="55" spans="1:95">
+    <row r="55" spans="1:97">
       <c r="A55" t="s">
         <v>78</v>
       </c>
       <c r="B55">
+        <v>36481066000.0</v>
+      </c>
+      <c r="C55">
+        <v>36622478000.0</v>
+      </c>
+      <c r="D55">
         <v>35618746000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>34461926000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>34336325000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>34151036000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>33249174000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>32681309000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>32722648000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>32078882000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>31758690000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>30250672000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>29472524000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>29315693000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>28564977000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>27682971000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>27119753000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>27619427000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>27808558000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>27368970000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>27935137000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>27581730000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>27085827000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>25877687000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>26452996000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>26359173000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>25948768000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>25604054000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>25495526000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>25870174000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>25557582000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>24132566000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>24843026000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>25018486000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>25087309000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>24760177000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>21818150000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>21499638000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>21246967000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>20813691000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>21222391000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>21249440000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>20978190000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>19981891000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>20557341000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>20704875000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>20458819000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>19955736000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>20965047000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AY55">
         <v>21446457000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>20997634000.0</v>
       </c>
-      <c r="AY55">
+      <c r="BA55">
         <v>19634784000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BB55">
         <v>19932949000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BC55">
         <v>19846313000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BD55">
         <v>19710942000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BE55">
         <v>18852344000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BF55">
         <v>18897781000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BG55">
         <v>18721412000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BH55">
         <v>19025600000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BI55">
         <v>17806059000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BJ55">
         <v>17943930000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BK55">
         <v>18196848000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BL55">
         <v>17673924000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BM55">
         <v>16445731000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BN55">
         <v>16846530000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BO55">
         <v>16558280000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BP55">
         <v>16329170000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BQ55">
         <v>15306524000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BR55">
         <v>15919468000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BS55">
         <v>15378885000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BT55">
         <v>14777366000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BU55">
         <v>14282834000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BV55">
         <v>15175454000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BW55">
         <v>15606389000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BX55">
         <v>15640194000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BY55">
         <v>14675309000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BZ55">
         <v>14711904000.0</v>
       </c>
-      <c r="BY55">
+      <c r="CA55">
         <v>14928974000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CB55">
         <v>14612437000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CC55">
         <v>13665287000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CD55">
         <v>13254202000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CE55">
         <v>12799050000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CF55">
         <v>12655655000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CG55">
         <v>11925976000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CH55">
         <v>11440546000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CI55">
         <v>10116956000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CJ55">
         <v>9790500000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CK55">
         <v>9038285000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CL55">
         <v>8203132000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CM55">
         <v>7320189000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CN55">
         <v>6746988000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CO55">
         <v>5172273000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CP55">
         <v>5253520000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CQ55">
         <v>4386229000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CR55">
         <v>3813477000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CS55">
         <v>2948321000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:95">
+    <row r="56" spans="1:97">
       <c r="A56" t="s">
         <v>79</v>
       </c>
       <c r="B56">
+        <v>33328960000.0</v>
+      </c>
+      <c r="C56">
+        <v>1347339000.0</v>
+      </c>
+      <c r="D56">
         <v>22254807000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>21359351000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>21900291000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>22351035000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>21639071000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>20108784000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>19457521000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>18639452000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>18177792000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>17302598000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>22679531000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>22717426000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>985316000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>21363401000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>1941792000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>1574895000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>1679080000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>21540262000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>1078232000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>14018302000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>13661383000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>12593470000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>12795490000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>13334305000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>755.96</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>18614874000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>18445562000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>18742974000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>18373413000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>17395670000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>18152798000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>18596584000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>18897030000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>18745255000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>17379359000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>17224462000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>17146843000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>16812513000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>17085567000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>17215674000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>17099881000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>16330854000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>16927488000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>17011674000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>16830073000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AW56">
         <v>16500429000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AX56">
         <v>15847967000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AY56">
         <v>16065906000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AZ56">
         <v>15594547000.0</v>
       </c>
-      <c r="AY56">
+      <c r="BA56">
         <v>14598610000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BB56">
         <v>14955278000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BC56">
         <v>14822699000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BD56">
         <v>14788598000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BE56">
         <v>14162687000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BF56">
         <v>14306595000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BG56">
         <v>15644938000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BH56">
         <v>15939340000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BI56">
         <v>14862577000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BJ56">
         <v>14697868000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BK56">
         <v>15076409000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BL56">
         <v>14758682000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BM56">
         <v>17375246000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BN56">
         <v>17904394000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BO56">
         <v>17650896000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BP56">
         <v>16237953000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BQ56">
         <v>15215019000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BR56">
         <v>15826419000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BS56">
         <v>15283827000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BT56">
         <v>14681986000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BU56">
         <v>14222417000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BV56">
         <v>15114728000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BW56">
         <v>15545354000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BX56">
         <v>15578850000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BY56">
         <v>14613656000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BZ56">
         <v>14649937000.0</v>
       </c>
-      <c r="BY56">
+      <c r="CA56">
         <v>14866463000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CB56">
         <v>14583651000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CC56">
         <v>13636246000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CD56">
         <v>13219659000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CE56">
         <v>12763550000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CF56">
         <v>12619599000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CG56">
         <v>11888963000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CH56">
         <v>11402577000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CI56">
         <v>10087009000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CJ56">
         <v>9759653000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CK56">
         <v>9006551000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CL56">
         <v>8179596000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CM56">
         <v>7296270000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CN56">
         <v>6722784000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CO56">
         <v>5147694000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CP56">
         <v>5226316000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CQ56">
         <v>942323000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CR56">
         <v>14583000.0</v>
       </c>
-      <c r="CQ56"/>
+      <c r="CS56"/>
     </row>
-    <row r="57" spans="1:95">
+    <row r="57" spans="1:97">
       <c r="A57" t="s">
         <v>80</v>
       </c>
       <c r="B57">
+        <v>28093523000.0</v>
+      </c>
+      <c r="C57">
+        <v>108326000.0</v>
+      </c>
+      <c r="D57">
         <v>8812902000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>13541853000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>8044948000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>8166790000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>7937104000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>12629294000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>7408779000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>2005126000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>1909309000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>18252830000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>1900188000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>1783610000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>99130000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>1522764000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>103345000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>105129000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>113340000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>1324620000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>123874000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>1409772000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>1231403000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>140263000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>1244846000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>1365799000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>19300545000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>18251889000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>18521521000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>18915949000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>18915081000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>17760534000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>18193000000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>18388000000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>18446000000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>18042000000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>15369000000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>14613000000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>14024000000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>13548000000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>14204000000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>14293000000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>14036000000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>13123000000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>13739000000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>13765000000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>14261000000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AW57">
         <v>13144000000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AX57">
         <v>13657000000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AY57">
         <v>14001000000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AZ57">
         <v>13681000000.0</v>
       </c>
-      <c r="AY57">
+      <c r="BA57">
         <v>12821000000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BB57">
         <v>13149000000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BC57">
         <v>13288000000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BD57">
         <v>12827000000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BE57">
         <v>12078000000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BF57">
         <v>12047000000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BG57">
         <v>12029000000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BH57">
         <v>12131000000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BI57">
         <v>11367000000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BJ57">
         <v>11592000000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BK57">
         <v>11870000000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BL57">
         <v>11499000000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BM57">
         <v>9827000000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BN57">
         <v>10004000000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BO57">
         <v>10069000000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BP57">
         <v>9959000000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BQ57">
         <v>9307000000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BR57">
         <v>10022000000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BS57">
         <v>9971000000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BT57">
         <v>9786000000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BU57">
         <v>9323000000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BV57">
         <v>10075000000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BW57">
         <v>9844000000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BX57">
         <v>9770000000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BY57">
         <v>9018000000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BZ57">
         <v>9269000000.0</v>
       </c>
-      <c r="BY57">
+      <c r="CA57">
         <v>9736000000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CB57">
         <v>9472000000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CC57">
         <v>8754000000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CD57">
         <v>8614000000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CE57">
         <v>8481000000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CF57">
         <v>8511000000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CG57">
         <v>7915000000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CH57">
         <v>8070000000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CI57">
         <v>6451000000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CJ57">
         <v>6329000000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CK57">
         <v>5301000000.0</v>
       </c>
-      <c r="CJ57"/>
-      <c r="CK57"/>
       <c r="CL57"/>
-      <c r="CM57">
+      <c r="CM57"/>
+      <c r="CN57"/>
+      <c r="CO57">
         <v>2355000000.0</v>
       </c>
-      <c r="CN57"/>
-      <c r="CO57"/>
       <c r="CP57"/>
       <c r="CQ57"/>
+      <c r="CR57"/>
+      <c r="CS57"/>
     </row>
-    <row r="58" spans="1:95">
+    <row r="58" spans="1:97">
       <c r="A58" t="s">
         <v>81</v>
       </c>
       <c r="B58">
+        <v>30181611000.0</v>
+      </c>
+      <c r="C58">
+        <v>30119268000.0</v>
+      </c>
+      <c r="D58">
         <v>29238110000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>28105491000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>27969316000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>27976638000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>27346375000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>26591930000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>26639421000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>26419411000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>26253535000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>24987476000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>24439316000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>24294732000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>23604748000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>23043061000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>22776330000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>22916796000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>22688018000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>21958314000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>22600082000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>22191970000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>21909437000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>20581993000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>21187101000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>21061353000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>21109190000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>20060046000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>19909656000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>20303697000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>20257426000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>19102495000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>19570754000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>19765481000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>19822914000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>19418913000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>16363451000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>15606943000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>15016602000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>14541321000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>15196733000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>15285257000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>15027931000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>14115009000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>14730975000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>14756317000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>14412584000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>14075796000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>15084923000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AY58">
         <v>15437952000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AZ58">
         <v>15119363000.0</v>
       </c>
-      <c r="AY58">
+      <c r="BA58">
         <v>13766822000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BB58">
         <v>14145120000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BC58">
         <v>14284366000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BD58">
         <v>13821512000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BE58">
         <v>13072583000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BF58">
         <v>13041513000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BG58">
         <v>13023572000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BH58">
         <v>13126421000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BI58">
         <v>12361980000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BJ58">
         <v>12586825000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BK58">
         <v>12863909000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BL58">
         <v>12484344000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BM58">
         <v>10820761000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BN58">
         <v>10997592000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BO58">
         <v>11062978000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BP58">
         <v>10953151000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BQ58">
         <v>9806280000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BR58">
         <v>10521361000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BS58">
         <v>10469766000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BT58">
         <v>10284529000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BU58">
         <v>9821793000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BV58">
         <v>10574264000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BW58">
         <v>10343227000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BX58">
         <v>10268772000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BY58">
         <v>9516687000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BZ58">
         <v>9768312000.0</v>
       </c>
-      <c r="BY58">
+      <c r="CA58">
         <v>10235092000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CB58">
         <v>9970690000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CC58">
         <v>9252640000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CD58">
         <v>9113253000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CE58">
         <v>8980327000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CF58">
         <v>9010427000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CG58">
         <v>8413625000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CH58">
         <v>8568934000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CI58">
         <v>6950360000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CJ58">
         <v>6828478000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CK58">
         <v>5800221000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CL58">
         <v>5118140000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CM58">
         <v>4277675000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CN58">
         <v>3740425000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CO58">
         <v>2355125000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CP58">
         <v>2572718000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CQ58">
         <v>2173674000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CR58">
         <v>1735538000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CS58">
         <v>987288000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:95">
+    <row r="59" spans="1:97">
       <c r="A59" t="s">
         <v>82</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-      <c r="AF59">
-[...4 lines deleted...]
-      </c>
+      <c r="AF59"/>
+      <c r="AG59"/>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
+        <v>0.0</v>
+      </c>
+      <c r="AJ59">
+        <v>0.0</v>
+      </c>
+      <c r="AK59">
         <v>5341264000.0</v>
       </c>
-      <c r="AJ59">
-[...4 lines deleted...]
-      </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
+        <v>0.0</v>
+      </c>
+      <c r="AN59">
+        <v>0.0</v>
+      </c>
+      <c r="AO59">
         <v>6272370000.0</v>
       </c>
-      <c r="AN59">
-[...4 lines deleted...]
-      </c>
       <c r="AP59">
         <v>0.0</v>
       </c>
       <c r="AQ59">
         <v>0.0</v>
       </c>
       <c r="AR59">
         <v>0.0</v>
       </c>
       <c r="AS59">
         <v>0.0</v>
       </c>
       <c r="AT59">
         <v>0.0</v>
       </c>
       <c r="AU59">
         <v>0.0</v>
       </c>
       <c r="AV59">
         <v>0.0</v>
       </c>
       <c r="AW59">
         <v>0.0</v>
       </c>
       <c r="AX59">
@@ -17556,586 +17810,600 @@
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
       <c r="BI59">
         <v>0.0</v>
       </c>
       <c r="BJ59">
         <v>0.0</v>
       </c>
       <c r="BK59">
         <v>0.0</v>
       </c>
       <c r="BL59">
         <v>0.0</v>
       </c>
       <c r="BM59">
         <v>0.0</v>
       </c>
-      <c r="BN59"/>
-      <c r="BO59"/>
+      <c r="BN59">
+        <v>0.0</v>
+      </c>
+      <c r="BO59">
+        <v>0.0</v>
+      </c>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
+      <c r="CR59"/>
+      <c r="CS59"/>
     </row>
-    <row r="60" spans="1:95">
+    <row r="60" spans="1:97">
       <c r="A60" t="s">
         <v>83</v>
       </c>
       <c r="B60">
+        <v>6299455000.0</v>
+      </c>
+      <c r="C60">
+        <v>6503210000.0</v>
+      </c>
+      <c r="D60">
         <v>6380636000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>6356435000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>6367009000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>6174398000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>5902799000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>6089379000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>6083227000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>5659471000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>5505155000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>5263196000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>5033208000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>5020961000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>4960229000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>4639910000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>4343423000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>4702631000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>5120540000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>5410656000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>5335055000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>5389760000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>5176390000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>5295694000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>5265895000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>5297820000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>4839578000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>5544008000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>5585870000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>5566477000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>5300156000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>5030071000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>5272272000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>5253005000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>5264395000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>5341264000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>5454699000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>5892695000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>6230365000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>6272370000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>6025658000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>5964183000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>5950259000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>5866882000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>5826366000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>5948558000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>5977163000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>5821121000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>5818489000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>5955710000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>5827049000.0</v>
       </c>
-      <c r="AY60">
+      <c r="BA60">
         <v>5817962000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BB60">
         <v>5787829000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BC60">
         <v>5561947000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BD60">
         <v>5889430000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BE60">
         <v>5779761000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BF60">
         <v>5856268000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BG60">
         <v>5697840000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BH60">
         <v>5899179000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BI60">
         <v>5444079000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BJ60">
         <v>5357105000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BK60">
         <v>5332939000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BL60">
         <v>5189580000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BM60">
         <v>5624970000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BN60">
         <v>5848938000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BO60">
         <v>5495302000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BP60">
         <v>5376019000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BQ60">
         <v>5500244000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BR60">
         <v>5398107000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BS60">
         <v>4909119000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BT60">
         <v>4492837000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BU60">
         <v>4461041000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BV60">
         <v>4601190000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BW60">
         <v>5263162000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BX60">
         <v>5371422000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BY60">
         <v>5158622000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BZ60">
         <v>4943592000.0</v>
       </c>
-      <c r="BY60">
+      <c r="CA60">
         <v>4693882000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CB60">
         <v>4641747000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CC60">
         <v>4412647000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CD60">
         <v>4140949000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CE60">
         <v>3818723000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CF60">
         <v>3645228000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CG60">
         <v>3512351000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CH60">
         <v>2871612000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CI60">
         <v>3166596000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CJ60">
         <v>2962022000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CK60">
         <v>3238064000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CL60">
         <v>3084992000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CM60">
         <v>3042514000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CN60">
         <v>3006563000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CO60">
         <v>2817148000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CP60">
         <v>2680802000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CQ60">
         <v>2212555000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CR60">
         <v>2077939000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CS60">
         <v>1961033000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:95">
+    <row r="61" spans="1:97">
       <c r="A61" t="s">
         <v>84</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
-      <c r="S61">
+      <c r="S61"/>
+      <c r="T61"/>
+      <c r="U61">
         <v>-3749010000.0</v>
       </c>
-      <c r="T61">
+      <c r="V61">
         <v>-3749011000.0</v>
       </c>
-      <c r="U61">
+      <c r="W61">
         <v>-3749202000.0</v>
       </c>
-      <c r="V61">
+      <c r="X61">
         <v>-3749674000.0</v>
       </c>
-      <c r="W61">
+      <c r="Y61">
         <v>-3764568000.0</v>
       </c>
-      <c r="X61">
+      <c r="Z61">
         <v>-3766255000.0</v>
       </c>
-      <c r="Y61">
+      <c r="AA61">
         <v>-3766368000.0</v>
       </c>
-      <c r="Z61">
+      <c r="AB61">
         <v>-3766714000.0</v>
       </c>
-      <c r="AA61">
+      <c r="AC61">
         <v>-3778806000.0</v>
       </c>
-      <c r="AB61">
+      <c r="AD61">
         <v>-3779017000.0</v>
       </c>
-      <c r="AC61">
+      <c r="AE61">
         <v>-3779043000.0</v>
       </c>
-      <c r="AD61">
+      <c r="AF61">
         <v>-3779388000.0</v>
       </c>
-      <c r="AE61">
+      <c r="AG61">
         <v>-3791420000.0</v>
       </c>
-      <c r="AF61">
+      <c r="AH61">
         <v>-3792211000.0</v>
       </c>
-      <c r="AG61">
+      <c r="AI61">
         <v>-3792291000.0</v>
       </c>
-      <c r="AH61">
+      <c r="AJ61">
         <v>-3793386000.0</v>
       </c>
-      <c r="AI61">
+      <c r="AK61">
         <v>-3807156000.0</v>
       </c>
-      <c r="AJ61">
+      <c r="AL61">
         <v>-3807295000.0</v>
       </c>
-      <c r="AK61">
+      <c r="AM61">
         <v>-3804141000.0</v>
       </c>
-      <c r="AL61">
+      <c r="AN61">
         <v>-3674547000.0</v>
       </c>
-      <c r="AM61">
+      <c r="AO61">
         <v>-3561553000.0</v>
       </c>
-      <c r="AN61">
+      <c r="AP61">
         <v>-3438492000.0</v>
       </c>
-      <c r="AO61">
+      <c r="AQ61">
         <v>-3314472000.0</v>
       </c>
-      <c r="AP61">
+      <c r="AR61">
         <v>-3190058000.0</v>
       </c>
-      <c r="AQ61">
+      <c r="AS61">
         <v>-3010439000.0</v>
       </c>
-      <c r="AR61">
+      <c r="AT61">
         <v>-3010261000.0</v>
       </c>
-      <c r="AS61">
+      <c r="AU61">
         <v>-2764338000.0</v>
       </c>
-      <c r="AT61">
+      <c r="AV61">
         <v>-2765114000.0</v>
       </c>
-      <c r="AU61">
+      <c r="AW61">
         <v>-2763859000.0</v>
       </c>
-      <c r="AV61">
+      <c r="AX61">
         <v>-2689531000.0</v>
       </c>
-      <c r="AW61">
+      <c r="AY61">
         <v>-2539269000.0</v>
       </c>
-      <c r="AX61">
+      <c r="AZ61">
         <v>-2403286000.0</v>
       </c>
-      <c r="AY61">
+      <c r="BA61">
         <v>-2232711000.0</v>
       </c>
-      <c r="AZ61">
+      <c r="BB61">
         <v>-2120101000.0</v>
       </c>
-      <c r="BA61">
+      <c r="BC61">
         <v>-2119714000.0</v>
       </c>
-      <c r="BB61">
+      <c r="BD61">
         <v>-1894545000.0</v>
       </c>
-      <c r="BC61">
+      <c r="BE61">
         <v>-1764673000.0</v>
       </c>
-      <c r="BD61">
+      <c r="BF61">
         <v>-1763778000.0</v>
       </c>
-      <c r="BE61">
+      <c r="BG61">
         <v>-1584955000.0</v>
       </c>
-      <c r="BF61">
+      <c r="BH61">
         <v>-1494697000.0</v>
       </c>
-      <c r="BG61">
+      <c r="BI61">
         <v>-1446986000.0</v>
       </c>
-      <c r="BH61">
+      <c r="BJ61">
         <v>-1396882000.0</v>
       </c>
-      <c r="BI61">
+      <c r="BK61">
         <v>-1395911000.0</v>
       </c>
-      <c r="BJ61">
+      <c r="BL61">
         <v>-1395628000.0</v>
       </c>
-      <c r="BK61">
+      <c r="BM61">
         <v>-1381101000.0</v>
       </c>
-      <c r="BL61">
+      <c r="BN61">
         <v>-1103933000.0</v>
       </c>
-      <c r="BM61">
+      <c r="BO61">
         <v>-1090753000.0</v>
       </c>
-      <c r="BN61">
+      <c r="BP61">
         <v>-969085000.0</v>
       </c>
-      <c r="BO61">
+      <c r="BQ61">
         <v>-671518000.0</v>
       </c>
-      <c r="BP61">
+      <c r="BR61">
         <v>-501652000.0</v>
       </c>
-      <c r="BQ61">
+      <c r="BS61">
         <v>-501534000.0</v>
       </c>
-      <c r="BR61">
+      <c r="BT61">
         <v>-501416000.0</v>
       </c>
-      <c r="BS61">
+      <c r="BU61">
         <v>-495609000.0</v>
       </c>
-      <c r="BT61">
+      <c r="BV61">
         <v>-445603000.0</v>
       </c>
-      <c r="BU61">
+      <c r="BW61">
         <v>-387401000.0</v>
       </c>
-      <c r="BV61">
+      <c r="BX61">
         <v>-209339000.0</v>
       </c>
-      <c r="BW61">
+      <c r="BY61">
         <v>-204606000.0</v>
       </c>
-      <c r="BX61">
+      <c r="BZ61">
         <v>-79622000.0</v>
       </c>
-      <c r="BY61">
+      <c r="CA61">
         <v>-32000.0</v>
       </c>
-      <c r="BZ61"/>
-      <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
       <c r="CP61"/>
       <c r="CQ61"/>
+      <c r="CR61"/>
+      <c r="CS61"/>
     </row>
-    <row r="62" spans="1:95">
+    <row r="62" spans="1:97">
       <c r="A62" t="s">
         <v>85</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -18189,50 +18457,52 @@
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
+      <c r="CR62"/>
+      <c r="CS62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Y32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -18325,51 +18595,51 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="2" spans="1:25">
       <c r="A2" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B2">
         <v>3288541000.0</v>
       </c>
       <c r="C2">
         <v>4229038000.0</v>
       </c>
       <c r="D2">
         <v>4394047000.0</v>
       </c>
       <c r="E2">
         <v>4264427000.0</v>
       </c>
       <c r="F2">
         <v>3930617000.0</v>
       </c>
       <c r="G2">
         <v>4210769000.0</v>
       </c>
       <c r="H2">
         <v>4069380000.0</v>
       </c>
       <c r="I2">
         <v>4159122000.0</v>
       </c>
@@ -18402,51 +18672,51 @@
       </c>
       <c r="S2">
         <v>2079275000.0</v>
       </c>
       <c r="T2">
         <v>1754757000.0</v>
       </c>
       <c r="U2">
         <v>1812814000.0</v>
       </c>
       <c r="V2">
         <v>2388512000.0</v>
       </c>
       <c r="W2">
         <v>1526812000.0</v>
       </c>
       <c r="X2">
         <v>920316000.0</v>
       </c>
       <c r="Y2">
         <v>332968000.0</v>
       </c>
     </row>
     <row r="3" spans="1:25">
       <c r="A3" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B3">
         <v>56379000.0</v>
       </c>
       <c r="C3">
         <v>55306000.0</v>
       </c>
       <c r="D3">
         <v>75552000.0</v>
       </c>
       <c r="E3">
         <v>68288000.0</v>
       </c>
       <c r="F3">
         <v>66977000.0</v>
       </c>
       <c r="G3">
         <v>65797000.0</v>
       </c>
       <c r="H3">
         <v>75229000.0</v>
       </c>
       <c r="I3">
         <v>9795000.0</v>
       </c>
@@ -18479,80 +18749,80 @@
       </c>
       <c r="S3">
         <v>11315000.0</v>
       </c>
       <c r="T3">
         <v>29111000.0</v>
       </c>
       <c r="U3">
         <v>40593000.0</v>
       </c>
       <c r="V3">
         <v>41283000.0</v>
       </c>
       <c r="W3">
         <v>36349000.0</v>
       </c>
       <c r="X3">
         <v>12012000.0</v>
       </c>
       <c r="Y3">
         <v>11880000.0</v>
       </c>
     </row>
     <row r="4" spans="1:25">
       <c r="A4" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
     </row>
     <row r="5" spans="1:25">
       <c r="A5" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B5">
         <v>1292289000.0</v>
       </c>
       <c r="C5">
         <v>1076004000.0</v>
       </c>
       <c r="D5">
         <v>466866000.0</v>
       </c>
       <c r="E5">
         <v>306271000.0</v>
       </c>
       <c r="F5">
         <v>711211000.0</v>
       </c>
       <c r="G5">
         <v>-54084000.0</v>
       </c>
       <c r="H5">
         <v>405554000.0</v>
       </c>
       <c r="I5">
         <v>79974000.0</v>
       </c>
@@ -18585,51 +18855,51 @@
       </c>
       <c r="S5">
         <v>439158000.0</v>
       </c>
       <c r="T5">
         <v>1184662000.0</v>
       </c>
       <c r="U5">
         <v>1029856000.0</v>
       </c>
       <c r="V5">
         <v>132954000.0</v>
       </c>
       <c r="W5">
         <v>505723000.0</v>
       </c>
       <c r="X5">
         <v>533150000.0</v>
       </c>
       <c r="Y5">
         <v>263689000.0</v>
       </c>
     </row>
     <row r="6" spans="1:25">
       <c r="A6" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B6">
         <v>1348668000.0</v>
       </c>
       <c r="C6">
         <v>1131310000.0</v>
       </c>
       <c r="D6">
         <v>542418000.0</v>
       </c>
       <c r="E6">
         <v>374559000.0</v>
       </c>
       <c r="F6">
         <v>778188000.0</v>
       </c>
       <c r="G6">
         <v>11713000.0</v>
       </c>
       <c r="H6">
         <v>480783000.0</v>
       </c>
       <c r="I6">
         <v>89769000.0</v>
       </c>
@@ -18662,111 +18932,111 @@
       </c>
       <c r="S6">
         <v>450473000.0</v>
       </c>
       <c r="T6">
         <v>1213773000.0</v>
       </c>
       <c r="U6">
         <v>1070449000.0</v>
       </c>
       <c r="V6">
         <v>174237000.0</v>
       </c>
       <c r="W6">
         <v>542072000.0</v>
       </c>
       <c r="X6">
         <v>545162000.0</v>
       </c>
       <c r="Y6">
         <v>275569000.0</v>
       </c>
     </row>
     <row r="7" spans="1:25">
       <c r="A7" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
     </row>
     <row r="8" spans="1:25">
       <c r="A8" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>-41600000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
     </row>
     <row r="9" spans="1:25">
       <c r="A9" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B9">
         <v>3275137000.0</v>
       </c>
       <c r="C9">
         <v>1789773000.0</v>
       </c>
       <c r="D9">
         <v>1196472000.0</v>
       </c>
       <c r="E9">
         <v>1040378000.0</v>
       </c>
       <c r="F9">
         <v>1390782000.0</v>
       </c>
       <c r="G9">
         <v>550439000.0</v>
       </c>
       <c r="H9">
         <v>1116088000.0</v>
       </c>
       <c r="I9">
         <v>960449000.0</v>
       </c>
@@ -18799,51 +19069,51 @@
       </c>
       <c r="S9">
         <v>731209000.0</v>
       </c>
       <c r="T9">
         <v>1471667000.0</v>
       </c>
       <c r="U9">
         <v>1265747000.0</v>
       </c>
       <c r="V9">
         <v>399886000.0</v>
       </c>
       <c r="W9">
         <v>678544000.0</v>
       </c>
       <c r="X9">
         <v>637461000.0</v>
       </c>
       <c r="Y9">
         <v>300600000.0</v>
       </c>
     </row>
     <row r="10" spans="1:25">
       <c r="A10" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B10">
         <v>1225630000.0</v>
       </c>
       <c r="C10">
         <v>1026191000.0</v>
       </c>
       <c r="D10">
         <v>402608000.0</v>
       </c>
       <c r="E10">
         <v>245120000.0</v>
       </c>
       <c r="F10">
         <v>680993000.0</v>
       </c>
       <c r="G10">
         <v>-132745000.0</v>
       </c>
       <c r="H10">
         <v>337447000.0</v>
       </c>
       <c r="I10">
         <v>12542000.0</v>
       </c>
@@ -18876,51 +19146,51 @@
       </c>
       <c r="S10">
         <v>407485000.0</v>
       </c>
       <c r="T10">
         <v>1133509000.0</v>
       </c>
       <c r="U10">
         <v>996902000.0</v>
       </c>
       <c r="V10">
         <v>100507000.0</v>
       </c>
       <c r="W10">
         <v>500438000.0</v>
       </c>
       <c r="X10">
         <v>531672000.0</v>
       </c>
       <c r="Y10">
         <v>263689000.0</v>
       </c>
     </row>
     <row r="11" spans="1:25">
       <c r="A11" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B11">
         <v>216732000.0</v>
       </c>
       <c r="C11">
         <v>-55595000.0</v>
       </c>
       <c r="D11">
         <v>26316000.0</v>
       </c>
       <c r="E11">
         <v>22037000.0</v>
       </c>
       <c r="F11">
         <v>62384000.0</v>
       </c>
       <c r="G11">
         <v>-12321000.0</v>
       </c>
       <c r="H11">
         <v>23692000.0</v>
       </c>
       <c r="I11">
         <v>-29486000.0</v>
       </c>
@@ -18953,51 +19223,51 @@
       </c>
       <c r="S11">
         <v>20109000.0</v>
       </c>
       <c r="T11">
         <v>41491000.0</v>
       </c>
       <c r="U11">
         <v>33842000.0</v>
       </c>
       <c r="V11">
         <v>6067000.0</v>
       </c>
       <c r="W11">
         <v>5440000.0</v>
       </c>
       <c r="X11">
         <v>-678000.0</v>
       </c>
       <c r="Y11">
         <v>-1430000.0</v>
       </c>
     </row>
     <row r="12" spans="1:25">
       <c r="A12" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B12">
         <v>66659000.0</v>
       </c>
       <c r="C12">
         <v>67766000.0</v>
       </c>
       <c r="D12">
         <v>68421000.0</v>
       </c>
       <c r="E12">
         <v>63146000.0</v>
       </c>
       <c r="F12">
         <v>62302000.0</v>
       </c>
       <c r="G12">
         <v>75049000.0</v>
       </c>
       <c r="H12">
         <v>68107000.0</v>
       </c>
       <c r="I12">
         <v>67432000.0</v>
       </c>
@@ -19030,135 +19300,135 @@
       </c>
       <c r="S12">
         <v>31673000.0</v>
       </c>
       <c r="T12">
         <v>51153000.0</v>
       </c>
       <c r="U12">
         <v>32954000.0</v>
       </c>
       <c r="V12">
         <v>32447000.0</v>
       </c>
       <c r="W12">
         <v>5285000.0</v>
       </c>
       <c r="X12">
         <v>1478000.0</v>
       </c>
       <c r="Y12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:25">
       <c r="A13" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B13">
         <v>208642000.0</v>
       </c>
       <c r="C13">
         <v>16944000.0</v>
       </c>
       <c r="D13">
         <v>126536000.0</v>
       </c>
       <c r="E13">
         <v>94799000.0</v>
       </c>
       <c r="F13">
         <v>62617000.0</v>
       </c>
       <c r="G13">
         <v>156118000.0</v>
       </c>
       <c r="H13">
         <v>66744000.0</v>
       </c>
       <c r="I13">
         <v>41776000.0</v>
       </c>
       <c r="J13">
         <v>189548000.0</v>
       </c>
       <c r="K13">
         <v>69935000.0</v>
       </c>
       <c r="L13">
         <v>51349000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
     </row>
     <row r="14" spans="1:25">
       <c r="A14" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14">
         <v>-6181000.0</v>
       </c>
       <c r="N14">
         <v>50000000.0</v>
       </c>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
     </row>
     <row r="15" spans="1:25">
       <c r="A15" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B15">
         <v>1008898000.0</v>
       </c>
       <c r="C15">
         <v>1081786000.0</v>
       </c>
       <c r="D15">
         <v>376292000.0</v>
       </c>
       <c r="E15">
         <v>223083000.0</v>
       </c>
       <c r="F15">
         <v>618609000.0</v>
       </c>
       <c r="G15">
         <v>-120424000.0</v>
       </c>
       <c r="H15">
         <v>323473000.0</v>
       </c>
       <c r="I15">
         <v>43021000.0</v>
       </c>
@@ -19191,51 +19461,51 @@
       </c>
       <c r="S15">
         <v>387376000.0</v>
       </c>
       <c r="T15">
         <v>1092018000.0</v>
       </c>
       <c r="U15">
         <v>963060000.0</v>
       </c>
       <c r="V15">
         <v>94440000.0</v>
       </c>
       <c r="W15">
         <v>494998000.0</v>
       </c>
       <c r="X15">
         <v>532350000.0</v>
       </c>
       <c r="Y15">
         <v>265119000.0</v>
       </c>
     </row>
     <row r="16" spans="1:25">
       <c r="A16" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B16">
         <v>978648000.0</v>
       </c>
       <c r="C16">
         <v>1051536000.0</v>
       </c>
       <c r="D16">
         <v>346042000.0</v>
       </c>
       <c r="E16">
         <v>192833000.0</v>
       </c>
       <c r="F16">
         <v>588359000.0</v>
       </c>
       <c r="G16">
         <v>-150674000.0</v>
       </c>
       <c r="H16">
         <v>282361000.0</v>
       </c>
       <c r="I16">
         <v>396000.0</v>
       </c>
@@ -19268,51 +19538,51 @@
       </c>
       <c r="S16">
         <v>350501000.0</v>
       </c>
       <c r="T16">
         <v>1055243000.0</v>
       </c>
       <c r="U16">
         <v>925765000.0</v>
       </c>
       <c r="V16">
         <v>90061000.0</v>
       </c>
       <c r="W16">
         <v>494998000.0</v>
       </c>
       <c r="X16">
         <v>532350000.0</v>
       </c>
       <c r="Y16">
         <v>265119000.0</v>
       </c>
     </row>
     <row r="17" spans="1:25">
       <c r="A17" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B17">
         <v>1008898000.0</v>
       </c>
       <c r="C17">
         <v>1081786000.0</v>
       </c>
       <c r="D17">
         <v>567361000.0</v>
       </c>
       <c r="E17">
         <v>223083000.0</v>
       </c>
       <c r="F17">
         <v>618609000.0</v>
       </c>
       <c r="G17">
         <v>-116812000.0</v>
       </c>
       <c r="H17">
         <v>313755000.0</v>
       </c>
       <c r="I17">
         <v>42028000.0</v>
       </c>
@@ -19327,174 +19597,174 @@
       </c>
       <c r="M17">
         <v>804564000.0</v>
       </c>
       <c r="N17">
         <v>727465000.0</v>
       </c>
       <c r="O17">
         <v>547241000.0</v>
       </c>
       <c r="P17"/>
       <c r="Q17">
         <v>856723000.0</v>
       </c>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
     </row>
     <row r="18" spans="1:25">
       <c r="A18" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B18">
         <v>-66659000.0</v>
       </c>
       <c r="C18">
         <v>-67766000.0</v>
       </c>
       <c r="D18">
         <v>-66503000.0</v>
       </c>
       <c r="E18">
         <v>-63146000.0</v>
       </c>
       <c r="F18">
         <v>-62302000.0</v>
       </c>
       <c r="G18">
         <v>-75049000.0</v>
       </c>
       <c r="H18">
         <v>-68107000.0</v>
       </c>
       <c r="I18">
         <v>-67432000.0</v>
       </c>
       <c r="J18">
         <v>-54811000.0</v>
       </c>
       <c r="K18">
         <v>-51360000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
     </row>
     <row r="19" spans="1:25">
       <c r="A19" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19">
         <v>32084000.0</v>
       </c>
       <c r="G19">
         <v>-3612000.0</v>
       </c>
       <c r="H19">
         <v>9718000.0</v>
       </c>
       <c r="I19">
         <v>993000.0</v>
       </c>
       <c r="J19">
         <v>-8402000.0</v>
       </c>
       <c r="K19">
         <v>-2094000.0</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
     </row>
     <row r="20" spans="1:25">
       <c r="A20" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20">
         <v>45867000.0</v>
       </c>
       <c r="M20">
         <v>45867000.0</v>
       </c>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
     </row>
     <row r="21" spans="1:25">
       <c r="A21" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B21">
         <v>1225630000.0</v>
       </c>
       <c r="C21">
         <v>1008238000.0</v>
       </c>
       <c r="D21">
         <v>398445000.0</v>
       </c>
       <c r="E21">
         <v>243125000.0</v>
       </c>
       <c r="F21">
         <v>648909000.0</v>
       </c>
       <c r="G21">
         <v>-129133000.0</v>
       </c>
       <c r="H21">
         <v>337447000.0</v>
       </c>
       <c r="I21">
         <v>12542000.0</v>
       </c>
@@ -19527,80 +19797,80 @@
       </c>
       <c r="S21">
         <v>407485000.0</v>
       </c>
       <c r="T21">
         <v>1133509000.0</v>
       </c>
       <c r="U21">
         <v>996902000.0</v>
       </c>
       <c r="V21">
         <v>100507000.0</v>
       </c>
       <c r="W21">
         <v>500438000.0</v>
       </c>
       <c r="X21">
         <v>531672000.0</v>
       </c>
       <c r="Y21">
         <v>263689000.0</v>
       </c>
     </row>
     <row r="22" spans="1:25">
       <c r="A22" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
     </row>
     <row r="23" spans="1:25">
       <c r="A23" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B23">
         <v>5338048000.0</v>
       </c>
       <c r="C23">
         <v>5010573000.0</v>
       </c>
       <c r="D23">
         <v>5192074000.0</v>
       </c>
       <c r="E23">
         <v>5061680000.0</v>
       </c>
       <c r="F23">
         <v>4672490000.0</v>
       </c>
       <c r="G23">
         <v>4890341000.0</v>
       </c>
       <c r="H23">
         <v>4848021000.0</v>
       </c>
       <c r="I23">
         <v>5107029000.0</v>
       </c>
@@ -19633,227 +19903,227 @@
       </c>
       <c r="S23">
         <v>2402999000.0</v>
       </c>
       <c r="T23">
         <v>2092915000.0</v>
       </c>
       <c r="U23">
         <v>2081659000.0</v>
       </c>
       <c r="V23">
         <v>2687891000.0</v>
       </c>
       <c r="W23">
         <v>1704918000.0</v>
       </c>
       <c r="X23">
         <v>1026105000.0</v>
       </c>
       <c r="Y23">
         <v>369879000.0</v>
       </c>
     </row>
     <row r="24" spans="1:25">
       <c r="A24" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24">
         <v>30250000.0</v>
       </c>
       <c r="G24">
         <v>30250000.0</v>
       </c>
       <c r="H24">
         <v>41112000.0</v>
       </c>
       <c r="I24">
         <v>42625000.0</v>
       </c>
       <c r="J24">
         <v>46810000.0</v>
       </c>
       <c r="K24">
         <v>47906000.0</v>
       </c>
       <c r="L24">
         <v>40069000.0</v>
       </c>
       <c r="M24">
         <v>40088000.0</v>
       </c>
       <c r="N24">
         <v>43555000.0</v>
       </c>
       <c r="O24">
         <v>52237000.0</v>
       </c>
       <c r="P24"/>
       <c r="Q24">
         <v>36875000.0</v>
       </c>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
     </row>
     <row r="25" spans="1:25">
       <c r="A25" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B25">
         <v>56379000.0</v>
       </c>
       <c r="C25">
         <v>55306000.0</v>
       </c>
       <c r="D25">
         <v>78197000.0</v>
       </c>
       <c r="E25">
         <v>10917000.0</v>
       </c>
       <c r="F25">
         <v>12424000.0</v>
       </c>
       <c r="G25">
         <v>65797000.0</v>
       </c>
       <c r="H25">
         <v>75229000.0</v>
       </c>
       <c r="I25">
         <v>9795000.0</v>
       </c>
       <c r="J25">
         <v>81471000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
     </row>
     <row r="26" spans="1:25">
       <c r="A26" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
       </c>
       <c r="O26">
         <v>0.0</v>
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26">
         <v>0.0</v>
       </c>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
     </row>
     <row r="27" spans="1:25">
       <c r="A27" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27">
         <v>41937000.0</v>
       </c>
       <c r="Y27"/>
     </row>
     <row r="28" spans="1:25">
       <c r="A28" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B28">
         <v>703931000.0</v>
       </c>
       <c r="C28">
         <v>666202000.0</v>
       </c>
       <c r="D28">
         <v>684446000.0</v>
       </c>
       <c r="E28">
         <v>680343000.0</v>
       </c>
       <c r="F28">
         <v>663304000.0</v>
       </c>
       <c r="G28">
         <v>579790000.0</v>
       </c>
       <c r="H28">
         <v>634831000.0</v>
       </c>
       <c r="I28">
         <v>627389000.0</v>
       </c>
@@ -19886,102 +20156,102 @@
       </c>
       <c r="S28">
         <v>335758000.0</v>
       </c>
       <c r="T28">
         <v>303831000.0</v>
       </c>
       <c r="U28">
         <v>268396000.0</v>
       </c>
       <c r="V28">
         <v>212842000.0</v>
       </c>
       <c r="W28">
         <v>187305000.0</v>
       </c>
       <c r="X28">
         <v>94589000.0</v>
       </c>
       <c r="Y28">
         <v>46521000.0</v>
       </c>
     </row>
     <row r="29" spans="1:25">
       <c r="A29" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B29">
         <v>216732000.0</v>
       </c>
       <c r="C29">
         <v>-55595000.0</v>
       </c>
       <c r="D29">
         <v>95419000.0</v>
       </c>
       <c r="E29">
         <v>22037000.0</v>
       </c>
       <c r="F29">
         <v>62384000.0</v>
       </c>
       <c r="G29">
         <v>-12321000.0</v>
       </c>
       <c r="H29">
         <v>23692000.0</v>
       </c>
       <c r="I29">
         <v>-29486000.0</v>
       </c>
       <c r="J29">
         <v>-7542000.0</v>
       </c>
       <c r="K29">
         <v>6340000.0</v>
       </c>
       <c r="L29">
         <v>3028000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
     </row>
     <row r="30" spans="1:25">
       <c r="A30" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B30">
         <v>2049507000.0</v>
       </c>
       <c r="C30">
         <v>781535000.0</v>
       </c>
       <c r="D30">
         <v>798027000.0</v>
       </c>
       <c r="E30">
         <v>797253000.0</v>
       </c>
       <c r="F30">
         <v>741873000.0</v>
       </c>
       <c r="G30">
         <v>679572000.0</v>
       </c>
       <c r="H30">
         <v>778641000.0</v>
       </c>
       <c r="I30">
         <v>947907000.0</v>
       </c>
@@ -20014,51 +20284,51 @@
       </c>
       <c r="S30">
         <v>323724000.0</v>
       </c>
       <c r="T30">
         <v>338158000.0</v>
       </c>
       <c r="U30">
         <v>268845000.0</v>
       </c>
       <c r="V30">
         <v>299379000.0</v>
       </c>
       <c r="W30">
         <v>178106000.0</v>
       </c>
       <c r="X30">
         <v>105789000.0</v>
       </c>
       <c r="Y30">
         <v>36911000.0</v>
       </c>
     </row>
     <row r="31" spans="1:25">
       <c r="A31" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B31">
         <v>-5057664000.0</v>
       </c>
       <c r="C31">
         <v>17953000.0</v>
       </c>
       <c r="D31">
         <v>4163000.0</v>
       </c>
       <c r="E31">
         <v>1995000.0</v>
       </c>
       <c r="F31">
         <v>32084000.0</v>
       </c>
       <c r="G31">
         <v>-3612000.0</v>
       </c>
       <c r="H31">
         <v>-4191431000.0</v>
       </c>
       <c r="I31">
         <v>-4449482000.0</v>
       </c>
@@ -20091,51 +20361,51 @@
       </c>
       <c r="S31">
         <v>12034000.0</v>
       </c>
       <c r="T31">
         <v>-34327000.0</v>
       </c>
       <c r="U31">
         <v>-449000.0</v>
       </c>
       <c r="V31">
         <v>-86537000.0</v>
       </c>
       <c r="W31">
         <v>9199000.0</v>
       </c>
       <c r="X31">
         <v>531672000.0</v>
       </c>
       <c r="Y31">
         <v>96718000.0</v>
       </c>
     </row>
     <row r="32" spans="1:25">
       <c r="A32" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B32">
         <v>6563678000.0</v>
       </c>
       <c r="C32">
         <v>6018811000.0</v>
       </c>
       <c r="D32">
         <v>5590519000.0</v>
       </c>
       <c r="E32">
         <v>5304805000.0</v>
       </c>
       <c r="F32">
         <v>5321399000.0</v>
       </c>
       <c r="G32">
         <v>4761208000.0</v>
       </c>
       <c r="H32">
         <v>5185468000.0</v>
       </c>
       <c r="I32">
         <v>5119571000.0</v>
       </c>
@@ -20187,982 +20457,996 @@
       <c r="Y32">
         <v>633568000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CT32"/>
+  <dimension ref="A1:CV32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:98">
+    <row r="1" spans="1:100">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>86</v>
       </c>
       <c r="C1" t="s">
+        <v>87</v>
+      </c>
+      <c r="D1" t="s">
+        <v>88</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>88</v>
       </c>
       <c r="F1" t="s">
         <v>89</v>
       </c>
       <c r="G1" t="s">
+        <v>90</v>
+      </c>
+      <c r="H1" t="s">
+        <v>91</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>91</v>
       </c>
       <c r="J1" t="s">
         <v>92</v>
       </c>
       <c r="K1" t="s">
+        <v>93</v>
+      </c>
+      <c r="L1" t="s">
+        <v>94</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>94</v>
       </c>
       <c r="N1" t="s">
         <v>95</v>
       </c>
       <c r="O1" t="s">
+        <v>96</v>
+      </c>
+      <c r="P1" t="s">
+        <v>97</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>97</v>
       </c>
       <c r="R1" t="s">
         <v>98</v>
       </c>
       <c r="S1" t="s">
+        <v>99</v>
+      </c>
+      <c r="T1" t="s">
+        <v>100</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
       <c r="V1" t="s">
         <v>101</v>
       </c>
       <c r="W1" t="s">
+        <v>102</v>
+      </c>
+      <c r="X1" t="s">
+        <v>103</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>103</v>
       </c>
       <c r="Z1" t="s">
         <v>104</v>
       </c>
       <c r="AA1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AD1" t="s">
         <v>107</v>
       </c>
       <c r="AE1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AH1" t="s">
         <v>110</v>
       </c>
       <c r="AI1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AL1" t="s">
         <v>113</v>
       </c>
       <c r="AM1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AP1" t="s">
         <v>116</v>
       </c>
       <c r="AQ1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AT1" t="s">
         <v>119</v>
       </c>
       <c r="AU1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AX1" t="s">
         <v>122</v>
       </c>
       <c r="AY1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BB1" t="s">
         <v>125</v>
       </c>
       <c r="BC1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BE1" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BF1" t="s">
         <v>128</v>
       </c>
       <c r="BG1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BI1" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BJ1" t="s">
         <v>131</v>
       </c>
       <c r="BK1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BM1" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BN1" t="s">
         <v>134</v>
       </c>
       <c r="BO1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BQ1" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BR1" t="s">
         <v>137</v>
       </c>
       <c r="BS1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BU1" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BV1" t="s">
         <v>140</v>
       </c>
       <c r="BW1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BY1" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BZ1" t="s">
         <v>143</v>
       </c>
       <c r="CA1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CC1" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>145</v>
       </c>
       <c r="CD1" t="s">
         <v>146</v>
       </c>
       <c r="CE1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CG1" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CH1" t="s">
         <v>149</v>
       </c>
       <c r="CI1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CK1" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CL1" t="s">
         <v>152</v>
       </c>
       <c r="CM1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CN1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CO1" t="s">
         <v>23</v>
-      </c>
-[...4 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CP1" t="s">
         <v>155</v>
       </c>
       <c r="CQ1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CR1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CS1" t="s">
         <v>24</v>
-      </c>
-[...4 lines deleted...]
-        <v>188</v>
       </c>
       <c r="CT1" t="s">
         <v>189</v>
       </c>
+      <c r="CU1" t="s">
+        <v>190</v>
+      </c>
+      <c r="CV1" t="s">
+        <v>191</v>
+      </c>
     </row>
-    <row r="2" spans="1:98">
+    <row r="2" spans="1:100">
       <c r="A2" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B2">
+        <v>982590000.0</v>
+      </c>
+      <c r="C2">
+        <v>933130000.0</v>
+      </c>
+      <c r="D2">
         <v>867283000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>859427000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>1127053000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>1077651000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>1050506000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>1108226000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>1106807000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>1031079000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>982925000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>1406180000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>1047329000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>989522000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>951015000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>1073788000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>1182422000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>1027169000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>981051000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>968404000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>1143081000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>885543000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>933589000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>1049041000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>1110241000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>904763000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>1146723000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>1119170000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>1110939000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>914826000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>924446000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>1286650000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>1043273000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>938593000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>890605000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>1074844000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>1430091000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>809693000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>796734000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>727919000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>722138000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>821419000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>679597000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>703894000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>743131000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>763416000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>683870000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>711974000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>738014000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>757691000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>716243000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>726659000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>675204000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>812618000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>583905000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>819111000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>601448000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>624034000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>679087000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>740826000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>653675000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>712864000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>1155157000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>507443000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>545942000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>527546000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>584911000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>448299000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>424532000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>481561000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>489975000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>357753000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>795864000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>469497000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>456161000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>381120000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>428232000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>454468000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>490936000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>421065000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>469573000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>473814000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>448362000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>444891000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>1099706000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>408324000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>435591000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>379113000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>524797000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>323341000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CN2">
         <v>299563000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CO2">
         <v>262846000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CP2">
         <v>240281000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CQ2">
         <v>242038000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CR2">
         <v>190586000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CS2">
         <v>332968000.0</v>
       </c>
-      <c r="CR2">
-[...4 lines deleted...]
-      </c>
       <c r="CT2">
         <v>0.0</v>
       </c>
+      <c r="CU2">
+        <v>0.0</v>
+      </c>
+      <c r="CV2">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="3" spans="1:98">
+    <row r="3" spans="1:100">
       <c r="A3" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B3">
-        <v>2396000.0</v>
+        <v>5726000.0</v>
       </c>
       <c r="C3">
+        <v>15117000.0</v>
+      </c>
+      <c r="D3">
+        <v>14362000.0</v>
+      </c>
+      <c r="E3">
         <v>63690000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>13884000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>13479000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>13792000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>13135000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>14278000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>13636000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>14257000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>13174000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>31196000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>16211000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>14971000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>15819000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>21412000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>15343000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>15714000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>20010000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>15621000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>16250000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>15096000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>19063000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>16253000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>14869000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>15612000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>18265000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>15520000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>17702000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>23742000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>-23139000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>10254000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>11393000.0</v>
       </c>
-      <c r="AH3">
-[...2 lines deleted...]
-      <c r="AI3">
+      <c r="AJ3">
+        <v>68397000.0</v>
+      </c>
+      <c r="AK3">
         <v>62192000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>6641000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>6171000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>6467000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>7203000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>6115000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>5961000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>5294000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>122000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>15954000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>3684000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>6581000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>7301000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>6750000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>-4970000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>15889000.0</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>6547000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>5312000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>5205000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>6208000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>3515000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>3414000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>3883000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>3009000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>4660000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>6048000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>2762000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>3435000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>4023000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>3906000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>4022000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BP3">
         <v>2153000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BQ3">
         <v>3084000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BR3">
         <v>4966000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BS3">
         <v>3483000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BT3">
         <v>3201000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BU3">
         <v>3052000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BV3">
         <v>2660000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BW3">
         <v>-311000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BX3">
         <v>5914000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BY3">
         <v>11407000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BZ3">
         <v>12700000.0</v>
       </c>
-      <c r="BY3">
+      <c r="CA3">
         <v>3012000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CB3">
         <v>1854000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CC3">
         <v>-5388000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CD3">
         <v>6403000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CE3">
         <v>9921000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CF3">
         <v>10053000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CG3">
         <v>16863000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CH3">
         <v>7777000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CI3">
         <v>6170000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CJ3">
         <v>7120000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CK3">
         <v>9676000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CL3">
         <v>4517000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CM3">
         <v>14099000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CN3">
         <v>13600000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CO3">
         <v>13142000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CP3">
         <v>2423000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CQ3">
         <v>2503000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CR3">
         <v>2055000.0</v>
       </c>
-      <c r="CQ3"/>
-      <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
+      <c r="CU3"/>
+      <c r="CV3"/>
     </row>
-    <row r="4" spans="1:98">
+    <row r="4" spans="1:100">
       <c r="A4" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-      <c r="AE4">
-[...4 lines deleted...]
-      </c>
+      <c r="AE4"/>
+      <c r="AF4"/>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
@@ -21317,674 +21601,688 @@
       </c>
       <c r="CM4">
         <v>0.0</v>
       </c>
       <c r="CN4">
         <v>0.0</v>
       </c>
       <c r="CO4">
         <v>0.0</v>
       </c>
       <c r="CP4">
         <v>0.0</v>
       </c>
       <c r="CQ4">
         <v>0.0</v>
       </c>
       <c r="CR4">
         <v>0.0</v>
       </c>
       <c r="CS4">
         <v>0.0</v>
       </c>
       <c r="CT4">
         <v>0.0</v>
       </c>
+      <c r="CU4">
+        <v>0.0</v>
+      </c>
+      <c r="CV4">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="5" spans="1:98">
+    <row r="5" spans="1:100">
       <c r="A5" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B5">
+        <v>272787000.0</v>
+      </c>
+      <c r="C5">
+        <v>335607000.0</v>
+      </c>
+      <c r="D5">
         <v>308143000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>352410000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>386690000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>296848000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>252674000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>283720000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>243878000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>261621000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>286783000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-167324000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>226227000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>192870000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>215092000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>95303000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>13728000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>44004000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>153238000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>231780000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>60177000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>268774000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>150485000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>1893000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-64760000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>144426000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-135645000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>13577000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>63798000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>204484000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>123691000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-192986000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>65800000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>118230000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>88929000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>20011000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-469465000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>107079000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>29075000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>159970000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>211238000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>147275000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>54679000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>159515000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>270590000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>88125000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>177392000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>205034000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>299212000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>231734000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>169190000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>192675000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>171925000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>94323000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>337522000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>-6339000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>257855000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>206553000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>154321000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>112240000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>240719000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>128149000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BL5">
         <v>-356972000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BM5">
         <v>300383000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BN5">
         <v>273750000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BO5">
         <v>236068000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BP5">
         <v>141080000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BQ5">
         <v>316634000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BR5">
         <v>-71615000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BS5">
         <v>188357000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BT5">
         <v>138516000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BU5">
         <v>156516000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BV5">
         <v>-237291000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BW5">
         <v>252575000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BX5">
         <v>267358000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BY5">
         <v>331762000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BZ5">
         <v>303723000.0</v>
       </c>
-      <c r="BY5">
+      <c r="CA5">
         <v>287504000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CB5">
         <v>261674000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CC5">
         <v>308787000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CD5">
         <v>249868000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CE5">
         <v>248853000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CF5">
         <v>222348000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CG5">
         <v>250970000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CH5">
         <v>-468040000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CI5">
         <v>186448000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CJ5">
         <v>163576000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CK5">
         <v>183146000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CL5">
         <v>4347000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CM5">
         <v>143297000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CN5">
         <v>170334000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CO5">
         <v>158683000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CP5">
         <v>149093000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CQ5">
         <v>116874000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CR5">
         <v>107022000.0</v>
       </c>
-      <c r="CQ5">
-[...4 lines deleted...]
-      </c>
       <c r="CS5">
         <v>0.0</v>
       </c>
       <c r="CT5">
         <v>0.0</v>
       </c>
+      <c r="CU5">
+        <v>0.0</v>
+      </c>
+      <c r="CV5">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="6" spans="1:98">
+    <row r="6" spans="1:100">
       <c r="A6" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B6">
-        <v>310539000.0</v>
+        <v>278513000.0</v>
       </c>
       <c r="C6">
+        <v>350724000.0</v>
+      </c>
+      <c r="D6">
+        <v>322505000.0</v>
+      </c>
+      <c r="E6">
         <v>416100000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>400574000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>310327000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>266466000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>296855000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>258156000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>275257000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>301040000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-154150000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>257423000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>209081000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>230063000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>111122000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>35140000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>59347000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>168952000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>251790000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>75798000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>285024000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>165581000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>20956000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-48507000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>159295000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-120033000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>31842000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>79318000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>222186000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>147433000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-216125000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>76054000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>129623000.0</v>
       </c>
-      <c r="AH6">
-[...2 lines deleted...]
-      <c r="AI6">
+      <c r="AJ6">
+        <v>157326000.0</v>
+      </c>
+      <c r="AK6">
         <v>82203000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-462824000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>113250000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>35542000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>167173000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>217353000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>153236000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>59973000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>159637000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>286544000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>91809000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>183973000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>212335000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>305962000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>226764000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>185079000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>199222000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>177237000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>99528000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>343730000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>-2824000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>261269000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>210436000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>157330000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>116900000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>246767000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>130911000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>-353537000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>304406000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>277656000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>240090000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>143233000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>319718000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BR6">
         <v>-66649000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BS6">
         <v>191840000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BT6">
         <v>141717000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BU6">
         <v>159568000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BV6">
         <v>-234631000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BW6">
         <v>252264000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BX6">
         <v>273272000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BY6">
         <v>343169000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BZ6">
         <v>316423000.0</v>
       </c>
-      <c r="BY6">
+      <c r="CA6">
         <v>290516000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CB6">
         <v>263528000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CC6">
         <v>303399000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CD6">
         <v>256271000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CE6">
         <v>258774000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CF6">
         <v>232401000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CG6">
         <v>267833000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CH6">
         <v>-460263000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CI6">
         <v>192618000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CJ6">
         <v>170696000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CK6">
         <v>192822000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CL6">
         <v>8864000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CM6">
         <v>157396000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CN6">
         <v>183934000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CO6">
         <v>171825000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CP6">
         <v>151516000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CQ6">
         <v>119377000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CR6">
         <v>109077000.0</v>
       </c>
-      <c r="CQ6"/>
-      <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
+      <c r="CU6"/>
+      <c r="CV6"/>
     </row>
-    <row r="7" spans="1:98">
+    <row r="7" spans="1:100">
       <c r="A7" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...4 lines deleted...]
-      </c>
+      <c r="AE7"/>
+      <c r="AF7"/>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
         <v>0.0</v>
       </c>
       <c r="AO7">
@@ -22139,90 +22437,92 @@
       </c>
       <c r="CM7">
         <v>0.0</v>
       </c>
       <c r="CN7">
         <v>0.0</v>
       </c>
       <c r="CO7">
         <v>0.0</v>
       </c>
       <c r="CP7">
         <v>0.0</v>
       </c>
       <c r="CQ7">
         <v>0.0</v>
       </c>
       <c r="CR7">
         <v>0.0</v>
       </c>
       <c r="CS7">
         <v>0.0</v>
       </c>
       <c r="CT7">
         <v>0.0</v>
       </c>
+      <c r="CU7">
+        <v>0.0</v>
+      </c>
+      <c r="CV7">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:98">
+    <row r="8" spans="1:100">
       <c r="A8" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
-[...4 lines deleted...]
-      </c>
+      <c r="AE8"/>
+      <c r="AF8"/>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
@@ -22377,1317 +22677,1347 @@
       </c>
       <c r="CM8">
         <v>0.0</v>
       </c>
       <c r="CN8">
         <v>0.0</v>
       </c>
       <c r="CO8">
         <v>0.0</v>
       </c>
       <c r="CP8">
         <v>0.0</v>
       </c>
       <c r="CQ8">
         <v>0.0</v>
       </c>
       <c r="CR8">
         <v>0.0</v>
       </c>
       <c r="CS8">
         <v>0.0</v>
       </c>
       <c r="CT8">
         <v>0.0</v>
       </c>
+      <c r="CU8">
+        <v>0.0</v>
+      </c>
+      <c r="CV8">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="9" spans="1:98">
+    <row r="9" spans="1:100">
       <c r="A9" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B9">
+        <v>807343000.0</v>
+      </c>
+      <c r="C9">
+        <v>819784000.0</v>
+      </c>
+      <c r="D9">
         <v>776348000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>875007000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>566198000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>462654000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>417295000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>476540000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>412944000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>439768000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>460520000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>9122000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>436159000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>363748000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>386532000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>296218000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>184125000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>234958000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>325078000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>420209000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>222629000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>435428000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>312522000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>153883000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>75583000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>275849000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>45121000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>165383000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>237734000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>383261000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>329709000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>-8679000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>277765000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>359651000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>331712000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>239130000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>-338866000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>239851000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>190335000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>323133000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>354144000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>294021000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>204580000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>299885000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>461184000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>236607000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>340633000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>370185000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>452128000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>382815000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>321919000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>336858000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>312624000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>243357000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>478997000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>135047000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>392466000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>367884000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>277973000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>222229000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>355256000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>264771000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>-225394000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>435882000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>377185000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BO9">
         <v>314901000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BP9">
         <v>232702000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BQ9">
         <v>419258000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BR9">
         <v>27178000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BS9">
         <v>299490000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BT9">
         <v>224684000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BU9">
         <v>221502000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BV9">
         <v>-158196000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BW9">
         <v>342092000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BX9">
         <v>325811000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BY9">
         <v>424251000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BZ9">
         <v>376334000.0</v>
       </c>
-      <c r="BY9">
+      <c r="CA9">
         <v>349195000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CB9">
         <v>321889000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CC9">
         <v>388567000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CD9">
         <v>321076000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CE9">
         <v>287609000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CF9">
         <v>268495000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CG9">
         <v>310196000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CH9">
         <v>-422076000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CI9">
         <v>270470000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CJ9">
         <v>241296000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CK9">
         <v>225105000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CL9">
         <v>47956000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CM9">
         <v>192152000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CN9">
         <v>213329000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CO9">
         <v>171902000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CP9">
         <v>179362000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CQ9">
         <v>135265000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CR9">
         <v>135497000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CS9">
         <v>300600000.0</v>
       </c>
-      <c r="CR9">
-[...4 lines deleted...]
-      </c>
       <c r="CT9">
         <v>0.0</v>
       </c>
+      <c r="CU9">
+        <v>0.0</v>
+      </c>
+      <c r="CV9">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="10" spans="1:98">
+    <row r="10" spans="1:100">
       <c r="A10" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B10">
+        <v>256107000.0</v>
+      </c>
+      <c r="C10">
+        <v>321877000.0</v>
+      </c>
+      <c r="D10">
         <v>308143000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>335566000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>372116000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>279557000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>238393000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>274223000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>228650000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>252511000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>270805000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-184340000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>212722000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>178232000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>195993000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>75832000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-9747000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>29813000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>149224000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>217450000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>56134000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>263338000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>144076000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-3548000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-77438000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>130933000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-159117000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-4985000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>45756000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>188877000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>107796000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-209660000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>48903000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>101132000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>72166000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>3577000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>-482300000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>94328000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>16284000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>147196000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>198399000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>134361000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>41846000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>146666000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>257672000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>75186000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>165135000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>187252000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>278868000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>211759000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>152596000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>177051000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>156665000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>79063000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>321688000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>-21837000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>242297000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>191383000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>138685000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>96624000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>225042000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>112704000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>-372832000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>284692000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>257950000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>220371000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>132392000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>308472000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>-79592000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>180386000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>130595000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>148632000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>-245232000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>244685000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>259400000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>323850000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>289794000.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>273335000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>246530000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>300472000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>241629000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CE10">
         <v>240538000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CF10">
         <v>214263000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CG10">
         <v>242780000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CH10">
         <v>-476400000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CI10">
         <v>178630000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CJ10">
         <v>155498000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CK10">
         <v>183146000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CL10">
         <v>3878000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CM10">
         <v>143116000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CN10">
         <v>170296000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CO10">
         <v>158683000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CP10">
         <v>149093000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CQ10">
         <v>116874000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CR10">
         <v>107022000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CS10">
         <v>263689000.0</v>
       </c>
-      <c r="CR10">
-[...4 lines deleted...]
-      </c>
       <c r="CT10">
         <v>0.0</v>
       </c>
+      <c r="CU10">
+        <v>0.0</v>
+      </c>
+      <c r="CV10">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="11" spans="1:98">
+    <row r="11" spans="1:100">
       <c r="A11" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B11">
+        <v>49424000.0</v>
+      </c>
+      <c r="C11">
+        <v>-61404000.0</v>
+      </c>
+      <c r="D11">
         <v>55806000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>45959000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>70252000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>56199000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>44322000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>-19410000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>47922000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>40547000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>-124654000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>-41762000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>24624000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>27558000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>15896000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>27341000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-363000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-4965000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>24000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>12557000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>1186000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>27865000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>20776000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-6291000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-12056000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>10893000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>-4867000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>-158000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>8147000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>14469000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>-1234000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>-25921000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>-3525000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>996000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>-1036000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>31005000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>-25877000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>-3333000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>-9337000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>-1372000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>9352000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>4901000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>-6540000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>1873000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>30000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>1815000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>-690000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>16381000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>-4098000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>9500000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>4125000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>-4498000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>6030000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>-4662000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>10131000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>-12027000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>10149000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>2317000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BH11">
         <v>2848000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BI11">
         <v>7341000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BJ11">
         <v>3765000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BK11">
         <v>2417000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BL11">
         <v>1709000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BM11">
         <v>11130000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BN11">
         <v>9890000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BO11">
         <v>6300000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BP11">
         <v>11361000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BQ11">
         <v>17190000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BR11">
         <v>7082000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BS11">
         <v>12006000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BT11">
         <v>5697000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BU11">
         <v>8555000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BV11">
         <v>-5104000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BW11">
         <v>4199000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BX11">
         <v>12459000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BY11">
         <v>8548000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BZ11">
         <v>10677000.0</v>
       </c>
-      <c r="BY11">
+      <c r="CA11">
         <v>12519000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CB11">
         <v>9747000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CC11">
         <v>10302000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CD11">
         <v>6181000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CE11">
         <v>7912000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CF11">
         <v>9447000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CG11">
         <v>4909000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CH11">
         <v>-8325000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CI11">
         <v>5785000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CJ11">
         <v>3699000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CK11">
         <v>2071000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CL11">
         <v>-2401000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CM11">
         <v>2260000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CN11">
         <v>3510000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CO11">
         <v>-1813000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CP11">
         <v>2111000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CQ11">
         <v>-880000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CR11">
         <v>-97000.0</v>
       </c>
-      <c r="CQ11">
-[...4 lines deleted...]
-      </c>
       <c r="CS11">
         <v>0.0</v>
       </c>
       <c r="CT11">
         <v>0.0</v>
       </c>
+      <c r="CU11">
+        <v>0.0</v>
+      </c>
+      <c r="CV11">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="12" spans="1:98">
+    <row r="12" spans="1:100">
       <c r="A12" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B12">
+        <v>16680000.0</v>
+      </c>
+      <c r="C12">
+        <v>16838000.0</v>
+      </c>
+      <c r="D12">
         <v>16426000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>16844000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>16657000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>16586000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>16572000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>16761000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>16849000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>17010000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>17147000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>18344000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>16445000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>16738000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>16894000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>16426000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>15915000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>15241000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>15564000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>15543000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>15954000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>15235000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>15571000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>15408000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>15574000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>20595000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>23472000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>18562000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>18042000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>15607000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>15895000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>16674000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>16897000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>17098000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>16763000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>16434000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>12835000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>12751000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>12791000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>12774000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>12839000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>12914000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>12833000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>12849000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>12918000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>12939000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>12257000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>17782000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>20344000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>19975000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>16594000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>15624000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>15260000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>15260000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>15834000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>15498000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>15558000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>15170000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>15636000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>15616000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>15677000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>15445000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>15860000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>15691000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>15800000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>15697000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>8688000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>8162000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>7977000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BS12">
         <v>7971000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BT12">
         <v>7921000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BU12">
         <v>7884000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BV12">
         <v>7941000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BW12">
         <v>7890000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BX12">
         <v>7958000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BY12">
         <v>7912000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BZ12">
         <v>13929000.0</v>
       </c>
-      <c r="BY12">
+      <c r="CA12">
         <v>14169000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CB12">
         <v>15144000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>8239000.0</v>
       </c>
       <c r="CC12">
         <v>8315000.0</v>
       </c>
       <c r="CD12">
+        <v>8239000.0</v>
+      </c>
+      <c r="CE12">
+        <v>8315000.0</v>
+      </c>
+      <c r="CF12">
         <v>8085000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CG12">
         <v>8190000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CH12">
         <v>8360000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CI12">
         <v>7818000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CJ12">
         <v>8078000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CK12">
         <v>5285000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CL12">
         <v>469000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CM12">
         <v>181000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CN12">
         <v>38000.0</v>
       </c>
-      <c r="CM12">
-[...4 lines deleted...]
-      </c>
       <c r="CO12">
         <v>0.0</v>
       </c>
       <c r="CP12">
         <v>0.0</v>
       </c>
       <c r="CQ12">
         <v>0.0</v>
       </c>
       <c r="CR12">
         <v>0.0</v>
       </c>
       <c r="CS12">
         <v>0.0</v>
       </c>
       <c r="CT12">
         <v>0.0</v>
       </c>
+      <c r="CU12">
+        <v>0.0</v>
+      </c>
+      <c r="CV12">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="13" spans="1:98">
+    <row r="13" spans="1:100">
       <c r="A13" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B13"/>
-      <c r="C13">
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13">
         <v>20399000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>3165000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>111471000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>73606000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>95329000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>109053000.0</v>
       </c>
-      <c r="I13"/>
-      <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13">
         <v>34125000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>46842000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>25604000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>95415000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>119745000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>41759000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>28709000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>20175000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>12078000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>34837000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>19684000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>87717000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>76308000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>30304000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>38211000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>98665000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>48384000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>16463000.0</v>
       </c>
-      <c r="AD13"/>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
@@ -23711,153 +24041,151 @@
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
+      <c r="CU13"/>
+      <c r="CV13"/>
     </row>
-    <row r="14" spans="1:98">
+    <row r="14" spans="1:100">
       <c r="A14" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
-      <c r="AE14">
-[...4 lines deleted...]
-      </c>
+      <c r="AE14"/>
+      <c r="AF14"/>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
         <v>0.0</v>
       </c>
       <c r="AO14">
         <v>0.0</v>
       </c>
       <c r="AP14">
         <v>0.0</v>
       </c>
       <c r="AQ14">
         <v>0.0</v>
       </c>
       <c r="AR14">
         <v>0.0</v>
       </c>
       <c r="AS14">
         <v>0.0</v>
       </c>
       <c r="AT14">
+        <v>0.0</v>
+      </c>
+      <c r="AU14">
+        <v>0.0</v>
+      </c>
+      <c r="AV14">
         <v>-4873000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>58819000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>-6160000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>1573000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>1222000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>50000000.0</v>
       </c>
-      <c r="AZ14">
-[...4 lines deleted...]
-      </c>
       <c r="BB14">
         <v>0.0</v>
       </c>
       <c r="BC14">
         <v>0.0</v>
       </c>
       <c r="BD14">
         <v>0.0</v>
       </c>
       <c r="BE14">
         <v>0.0</v>
       </c>
       <c r="BF14">
         <v>0.0</v>
       </c>
       <c r="BG14">
         <v>0.0</v>
       </c>
       <c r="BH14">
         <v>0.0</v>
       </c>
       <c r="BI14">
         <v>0.0</v>
       </c>
       <c r="BJ14">
@@ -23949,828 +24277,842 @@
       </c>
       <c r="CM14">
         <v>0.0</v>
       </c>
       <c r="CN14">
         <v>0.0</v>
       </c>
       <c r="CO14">
         <v>0.0</v>
       </c>
       <c r="CP14">
         <v>0.0</v>
       </c>
       <c r="CQ14">
         <v>0.0</v>
       </c>
       <c r="CR14">
         <v>0.0</v>
       </c>
       <c r="CS14">
         <v>0.0</v>
       </c>
       <c r="CT14">
         <v>0.0</v>
       </c>
+      <c r="CU14">
+        <v>0.0</v>
+      </c>
+      <c r="CV14">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:98">
+    <row r="15" spans="1:100">
       <c r="A15" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B15">
+        <v>209078000.0</v>
+      </c>
+      <c r="C15">
+        <v>383281000.0</v>
+      </c>
+      <c r="D15">
         <v>254767000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>289607000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>301864000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>223358000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>194071000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>293633000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>180728000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>211964000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>395459000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-142578000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>188098000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>150674000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>180097000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>48491000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-9384000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>34778000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>149200000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>204893000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>54948000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>235473000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>123300000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>2743000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-65382000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>120040000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>-177827000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>-754000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>38401000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>177043000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>108781000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>-187791000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>54095000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>103514000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>73202000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>-27428000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>-457084000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>95686000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>19855000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>148908000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>186613000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>129460000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>48386000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>144793000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>257642000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>73371000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>165825000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>173687000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>289126000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>200686000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>147249000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>181549000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>150635000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>83725000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>311557000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>-9810000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>232148000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>189066000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>135837000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>89283000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>221277000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BK15">
         <v>110287000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BL15">
         <v>-374541000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BM15">
         <v>273562000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BN15">
         <v>248060000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BO15">
         <v>214071000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BP15">
         <v>121031000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BQ15">
         <v>291282000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BR15">
         <v>-86674000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BS15">
         <v>168380000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BT15">
         <v>124898000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BU15">
         <v>140077000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BV15">
         <v>-240128000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BW15">
         <v>240486000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BX15">
         <v>246941000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BY15">
         <v>315302000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BZ15">
         <v>279117000.0</v>
       </c>
-      <c r="BY15">
+      <c r="CA15">
         <v>260816000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CB15">
         <v>236783000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CC15">
         <v>290170000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CD15">
         <v>235448000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CE15">
         <v>232626000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CF15">
         <v>204816000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CG15">
         <v>237871000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CH15">
         <v>-468075000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CI15">
         <v>172845000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CJ15">
         <v>151799000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CK15">
         <v>181075000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CL15">
         <v>6279000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CM15">
         <v>140856000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CN15">
         <v>166786000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CO15">
         <v>160496000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CP15">
         <v>146982000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CQ15">
         <v>117754000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CR15">
         <v>107119000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CS15">
         <v>111272000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CT15">
         <v>92123000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CU15">
         <v>30007000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CV15">
         <v>31717000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:98">
+    <row r="16" spans="1:100">
       <c r="A16" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16">
         <v>282044000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>294301000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>215795000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>186508000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>286071000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>173165000.0</v>
       </c>
-      <c r="I16"/>
-      <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16">
         <v>180535000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>143111000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>172534000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>40928000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-16947000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>27215000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>141637000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>197329000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>47385000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>227910000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>115737000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-4816000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-72945000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>112477000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>-185390000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>-9896000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>27745000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>166387000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>98125000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>-198447000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>43439000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>92858000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>62546000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>-38083000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>-467740000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>85030000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>5014000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>130910000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>176644000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>119491000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>38417000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>134790000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>247620000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>63349000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>155803000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>163665000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>279104000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>190664000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>137227000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>171526000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>137121000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>72447000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>302816000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>285608000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>223405000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>177539000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>126620000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>80064000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>212058000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>101068000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>-383760000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>264343000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>238841000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>204852000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BP16">
         <v>111812000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BQ16">
         <v>282063000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BR16">
         <v>-159161000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BS16">
         <v>159161000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BT16">
         <v>115679000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BU16">
         <v>130858000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BV16">
         <v>-231267000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BW16">
         <v>231267000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BX16">
         <v>237722000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BY16">
         <v>306100000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BZ16">
         <v>269975000.0</v>
       </c>
-      <c r="BY16">
+      <c r="CA16">
         <v>251589000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CB16">
         <v>227579000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CC16">
         <v>280958000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CD16">
         <v>226222000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CE16">
         <v>223400000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CF16">
         <v>195185000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CG16">
         <v>233492000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CH16">
         <v>-172845000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CI16">
         <v>172845000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CJ16">
         <v>151799000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CK16">
         <v>181075000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CL16">
         <v>6281000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CM16">
         <v>140856000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CN16">
         <v>166786000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CO16">
         <v>160496000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CP16">
         <v>146982000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CQ16">
         <v>117753000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CR16">
         <v>107119000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CS16">
         <v>111272000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CT16">
         <v>92123000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CU16">
         <v>30007000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CV16">
         <v>31717000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:98">
+    <row r="17" spans="1:100">
       <c r="A17" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B17">
+        <v>209078000.0</v>
+      </c>
+      <c r="C17">
+        <v>258095000.0</v>
+      </c>
+      <c r="D17">
         <v>254767000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>289609000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>301864000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>223358000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>194071000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>293633000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>180728000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>211964000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>395459000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-142578000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>188098000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>148574000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>182302000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>48491000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-1824000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>33728000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>137650000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>204892000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>54948000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>235473000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>114138000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>-7222000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>-68278000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>112938000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>-154250000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>-4824000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>37609000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>174408000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>106562000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>-183738000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>52428000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AI17">
         <v>100136000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>73202000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>-27426000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>-456423000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>97661000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AN17">
         <v>25621000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AO17">
         <v>146475000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AP17">
         <v>189047000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AQ17">
         <v>129460000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AR17">
         <v>48386000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AS17">
         <v>149666000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AT17">
         <v>257642000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AU17">
         <v>73371000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AV17">
         <v>160952000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AW17">
         <v>804564000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AX17">
         <v>282966000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AY17">
         <v>202259000.0</v>
       </c>
-      <c r="AX17">
-[...2 lines deleted...]
-      <c r="AY17">
+      <c r="AZ17">
+        <v>0.0</v>
+      </c>
+      <c r="BA17">
         <v>181548000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BB17">
         <v>150635000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BC17">
         <v>83725000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BD17">
         <v>311557000.0</v>
       </c>
-      <c r="BC17">
-[...4 lines deleted...]
-      </c>
       <c r="BE17">
         <v>0.0</v>
       </c>
       <c r="BF17">
         <v>0.0</v>
       </c>
       <c r="BG17">
         <v>0.0</v>
       </c>
       <c r="BH17">
+        <v>0.0</v>
+      </c>
+      <c r="BI17">
+        <v>0.0</v>
+      </c>
+      <c r="BJ17">
         <v>221277000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BK17">
         <v>110287000.0</v>
       </c>
-      <c r="BJ17">
+      <c r="BL17">
         <v>-374541000.0</v>
       </c>
-      <c r="BK17">
-[...4 lines deleted...]
-      </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
         <v>0.0</v>
       </c>
       <c r="BT17">
         <v>0.0</v>
       </c>
       <c r="BU17">
@@ -24829,144 +25171,154 @@
       </c>
       <c r="CM17">
         <v>0.0</v>
       </c>
       <c r="CN17">
         <v>0.0</v>
       </c>
       <c r="CO17">
         <v>0.0</v>
       </c>
       <c r="CP17">
         <v>0.0</v>
       </c>
       <c r="CQ17">
         <v>0.0</v>
       </c>
       <c r="CR17">
         <v>0.0</v>
       </c>
       <c r="CS17">
         <v>0.0</v>
       </c>
       <c r="CT17">
         <v>0.0</v>
       </c>
+      <c r="CU17">
+        <v>0.0</v>
+      </c>
+      <c r="CV17">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="18" spans="1:98">
+    <row r="18" spans="1:100">
       <c r="A18" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B18">
+        <v>-16680000.0</v>
+      </c>
+      <c r="C18">
+        <v>-16838000.0</v>
+      </c>
+      <c r="D18">
         <v>-16426000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-16843000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-16657000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-16586000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-16572000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-16761000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-16849000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-17010000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-17147000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-18344000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-16445000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-16738000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-16894000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-16426000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-15915000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-15241000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-15564000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-15543000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-15954000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-15235000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-15571000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-15408000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-15574000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-20595000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-23472000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-18562000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-18042000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-15607000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>-15895000.0</v>
       </c>
-      <c r="AE18"/>
-      <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
@@ -24989,146 +25341,148 @@
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
+      <c r="CU18"/>
+      <c r="CV18"/>
     </row>
-    <row r="19" spans="1:98">
+    <row r="19" spans="1:100">
       <c r="A19" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19">
         <v>2100000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-2205000.0</v>
       </c>
-      <c r="O19"/>
-      <c r="P19">
+      <c r="Q19"/>
+      <c r="R19">
         <v>-7560000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>1050000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>11550000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>1212000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>11911000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>9799000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>9162000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>9967000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>2896000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>7102000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-23577000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>4072000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>792000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>2635000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>2219000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AG19">
         <v>-4052000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AH19">
         <v>1667000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AI19">
         <v>3378000.0</v>
       </c>
-      <c r="AH19"/>
-[...1 lines deleted...]
-      <c r="AJ19">
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19">
         <v>-661000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AM19">
         <v>-1975000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AN19">
         <v>-5766000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AO19">
         <v>340000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AP19">
         <v>-2434000.0</v>
       </c>
-      <c r="AO19"/>
-      <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
@@ -25141,141 +25495,139 @@
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
+      <c r="CU19"/>
+      <c r="CV19"/>
     </row>
-    <row r="20" spans="1:98">
+    <row r="20" spans="1:100">
       <c r="A20" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...4 lines deleted...]
-      </c>
+      <c r="AE20"/>
+      <c r="AF20"/>
       <c r="AG20">
+        <v>0.0</v>
+      </c>
+      <c r="AH20">
+        <v>0.0</v>
+      </c>
+      <c r="AI20">
         <v>-13054000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AJ20">
         <v>13054000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-26108000.0</v>
       </c>
       <c r="AK20">
         <v>13054000.0</v>
       </c>
       <c r="AL20">
-        <v>0.0</v>
+        <v>-26108000.0</v>
       </c>
       <c r="AM20">
-        <v>0.0</v>
+        <v>13054000.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
+        <v>0.0</v>
+      </c>
+      <c r="AR20">
+        <v>0.0</v>
+      </c>
+      <c r="AS20">
         <v>45867000.0</v>
       </c>
-      <c r="AR20">
-[...4 lines deleted...]
-      </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
+        <v>0.0</v>
+      </c>
+      <c r="AV20">
+        <v>0.0</v>
+      </c>
+      <c r="AW20">
         <v>45867000.0</v>
       </c>
-      <c r="AV20">
-[...4 lines deleted...]
-      </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
@@ -25379,386 +25731,394 @@
       </c>
       <c r="CM20">
         <v>0.0</v>
       </c>
       <c r="CN20">
         <v>0.0</v>
       </c>
       <c r="CO20">
         <v>0.0</v>
       </c>
       <c r="CP20">
         <v>0.0</v>
       </c>
       <c r="CQ20">
         <v>0.0</v>
       </c>
       <c r="CR20">
         <v>0.0</v>
       </c>
       <c r="CS20">
         <v>0.0</v>
       </c>
       <c r="CT20">
         <v>0.0</v>
       </c>
+      <c r="CU20">
+        <v>0.0</v>
+      </c>
+      <c r="CV20">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:98">
+    <row r="21" spans="1:100">
       <c r="A21" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B21">
+        <v>262746000.0</v>
+      </c>
+      <c r="C21">
+        <v>335407000.0</v>
+      </c>
+      <c r="D21">
         <v>308143000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>335566000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>370033000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>280262000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>236102000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>266959000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>227029000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>244611000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>269636000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-185668000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>209782000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>176132000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>198198000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>78877000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-2187000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>28763000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>137674000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>216237000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>44223000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>253539000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>134914000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-13515000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-80334000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>123831000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-159117000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-4985000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>45756000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>188877000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>107796000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>-209660000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>48903000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>101132000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>72166000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>3577000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>-482300000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>94328000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>16284000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>147196000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>198399000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>134361000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>41846000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>146666000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>257672000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>75186000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>165135000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>187252000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>278868000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>211759000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>152596000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>177051000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>156665000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>79063000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>321688000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>-21837000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>242297000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>191383000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>138685000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>96624000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>225042000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>112704000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>-372832000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>284692000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>257950000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BO21">
         <v>220371000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BP21">
         <v>132392000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BQ21">
         <v>308472000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BR21">
         <v>-79592000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BS21">
         <v>180386000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BT21">
         <v>130595000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BU21">
         <v>148632000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BV21">
         <v>-245232000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BW21">
         <v>244685000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BX21">
         <v>259400000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BY21">
         <v>323850000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BZ21">
         <v>289794000.0</v>
       </c>
-      <c r="BY21">
+      <c r="CA21">
         <v>273335000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CB21">
         <v>246530000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CC21">
         <v>300472000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CD21">
         <v>241629000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CE21">
         <v>240538000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CF21">
         <v>214263000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CG21">
         <v>242780000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CH21">
         <v>-476400000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CI21">
         <v>178630000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CJ21">
         <v>155498000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CK21">
         <v>183146000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CL21">
         <v>3878000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CM21">
         <v>143116000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CN21">
         <v>170296000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CO21">
         <v>158683000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CP21">
         <v>149093000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CQ21">
         <v>116874000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CR21">
         <v>107022000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CS21">
         <v>254079000.0</v>
       </c>
-      <c r="CR21">
-[...4 lines deleted...]
-      </c>
       <c r="CT21">
         <v>0.0</v>
       </c>
+      <c r="CU21">
+        <v>0.0</v>
+      </c>
+      <c r="CV21">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="22" spans="1:98">
+    <row r="22" spans="1:100">
       <c r="A22" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...4 lines deleted...]
-      </c>
+      <c r="AE22"/>
+      <c r="AF22"/>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
@@ -25913,860 +26273,876 @@
       </c>
       <c r="CM22">
         <v>0.0</v>
       </c>
       <c r="CN22">
         <v>0.0</v>
       </c>
       <c r="CO22">
         <v>0.0</v>
       </c>
       <c r="CP22">
         <v>0.0</v>
       </c>
       <c r="CQ22">
         <v>0.0</v>
       </c>
       <c r="CR22">
         <v>0.0</v>
       </c>
       <c r="CS22">
         <v>0.0</v>
       </c>
       <c r="CT22">
         <v>0.0</v>
       </c>
+      <c r="CU22">
+        <v>0.0</v>
+      </c>
+      <c r="CV22">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:98">
+    <row r="23" spans="1:100">
       <c r="A23" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B23">
+        <v>1527187000.0</v>
+      </c>
+      <c r="C23">
+        <v>1417507000.0</v>
+      </c>
+      <c r="D23">
         <v>1335488000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>1398868000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>1323218000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>1260043000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>1231699000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>1317807000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>1292722000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>1226236000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>1173809000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>1600970000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>1273706000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>1177138000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>1139349000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>1291129000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>1368734000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>1233364000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>1168455000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>1172376000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>1321487000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>1067432000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>1111197000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>1216439000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>1266158000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>1056781000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>1350961000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>1289538000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>1302917000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>1109210000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>1146359000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>1487631000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>1272135000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>1197112000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>1150151000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>1310397000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>1573525000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>955216000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>970785000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>903856000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>877883000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>981079000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>842331000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>857113000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>946643000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>924837000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>859368000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>894907000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>911274000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>928747000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>885566000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>886466000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>831163000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>976912000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>741214000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>975995000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>751617000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>800535000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>818375000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>866431000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>783889000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>864931000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>1302595000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>658633000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>665177000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>622076000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>685221000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>559085000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>531302000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>600665000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>584064000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>430623000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>882900000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>566904000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>522572000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>481521000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>514772000.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>530328000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>566295000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>509160000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>549020000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>520885000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>502594000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>512307000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>1154030000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>500164000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>521389000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>421072000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>568875000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>372377000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CN23">
         <v>342596000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CO23">
         <v>276065000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CP23">
         <v>270550000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CQ23">
         <v>260429000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CR23">
         <v>219061000.0</v>
       </c>
-      <c r="CQ23">
-[...4 lines deleted...]
-      </c>
       <c r="CS23">
         <v>0.0</v>
       </c>
       <c r="CT23">
         <v>0.0</v>
       </c>
+      <c r="CU23">
+        <v>0.0</v>
+      </c>
+      <c r="CV23">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:98">
+    <row r="24" spans="1:100">
       <c r="A24" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
-      <c r="M24">
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24">
         <v>7563000.0</v>
       </c>
-      <c r="N24">
-[...2 lines deleted...]
-      <c r="O24"/>
       <c r="P24">
         <v>7563000.0</v>
       </c>
-      <c r="Q24">
-[...1 lines deleted...]
-      </c>
+      <c r="Q24"/>
       <c r="R24">
         <v>7563000.0</v>
       </c>
       <c r="S24">
-        <v>7561000.0</v>
+        <v>7563000.0</v>
       </c>
       <c r="T24">
         <v>7563000.0</v>
       </c>
       <c r="U24">
-        <v>7563000.0</v>
+        <v>7561000.0</v>
       </c>
       <c r="V24">
         <v>7563000.0</v>
       </c>
       <c r="W24">
-        <v>7561000.0</v>
+        <v>7563000.0</v>
       </c>
       <c r="X24">
         <v>7563000.0</v>
       </c>
       <c r="Y24">
-        <v>7563000.0</v>
+        <v>7561000.0</v>
       </c>
       <c r="Z24">
         <v>7563000.0</v>
       </c>
       <c r="AA24">
+        <v>7563000.0</v>
+      </c>
+      <c r="AB24">
+        <v>7563000.0</v>
+      </c>
+      <c r="AC24">
         <v>9144000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>10656000.0</v>
       </c>
       <c r="AD24">
         <v>10656000.0</v>
       </c>
       <c r="AE24">
-        <v>10657000.0</v>
+        <v>10656000.0</v>
       </c>
       <c r="AF24">
         <v>10656000.0</v>
       </c>
       <c r="AG24">
-        <v>10656000.0</v>
+        <v>10657000.0</v>
       </c>
       <c r="AH24">
         <v>10656000.0</v>
       </c>
       <c r="AI24">
-        <v>10657000.0</v>
+        <v>10656000.0</v>
       </c>
       <c r="AJ24">
         <v>10656000.0</v>
       </c>
       <c r="AK24">
+        <v>10657000.0</v>
+      </c>
+      <c r="AL24">
         <v>10656000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
+        <v>10656000.0</v>
+      </c>
+      <c r="AN24">
         <v>14841000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>17999000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>9969000.0</v>
       </c>
       <c r="AP24">
         <v>9969000.0</v>
       </c>
       <c r="AQ24">
+        <v>9969000.0</v>
+      </c>
+      <c r="AR24">
+        <v>9969000.0</v>
+      </c>
+      <c r="AS24">
         <v>10003000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>10022000.0</v>
       </c>
       <c r="AT24">
         <v>10022000.0</v>
       </c>
-      <c r="AU24"/>
+      <c r="AU24">
+        <v>10022000.0</v>
+      </c>
       <c r="AV24">
         <v>10022000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AW24"/>
+      <c r="AX24">
         <v>10022000.0</v>
       </c>
-      <c r="AX24"/>
       <c r="AY24">
         <v>10022000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="AZ24"/>
+      <c r="BA24">
+        <v>10022000.0</v>
+      </c>
+      <c r="BB24">
         <v>13514000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>11278000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>8741000.0</v>
       </c>
-      <c r="BC24"/>
-      <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
-      <c r="BH24">
-[...4 lines deleted...]
-      </c>
+      <c r="BH24"/>
+      <c r="BI24"/>
       <c r="BJ24">
         <v>9219000.0</v>
       </c>
-      <c r="BK24"/>
-      <c r="BL24"/>
+      <c r="BK24">
+        <v>9219000.0</v>
+      </c>
+      <c r="BL24">
+        <v>9219000.0</v>
+      </c>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
+      <c r="CU24"/>
+      <c r="CV24"/>
     </row>
-    <row r="25" spans="1:98">
+    <row r="25" spans="1:100">
       <c r="A25" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B25">
+        <v>18206000.0</v>
+      </c>
+      <c r="C25">
+        <v>15117000.0</v>
+      </c>
+      <c r="D25">
         <v>14362000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>15224000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>13884000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>13479000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>13792000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>13135000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>14278000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>13636000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>14257000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>13174000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>2729000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>14971000.0</v>
       </c>
       <c r="O25">
         <v>2729000.0</v>
       </c>
       <c r="P25">
-        <v>21412000.0</v>
+        <v>14971000.0</v>
       </c>
       <c r="Q25">
         <v>2729000.0</v>
       </c>
       <c r="R25">
+        <v>21412000.0</v>
+      </c>
+      <c r="S25">
+        <v>2729000.0</v>
+      </c>
+      <c r="T25">
         <v>15714000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>3260000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>15621000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>16250000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>15096000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>19063000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>16253000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>14869000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>15612000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>18265000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>15520000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>17702000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>23742000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>-23139000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>10254000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>-45717000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>68397000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>62192000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>6641000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>6171000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>6467000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>7203000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>6115000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>5961000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>5294000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>122000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>15954000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>3684000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>6581000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>7301000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>6750000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>-4970000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>15889000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>6547000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>5312000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>5205000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>6208000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>3515000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>3414000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>3883000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>3009000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>4660000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>6048000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>2762000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>3435000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>4023000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>3906000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BO25">
         <v>4022000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BP25">
         <v>2153000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BQ25">
         <v>3084000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BR25">
         <v>4966000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BS25">
         <v>3483000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BT25">
         <v>3201000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BU25">
         <v>3052000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BV25">
         <v>2660000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BW25">
         <v>-630000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BX25">
         <v>6233000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BY25">
         <v>11407000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BZ25">
         <v>-5531000.0</v>
       </c>
-      <c r="BY25">
+      <c r="CA25">
         <v>2720000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CB25">
         <v>6569000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CC25">
         <v>-5388000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CD25">
         <v>16191000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CE25">
         <v>15102000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CF25">
         <v>14688000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CG25">
         <v>16863000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CH25">
         <v>16642000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CI25">
         <v>14062000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CJ25">
         <v>14126000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CK25">
         <v>9676000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CL25">
         <v>12782000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CM25">
         <v>14099000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CN25">
         <v>13600000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CO25">
         <v>13142000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CP25">
         <v>9146000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CQ25">
         <v>10999000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CR25">
         <v>14500000.0</v>
       </c>
-      <c r="CQ25"/>
-      <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
+      <c r="CU25"/>
+      <c r="CV25"/>
     </row>
-    <row r="26" spans="1:98">
+    <row r="26" spans="1:100">
       <c r="A26" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
-[...4 lines deleted...]
-      </c>
+      <c r="AE26"/>
+      <c r="AF26"/>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
         <v>0.0</v>
       </c>
       <c r="AO26">
@@ -26921,57 +27297,67 @@
       </c>
       <c r="CM26">
         <v>0.0</v>
       </c>
       <c r="CN26">
         <v>0.0</v>
       </c>
       <c r="CO26">
         <v>0.0</v>
       </c>
       <c r="CP26">
         <v>0.0</v>
       </c>
       <c r="CQ26">
         <v>0.0</v>
       </c>
       <c r="CR26">
         <v>0.0</v>
       </c>
       <c r="CS26">
         <v>0.0</v>
       </c>
       <c r="CT26">
         <v>0.0</v>
       </c>
+      <c r="CU26">
+        <v>0.0</v>
+      </c>
+      <c r="CV26">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="27" spans="1:98">
+    <row r="27" spans="1:100">
       <c r="A27" t="s">
-        <v>181</v>
-[...2 lines deleted...]
-      <c r="C27"/>
+        <v>183</v>
+      </c>
+      <c r="B27">
+        <v>364301000.0</v>
+      </c>
+      <c r="C27">
+        <v>316268000.0</v>
+      </c>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
@@ -26980,491 +27366,503 @@
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
-      <c r="BD27">
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27">
         <v>106953000.0</v>
       </c>
-      <c r="BE27"/>
-      <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
-      <c r="CN27">
+      <c r="CN27"/>
+      <c r="CO27"/>
+      <c r="CP27">
         <v>9669000.0</v>
       </c>
-      <c r="CO27">
+      <c r="CQ27">
         <v>9527000.0</v>
       </c>
-      <c r="CP27">
+      <c r="CR27">
         <v>8784000.0</v>
       </c>
-      <c r="CQ27"/>
-      <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
+      <c r="CU27"/>
+      <c r="CV27"/>
     </row>
-    <row r="28" spans="1:98">
+    <row r="28" spans="1:100">
       <c r="A28" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B28">
+        <v>174570000.0</v>
+      </c>
+      <c r="C28">
+        <v>164889000.0</v>
+      </c>
+      <c r="D28">
         <v>462411000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>212053000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>171637000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>161078000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>159163000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>189186000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>165203000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>148441000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>163373000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>169850000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>179283000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>168503000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>166811000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>187471000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>158245000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>165586000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>169041000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>184484000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>157960000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>162452000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>158408000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>143252000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>138823000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>140652000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>157060000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>138823000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>155522000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>165395000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>175091000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>137445000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>154894000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>165213000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>169837000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>145724000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>124629000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>147816000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>161260000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>163163000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>142906000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>146746000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>149901000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>140370000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>144727000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>148482000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>163241000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>165151000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>152916000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>151081000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>152729000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>144183000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>140699000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>149034000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>141475000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>141386000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>134611000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>161331000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>123652000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>109989000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>114537000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>118105000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>116520000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>140619000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>103435000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>106062000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>99769000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>104642000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>92009000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>86949000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>86557000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>87333000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>86722000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>82953000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>78750000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>92838000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>79813000.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>68574000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>62606000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>86858000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>68470000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>57657000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>55411000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>57507000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>44237000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>56796000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>54302000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>55257000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CL28">
         <v>47068000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CM28">
         <v>42623000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CN28">
         <v>41888000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CO28">
         <v>26118000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CP28">
         <v>25174000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CQ28">
         <v>21719000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CR28">
         <v>21578000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CS28">
         <v>46521000.0</v>
       </c>
-      <c r="CR28">
-[...4 lines deleted...]
-      </c>
       <c r="CT28">
         <v>0.0</v>
       </c>
+      <c r="CU28">
+        <v>0.0</v>
+      </c>
+      <c r="CV28">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="29" spans="1:98">
+    <row r="29" spans="1:100">
       <c r="A29" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B29">
+        <v>49424000.0</v>
+      </c>
+      <c r="C29">
+        <v>61404000.0</v>
+      </c>
+      <c r="D29">
         <v>55806000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>45959000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>70252000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>56199000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>44322000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-19410000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>47922000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>40547000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-124654000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-41762000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>24624000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>27558000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>15896000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>27341000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-363000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-4965000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>24000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>12557000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>1186000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>27865000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>20776000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-6291000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-12056000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>10893000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-4867000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-158000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>8147000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>14469000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>1234000.0</v>
       </c>
-      <c r="AE29"/>
-      <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
@@ -27487,936 +27885,956 @@
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
+      <c r="CU29"/>
+      <c r="CV29"/>
     </row>
-    <row r="30" spans="1:98">
+    <row r="30" spans="1:100">
       <c r="A30" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B30">
+        <v>544597000.0</v>
+      </c>
+      <c r="C30">
+        <v>484377000.0</v>
+      </c>
+      <c r="D30">
         <v>468205000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>539441000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>196165000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>182392000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>181193000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>209581000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>185915000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>195157000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>190884000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>194790000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>226377000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>187616000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>188334000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>217341000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>186312000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>206195000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>187404000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>203972000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>178406000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>181889000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>177608000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>167398000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>155917000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>152018000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>204238000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>170368000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>191978000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>194384000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>221913000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>200981000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>228862000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>258519000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>259546000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>235553000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>143434000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>145523000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>174051000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>175937000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>155745000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>159660000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>162734000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>153219000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>203512000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>161421000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>175498000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>182933000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>173260000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>171056000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>169323000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>159807000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>155959000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>164294000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>157309000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>156884000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>150169000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>176501000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>139288000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>125605000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>130214000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>152067000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>147438000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>151190000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>119235000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>94530000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>100310000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>110786000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>106770000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>119104000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>94089000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>72870000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>87036000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>97407000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>66411000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>100401000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>86540000.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>75860000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>75359000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>88095000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>79447000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>47071000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>54232000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>67416000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>54324000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>91840000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CJ30">
         <v>85798000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CK30">
         <v>41959000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CL30">
         <v>44078000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CM30">
         <v>49036000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CN30">
         <v>43033000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CO30">
         <v>13219000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CP30">
         <v>30269000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CQ30">
         <v>18391000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CR30">
         <v>28475000.0</v>
       </c>
-      <c r="CQ30">
-[...4 lines deleted...]
-      </c>
       <c r="CS30">
         <v>0.0</v>
       </c>
       <c r="CT30">
         <v>0.0</v>
       </c>
+      <c r="CU30">
+        <v>0.0</v>
+      </c>
+      <c r="CV30">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="31" spans="1:98">
+    <row r="31" spans="1:100">
       <c r="A31" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B31">
+        <v>-6639000.0</v>
+      </c>
+      <c r="C31">
+        <v>-13530000.0</v>
+      </c>
+      <c r="D31">
         <v>-1284118000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>-5061333000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>2083000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-705000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>2291000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>7264000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>1621000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>7900000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>1169000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>1328000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>2940000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>2100000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-2205000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-3045000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-7560000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>1050000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>11550000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>1213000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>11911000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>9799000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>9162000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>9967000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>2896000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>7102000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-159117000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-4985000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-1087060000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>51886000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-976105000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-209660000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-1123879000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-984422000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-1018174000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>-338136000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>14263000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-845493000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>-836756000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>-688839000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>-723616000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>-777731000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>-693046000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>-718631000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>249445000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>-798463000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>-632907000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>-683670000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>-686066000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>-787371000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>-737070000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>-756767000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>-747324000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>-4940000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>19048000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>46364000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>242297000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>-17487000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BH31">
         <v>138685000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BI31">
         <v>96624000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BJ31">
         <v>130315000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BK31">
         <v>112704000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BL31">
         <v>-372832000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BM31">
         <v>284692000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BN31">
         <v>94399000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BO31">
         <v>-15697000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BP31">
         <v>-8688000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BQ31">
         <v>-8162000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BR31">
         <v>-79592000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BS31">
         <v>180386000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BT31">
         <v>-7921000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BU31">
         <v>-7884000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BV31">
         <v>-7941000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BW31">
         <v>244685000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BX31">
         <v>-7958000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BY31">
         <v>-7912000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BZ31">
         <v>-13929000.0</v>
       </c>
-      <c r="BY31">
+      <c r="CA31">
         <v>-14169000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CB31">
         <v>-15144000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CC31">
         <v>300472000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CD31">
         <v>241629000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CE31">
         <v>-8315000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CF31">
         <v>-8085000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CG31">
         <v>242780000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CH31">
         <v>-476400000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CI31">
         <v>178630000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CJ31">
         <v>155498000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CK31">
         <v>183146000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CL31">
         <v>3878000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CM31">
         <v>143116000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CN31">
         <v>170296000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CO31">
         <v>158683000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CP31">
         <v>8548000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CQ31">
         <v>10102000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CR31">
         <v>23656000.0</v>
       </c>
-      <c r="CQ31">
-[...4 lines deleted...]
-      </c>
       <c r="CS31">
         <v>0.0</v>
       </c>
       <c r="CT31">
         <v>0.0</v>
       </c>
+      <c r="CU31">
+        <v>0.0</v>
+      </c>
+      <c r="CV31">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="32" spans="1:98">
+    <row r="32" spans="1:100">
       <c r="A32" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B32">
+        <v>1789933000.0</v>
+      </c>
+      <c r="C32">
+        <v>1752914000.0</v>
+      </c>
+      <c r="D32">
         <v>1643631000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>1734434000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>1693251000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>1540305000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>1467801000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>1584766000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>1519751000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>1470847000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>1443445000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>1415302000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>1483488000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>1353270000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>1337547000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>1370006000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>1366547000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>1262127000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>1306129000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>1388613000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>1365710000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>1320971000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>1246111000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>1202924000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>1185824000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>1180612000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>1191844000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>1284553000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>1348673000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>1298087000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>1254155000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>1277971000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>1321038000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>1298244000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>1222317000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>1313974000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>1091225000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>1049544000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>987069000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>1051052000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>1076282000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>1115440000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>884177000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>1003779000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AT32">
         <v>1204315000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>1000023000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>1024503000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AW32">
         <v>1082159000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AX32">
         <v>1190142000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AY32">
         <v>1140506000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AZ32">
         <v>1038162000.0</v>
       </c>
-      <c r="AY32">
+      <c r="BA32">
         <v>1063517000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BB32">
         <v>987828000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BC32">
         <v>1055975000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BD32">
         <v>1062902000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BE32">
         <v>954158000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BF32">
         <v>993914000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BG32">
         <v>991918000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BH32">
         <v>957060000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BI32">
         <v>963055000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BJ32">
         <v>1008931000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BK32">
         <v>977635000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BL32">
         <v>929763000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BM32">
         <v>943325000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BN32">
         <v>923127000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BO32">
         <v>842447000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BP32">
         <v>817613000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BQ32">
         <v>867557000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BR32">
         <v>451710000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BS32">
         <v>781051000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BT32">
         <v>714659000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BU32">
         <v>579255000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BV32">
         <v>637668000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BW32">
         <v>811589000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BX32">
         <v>781972000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BY32">
         <v>805371000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BZ32">
         <v>804566000.0</v>
       </c>
-      <c r="BY32">
+      <c r="CA32">
         <v>803663000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CB32">
         <v>812825000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CC32">
         <v>809632000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CD32">
         <v>790649000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CE32">
         <v>761423000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CF32">
         <v>716857000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CG32">
         <v>755087000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CH32">
         <v>677630000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CI32">
         <v>678794000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CJ32">
         <v>676887000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CK32">
         <v>604218000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CL32">
         <v>572753000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CM32">
         <v>515493000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CN32">
         <v>512892000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CO32">
         <v>434748000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CP32">
         <v>419643000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CQ32">
         <v>377303000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CR32">
         <v>326083000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CS32">
         <v>633568000.0</v>
       </c>
-      <c r="CR32">
-[...4 lines deleted...]
-      </c>
       <c r="CT32">
+        <v>0.0</v>
+      </c>
+      <c r="CU32">
+        <v>0.0</v>
+      </c>
+      <c r="CV32">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Y30"/>
@@ -28511,51 +28929,51 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="2" spans="1:25">
       <c r="A2" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B2">
         <v>3063621000.0</v>
       </c>
       <c r="C2">
         <v>1383985000.0</v>
       </c>
       <c r="D2">
         <v>1174653000.0</v>
       </c>
       <c r="E2">
         <v>1317690000.0</v>
       </c>
       <c r="F2">
         <v>1503232000.0</v>
       </c>
       <c r="G2">
         <v>1576457000.0</v>
       </c>
       <c r="H2">
         <v>1830020000.0</v>
       </c>
       <c r="I2">
         <v>1363786000.0</v>
       </c>
@@ -28588,51 +29006,51 @@
       </c>
       <c r="S2">
         <v>1273117000.0</v>
       </c>
       <c r="T2">
         <v>1989287000.0</v>
       </c>
       <c r="U2">
         <v>1280990000.0</v>
       </c>
       <c r="V2">
         <v>632329000.0</v>
       </c>
       <c r="W2">
         <v>605175000.0</v>
       </c>
       <c r="X2">
         <v>729296000.0</v>
       </c>
       <c r="Y2">
         <v>761670000.0</v>
       </c>
     </row>
     <row r="3" spans="1:25">
       <c r="A3" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B3">
         <v>51282000</v>
       </c>
       <c r="C3">
         <v>17396000</v>
       </c>
       <c r="D3">
         <v>31144000</v>
       </c>
       <c r="E3">
         <v>36829000</v>
       </c>
       <c r="F3">
         <v>38732000</v>
       </c>
       <c r="G3">
         <v>44661000</v>
       </c>
       <c r="H3">
         <v>63106000</v>
       </c>
       <c r="I3">
         <v>25103000</v>
       </c>
@@ -28665,153 +29083,153 @@
       </c>
       <c r="S3">
         <v>0</v>
       </c>
       <c r="T3">
         <v>8625216000</v>
       </c>
       <c r="U3">
         <v>0</v>
       </c>
       <c r="V3">
         <v>325190000</v>
       </c>
       <c r="W3">
         <v>0</v>
       </c>
       <c r="X3">
         <v>22567000</v>
       </c>
       <c r="Y3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:25">
       <c r="A4" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4">
         <v>-185468000.0</v>
       </c>
       <c r="G4">
         <v>-75379000.0</v>
       </c>
       <c r="H4">
         <v>-297801000.0</v>
       </c>
       <c r="I4">
         <v>463120000.0</v>
       </c>
       <c r="J4">
         <v>-90868000.0</v>
       </c>
       <c r="K4">
         <v>51361000.0</v>
       </c>
       <c r="L4">
         <v>66303000.0</v>
       </c>
       <c r="M4">
         <v>-1496000.0</v>
       </c>
       <c r="N4">
         <v>163509000.0</v>
       </c>
       <c r="O4">
         <v>-222032000.0</v>
       </c>
       <c r="P4"/>
       <c r="Q4">
         <v>140901000.0</v>
       </c>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
     </row>
     <row r="5" spans="1:25">
       <c r="A5" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5">
         <v>1135836000.0</v>
       </c>
       <c r="G5">
         <v>892499000.0</v>
       </c>
       <c r="H5">
         <v>679620000.0</v>
       </c>
       <c r="I5">
         <v>558280000.0</v>
       </c>
       <c r="J5">
         <v>535605000.0</v>
       </c>
       <c r="K5">
         <v>587252000.0</v>
       </c>
       <c r="L5">
         <v>804017000.0</v>
       </c>
       <c r="M5">
         <v>921643000.0</v>
       </c>
       <c r="N5">
         <v>455746000.0</v>
       </c>
       <c r="O5">
         <v>737407000.0</v>
       </c>
       <c r="P5"/>
       <c r="Q5">
         <v>428660000.0</v>
       </c>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
     </row>
     <row r="6" spans="1:25">
       <c r="A6" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B6">
         <v>-1742436000.0</v>
       </c>
       <c r="C6">
         <v>1679636000.0</v>
       </c>
       <c r="D6">
         <v>209332000.0</v>
       </c>
       <c r="E6">
         <v>-143037000.0</v>
       </c>
       <c r="F6">
         <v>-185542000.0</v>
       </c>
       <c r="G6">
         <v>-73225000.0</v>
       </c>
       <c r="H6">
         <v>-253563000.0</v>
       </c>
       <c r="I6">
         <v>466234000.0</v>
       </c>
@@ -28844,51 +29262,51 @@
       </c>
       <c r="S6">
         <v>424464000.0</v>
       </c>
       <c r="T6">
         <v>-656366000.0</v>
       </c>
       <c r="U6">
         <v>708297000.0</v>
       </c>
       <c r="V6">
         <v>648661000.0</v>
       </c>
       <c r="W6">
         <v>27154000.0</v>
       </c>
       <c r="X6">
         <v>-124121000.0</v>
       </c>
       <c r="Y6">
         <v>-32374000.0</v>
       </c>
     </row>
     <row r="7" spans="1:25">
       <c r="A7" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B7">
         <v>-978353000.0</v>
       </c>
       <c r="C7">
         <v>624399000.0</v>
       </c>
       <c r="D7">
         <v>718977000.0</v>
       </c>
       <c r="E7">
         <v>-72824000.0</v>
       </c>
       <c r="F7">
         <v>698491000.0</v>
       </c>
       <c r="G7">
         <v>472673000.0</v>
       </c>
       <c r="H7">
         <v>-110378000.0</v>
       </c>
       <c r="I7">
         <v>-373023000.0</v>
       </c>
@@ -28921,102 +29339,102 @@
       </c>
       <c r="S7">
         <v>723209000.0</v>
       </c>
       <c r="T7">
         <v>634742000.0</v>
       </c>
       <c r="U7">
         <v>970899000.0</v>
       </c>
       <c r="V7">
         <v>678858000.0</v>
       </c>
       <c r="W7">
         <v>809917000.0</v>
       </c>
       <c r="X7">
         <v>289186000.0</v>
       </c>
       <c r="Y7">
         <v>1167939000.0</v>
       </c>
     </row>
     <row r="8" spans="1:25">
       <c r="A8" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8">
         <v>-362873000.0</v>
       </c>
       <c r="G8">
         <v>-732382000.0</v>
       </c>
       <c r="H8">
         <v>-549800000.0</v>
       </c>
       <c r="I8">
         <v>-773745000.0</v>
       </c>
       <c r="J8">
         <v>-273721000.0</v>
       </c>
       <c r="K8">
         <v>-546121000.0</v>
       </c>
       <c r="L8">
         <v>-327617000.0</v>
       </c>
       <c r="M8">
         <v>-130194000.0</v>
       </c>
       <c r="N8">
         <v>-331129000.0</v>
       </c>
       <c r="O8">
         <v>-166199000.0</v>
       </c>
       <c r="P8"/>
       <c r="Q8">
         <v>-138708000.0</v>
       </c>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
     </row>
     <row r="9" spans="1:25">
       <c r="A9" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B9">
         <v>-2311327000.0</v>
       </c>
       <c r="C9">
         <v>-555647000.0</v>
       </c>
       <c r="D9">
         <v>-566468000.0</v>
       </c>
       <c r="E9">
         <v>-723917000.0</v>
       </c>
       <c r="F9">
         <v>-734791000.0</v>
       </c>
       <c r="G9">
         <v>-723860000.0</v>
       </c>
       <c r="H9">
         <v>-412076000.0</v>
       </c>
       <c r="I9">
         <v>-766690000.0</v>
       </c>
@@ -29045,51 +29463,51 @@
         <v>0.0</v>
       </c>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9">
         <v>-9229000.0</v>
       </c>
       <c r="U9">
         <v>126120000.0</v>
       </c>
       <c r="V9">
         <v>-1068641000.0</v>
       </c>
       <c r="W9">
         <v>-384729000.0</v>
       </c>
       <c r="X9">
         <v>-9255000.0</v>
       </c>
       <c r="Y9">
         <v>-209179000.0</v>
       </c>
     </row>
     <row r="10" spans="1:25">
       <c r="A10" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10">
         <v>1305736000.0</v>
       </c>
       <c r="E10"/>
       <c r="F10">
         <v>927801000.0</v>
       </c>
       <c r="G10">
         <v>1221094000.0</v>
       </c>
       <c r="H10">
         <v>447152000.0</v>
       </c>
       <c r="I10">
         <v>158432000.0</v>
       </c>
       <c r="J10">
         <v>852169000.0</v>
       </c>
       <c r="K10">
         <v>126932000.0</v>
       </c>
@@ -29110,51 +29528,51 @@
       </c>
       <c r="Q10">
         <v>0.0</v>
       </c>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10">
         <v>-5499356000.0</v>
       </c>
       <c r="U10">
         <v>-4445626000.0</v>
       </c>
       <c r="V10">
         <v>-4729167000.0</v>
       </c>
       <c r="W10">
         <v>-4040574000.0</v>
       </c>
       <c r="X10">
         <v>-3348673000.0</v>
       </c>
       <c r="Y10"/>
     </row>
     <row r="11" spans="1:25">
       <c r="A11" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>287082000.0</v>
       </c>
       <c r="F11">
         <v>409858000.0</v>
       </c>
       <c r="G11">
         <v>62999000.0</v>
       </c>
       <c r="H11">
         <v>-7958000.0</v>
       </c>
       <c r="I11">
         <v>29760000.0</v>
       </c>
       <c r="J11">
         <v>-56603000.0</v>
       </c>
       <c r="K11">
         <v>198938000.0</v>
       </c>
@@ -29171,51 +29589,51 @@
         <v>230000.0</v>
       </c>
       <c r="P11"/>
       <c r="Q11">
         <v>124279000.0</v>
       </c>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11">
         <v>71183000.0</v>
       </c>
       <c r="W11">
         <v>117955000.0</v>
       </c>
       <c r="X11">
         <v>77508000.0</v>
       </c>
       <c r="Y11">
         <v>124883000.0</v>
       </c>
     </row>
     <row r="12" spans="1:25">
       <c r="A12" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>473669000.0</v>
       </c>
       <c r="F12">
         <v>-174669000.0</v>
       </c>
       <c r="G12">
         <v>16558000.0</v>
       </c>
       <c r="H12">
         <v>-43308000.0</v>
       </c>
       <c r="I12">
         <v>-10312000.0</v>
       </c>
       <c r="J12">
         <v>-70964000.0</v>
       </c>
       <c r="K12">
         <v>76161000.0</v>
       </c>
@@ -29224,252 +29642,252 @@
       </c>
       <c r="M12">
         <v>-126492000.0</v>
       </c>
       <c r="N12">
         <v>-147210000.0</v>
       </c>
       <c r="O12">
         <v>-147180000.0</v>
       </c>
       <c r="P12"/>
       <c r="Q12">
         <v>-158403000.0</v>
       </c>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
     </row>
     <row r="13" spans="1:25">
       <c r="A13" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-359906000.0</v>
       </c>
       <c r="F13">
         <v>288633000.0</v>
       </c>
       <c r="G13">
         <v>409674000.0</v>
       </c>
       <c r="H13">
         <v>-102420000.0</v>
       </c>
       <c r="I13">
         <v>-402783000.0</v>
       </c>
       <c r="J13">
         <v>630853000.0</v>
       </c>
       <c r="K13">
         <v>-472237000.0</v>
       </c>
       <c r="L13">
         <v>-165231000.0</v>
       </c>
       <c r="M13">
         <v>-13115000.0</v>
       </c>
       <c r="N13">
         <v>124617000.0</v>
       </c>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
     </row>
     <row r="14" spans="1:25">
       <c r="A14" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B14">
         <v>56379000.0</v>
       </c>
       <c r="C14">
         <v>55306000.0</v>
       </c>
       <c r="D14">
         <v>75552000.0</v>
       </c>
       <c r="E14">
         <v>68288000.0</v>
       </c>
       <c r="F14">
         <v>66977000.0</v>
       </c>
       <c r="G14">
         <v>65797000.0</v>
       </c>
       <c r="H14">
         <v>75229000.0</v>
       </c>
       <c r="I14">
         <v>9795000.0</v>
       </c>
       <c r="J14">
-        <v>81471000.0</v>
+        <v>31367000.0</v>
       </c>
       <c r="K14">
         <v>24573000.0</v>
       </c>
       <c r="L14">
         <v>26341000.0</v>
       </c>
       <c r="M14">
         <v>24970000.0</v>
       </c>
       <c r="N14">
         <v>23272000.0</v>
       </c>
       <c r="O14">
         <v>13821000.0</v>
       </c>
       <c r="P14">
         <v>16905000.0</v>
       </c>
       <c r="Q14">
         <v>14104000.0</v>
       </c>
       <c r="R14">
         <v>14734000.0</v>
       </c>
       <c r="S14">
         <v>11315000.0</v>
       </c>
       <c r="T14">
-        <v>15165000.0</v>
+        <v>29111000.0</v>
       </c>
       <c r="U14">
         <v>40593000.0</v>
       </c>
       <c r="V14">
-        <v>61693000.0</v>
+        <v>41283000.0</v>
       </c>
       <c r="W14">
-        <v>50157000.0</v>
+        <v>36349000.0</v>
       </c>
       <c r="X14">
-        <v>47787000.0</v>
+        <v>12012000.0</v>
       </c>
       <c r="Y14">
         <v>11880000.0</v>
       </c>
     </row>
     <row r="15" spans="1:25">
       <c r="A15" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B15">
-        <v>-172982000.0</v>
+        <v>172982000.0</v>
       </c>
       <c r="C15">
-        <v>-182015000.0</v>
+        <v>182015000.0</v>
       </c>
       <c r="D15">
-        <v>-184025000.0</v>
+        <v>184025000.0</v>
       </c>
       <c r="E15">
         <v>179591000.0</v>
       </c>
       <c r="F15">
         <v>175853000.0</v>
       </c>
       <c r="G15">
         <v>173421000.0</v>
       </c>
       <c r="H15">
         <v>179834000.0</v>
       </c>
       <c r="I15">
-        <v>-176127000.0</v>
+        <v>176127000.0</v>
       </c>
       <c r="J15">
-        <v>-187876000.0</v>
+        <v>187876000.0</v>
       </c>
       <c r="K15">
-        <v>-172232000.0</v>
+        <v>172232000.0</v>
       </c>
       <c r="L15">
-        <v>-158740000.0</v>
+        <v>158740000.0</v>
       </c>
       <c r="M15">
-        <v>-157707000.0</v>
+        <v>157707000.0</v>
       </c>
       <c r="N15">
-        <v>-157619000.0</v>
+        <v>157619000.0</v>
       </c>
       <c r="O15">
-        <v>-158715000.0</v>
+        <v>158715000.0</v>
       </c>
       <c r="P15">
-        <v>-243330000.0</v>
+        <v>243330000.0</v>
       </c>
       <c r="Q15">
-        <v>-145177000.0</v>
+        <v>145177000.0</v>
       </c>
       <c r="R15">
-        <v>-149859000.0</v>
+        <v>149859000.0</v>
       </c>
       <c r="S15">
-        <v>-143243000.0</v>
+        <v>143243000.0</v>
       </c>
       <c r="T15">
-        <v>-148001000.0</v>
+        <v>148001000.0</v>
       </c>
       <c r="U15">
-        <v>-127870000.0</v>
+        <v>127870000.0</v>
       </c>
       <c r="V15">
-        <v>-94224000.0</v>
+        <v>94224000.0</v>
       </c>
       <c r="W15">
-        <v>-78250000.0</v>
+        <v>78250000.0</v>
       </c>
       <c r="X15">
-        <v>-10802000.0</v>
+        <v>10802000.0</v>
       </c>
       <c r="Y15"/>
     </row>
     <row r="16" spans="1:25">
       <c r="A16" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B16">
         <v>1321185000.0</v>
       </c>
       <c r="C16">
         <v>3063621000.0</v>
       </c>
       <c r="D16">
         <v>1383985000.0</v>
       </c>
       <c r="E16">
         <v>1174653000.0</v>
       </c>
       <c r="F16">
         <v>1317690000.0</v>
       </c>
       <c r="G16">
         <v>1503232000.0</v>
       </c>
       <c r="H16">
         <v>1576457000.0</v>
       </c>
       <c r="I16">
         <v>1830020000.0</v>
       </c>
@@ -29502,94 +29920,94 @@
       </c>
       <c r="S16">
         <v>1697581000.0</v>
       </c>
       <c r="T16">
         <v>1332921000.0</v>
       </c>
       <c r="U16">
         <v>1989287000.0</v>
       </c>
       <c r="V16">
         <v>1280990000.0</v>
       </c>
       <c r="W16">
         <v>632329000.0</v>
       </c>
       <c r="X16">
         <v>605175000.0</v>
       </c>
       <c r="Y16">
         <v>729296000.0</v>
       </c>
     </row>
     <row r="17" spans="1:25">
       <c r="A17" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17">
         <v>17228000.0</v>
       </c>
       <c r="K17">
         <v>-9345000.0</v>
       </c>
       <c r="L17">
         <v>-12194000.0</v>
       </c>
       <c r="M17">
         <v>-23587000.0</v>
       </c>
       <c r="N17">
         <v>-3078000.0</v>
       </c>
       <c r="O17">
         <v>1543000.0</v>
       </c>
       <c r="P17"/>
       <c r="Q17">
         <v>-7425000.0</v>
       </c>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
     </row>
     <row r="18" spans="1:25">
       <c r="A18" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B18">
         <v>-40932000.0</v>
       </c>
       <c r="C18">
         <v>1844813000.0</v>
       </c>
       <c r="D18">
         <v>1255559000.0</v>
       </c>
       <c r="E18">
         <v>692216000.0</v>
       </c>
       <c r="F18">
         <v>1114822000.0</v>
       </c>
       <c r="G18">
         <v>343503000.0</v>
       </c>
       <c r="H18">
         <v>199004000.0</v>
       </c>
       <c r="I18">
         <v>-14330000.0</v>
       </c>
@@ -29622,51 +30040,51 @@
       </c>
       <c r="S18">
         <v>1525725000.0</v>
       </c>
       <c r="T18">
         <v>-7052200000.0</v>
       </c>
       <c r="U18">
         <v>1613305000.0</v>
       </c>
       <c r="V18">
         <v>1944880000.0</v>
       </c>
       <c r="W18">
         <v>1601660000.0</v>
       </c>
       <c r="X18">
         <v>1321053000.0</v>
       </c>
       <c r="Y18">
         <v>660582000.0</v>
       </c>
     </row>
     <row r="19" spans="1:25">
       <c r="A19" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B19">
         <v>-565940000.0</v>
       </c>
       <c r="C19">
         <v>280452000.0</v>
       </c>
       <c r="D19">
         <v>-1112050000.0</v>
       </c>
       <c r="E19">
         <v>-655798000.0</v>
       </c>
       <c r="F19">
         <v>-1075463000.0</v>
       </c>
       <c r="G19">
         <v>534582000.0</v>
       </c>
       <c r="H19">
         <v>-711209000.0</v>
       </c>
       <c r="I19">
         <v>663657000.0</v>
       </c>
@@ -29681,82 +30099,82 @@
       </c>
       <c r="M19">
         <v>90096000.0</v>
       </c>
       <c r="N19">
         <v>-491166000.0</v>
       </c>
       <c r="O19">
         <v>-837315000.0</v>
       </c>
       <c r="P19"/>
       <c r="Q19">
         <v>-742610000.0</v>
       </c>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
     </row>
     <row r="20" spans="1:25">
       <c r="A20" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
     </row>
     <row r="21" spans="1:25">
       <c r="A21" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B21">
         <v>0.0</v>
       </c>
       <c r="C21">
         <v>-19410000.0</v>
       </c>
       <c r="D21">
         <v>5250000.0</v>
       </c>
       <c r="E21">
         <v>78950000.0</v>
       </c>
       <c r="F21">
         <v>78950000.0</v>
       </c>
       <c r="G21">
         <v>-500000000.0</v>
       </c>
       <c r="H21">
         <v>467509000.0</v>
       </c>
       <c r="I21">
         <v>467509000.0</v>
       </c>
@@ -29769,51 +30187,51 @@
       <c r="L21">
         <v>279120000.0</v>
       </c>
       <c r="M21">
         <v>-5656000.0</v>
       </c>
       <c r="N21">
         <v>-5656000.0</v>
       </c>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21">
         <v>494870000.0</v>
       </c>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
     </row>
     <row r="22" spans="1:25">
       <c r="A22" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B22">
         <v>1008898000.0</v>
       </c>
       <c r="C22">
         <v>1081786000.0</v>
       </c>
       <c r="D22">
         <v>376292000.0</v>
       </c>
       <c r="E22">
         <v>223083000.0</v>
       </c>
       <c r="F22">
         <v>618609000.0</v>
       </c>
       <c r="G22">
         <v>-120424000.0</v>
       </c>
       <c r="H22">
         <v>323473000.0</v>
       </c>
       <c r="I22">
         <v>43021000.0</v>
       </c>
@@ -29846,51 +30264,51 @@
       </c>
       <c r="S22">
         <v>387376000.0</v>
       </c>
       <c r="T22">
         <v>1092018000.0</v>
       </c>
       <c r="U22">
         <v>963060000.0</v>
       </c>
       <c r="V22">
         <v>94440000.0</v>
       </c>
       <c r="W22">
         <v>494998000.0</v>
       </c>
       <c r="X22">
         <v>532350000.0</v>
       </c>
       <c r="Y22">
         <v>265119000.0</v>
       </c>
     </row>
     <row r="23" spans="1:25">
       <c r="A23" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B23">
         <v>-26559000.0</v>
       </c>
       <c r="C23">
         <v>3485000.0</v>
       </c>
       <c r="D23">
         <v>-23596000.0</v>
       </c>
       <c r="E23">
         <v>64956000.0</v>
       </c>
       <c r="F23">
         <v>-10242000.0</v>
       </c>
       <c r="G23">
         <v>-10382000.0</v>
       </c>
       <c r="H23">
         <v>707344000.0</v>
       </c>
       <c r="I23">
         <v>-10080000.0</v>
       </c>
@@ -29923,51 +30341,51 @@
       </c>
       <c r="S23">
         <v>23641000.0</v>
       </c>
       <c r="T23">
         <v>-393601000.0</v>
       </c>
       <c r="U23">
         <v>399874000.0</v>
       </c>
       <c r="V23">
         <v>489564000.0</v>
       </c>
       <c r="W23">
         <v>495714000.0</v>
       </c>
       <c r="X23">
         <v>330913000.0</v>
       </c>
       <c r="Y23">
         <v>-702925000.0</v>
       </c>
     </row>
     <row r="24" spans="1:25">
       <c r="A24" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B24">
         <v>-768000.0</v>
       </c>
       <c r="C24">
         <v>111640000.0</v>
       </c>
       <c r="D24">
         <v>-369478000.0</v>
       </c>
       <c r="E24">
         <v>-618969000.0</v>
       </c>
       <c r="F24">
         <v>-38732000.0</v>
       </c>
       <c r="G24">
         <v>-44661000.0</v>
       </c>
       <c r="H24">
         <v>-63106000.0</v>
       </c>
       <c r="I24">
         <v>1807000.0</v>
       </c>
@@ -29996,128 +30414,128 @@
         <v>-58254000.0</v>
       </c>
       <c r="R24">
         <v>121525000.0</v>
       </c>
       <c r="S24">
         <v>-74572000.0</v>
       </c>
       <c r="T24">
         <v>6755461000.0</v>
       </c>
       <c r="U24"/>
       <c r="V24">
         <v>-325190000.0</v>
       </c>
       <c r="W24">
         <v>13634000.0</v>
       </c>
       <c r="X24">
         <v>22567000.0</v>
       </c>
       <c r="Y24"/>
     </row>
     <row r="25" spans="1:25">
       <c r="A25" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B25">
         <v>-127855999.0</v>
       </c>
       <c r="C25">
         <v>40591000.0</v>
       </c>
       <c r="D25">
         <v>30618000.0</v>
       </c>
       <c r="E25">
         <v>425175000.0</v>
       </c>
       <c r="F25">
         <v>3854000.0</v>
       </c>
       <c r="G25">
         <v>5139000.0</v>
       </c>
       <c r="H25">
         <v>26722000.0</v>
       </c>
       <c r="I25">
         <v>172332000.0</v>
       </c>
       <c r="J25">
-        <v>-40190000.0</v>
+        <v>9914000.0</v>
       </c>
       <c r="K25">
         <v>89871000.0</v>
       </c>
       <c r="L25">
         <v>215566000.0</v>
       </c>
       <c r="M25">
         <v>-82031000.0</v>
       </c>
       <c r="N25">
         <v>-64711000.0</v>
       </c>
       <c r="O25">
         <v>-79795000.0</v>
       </c>
       <c r="P25">
         <v>-59096000.0</v>
       </c>
       <c r="Q25">
         <v>-197603000.0</v>
       </c>
       <c r="R25">
         <v>-67405000.0</v>
       </c>
       <c r="S25">
         <v>403825000.0</v>
       </c>
       <c r="T25">
-        <v>-168909000.0</v>
+        <v>-182855000.0</v>
       </c>
       <c r="U25">
         <v>-361247000.0</v>
       </c>
       <c r="V25">
-        <v>784699000.0</v>
+        <v>805109000.0</v>
       </c>
       <c r="W25">
-        <v>215452000.0</v>
+        <v>229260000.0</v>
       </c>
       <c r="X25">
-        <v>438097000.0</v>
+        <v>473872000.0</v>
       </c>
       <c r="Y25">
         <v>-784356000.0</v>
       </c>
     </row>
     <row r="26" spans="1:25">
       <c r="A26" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B26">
         <v>-887717000.0</v>
       </c>
       <c r="C26">
         <v>-199944000.0</v>
       </c>
       <c r="D26">
         <v>-23596000.0</v>
       </c>
       <c r="E26">
         <v>-34987000.0</v>
       </c>
       <c r="F26">
         <v>-34987000.0</v>
       </c>
       <c r="G26">
         <v>-225000000.0</v>
       </c>
       <c r="H26">
         <v>-225000000.0</v>
       </c>
       <c r="I26">
         <v>-10080000.0</v>
       </c>
@@ -30146,51 +30564,51 @@
         <v>-709583000.0</v>
       </c>
       <c r="R26">
         <v>-175909000.0</v>
       </c>
       <c r="S26">
         <v>-291003000.0</v>
       </c>
       <c r="T26">
         <v>-308110000.0</v>
       </c>
       <c r="U26">
         <v>-335000.0</v>
       </c>
       <c r="V26">
         <v>-350000000.0</v>
       </c>
       <c r="W26">
         <v>-986000.0</v>
       </c>
       <c r="X26"/>
       <c r="Y26"/>
     </row>
     <row r="27" spans="1:25">
       <c r="A27" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B27">
         <v>45214000.0</v>
       </c>
       <c r="C27">
         <v>42731000.0</v>
       </c>
       <c r="D27">
         <v>54120000.0</v>
       </c>
       <c r="E27">
         <v>48494000.0</v>
       </c>
       <c r="F27">
         <v>37744000.0</v>
       </c>
       <c r="G27">
         <v>29005000.0</v>
       </c>
       <c r="H27">
         <v>32491000.0</v>
       </c>
       <c r="I27">
         <v>34346000.0</v>
       </c>
@@ -30215,51 +30633,51 @@
       <c r="P27">
         <v>39134000.0</v>
       </c>
       <c r="Q27">
         <v>36695000.0</v>
       </c>
       <c r="R27">
         <v>48217000.0</v>
       </c>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27">
         <v>25553000.0</v>
       </c>
       <c r="W27">
         <v>17403000.0</v>
       </c>
       <c r="X27">
         <v>8212000.0</v>
       </c>
       <c r="Y27"/>
     </row>
     <row r="28" spans="1:25">
       <c r="A28" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B28">
         <v>-1087258000.0</v>
       </c>
       <c r="C28">
         <v>-417294000.0</v>
       </c>
       <c r="D28">
         <v>-202371000.0</v>
       </c>
       <c r="E28">
         <v>-149622000.0</v>
       </c>
       <c r="F28">
         <v>-186095000.0</v>
       </c>
       <c r="G28">
         <v>-908803000.0</v>
       </c>
       <c r="H28">
         <v>277510000.0</v>
       </c>
       <c r="I28">
         <v>-186207000.0</v>
       </c>
@@ -30292,51 +30710,51 @@
       </c>
       <c r="S28">
         <v>-408129000.0</v>
       </c>
       <c r="T28">
         <v>-847213000.0</v>
       </c>
       <c r="U28">
         <v>289525000.0</v>
       </c>
       <c r="V28">
         <v>249386000.0</v>
       </c>
       <c r="W28">
         <v>416478000.0</v>
       </c>
       <c r="X28">
         <v>320111000.0</v>
       </c>
       <c r="Y28">
         <v>9969000.0</v>
       </c>
     </row>
     <row r="29" spans="1:25">
       <c r="A29" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B29">
         <v>-40931999.0</v>
       </c>
       <c r="C29">
         <v>1844813000.0</v>
       </c>
       <c r="D29">
         <v>1255559000.0</v>
       </c>
       <c r="E29">
         <v>692216000.0</v>
       </c>
       <c r="F29">
         <v>1114822000.0</v>
       </c>
       <c r="G29">
         <v>343503000.0</v>
       </c>
       <c r="H29">
         <v>199004000.0</v>
       </c>
       <c r="I29">
         <v>10773000.0</v>
       </c>
@@ -30369,51 +30787,51 @@
       </c>
       <c r="S29">
         <v>1525725000.0</v>
       </c>
       <c r="T29">
         <v>1573016000.0</v>
       </c>
       <c r="U29">
         <v>1613305000.0</v>
       </c>
       <c r="V29">
         <v>1619690000.0</v>
       </c>
       <c r="W29">
         <v>1601660000.0</v>
       </c>
       <c r="X29">
         <v>1343620000.0</v>
       </c>
       <c r="Y29">
         <v>660582000.0</v>
       </c>
     </row>
     <row r="30" spans="1:25">
       <c r="A30" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="B30">
         <v>-628725000.0</v>
       </c>
       <c r="C30">
         <v>280452000.0</v>
       </c>
       <c r="D30">
         <v>-855610000.0</v>
       </c>
       <c r="E30">
         <v>-655798000.0</v>
       </c>
       <c r="F30">
         <v>-1114195000.0</v>
       </c>
       <c r="G30">
         <v>489921000.0</v>
       </c>
       <c r="H30">
         <v>-774315000.0</v>
       </c>
       <c r="I30">
         <v>638554000.0</v>
       </c>
@@ -30465,770 +30883,782 @@
       <c r="Y30">
         <v>-702925000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CT30"/>
+  <dimension ref="A1:CV30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:98">
+    <row r="1" spans="1:100">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>86</v>
       </c>
       <c r="C1" t="s">
+        <v>87</v>
+      </c>
+      <c r="D1" t="s">
+        <v>88</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>88</v>
       </c>
       <c r="F1" t="s">
         <v>89</v>
       </c>
       <c r="G1" t="s">
+        <v>90</v>
+      </c>
+      <c r="H1" t="s">
+        <v>91</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>91</v>
       </c>
       <c r="J1" t="s">
         <v>92</v>
       </c>
       <c r="K1" t="s">
+        <v>93</v>
+      </c>
+      <c r="L1" t="s">
+        <v>94</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>94</v>
       </c>
       <c r="N1" t="s">
         <v>95</v>
       </c>
       <c r="O1" t="s">
+        <v>96</v>
+      </c>
+      <c r="P1" t="s">
+        <v>97</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>97</v>
       </c>
       <c r="R1" t="s">
         <v>98</v>
       </c>
       <c r="S1" t="s">
+        <v>99</v>
+      </c>
+      <c r="T1" t="s">
+        <v>100</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
       <c r="V1" t="s">
         <v>101</v>
       </c>
       <c r="W1" t="s">
+        <v>102</v>
+      </c>
+      <c r="X1" t="s">
+        <v>103</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>103</v>
       </c>
       <c r="Z1" t="s">
         <v>104</v>
       </c>
       <c r="AA1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AD1" t="s">
         <v>107</v>
       </c>
       <c r="AE1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AH1" t="s">
         <v>110</v>
       </c>
       <c r="AI1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AL1" t="s">
         <v>113</v>
       </c>
       <c r="AM1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AP1" t="s">
         <v>116</v>
       </c>
       <c r="AQ1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AT1" t="s">
         <v>119</v>
       </c>
       <c r="AU1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AX1" t="s">
         <v>122</v>
       </c>
       <c r="AY1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BB1" t="s">
         <v>125</v>
       </c>
       <c r="BC1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BE1" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BF1" t="s">
         <v>128</v>
       </c>
       <c r="BG1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BI1" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BJ1" t="s">
         <v>131</v>
       </c>
       <c r="BK1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BM1" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BN1" t="s">
         <v>134</v>
       </c>
       <c r="BO1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BQ1" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BR1" t="s">
         <v>137</v>
       </c>
       <c r="BS1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BU1" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BV1" t="s">
         <v>140</v>
       </c>
       <c r="BW1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BY1" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BZ1" t="s">
         <v>143</v>
       </c>
       <c r="CA1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CC1" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>145</v>
       </c>
       <c r="CD1" t="s">
         <v>146</v>
       </c>
       <c r="CE1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CG1" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CH1" t="s">
         <v>149</v>
       </c>
       <c r="CI1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CK1" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CL1" t="s">
         <v>152</v>
       </c>
       <c r="CM1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CN1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CO1" t="s">
         <v>23</v>
-      </c>
-[...4 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CP1" t="s">
         <v>155</v>
       </c>
       <c r="CQ1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CR1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CS1" t="s">
         <v>24</v>
-      </c>
-[...4 lines deleted...]
-        <v>188</v>
       </c>
       <c r="CT1" t="s">
         <v>189</v>
       </c>
+      <c r="CU1" t="s">
+        <v>190</v>
+      </c>
+      <c r="CV1" t="s">
+        <v>191</v>
+      </c>
     </row>
-    <row r="2" spans="1:98">
+    <row r="2" spans="1:100">
       <c r="A2" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B2">
-        <v>1321185000.0</v>
+        <v>1223058000.0</v>
       </c>
       <c r="C2">
         <v>1358078000.0</v>
       </c>
       <c r="D2">
+        <v>1321185000.0</v>
+      </c>
+      <c r="E2">
+        <v>1358078000.0</v>
+      </c>
+      <c r="F2">
         <v>1409201000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>3332767000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>3063621000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>1471326000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>1655063000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>1841574000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>1383985000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>1267315000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>1518270000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>1179295000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>1174653000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>1835262000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>1497928000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>1706711000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>1317690000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>1499204000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>1589443000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>1560279000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>1503232000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>1440816000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>1648833000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>1241063000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>1576457000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>1208551000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>1094714000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>1606258000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>1830020000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>1752398000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>1526693000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>1644582000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>1363786000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>1350613000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>728519000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>1165263000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>1039494000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>848200000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>792945000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>777320000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>988133000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>992253000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>989395000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>996596000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>921830000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>1290377000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>1044026000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>1205754000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>923326000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>1049553000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>1010805000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>799656000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>759817000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>799585000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>751011000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>1021839000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>981849000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>935216000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>871122000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>963266000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>929515000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>1057864000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>1092616000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>1379329000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>788614000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>1108954000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>1264043000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>1309924000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>1697581000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>1419610000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>1094429000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>1578801000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>1332921000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>1830851000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>1837675000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>2090834000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>1989287000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>1640914000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>1615448000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>1511619000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>1280990000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>862184000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>793304000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>746065000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>632329000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>935331000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>721215000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>802129000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CN2">
         <v>605175000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CO2">
         <v>790604000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CP2">
         <v>927087000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CQ2">
         <v>882548000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CR2">
         <v>729296000.0</v>
       </c>
-      <c r="CQ2"/>
-      <c r="CR2"/>
       <c r="CS2"/>
       <c r="CT2"/>
+      <c r="CU2"/>
+      <c r="CV2"/>
     </row>
-    <row r="3" spans="1:98">
+    <row r="3" spans="1:100">
       <c r="A3" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B3">
+        <v>11322000</v>
+      </c>
+      <c r="C3">
         <v>0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
+        <v>0</v>
+      </c>
+      <c r="E3">
         <v>16546000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>7911000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>8635000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>7273000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>297000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>8635000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>724000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>8208000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>14925000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>8635000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>12883000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>5299000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>36829000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>7994000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>6616000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>10431000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>8026000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>16599000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>7891000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>6216000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>44661000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>36582000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>28470000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>13485000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>63106000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>41800000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>32747000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>12051000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>25103000</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AH3">
         <v>0</v>
       </c>
       <c r="AI3">
+        <v>0</v>
+      </c>
+      <c r="AJ3">
+        <v>0</v>
+      </c>
+      <c r="AK3">
         <v>35468000</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>10370000</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>9973000</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>10233000</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>17131000</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AP3">
         <v>0</v>
       </c>
       <c r="AQ3">
         <v>0</v>
       </c>
       <c r="AR3">
         <v>0</v>
       </c>
       <c r="AS3">
         <v>0</v>
       </c>
       <c r="AT3">
         <v>0</v>
       </c>
       <c r="AU3">
         <v>0</v>
       </c>
       <c r="AV3">
         <v>0</v>
       </c>
       <c r="AW3">
         <v>0</v>
       </c>
@@ -31283,3826 +31713,3896 @@
       <c r="BN3">
         <v>0</v>
       </c>
       <c r="BO3">
         <v>0</v>
       </c>
       <c r="BP3">
         <v>0</v>
       </c>
       <c r="BQ3">
         <v>0</v>
       </c>
       <c r="BR3">
         <v>0</v>
       </c>
       <c r="BS3">
         <v>0</v>
       </c>
       <c r="BT3">
         <v>0</v>
       </c>
       <c r="BU3">
         <v>0</v>
       </c>
       <c r="BV3">
+        <v>0</v>
+      </c>
+      <c r="BW3">
+        <v>0</v>
+      </c>
+      <c r="BX3">
         <v>2605737000</v>
       </c>
-      <c r="BW3">
+      <c r="BY3">
         <v>3007864000</v>
       </c>
-      <c r="BX3">
+      <c r="BZ3">
         <v>5583627000</v>
-      </c>
-[...4 lines deleted...]
-        <v>1740912000</v>
       </c>
       <c r="CA3">
         <v>0</v>
       </c>
       <c r="CB3">
-        <v>3861569000</v>
+        <v>1740912000</v>
       </c>
       <c r="CC3">
         <v>0</v>
       </c>
       <c r="CD3">
+        <v>3861569000</v>
+      </c>
+      <c r="CE3">
         <v>0</v>
-      </c>
-[...1 lines deleted...]
-        <v>297418000</v>
       </c>
       <c r="CF3">
         <v>0</v>
       </c>
       <c r="CG3">
-        <v>0</v>
+        <v>297418000</v>
       </c>
       <c r="CH3">
         <v>0</v>
       </c>
       <c r="CI3">
         <v>0</v>
       </c>
       <c r="CJ3">
         <v>0</v>
       </c>
       <c r="CK3">
         <v>0</v>
       </c>
       <c r="CL3">
         <v>0</v>
       </c>
       <c r="CM3">
         <v>0</v>
       </c>
       <c r="CN3">
         <v>0</v>
       </c>
       <c r="CO3">
         <v>0</v>
       </c>
       <c r="CP3">
         <v>0</v>
       </c>
       <c r="CQ3">
         <v>0</v>
       </c>
       <c r="CR3">
         <v>0</v>
       </c>
       <c r="CS3">
         <v>0</v>
       </c>
       <c r="CT3">
         <v>0</v>
       </c>
+      <c r="CU3">
+        <v>0</v>
+      </c>
+      <c r="CV3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:98">
+    <row r="4" spans="1:100">
       <c r="A4" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4">
         <v>345800000.0</v>
       </c>
-      <c r="N4">
+      <c r="P4">
         <v>4449000.0</v>
       </c>
-      <c r="O4"/>
-      <c r="P4">
+      <c r="Q4"/>
+      <c r="R4">
         <v>365908000.0</v>
       </c>
-      <c r="Q4">
+      <c r="S4">
         <v>-183585000.0</v>
       </c>
-      <c r="R4">
+      <c r="T4">
         <v>395645000.0</v>
       </c>
-      <c r="S4">
+      <c r="U4">
         <v>-183616000.0</v>
       </c>
-      <c r="T4">
+      <c r="V4">
         <v>-90846000.0</v>
       </c>
-      <c r="U4">
+      <c r="W4">
         <v>23601000.0</v>
       </c>
-      <c r="V4">
+      <c r="X4">
         <v>65393000.0</v>
       </c>
-      <c r="W4">
+      <c r="Y4">
         <v>54417000.0</v>
       </c>
-      <c r="X4">
+      <c r="Z4">
         <v>-216011000.0</v>
       </c>
-      <c r="Y4">
+      <c r="AA4">
         <v>392891000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AB4">
         <v>-306676000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AC4">
         <v>332133000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AD4">
         <v>107238000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AE4">
         <v>-520791000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AF4">
         <v>-216381000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AG4">
         <v>64280000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AH4">
         <v>225196000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AI4">
         <v>-103798000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AJ4">
         <v>277442000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AK4">
         <v>-401987000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AL4">
         <v>622094000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AM4">
         <v>-436744000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AN4">
         <v>125769000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AO4">
         <v>191294000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AP4">
         <v>55255000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AQ4">
         <v>15625000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AR4">
         <v>-210813000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AS4">
         <v>-4120000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AT4">
         <v>2858000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AU4">
         <v>-7201000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AV4">
         <v>74766000.0</v>
       </c>
-      <c r="AU4"/>
-      <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
-      <c r="AY4">
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4">
         <v>-126227000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BB4">
         <v>38748000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BC4">
         <v>211149000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BD4">
         <v>39839000.0</v>
       </c>
-      <c r="BC4"/>
-      <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
-      <c r="BH4">
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4">
         <v>64094000.0</v>
       </c>
-      <c r="BI4">
+      <c r="BK4">
         <v>-92144000.0</v>
       </c>
-      <c r="BJ4">
+      <c r="BL4">
         <v>33751000.0</v>
       </c>
-      <c r="BK4"/>
-      <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
+      <c r="CU4"/>
+      <c r="CV4"/>
     </row>
-    <row r="5" spans="1:98">
+    <row r="5" spans="1:100">
       <c r="A5" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5">
         <v>103016000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-28196000.0</v>
       </c>
-      <c r="O5"/>
-      <c r="P5">
+      <c r="Q5"/>
+      <c r="R5">
         <v>521884000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>256417000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-287116000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>547939000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>607990000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>66919000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-87012000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>146389000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>455052000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>40105000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>250953000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>568283000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>311135000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-16418000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-183380000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>454150000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>145927000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>55125000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-96922000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-123679000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>904916000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>204468000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-450100000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>518566000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>183756000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>106266000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-221336000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>164620000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>469699000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>381695000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>-211997000.0</v>
       </c>
-      <c r="AU5"/>
-      <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
-      <c r="AY5">
+      <c r="AY5"/>
+      <c r="AZ5"/>
+      <c r="BA5">
         <v>154234000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>191765000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>233815000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>-124068000.0</v>
       </c>
-      <c r="BC5"/>
-      <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
-      <c r="BH5">
+      <c r="BH5"/>
+      <c r="BI5"/>
+      <c r="BJ5">
         <v>13918000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>375505000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BL5">
         <v>704082000.0</v>
       </c>
-      <c r="BK5"/>
-      <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
+      <c r="CU5"/>
+      <c r="CV5"/>
     </row>
-    <row r="6" spans="1:98">
+    <row r="6" spans="1:100">
       <c r="A6" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B6">
+        <v>325390000.0</v>
+      </c>
+      <c r="C6">
+        <v>-77284000.0</v>
+      </c>
+      <c r="D6">
         <v>66933000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-36893000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-51123000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-1923566000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>269146000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>1592295000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-183737000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-186511000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>457589000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>116670000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-250955000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>338975000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>4642000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-660609000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>337334000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-208783000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>389021000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-181514000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-90239000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>29164000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>57047000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>62416000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-208017000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>407770000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-335394000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>367906000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>113837000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-511544000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-223762000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>77622000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>225705000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-117889000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>280796000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-401987000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>622094000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-436744000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>125769000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>191294000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>55255000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>15625000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-210813000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>-4120000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>2858000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>-7201000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>74766000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>-368547000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>246351000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>-161728000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>282428000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>-126227000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>38748000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>211149000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>39839000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>-39768000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>48574000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>-270828000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>39990000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>46633000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>64094000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>-92144000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>33751000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>-128349000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>-34752000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>-286713000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>590715000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>-320340000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BR6">
         <v>-155089000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BS6">
         <v>-45881000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BT6">
         <v>-387657000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BU6">
         <v>277971000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BV6">
         <v>325181000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BW6">
         <v>-484372000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BX6">
         <v>245880000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BY6">
         <v>-497930000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BZ6">
         <v>-6824000.0</v>
       </c>
-      <c r="BY6">
+      <c r="CA6">
         <v>-253159000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CB6">
         <v>101547000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CC6">
         <v>348373000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CD6">
         <v>25466000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CE6">
         <v>103829000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CF6">
         <v>230629000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CG6">
         <v>418806000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CH6">
         <v>68880000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CI6">
         <v>47239000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CJ6">
         <v>113736000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CK6">
         <v>-303002000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CL6">
         <v>214116000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CM6">
         <v>-80914000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CN6">
         <v>196954000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CO6">
         <v>-185429000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CP6">
         <v>-136483000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CQ6">
         <v>44539000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CR6">
         <v>153252000.0</v>
       </c>
-      <c r="CQ6"/>
-      <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
+      <c r="CU6"/>
+      <c r="CV6"/>
     </row>
-    <row r="7" spans="1:98">
+    <row r="7" spans="1:100">
       <c r="A7" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B7">
+        <v>618759000.0</v>
+      </c>
+      <c r="C7">
+        <v>-403335000.0</v>
+      </c>
+      <c r="D7">
         <v>233803000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>357273000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>403335000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-1833665000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>94704000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-46576000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>443688000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>260969000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-33682000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>478937000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>69539000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>171554000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-1053000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-324410000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>210220000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>148841000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-107475000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-61561000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>445158000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>238218000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>76676000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>75996000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>354447000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>21840000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>20390000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>-14698000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>209188000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>-120910000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>-183958000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>-17899000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>49827000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>-171094000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>-233857000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>-50494000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AL7">
         <v>619988000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AM7">
         <v>91833000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AN7">
         <v>-87077000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AO7">
         <v>-56927000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AP7">
         <v>21902000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AQ7">
         <v>-58916000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AR7">
         <v>-179358000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AS7">
         <v>-108181000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AT7">
         <v>184085000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AU7">
         <v>32043000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AV7">
         <v>-243337000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AW7">
         <v>-76829000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AX7">
         <v>82246000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AY7">
         <v>65176000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AZ7">
         <v>-25332000.0</v>
       </c>
-      <c r="AY7">
+      <c r="BA7">
         <v>33179000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BB7">
         <v>258165000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BC7">
         <v>124384000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BD7">
         <v>-61954000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BE7">
         <v>239827000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BF7">
         <v>224219000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BG7">
         <v>57535000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BH7">
         <v>49857000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BI7">
         <v>-2798000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BJ7">
         <v>256418000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BK7">
         <v>219885000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BL7">
         <v>673389000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BM7">
         <v>115434000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BN7">
         <v>153888000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BO7">
         <v>-16947000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BP7">
         <v>225483000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BQ7">
         <v>-103914000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BR7">
         <v>129257000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BS7">
         <v>18132000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BT7">
         <v>64073000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BU7">
         <v>-42504000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BV7">
         <v>547785000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BW7">
         <v>-656910000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BX7">
         <v>874838000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BY7">
         <v>153562000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BZ7">
         <v>269086000.0</v>
       </c>
-      <c r="BY7">
+      <c r="CA7">
         <v>-685880000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CB7">
         <v>897974000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CC7">
         <v>135274000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CD7">
         <v>-2966000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CE7">
         <v>491779000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CF7">
         <v>346812000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CG7">
         <v>-936994000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CH7">
         <v>735916000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CI7">
         <v>249784000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CJ7">
         <v>630152000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CK7">
         <v>-85576000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CL7">
         <v>192301000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CM7">
         <v>219833000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CN7">
         <v>483359000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CO7">
         <v>-671162000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CP7">
         <v>533864000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CQ7">
         <v>77291000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CR7">
         <v>349193000.0</v>
       </c>
-      <c r="CQ7"/>
-      <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
+      <c r="CU7"/>
+      <c r="CV7"/>
     </row>
-    <row r="8" spans="1:98">
+    <row r="8" spans="1:100">
       <c r="A8" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8">
         <v>-222406000.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>-415418000.0</v>
       </c>
-      <c r="O8"/>
-      <c r="P8">
+      <c r="Q8"/>
+      <c r="R8">
         <v>137654000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>-78616000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>-461896000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>360934000.0</v>
       </c>
-      <c r="T8">
+      <c r="V8">
         <v>58996000.0</v>
       </c>
-      <c r="U8">
+      <c r="W8">
         <v>-49569000.0</v>
       </c>
-      <c r="V8">
+      <c r="X8">
         <v>-733234000.0</v>
       </c>
-      <c r="W8">
+      <c r="Y8">
         <v>110863000.0</v>
       </c>
-      <c r="X8">
+      <c r="Z8">
         <v>193154000.0</v>
       </c>
-      <c r="Y8">
+      <c r="AA8">
         <v>-94010000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AB8">
         <v>-942389000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AC8">
         <v>223537000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AD8">
         <v>235369000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AE8">
         <v>-92108000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AF8">
         <v>-916598000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AG8">
         <v>246622000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AH8">
         <v>280777000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AI8">
         <v>-117073000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AJ8">
         <v>-1184071000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AK8">
         <v>300927000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AL8">
         <v>-100629000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AM8">
         <v>-182567000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AN8">
         <v>-291452000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AO8">
         <v>421623000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AP8">
         <v>93410000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AQ8">
         <v>-282185000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AR8">
         <v>-778969000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AS8">
         <v>222761000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AT8">
         <v>180855000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AU8">
         <v>-301366000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AV8">
         <v>-429867000.0</v>
       </c>
-      <c r="AU8"/>
-      <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
-      <c r="AY8">
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8">
         <v>185397000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BB8">
         <v>285154000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BC8">
         <v>-182876000.0</v>
       </c>
-      <c r="BB8">
+      <c r="BD8">
         <v>-618804000.0</v>
       </c>
-      <c r="BC8"/>
-      <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
-      <c r="BH8">
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8">
         <v>327840000.0</v>
       </c>
-      <c r="BI8">
+      <c r="BK8">
         <v>-174078000.0</v>
       </c>
-      <c r="BJ8">
+      <c r="BL8">
         <v>-660376000.0</v>
       </c>
-      <c r="BK8"/>
-      <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
+      <c r="CU8"/>
+      <c r="CV8"/>
     </row>
-    <row r="9" spans="1:98">
+    <row r="9" spans="1:100">
       <c r="A9" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B9">
+        <v>-72050000.0</v>
+      </c>
+      <c r="C9">
+        <v>-5945000.0</v>
+      </c>
+      <c r="D9">
         <v>132846000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>315166000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>5945000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>-2266528000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>-99565000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-115594000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>-229270000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>-120943000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-89840000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-295025000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-192550000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-20063000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-47053000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-686164000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-177843000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>44863000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>90392000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-166512000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>-407512000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>-102339000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>-61380000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>-211850000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>-154190000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>-85826000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>-258897000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>-243398000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>-18894000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>-47928000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>-98425000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>-347464000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>-135493000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>-170077000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>-113656000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>-191682000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>-181915000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>-106505000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>348942000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>-13320000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>-59997000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>-96547000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>-6668000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>-56630000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>-17451000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>-130778000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>-10133000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>10215000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>-5756000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>-38968000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>18305000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>-30478000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>81931000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>-85894000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>-31728000.0</v>
       </c>
-      <c r="BC9">
-[...2 lines deleted...]
-      <c r="BD9">
+      <c r="BE9">
+        <v>0.0</v>
+      </c>
+      <c r="BF9">
         <v>2948000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>-25761000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>3732000.0</v>
       </c>
-      <c r="BG9">
-[...4 lines deleted...]
-      </c>
       <c r="BI9">
         <v>0.0</v>
       </c>
       <c r="BJ9">
         <v>0.0</v>
       </c>
       <c r="BK9">
         <v>0.0</v>
       </c>
       <c r="BL9">
         <v>0.0</v>
       </c>
       <c r="BM9">
         <v>0.0</v>
       </c>
-      <c r="BN9"/>
-      <c r="BO9"/>
+      <c r="BN9">
+        <v>0.0</v>
+      </c>
+      <c r="BO9">
+        <v>0.0</v>
+      </c>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
-      <c r="BV9">
+      <c r="BV9"/>
+      <c r="BW9"/>
+      <c r="BX9">
         <v>-453986000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BY9">
         <v>-20120000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BZ9">
         <v>12285000.0</v>
       </c>
-      <c r="BY9">
+      <c r="CA9">
         <v>438893000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CB9">
         <v>-440287000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CC9">
         <v>177686000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CD9">
         <v>266705000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CE9">
         <v>-44221000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CF9">
         <v>-274050000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CG9">
         <v>181037000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CH9">
         <v>-856015000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CI9">
         <v>122982000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CJ9">
         <v>-516645000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CK9">
         <v>405122000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CL9">
         <v>-244710000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CM9">
         <v>-67861000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CN9">
         <v>-477280000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CO9">
         <v>537480000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CP9">
         <v>-107575000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CQ9">
         <v>-168355000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CR9">
         <v>-270805000.0</v>
       </c>
-      <c r="CQ9"/>
-      <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
+      <c r="CU9"/>
+      <c r="CV9"/>
     </row>
-    <row r="10" spans="1:98">
+    <row r="10" spans="1:100">
       <c r="A10" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
-      <c r="H10">
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10">
         <v>-139434000.0</v>
       </c>
-      <c r="I10"/>
-[...1 lines deleted...]
-      <c r="K10">
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10">
         <v>726259000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-116453000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>255887000.0</v>
       </c>
-      <c r="N10"/>
-      <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
-      <c r="S10">
+      <c r="S10"/>
+      <c r="T10"/>
+      <c r="U10">
         <v>-216970000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>327725000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>180440000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>636606000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>61911000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>256826000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>78986000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>823371000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-36219000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>8273000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-37055000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>512153000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-128585000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-220137000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-264611000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>771765000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>-312755000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>760034000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>240619000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>164271000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>-517461000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>-171004000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>154472000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>660925000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>-315379000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>-126275000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>301232000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>278483000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>-442582000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>-247600000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>141184000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>631854000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>-148776000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>-50927000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>306775000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>564123000.0</v>
       </c>
-      <c r="BC10">
-[...4 lines deleted...]
-      </c>
       <c r="BE10">
         <v>0.0</v>
       </c>
       <c r="BF10">
         <v>0.0</v>
       </c>
       <c r="BG10">
         <v>0.0</v>
       </c>
       <c r="BH10">
         <v>0.0</v>
       </c>
       <c r="BI10">
         <v>0.0</v>
       </c>
       <c r="BJ10">
         <v>0.0</v>
       </c>
       <c r="BK10">
         <v>0.0</v>
       </c>
       <c r="BL10">
         <v>0.0</v>
       </c>
       <c r="BM10">
         <v>0.0</v>
       </c>
-      <c r="BN10"/>
-      <c r="BO10"/>
+      <c r="BN10">
+        <v>0.0</v>
+      </c>
+      <c r="BO10">
+        <v>0.0</v>
+      </c>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
-      <c r="BV10">
+      <c r="BV10"/>
+      <c r="BW10"/>
+      <c r="BX10">
         <v>-5135591000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>-5333712000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>-88091000.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>-5989142000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>-4395125000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>-4701603000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>-4898873000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CE10">
         <v>-3932296000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CF10">
         <v>-3909662000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CG10">
         <v>-5072266000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CH10">
         <v>-3308538000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CI10">
         <v>-3669117000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CJ10">
         <v>-3078485000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CK10">
         <v>-3925478000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CL10">
         <v>-8457032000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CM10">
         <v>-7339270000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CN10">
         <v>-6517444000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CO10">
         <v>-3633799000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CP10">
         <v>-4918497000.0</v>
       </c>
-      <c r="CO10"/>
-      <c r="CP10"/>
       <c r="CQ10"/>
       <c r="CR10"/>
       <c r="CS10"/>
       <c r="CT10"/>
+      <c r="CU10"/>
+      <c r="CV10"/>
     </row>
-    <row r="11" spans="1:98">
+    <row r="11" spans="1:100">
       <c r="A11" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11">
         <v>-138622000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>315312000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>462751000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-290408000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-302858000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>144303000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>736045000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>-372236000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-232760000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>147577000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>867277000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-385036000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-349367000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>22699000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>774703000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>-525756000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>-351842000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>-33613000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>903253000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>-603152000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>-359080000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>-64053000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>1056045000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>-596711000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>-184299000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>69932000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>654475000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>-483748000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>-255264000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>117003000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>820947000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>-350769000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>-208828000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>29959000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>559479000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>58376000.0</v>
       </c>
-      <c r="AV11"/>
-      <c r="AW11"/>
       <c r="AX11"/>
-      <c r="AY11">
+      <c r="AY11"/>
+      <c r="AZ11"/>
+      <c r="BA11">
         <v>-306452000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>-218754000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>73445000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>680918000.0</v>
       </c>
-      <c r="BC11"/>
-      <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
-      <c r="BH11">
+      <c r="BH11"/>
+      <c r="BI11"/>
+      <c r="BJ11">
         <v>-176197000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BK11">
         <v>43489000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BL11">
         <v>604652000.0</v>
       </c>
-      <c r="BK11"/>
-      <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
-      <c r="CE11">
+      <c r="CE11"/>
+      <c r="CF11"/>
+      <c r="CG11">
         <v>71183000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CH11">
         <v>77216000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CI11">
         <v>3098000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CJ11">
         <v>42336000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CK11">
         <v>117955000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CL11">
         <v>31380000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CM11">
         <v>33031000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CN11">
         <v>10114000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CO11">
         <v>77508000.0</v>
       </c>
-      <c r="CN11"/>
-      <c r="CO11"/>
       <c r="CP11"/>
-      <c r="CQ11">
+      <c r="CQ11"/>
+      <c r="CR11"/>
+      <c r="CS11">
         <v>124883000.0</v>
       </c>
-      <c r="CR11"/>
-      <c r="CS11"/>
       <c r="CT11"/>
+      <c r="CU11"/>
+      <c r="CV11"/>
     </row>
-    <row r="12" spans="1:98">
+    <row r="12" spans="1:100">
       <c r="A12" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12">
         <v>59392000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>19327000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>10654000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>35306000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>29507000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>-761000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>-29532000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>-46282000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>-41515000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>-101185000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>-49274000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>-29245000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>-17497000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>42254000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>21046000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>-9552000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>125000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>-21455000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>-12426000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>9024000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>-2276000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>-2629000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>-14431000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>-48039000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>-18142000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>-16779000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>11996000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>27969000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>-28331000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>-15805000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>92328000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>29958000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>108349000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>6636000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>16452000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>-18794000.0</v>
       </c>
-      <c r="AV12"/>
-      <c r="AW12"/>
       <c r="AX12"/>
-      <c r="AY12">
+      <c r="AY12"/>
+      <c r="AZ12"/>
+      <c r="BA12">
         <v>-47254000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>-14900000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>-11159000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>-73897000.0</v>
       </c>
-      <c r="BC12"/>
-      <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
-      <c r="BH12">
+      <c r="BH12"/>
+      <c r="BI12"/>
+      <c r="BJ12">
         <v>-17380000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>-64407000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>-19697000.0</v>
       </c>
-      <c r="BK12"/>
-      <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
+      <c r="CU12"/>
+      <c r="CV12"/>
     </row>
-    <row r="13" spans="1:98">
+    <row r="13" spans="1:100">
       <c r="A13" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13">
         <v>208161000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>208161000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>-463804000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>-34002000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>513078000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>4538000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>4538000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>310675000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>677918000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>90641000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>-790601000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>461032000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>703814000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>-859000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>-754313000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>511058000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>561030000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>-87297000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>-1087211000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>585253000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>408907000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>-107041000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>-1289902000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>630853000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>804287000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>21901000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AN13">
         <v>-450100000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AO13">
         <v>-472237000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AP13">
         <v>277166000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AQ13">
         <v>106266000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AR13">
         <v>-221336000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AS13">
         <v>-165231000.0</v>
       </c>
-      <c r="AR13"/>
-      <c r="AS13"/>
       <c r="AT13"/>
-      <c r="AU13">
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13">
         <v>-13115000.0</v>
       </c>
-      <c r="AV13"/>
-      <c r="AW13"/>
       <c r="AX13"/>
-      <c r="AY13">
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13">
         <v>124617000.0</v>
       </c>
-      <c r="AZ13"/>
-      <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
+      <c r="CU13"/>
+      <c r="CV13"/>
     </row>
-    <row r="14" spans="1:98">
+    <row r="14" spans="1:100">
       <c r="A14" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B14">
+        <v>18206000.0</v>
+      </c>
+      <c r="C14">
+        <v>15117000.0</v>
+      </c>
+      <c r="D14">
         <v>14362000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>63690000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>13884000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>13479000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>13792000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>13135000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>14278000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>13636000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>14257000.0</v>
       </c>
-      <c r="K14">
-[...2 lines deleted...]
-      <c r="L14">
+      <c r="M14">
+        <v>13174000.0</v>
+      </c>
+      <c r="N14">
         <v>31196000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>16211000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>14971000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>15819000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>21412000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>15343000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>15714000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>20010000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>15621000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>16250000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>15096000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>19063000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>16253000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>14869000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>15612000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>18265000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>15520000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>17702000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>23742000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>-23139000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>10254000.0</v>
       </c>
-      <c r="AG14">
-[...2 lines deleted...]
-      <c r="AH14">
+      <c r="AI14">
+        <v>11393000.0</v>
+      </c>
+      <c r="AJ14">
         <v>68397000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>62192000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>6641000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>6171000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>6467000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>7203000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>6115000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>5961000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>5294000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>122000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>15954000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>3684000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>6581000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>7301000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>6750000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>-4970000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>15889000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>6547000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>5312000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>5205000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>6208000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>3515000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>3414000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>3883000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>3009000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>4660000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>6048000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>2762000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>3435000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>4023000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>3906000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>4022000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BP14">
         <v>2153000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>3084000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BR14">
         <v>4966000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BS14">
         <v>3483000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BT14">
         <v>3201000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BU14">
         <v>3052000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BV14">
         <v>2660000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BW14">
         <v>-630000.0</v>
       </c>
-      <c r="BV14">
-[...2 lines deleted...]
-      <c r="BW14">
+      <c r="BX14">
+        <v>5914000.0</v>
+      </c>
+      <c r="BY14">
         <v>11407000.0</v>
       </c>
-      <c r="BX14">
-[...4 lines deleted...]
-      </c>
       <c r="BZ14">
-        <v>6569000.0</v>
+        <v>12700000.0</v>
       </c>
       <c r="CA14">
+        <v>3012000.0</v>
+      </c>
+      <c r="CB14">
+        <v>1854000.0</v>
+      </c>
+      <c r="CC14">
         <v>-5388000.0</v>
       </c>
-      <c r="CB14">
-[...4 lines deleted...]
-      </c>
       <c r="CD14">
-        <v>14688000.0</v>
+        <v>6403000.0</v>
       </c>
       <c r="CE14">
+        <v>9921000.0</v>
+      </c>
+      <c r="CF14">
+        <v>10053000.0</v>
+      </c>
+      <c r="CG14">
         <v>16863000.0</v>
       </c>
-      <c r="CF14">
-[...4 lines deleted...]
-      </c>
       <c r="CH14">
-        <v>14126000.0</v>
+        <v>7777000.0</v>
       </c>
       <c r="CI14">
+        <v>6170000.0</v>
+      </c>
+      <c r="CJ14">
+        <v>7120000.0</v>
+      </c>
+      <c r="CK14">
         <v>9676000.0</v>
       </c>
-      <c r="CJ14">
-[...2 lines deleted...]
-      <c r="CK14">
+      <c r="CL14">
+        <v>4517000.0</v>
+      </c>
+      <c r="CM14">
         <v>14099000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CN14">
         <v>13600000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CO14">
         <v>13142000.0</v>
       </c>
-      <c r="CN14">
-[...4 lines deleted...]
-      </c>
       <c r="CP14">
-        <v>14500000.0</v>
-[...2 lines deleted...]
-      <c r="CR14"/>
+        <v>2423000.0</v>
+      </c>
+      <c r="CQ14">
+        <v>2503000.0</v>
+      </c>
+      <c r="CR14">
+        <v>2055000.0</v>
+      </c>
       <c r="CS14"/>
       <c r="CT14"/>
+      <c r="CU14"/>
+      <c r="CV14"/>
     </row>
-    <row r="15" spans="1:98">
+    <row r="15" spans="1:100">
       <c r="A15" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B15">
-        <v>-42700000.0</v>
+        <v>39823000.0</v>
       </c>
       <c r="C15">
-        <v>-41532000.0</v>
+        <v>41610000.0</v>
       </c>
       <c r="D15">
-        <v>-41963000.0</v>
+        <v>42700000.0</v>
       </c>
       <c r="E15">
-        <v>-42334000.0</v>
+        <v>41532000.0</v>
       </c>
       <c r="F15">
-        <v>-47153000.0</v>
+        <v>41963000.0</v>
       </c>
       <c r="G15">
-        <v>-44697000.0</v>
+        <v>42334000.0</v>
       </c>
       <c r="H15">
-        <v>-44684000.0</v>
+        <v>47153000.0</v>
       </c>
       <c r="I15">
-        <v>-44863000.0</v>
+        <v>44697000.0</v>
       </c>
       <c r="J15">
-        <v>-47771000.0</v>
+        <v>44684000.0</v>
       </c>
       <c r="K15">
-        <v>-45768000.0</v>
+        <v>44863000.0</v>
       </c>
       <c r="L15">
-        <v>-45110000.0</v>
+        <v>47771000.0</v>
       </c>
       <c r="M15">
+        <v>45768000.0</v>
+      </c>
+      <c r="N15">
+        <v>45110000.0</v>
+      </c>
+      <c r="O15">
         <v>45261000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>47886000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>44015000.0</v>
       </c>
-      <c r="P15">
-[...4 lines deleted...]
-      </c>
       <c r="R15">
-        <v>-47306000.0</v>
+        <v>44004000.0</v>
       </c>
       <c r="S15">
-        <v>-43191000.0</v>
+        <v>44266000.0</v>
       </c>
       <c r="T15">
-        <v>-43231000.0</v>
+        <v>47306000.0</v>
       </c>
       <c r="U15">
-        <v>-43285000.0</v>
+        <v>43191000.0</v>
       </c>
       <c r="V15">
-        <v>-46146000.0</v>
+        <v>43231000.0</v>
       </c>
       <c r="W15">
-        <v>-42557000.0</v>
+        <v>43285000.0</v>
       </c>
       <c r="X15">
-        <v>-42164000.0</v>
+        <v>46146000.0</v>
       </c>
       <c r="Y15">
-        <v>-42238000.0</v>
+        <v>42557000.0</v>
       </c>
       <c r="Z15">
-        <v>-46462000.0</v>
+        <v>42164000.0</v>
       </c>
       <c r="AA15">
-        <v>-44339000.0</v>
+        <v>42238000.0</v>
       </c>
       <c r="AB15">
-        <v>-44234000.0</v>
+        <v>46462000.0</v>
       </c>
       <c r="AC15">
-        <v>-44345000.0</v>
+        <v>44339000.0</v>
       </c>
       <c r="AD15">
-        <v>-46916000.0</v>
+        <v>44234000.0</v>
       </c>
       <c r="AE15">
-        <v>-43388000.0</v>
+        <v>44345000.0</v>
       </c>
       <c r="AF15">
-        <v>-43254000.0</v>
+        <v>46916000.0</v>
       </c>
       <c r="AG15">
-        <v>-43556000.0</v>
+        <v>43388000.0</v>
       </c>
       <c r="AH15">
-        <v>-45929000.0</v>
+        <v>43254000.0</v>
       </c>
       <c r="AI15">
-        <v>-42820000.0</v>
+        <v>43556000.0</v>
       </c>
       <c r="AJ15">
-        <v>-42335000.0</v>
+        <v>45929000.0</v>
       </c>
       <c r="AK15">
-        <v>-49339000.0</v>
+        <v>42820000.0</v>
       </c>
       <c r="AL15">
-        <v>-53382000.0</v>
+        <v>42335000.0</v>
       </c>
       <c r="AM15">
-        <v>-41622000.0</v>
+        <v>49339000.0</v>
       </c>
       <c r="AN15">
-        <v>-41292000.0</v>
+        <v>53382000.0</v>
       </c>
       <c r="AO15">
-        <v>-42679000.0</v>
+        <v>41622000.0</v>
       </c>
       <c r="AP15">
-        <v>-46639000.0</v>
+        <v>41292000.0</v>
       </c>
       <c r="AQ15">
-        <v>-39063000.0</v>
+        <v>42679000.0</v>
       </c>
       <c r="AR15">
-        <v>-40463000.0</v>
+        <v>46639000.0</v>
       </c>
       <c r="AS15">
-        <v>-39089000.0</v>
+        <v>39063000.0</v>
       </c>
       <c r="AT15">
-        <v>-40125000.0</v>
+        <v>40463000.0</v>
       </c>
       <c r="AU15">
-        <v>-37549000.0</v>
+        <v>39089000.0</v>
       </c>
       <c r="AV15">
-        <v>-39211000.0</v>
+        <v>40125000.0</v>
       </c>
       <c r="AW15">
-        <v>-41363000.0</v>
+        <v>37549000.0</v>
       </c>
       <c r="AX15">
-        <v>-39584000.0</v>
+        <v>39211000.0</v>
       </c>
       <c r="AY15">
-        <v>-38027000.0</v>
+        <v>41363000.0</v>
       </c>
       <c r="AZ15">
-        <v>-38530000.0</v>
+        <v>39584000.0</v>
       </c>
       <c r="BA15">
-        <v>-39132000.0</v>
+        <v>38027000.0</v>
       </c>
       <c r="BB15">
-        <v>-41930000.0</v>
+        <v>38530000.0</v>
       </c>
       <c r="BC15">
-        <v>-37159000.0</v>
+        <v>39132000.0</v>
       </c>
       <c r="BD15">
-        <v>-45196000.0</v>
+        <v>41930000.0</v>
       </c>
       <c r="BE15">
-        <v>-34743000.0</v>
+        <v>37159000.0</v>
       </c>
       <c r="BF15">
-        <v>-41617000.0</v>
+        <v>45196000.0</v>
       </c>
       <c r="BG15">
-        <v>-39400000.0</v>
+        <v>34743000.0</v>
       </c>
       <c r="BH15">
-        <v>-37609000.0</v>
+        <v>41617000.0</v>
       </c>
       <c r="BI15">
-        <v>-127782000.0</v>
+        <v>39400000.0</v>
       </c>
       <c r="BJ15">
-        <v>-38539000.0</v>
+        <v>37609000.0</v>
       </c>
       <c r="BK15">
-        <v>-34431000.0</v>
+        <v>127782000.0</v>
       </c>
       <c r="BL15">
-        <v>-34869000.0</v>
+        <v>38539000.0</v>
       </c>
       <c r="BM15">
-        <v>-35268000.0</v>
+        <v>34431000.0</v>
       </c>
       <c r="BN15">
-        <v>-40609000.0</v>
+        <v>34869000.0</v>
       </c>
       <c r="BO15">
-        <v>-36985000.0</v>
+        <v>35268000.0</v>
       </c>
       <c r="BP15">
-        <v>-34874000.0</v>
+        <v>40609000.0</v>
       </c>
       <c r="BQ15">
-        <v>-41690000.0</v>
+        <v>36985000.0</v>
       </c>
       <c r="BR15">
-        <v>-36310000.0</v>
+        <v>34874000.0</v>
       </c>
       <c r="BS15">
-        <v>-34934000.0</v>
+        <v>41690000.0</v>
       </c>
       <c r="BT15">
-        <v>-35095000.0</v>
+        <v>36310000.0</v>
       </c>
       <c r="BU15">
-        <v>-36593000.0</v>
+        <v>34934000.0</v>
       </c>
       <c r="BV15">
-        <v>-36621000.0</v>
+        <v>35095000.0</v>
       </c>
       <c r="BW15">
-        <v>-36622000.0</v>
+        <v>36593000.0</v>
       </c>
       <c r="BX15">
-        <v>-36535000.0</v>
+        <v>36621000.0</v>
       </c>
       <c r="BY15">
-        <v>-37057000.0</v>
+        <v>36622000.0</v>
       </c>
       <c r="BZ15">
-        <v>-37787000.0</v>
+        <v>36535000.0</v>
       </c>
       <c r="CA15">
-        <v>-59840000.0</v>
+        <v>37057000.0</v>
       </c>
       <c r="CB15">
-        <v>-31186000.0</v>
+        <v>37787000.0</v>
       </c>
       <c r="CC15">
-        <v>-31868000.0</v>
+        <v>59840000.0</v>
       </c>
       <c r="CD15">
-        <v>-33059000.0</v>
+        <v>31186000.0</v>
       </c>
       <c r="CE15">
-        <v>-24277000.0</v>
+        <v>31868000.0</v>
       </c>
       <c r="CF15">
-        <v>-21430000.0</v>
+        <v>33059000.0</v>
       </c>
       <c r="CG15">
-        <v>-21432000.0</v>
+        <v>24277000.0</v>
       </c>
       <c r="CH15">
-        <v>-19370000.0</v>
+        <v>21430000.0</v>
       </c>
       <c r="CI15">
-        <v>-21744000.0</v>
+        <v>21432000.0</v>
       </c>
       <c r="CJ15">
-        <v>-21602000.0</v>
+        <v>19370000.0</v>
       </c>
       <c r="CK15">
-        <v>-24097000.0</v>
+        <v>21744000.0</v>
       </c>
       <c r="CL15">
-        <v>-10807000.0</v>
+        <v>21602000.0</v>
       </c>
       <c r="CM15">
-        <v>-10802000.0</v>
-[...2 lines deleted...]
-      <c r="CO15"/>
+        <v>24097000.0</v>
+      </c>
+      <c r="CN15">
+        <v>10807000.0</v>
+      </c>
+      <c r="CO15">
+        <v>10802000.0</v>
+      </c>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
+      <c r="CU15"/>
+      <c r="CV15"/>
     </row>
-    <row r="16" spans="1:98">
+    <row r="16" spans="1:100">
       <c r="A16" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B16">
+        <v>1548448000.0</v>
+      </c>
+      <c r="C16">
+        <v>1280794000.0</v>
+      </c>
+      <c r="D16">
         <v>1388118000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>1321185000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>1358078000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>1409201000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>3332767000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>3063621000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>1471326000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>1655063000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>1841574000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>1383985000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>1267315000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>1518270000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>1179295000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>1174653000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>1835262000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>1497928000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>1706711000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>1317690000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>1499204000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>1589443000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>1560279000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>1503232000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>1440816000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>1648833000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>1241063000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>1576457000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>1208551000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>1094714000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>1606258000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>1830020000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>1752398000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>1526693000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>1644582000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>948626000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>1350613000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>728519000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>1165263000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>1039494000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>848200000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>792945000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>777320000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>988133000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>992253000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>989395000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>996596000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>921830000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>1290377000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>1044026000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>1205754000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>923326000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>1049553000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>1010805000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>799656000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>759817000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>799585000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>751011000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>1021839000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>981849000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>935216000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>871122000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>963266000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>929515000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>1057864000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>1092616000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BP16">
         <v>1379329000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BQ16">
         <v>788614000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BR16">
         <v>1108954000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BS16">
         <v>1264043000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BT16">
         <v>1309924000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BU16">
         <v>1697581000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BV16">
         <v>1419610000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BW16">
         <v>1094429000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BX16">
         <v>1578801000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BY16">
         <v>1332921000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BZ16">
         <v>1830851000.0</v>
       </c>
-      <c r="BY16">
+      <c r="CA16">
         <v>1837675000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CB16">
         <v>2090834000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CC16">
         <v>1989287000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CD16">
         <v>1640914000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CE16">
         <v>1615448000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CF16">
         <v>1511619000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CG16">
         <v>1280990000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CH16">
         <v>862184000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CI16">
         <v>793304000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CJ16">
         <v>746065000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CK16">
         <v>632329000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CL16">
         <v>935331000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CM16">
         <v>721215000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CN16">
         <v>802129000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CO16">
         <v>605175000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CP16">
         <v>790604000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CQ16">
         <v>927087000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CR16">
         <v>882548000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CS16">
         <v>729296000.0</v>
       </c>
-      <c r="CR16"/>
-      <c r="CS16"/>
       <c r="CT16"/>
+      <c r="CU16"/>
+      <c r="CV16"/>
     </row>
-    <row r="17" spans="1:98">
+    <row r="17" spans="1:100">
       <c r="A17" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
-      <c r="AI17">
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17">
         <v>910000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>7636000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>7004000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AN17">
         <v>1678000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AO17">
         <v>-9938000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AP17">
         <v>8103000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AQ17">
         <v>-9496000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AR17">
         <v>1986000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AS17">
         <v>1689000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AT17">
         <v>-5635000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AU17">
         <v>9740000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AV17">
         <v>-17988000.0</v>
       </c>
-      <c r="AU17"/>
-      <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
-      <c r="AY17">
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17">
         <v>557000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BB17">
         <v>8067000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BC17">
         <v>-4048000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BD17">
         <v>-7654000.0</v>
       </c>
-      <c r="BC17"/>
-      <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
-      <c r="BH17">
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17">
         <v>-17712000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BK17">
         <v>6001000.0</v>
       </c>
-      <c r="BJ17">
+      <c r="BL17">
         <v>11181000.0</v>
       </c>
-      <c r="BK17"/>
-      <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
+      <c r="CU17"/>
+      <c r="CV17"/>
     </row>
-    <row r="18" spans="1:98">
+    <row r="18" spans="1:100">
       <c r="A18" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B18">
+        <v>866183000.0</v>
+      </c>
+      <c r="C18">
+        <v>477099000.0</v>
+      </c>
+      <c r="D18">
         <v>519403000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>630366000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>673841000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-1654218000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>309079000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>355547000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>587027000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>517376000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>375931000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>291331000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>339589000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>378645000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>222434000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-224794000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>403244000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>373839000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>133311000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>104658000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>475237000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>389781000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>145146000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-5276000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>242787000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>155736000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-49744000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-42511000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>258098000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>41109000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>-57692000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>-120394000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>173618000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>45434000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>-87885000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>-17388000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>152822000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>175181000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>-26028000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>124283000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>202774000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>76786000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>-14250000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>88270000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>587318000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>143592000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>-27980000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>126441000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>343498000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>240975000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>151268000.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>208342000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>431706000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>236329000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>220591000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>232598000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>424459000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BG18">
         <v>288019000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BH18">
         <v>175541000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BI18">
         <v>198509000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BJ18">
         <v>399479000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BK18">
         <v>314465000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BL18">
         <v>277689000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BM18">
         <v>320857000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BN18">
         <v>328678000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BO18">
         <v>202780000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BP18">
         <v>335462000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BQ18">
         <v>-43850000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BR18">
         <v>442264000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BS18">
         <v>207476000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BT18">
         <v>243966000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BU18">
         <v>297469000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BV18">
         <v>489241000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BW18">
         <v>415144000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BX18">
         <v>-2281866000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BY18">
         <v>-2713154000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BZ18">
         <v>-5020641000.0</v>
       </c>
-      <c r="BY18">
+      <c r="CA18">
         <v>410636000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CB18">
         <v>-1436228000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CC18">
         <v>383571000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CD18">
         <v>-3302492000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CE18">
         <v>374666000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CF18">
         <v>295991000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CG18">
         <v>768355000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CH18">
         <v>287892000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CI18">
         <v>415559000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CJ18">
         <v>445302000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CK18">
         <v>338906000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CL18">
         <v>478254000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CM18">
         <v>419024000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CN18">
         <v>365476000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CO18">
         <v>358765000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CP18">
         <v>374489000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CQ18">
         <v>345928000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CR18">
         <v>264438000.0</v>
       </c>
-      <c r="CQ18"/>
-      <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
+      <c r="CU18"/>
+      <c r="CV18"/>
     </row>
-    <row r="19" spans="1:98">
+    <row r="19" spans="1:100">
       <c r="A19" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B19">
+        <v>-347745000.0</v>
+      </c>
+      <c r="C19">
+        <v>-648906000.0</v>
+      </c>
+      <c r="D19">
         <v>-205140000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>-356837000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-565966000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-184507000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>462286000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>1390982000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-700339000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-621230000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>211039000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-165617000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-384173000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>32059000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-100305000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-422057000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-76754000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-435286000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>285169000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-331080000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-538787000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-288210000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>24208000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>167959000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-393263000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>717556000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>42330000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>7430000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-109653000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>-526895000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>-82091000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AG19">
         <v>401686000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AH19">
         <v>105090000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AI19">
         <v>-109090000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AJ19">
         <v>265971000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AK19">
         <v>-45616000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AL19">
         <v>498730000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AM19">
         <v>1758000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AN19">
         <v>446264000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AO19">
         <v>-280082000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AP19">
         <v>45984000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AQ19">
         <v>113956000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AR19">
         <v>18255000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AS19">
         <v>-42125000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AT19">
         <v>-228219000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AU19">
         <v>-105132000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AV19">
         <v>153864000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AW19">
         <v>90096000.0</v>
       </c>
-      <c r="AV19"/>
-      <c r="AW19"/>
       <c r="AX19"/>
-      <c r="AY19">
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19">
         <v>-226686000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BB19">
         <v>-384016000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BC19">
         <v>154758000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BD19">
         <v>-35222000.0</v>
       </c>
-      <c r="BC19"/>
-      <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
-      <c r="BH19">
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19">
         <v>-202938000.0</v>
       </c>
-      <c r="BI19">
+      <c r="BK19">
         <v>-128395000.0</v>
       </c>
-      <c r="BJ19">
+      <c r="BL19">
         <v>-272082000.0</v>
       </c>
-      <c r="BK19"/>
-      <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
+      <c r="CU19"/>
+      <c r="CV19"/>
     </row>
-    <row r="20" spans="1:98">
+    <row r="20" spans="1:100">
       <c r="A20" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -35157,2732 +35657,2794 @@
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
+      <c r="CU20"/>
+      <c r="CV20"/>
     </row>
-    <row r="21" spans="1:98">
+    <row r="21" spans="1:100">
       <c r="A21" t="s">
-        <v>209</v>
-[...4 lines deleted...]
-      </c>
+        <v>211</v>
+      </c>
+      <c r="B21">
+        <v>-11000000.0</v>
+      </c>
+      <c r="C21"/>
       <c r="D21"/>
-      <c r="E21"/>
-[...1 lines deleted...]
-      <c r="G21">
+      <c r="E21">
+        <v>0.0</v>
+      </c>
+      <c r="F21">
+        <v>0.0</v>
+      </c>
+      <c r="G21"/>
+      <c r="H21"/>
+      <c r="I21">
         <v>-9200000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-10210000.0</v>
       </c>
-      <c r="I21"/>
-      <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
-      <c r="N21">
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21">
         <v>5250000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>5250000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>78950000.0</v>
       </c>
       <c r="R21">
         <v>78950000.0</v>
       </c>
       <c r="S21">
         <v>78950000.0</v>
       </c>
-      <c r="T21"/>
-      <c r="U21"/>
+      <c r="T21">
+        <v>78950000.0</v>
+      </c>
+      <c r="U21">
+        <v>78950000.0</v>
+      </c>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
-      <c r="Y21">
+      <c r="Y21"/>
+      <c r="Z21"/>
+      <c r="AA21">
         <v>-500000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-500000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>421175000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>421175000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>46334000.0</v>
       </c>
       <c r="AE21">
         <v>46334000.0</v>
       </c>
       <c r="AF21">
         <v>46334000.0</v>
       </c>
-      <c r="AG21"/>
-[...6 lines deleted...]
-      </c>
+      <c r="AG21">
+        <v>46334000.0</v>
+      </c>
+      <c r="AH21">
+        <v>46334000.0</v>
+      </c>
+      <c r="AI21"/>
+      <c r="AJ21"/>
       <c r="AK21">
         <v>279120000.0</v>
       </c>
       <c r="AL21">
         <v>279120000.0</v>
       </c>
       <c r="AM21">
         <v>279120000.0</v>
       </c>
-      <c r="AN21"/>
-      <c r="AO21"/>
+      <c r="AN21">
+        <v>279120000.0</v>
+      </c>
+      <c r="AO21">
+        <v>279120000.0</v>
+      </c>
       <c r="AP21"/>
-      <c r="AQ21">
+      <c r="AQ21"/>
+      <c r="AR21"/>
+      <c r="AS21">
         <v>279120000.0</v>
       </c>
-      <c r="AR21"/>
-      <c r="AS21"/>
       <c r="AT21"/>
-      <c r="AU21">
+      <c r="AU21"/>
+      <c r="AV21"/>
+      <c r="AW21">
         <v>-5656000.0</v>
       </c>
-      <c r="AV21"/>
-      <c r="AW21"/>
       <c r="AX21"/>
-      <c r="AY21">
+      <c r="AY21"/>
+      <c r="AZ21"/>
+      <c r="BA21">
         <v>-5656000.0</v>
       </c>
-      <c r="AZ21"/>
-      <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
+      <c r="CU21"/>
+      <c r="CV21"/>
     </row>
-    <row r="22" spans="1:98">
+    <row r="22" spans="1:100">
       <c r="A22" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B22">
+        <v>209076000.0</v>
+      </c>
+      <c r="C22">
+        <v>210997000.0</v>
+      </c>
+      <c r="D22">
         <v>254767000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>251531000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>301862000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>223356000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>194071000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>293635000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>180728000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>211964000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>395459000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-142582000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>188097000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>150676000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>180097000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>48491000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-9390000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>34782000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>149200000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>204893000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>54946000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>235470000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>123300000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>2743000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-65384000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>120044000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-177827000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-754000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>38399000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>177047000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>108781000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>-187791000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>54093000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>103517000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>73202000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>-27428000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>-457083000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>95687000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>19855000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>148908000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>186614000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>129460000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>48386000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>144793000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>257641000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>78245000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>160952000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>170871000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>282964000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>202258000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>148471000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>181549000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>150636000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>83723000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>311557000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>-9810000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>232146000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>189068000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>135837000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>89283000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>221276000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>110287000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>-374541000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>273562000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>248059000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>214071000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>121031000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>291282000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>-86674000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>168380000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>124898000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>140077000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>-240128000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>240486000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>246941000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>315302000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BZ22">
         <v>279118000.0</v>
       </c>
-      <c r="BY22">
+      <c r="CA22">
         <v>260815000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CB22">
         <v>236783000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CC22">
         <v>290170000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CD22">
         <v>235448000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CE22">
         <v>232626000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CF22">
         <v>204816000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CG22">
         <v>237871000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CH22">
         <v>-468075000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CI22">
         <v>172845000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CJ22">
         <v>151799000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CK22">
         <v>181075000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CL22">
         <v>6281000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CM22">
         <v>140856000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CN22">
         <v>166786000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CO22">
         <v>160496000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CP22">
         <v>146982000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CQ22">
         <v>117753000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CR22">
         <v>107119000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CS22">
         <v>111272000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CT22">
         <v>92123000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CU22">
         <v>30007000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CV22">
         <v>31717000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:98">
+    <row r="23" spans="1:100">
       <c r="A23" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B23">
+        <v>-697000.0</v>
+      </c>
+      <c r="C23">
+        <v>-74921000.0</v>
+      </c>
+      <c r="D23">
         <v>-22709000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-885000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-60000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-1100000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-24514000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>8218000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>9823000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-435000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-14121000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-6172000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-373000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-1106000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-5489000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-306000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-342000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-369000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-12977000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-216000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-206000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-439000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-60000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-1697000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-83000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-500111000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>-233491000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>-720000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>-31000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>46334000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>-9003000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>-1381000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>-23000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>-1513000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>-7163000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>254442000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>-110000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>-351074000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>-23260000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>966254000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>11706000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>119828000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>-2843000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>944000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>-232083000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>-16991000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>16991000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>-500000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>15000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>2432000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>494344000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>50000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>2176000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>118449000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>8253000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>648000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>-177260000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>-404497000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>393968000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>-60413000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>-280086000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>-285315000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>-206904000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>-142213000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>-353536000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>-308138000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>494870000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>-70923000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>-584144000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>-251015000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>-572789000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>-50195000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>23655000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>-686757000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>-71404000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>-630283000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>-393601000.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>-539339000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>-168513000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>410734000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>-5993000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>-4867000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>523000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>343610000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>243384000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>556000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>-2269000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>495714000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>-525000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>-332000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CN23">
         <v>60000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CO23">
         <v>330913000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CP23">
         <v>-2083684000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CQ23">
         <v>-309283000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CR23">
         <v>-117761000.0</v>
       </c>
-      <c r="CQ23"/>
-      <c r="CR23"/>
       <c r="CS23"/>
       <c r="CT23"/>
+      <c r="CU23"/>
+      <c r="CV23"/>
     </row>
-    <row r="24" spans="1:98">
+    <row r="24" spans="1:100">
       <c r="A24" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B24">
+        <v>-39508000.0</v>
+      </c>
+      <c r="C24">
+        <v>-960490000.0</v>
+      </c>
+      <c r="D24">
         <v>-111143000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>1886121000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>-19652000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>-9611000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>-40462000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>215841000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>-27478000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>17335000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>-95779000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>-190863000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>-171227000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-5654000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>-64398000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>-618969000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>-5423000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>-35464000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>-43251000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>21555000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>16141000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>-34246000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>-42393000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>-57172000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>-27344000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>-22459000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>-97824000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>-46130000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>-22585000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>-101394000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>-26773000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>26323000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>7981000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>7104000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>-39601000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>-151489000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>-7400000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>-8222000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>-88721000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>18956000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>-39634000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>-157336000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>-94357000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>-90440000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>-53689000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>-75869000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>9722000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>-170982000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>23676000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>-53309000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>-43557000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>-11007000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>38237000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>-51920000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>26569000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>-29861000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>38842000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BG24">
         <v>22387000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BH24">
         <v>-56434000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BI24">
         <v>141548000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BJ24">
         <v>-77148000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BK24">
         <v>-78271000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BL24">
         <v>-13471000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BM24">
         <v>25812000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BN24">
         <v>-47766000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BO24">
         <v>18958000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BP24">
         <v>-55258000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BQ24">
         <v>172348000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BR24">
         <v>-17435000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BS24">
         <v>-17312000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BT24">
         <v>-16076000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BU24">
         <v>-65932000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BV24">
         <v>-3035000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BW24">
         <v>45808000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BX24">
         <v>2554324000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BY24">
         <v>2444615000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BZ24">
         <v>4332964000.0</v>
       </c>
-      <c r="BY24">
+      <c r="CA24">
         <v>-55843000.0</v>
       </c>
-      <c r="BZ24"/>
-      <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
-      <c r="CD24">
+      <c r="CD24"/>
+      <c r="CE24"/>
+      <c r="CF24">
         <v>-134114000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CG24">
         <v>-297418000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CH24">
         <v>-27772000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CI24">
         <v>-515000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CJ24">
         <v>-505000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CK24">
         <v>13634000.0</v>
       </c>
-      <c r="CJ24"/>
-[...1 lines deleted...]
-      <c r="CL24">
+      <c r="CL24"/>
+      <c r="CM24"/>
+      <c r="CN24">
         <v>1382231000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CO24">
         <v>1255364000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CP24">
         <v>-1255364000.0</v>
       </c>
-      <c r="CO24"/>
-      <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
+      <c r="CU24"/>
+      <c r="CV24"/>
     </row>
-    <row r="25" spans="1:98">
+    <row r="25" spans="1:100">
       <c r="A25" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B25">
+        <v>18120000.0</v>
+      </c>
+      <c r="C25">
+        <v>634291000.0</v>
+      </c>
+      <c r="D25">
         <v>-1427000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>-88838000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>-56287000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>-68648000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-5317000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>86096000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>-61866000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>-18621000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>-5565000.0</v>
       </c>
-      <c r="K25">
-[...2 lines deleted...]
-      <c r="L25">
+      <c r="M25">
+        <v>-37815000.0</v>
+      </c>
+      <c r="N25">
         <v>19497000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-355000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>19484000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>22909000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>166631000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>167424000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>68211000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>-70580000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>-52386000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>-112386000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>1028000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>-114433000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>-73054000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>-12792000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>96731000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>-56655000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>4368000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>7194000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>13104000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>22797000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>39018000.0</v>
       </c>
-      <c r="AG25">
-[...2 lines deleted...]
-      <c r="AH25">
+      <c r="AI25">
+        <v>88433000.0</v>
+      </c>
+      <c r="AJ25">
         <v>5854000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>-48277000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>-18715000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>-22448000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>49252000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>18599000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>-23819000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>-17693000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>112785000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>33919000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>118665000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>24865000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>38117000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>4119000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>-51935000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>-38980000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>4762000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>-26647000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>5076000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>6091000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>-49232000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>-12949000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>-45773000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>4089000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>-25162000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>97813000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>-93788000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>-28081000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>-35041000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>-72162000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>-77175000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BO25">
         <v>1634000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BP25">
         <v>-13205000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BQ25">
         <v>-234302000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BR25">
         <v>394715000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BS25">
         <v>17481000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BT25">
         <v>51794000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BU25">
         <v>196844000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BV25">
         <v>178924000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BW25">
         <v>832198000.0</v>
       </c>
-      <c r="BV25">
-[...2 lines deleted...]
-      <c r="BW25">
+      <c r="BX25">
+        <v>-803822000.0</v>
+      </c>
+      <c r="BY25">
         <v>-185561000.0</v>
       </c>
-      <c r="BX25">
-[...4 lines deleted...]
-      </c>
       <c r="BZ25">
-        <v>-836642000.0</v>
+        <v>2082000.0</v>
       </c>
       <c r="CA25">
+        <v>832689000.0</v>
+      </c>
+      <c r="CB25">
+        <v>-831927000.0</v>
+      </c>
+      <c r="CC25">
         <v>-36485000.0</v>
       </c>
-      <c r="CB25">
-[...4 lines deleted...]
-      </c>
       <c r="CD25">
-        <v>-277843000.0</v>
+        <v>320192000.0</v>
       </c>
       <c r="CE25">
+        <v>-359660000.0</v>
+      </c>
+      <c r="CF25">
+        <v>-273208000.0</v>
+      </c>
+      <c r="CG25">
         <v>1176960000.0</v>
       </c>
-      <c r="CF25">
-[...4 lines deleted...]
-      </c>
       <c r="CH25">
-        <v>-350775000.0</v>
+        <v>12274000.0</v>
       </c>
       <c r="CI25">
+        <v>-13240000.0</v>
+      </c>
+      <c r="CJ25">
+        <v>-343769000.0</v>
+      </c>
+      <c r="CK25">
         <v>228507000.0</v>
       </c>
-      <c r="CJ25">
-[...2 lines deleted...]
-      <c r="CK25">
+      <c r="CL25">
+        <v>275155000.0</v>
+      </c>
+      <c r="CM25">
         <v>44236000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CN25">
         <v>-306858000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CO25">
         <v>847753000.0</v>
       </c>
-      <c r="CN25">
-[...4 lines deleted...]
-      </c>
       <c r="CP25">
-        <v>-206374000.0</v>
-[...2 lines deleted...]
-      <c r="CR25"/>
+        <v>-308780000.0</v>
+      </c>
+      <c r="CQ25">
+        <v>148381000.0</v>
+      </c>
+      <c r="CR25">
+        <v>-193929000.0</v>
+      </c>
       <c r="CS25"/>
       <c r="CT25"/>
+      <c r="CU25"/>
+      <c r="CV25"/>
     </row>
-    <row r="26" spans="1:98">
+    <row r="26" spans="1:100">
       <c r="A26" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B26">
+        <v>-109474000.0</v>
+      </c>
+      <c r="C26">
+        <v>-38797000.0</v>
+      </c>
+      <c r="D26">
         <v>-59525000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>-287758000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>-109978000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>-49989000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>-439992000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>-60058000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>-39918000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>-38361000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>-61607000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>-6172000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>-373000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>-1106000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>-15945000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-342000.0</v>
       </c>
       <c r="Q26">
         <v>-34987000.0</v>
       </c>
       <c r="R26">
+        <v>-342000.0</v>
+      </c>
+      <c r="S26">
+        <v>-34987000.0</v>
+      </c>
+      <c r="T26">
         <v>-12977000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>-216000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>-206000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>-439000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>-9381000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>-1697000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>-83000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>-111000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>-225000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>-720000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>-31000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>-411000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>-9003000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>-1381000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>-23000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>-1513000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>-7163000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>29316000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>-3534000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>-143153000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>-143809000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>-169595000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>-126036000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>-127039000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>-136011000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>-155000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AT26">
         <v>-306146000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AU26">
         <v>-3370000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>-22581000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AW26">
         <v>-74671000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AX26">
         <v>-150449000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AY26">
         <v>-155546000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AZ26">
         <v>-162536000.0</v>
       </c>
-      <c r="AY26">
+      <c r="BA26">
         <v>-112750000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BB26">
         <v>-18892000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BC26">
         <v>-209853000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BD26">
         <v>-130768000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BE26">
         <v>-894000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BF26">
         <v>-178824000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BG26">
         <v>-494331000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BH26">
         <v>-47711000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BI26">
         <v>-50104000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BJ26">
         <v>-971000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BK26">
         <v>-283000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BL26">
         <v>-14527000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BM26">
         <v>-277168000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BN26">
         <v>-13180000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BO26">
         <v>-121668000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BP26">
         <v>-297567000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BQ26">
         <v>-169866000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BR26">
         <v>-118000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BS26">
         <v>-118000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BT26">
         <v>-5807000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BU26">
         <v>-50006000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BV26">
         <v>-58202000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BW26">
         <v>-178062000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BX26">
         <v>-4733000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BY26">
         <v>-125017000.0</v>
       </c>
-      <c r="BX26">
+      <c r="BZ26">
         <v>-79596000.0</v>
       </c>
-      <c r="BY26">
+      <c r="CA26">
         <v>-100608000.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CB26">
         <v>-2889000.0</v>
       </c>
-      <c r="CA26">
+      <c r="CC26">
         <v>16888000.0</v>
       </c>
-      <c r="CB26">
+      <c r="CD26">
         <v>-2737000.0</v>
       </c>
-      <c r="CC26">
+      <c r="CE26">
         <v>179000.0</v>
       </c>
-      <c r="CD26">
+      <c r="CF26">
         <v>-179000.0</v>
       </c>
-      <c r="CE26">
+      <c r="CG26">
         <v>350000000.0</v>
       </c>
-      <c r="CF26">
+      <c r="CH26">
         <v>-246107000.0</v>
       </c>
-      <c r="CG26">
+      <c r="CI26">
         <v>-556000.0</v>
       </c>
-      <c r="CH26">
+      <c r="CJ26">
         <v>-350000000.0</v>
       </c>
-      <c r="CI26"/>
-      <c r="CJ26">
+      <c r="CK26"/>
+      <c r="CL26">
         <v>-525000.0</v>
       </c>
-      <c r="CK26">
+      <c r="CM26">
         <v>-272000.0</v>
       </c>
-      <c r="CL26"/>
-      <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
+      <c r="CU26"/>
+      <c r="CV26"/>
     </row>
-    <row r="27" spans="1:98">
+    <row r="27" spans="1:100">
       <c r="A27" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B27">
+        <v>13344000.0</v>
+      </c>
+      <c r="C27">
+        <v>20029000.0</v>
+      </c>
+      <c r="D27">
         <v>17898000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>6163000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>11047000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>11260000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>11829000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>9257000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>10199000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>9605000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>13670000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>14209000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>15271000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>15705000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>8935000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>12397000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>14371000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>14065000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>7661000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>11896000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>11898000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>12229000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>1721000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>11355000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>10525000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>11775000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>-4650000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>11331000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>12060000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>12779000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>-3679000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>8201000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>14438000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>13188000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>-1481000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>11151000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>12362000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>13912000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>-24758000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>23631000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>11963000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>17974000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>-1357000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>17617000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>10972000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>9629000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>4834000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>18163000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>17311000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>19063000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>8700000.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>13714000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>12518000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>16924000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>14012000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>12015000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BF27">
         <v>10451000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BG27">
         <v>33446000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BH27">
         <v>12000000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BI27">
         <v>9551000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BJ27">
         <v>9524000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BK27">
         <v>9612000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BL27">
         <v>10447000.0</v>
       </c>
-      <c r="BK27"/>
-      <c r="BL27">
+      <c r="BM27"/>
+      <c r="BN27">
         <v>7779000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BO27">
         <v>8915000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BP27">
         <v>10357000.0</v>
       </c>
-      <c r="BO27"/>
-      <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
-      <c r="CD27">
+      <c r="CD27"/>
+      <c r="CE27"/>
+      <c r="CF27">
         <v>6100000.0</v>
       </c>
-      <c r="CE27">
+      <c r="CG27">
         <v>25553000.0</v>
       </c>
-      <c r="CF27"/>
-[...1 lines deleted...]
-      <c r="CH27">
+      <c r="CH27"/>
+      <c r="CI27"/>
+      <c r="CJ27">
         <v>6070000.0</v>
       </c>
-      <c r="CI27">
+      <c r="CK27">
         <v>17403000.0</v>
       </c>
-      <c r="CJ27"/>
-[...1 lines deleted...]
-      <c r="CL27">
+      <c r="CL27"/>
+      <c r="CM27"/>
+      <c r="CN27">
         <v>4636000.0</v>
       </c>
-      <c r="CM27">
+      <c r="CO27">
         <v>8212000.0</v>
       </c>
-      <c r="CN27"/>
-      <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
+      <c r="CU27"/>
+      <c r="CV27"/>
     </row>
-    <row r="28" spans="1:98">
+    <row r="28" spans="1:100">
       <c r="A28" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B28">
+        <v>-160994000.0</v>
+      </c>
+      <c r="C28">
+        <v>-146811000.0</v>
+      </c>
+      <c r="D28">
         <v>-124934000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-330175000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-152001000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-93423000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-511659000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-114937000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-95199000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-83659000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-123499000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-51940000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-45483000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-46367000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-58581000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-44321000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>34604000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-79622000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-60283000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-43407000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-43437000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-43724000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-55527000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-44254000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-42247000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-542349000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-279953000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>376116000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-44265000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>1578000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-55919000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-44769000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-43277000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-45069000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-53092000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>240938000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-45869000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-543566000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-197191000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>320944000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-167328000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-171493000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-183710000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-38274000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-346742000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-59138000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-42852000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>-611722000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-174306000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-194477000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>294490000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-97433000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-55246000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>-123970000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>-164445000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>-36511000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>-222456000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>-528732000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>305888000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>-89383000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>-37587000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>-127295000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>-48215000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>-307829000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>-47688000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>-155642000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>159498000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>-206014000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>-32940000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>-41015000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>-41955000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>-85129000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>-90489000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>-213372000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>-19139000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>-160443000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>-516052000.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>-132675000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>-38043000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>368415000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>-28449000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>-31064000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>-19377000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>422670000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>221954000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>-23636000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>-371602000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>473781000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CL28">
         <v>-22127000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CM28">
         <v>-24429000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CN28">
         <v>-10747000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CO28">
         <v>-11706000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CP28">
         <v>317348000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CQ28">
         <v>7894000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CR28">
         <v>6575000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CS28">
         <v>9969000.0</v>
       </c>
-      <c r="CR28"/>
-      <c r="CS28"/>
       <c r="CT28"/>
+      <c r="CU28"/>
+      <c r="CV28"/>
     </row>
-    <row r="29" spans="1:98">
+    <row r="29" spans="1:100">
       <c r="A29" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B29">
+        <v>877505000.0</v>
+      </c>
+      <c r="C29">
+        <v>477099000.0</v>
+      </c>
+      <c r="D29">
         <v>519403000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>630366000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>673841000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-1654218000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>309079000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>355547000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>587027000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>518100000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>384139000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>306256000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>348224000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>378645000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>222434000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-224794000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>403244000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>380455000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>133311000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>104658000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>475237000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>389781000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>145146000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-5276000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>242787000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>155736000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-49744000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-42511000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>258098000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>41109000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>-57692000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>-120394000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>173618000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>45434000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>-87885000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>-52856000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>163192000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>185154000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>-36261000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>141414000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>202774000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>76786000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>-14250000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>88270000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>587318000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>143592000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>-27980000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>126441000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>343498000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>240975000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>151268000.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>208342000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>431706000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>236329000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>220591000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>232598000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BF29">
         <v>424459000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BG29">
         <v>288019000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BH29">
         <v>175541000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BI29">
         <v>198509000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BJ29">
         <v>399479000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BK29">
         <v>314465000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BL29">
         <v>277689000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BM29">
         <v>320857000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BN29">
         <v>328678000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BO29">
         <v>202780000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BP29">
         <v>335462000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BQ29">
         <v>-43850000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BR29">
         <v>442264000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BS29">
         <v>207476000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BT29">
         <v>243966000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BU29">
         <v>297469000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BV29">
         <v>489241000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BW29">
         <v>415144000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BX29">
         <v>323871000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BY29">
         <v>294710000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BZ29">
         <v>562986000.0</v>
       </c>
-      <c r="BY29">
+      <c r="CA29">
         <v>410636000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CB29">
         <v>304684000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CC29">
         <v>383571000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CD29">
         <v>559077000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CE29">
         <v>374666000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CF29">
         <v>295991000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CG29">
         <v>470937000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CH29">
         <v>287892000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CI29">
         <v>415559000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CJ29">
         <v>445302000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CK29">
         <v>338906000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CL29">
         <v>478254000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CM29">
         <v>419024000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CN29">
         <v>365476000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CO29">
         <v>358765000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CP29">
         <v>374489000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CQ29">
         <v>345928000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CR29">
         <v>264438000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CS29">
         <v>660582000.0</v>
       </c>
-      <c r="CR29"/>
-      <c r="CS29"/>
       <c r="CT29"/>
+      <c r="CU29"/>
+      <c r="CV29"/>
     </row>
-    <row r="30" spans="1:98">
+    <row r="30" spans="1:100">
       <c r="A30" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="B30">
+        <v>-387930000.0</v>
+      </c>
+      <c r="C30">
+        <v>-413667000.0</v>
+      </c>
+      <c r="D30">
         <v>-323439000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-340538000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-565966000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-184507000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>462286000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>1390982000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-700339000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-621230000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>211039000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-165617000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-544111000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>13522000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-159404000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-655798000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-71940000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-484418000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>322617000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-244867000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-522646000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-322456000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-24226000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>103947000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-416551000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>779504000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>23021000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-1472000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-106595000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-563478000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-102770000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>229443000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>94855000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-104163000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>418419000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-590979000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>497135000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>-85336000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>357543000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>-261126000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>11706000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>119828000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>-14839000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-55805000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-232083000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>-101395000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>163586000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>126738000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>96215000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>-213258000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>-163771000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>-237693000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>-345779000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>102838000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>-8653000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>-233933000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>-157854000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>-21188000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>-449406000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>-60413000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>-280086000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>-285315000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>-206904000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>-142213000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>-353536000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>-308138000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>116097000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>-70923000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>-584144000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>-251015000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>-572789000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>147975000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>-23127000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>-686757000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>-71404000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>-630283000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>-78509000.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>-539339000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>-168513000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>-387493000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>-492972000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>-239773000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>-45985000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>-474801000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>-440966000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>-344684000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CJ30">
         <v>40036000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CK30">
         <v>-1115689000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CL30">
         <v>-242011000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CM30">
         <v>-475509000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CN30">
         <v>-157775000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CO30">
         <v>722876000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CP30">
         <v>-2083684000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CQ30">
         <v>-309283000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CR30">
         <v>-117761000.0</v>
       </c>
-      <c r="CQ30"/>
-      <c r="CR30"/>
       <c r="CS30"/>
       <c r="CT30"/>
+      <c r="CU30"/>
+      <c r="CV30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>