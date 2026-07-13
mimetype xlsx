--- v0 (2026-03-14)
+++ v1 (2026-07-13)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="162">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="164">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
   <si>
     <t>2016-12-31</t>
@@ -244,50 +247,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -875,2690 +881,2845 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M62"/>
+  <dimension ref="A1:N62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="2" spans="1:13">
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B2">
+        <v>388046000.0</v>
+      </c>
+      <c r="C2">
         <v>708942000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>718880000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>597489000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>813358000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>485717000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>404353000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>244221000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>206259000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>214221000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>179837000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>168003000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>202536000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:13">
+    <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
-    </row>
-    <row r="4" spans="1:13">
+      <c r="N3"/>
+    </row>
+    <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-    </row>
-    <row r="5" spans="1:13">
+      <c r="N4"/>
+    </row>
+    <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
-    </row>
-    <row r="6" spans="1:13">
+      <c r="N5"/>
+    </row>
+    <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
-    </row>
-    <row r="7" spans="1:13">
+      <c r="N6"/>
+    </row>
+    <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B7">
+        <v>16421000.0</v>
+      </c>
+      <c r="C7">
         <v>16394000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>16723000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>16965000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>11564000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>4250000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>5540000.0</v>
       </c>
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
-    </row>
-    <row r="8" spans="1:13">
+      <c r="N7"/>
+    </row>
+    <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B8">
         <v>250660000.0</v>
       </c>
       <c r="C8">
         <v>250660000.0</v>
       </c>
       <c r="D8">
         <v>250660000.0</v>
       </c>
       <c r="E8">
         <v>250660000.0</v>
       </c>
       <c r="F8">
         <v>250660000.0</v>
       </c>
       <c r="G8">
         <v>250660000.0</v>
       </c>
       <c r="H8">
         <v>250660000.0</v>
       </c>
-      <c r="I8"/>
+      <c r="I8">
+        <v>250660000.0</v>
+      </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-    </row>
-    <row r="9" spans="1:13">
+      <c r="N8"/>
+    </row>
+    <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
-    </row>
-    <row r="10" spans="1:13">
+      <c r="N9"/>
+    </row>
+    <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B10">
+        <v>178245000.0</v>
+      </c>
+      <c r="C10">
         <v>264926000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>431549000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>334543000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>28661000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>41173000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>42791000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>21261000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>16510000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>10166000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>10601000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>50916000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>35285000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:13">
+    <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
-    </row>
-    <row r="12" spans="1:13">
+      <c r="N11"/>
+    </row>
+    <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
-      <c r="F12">
+      <c r="F12"/>
+      <c r="G12">
         <v>41173000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>42791000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>21261000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>16510000.0</v>
       </c>
-      <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
-    </row>
-    <row r="13" spans="1:13">
+      <c r="N12"/>
+    </row>
+    <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
-[...1 lines deleted...]
-      </c>
+      <c r="D13"/>
       <c r="E13">
         <v>250660000.0</v>
       </c>
       <c r="F13">
         <v>250660000.0</v>
       </c>
       <c r="G13">
         <v>250660000.0</v>
       </c>
       <c r="H13">
         <v>250660000.0</v>
       </c>
       <c r="I13">
         <v>250660000.0</v>
       </c>
       <c r="J13">
         <v>250660000.0</v>
       </c>
       <c r="K13">
         <v>250660000.0</v>
       </c>
       <c r="L13">
         <v>250660000.0</v>
       </c>
       <c r="M13">
         <v>250660000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:13">
+      <c r="N13">
+        <v>250660000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B14">
         <v>400000000.0</v>
       </c>
       <c r="C14">
         <v>400000000.0</v>
       </c>
       <c r="D14">
         <v>400000000.0</v>
       </c>
       <c r="E14">
         <v>400000000.0</v>
       </c>
       <c r="F14">
         <v>400000000.0</v>
       </c>
       <c r="G14">
         <v>400000000.0</v>
       </c>
       <c r="H14">
         <v>400000000.0</v>
       </c>
       <c r="I14">
         <v>400000000.0</v>
       </c>
-      <c r="J14"/>
+      <c r="J14">
+        <v>400000000.0</v>
+      </c>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
-    </row>
-    <row r="15" spans="1:13">
+      <c r="N14"/>
+    </row>
+    <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
-    </row>
-    <row r="16" spans="1:13">
+      <c r="N15"/>
+    </row>
+    <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
-    </row>
-    <row r="17" spans="1:13">
+      <c r="N16"/>
+    </row>
+    <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
-    </row>
-    <row r="18" spans="1:13">
+      <c r="N17"/>
+    </row>
+    <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
-      <c r="D18">
+      <c r="D18"/>
+      <c r="E18">
         <v>35141000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>39084000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>34202000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>36856000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>36924000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>33802000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>36318000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>34865000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>25181000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>11962000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:13">
+    <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-    </row>
-    <row r="20" spans="1:13">
+      <c r="N19"/>
+    </row>
+    <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B20">
         <v>21413000.0</v>
       </c>
       <c r="C20">
+        <v>21413000.0</v>
+      </c>
+      <c r="D20">
         <v>25035000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>0.0</v>
       </c>
-      <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-    </row>
-    <row r="21" spans="1:13">
+      <c r="N20"/>
+    </row>
+    <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B21">
+        <v>16671000.0</v>
+      </c>
+      <c r="C21">
         <v>19303000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>26992000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>35141000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>39084000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>34202000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>36856000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>36924000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>33802000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>164684000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>131403000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>134656000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>137444000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B22">
+        <v>287852000.0</v>
+      </c>
+      <c r="C22">
         <v>332217000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>352656000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>397393000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>416363000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>375791000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>378473000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>391167000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>384119000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>353545000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>382856000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>347792000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>439351000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:13">
+    <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
-    </row>
-    <row r="24" spans="1:13">
+      <c r="N23"/>
+    </row>
+    <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B24">
+        <v>75000000.0</v>
+      </c>
+      <c r="C24">
         <v>0.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>90000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>0.0</v>
       </c>
-      <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
-      <c r="J24">
+      <c r="J24"/>
+      <c r="K24">
         <v>0.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>60000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>130000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>215000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:13">
+    <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
-      <c r="F25">
+      <c r="F25"/>
+      <c r="G25">
         <v>3783000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>4801000.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
-    </row>
-    <row r="26" spans="1:13">
+      <c r="N25"/>
+    </row>
+    <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
-    </row>
-    <row r="27" spans="1:13">
+      <c r="N26"/>
+    </row>
+    <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-    </row>
-    <row r="28" spans="1:13">
+      <c r="N27"/>
+    </row>
+    <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>40</v>
+      </c>
+      <c r="B28">
+        <v>56755000.0</v>
+      </c>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
-      <c r="H28">
+      <c r="H28"/>
+      <c r="I28">
         <v>15264000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>21490000.0</v>
       </c>
-      <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
-    </row>
-    <row r="29" spans="1:13">
+      <c r="N28"/>
+    </row>
+    <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B29">
+        <v>1096643000.0</v>
+      </c>
+      <c r="C29">
         <v>1149807000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1296053000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1174636000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1191699000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1108176000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1116559000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1103919000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1099383000.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
-    </row>
-    <row r="30" spans="1:13">
+      <c r="N29"/>
+    </row>
+    <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B30">
+        <v>128146000.0</v>
+      </c>
+      <c r="C30">
         <v>490879000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>436671000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>528991000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>110197000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>96257000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>188745000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>201995000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>187664000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>261368000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>229222000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>327414000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>267258000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:13">
+    <row r="31" spans="1:14">
       <c r="A31" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>1174636000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>1191699000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>1108176000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>1087459000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>944997000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>935948000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>896301000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>911262000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>973973000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>928084000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:13">
+    <row r="32" spans="1:14">
       <c r="A32" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B32">
+        <v>-8873000.0</v>
+      </c>
+      <c r="C32">
         <v>52128000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>242942000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>406663000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>422081000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>369851000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>126166000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>129130000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>161105000.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
-    </row>
-    <row r="33" spans="1:13">
+      <c r="N32"/>
+    </row>
+    <row r="33" spans="1:14">
       <c r="A33" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B33">
+        <v>985043000.0</v>
+      </c>
+      <c r="C33">
         <v>902389000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>945031000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>790766000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>788866000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>743945000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>972184000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>943282000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>905163000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>876217000.0</v>
       </c>
-      <c r="K33"/>
       <c r="L33"/>
       <c r="M33"/>
-    </row>
-    <row r="34" spans="1:13">
+      <c r="N33"/>
+    </row>
+    <row r="34" spans="1:14">
       <c r="A34" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
-    </row>
-    <row r="35" spans="1:13">
+      <c r="N34"/>
+    </row>
+    <row r="35" spans="1:14">
       <c r="A35" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B35">
+        <v>114527000.0</v>
+      </c>
+      <c r="C35">
         <v>44710000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>141920000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>22793000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>19248000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>5620000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>10891000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>5018000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>4885000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>3300000.0</v>
       </c>
-      <c r="K35"/>
       <c r="L35"/>
       <c r="M35"/>
-    </row>
-    <row r="36" spans="1:13">
+      <c r="N35"/>
+    </row>
+    <row r="36" spans="1:14">
       <c r="A36" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
-      <c r="H36">
+      <c r="H36"/>
+      <c r="I36">
         <v>943282000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>905163000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>876217000.0</v>
       </c>
-      <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
-    </row>
-    <row r="37" spans="1:13">
+      <c r="N36"/>
+    </row>
+    <row r="37" spans="1:14">
       <c r="A37" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
-    </row>
-    <row r="38" spans="1:13">
+      <c r="N37"/>
+    </row>
+    <row r="38" spans="1:14">
       <c r="A38" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>74694000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>89295000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>48927000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>50935000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>55870000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>41908000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>47041000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>34865000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>25181000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>11962000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:13">
+    <row r="39" spans="1:14">
       <c r="A39" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
-      <c r="D39">
+      <c r="D39"/>
+      <c r="E39">
         <v>4300000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>6147000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>228106000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>6799000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>13723000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>13607000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>14284000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>17929000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>14717000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>22552000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:13">
+    <row r="40" spans="1:14">
       <c r="A40" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="B40"/>
+        <v>52</v>
+      </c>
+      <c r="B40">
+        <v>27419000.0</v>
+      </c>
       <c r="C40"/>
-      <c r="D40">
+      <c r="D40"/>
+      <c r="E40">
         <v>156289000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>87821000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>113331000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>51450000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>131294000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>125329000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>82597000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>75006000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>81589000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>116411000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:13">
+    <row r="41" spans="1:14">
       <c r="A41" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>6859000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>8113000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>1837000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>6090000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>5018000.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>4885000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3300000.0</v>
       </c>
       <c r="K41">
         <v>3300000.0</v>
       </c>
       <c r="L41">
+        <v>3300000.0</v>
+      </c>
+      <c r="M41">
         <v>2160000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>1477000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:13">
+    <row r="42" spans="1:14">
       <c r="A42" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
-      <c r="D42">
+      <c r="D42"/>
+      <c r="E42">
         <v>115676000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>107319000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>107143000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>106870000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>106883000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>106998000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>107031000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>105108000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>5642000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>5558000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:13">
+    <row r="43" spans="1:14">
       <c r="A43" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
-    </row>
-    <row r="44" spans="1:13">
+      <c r="N43"/>
+    </row>
+    <row r="44" spans="1:14">
       <c r="A44" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
-    </row>
-    <row r="45" spans="1:13">
+      <c r="N44"/>
+    </row>
+    <row r="45" spans="1:14">
       <c r="A45" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B45">
+        <v>1594423000.0</v>
+      </c>
+      <c r="C45">
         <v>1531104000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>1477968000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>1485545000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>1422592000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>1326853000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>1489623000.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
-    </row>
-    <row r="46" spans="1:13">
+      <c r="N45"/>
+    </row>
+    <row r="46" spans="1:14">
       <c r="A46" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B46">
+        <v>678025000.0</v>
+      </c>
+      <c r="C46">
         <v>674609000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>682303000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>752800000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>746683000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>706370000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>931767000.0</v>
       </c>
-      <c r="H46"/>
       <c r="I46"/>
       <c r="J46"/>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
-    </row>
-    <row r="47" spans="1:13">
+      <c r="N46"/>
+    </row>
+    <row r="47" spans="1:14">
       <c r="A47" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>728110000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>699571000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>695018000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>921249000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>757547000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>737820000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>700810000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>716413000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>764895000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>809818000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:13">
+    <row r="48" spans="1:14">
       <c r="A48" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B48">
+        <v>335844000.0</v>
+      </c>
+      <c r="C48">
         <v>391235000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>533416000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>808300000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>833720000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>750373000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>729929000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>709851000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>703725000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>666976000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>686897000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>852327000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>809310000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:13">
+    <row r="49" spans="1:14">
       <c r="A49" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
-    </row>
-    <row r="50" spans="1:13">
+      <c r="N49"/>
+    </row>
+    <row r="50" spans="1:14">
       <c r="A50" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B50">
+        <v>160000000.0</v>
+      </c>
+      <c r="C50">
         <v>240000000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>160000000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>0.0</v>
       </c>
-      <c r="E50"/>
-      <c r="F50">
+      <c r="F50"/>
+      <c r="G50">
         <v>0.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>29100000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>36525000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>38000000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>98000000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>90000000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>105000000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>300000000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:13">
+    <row r="51" spans="1:14">
       <c r="A51" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
-    </row>
-    <row r="52" spans="1:13">
+      <c r="N51"/>
+    </row>
+    <row r="52" spans="1:14">
       <c r="A52" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
-      <c r="G52">
+      <c r="G52"/>
+      <c r="H52">
         <v>29100000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>27400000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>38000000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>98000000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>90000000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>105000000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>300000000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:13">
+    <row r="53" spans="1:14">
       <c r="A53" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
-      <c r="E53">
+      <c r="E53"/>
+      <c r="F53">
         <v>300000000.0</v>
       </c>
-      <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
-      <c r="K53">
+      <c r="K53"/>
+      <c r="L53">
         <v>3068000.0</v>
       </c>
-      <c r="L53"/>
       <c r="M53"/>
-    </row>
-    <row r="54" spans="1:13">
+      <c r="N53"/>
+    </row>
+    <row r="54" spans="1:14">
       <c r="A54" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
-    </row>
-    <row r="55" spans="1:13">
+      <c r="N54"/>
+    </row>
+    <row r="55" spans="1:14">
       <c r="A55" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B55">
+        <v>1830932000.0</v>
+      </c>
+      <c r="C55">
         <v>1990411000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>2165907000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>2051693000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>2112555000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1713196000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1588992000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1563960000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1507063000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1515580000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1526357000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1665571000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1723670000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:13">
+    <row r="56" spans="1:14">
       <c r="A56" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B56">
+        <v>845889000.0</v>
+      </c>
+      <c r="C56">
         <v>1088022000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>1220876000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>1260927000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>1323689000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>969366000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>616808000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>628146000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>601900000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>639363000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>643676000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>740839000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>764446000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:13">
+    <row r="57" spans="1:14">
       <c r="A57" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B57">
+        <v>854762000.0</v>
+      </c>
+      <c r="C57">
         <v>1035894000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>977934000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>866302000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>901608000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>599515000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>490642000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>491548000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>440795000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>487613000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>420392000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>424782000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>441665000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:13">
+    <row r="58" spans="1:14">
       <c r="A58" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B58">
+        <v>969289000.0</v>
+      </c>
+      <c r="C58">
         <v>1080604000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>1119854000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>877057000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>920856000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>608883000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>501533000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>496566000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>445680000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>490913000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>483692000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>556942000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>658142000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:13">
+    <row r="59" spans="1:14">
       <c r="A59" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
-    </row>
-    <row r="60" spans="1:13">
+      <c r="N59"/>
+    </row>
+    <row r="60" spans="1:14">
       <c r="A60" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B60">
+        <v>861643000.0</v>
+      </c>
+      <c r="C60">
         <v>909807000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>1046053000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>1174636000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>1191699000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>1104313000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>1087459000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>1067394000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>1061383000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>1024667000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>1042665000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>1108629000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>1065528000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:13">
+    <row r="61" spans="1:14">
       <c r="A61" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
-    </row>
-    <row r="62" spans="1:13">
+      <c r="N61"/>
+    </row>
+    <row r="62" spans="1:14">
       <c r="A62" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
+      <c r="N62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AL62"/>
+  <dimension ref="A1:AN62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:38">
+    <row r="1" spans="1:40">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C1" t="s">
-        <v>75</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>76</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>77</v>
       </c>
       <c r="F1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="G1" t="s">
-        <v>78</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>79</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>80</v>
       </c>
       <c r="J1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="K1" t="s">
-        <v>81</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>82</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>83</v>
       </c>
       <c r="N1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="O1" t="s">
-        <v>84</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>85</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>86</v>
       </c>
       <c r="R1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="S1" t="s">
-        <v>87</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>88</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>89</v>
       </c>
       <c r="V1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="W1" t="s">
-        <v>90</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>91</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>92</v>
       </c>
       <c r="Z1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="AA1" t="s">
-        <v>93</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>94</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>95</v>
       </c>
       <c r="AD1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AE1" t="s">
-        <v>96</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>97</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>98</v>
       </c>
       <c r="AH1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="AI1" t="s">
-        <v>99</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>100</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>101</v>
       </c>
       <c r="AL1" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:38">
+        <v>102</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="2" spans="1:40">
       <c r="A2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B2">
+        <v>402211000.0</v>
+      </c>
+      <c r="C2">
+        <v>388046000.0</v>
+      </c>
+      <c r="D2">
         <v>441219000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>468685000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>459669000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>708942000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>663513000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>550777000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>511653000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>718880000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>566404000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>582565000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>518140000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>597489000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>557923000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>557487000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>478407000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>813358000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>490197000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>451613000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>358622000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>485717000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>440997000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>396656000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>311156000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>404353000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>285406000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>265795000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>290017000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>248315000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>253537000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>233105000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>241099000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>206259000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>253602000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>256847000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>216575000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>214221000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>201189000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:38">
+    <row r="3" spans="1:40">
       <c r="A3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
-    </row>
-    <row r="4" spans="1:38">
+      <c r="AM3"/>
+      <c r="AN3"/>
+    </row>
+    <row r="4" spans="1:40">
       <c r="A4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
-    </row>
-    <row r="5" spans="1:38">
+      <c r="AM4"/>
+      <c r="AN4"/>
+    </row>
+    <row r="5" spans="1:40">
       <c r="A5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
-    </row>
-    <row r="6" spans="1:38">
+      <c r="AM5"/>
+      <c r="AN5"/>
+    </row>
+    <row r="6" spans="1:40">
       <c r="A6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
-    </row>
-    <row r="7" spans="1:38">
+      <c r="AM6"/>
+      <c r="AN6"/>
+    </row>
+    <row r="7" spans="1:40">
       <c r="A7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B7">
+        <v>16306000.0</v>
+      </c>
+      <c r="C7">
+        <v>16421000.0</v>
+      </c>
+      <c r="D7">
         <v>16094000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>16045000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>16159000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>16394000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>16272000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>16422000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>16573000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>16723000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>16542000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>16746000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>16855000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>16965000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>11236000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>11346000.0</v>
       </c>
-      <c r="P7"/>
-      <c r="Q7">
+      <c r="R7"/>
+      <c r="S7">
         <v>11564000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>3899000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>4016000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>4132000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>4250000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>4535000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>4820000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>5106000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>5540000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>4433000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>4674000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>4915000.0</v>
       </c>
-      <c r="AC7"/>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
-    </row>
-    <row r="8" spans="1:38">
+      <c r="AM7"/>
+      <c r="AN7"/>
+    </row>
+    <row r="8" spans="1:40">
       <c r="A8" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B8">
         <v>250660000.0</v>
       </c>
       <c r="C8">
         <v>250660000.0</v>
       </c>
       <c r="D8">
         <v>250660000.0</v>
       </c>
       <c r="E8">
         <v>250660000.0</v>
       </c>
       <c r="F8">
         <v>250660000.0</v>
       </c>
       <c r="G8">
         <v>250660000.0</v>
       </c>
       <c r="H8">
         <v>250660000.0</v>
       </c>
       <c r="I8">
         <v>250660000.0</v>
       </c>
       <c r="J8">
         <v>250660000.0</v>
       </c>
       <c r="K8">
         <v>250660000.0</v>
       </c>
       <c r="L8">
         <v>250660000.0</v>
       </c>
       <c r="M8">
         <v>250660000.0</v>
       </c>
       <c r="N8">
         <v>250660000.0</v>
       </c>
       <c r="O8">
         <v>250660000.0</v>
       </c>
-      <c r="P8"/>
+      <c r="P8">
+        <v>250660000.0</v>
+      </c>
       <c r="Q8">
         <v>250660000.0</v>
       </c>
-      <c r="R8">
-[...1 lines deleted...]
-      </c>
+      <c r="R8"/>
       <c r="S8">
         <v>250660000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
+      <c r="T8">
+        <v>250660000.0</v>
+      </c>
+      <c r="U8">
+        <v>250660000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
-    </row>
-    <row r="9" spans="1:38">
+      <c r="AM8"/>
+      <c r="AN8"/>
+    </row>
+    <row r="9" spans="1:40">
       <c r="A9" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
-    </row>
-    <row r="10" spans="1:38">
+      <c r="AM9"/>
+      <c r="AN9"/>
+    </row>
+    <row r="10" spans="1:40">
       <c r="A10" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B10">
+        <v>181420000.0</v>
+      </c>
+      <c r="C10">
+        <v>178245000.0</v>
+      </c>
+      <c r="D10">
         <v>182750000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>187381000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>212538000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>264926000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>424982000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>281629000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>385773000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>431549000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>412504000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>381919000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>279536000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>334543000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>207308000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>7647000.0</v>
       </c>
-      <c r="P10"/>
-      <c r="Q10">
+      <c r="R10"/>
+      <c r="S10">
         <v>28661000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>316008000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>311991000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>328360000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>41173000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>13519000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>31168000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>20393000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>42791000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>43162000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>24809000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>24615000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>21261000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>21618000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>18599000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>8053000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>16510000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>5104000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>9645000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>3704000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>10166000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>9299000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:38">
+    <row r="11" spans="1:40">
       <c r="A11" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
-    </row>
-    <row r="12" spans="1:38">
+      <c r="AM11"/>
+      <c r="AN11"/>
+    </row>
+    <row r="12" spans="1:40">
       <c r="A12" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
-      <c r="U12">
+      <c r="U12"/>
+      <c r="V12"/>
+      <c r="W12">
         <v>41173000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>13519000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>31168000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>20393000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>42791000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>43162000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>24809000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>24615000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>21261000.0</v>
       </c>
-      <c r="AD12"/>
-      <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
-    </row>
-    <row r="13" spans="1:38">
+      <c r="AM12"/>
+      <c r="AN12"/>
+    </row>
+    <row r="13" spans="1:40">
       <c r="A13" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
-[...4 lines deleted...]
-      </c>
+      <c r="K13"/>
+      <c r="L13"/>
       <c r="M13">
         <v>250660000.0</v>
       </c>
       <c r="N13">
         <v>250660000.0</v>
       </c>
       <c r="O13">
         <v>250660000.0</v>
       </c>
       <c r="P13">
         <v>250660000.0</v>
       </c>
       <c r="Q13">
         <v>250660000.0</v>
       </c>
       <c r="R13">
         <v>250660000.0</v>
       </c>
       <c r="S13">
         <v>250660000.0</v>
       </c>
       <c r="T13">
         <v>250660000.0</v>
       </c>
       <c r="U13">
@@ -3593,10973 +3754,11517 @@
       </c>
       <c r="AE13">
         <v>250660000.0</v>
       </c>
       <c r="AF13">
         <v>250660000.0</v>
       </c>
       <c r="AG13">
         <v>250660000.0</v>
       </c>
       <c r="AH13">
         <v>250660000.0</v>
       </c>
       <c r="AI13">
         <v>250660000.0</v>
       </c>
       <c r="AJ13">
         <v>250660000.0</v>
       </c>
       <c r="AK13">
         <v>250660000.0</v>
       </c>
       <c r="AL13">
         <v>250660000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:38">
+      <c r="AM13">
+        <v>250660000.0</v>
+      </c>
+      <c r="AN13">
+        <v>250660000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:40">
       <c r="A14" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B14">
         <v>400000000.0</v>
       </c>
       <c r="C14">
         <v>400000000.0</v>
       </c>
       <c r="D14">
         <v>400000000.0</v>
       </c>
       <c r="E14">
         <v>400000000.0</v>
       </c>
       <c r="F14">
         <v>400000000.0</v>
       </c>
       <c r="G14">
         <v>400000000.0</v>
       </c>
       <c r="H14">
         <v>400000000.0</v>
       </c>
       <c r="I14">
         <v>400000000.0</v>
       </c>
       <c r="J14">
         <v>400000000.0</v>
       </c>
       <c r="K14">
         <v>400000000.0</v>
       </c>
       <c r="L14">
         <v>400000000.0</v>
       </c>
       <c r="M14">
         <v>400000000.0</v>
       </c>
       <c r="N14">
         <v>400000000.0</v>
       </c>
       <c r="O14">
         <v>400000000.0</v>
       </c>
-      <c r="P14"/>
+      <c r="P14">
+        <v>400000000.0</v>
+      </c>
       <c r="Q14">
         <v>400000000.0</v>
       </c>
-      <c r="R14">
-[...1 lines deleted...]
-      </c>
+      <c r="R14"/>
       <c r="S14">
         <v>400000000.0</v>
       </c>
       <c r="T14">
         <v>400000000.0</v>
       </c>
       <c r="U14">
         <v>400000000.0</v>
       </c>
       <c r="V14">
         <v>400000000.0</v>
       </c>
       <c r="W14">
         <v>400000000.0</v>
       </c>
       <c r="X14">
         <v>400000000.0</v>
       </c>
       <c r="Y14">
         <v>400000000.0</v>
       </c>
       <c r="Z14">
+        <v>400000000.0</v>
+      </c>
+      <c r="AA14">
+        <v>400000000.0</v>
+      </c>
+      <c r="AB14">
         <v>2021428600.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>2043913000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>1902727300.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>2011851900.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>2014375000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>1907424200.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>1963333300.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>1905555600.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>1962195100.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>1958627500.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>1934810100.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>1997500000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>1926666700.0</v>
       </c>
     </row>
-    <row r="15" spans="1:38">
+    <row r="15" spans="1:40">
       <c r="A15" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
-    </row>
-    <row r="16" spans="1:38">
+      <c r="AM15"/>
+      <c r="AN15"/>
+    </row>
+    <row r="16" spans="1:40">
       <c r="A16" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
-    </row>
-    <row r="17" spans="1:38">
+      <c r="AM16"/>
+      <c r="AN16"/>
+    </row>
+    <row r="17" spans="1:40">
       <c r="A17" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
-    </row>
-    <row r="18" spans="1:38">
+      <c r="AM17"/>
+      <c r="AN17"/>
+    </row>
+    <row r="18" spans="1:40">
       <c r="A18" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
-      <c r="K18">
-[...1 lines deleted...]
-      </c>
+      <c r="K18"/>
       <c r="L18"/>
       <c r="M18">
+        <v>31067000.0</v>
+      </c>
+      <c r="N18"/>
+      <c r="O18">
         <v>35141000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>37178000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>39215000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>40759000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>39084000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>37976000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>36193000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>34710000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>34202000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>33859000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>33548000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>33662000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>36856000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>38555000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>38211000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>37570000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>36924000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>36282000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>35572000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>34029000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>33802000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>47723000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>49634000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>52250000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>36318000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>35972000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:38">
+    <row r="19" spans="1:40">
       <c r="A19" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
-    </row>
-    <row r="20" spans="1:38">
+      <c r="AM19"/>
+      <c r="AN19"/>
+    </row>
+    <row r="20" spans="1:40">
       <c r="A20" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B20">
         <v>21413000.0</v>
       </c>
       <c r="C20">
         <v>21413000.0</v>
       </c>
       <c r="D20">
         <v>21413000.0</v>
       </c>
       <c r="E20">
         <v>21413000.0</v>
       </c>
       <c r="F20">
-        <v>25035000.0</v>
+        <v>21413000.0</v>
       </c>
       <c r="G20">
-        <v>25035000.0</v>
+        <v>21413000.0</v>
       </c>
       <c r="H20">
         <v>25035000.0</v>
       </c>
       <c r="I20">
         <v>25035000.0</v>
       </c>
-      <c r="J20"/>
-      <c r="K20"/>
+      <c r="J20">
+        <v>25035000.0</v>
+      </c>
+      <c r="K20">
+        <v>25035000.0</v>
+      </c>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
-    </row>
-    <row r="21" spans="1:38">
+      <c r="AM20"/>
+      <c r="AN20"/>
+    </row>
+    <row r="21" spans="1:40">
       <c r="A21" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B21">
+        <v>16013000.0</v>
+      </c>
+      <c r="C21">
+        <v>16671000.0</v>
+      </c>
+      <c r="D21">
         <v>17328000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>17987000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>18645000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>19303000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>20880000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>22918000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>24954000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>26992000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>29029000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>31067000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>33103000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>35141000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>37178000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>39215000.0</v>
       </c>
-      <c r="P21"/>
-      <c r="Q21">
+      <c r="R21"/>
+      <c r="S21">
         <v>39084000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>37976000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>36193000.0</v>
       </c>
-      <c r="T21"/>
-      <c r="U21">
+      <c r="V21"/>
+      <c r="W21">
         <v>34202000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>33859000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>33548000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>33662000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>36856000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>38555000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>38211000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>37570000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>122397000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>123157000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>123916000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>124675000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>125435000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>126088000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>126848000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>127607000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>128366000.0</v>
       </c>
-      <c r="AL21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:38">
+      <c r="AN21"/>
+    </row>
+    <row r="22" spans="1:40">
       <c r="A22" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B22">
+        <v>268744000.0</v>
+      </c>
+      <c r="C22">
+        <v>287852000.0</v>
+      </c>
+      <c r="D22">
         <v>297887000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>303762000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>299403000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>332217000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>380855000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>387692000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>384180000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>352656000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>405520000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>405713000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>401815000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>397393000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>428967000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>440323000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>444415000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>416363000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>447818000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>453096000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>372846000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>375791000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>369929000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>353897000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>379515000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>378473000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>408250000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>402449000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>355610000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>391167000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>388379000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>383548000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>402772000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>384119000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>354617000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>378720000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>338864000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>353545000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>348251000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:38">
+    <row r="23" spans="1:40">
       <c r="A23" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
       <c r="AG23"/>
       <c r="AH23"/>
       <c r="AI23"/>
       <c r="AJ23"/>
       <c r="AK23"/>
       <c r="AL23"/>
-    </row>
-    <row r="24" spans="1:38">
+      <c r="AM23"/>
+      <c r="AN23"/>
+    </row>
+    <row r="24" spans="1:40">
       <c r="A24" t="s">
-        <v>35</v>
-[...8 lines deleted...]
-      </c>
+        <v>36</v>
+      </c>
+      <c r="B24">
+        <v>75000000.0</v>
+      </c>
+      <c r="C24">
+        <v>75000000.0</v>
+      </c>
+      <c r="D24"/>
+      <c r="E24"/>
       <c r="F24">
         <v>0.0</v>
       </c>
       <c r="G24">
+        <v>0.0</v>
+      </c>
+      <c r="H24">
+        <v>0.0</v>
+      </c>
+      <c r="I24">
         <v>85000000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>85000000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>90000000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>100000000.0</v>
       </c>
-      <c r="K24"/>
-      <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
-      <c r="Y24">
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24">
         <v>4801000.0</v>
       </c>
-      <c r="Z24"/>
-[...1 lines deleted...]
-      <c r="AB24">
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24">
         <v>4191000.0</v>
       </c>
-      <c r="AC24"/>
-      <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
-    </row>
-    <row r="25" spans="1:38">
+      <c r="AM24"/>
+      <c r="AN24"/>
+    </row>
+    <row r="25" spans="1:40">
       <c r="A25" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
-      <c r="U25">
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25">
         <v>3783000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>3899000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>4016000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>4133000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>4801000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>3467000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>3708000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>4191000.0</v>
       </c>
-      <c r="AC25"/>
-      <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
-    </row>
-    <row r="26" spans="1:38">
+      <c r="AM25"/>
+      <c r="AN25"/>
+    </row>
+    <row r="26" spans="1:40">
       <c r="A26" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
-    </row>
-    <row r="27" spans="1:38">
+      <c r="AM26"/>
+      <c r="AN26"/>
+    </row>
+    <row r="27" spans="1:40">
       <c r="A27" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
-    </row>
-    <row r="28" spans="1:38">
+      <c r="AM27"/>
+      <c r="AN27"/>
+    </row>
+    <row r="28" spans="1:40">
       <c r="A28" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>40</v>
+      </c>
+      <c r="B28">
+        <v>53580000.0</v>
+      </c>
       <c r="C28">
+        <v>56755000.0</v>
+      </c>
+      <c r="D28"/>
+      <c r="E28">
         <v>47619000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>22462000.0</v>
       </c>
-      <c r="E28"/>
-      <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
       <c r="AH28"/>
       <c r="AI28"/>
       <c r="AJ28"/>
       <c r="AK28"/>
       <c r="AL28"/>
-    </row>
-    <row r="29" spans="1:38">
+      <c r="AM28"/>
+      <c r="AN28"/>
+    </row>
+    <row r="29" spans="1:40">
       <c r="A29" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B29">
+        <v>1066650000.0</v>
+      </c>
+      <c r="C29">
+        <v>1096643000.0</v>
+      </c>
+      <c r="D29">
         <v>1049814000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>1140990000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>1147108000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>1149807000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>1139184000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>1147184000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>1284230000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>1296053000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>1318275000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>1367843000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>1187069000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>1174636000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>1177405000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>1160371000.0</v>
       </c>
-      <c r="P29"/>
-      <c r="Q29">
+      <c r="R29"/>
+      <c r="S29">
         <v>1191699000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>1190132000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>1155086000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>1162055000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>1108176000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>1086260000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>1102163000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>1124953000.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
-    </row>
-    <row r="30" spans="1:38">
+      <c r="AM29"/>
+      <c r="AN29"/>
+    </row>
+    <row r="30" spans="1:40">
       <c r="A30" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B30">
+        <v>299710000.0</v>
+      </c>
+      <c r="C30">
+        <v>128146000.0</v>
+      </c>
+      <c r="D30">
         <v>376090000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>423058000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>392888000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>490879000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>238418000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>252885000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>370514000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>436671000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>239907000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>505298000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>527678000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>524691000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>610033000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>594162000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>502033000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>572518000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>467145000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>373544000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>388002000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>324304000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>432273000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>354904000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>248361000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>188745000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>128974000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>134252000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>201157000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>194527000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>233107000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>224178000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>224072000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>187664000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>298315000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>290456000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>293622000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>261368000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>273916000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:38">
+    <row r="31" spans="1:40">
       <c r="A31" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>1217843000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>1153966000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>1174636000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>1177405000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>1160371000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>1204663000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>1191699000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>1190132000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>1155086000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>1162055000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>1108176000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>1086230000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>1088633000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>963544000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>1087459000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>961118000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>953297000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>947875000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>944997000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>955116000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>951233000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>937915000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>935948000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>931853000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>923042000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>912269000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>896301000.0</v>
       </c>
-      <c r="AL31"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:38">
+      <c r="AN31"/>
+    </row>
+    <row r="32" spans="1:40">
       <c r="A32" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B32">
+        <v>-16773000.0</v>
+      </c>
+      <c r="C32">
+        <v>-8873000.0</v>
+      </c>
+      <c r="D32">
         <v>-61464000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>-75068000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>-89316000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>52128000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>43229000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>121372000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>239133000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>242942000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>260288000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>309321000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>434912000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>406663000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>433710000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>406552000.0</v>
       </c>
-      <c r="P32"/>
-      <c r="Q32">
+      <c r="R32"/>
+      <c r="S32">
         <v>422081000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>475971000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>426146000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>433406000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>369851000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>134003000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>126189000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>123293000.0</v>
       </c>
-      <c r="Y32"/>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
-    </row>
-    <row r="33" spans="1:38">
+      <c r="AM32"/>
+      <c r="AN32"/>
+    </row>
+    <row r="33" spans="1:40">
       <c r="A33" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B33">
+        <v>962348000.0</v>
+      </c>
+      <c r="C33">
+        <v>985043000.0</v>
+      </c>
+      <c r="D33">
         <v>1003056000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>1022918000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>1045163000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>902389000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>904198000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>915532000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>935276000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>945031000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>927698000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>929891000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>774253000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>790766000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>760953000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>768906000.0</v>
       </c>
-      <c r="P33"/>
-      <c r="Q33">
+      <c r="R33"/>
+      <c r="S33">
         <v>788866000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>723524000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>736213000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>734115000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>743945000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>962081000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>972459000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>969208000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>972184000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>972724000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>980132000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>959692000.0</v>
       </c>
-      <c r="AC33"/>
-      <c r="AD33"/>
       <c r="AE33"/>
       <c r="AF33"/>
       <c r="AG33"/>
       <c r="AH33"/>
       <c r="AI33"/>
       <c r="AJ33"/>
       <c r="AK33"/>
       <c r="AL33"/>
-    </row>
-    <row r="34" spans="1:38">
+      <c r="AM33"/>
+      <c r="AN33"/>
+    </row>
+    <row r="34" spans="1:40">
       <c r="A34" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
-    </row>
-    <row r="35" spans="1:38">
+      <c r="AM34"/>
+      <c r="AN34"/>
+    </row>
+    <row r="35" spans="1:40">
       <c r="A35" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B35">
+        <v>113925000.0</v>
+      </c>
+      <c r="C35">
+        <v>114527000.0</v>
+      </c>
+      <c r="D35">
         <v>41778000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>41860000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>43739000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>44710000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>48243000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>134720000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>135179000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>141920000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>119713000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>21370000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>22096000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>22793000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>17258000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>15087000.0</v>
       </c>
-      <c r="P35"/>
-      <c r="Q35">
+      <c r="R35"/>
+      <c r="S35">
         <v>19248000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>9363000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>7273000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>5466000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>5620000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>9854000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>10015000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>10178000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>10891000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>8485000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>8726000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>9209000.0</v>
       </c>
-      <c r="AC35"/>
-      <c r="AD35"/>
       <c r="AE35"/>
       <c r="AF35"/>
       <c r="AG35"/>
       <c r="AH35"/>
       <c r="AI35"/>
       <c r="AJ35"/>
       <c r="AK35"/>
       <c r="AL35"/>
-    </row>
-    <row r="36" spans="1:38">
+      <c r="AM35"/>
+      <c r="AN35"/>
+    </row>
+    <row r="36" spans="1:40">
       <c r="A36" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
-      <c r="D36">
+      <c r="D36"/>
+      <c r="E36"/>
+      <c r="F36">
         <v>-586000.0</v>
       </c>
-      <c r="E36"/>
-      <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
-      <c r="X36">
-[...1 lines deleted...]
-      </c>
+      <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36">
+        <v>969208000.0</v>
+      </c>
+      <c r="AA36"/>
+      <c r="AB36">
         <v>972724000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>980132000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>959692000.0</v>
       </c>
-      <c r="AC36"/>
-      <c r="AD36"/>
       <c r="AE36"/>
       <c r="AF36"/>
       <c r="AG36"/>
       <c r="AH36"/>
       <c r="AI36"/>
       <c r="AJ36"/>
       <c r="AK36"/>
       <c r="AL36"/>
-    </row>
-    <row r="37" spans="1:38">
+      <c r="AM36"/>
+      <c r="AN36"/>
+    </row>
+    <row r="37" spans="1:40">
       <c r="A37" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
-    </row>
-    <row r="38" spans="1:38">
+      <c r="AM37"/>
+      <c r="AN37"/>
+    </row>
+    <row r="38" spans="1:40">
       <c r="A38" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38"/>
+      <c r="M38">
         <v>75260000.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>28331000.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>74694000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>60805000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>66572000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>83837000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>89295000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>62420000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>65195000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>50130000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>48927000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>47001000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>46399000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>43163000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>50935000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>120120000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>120879000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>121638000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>37739000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>50344000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AG38">
         <v>56667000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AH38">
         <v>47723000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AI38">
         <v>41908000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AJ38">
         <v>61831000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AK38">
         <v>75706000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AL38">
         <v>71342000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AM38">
         <v>47041000.0</v>
       </c>
-      <c r="AL38"/>
-[...1 lines deleted...]
-    <row r="39" spans="1:38">
+      <c r="AN38"/>
+    </row>
+    <row r="39" spans="1:40">
       <c r="A39" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39"/>
       <c r="I39"/>
       <c r="J39"/>
-      <c r="K39">
-[...1 lines deleted...]
-      </c>
+      <c r="K39"/>
       <c r="L39"/>
       <c r="M39">
+        <v>5581000.0</v>
+      </c>
+      <c r="N39"/>
+      <c r="O39">
         <v>4300000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>3323000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>3834000.0</v>
       </c>
-      <c r="P39"/>
-      <c r="Q39">
+      <c r="R39"/>
+      <c r="S39">
         <v>6147000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>11020000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>35402000.0</v>
       </c>
-      <c r="T39"/>
-      <c r="U39">
+      <c r="V39"/>
+      <c r="W39">
         <v>228106000.0</v>
       </c>
-      <c r="V39"/>
-[...6 lines deleted...]
-      </c>
+      <c r="X39"/>
+      <c r="Y39"/>
       <c r="Z39">
         <v>3003000.0</v>
       </c>
       <c r="AA39">
-        <v>3003000.0</v>
+        <v>6799000.0</v>
       </c>
       <c r="AB39">
         <v>3003000.0</v>
       </c>
       <c r="AC39">
-        <v>13723000.0</v>
+        <v>3003000.0</v>
       </c>
       <c r="AD39">
         <v>3003000.0</v>
       </c>
       <c r="AE39">
-        <v>3003000.0</v>
+        <v>13723000.0</v>
       </c>
       <c r="AF39">
         <v>3003000.0</v>
       </c>
       <c r="AG39">
-        <v>13607000.0</v>
+        <v>3003000.0</v>
       </c>
       <c r="AH39">
         <v>3003000.0</v>
       </c>
       <c r="AI39">
-        <v>3003000.0</v>
+        <v>13607000.0</v>
       </c>
       <c r="AJ39">
         <v>3003000.0</v>
       </c>
       <c r="AK39">
-        <v>14284000.0</v>
+        <v>3003000.0</v>
       </c>
       <c r="AL39">
         <v>3003000.0</v>
       </c>
-    </row>
-    <row r="40" spans="1:38">
+      <c r="AM39">
+        <v>14284000.0</v>
+      </c>
+      <c r="AN39">
+        <v>3003000.0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:40">
       <c r="A40" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B40">
+        <v>17419000.0</v>
+      </c>
+      <c r="C40">
+        <v>27419000.0</v>
+      </c>
+      <c r="D40">
         <v>47419000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>57419000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>77419000.0</v>
       </c>
-      <c r="E40"/>
-      <c r="F40"/>
       <c r="G40"/>
       <c r="H40"/>
       <c r="I40"/>
       <c r="J40"/>
-      <c r="K40">
+      <c r="K40"/>
+      <c r="L40"/>
+      <c r="M40">
         <v>103920000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>254946000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>156289000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>202907000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>244713000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>214765000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>87821000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>141776000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>151726000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>296722000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>113331000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>240055000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>202790000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>173220000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>51450000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>182850000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>178634000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>161485000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>150775000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>170982000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>165361000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>180600000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>125329000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>185618000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>168340000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>151516000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>82597000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>110701000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:38">
+    <row r="41" spans="1:40">
       <c r="A41" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41">
         <v>5630000.0</v>
       </c>
-      <c r="L41">
+      <c r="N41">
         <v>6272000.0</v>
       </c>
-      <c r="M41">
+      <c r="O41">
         <v>6859000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>6441000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>4164000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>4846000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>8113000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>6041000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>3720000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>1792000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>1837000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>5955000.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>5999000.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>6045000.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>6090000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>5018000.0</v>
       </c>
       <c r="AB41">
         <v>5018000.0</v>
       </c>
       <c r="AC41">
         <v>5018000.0</v>
       </c>
       <c r="AD41">
+        <v>5018000.0</v>
+      </c>
+      <c r="AE41">
+        <v>5018000.0</v>
+      </c>
+      <c r="AF41">
         <v>5912000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AG41">
         <v>5742000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AH41">
         <v>4946000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AI41">
         <v>4885000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AJ41">
         <v>5054000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AK41">
         <v>4491000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AL41">
         <v>3300000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AM41">
         <v>3300000.0</v>
       </c>
-      <c r="AL41"/>
-[...1 lines deleted...]
-    <row r="42" spans="1:38">
+      <c r="AN41"/>
+    </row>
+    <row r="42" spans="1:40">
       <c r="A42" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
-      <c r="K42">
+      <c r="K42"/>
+      <c r="L42"/>
+      <c r="M42">
         <v>123876000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>116554000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>115676000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>109581000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>108641000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>107321000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>107319000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>107132000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>106970000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>107138000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>107143000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>107028000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>106886000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>106886000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>106870000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>9761000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>9774000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>9812000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>106883000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>106898000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>106997000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>107027000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>106998000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AJ42">
         <v>106986000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AK42">
         <v>106980000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AL42">
         <v>106955000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AM42">
         <v>107031000.0</v>
       </c>
-      <c r="AL42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:38">
+      <c r="AN42"/>
+    </row>
+    <row r="43" spans="1:40">
       <c r="A43" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
-    </row>
-    <row r="44" spans="1:38">
+      <c r="AM43"/>
+      <c r="AN43"/>
+    </row>
+    <row r="44" spans="1:40">
       <c r="A44" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
-    </row>
-    <row r="45" spans="1:38">
+      <c r="AM44"/>
+      <c r="AN44"/>
+    </row>
+    <row r="45" spans="1:40">
       <c r="A45" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B45">
+        <v>663321000.0</v>
+      </c>
+      <c r="C45">
+        <v>1594423000.0</v>
+      </c>
+      <c r="D45">
         <v>688812000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>700755000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>715054000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>1531104000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>711417000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>717834000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>678618000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>1477968000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>742873000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>896136000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>738393000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>1485545000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>720881000.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
-    </row>
-    <row r="46" spans="1:38">
+      <c r="AM45"/>
+      <c r="AN45"/>
+    </row>
+    <row r="46" spans="1:40">
       <c r="A46" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B46">
+        <v>663321000.0</v>
+      </c>
+      <c r="C46">
+        <v>678025000.0</v>
+      </c>
+      <c r="D46">
         <v>688812000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>700755000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>715054000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>674609000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>711417000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>717834000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>678618000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>682303000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>742873000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>896136000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>738393000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>752800000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>720881000.0</v>
       </c>
-      <c r="O46"/>
-      <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
       <c r="AE46"/>
       <c r="AF46"/>
       <c r="AG46"/>
       <c r="AH46"/>
       <c r="AI46"/>
       <c r="AJ46"/>
       <c r="AK46"/>
       <c r="AL46"/>
-    </row>
-    <row r="47" spans="1:38">
+      <c r="AM46"/>
+      <c r="AN46"/>
+    </row>
+    <row r="47" spans="1:40">
       <c r="A47" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>854631000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>712819000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>728110000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>700148000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>702334000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>693361000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>699571000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>661104000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>671018000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>683985000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>695018000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>915080000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>926060000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>807266000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>921249000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>812876000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>820370000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>798727000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>783146000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>739321000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>723702000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>728437000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>737820000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AJ47">
         <v>695636000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AK47">
         <v>689868000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AL47">
         <v>692114000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AM47">
         <v>700810000.0</v>
       </c>
-      <c r="AL47"/>
-[...1 lines deleted...]
-    <row r="48" spans="1:38">
+      <c r="AN47"/>
+    </row>
+    <row r="48" spans="1:40">
       <c r="A48" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B48">
+        <v>314102000.0</v>
+      </c>
+      <c r="C48">
+        <v>335844000.0</v>
+      </c>
+      <c r="D48">
         <v>373940000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>378874000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>392089000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>391235000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>376715000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>395087000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>532681000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>533416000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>560454000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>843307000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>819855000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>808300000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>817164000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>801070000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>846682000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>833720000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>832340000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>797456000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>804257000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>750373000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>728542000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>731087000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>724777000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>729929000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>820817000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>813742000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>809041000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>709851000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>720715000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>717492000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>704903000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>703725000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>700295000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>692250000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>682261000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>666976000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>666177000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:38">
+    <row r="49" spans="1:40">
       <c r="A49" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
-    </row>
-    <row r="50" spans="1:38">
+      <c r="AM49"/>
+      <c r="AN49"/>
+    </row>
+    <row r="50" spans="1:40">
       <c r="A50" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B50">
+        <v>160000000.0</v>
+      </c>
+      <c r="C50">
+        <v>160000000.0</v>
+      </c>
+      <c r="D50">
         <v>150000000.0</v>
       </c>
-      <c r="C50">
+      <c r="E50">
         <v>235000000.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>235000000.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>240000000.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>240000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>160000000.0</v>
       </c>
       <c r="I50">
         <v>160000000.0</v>
       </c>
       <c r="J50">
+        <v>160000000.0</v>
+      </c>
+      <c r="K50">
+        <v>160000000.0</v>
+      </c>
+      <c r="L50">
         <v>150000000.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>150000000.0</v>
       </c>
-      <c r="L50"/>
-      <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
-      <c r="U50">
+      <c r="U50"/>
+      <c r="V50"/>
+      <c r="W50">
         <v>0.0</v>
       </c>
-      <c r="V50">
+      <c r="X50">
         <v>30000.0</v>
       </c>
-      <c r="W50">
+      <c r="Y50">
         <v>13530000.0</v>
       </c>
-      <c r="X50">
+      <c r="Z50">
         <v>42630000.0</v>
       </c>
-      <c r="Y50">
+      <c r="AA50">
         <v>29100000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AB50">
         <v>34100000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AC50">
         <v>47588000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AD50">
         <v>47589000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AE50">
         <v>27400000.0</v>
       </c>
-      <c r="AD50"/>
-      <c r="AE50">
+      <c r="AF50"/>
+      <c r="AG50">
         <v>54256000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AH50">
         <v>49500000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AI50">
         <v>38520000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AJ50">
         <v>38000000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AK50">
         <v>94678000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AL50">
         <v>118989000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AM50">
         <v>125936000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AN50">
         <v>144322000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:38">
+    <row r="51" spans="1:40">
       <c r="A51" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
       <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
       <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
-    </row>
-    <row r="52" spans="1:38">
+      <c r="AM51"/>
+      <c r="AN51"/>
+    </row>
+    <row r="52" spans="1:40">
       <c r="A52" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
       <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
       <c r="O52"/>
       <c r="P52"/>
       <c r="Q52"/>
       <c r="R52"/>
       <c r="S52"/>
       <c r="T52"/>
       <c r="U52"/>
       <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
-      <c r="Y52">
+      <c r="Y52"/>
+      <c r="Z52"/>
+      <c r="AA52">
         <v>34491000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>34100000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>47588000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>47589000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>27400000.0</v>
       </c>
-      <c r="AD52"/>
-      <c r="AE52">
+      <c r="AF52"/>
+      <c r="AG52">
         <v>54256000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AH52">
         <v>49500000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AI52">
         <v>38520000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AJ52">
         <v>38000000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AK52">
         <v>94678000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AL52">
         <v>118989000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AM52">
         <v>125936000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AN52">
         <v>144322000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:38">
+    <row r="53" spans="1:40">
       <c r="A53" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
-      <c r="N53">
+      <c r="N53"/>
+      <c r="O53"/>
+      <c r="P53">
         <v>100000000.0</v>
       </c>
-      <c r="O53">
-[...2 lines deleted...]
-      <c r="P53"/>
       <c r="Q53">
         <v>300000000.0</v>
       </c>
       <c r="R53"/>
-      <c r="S53"/>
+      <c r="S53">
+        <v>300000000.0</v>
+      </c>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
-    </row>
-    <row r="54" spans="1:38">
+      <c r="AM53"/>
+      <c r="AN53"/>
+    </row>
+    <row r="54" spans="1:40">
       <c r="A54" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
-    </row>
-    <row r="55" spans="1:38">
+      <c r="AM54"/>
+      <c r="AN54"/>
+    </row>
+    <row r="55" spans="1:40">
       <c r="A55" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B55">
+        <v>1793038000.0</v>
+      </c>
+      <c r="C55">
+        <v>1830932000.0</v>
+      </c>
+      <c r="D55">
         <v>1874596000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>1946816000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>1964355000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>1990411000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>2124543000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>2011893000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>2107773000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>2165907000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>2166794000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>2228402000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>1983282000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>2051693000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>2110584000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>2114872000.0</v>
       </c>
-      <c r="P55"/>
-      <c r="Q55">
+      <c r="R55"/>
+      <c r="S55">
         <v>2112555000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>1965515000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>1910246000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>1823323000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>1713196000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>1777802000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>1712428000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>1620480000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>1588992000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>1598242000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>1588071000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>1578537000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>1563960000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>1558929000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>1533613000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>1538735000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>1507063000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>1544594000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>1574246000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>1530256000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>1515580000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>1484735000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:38">
+    <row r="56" spans="1:40">
       <c r="A56" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B56">
+        <v>830690000.0</v>
+      </c>
+      <c r="C56">
+        <v>845889000.0</v>
+      </c>
+      <c r="D56">
         <v>871540000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>923898000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>919192000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>1088022000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>1220345000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>1096361000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>1172497000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>1220876000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>1239096000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>1298511000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>1209029000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>1260927000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>1349631000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>1345966000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>1259384000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>1323689000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>1241991000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>1174033000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>1089208000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>969366000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>815721000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>739969000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>651272000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>616808000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>625518000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>607939000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>618845000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>620678000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>646107000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>629328000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>637900000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>601900000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>661039000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>681824000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>639193000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>639363000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>634469000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:38">
+    <row r="57" spans="1:40">
       <c r="A57" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B57">
+        <v>847463000.0</v>
+      </c>
+      <c r="C57">
+        <v>854762000.0</v>
+      </c>
+      <c r="D57">
         <v>933004000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>998966000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>1008508000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>1035894000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>1177116000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>974989000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>933364000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>977934000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>978808000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>989190000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>774117000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>866302000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>915921000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>939414000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>816044000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>901608000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>766020000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>747887000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>655802000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>599515000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>681718000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>613780000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>527979000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>490642000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>508519000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>505169000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>499815000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>491548000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>474744000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>452722000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>471199000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>440795000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>481599000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>519865000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>487080000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>487613000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>456212000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:38">
+    <row r="58" spans="1:40">
       <c r="A58" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B58">
+        <v>961388000.0</v>
+      </c>
+      <c r="C58">
+        <v>969289000.0</v>
+      </c>
+      <c r="D58">
         <v>974782000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>1040826000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>1052247000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>1080604000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>1225359000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>1109709000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>1068543000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>1119854000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>1098521000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>1010560000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>796213000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>877057000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>933179000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>954501000.0</v>
       </c>
-      <c r="P58"/>
-      <c r="Q58">
+      <c r="R58"/>
+      <c r="S58">
         <v>920856000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>775383000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>755160000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>661268000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>608883000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>691572000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>623795000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>538157000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>501533000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>517004000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>513895000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>509024000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>496566000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>480656000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>458464000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>476145000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>445680000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>486653000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>524356000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>490380000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>490913000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>461053000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:38">
+    <row r="59" spans="1:40">
       <c r="A59" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
-    </row>
-    <row r="60" spans="1:38">
+      <c r="AM59"/>
+      <c r="AN59"/>
+    </row>
+    <row r="60" spans="1:40">
       <c r="A60" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B60">
+        <v>831650000.0</v>
+      </c>
+      <c r="C60">
+        <v>861643000.0</v>
+      </c>
+      <c r="D60">
         <v>899814000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>905990000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>912108000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>909807000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>899184000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>902184000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>1039230000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>1046053000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>1068275000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>1217843000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>1187069000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>1174636000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>1177405000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>1160371000.0</v>
       </c>
-      <c r="P60"/>
-      <c r="Q60">
+      <c r="R60"/>
+      <c r="S60">
         <v>1191699000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>1190132000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>1155086000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>1162055000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>1104313000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>1086230000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>1088633000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>1082323000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>1087459000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>1081238000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>1074176000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>1069513000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>1067394000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>1078273000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>1075149000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>1062590000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>1061383000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>1057941000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>1049890000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>1039876000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>1024667000.0</v>
       </c>
-      <c r="AL60"/>
-[...1 lines deleted...]
-    <row r="61" spans="1:38">
+      <c r="AN60"/>
+    </row>
+    <row r="61" spans="1:40">
       <c r="A61" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
-    </row>
-    <row r="62" spans="1:38">
+      <c r="AM61"/>
+      <c r="AN61"/>
+    </row>
+    <row r="62" spans="1:40">
       <c r="A62" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
+      <c r="AM62"/>
+      <c r="AN62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M32"/>
+  <dimension ref="A1:N32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="2" spans="1:13">
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B2">
+        <v>646604000.0</v>
+      </c>
+      <c r="C2">
         <v>850767000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>891215000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>927744000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1077442000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>831094000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>680430000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>756719000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>645944000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>562648000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>384889000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>599004000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>555587000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:13">
+    <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
-    </row>
-    <row r="4" spans="1:13">
+      <c r="N3"/>
+    </row>
+    <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-    </row>
-    <row r="5" spans="1:13">
+      <c r="N4"/>
+    </row>
+    <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>25261000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>81997000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>41753000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>23413000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>7969000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>25702000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>106331000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>42128000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>135624000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>130639000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:13">
+    <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
-      <c r="D6">
+      <c r="D6"/>
+      <c r="E6">
         <v>101409000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>202669000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>120336000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>89615000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>75321000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>109034000.0</v>
       </c>
-      <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
-    </row>
-    <row r="7" spans="1:13">
+      <c r="N6"/>
+    </row>
+    <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
-    </row>
-    <row r="8" spans="1:13">
+      <c r="N7"/>
+    </row>
+    <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-    </row>
-    <row r="9" spans="1:13">
+      <c r="N8"/>
+    </row>
+    <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B9">
+        <v>98749000.0</v>
+      </c>
+      <c r="C9">
         <v>168164000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>187070000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>186105000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>240775000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>198256000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>156796000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>132144000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>157939000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>160463000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>174232000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>265299000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>258985000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:13">
+    <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B10">
+        <v>-64862000.0</v>
+      </c>
+      <c r="C10">
         <v>4089000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>9969000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>29570000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>129941000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>40397000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>21447000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>6819000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>41822000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>39228000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>40652000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>134484000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>128995000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:13">
+    <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>4990000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>16594000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-47000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>1369000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>693000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>5073000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>9149000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>18985000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>26467000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>28048000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:13">
+    <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B12">
+        <v>9310000.0</v>
+      </c>
+      <c r="C12">
         <v>10985000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>6292000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>3504000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>3854000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1564000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>2144000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1501000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:13">
+      <c r="N12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B13">
+        <v>7267000.0</v>
+      </c>
+      <c r="C13">
         <v>10953000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>13975000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>16460000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>9071000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1687000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>1918000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>1501000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>3312000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>7431000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>14620000.0</v>
       </c>
-      <c r="L13"/>
       <c r="M13"/>
-    </row>
-    <row r="14" spans="1:13">
+      <c r="N13"/>
+    </row>
+    <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>114</v>
-[...3 lines deleted...]
-      </c>
+        <v>116</v>
+      </c>
+      <c r="B14"/>
       <c r="C14">
         <v>0.0</v>
       </c>
-      <c r="D14"/>
+      <c r="D14">
+        <v>0.0</v>
+      </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
-    </row>
-    <row r="15" spans="1:13">
+      <c r="N14"/>
+    </row>
+    <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B15">
+        <v>-55391000.0</v>
+      </c>
+      <c r="C15">
         <v>6981000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>6018000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>24580000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>113347000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>36581000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>20078000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>6126000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>36749000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>30079000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>21667000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>108017000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>101024000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:13">
+    <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>24580000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>113347000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>40444000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>20078000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>6126000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>36749000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>30079000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>21667000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>108017000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>101024000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:13">
+    <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B17">
+        <v>-55391000.0</v>
+      </c>
+      <c r="C17">
         <v>6981000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>6018000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>24580000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>113347000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>40444000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>20078000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>6126000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>36749000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>30079000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>21667000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>108017000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>100947000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:13">
+    <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B18">
+        <v>-2186000.0</v>
+      </c>
+      <c r="C18">
         <v>-131000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>7379000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>12914000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>5164000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-1411000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-1976000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-1585000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-3310000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-7389000.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
-    </row>
-    <row r="19" spans="1:13">
+      <c r="N18"/>
+    </row>
+    <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-    </row>
-    <row r="20" spans="1:13">
+      <c r="N19"/>
+    </row>
+    <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-    </row>
-    <row r="21" spans="1:13">
+      <c r="N20"/>
+    </row>
+    <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B21">
+        <v>-70818000.0</v>
+      </c>
+      <c r="C21">
         <v>-3238000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-371000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>12771000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>77036000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>49226000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>23423000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>8454000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>45170000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>46711000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>55505000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>135624000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>130639000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
-    </row>
-    <row r="23" spans="1:13">
+      <c r="N22"/>
+    </row>
+    <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
-      <c r="D23">
+      <c r="D23"/>
+      <c r="E23">
         <v>18570000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>32321000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>20433000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>15277000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14946000.0</v>
       </c>
       <c r="I23">
         <v>14946000.0</v>
       </c>
       <c r="J23">
         <v>14946000.0</v>
       </c>
       <c r="K23">
+        <v>14946000.0</v>
+      </c>
+      <c r="L23">
         <v>3583000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2703000.0</v>
       </c>
-      <c r="M23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:13">
+      <c r="N23"/>
+    </row>
+    <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
-    </row>
-    <row r="25" spans="1:13">
+      <c r="N24"/>
+    </row>
+    <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B25">
+        <v>88055000.0</v>
+      </c>
+      <c r="C25">
         <v>80219000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>78983000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>68335000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>68874000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>78375000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>66024000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>67001000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>63900000.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
-    </row>
-    <row r="26" spans="1:13">
+      <c r="N25"/>
+    </row>
+    <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
-    </row>
-    <row r="27" spans="1:13">
+      <c r="N26"/>
+    </row>
+    <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-    </row>
-    <row r="28" spans="1:13">
+      <c r="N27"/>
+    </row>
+    <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B28">
+        <v>154480000.0</v>
+      </c>
+      <c r="C28">
         <v>174564000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>192623000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>184614000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>177515000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>169397000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>151243000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>132627000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>128204000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>127276000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>132104000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>129675000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>128346000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:13">
+    <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B29">
+        <v>-9471000.0</v>
+      </c>
+      <c r="C29">
         <v>-2892000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>3951000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>4990000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>16594000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>3816000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1369000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>693000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>5073000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>9149000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>18985000.0</v>
       </c>
-      <c r="L29"/>
       <c r="M29"/>
-    </row>
-    <row r="30" spans="1:13">
+      <c r="N29"/>
+    </row>
+    <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B30">
+        <v>816171000.0</v>
+      </c>
+      <c r="C30">
         <v>1022169000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1078656000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1101078000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>1241181000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>985611000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>819291000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>888916000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>769033000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>680582000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>516993000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>728679000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>683933000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:13">
+    <row r="31" spans="1:14">
       <c r="A31" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
-      <c r="G31">
+      <c r="G31"/>
+      <c r="H31">
         <v>15944000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>10375000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>16120000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>10141000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-1476000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-1140000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-1644000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:13">
+    <row r="32" spans="1:14">
       <c r="A32" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B32">
+        <v>745353000.0</v>
+      </c>
+      <c r="C32">
         <v>1018931000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1078285000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1113849000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1318217000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1029350000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>837226000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>888863000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>803883000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>723111000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>559121000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>864303000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>814572000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AL32"/>
+  <dimension ref="A1:AN32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:38">
+    <row r="1" spans="1:40">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C1" t="s">
-        <v>75</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>76</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>77</v>
       </c>
       <c r="F1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="G1" t="s">
-        <v>78</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>79</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>80</v>
       </c>
       <c r="J1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="K1" t="s">
-        <v>81</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>82</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>83</v>
       </c>
       <c r="N1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="O1" t="s">
-        <v>84</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>85</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>86</v>
       </c>
       <c r="R1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="S1" t="s">
-        <v>87</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>88</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>89</v>
       </c>
       <c r="V1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="W1" t="s">
-        <v>90</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>91</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>92</v>
       </c>
       <c r="Z1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="AA1" t="s">
-        <v>93</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>94</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>95</v>
       </c>
       <c r="AD1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AE1" t="s">
-        <v>96</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>97</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>98</v>
       </c>
       <c r="AH1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="AI1" t="s">
-        <v>99</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>100</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>101</v>
       </c>
       <c r="AL1" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:38">
+        <v>102</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="2" spans="1:40">
       <c r="A2" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B2">
+        <v>131406000.0</v>
+      </c>
+      <c r="C2">
+        <v>153611000.0</v>
+      </c>
+      <c r="D2">
         <v>201399000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>142269000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>149325000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>365852000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>131608000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>195270000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>158037000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>247593000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>183628000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>223685000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>236309000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>228478000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>230065000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>257519000.0</v>
       </c>
-      <c r="P2"/>
-      <c r="Q2">
+      <c r="R2"/>
+      <c r="S2">
         <v>289662000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>257469000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>295192000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>235119000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>252143000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>226438000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>226481000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>126032000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>176701000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>153214000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>150330000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>200185000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>183367000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>186668000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>216666000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>170018000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>161405000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>165850000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>165885000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>152804000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>157781000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>129988000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:38">
+    <row r="3" spans="1:40">
       <c r="A3" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
-    </row>
-    <row r="4" spans="1:38">
+      <c r="AM3"/>
+      <c r="AN3"/>
+    </row>
+    <row r="4" spans="1:40">
       <c r="A4" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
-    </row>
-    <row r="5" spans="1:38">
+      <c r="AM4"/>
+      <c r="AN4"/>
+    </row>
+    <row r="5" spans="1:40">
       <c r="A5" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-      <c r="K5">
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5">
         <v>9348000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>8588000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-2886000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>15438000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>2881000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>9828000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>1158000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>30588000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>27973000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>12861000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>30799000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>17092000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>2530000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>14264000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>25103000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>22398000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>22491000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>19623000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-17930000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>1585000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>12528000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>344000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-9984000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>6598000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>11457000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>15831000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-1442000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>2323000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:38">
+    <row r="6" spans="1:40">
       <c r="A6" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
-      <c r="K6">
+      <c r="K6"/>
+      <c r="L6"/>
+      <c r="M6">
         <v>43851000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>31924000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>6908000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>39864000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>25000000.0</v>
       </c>
-      <c r="P6"/>
-      <c r="Q6">
+      <c r="R6"/>
+      <c r="S6">
         <v>20998000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>53400000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>50587000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>77684000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>39836000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>38801000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>27435000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>14264000.0</v>
       </c>
-      <c r="Y6"/>
-      <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
-    </row>
-    <row r="7" spans="1:38">
+      <c r="AM6"/>
+      <c r="AN6"/>
+    </row>
+    <row r="7" spans="1:40">
       <c r="A7" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
-    </row>
-    <row r="8" spans="1:38">
+      <c r="AM7"/>
+      <c r="AN7"/>
+    </row>
+    <row r="8" spans="1:40">
       <c r="A8" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
-    </row>
-    <row r="9" spans="1:38">
+      <c r="AM8"/>
+      <c r="AN8"/>
+    </row>
+    <row r="9" spans="1:40">
       <c r="A9" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B9">
+        <v>5397000.0</v>
+      </c>
+      <c r="C9">
+        <v>10722000.0</v>
+      </c>
+      <c r="D9">
         <v>22869000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>30996000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>34162000.0</v>
       </c>
-      <c r="E9">
-[...2 lines deleted...]
-      <c r="F9">
+      <c r="G9">
+        <v>62568000.0</v>
+      </c>
+      <c r="H9">
         <v>31640000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>46819000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>27137000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>41590000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>47823000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>53179000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>44478000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>42684000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>54022000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>47546000.0</v>
       </c>
-      <c r="P9"/>
-      <c r="Q9">
+      <c r="R9"/>
+      <c r="S9">
         <v>39282000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>79675000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>66115000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>55703000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>69665000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>62580000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>44917000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>21094000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>38055000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>38622000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>40358000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>39761000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>25763000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>35481000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>45105000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>25795000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>28199000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>36995000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>47655000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>45090000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>38740000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>30683000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:38">
+    <row r="10" spans="1:40">
       <c r="A10" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B10">
+        <v>-22244000.0</v>
+      </c>
+      <c r="C10">
+        <v>-44257000.0</v>
+      </c>
+      <c r="D10">
         <v>-8130000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-13704000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>1229000.0</v>
       </c>
-      <c r="E10">
-[...2 lines deleted...]
-      <c r="F10">
+      <c r="G10">
+        <v>14289000.0</v>
+      </c>
+      <c r="H10">
         <v>-18131000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>9374000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-1443000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-18499000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>923000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>23236000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>12590000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-12085000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>22899000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>7114000.0</v>
       </c>
-      <c r="P10"/>
-      <c r="Q10">
+      <c r="R10"/>
+      <c r="S10">
         <v>3469000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>35955000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>31833000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>58684000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>18108000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>19907000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>7466000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-5084000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>7251000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>5449000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>5800000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>2947000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-14774000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>4000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>15219000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>2374000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>2077000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>9059000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>12914000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>17772000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>3156000.0</v>
       </c>
-      <c r="AL10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:38">
+      <c r="AN10"/>
+    </row>
+    <row r="11" spans="1:40">
       <c r="A11" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>-216000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>1035000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-3221000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>6805000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>2726000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-1320000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>2089000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>1071000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>8634000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>4800000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>-3723000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>2452000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>1157000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>67000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>1042000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>-1626000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>1099000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>854000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>-3910000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>777000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>2630000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>1196000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>-1353000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>1014000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>2925000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>2487000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>2357000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>-138000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:38">
+    <row r="12" spans="1:40">
       <c r="A12" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B12">
+        <v>2379000.0</v>
+      </c>
+      <c r="C12">
+        <v>1976000.0</v>
+      </c>
+      <c r="D12">
         <v>2349000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>2443000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>2685000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>3122000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>2540000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>2838000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>2584000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>3655000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>1418000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>931000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>592000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>1221000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>524000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>921000.0</v>
       </c>
-      <c r="P12"/>
-      <c r="Q12">
+      <c r="R12"/>
+      <c r="S12">
         <v>972000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>331000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>1929000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>622000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>338000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>720000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>125000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>381000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>645000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>640000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>473000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>386000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>370000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>323000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>391000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>417000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>418000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>730000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>958000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>1206000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>1580000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>1643000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:38">
+    <row r="13" spans="1:40">
       <c r="A13" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B13">
+        <v>1364000.0</v>
+      </c>
+      <c r="C13">
+        <v>1662000.0</v>
+      </c>
+      <c r="D13">
         <v>1801000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>1932000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>1872000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>1991000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>2108000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>3490000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>3364000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>3123000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>2875000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>3383000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>4594000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>3985000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>3069000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>6804000.0</v>
       </c>
-      <c r="P13"/>
-      <c r="Q13">
+      <c r="R13"/>
+      <c r="S13">
         <v>3011000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>5725000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>193000.0</v>
       </c>
-      <c r="T13"/>
-      <c r="U13">
+      <c r="V13"/>
+      <c r="W13">
         <v>461000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>720000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>125000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>381000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>473000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>630000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>463000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>352000.0</v>
       </c>
-      <c r="AC13"/>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
-    </row>
-    <row r="14" spans="1:38">
+      <c r="AM13"/>
+      <c r="AN13"/>
+    </row>
+    <row r="14" spans="1:40">
       <c r="A14" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
-      <c r="E14">
-[...4 lines deleted...]
-      </c>
+      <c r="E14"/>
+      <c r="F14"/>
       <c r="G14">
         <v>0.0</v>
       </c>
-      <c r="H14"/>
+      <c r="H14">
+        <v>0.0</v>
+      </c>
       <c r="I14">
+        <v>0.0</v>
+      </c>
+      <c r="J14"/>
+      <c r="K14">
         <v>2000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>-1000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>-1000.0</v>
       </c>
-      <c r="L14"/>
-      <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
-    </row>
-    <row r="15" spans="1:38">
+      <c r="AM14"/>
+      <c r="AN14"/>
+    </row>
+    <row r="15" spans="1:40">
       <c r="A15" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B15">
+        <v>-21742000.0</v>
+      </c>
+      <c r="C15">
+        <v>-38633000.0</v>
+      </c>
+      <c r="D15">
         <v>-4844000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-12863000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>949000.0</v>
       </c>
-      <c r="E15">
-[...2 lines deleted...]
-      <c r="F15">
+      <c r="G15">
+        <v>15333000.0</v>
+      </c>
+      <c r="H15">
         <v>-18379000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>10634000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-607000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-19256000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-1451000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>23451000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>11555000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-8864000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>16094000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>4388000.0</v>
       </c>
-      <c r="P15"/>
-      <c r="Q15">
+      <c r="R15"/>
+      <c r="S15">
         <v>1380000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>34884000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>23199000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>53884000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>17968000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>17455000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>6309000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-5151000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>6209000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>7075000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>4701000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>2093000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>-10864000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>3223000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>12589000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>1178000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>3430000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>8045000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>9989000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>15285000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>799000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>3468000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:38">
+    <row r="16" spans="1:40">
       <c r="A16" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>23451000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>11555000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-8864000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>16094000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>4388000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>12962000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>1380000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>34884000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>23199000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>53884000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>21831000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>17455000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>6309000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-5151000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>6209000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>7075000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>4701000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>2093000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>-10864000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>3223000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>12589000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>1178000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>3430000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>8045000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>9989000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>15285000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>799000.0</v>
       </c>
-      <c r="AL16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:38">
+      <c r="AN16"/>
+    </row>
+    <row r="17" spans="1:40">
       <c r="A17" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B17">
+        <v>-21742000.0</v>
+      </c>
+      <c r="C17">
+        <v>-38633000.0</v>
+      </c>
+      <c r="D17">
         <v>-4844000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-12863000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>949000.0</v>
       </c>
-      <c r="E17">
-[...2 lines deleted...]
-      <c r="F17">
+      <c r="G17">
+        <v>15333000.0</v>
+      </c>
+      <c r="H17">
         <v>-18379000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>10634000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-607000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-19258000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-1450000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>23452000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>11555000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-8864000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>16094000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>4388000.0</v>
       </c>
-      <c r="P17"/>
-      <c r="Q17">
+      <c r="R17"/>
+      <c r="S17">
         <v>1380000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>34884000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>23199000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>53884000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>21831000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>17455000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>6309000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>-5151000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>6209000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>7075000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>4701000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>2093000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>-10864000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>3223000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>12589000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>1178000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AI17">
         <v>3430000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>8045000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>9989000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>15285000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>799000.0</v>
       </c>
-      <c r="AL17"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:38">
+      <c r="AN17"/>
+    </row>
+    <row r="18" spans="1:40">
       <c r="A18" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B18">
+        <v>-1015000.0</v>
+      </c>
+      <c r="C18">
+        <v>-314000.0</v>
+      </c>
+      <c r="D18">
         <v>-548000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-511000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-813000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-1131000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-432000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>652000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>780000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-532000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>1457000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>2452000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>4002000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>2722000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>2545000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>5883000.0</v>
       </c>
-      <c r="P18"/>
-      <c r="Q18">
+      <c r="R18"/>
+      <c r="S18">
         <v>1986000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>5394000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-1736000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-622000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-185000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-720000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-125000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-381000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-477000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-640000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-473000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-386000.0</v>
       </c>
-      <c r="AC18"/>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
-    </row>
-    <row r="19" spans="1:38">
+      <c r="AM18"/>
+      <c r="AN18"/>
+    </row>
+    <row r="19" spans="1:40">
       <c r="A19" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
-    </row>
-    <row r="20" spans="1:38">
+      <c r="AM19"/>
+      <c r="AN19"/>
+    </row>
+    <row r="20" spans="1:40">
       <c r="A20" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
-    </row>
-    <row r="21" spans="1:38">
+      <c r="AM20"/>
+      <c r="AN20"/>
+    </row>
+    <row r="21" spans="1:40">
       <c r="A21" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B21">
+        <v>-25817000.0</v>
+      </c>
+      <c r="C21">
+        <v>-43060000.0</v>
+      </c>
+      <c r="D21">
         <v>-7390000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-5854000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>3527000.0</v>
       </c>
-      <c r="E21">
-[...2 lines deleted...]
-      <c r="F21">
+      <c r="G21">
+        <v>11260000.0</v>
+      </c>
+      <c r="H21">
         <v>-5656000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>8140000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-7381000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-9969000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>4381000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>8336000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>10281000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-12763000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>14620000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>1613000.0</v>
       </c>
-      <c r="P21"/>
-      <c r="Q21">
+      <c r="R21"/>
+      <c r="S21">
         <v>-2654000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>28655000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>30734000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>13021000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>25711000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>20627000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>7591000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-4703000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>7728000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>6089000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>6273000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>3333000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-17930000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>1585000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>12528000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>344000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>-9984000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>6598000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>11457000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>15831000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>-1442000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>2323000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:38">
+    <row r="22" spans="1:40">
       <c r="A22" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
-    </row>
-    <row r="23" spans="1:38">
+      <c r="AM22"/>
+      <c r="AN22"/>
+    </row>
+    <row r="23" spans="1:40">
       <c r="A23" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
-      <c r="K23">
+      <c r="K23"/>
+      <c r="L23"/>
+      <c r="M23">
         <v>3792000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>1504000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>2323000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>4377000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>5013000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>4512000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>17159000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>7694000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>1660000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>160000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>20693000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>10000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>11000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>245000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>21867000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>1820000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>12000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>520000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>465000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>243000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>1282000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>1143000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>2466000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>178000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>2099000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>189000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>6472000.0</v>
       </c>
-      <c r="AL23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:38">
+      <c r="AN23"/>
+    </row>
+    <row r="24" spans="1:40">
       <c r="A24" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
-    </row>
-    <row r="25" spans="1:38">
+      <c r="AM24"/>
+      <c r="AN24"/>
+    </row>
+    <row r="25" spans="1:40">
       <c r="A25" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B25">
+        <v>22168000.0</v>
+      </c>
+      <c r="C25">
+        <v>21979000.0</v>
+      </c>
+      <c r="D25">
         <v>22997000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>23473000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>19606000.0</v>
       </c>
-      <c r="E25">
-[...2 lines deleted...]
-      <c r="F25">
+      <c r="G25">
+        <v>19115000.0</v>
+      </c>
+      <c r="H25">
         <v>20304000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>20515000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>20285000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>19973000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>20584000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>19684000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>18742000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>17772000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>16441000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>16965000.0</v>
       </c>
-      <c r="P25"/>
-      <c r="Q25">
+      <c r="R25"/>
+      <c r="S25">
         <v>16557000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>17114000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>16825000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>18378000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>21390000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>18174000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>19844000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>18967000.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
-    </row>
-    <row r="26" spans="1:38">
+      <c r="AM25"/>
+      <c r="AN25"/>
+    </row>
+    <row r="26" spans="1:40">
       <c r="A26" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
-    </row>
-    <row r="27" spans="1:38">
+      <c r="AM26"/>
+      <c r="AN26"/>
+    </row>
+    <row r="27" spans="1:40">
       <c r="A27" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
-    </row>
-    <row r="28" spans="1:38">
+      <c r="AM27"/>
+      <c r="AN27"/>
+    </row>
+    <row r="28" spans="1:40">
       <c r="A28" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B28">
+        <v>31928000.0</v>
+      </c>
+      <c r="C28">
+        <v>42997000.0</v>
+      </c>
+      <c r="D28">
         <v>36490000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>40862000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>34131000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>45220000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>42040000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>46485000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>40819000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>60338000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>48514000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>46377000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>37394000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>55611000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>43306000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>46688000.0</v>
       </c>
-      <c r="P28"/>
-      <c r="Q28">
+      <c r="R28"/>
+      <c r="S28">
         <v>43616000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>51415000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>39802000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>42682000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>52020000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>45478000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>42376000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>29523000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>38817000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>37330000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>36373000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>38723000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>44158000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>33653000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>31295000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>26594000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>40958000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>30219000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>33790000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>29070000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>48000000.0</v>
       </c>
-      <c r="AL28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:38">
+      <c r="AN28"/>
+    </row>
+    <row r="29" spans="1:40">
       <c r="A29" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B29">
+        <v>-502000.0</v>
+      </c>
+      <c r="C29">
+        <v>-5624000.0</v>
+      </c>
+      <c r="D29">
         <v>-3286000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-841000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>280000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-1044000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>248000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-1260000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-836000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>759000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>2373000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-216000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>1035000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-3221000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>6805000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>2726000.0</v>
       </c>
-      <c r="P29"/>
-      <c r="Q29">
+      <c r="R29"/>
+      <c r="S29">
         <v>2089000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>1071000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>8634000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>4800000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>140000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>2452000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>1157000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>67000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>1042000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-1626000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>1099000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>854000.0</v>
       </c>
-      <c r="AC29"/>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
-    </row>
-    <row r="30" spans="1:38">
+      <c r="AM29"/>
+      <c r="AN29"/>
+    </row>
+    <row r="30" spans="1:40">
       <c r="A30" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B30">
+        <v>162620000.0</v>
+      </c>
+      <c r="C30">
+        <v>207393000.0</v>
+      </c>
+      <c r="D30">
         <v>231658000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>179119000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>179960000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>417160000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>168904000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>233949000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>192555000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>299152000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>227070000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>268528000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>270506000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>283925000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>269467000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>303452000.0</v>
       </c>
-      <c r="P30"/>
-      <c r="Q30">
+      <c r="R30"/>
+      <c r="S30">
         <v>331598000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>308489000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>330573000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>277801000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>289283000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>271916000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>268857000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>155555000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>203136000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>190544000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>186703000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>238908000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>227060000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>220564000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>249243000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>195469000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>199588000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>196247000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>202083000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>182063000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>197963000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>158348000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:38">
+    <row r="31" spans="1:40">
       <c r="A31" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
-      <c r="Y31">
+      <c r="Y31"/>
+      <c r="Z31"/>
+      <c r="AA31">
         <v>6111000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>5977000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>1803000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>2429000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>3156000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>2415000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>2691000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>2030000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>12061000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>2461000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>1457000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>1941000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>4598000.0</v>
       </c>
-      <c r="AL31"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:38">
+      <c r="AN31"/>
+    </row>
+    <row r="32" spans="1:40">
       <c r="A32" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B32">
+        <v>136803000.0</v>
+      </c>
+      <c r="C32">
+        <v>164333000.0</v>
+      </c>
+      <c r="D32">
         <v>224268000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>173265000.0</v>
       </c>
-      <c r="D32">
-[...4 lines deleted...]
-      </c>
       <c r="F32">
+        <v>183487000.0</v>
+      </c>
+      <c r="G32">
+        <v>428420000.0</v>
+      </c>
+      <c r="H32">
         <v>163248000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>242089000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>185174000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>289183000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>231451000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>276864000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>280787000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>271162000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>284087000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>305065000.0</v>
       </c>
-      <c r="P32"/>
-      <c r="Q32">
+      <c r="R32"/>
+      <c r="S32">
         <v>328944000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>337144000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>361307000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>290822000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>321808000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>289018000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>271398000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>147126000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>214756000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>191836000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>190688000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>239946000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>209130000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>222149000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>261771000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>195813000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>189604000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>202845000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>213540000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>197894000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>196521000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>160671000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N30"/>
+  <dimension ref="A1:O30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
-        <v>133</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:14">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B2">
+        <v>264926000.0</v>
+      </c>
+      <c r="C2">
         <v>431074000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>334543000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>28661000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>41165000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>42423000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>11965000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>15940000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>9596000.0</v>
       </c>
-      <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
-    </row>
-    <row r="3" spans="1:14">
+      <c r="O2"/>
+    </row>
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B3">
+        <v>15241000</v>
+      </c>
+      <c r="C3">
         <v>38589000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>47772000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>81214000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>86106000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>61511000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>97837000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>99136000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>90391000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>40152000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>56393000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>35364000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>113936000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:14">
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
-    </row>
-    <row r="6" spans="1:14">
+      <c r="O5"/>
+    </row>
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B6">
-        <v>-176248000.0</v>
+        <v>-92722000.0</v>
       </c>
       <c r="C6">
+        <v>-182155000.0</v>
+      </c>
+      <c r="D6">
         <v>91537000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>305882000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-12504000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-1258000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>30458000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-3975000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>6344000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>995000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-40315000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>17219000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-53544000.0</v>
       </c>
-      <c r="N6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:14">
+      <c r="O6"/>
+    </row>
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B7">
-        <v>-80842000.0</v>
+        <v>12432000.0</v>
       </c>
       <c r="C7">
+        <v>-85615000.0</v>
+      </c>
+      <c r="D7">
         <v>1968000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>51342000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>94369000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-6269000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>42264000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>23626000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>77385000.0</v>
       </c>
-      <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
-    </row>
-    <row r="8" spans="1:14">
+      <c r="O7"/>
+    </row>
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>62362000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-148264000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-154187000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>17591000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>8796000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>66858000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-41000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>81996000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-52309000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>124860000.0</v>
       </c>
-      <c r="N9"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:14">
+      <c r="O9"/>
+    </row>
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B10">
+        <v>40617000.0</v>
+      </c>
+      <c r="C10">
         <v>20169000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>42751000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>14650000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-51538000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>2298000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>14870000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-6969000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-31335000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>28213000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-35064000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>92235000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-16836000.0</v>
       </c>
-      <c r="N10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:14">
+      <c r="O10"/>
+    </row>
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>-13750000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>294171000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>146407000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>9803000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>48535000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>41888000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>47751000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>36849000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>3358000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-4423000.0</v>
       </c>
-      <c r="N11"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:14">
+      <c r="O11"/>
+    </row>
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>-13706000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>-24544000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>6599000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>156000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>3972000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>12477000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>24210000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>22440000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>12464000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>9605000.0</v>
       </c>
-      <c r="N12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:14">
+      <c r="O12"/>
+    </row>
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
-      <c r="G13">
+      <c r="G13"/>
+      <c r="H13">
         <v>-47000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>-217000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>-26000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>1872000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>2369000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>86000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>5956000.0</v>
       </c>
-      <c r="N13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:14">
+      <c r="O13"/>
+    </row>
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B14">
+        <v>88055000.0</v>
+      </c>
+      <c r="C14">
         <v>80219000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>78983000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>59654000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>59835000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>67209000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>57536000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>53600000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>51039000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>49476000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>54874000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>53774000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>50501000.0</v>
       </c>
-      <c r="N14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:14">
+      <c r="O14"/>
+    </row>
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>147</v>
-[...1 lines deleted...]
-      <c r="B15">
+        <v>149</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15">
         <v>-148000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-150000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>50000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>30000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20000000.0</v>
       </c>
       <c r="G15">
         <v>20000000.0</v>
       </c>
       <c r="H15">
         <v>20000000.0</v>
       </c>
       <c r="I15">
         <v>20000000.0</v>
       </c>
       <c r="J15">
+        <v>20000000.0</v>
+      </c>
+      <c r="K15">
         <v>50000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>90000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>65000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>20000000.0</v>
       </c>
-      <c r="N15"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:14">
+      <c r="O15"/>
+    </row>
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B16">
+        <v>178245000.0</v>
+      </c>
+      <c r="C16">
         <v>264926000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>431074000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>334543000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>28661000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>41165000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>42423000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>11965000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>15940000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>9596000.0</v>
       </c>
-      <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
-    </row>
-    <row r="17" spans="1:14">
+      <c r="O16"/>
+    </row>
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B18">
-        <v>-9333000.0</v>
+        <v>44203000.0</v>
       </c>
       <c r="C18">
+        <v>-14106000.0</v>
+      </c>
+      <c r="D18">
         <v>35572000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>53965000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>152543000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>49126000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>22265000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>7476000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>94047000.0</v>
       </c>
-      <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
-    </row>
-    <row r="19" spans="1:14">
+      <c r="O18"/>
+    </row>
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>151</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>153</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>-37450000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>0.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>300000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-300000000.0</v>
       </c>
       <c r="F19">
         <v>-300000000.0</v>
       </c>
       <c r="G19">
         <v>-300000000.0</v>
       </c>
       <c r="H19">
         <v>-300000000.0</v>
       </c>
       <c r="I19">
+        <v>-300000000.0</v>
+      </c>
+      <c r="J19">
         <v>-93445000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-38658000.0</v>
       </c>
-      <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
-    </row>
-    <row r="20" spans="1:14">
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-    </row>
-    <row r="21" spans="1:14">
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B21">
+        <v>-5000000.0</v>
+      </c>
+      <c r="C21">
         <v>-10000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>250000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-1256000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-389000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-30390000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>710000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-10600000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-87416000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-55194000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-73870000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-76000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-216625000.0</v>
       </c>
-      <c r="N21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:14">
+      <c r="O21"/>
+    </row>
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B22">
+        <v>-55391000.0</v>
+      </c>
+      <c r="C22">
         <v>6981000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>6018000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>24580000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>113347000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>40444000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>20077000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>6126000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>36749000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>39228000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>40652000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>108017000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>101024000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>74893000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:14">
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
-      <c r="D23">
+      <c r="D23"/>
+      <c r="E23">
         <v>-2613000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-3854000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-1219000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>7173000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-10227000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-3312000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-6001000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-14620000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-16171000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>34571000.0</v>
       </c>
-      <c r="N23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:14">
+      <c r="O23"/>
+    </row>
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24">
         <v>5305000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5653000.0</v>
       </c>
       <c r="F24">
         <v>5653000.0</v>
       </c>
       <c r="G24">
         <v>5653000.0</v>
       </c>
       <c r="H24">
         <v>5653000.0</v>
       </c>
       <c r="I24">
+        <v>5653000.0</v>
+      </c>
+      <c r="J24">
         <v>3019000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>1494000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>305000.0</v>
       </c>
-      <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
-    </row>
-    <row r="25" spans="1:14">
+      <c r="O24"/>
+    </row>
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B25">
+        <v>2129000.0</v>
+      </c>
+      <c r="C25">
         <v>-753000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-8508000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-12956000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-5217000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1411000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1976000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1451000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>3274000.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-    </row>
-    <row r="26" spans="1:14">
+      <c r="O25"/>
+    </row>
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-    </row>
-    <row r="27" spans="1:14">
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-    </row>
-    <row r="28" spans="1:14">
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
-      <c r="D28">
+      <c r="D28"/>
+      <c r="E28">
         <v>-53869000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-34243000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-51609000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>7883000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-20827000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-90728000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-111195000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-178490000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-157171000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-202054000.0</v>
       </c>
-      <c r="N28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:14">
+      <c r="O28"/>
+    </row>
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B29">
-        <v>29256000.0</v>
+        <v>59444000.0</v>
       </c>
       <c r="C29">
+        <v>24483000.0</v>
+      </c>
+      <c r="D29">
         <v>83344000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>141622000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>252046000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>119936000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>128522000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>127461000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>190511000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>150797000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>194263000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>221609000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>273690000.0</v>
       </c>
-      <c r="N29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:14">
+      <c r="O29"/>
+    </row>
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
-      <c r="D30">
+      <c r="D30"/>
+      <c r="E30">
         <v>218013000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-230185000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-69537000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-105981000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-110711000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-93445000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-38658000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-56088000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-47217000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-125185000.0</v>
       </c>
-      <c r="N30"/>
+      <c r="O30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AL30"/>
+  <dimension ref="A1:AN30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:38">
+    <row r="1" spans="1:40">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C1" t="s">
-        <v>75</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>76</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>77</v>
       </c>
       <c r="F1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="G1" t="s">
-        <v>78</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>79</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>80</v>
       </c>
       <c r="J1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="K1" t="s">
-        <v>81</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>82</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>83</v>
       </c>
       <c r="N1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="O1" t="s">
-        <v>84</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>85</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>86</v>
       </c>
       <c r="R1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="S1" t="s">
-        <v>87</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>88</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>89</v>
       </c>
       <c r="V1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="W1" t="s">
-        <v>90</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>91</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>92</v>
       </c>
       <c r="Z1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="AA1" t="s">
-        <v>93</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>94</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>95</v>
       </c>
       <c r="AD1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AE1" t="s">
-        <v>96</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>97</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>98</v>
       </c>
       <c r="AH1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="AI1" t="s">
-        <v>99</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>100</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>101</v>
       </c>
       <c r="AL1" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:38">
+        <v>102</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="2" spans="1:40">
       <c r="A2" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B2">
+        <v>178245000.0</v>
+      </c>
+      <c r="C2">
+        <v>182750000.0</v>
+      </c>
+      <c r="D2">
         <v>187381000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>212538000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>264926000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>424982000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>281154000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>385298000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>431074000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>412029000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>381919000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>279536000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>334543000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>207308000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>7576000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>12936000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>28661000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>316008000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>311991000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>328360000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>41165000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>13519000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>31168000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>20393000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>42423000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>42794000.0</v>
       </c>
-      <c r="Z2"/>
-      <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
       <c r="AH2"/>
       <c r="AI2"/>
       <c r="AJ2"/>
       <c r="AK2"/>
       <c r="AL2"/>
-    </row>
-    <row r="3" spans="1:38">
+      <c r="AM2"/>
+      <c r="AN2"/>
+    </row>
+    <row r="3" spans="1:40">
       <c r="A3" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B3">
+        <v>2556000</v>
+      </c>
+      <c r="C3">
+        <v>0</v>
+      </c>
+      <c r="D3">
         <v>4319000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>331000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>11668000</v>
       </c>
-      <c r="E3">
-[...2 lines deleted...]
-      <c r="F3">
+      <c r="G3">
+        <v>20494000</v>
+      </c>
+      <c r="H3">
         <v>11226000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>9727000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>8509000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>20512000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>16002000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>2749000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>57368000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>9721000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>2397000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>11728000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>62551000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>62551000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>18407000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>8522000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>13026000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>4921000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>20246000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>23318000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>106257000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>97709000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>78965000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>33787000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>2289000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>31463000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>23757000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>28074000</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>40574000</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>9131000</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>20419000</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>20267000</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>9884000</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>11883000</v>
       </c>
     </row>
-    <row r="4" spans="1:38">
+    <row r="4" spans="1:40">
       <c r="A4" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
-    </row>
-    <row r="5" spans="1:38">
+      <c r="AM4"/>
+      <c r="AN4"/>
+    </row>
+    <row r="5" spans="1:40">
       <c r="A5" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
-    </row>
-    <row r="6" spans="1:38">
+      <c r="AM5"/>
+      <c r="AN5"/>
+    </row>
+    <row r="6" spans="1:40">
       <c r="A6" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B6">
+        <v>9779000.0</v>
+      </c>
+      <c r="C6">
+        <v>-11530000.0</v>
+      </c>
+      <c r="D6">
         <v>-4815000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-22473000.0</v>
       </c>
-      <c r="D6">
-[...4 lines deleted...]
-      </c>
       <c r="F6">
+        <v>-52361000.0</v>
+      </c>
+      <c r="G6">
+        <v>-171410000.0</v>
+      </c>
+      <c r="H6">
         <v>150963000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-105443000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-50091000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>24735000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>19253000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>102383000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-55007000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>127235000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>199732000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-5360000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-15725000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-287347000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>4017000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-16369000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>287195000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>27646000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-17649000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>10775000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-22030000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>30458000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>30829000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>12476000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>12282000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-322000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>2059000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>2745000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-8457000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>11405000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-4541000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>5941000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-6462000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>867000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-459000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:38">
+    <row r="7" spans="1:40">
       <c r="A7" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B7">
+        <v>12655000.0</v>
+      </c>
+      <c r="C7">
+        <v>-72129000.0</v>
+      </c>
+      <c r="D7">
         <v>78539000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-10727000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>16749000.0</v>
       </c>
-      <c r="E7">
-[...2 lines deleted...]
-      <c r="F7">
+      <c r="G7">
+        <v>-193091000.0</v>
+      </c>
+      <c r="H7">
         <v>142879000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>9426000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-44829000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>36081000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-17484000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>12507000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-21239000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>71271000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-22201000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>25515000.0</v>
       </c>
-      <c r="P7"/>
-      <c r="Q7">
+      <c r="R7"/>
+      <c r="S7">
         <v>145951000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-51857000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-6757000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>7032000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-3081000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-26380000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>35788000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-21561000.0</v>
       </c>
-      <c r="Y7"/>
-      <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
-    </row>
-    <row r="8" spans="1:38">
+      <c r="AM7"/>
+      <c r="AN7"/>
+    </row>
+    <row r="8" spans="1:40">
       <c r="A8" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
-    </row>
-    <row r="9" spans="1:38">
+      <c r="AM8"/>
+      <c r="AN8"/>
+    </row>
+    <row r="9" spans="1:40">
       <c r="A9" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9">
         <v>-43577000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>65484000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>93276000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-14256000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-98260000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>81602000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>217000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-74584000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-17483000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>-56414000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>82542000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>-77369000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>-106543000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>-52817000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>-25033000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>6576000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>57940000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>-30371000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>27004000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>-9229000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>-1306000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>-25804000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>92524000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>-7860000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>3166000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>-20973000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>-24073000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>15520000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:38">
+    <row r="10" spans="1:40">
       <c r="A10" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B10">
+        <v>19108000.0</v>
+      </c>
+      <c r="C10">
+        <v>6285000.0</v>
+      </c>
+      <c r="D10">
         <v>5876000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-4360000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>32816000.0</v>
       </c>
-      <c r="E10">
-[...2 lines deleted...]
-      <c r="F10">
+      <c r="G10">
+        <v>48368000.0</v>
+      </c>
+      <c r="H10">
         <v>6838000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-3513000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-31524000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>50879000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>192000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-3898000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-4422000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>27254000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>11357000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>4090000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-28051000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>20489000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>5278000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-80250000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>2945000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-6246000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-16032000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>25618000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-1042000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>31953000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-5801000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-46840000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>35558000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-2709000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-4831000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>19223000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-18653000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-30262000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>24103000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>-39856000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>14681000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>-6392000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>23293000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:38">
+    <row r="11" spans="1:40">
       <c r="A11" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>59982000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-82301000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-37339000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-19302000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>119685000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-76794000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>125245000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>17449000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>90976000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>60501000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>-79377000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>67021000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>116713000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>32284000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-29733000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>24305000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>12753000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>2478000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>-17240000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>36408000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>-16168000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>37147000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>-21717000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>-6179000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>49461000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>12268000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>36699000.0</v>
       </c>
-      <c r="AL11"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:38">
+      <c r="AN11"/>
+    </row>
+    <row r="12" spans="1:40">
       <c r="A12" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>-6203000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>-1748000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>-5572000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>-81000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>-1617000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>-6436000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>9286000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>4797000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>4475000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>-43102000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>2857000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>1843000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>1482000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>417000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>-4065000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>2764000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>1102000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>355000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>-81000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>1020000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>2353000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>680000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>4977000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>1412000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>3170000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>2918000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>16074000.0</v>
       </c>
-      <c r="AL12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:38">
+      <c r="AN12"/>
+    </row>
+    <row r="13" spans="1:40">
       <c r="A13" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
-      <c r="X13">
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13">
         <v>14000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>106000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>-91000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>-46000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>31000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>-29000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>-201000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>-25000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>40000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>20000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>13000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>31000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>-91000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>273000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AN13">
         <v>112000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:38">
+    <row r="14" spans="1:40">
       <c r="A14" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B14">
+        <v>22168000.0</v>
+      </c>
+      <c r="C14">
+        <v>21979000.0</v>
+      </c>
+      <c r="D14">
         <v>22997000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>23473000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>19606000.0</v>
       </c>
-      <c r="E14">
-[...2 lines deleted...]
-      <c r="F14">
+      <c r="G14">
+        <v>19115000.0</v>
+      </c>
+      <c r="H14">
         <v>20304000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>20515000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>20285000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>19973000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>20584000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>17648000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>18742000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>14877000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>14404000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>15156000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>15217000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>14336000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>14894000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>14604000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>16001000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>18935000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>15718000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>16783000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>15014000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>57176000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>40465000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>26940000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>13506000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>13299000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>12295000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>11438000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>16568000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>11902000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>13122000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>12987000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>15084000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>8620000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>13446000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:38">
+    <row r="15" spans="1:40">
       <c r="A15" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
-      <c r="G15">
-[...1 lines deleted...]
-      </c>
+      <c r="G15"/>
       <c r="H15"/>
       <c r="I15">
+        <v>148000000.0</v>
+      </c>
+      <c r="J15"/>
+      <c r="K15">
         <v>0.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>150000000.0</v>
       </c>
-      <c r="K15"/>
-[...3 lines deleted...]
-      </c>
+      <c r="M15"/>
       <c r="N15"/>
       <c r="O15">
-        <v>50000000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.0</v>
+      </c>
+      <c r="P15"/>
       <c r="Q15">
         <v>50000000.0</v>
       </c>
       <c r="R15">
         <v>50000000.0</v>
       </c>
       <c r="S15">
-        <v>30000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="T15">
-        <v>30000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="U15">
         <v>30000000.0</v>
       </c>
       <c r="V15">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="W15">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="X15">
         <v>20000000.0</v>
       </c>
-      <c r="Y15"/>
-      <c r="Z15"/>
+      <c r="Y15">
+        <v>20000000.0</v>
+      </c>
+      <c r="Z15">
+        <v>20000000.0</v>
+      </c>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
-    </row>
-    <row r="16" spans="1:38">
+      <c r="AM15"/>
+      <c r="AN15"/>
+    </row>
+    <row r="16" spans="1:40">
       <c r="A16" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B16">
+        <v>181420000.0</v>
+      </c>
+      <c r="C16">
+        <v>178245000.0</v>
+      </c>
+      <c r="D16">
         <v>182750000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>187381000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>212538000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>264926000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>424982000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>281154000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>385298000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>431074000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>412029000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>381919000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>279536000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>334543000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>207308000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>7576000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>12936000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>28661000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>316008000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>311991000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>328360000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>41165000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>13519000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>31168000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>20393000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>42423000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>42794000.0</v>
       </c>
-      <c r="AA16"/>
-      <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
-    </row>
-    <row r="17" spans="1:38">
+      <c r="AM16"/>
+      <c r="AN16"/>
+    </row>
+    <row r="17" spans="1:40">
       <c r="A17" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
-    </row>
-    <row r="18" spans="1:38">
+      <c r="AM17"/>
+      <c r="AN17"/>
+    </row>
+    <row r="18" spans="1:40">
       <c r="A18" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B18">
+        <v>12259000.0</v>
+      </c>
+      <c r="C18">
+        <v>-75982000.0</v>
+      </c>
+      <c r="D18">
         <v>92485000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-1505000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>28128000.0</v>
       </c>
-      <c r="E18">
-[...2 lines deleted...]
-      <c r="F18">
+      <c r="G18">
+        <v>-168905000.0</v>
+      </c>
+      <c r="H18">
         <v>135528000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>43412000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-31753000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>16698000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-19124000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>33437000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>4561000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>28515000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-2237000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>42589000.0</v>
       </c>
-      <c r="P18"/>
-      <c r="Q18">
+      <c r="R18"/>
+      <c r="S18">
         <v>107818000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>935000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>15631000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>24785000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>27172000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>3405000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>40230000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-30646000.0</v>
       </c>
-      <c r="Y18"/>
-      <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
-    </row>
-    <row r="19" spans="1:38">
+      <c r="AM18"/>
+      <c r="AN18"/>
+    </row>
+    <row r="19" spans="1:40">
       <c r="A19" t="s">
-        <v>151</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>153</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19">
         <v>-14329000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>-18778000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-82750000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-37136000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>11220000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>1871000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-20258000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>2110000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>70082000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-97666000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-60150000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>100000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>200000000.0</v>
       </c>
       <c r="P19">
         <v>200000000.0</v>
       </c>
       <c r="Q19">
-        <v>-300000000.0</v>
+        <v>200000000.0</v>
       </c>
       <c r="R19">
-        <v>-300000000.0</v>
+        <v>200000000.0</v>
       </c>
       <c r="S19">
         <v>-300000000.0</v>
       </c>
       <c r="T19">
         <v>-300000000.0</v>
       </c>
       <c r="U19">
+        <v>-300000000.0</v>
+      </c>
+      <c r="V19">
+        <v>-300000000.0</v>
+      </c>
+      <c r="W19">
         <v>-15426000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-7687000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-23193000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-23231000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-8272000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-18744000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-45178000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-33787000.0</v>
       </c>
-      <c r="AC19"/>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
-    </row>
-    <row r="20" spans="1:38">
+      <c r="AM19"/>
+      <c r="AN19"/>
+    </row>
+    <row r="20" spans="1:40">
       <c r="A20" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
-    </row>
-    <row r="21" spans="1:38">
+      <c r="AM20"/>
+      <c r="AN20"/>
+    </row>
+    <row r="21" spans="1:40">
       <c r="A21" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B21">
+        <v>0.0</v>
+      </c>
+      <c r="C21">
+        <v>85000000.0</v>
+      </c>
+      <c r="D21">
         <v>-85000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-5000000.0</v>
       </c>
       <c r="E21">
         <v>0.0</v>
       </c>
       <c r="F21">
         <v>-5000000.0</v>
       </c>
-      <c r="G21"/>
-      <c r="H21"/>
+      <c r="G21">
+        <v>0.0</v>
+      </c>
+      <c r="H21">
+        <v>-5000000.0</v>
+      </c>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21">
         <v>149890000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-446000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-409000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-282000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-346000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-219000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-39000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-116000.0</v>
       </c>
       <c r="T21">
         <v>-117000.0</v>
       </c>
       <c r="U21">
+        <v>-116000.0</v>
+      </c>
+      <c r="V21">
+        <v>-117000.0</v>
+      </c>
+      <c r="W21">
         <v>-434000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-285000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-29236000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>8530000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>3135000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-13488000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-1000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>11064000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-13700000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-4031000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>4756000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>10980000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>-27416000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>-30000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>-15000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>-6947000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>-23194000.0</v>
       </c>
-      <c r="AL21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:38">
+      <c r="AN21"/>
+    </row>
+    <row r="22" spans="1:40">
       <c r="A22" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B22">
+        <v>-21742000.0</v>
+      </c>
+      <c r="C22">
+        <v>-38633000.0</v>
+      </c>
+      <c r="D22">
         <v>-4844000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-12863000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>949000.0</v>
       </c>
-      <c r="E22">
-[...2 lines deleted...]
-      <c r="F22">
+      <c r="G22">
+        <v>15333000.0</v>
+      </c>
+      <c r="H22">
         <v>-18379000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>10634000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-607000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-19256000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-1451000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>23451000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>11555000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-8864000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>16094000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>4388000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>12962000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>1380000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>34884000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>23199000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>53884000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>21831000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>17455000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>6309000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-5151000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>6208000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>14196000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>8747000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>2947000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>-10864000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>3223000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>12589000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>1178000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>3430000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>8045000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>9989000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>15285000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>799000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>3468000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:38">
+    <row r="23" spans="1:40">
       <c r="A23" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
-      <c r="K23">
+      <c r="K23"/>
+      <c r="L23"/>
+      <c r="M23">
         <v>-719000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-109000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-1403000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-96000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-460000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-654000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-1018000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-322000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-1908000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-606000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>540000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-689000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-279000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-4000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-310000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>7483000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>8113000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>8576000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>-335000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>-1283000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>-8192000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>-417000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>-418000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>-730000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>-958000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>-1206000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>-1580000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>-1933000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:38">
+    <row r="24" spans="1:40">
       <c r="A24" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24">
         <v>5884000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>2491000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>283000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>2279000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>2743000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>2743000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>5653000.0</v>
       </c>
       <c r="S24">
         <v>5653000.0</v>
       </c>
       <c r="T24">
         <v>5653000.0</v>
       </c>
       <c r="U24">
-        <v>87000.0</v>
+        <v>5653000.0</v>
       </c>
       <c r="V24">
-        <v>87000.0</v>
+        <v>5653000.0</v>
       </c>
       <c r="W24">
         <v>87000.0</v>
       </c>
       <c r="X24">
         <v>87000.0</v>
       </c>
       <c r="Y24">
+        <v>87000.0</v>
+      </c>
+      <c r="Z24">
+        <v>87000.0</v>
+      </c>
+      <c r="AA24">
         <v>276000.0</v>
       </c>
-      <c r="Z24"/>
-      <c r="AA24"/>
       <c r="AB24"/>
-      <c r="AC24">
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24">
         <v>669000.0</v>
       </c>
-      <c r="AD24"/>
-      <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
-    </row>
-    <row r="25" spans="1:38">
+      <c r="AM24"/>
+      <c r="AN24"/>
+    </row>
+    <row r="25" spans="1:40">
       <c r="A25" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B25">
+        <v>1001000.0</v>
+      </c>
+      <c r="C25">
+        <v>314000.0</v>
+      </c>
+      <c r="D25">
         <v>538000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>475000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>802000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>642000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>227000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>-914000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>-708000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>-359000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>-1337000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>-10945000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-4148000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-2210000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-2729000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>-6178000.0</v>
       </c>
-      <c r="P25"/>
-      <c r="Q25">
+      <c r="R25"/>
+      <c r="S25">
         <v>-1993000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>-5403000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>1715000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>464000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>324000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>395000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>270000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>422000.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
-    </row>
-    <row r="26" spans="1:38">
+      <c r="AM25"/>
+      <c r="AN25"/>
+    </row>
+    <row r="26" spans="1:40">
       <c r="A26" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
-    </row>
-    <row r="27" spans="1:38">
+      <c r="AM26"/>
+      <c r="AN26"/>
+    </row>
+    <row r="27" spans="1:40">
       <c r="A27" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
-    </row>
-    <row r="28" spans="1:38">
+      <c r="AM27"/>
+      <c r="AN27"/>
+    </row>
+    <row r="28" spans="1:40">
       <c r="A28" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
-      <c r="K28">
+      <c r="K28"/>
+      <c r="L28"/>
+      <c r="M28">
         <v>149171000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-555000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-1812000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-378000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-50806000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-873000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-1057000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-439000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-32024000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-723000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>106000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-20974000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-29515000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>8526000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>7883000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>5058000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>19176000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>19640000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-14035000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-5314000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-3436000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>10563000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-27834000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-30730000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-15958000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-8153000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-24774000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-21643000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:38">
+    <row r="29" spans="1:40">
       <c r="A29" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B29">
+        <v>14815000.0</v>
+      </c>
+      <c r="C29">
+        <v>-75982000.0</v>
+      </c>
+      <c r="D29">
         <v>96804000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-1174000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>39796000.0</v>
       </c>
-      <c r="E29">
-[...2 lines deleted...]
-      <c r="F29">
+      <c r="G29">
+        <v>-148411000.0</v>
+      </c>
+      <c r="H29">
         <v>146754000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>43412000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-22026000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>25207000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>1388000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>49439000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>7310000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>85678000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>10253000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>45251000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>440000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>173174000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>4938000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>37742000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>36192000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>42997000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>11092000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>63423000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-7328000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>5123000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>123399000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>72262000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>26434000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>12635000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>42067000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>34109000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>11915000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>66035000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>35695000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>40794000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>39931000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>34540000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>35006000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:38">
+    <row r="30" spans="1:40">
       <c r="A30" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
-      <c r="K30">
+      <c r="K30"/>
+      <c r="L30"/>
+      <c r="M30">
         <v>-97666000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-60150000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>43432000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>189789000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>81000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-15289000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-459424000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-432000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-22065000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>251736000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-15426000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-7687000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-23193000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-23231000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-8272000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-97709000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-78965000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-33787000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>1062000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-34796000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-27923000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-30924000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-26801000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-9499000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-18889000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-38255000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>-8812000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>-13816000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>