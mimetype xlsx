--- v0 (2026-07-13)
+++ v1 (2026-09-11)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="163">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="164">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
   <si>
     <t>2022-06-30</t>
   </si>
   <si>
     <t>2021-06-30</t>
   </si>
   <si>
     <t>2020-06-30</t>
   </si>
   <si>
     <t>2019-06-30</t>
   </si>
   <si>
     <t>2018-06-30</t>
   </si>
@@ -878,2314 +881,2434 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M62"/>
+  <dimension ref="A1:N62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="2" spans="1:13">
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B2">
+        <v>5899000.0</v>
+      </c>
+      <c r="C2">
         <v>4460000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>3859000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>3006000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1929000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>465000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>699000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>664000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1011000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>596000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>623000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1521000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>2346000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:13">
+    <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
-    </row>
-    <row r="4" spans="1:13">
+      <c r="N3"/>
+    </row>
+    <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-    </row>
-    <row r="5" spans="1:13">
+      <c r="N4"/>
+    </row>
+    <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
-    </row>
-    <row r="6" spans="1:13">
+      <c r="N5"/>
+    </row>
+    <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
-    </row>
-    <row r="7" spans="1:13">
+      <c r="N6"/>
+    </row>
+    <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B7">
+        <v>649000.0</v>
+      </c>
+      <c r="C7">
         <v>523000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>1576000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>1203000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>1173000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>1350000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>1259000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>0.0</v>
       </c>
-      <c r="I7"/>
-      <c r="J7">
+      <c r="J7"/>
+      <c r="K7">
         <v>90000.0</v>
       </c>
-      <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
-    </row>
-    <row r="8" spans="1:13">
+      <c r="N7"/>
+    </row>
+    <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B8">
-        <v>47494000.0</v>
+        <v>36494000.0</v>
       </c>
       <c r="C8">
         <v>47494000.0</v>
       </c>
       <c r="D8">
         <v>47494000.0</v>
       </c>
       <c r="E8">
         <v>47494000.0</v>
       </c>
       <c r="F8">
         <v>47494000.0</v>
       </c>
       <c r="G8">
         <v>47494000.0</v>
       </c>
       <c r="H8">
         <v>47494000.0</v>
       </c>
-      <c r="I8"/>
+      <c r="I8">
+        <v>47494000.0</v>
+      </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-    </row>
-    <row r="9" spans="1:13">
+      <c r="N8"/>
+    </row>
+    <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
-    </row>
-    <row r="10" spans="1:13">
+      <c r="N9"/>
+    </row>
+    <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B10">
+        <v>46450000.0</v>
+      </c>
+      <c r="C10">
         <v>37693000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>42340000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>48046000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>59636000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>64206000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>65052000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>67038000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>72060000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>69726000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>50128000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>51817000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>48971000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:13">
+    <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
-    </row>
-    <row r="12" spans="1:13">
+      <c r="N11"/>
+    </row>
+    <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
-      <c r="G12">
+      <c r="G12"/>
+      <c r="H12">
         <v>65052000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>67038000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>72060000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>69726000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>50128000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>51817000.0</v>
       </c>
-      <c r="M12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:13">
+      <c r="N12"/>
+    </row>
+    <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
-[...1 lines deleted...]
-      </c>
+      <c r="D13"/>
       <c r="E13">
         <v>47494000.0</v>
       </c>
       <c r="F13">
         <v>47494000.0</v>
       </c>
       <c r="G13">
         <v>47494000.0</v>
       </c>
       <c r="H13">
         <v>47494000.0</v>
       </c>
       <c r="I13">
         <v>47494000.0</v>
       </c>
       <c r="J13">
         <v>47494000.0</v>
       </c>
       <c r="K13">
         <v>47494000.0</v>
       </c>
       <c r="L13">
         <v>47494000.0</v>
       </c>
       <c r="M13">
         <v>47494000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:13">
+      <c r="N13">
+        <v>47494000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B14">
         <v>81104539.0</v>
       </c>
       <c r="C14">
         <v>81104539.0</v>
       </c>
       <c r="D14">
-        <v>81105000.0</v>
+        <v>81104539.0</v>
       </c>
       <c r="E14">
         <v>81105000.0</v>
       </c>
       <c r="F14">
+        <v>81105000.0</v>
+      </c>
+      <c r="G14">
         <v>81104539.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>81105000.0</v>
       </c>
       <c r="H14">
         <v>81105000.0</v>
       </c>
       <c r="I14">
+        <v>81105000.0</v>
+      </c>
+      <c r="J14">
         <v>81104539.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>81104000.0</v>
       </c>
-      <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
-    </row>
-    <row r="15" spans="1:13">
+      <c r="N14"/>
+    </row>
+    <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
-    </row>
-    <row r="16" spans="1:13">
+      <c r="N15"/>
+    </row>
+    <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
-    </row>
-    <row r="17" spans="1:13">
+      <c r="N16"/>
+    </row>
+    <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
-    </row>
-    <row r="18" spans="1:13">
+      <c r="N17"/>
+    </row>
+    <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
-    </row>
-    <row r="19" spans="1:13">
+      <c r="N18"/>
+    </row>
+    <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-    </row>
-    <row r="20" spans="1:13">
+      <c r="N19"/>
+    </row>
+    <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-    </row>
-    <row r="21" spans="1:13">
+      <c r="N20"/>
+    </row>
+    <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B21"/>
-      <c r="C21">
+      <c r="C21"/>
+      <c r="D21">
         <v>803000.0</v>
       </c>
-      <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
-    </row>
-    <row r="22" spans="1:13">
+      <c r="N21"/>
+    </row>
+    <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B22">
+        <v>5751000.0</v>
+      </c>
+      <c r="C22">
         <v>5390000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>9131000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>5409000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>5401000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>4702000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>3326000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>4310000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>5539000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>5942000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>5953000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>6701000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>6283000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:13">
+    <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
-    </row>
-    <row r="24" spans="1:13">
+      <c r="N23"/>
+    </row>
+    <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
-      <c r="J24">
+      <c r="J24"/>
+      <c r="K24">
         <v>0.0</v>
       </c>
-      <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
-    </row>
-    <row r="25" spans="1:13">
+      <c r="N24"/>
+    </row>
+    <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
-      <c r="G25">
+      <c r="G25"/>
+      <c r="H25">
         <v>1188000.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
-      <c r="J25">
+      <c r="J25"/>
+      <c r="K25">
         <v>30000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>90000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>150000.0</v>
       </c>
-      <c r="M25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:13">
+      <c r="N25"/>
+    </row>
+    <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
-      <c r="I26">
+      <c r="I26"/>
+      <c r="J26">
         <v>258000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>203000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>208000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>317000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>2908000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:13">
+    <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-    </row>
-    <row r="28" spans="1:13">
+      <c r="N27"/>
+    </row>
+    <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
-    </row>
-    <row r="29" spans="1:13">
+      <c r="N28"/>
+    </row>
+    <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B29">
+        <v>54362000.0</v>
+      </c>
+      <c r="C29">
         <v>63389000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>64836000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>58259000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>72010000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>77084000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>72491000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>76459000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>82354000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>80483000.0</v>
       </c>
-      <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
-    </row>
-    <row r="30" spans="1:13">
+      <c r="N29"/>
+    </row>
+    <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B30">
+        <v>3959000.0</v>
+      </c>
+      <c r="C30">
         <v>6502000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>14435000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>5489000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>8920000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>5652000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>3948000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>4808000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>4354000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>3570000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>3724000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>8243000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>12344000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:13">
+    <row r="31" spans="1:14">
       <c r="A31" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>58259000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>72010000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>77084000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>72491000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>76459000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>82354000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>80483000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>67385000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>73550000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>119516000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:13">
+    <row r="32" spans="1:14">
       <c r="A32" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B32">
+        <v>47385000.0</v>
+      </c>
+      <c r="C32">
         <v>55248000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>55037000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>55052000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>70537000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>72554000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>70392000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>73976000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>78975000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>77280000.0</v>
       </c>
-      <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
-    </row>
-    <row r="33" spans="1:13">
+      <c r="N32"/>
+    </row>
+    <row r="33" spans="1:14">
       <c r="A33" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B33">
+        <v>4285000.0</v>
+      </c>
+      <c r="C33">
         <v>4956000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>6978000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>4398000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>2794000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>5935000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>3511000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>2707000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>3603000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>3457000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>45662000.0</v>
       </c>
-      <c r="L33"/>
       <c r="M33"/>
-    </row>
-    <row r="34" spans="1:13">
+      <c r="N33"/>
+    </row>
+    <row r="34" spans="1:14">
       <c r="A34" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
-    </row>
-    <row r="35" spans="1:13">
+      <c r="N34"/>
+    </row>
+    <row r="35" spans="1:14">
       <c r="A35" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B35">
+        <v>416000.0</v>
+      </c>
+      <c r="C35">
         <v>206000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>1571000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>1191000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>1321000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>1405000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>1412000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>224000.0</v>
       </c>
       <c r="I35">
         <v>224000.0</v>
       </c>
       <c r="J35">
+        <v>224000.0</v>
+      </c>
+      <c r="K35">
         <v>254000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>316000.0</v>
       </c>
-      <c r="L35"/>
       <c r="M35"/>
-    </row>
-    <row r="36" spans="1:13">
+      <c r="N35"/>
+    </row>
+    <row r="36" spans="1:14">
       <c r="A36" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
-      <c r="H36">
+      <c r="H36"/>
+      <c r="I36">
         <v>2707000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>3603000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>3457000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>45662000.0</v>
       </c>
-      <c r="L36"/>
       <c r="M36"/>
-    </row>
-    <row r="37" spans="1:13">
+      <c r="N36"/>
+    </row>
+    <row r="37" spans="1:14">
       <c r="A37" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
-    </row>
-    <row r="38" spans="1:13">
+      <c r="N37"/>
+    </row>
+    <row r="38" spans="1:14">
       <c r="A38" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>36438000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>38667000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>35174000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:13">
+    <row r="39" spans="1:14">
       <c r="A39" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B39">
+        <v>288000.0</v>
+      </c>
+      <c r="C39">
         <v>2253000.0</v>
       </c>
-      <c r="C39"/>
-      <c r="D39">
+      <c r="D39"/>
+      <c r="E39">
         <v>817000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>229000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>236000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>426000.0</v>
       </c>
       <c r="H39">
         <v>426000.0</v>
       </c>
       <c r="I39">
+        <v>426000.0</v>
+      </c>
+      <c r="J39">
         <v>233000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>40000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>304000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>32000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>87000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:13">
+    <row r="40" spans="1:14">
       <c r="A40" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B40"/>
-      <c r="C40">
+      <c r="C40"/>
+      <c r="D40">
         <v>335000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>1374000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>1387000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>1263000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>1308000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>1226000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>1234000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>665000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>36582000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>39329000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>754000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:13">
+    <row r="41" spans="1:14">
       <c r="A41" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
-[...1 lines deleted...]
-      </c>
+      <c r="D41"/>
       <c r="E41">
         <v>224000.0</v>
       </c>
       <c r="F41">
         <v>224000.0</v>
       </c>
       <c r="G41">
         <v>224000.0</v>
       </c>
       <c r="H41">
         <v>224000.0</v>
       </c>
       <c r="I41">
         <v>224000.0</v>
       </c>
       <c r="J41">
         <v>224000.0</v>
       </c>
       <c r="K41">
+        <v>224000.0</v>
+      </c>
+      <c r="L41">
         <v>226000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>877000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>3149000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:13">
+    <row r="42" spans="1:14">
       <c r="A42" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
-      <c r="D42">
+      <c r="D42"/>
+      <c r="E42">
         <v>-9984000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>-7347000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>-4644000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>-8300000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>-8370000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>-6315000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>-7548000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>-5504000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>-4201000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>-3799000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:13">
+    <row r="43" spans="1:14">
       <c r="A43" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
-    </row>
-    <row r="44" spans="1:13">
+      <c r="N43"/>
+    </row>
+    <row r="44" spans="1:14">
       <c r="A44" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
-    </row>
-    <row r="45" spans="1:13">
+      <c r="N44"/>
+    </row>
+    <row r="45" spans="1:14">
       <c r="A45" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B45">
+        <v>3118000.0</v>
+      </c>
+      <c r="C45">
         <v>2748000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>31393000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>29445000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>31423000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>32151000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>31469000.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
-    </row>
-    <row r="46" spans="1:13">
+      <c r="N45"/>
+    </row>
+    <row r="46" spans="1:14">
       <c r="A46" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B46">
+        <v>3118000.0</v>
+      </c>
+      <c r="C46">
         <v>2748000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>4919000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>2614000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>2794000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>3670000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>3511000.0</v>
       </c>
-      <c r="H46"/>
       <c r="I46"/>
       <c r="J46"/>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
-    </row>
-    <row r="47" spans="1:13">
+      <c r="N46"/>
+    </row>
+    <row r="47" spans="1:14">
       <c r="A47" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>2614000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>2794000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>3670000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>3511000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>2707000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>3345000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>3254000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>9016000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>10890000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>21740000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:13">
+    <row r="48" spans="1:14">
       <c r="A48" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B48">
+        <v>13808000.0</v>
+      </c>
+      <c r="C48">
         <v>21661000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>22286000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>20749000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>31863000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>34234000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>33297000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>37335000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>41175000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>40537000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>19891000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>30257000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>75821000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:13">
+    <row r="49" spans="1:14">
       <c r="A49" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
-    </row>
-    <row r="50" spans="1:13">
+      <c r="N49"/>
+    </row>
+    <row r="50" spans="1:14">
       <c r="A50" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B50">
+        <v>4105000.0</v>
+      </c>
+      <c r="C50">
         <v>4589000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>5592000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>0.0</v>
       </c>
-      <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
-      <c r="I50">
+      <c r="I50"/>
+      <c r="J50">
         <v>30000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>90000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>150000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>210000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>270000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:13">
+    <row r="51" spans="1:14">
       <c r="A51" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
-    </row>
-    <row r="52" spans="1:13">
+      <c r="N51"/>
+    </row>
+    <row r="52" spans="1:14">
       <c r="A52" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52"/>
-      <c r="I52">
+      <c r="I52"/>
+      <c r="J52">
         <v>30000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>90000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>150000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>210000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>270000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:13">
+    <row r="53" spans="1:14">
       <c r="A53" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
-      <c r="I53">
+      <c r="I53"/>
+      <c r="J53">
         <v>56074000.0</v>
       </c>
-      <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
-    </row>
-    <row r="54" spans="1:13">
+      <c r="N53"/>
+    </row>
+    <row r="54" spans="1:14">
       <c r="A54" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
-    </row>
-    <row r="55" spans="1:13">
+      <c r="N54"/>
+    </row>
+    <row r="55" spans="1:14">
       <c r="A55" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B55">
+        <v>62152000.0</v>
+      </c>
+      <c r="C55">
         <v>72400000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>74667000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>64894000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>77712000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>81411000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>76829000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>79391000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>85892000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>82830000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>105889000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>117372000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>127637000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:13">
+    <row r="56" spans="1:14">
       <c r="A56" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B56">
+        <v>57867000.0</v>
+      </c>
+      <c r="C56">
         <v>67444000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>67689000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>60496000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>74918000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>75476000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>73318000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>76684000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>82289000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>79373000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>60227000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>67498000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>67815000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:13">
+    <row r="57" spans="1:14">
       <c r="A57" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B57">
+        <v>10482000.0</v>
+      </c>
+      <c r="C57">
         <v>12196000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>12652000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>5444000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>4381000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>2922000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>2926000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>2708000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>3314000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>2093000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>38054000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>42077000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>4051000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:13">
+    <row r="58" spans="1:14">
       <c r="A58" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B58">
+        <v>10898000.0</v>
+      </c>
+      <c r="C58">
         <v>12402000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>14223000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>6635000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>5702000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>4327000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>4338000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>2932000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>3538000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>2347000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>38504000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>43822000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>7410000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:13">
+    <row r="59" spans="1:14">
       <c r="A59" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
-    </row>
-    <row r="60" spans="1:13">
+      <c r="N59"/>
+    </row>
+    <row r="60" spans="1:14">
       <c r="A60" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B60">
+        <v>50257000.0</v>
+      </c>
+      <c r="C60">
         <v>58800000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>59244000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>58259000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>72010000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>77084000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>72491000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>76459000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>82354000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>80483000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>67385000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>73550000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>119516000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:13">
+    <row r="61" spans="1:14">
       <c r="A61" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
-    </row>
-    <row r="62" spans="1:13">
+      <c r="N61"/>
+    </row>
+    <row r="62" spans="1:14">
       <c r="A62" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
+      <c r="N62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AM62"/>
+  <dimension ref="A1:AN62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:39">
+    <row r="1" spans="1:40">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>74</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>75</v>
       </c>
       <c r="D1" t="s">
         <v>76</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>77</v>
       </c>
       <c r="F1" t="s">
-        <v>77</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>78</v>
       </c>
       <c r="H1" t="s">
         <v>79</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>80</v>
       </c>
       <c r="J1" t="s">
-        <v>80</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>81</v>
       </c>
       <c r="L1" t="s">
         <v>82</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>83</v>
       </c>
       <c r="N1" t="s">
-        <v>83</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>84</v>
       </c>
       <c r="P1" t="s">
         <v>85</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>86</v>
       </c>
       <c r="R1" t="s">
-        <v>86</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>87</v>
       </c>
       <c r="T1" t="s">
         <v>88</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>89</v>
       </c>
       <c r="V1" t="s">
-        <v>89</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>90</v>
       </c>
       <c r="X1" t="s">
         <v>91</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>92</v>
       </c>
       <c r="Z1" t="s">
-        <v>92</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>93</v>
       </c>
       <c r="AB1" t="s">
         <v>94</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>95</v>
       </c>
       <c r="AD1" t="s">
-        <v>95</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
         <v>96</v>
       </c>
       <c r="AF1" t="s">
         <v>97</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>98</v>
       </c>
       <c r="AH1" t="s">
-        <v>98</v>
+        <v>9</v>
       </c>
       <c r="AI1" t="s">
         <v>99</v>
       </c>
       <c r="AJ1" t="s">
         <v>100</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>101</v>
       </c>
       <c r="AL1" t="s">
-        <v>101</v>
+        <v>10</v>
       </c>
       <c r="AM1" t="s">
         <v>102</v>
       </c>
-    </row>
-    <row r="2" spans="1:39">
+      <c r="AN1" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="2" spans="1:40">
       <c r="A2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B2">
+        <v>5899000.0</v>
+      </c>
+      <c r="C2">
         <v>3762000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>4754000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>5972000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>4460000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>4245000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>5493000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>6175000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>3859000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>6065000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>2854000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>3797000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>3006000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>2777000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>2615000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>3396000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1929000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>3215000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>3879000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>2826000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>465000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>2320000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>2402000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>3876000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>699000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>2347000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>2935000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>3064000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>636000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>3030000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>3902000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>4758000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>1011000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>2338000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>2177000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>2039000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>596000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>2857000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>2717000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:39">
+    <row r="3" spans="1:40">
       <c r="A3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
-    </row>
-    <row r="4" spans="1:39">
+      <c r="AN3"/>
+    </row>
+    <row r="4" spans="1:40">
       <c r="A4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
-    </row>
-    <row r="5" spans="1:39">
+      <c r="AN4"/>
+    </row>
+    <row r="5" spans="1:40">
       <c r="A5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
-    </row>
-    <row r="6" spans="1:39">
+      <c r="AN5"/>
+    </row>
+    <row r="6" spans="1:40">
       <c r="A6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
-    </row>
-    <row r="7" spans="1:39">
+      <c r="AN6"/>
+    </row>
+    <row r="7" spans="1:40">
       <c r="A7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B7">
+        <v>649000.0</v>
+      </c>
+      <c r="C7">
         <v>201000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>312000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>417000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>523000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>1604000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>1730000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>1591000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>1576000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>1181000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>328000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>431000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>1203000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>1283000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>1338000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>1103000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>1173000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>1238000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>1287000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>1311000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>1350000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>1392000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>1450000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>1227000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>1259000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>2116000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>1371000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>1076000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AD7">
         <v>0.0</v>
       </c>
-      <c r="AE7"/>
+      <c r="AE7">
+        <v>0.0</v>
+      </c>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
-    </row>
-    <row r="8" spans="1:39">
+      <c r="AN7"/>
+    </row>
+    <row r="8" spans="1:40">
       <c r="A8" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B8">
         <v>36494000.0</v>
       </c>
       <c r="C8">
         <v>36494000.0</v>
       </c>
       <c r="D8">
-        <v>47494000.0</v>
+        <v>36494000.0</v>
       </c>
       <c r="E8">
         <v>47494000.0</v>
       </c>
       <c r="F8">
         <v>47494000.0</v>
       </c>
       <c r="G8">
         <v>47494000.0</v>
       </c>
       <c r="H8">
         <v>47494000.0</v>
       </c>
       <c r="I8">
         <v>47494000.0</v>
       </c>
       <c r="J8">
         <v>47494000.0</v>
       </c>
       <c r="K8">
         <v>47494000.0</v>
       </c>
       <c r="L8">
         <v>47494000.0</v>
       </c>
@@ -3194,357 +3317,364 @@
       </c>
       <c r="N8">
         <v>47494000.0</v>
       </c>
       <c r="O8">
         <v>47494000.0</v>
       </c>
       <c r="P8">
         <v>47494000.0</v>
       </c>
       <c r="Q8">
         <v>47494000.0</v>
       </c>
       <c r="R8">
         <v>47494000.0</v>
       </c>
       <c r="S8">
         <v>47494000.0</v>
       </c>
       <c r="T8">
         <v>47494000.0</v>
       </c>
       <c r="U8">
         <v>47494000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>47494000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
-    </row>
-    <row r="9" spans="1:39">
+      <c r="AN8"/>
+    </row>
+    <row r="9" spans="1:40">
       <c r="A9" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
-    </row>
-    <row r="10" spans="1:39">
+      <c r="AN9"/>
+    </row>
+    <row r="10" spans="1:40">
       <c r="A10" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B10">
+        <v>46450000.0</v>
+      </c>
+      <c r="C10">
         <v>46056000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>45998000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>52195000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>37693000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>44070000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>44223000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>43431000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>42340000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>41676000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>40105000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>40160000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>48046000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>46314000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>47870000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>57737000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>59636000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>63414000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>65061000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>65572000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>64206000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>66180000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>64763000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>65815000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>65052000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>69523000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>67773000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>68008000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>67038000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>63265000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>62890000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>62295000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>72060000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>71274000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>70729000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>71039000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>69726000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>50574000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>50797000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:39">
+    <row r="11" spans="1:40">
       <c r="A11" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
-    </row>
-    <row r="12" spans="1:39">
+      <c r="AN11"/>
+    </row>
+    <row r="12" spans="1:40">
       <c r="A12" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
-      <c r="W12">
+      <c r="W12"/>
+      <c r="X12">
         <v>64763000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>65815000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>65052000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>69523000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>67773000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>68008000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>67038000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>63265000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>62890000.0</v>
       </c>
-      <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
-    </row>
-    <row r="13" spans="1:39">
+      <c r="AN12"/>
+    </row>
+    <row r="13" spans="1:40">
       <c r="A13" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
+      <c r="M13"/>
+      <c r="N13">
         <v>47494000.0</v>
       </c>
-      <c r="N13"/>
-[...2 lines deleted...]
-      </c>
+      <c r="O13"/>
       <c r="P13">
         <v>47494000.0</v>
       </c>
       <c r="Q13">
         <v>47494000.0</v>
       </c>
       <c r="R13">
         <v>47494000.0</v>
       </c>
       <c r="S13">
         <v>47494000.0</v>
       </c>
       <c r="T13">
         <v>47494000.0</v>
       </c>
       <c r="U13">
         <v>47494000.0</v>
       </c>
       <c r="V13">
         <v>47494000.0</v>
       </c>
       <c r="W13">
         <v>47494000.0</v>
       </c>
       <c r="X13">
@@ -3573,1910 +3703,1954 @@
       </c>
       <c r="AF13">
         <v>47494000.0</v>
       </c>
       <c r="AG13">
         <v>47494000.0</v>
       </c>
       <c r="AH13">
         <v>47494000.0</v>
       </c>
       <c r="AI13">
         <v>47494000.0</v>
       </c>
       <c r="AJ13">
         <v>47494000.0</v>
       </c>
       <c r="AK13">
         <v>47494000.0</v>
       </c>
       <c r="AL13">
         <v>47494000.0</v>
       </c>
       <c r="AM13">
         <v>47494000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:39">
+      <c r="AN13">
+        <v>47494000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:40">
       <c r="A14" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B14">
         <v>81104539.0</v>
       </c>
       <c r="C14">
         <v>81104539.0</v>
       </c>
       <c r="D14">
         <v>81104539.0</v>
       </c>
       <c r="E14">
         <v>81104539.0</v>
       </c>
       <c r="F14">
         <v>81104539.0</v>
       </c>
       <c r="G14">
         <v>81104539.0</v>
       </c>
       <c r="H14">
         <v>81104539.0</v>
       </c>
       <c r="I14">
         <v>81104539.0</v>
       </c>
       <c r="J14">
         <v>81104539.0</v>
       </c>
       <c r="K14">
         <v>81104539.0</v>
       </c>
       <c r="L14">
         <v>81104539.0</v>
       </c>
       <c r="M14">
+        <v>81104539.0</v>
+      </c>
+      <c r="N14">
         <v>81105000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>81104539.0</v>
       </c>
       <c r="O14">
         <v>81104539.0</v>
       </c>
       <c r="P14">
         <v>81104539.0</v>
       </c>
       <c r="Q14">
+        <v>81104539.0</v>
+      </c>
+      <c r="R14">
         <v>81105000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>81104539.0</v>
       </c>
       <c r="S14">
         <v>81104539.0</v>
       </c>
       <c r="T14">
         <v>81104539.0</v>
       </c>
       <c r="U14">
         <v>81104539.0</v>
       </c>
       <c r="V14">
         <v>81104539.0</v>
       </c>
       <c r="W14">
         <v>81104539.0</v>
       </c>
       <c r="X14">
         <v>81104539.0</v>
       </c>
       <c r="Y14">
+        <v>81104539.0</v>
+      </c>
+      <c r="Z14">
         <v>81105000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>81104539.0</v>
       </c>
       <c r="AA14">
         <v>81104539.0</v>
       </c>
       <c r="AB14">
+        <v>81104539.0</v>
+      </c>
+      <c r="AC14">
         <v>80000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>81250000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>81200000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>80909100.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>81406300.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>152000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>80869600.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>80000000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>80952400.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>81081200.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>80625000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>80344800.0</v>
       </c>
     </row>
-    <row r="15" spans="1:39">
+    <row r="15" spans="1:40">
       <c r="A15" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
-    </row>
-    <row r="16" spans="1:39">
+      <c r="AN15"/>
+    </row>
+    <row r="16" spans="1:40">
       <c r="A16" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
-    </row>
-    <row r="17" spans="1:39">
+      <c r="AN16"/>
+    </row>
+    <row r="17" spans="1:40">
       <c r="A17" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
-    </row>
-    <row r="18" spans="1:39">
+      <c r="AN17"/>
+    </row>
+    <row r="18" spans="1:40">
       <c r="A18" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
-    </row>
-    <row r="19" spans="1:39">
+      <c r="AN18"/>
+    </row>
+    <row r="19" spans="1:40">
       <c r="A19" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
-    </row>
-    <row r="20" spans="1:39">
+      <c r="AN19"/>
+    </row>
+    <row r="20" spans="1:40">
       <c r="A20" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
-    </row>
-    <row r="21" spans="1:39">
+      <c r="AN20"/>
+    </row>
+    <row r="21" spans="1:40">
       <c r="A21" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
-      <c r="I21">
+      <c r="I21"/>
+      <c r="J21">
         <v>803000.0</v>
       </c>
-      <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
-    </row>
-    <row r="22" spans="1:39">
+      <c r="AN21"/>
+    </row>
+    <row r="22" spans="1:40">
       <c r="A22" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B22">
+        <v>5751000.0</v>
+      </c>
+      <c r="C22">
         <v>5554000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>5465000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>6066000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>5390000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>9732000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>10450000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>10847000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>9131000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>8657000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>4201000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>3803000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>5409000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>4195000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>4662000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>5997000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>5401000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>4820000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>4616000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>4687000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>4702000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>4490000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>4756000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>4647000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>3326000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>3905000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>4229000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>4255000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>4310000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>5285000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>5658000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>5391000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>5539000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>6609000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>5776000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>5798000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>5942000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>5473000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>5510000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:39">
+    <row r="23" spans="1:40">
       <c r="A23" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
       <c r="AG23"/>
       <c r="AH23"/>
       <c r="AI23"/>
       <c r="AJ23"/>
       <c r="AK23"/>
       <c r="AL23"/>
       <c r="AM23"/>
-    </row>
-    <row r="24" spans="1:39">
+      <c r="AN23"/>
+    </row>
+    <row r="24" spans="1:40">
       <c r="A24" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
-      <c r="J24">
+      <c r="J24"/>
+      <c r="K24">
         <v>0.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>1293000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>1313000.0</v>
       </c>
-      <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
-    </row>
-    <row r="25" spans="1:39">
+      <c r="AN24"/>
+    </row>
+    <row r="25" spans="1:40">
       <c r="A25" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
-      <c r="W25">
+      <c r="W25"/>
+      <c r="X25">
         <v>1281000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1189000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1188000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1238000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1246000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>920000.0</v>
       </c>
-      <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
-    </row>
-    <row r="26" spans="1:39">
+      <c r="AN25"/>
+    </row>
+    <row r="26" spans="1:40">
       <c r="A26" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
+      <c r="AD26"/>
+      <c r="AE26">
         <v>123000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>401000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>474000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>258000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>161000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>134000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>205000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>203000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>446000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>167000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:39">
+    <row r="27" spans="1:40">
       <c r="A27" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
-    </row>
-    <row r="28" spans="1:39">
+      <c r="AN27"/>
+    </row>
+    <row r="28" spans="1:40">
       <c r="A28" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
       <c r="AH28"/>
       <c r="AI28"/>
       <c r="AJ28"/>
       <c r="AK28"/>
       <c r="AL28"/>
       <c r="AM28"/>
-    </row>
-    <row r="29" spans="1:39">
+      <c r="AN28"/>
+    </row>
+    <row r="29" spans="1:40">
       <c r="A29" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B29">
+        <v>54362000.0</v>
+      </c>
+      <c r="C29">
         <v>56460000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>57639000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>65862000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>63389000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>64843000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>65351000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>66766000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>64836000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>60958000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>63810000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>63921000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>58259000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>62401000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>58929000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>69938000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>72010000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>75660000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>75389000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>76872000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>77084000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>74200000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>73915000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>73697000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>72491000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>77937000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
-    </row>
-    <row r="30" spans="1:39">
+      <c r="AN29"/>
+    </row>
+    <row r="30" spans="1:40">
       <c r="A30" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B30">
+        <v>3959000.0</v>
+      </c>
+      <c r="C30">
         <v>5342000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>7540000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>9316000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>6502000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>9727000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>11044000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>12996000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>14435000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>13393000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>8514000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>8232000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>6145000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>9844000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>7784000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>8300000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>9565000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>7314000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>6855000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>6121000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>6066000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>3996000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>4570000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>4830000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>4433000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>4710000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>4904000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>4491000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>4925000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>10414000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>12553000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>14705000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>4354000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>3794000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>3781000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>3104000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>3570000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>3513000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>3820000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:39">
+    <row r="31" spans="1:40">
       <c r="A31" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>58259000.0</v>
       </c>
-      <c r="N31"/>
-      <c r="O31">
+      <c r="O31"/>
+      <c r="P31">
         <v>58929000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>69938000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>72010000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>75660000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>75389000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>76872000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>77084000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>74319000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>73915000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>73697000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>72491000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>77937000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>76012000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>75993000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>76459000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>78579000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>80058000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>80760000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>82354000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>82720000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>81328000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>81172000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>80483000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>65943000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>66316000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:39">
+    <row r="32" spans="1:40">
       <c r="A32" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B32">
+        <v>47385000.0</v>
+      </c>
+      <c r="C32">
         <v>48300000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>48159000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>57941000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>55248000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>54597000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>55281000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>55692000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>55037000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>54463000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>57008000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>57710000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>55052000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>57201000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>57313000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>68553000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>70537000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>72103000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>72341000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>73298000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>72554000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>72000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>71338000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>71261000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>70392000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>75730000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
-    </row>
-    <row r="33" spans="1:39">
+      <c r="AN32"/>
+    </row>
+    <row r="33" spans="1:40">
       <c r="A33" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B33">
+        <v>4285000.0</v>
+      </c>
+      <c r="C33">
         <v>4138000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>4450000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>4818000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>4956000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>7682000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>7458000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>7545000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>6978000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>5724000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>4103000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>3771000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>4398000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>6436000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>2876000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>2670000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>2794000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>4909000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>4417000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>4939000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>5935000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>3799000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>4082000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>3849000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>3511000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>3669000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>3750000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>3649000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>2707000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>3023000.0</v>
       </c>
-      <c r="AE33"/>
       <c r="AF33"/>
       <c r="AG33"/>
       <c r="AH33"/>
       <c r="AI33"/>
       <c r="AJ33"/>
       <c r="AK33"/>
       <c r="AL33"/>
       <c r="AM33"/>
-    </row>
-    <row r="34" spans="1:39">
+      <c r="AN33"/>
+    </row>
+    <row r="34" spans="1:40">
       <c r="A34" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
-      <c r="V34">
+      <c r="V34"/>
+      <c r="W34">
         <v>119000.0</v>
       </c>
-      <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
-    </row>
-    <row r="35" spans="1:39">
+      <c r="AN34"/>
+    </row>
+    <row r="35" spans="1:40">
       <c r="A35" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B35">
+        <v>416000.0</v>
+      </c>
+      <c r="C35">
         <v>180000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>187000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>189000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>206000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>1279000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>1414000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>1567000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>1571000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>1242000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>1621000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>1651000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>1191000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>1236000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>1260000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>1285000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>1321000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>1352000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>1369000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>1365000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>1405000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>1599000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>1505000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>1413000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>1412000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>1462000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>1470000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>1144000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>224000.0</v>
       </c>
       <c r="AD35">
         <v>224000.0</v>
       </c>
-      <c r="AE35"/>
+      <c r="AE35">
+        <v>224000.0</v>
+      </c>
       <c r="AF35"/>
       <c r="AG35"/>
       <c r="AH35"/>
       <c r="AI35"/>
       <c r="AJ35"/>
       <c r="AK35"/>
       <c r="AL35"/>
       <c r="AM35"/>
-    </row>
-    <row r="36" spans="1:39">
+      <c r="AN35"/>
+    </row>
+    <row r="36" spans="1:40">
       <c r="A36" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
-      <c r="AA36">
+      <c r="AA36"/>
+      <c r="AB36">
         <v>3750000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>3649000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>2707000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>3023000.0</v>
       </c>
-      <c r="AE36"/>
       <c r="AF36"/>
       <c r="AG36"/>
       <c r="AH36"/>
       <c r="AI36"/>
       <c r="AJ36"/>
       <c r="AK36"/>
       <c r="AL36"/>
       <c r="AM36"/>
-    </row>
-    <row r="37" spans="1:39">
+      <c r="AN36"/>
+    </row>
+    <row r="37" spans="1:40">
       <c r="A37" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
-    </row>
-    <row r="38" spans="1:39">
+      <c r="AN37"/>
+    </row>
+    <row r="38" spans="1:40">
       <c r="A38" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
-      <c r="T38">
+      <c r="T38"/>
+      <c r="U38">
         <v>1571000.0</v>
       </c>
-      <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
-      <c r="AL38">
+      <c r="AL38"/>
+      <c r="AM38">
         <v>36480000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>37366000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:39">
+    <row r="39" spans="1:40">
       <c r="A39" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B39">
+        <v>288000.0</v>
+      </c>
+      <c r="C39">
         <v>520000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>604000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>1195000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>2253000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>943000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>893000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>1234000.0</v>
       </c>
-      <c r="I39"/>
-      <c r="J39">
+      <c r="J39"/>
+      <c r="K39">
         <v>206000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>154000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>315000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>817000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>359000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>378000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>407000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>229000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>374000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>307000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>377000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>423000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>300000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>314000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>355000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>426000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>519000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>356000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>326000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>341000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>281000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>100000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>139000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>233000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>329000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>464000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>356000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>40000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>1261000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>831000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:39">
+    <row r="40" spans="1:40">
       <c r="A40" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40"/>
-      <c r="I40">
+      <c r="I40"/>
+      <c r="J40">
         <v>335000.0</v>
       </c>
-      <c r="J40"/>
       <c r="K40"/>
       <c r="L40"/>
-      <c r="M40">
+      <c r="M40"/>
+      <c r="N40">
         <v>1374000.0</v>
       </c>
-      <c r="N40"/>
-      <c r="O40">
+      <c r="O40"/>
+      <c r="P40">
         <v>464000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>450000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>1387000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>494000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>477000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>463000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>1263000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>510000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>494000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>472000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>1308000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>493000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>470000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>451000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>1226000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>435000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>424000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>420000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>1234000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>30000.0</v>
       </c>
-      <c r="AI40"/>
       <c r="AJ40"/>
-      <c r="AK40">
+      <c r="AK40"/>
+      <c r="AL40">
         <v>665000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>36104000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>36993000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:39">
+    <row r="41" spans="1:40">
       <c r="A41" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>224000.0</v>
       </c>
-      <c r="N41"/>
-[...2 lines deleted...]
-      </c>
+      <c r="O41"/>
       <c r="P41">
         <v>224000.0</v>
       </c>
       <c r="Q41">
         <v>224000.0</v>
       </c>
       <c r="R41">
         <v>224000.0</v>
       </c>
       <c r="S41">
         <v>224000.0</v>
       </c>
       <c r="T41">
         <v>224000.0</v>
       </c>
       <c r="U41">
         <v>224000.0</v>
       </c>
       <c r="V41">
         <v>224000.0</v>
       </c>
       <c r="W41">
         <v>224000.0</v>
       </c>
       <c r="X41">
@@ -5505,9160 +5679,9452 @@
       </c>
       <c r="AF41">
         <v>224000.0</v>
       </c>
       <c r="AG41">
         <v>224000.0</v>
       </c>
       <c r="AH41">
         <v>224000.0</v>
       </c>
       <c r="AI41">
         <v>224000.0</v>
       </c>
       <c r="AJ41">
         <v>224000.0</v>
       </c>
       <c r="AK41">
         <v>224000.0</v>
       </c>
       <c r="AL41">
         <v>224000.0</v>
       </c>
       <c r="AM41">
         <v>224000.0</v>
       </c>
-    </row>
-    <row r="42" spans="1:39">
+      <c r="AN41">
+        <v>224000.0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:40">
       <c r="A42" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
       <c r="K42"/>
       <c r="L42"/>
-      <c r="M42">
+      <c r="M42"/>
+      <c r="N42">
         <v>-9984000.0</v>
       </c>
-      <c r="N42"/>
-      <c r="O42">
+      <c r="O42"/>
+      <c r="P42">
         <v>-10032000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>-8557000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>-7347000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>-4404000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>-5131000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>-4879000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>-4644000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>-7303000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>-7472000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>-7619000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>-8300000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>-7634000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>-8816000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>-8636000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>-8370000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>-7250000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>-7595000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>-7388000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>-6315000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>-6101000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>-6935000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>-7369000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>-7548000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>-6415000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>-5657000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:39">
+    <row r="43" spans="1:40">
       <c r="A43" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
-    </row>
-    <row r="44" spans="1:39">
+      <c r="AN43"/>
+    </row>
+    <row r="44" spans="1:40">
       <c r="A44" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
-    </row>
-    <row r="45" spans="1:39">
+      <c r="AN44"/>
+    </row>
+    <row r="45" spans="1:40">
       <c r="A45" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B45">
+        <v>3118000.0</v>
+      </c>
+      <c r="C45">
         <v>2644000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>2704000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>2711000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>2748000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>5518000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>5652000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>5458000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>31393000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>4626000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>2371000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>2358000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>29445000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>2742000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>2876000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>2670000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
-    </row>
-    <row r="46" spans="1:39">
+      <c r="AN45"/>
+    </row>
+    <row r="46" spans="1:40">
       <c r="A46" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B46">
+        <v>3118000.0</v>
+      </c>
+      <c r="C46">
         <v>2644000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>2704000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>2711000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>2748000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>5518000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>5652000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>5458000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>4919000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>4626000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>2371000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>2358000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>2614000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>2742000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>2876000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>2670000.0</v>
       </c>
-      <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
       <c r="AE46"/>
       <c r="AF46"/>
       <c r="AG46"/>
       <c r="AH46"/>
       <c r="AI46"/>
       <c r="AJ46"/>
       <c r="AK46"/>
       <c r="AL46"/>
       <c r="AM46"/>
-    </row>
-    <row r="47" spans="1:39">
+      <c r="AN46"/>
+    </row>
+    <row r="47" spans="1:40">
       <c r="A47" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>2614000.0</v>
       </c>
-      <c r="N47"/>
-      <c r="O47">
+      <c r="O47"/>
+      <c r="P47">
         <v>2876000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>2670000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>2794000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>2996000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>3191000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>3368000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>3670000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>3799000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>4082000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>3849000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>3511000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>3669000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>3750000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>3649000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>2707000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>2900000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>3006000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>3173000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>3345000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>3190000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>2905000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>3008000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>3254000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>7486000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>8013000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:39">
+    <row r="48" spans="1:40">
       <c r="A48" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B48">
+        <v>13808000.0</v>
+      </c>
+      <c r="C48">
         <v>14961000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>15241000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>14311000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>21661000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>21701000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>22154000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>22143000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>22286000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>21427000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>21367000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>20709000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>20749000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>21162000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>21467000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>31001000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>31863000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>32570000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>33026000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>34257000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>34234000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>34128000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>33893000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>33822000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>33297000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>38077000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>37334000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>28499000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>28965000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>31085000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>40159000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>40654000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>41175000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>41327000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>40769000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>41047000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>40537000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>24864000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>24479000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:39">
+    <row r="49" spans="1:40">
       <c r="A49" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
-    </row>
-    <row r="50" spans="1:39">
+      <c r="AN49"/>
+    </row>
+    <row r="50" spans="1:40">
       <c r="A50" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B50">
+        <v>4105000.0</v>
+      </c>
+      <c r="C50">
         <v>5255000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>6435000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>4501000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>4589000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>5056000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>5227000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>6282000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>5592000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>3188000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>4217000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>4213000.0</v>
       </c>
-      <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
-      <c r="AA50">
+      <c r="AA50"/>
+      <c r="AB50">
         <v>1371000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>1076000.0</v>
       </c>
-      <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
-      <c r="AG50">
+      <c r="AG50"/>
+      <c r="AH50">
         <v>30000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>45000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>60000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>75000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>90000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>105000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>120000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:39">
+    <row r="51" spans="1:40">
       <c r="A51" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
       <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
       <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
       <c r="AM51"/>
-    </row>
-    <row r="52" spans="1:39">
+      <c r="AN51"/>
+    </row>
+    <row r="52" spans="1:40">
       <c r="A52" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
       <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
       <c r="O52"/>
       <c r="P52"/>
       <c r="Q52"/>
       <c r="R52"/>
       <c r="S52"/>
       <c r="T52"/>
       <c r="U52"/>
       <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
-      <c r="AA52">
+      <c r="AA52"/>
+      <c r="AB52">
         <v>1371000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>1076000.0</v>
       </c>
-      <c r="AC52"/>
       <c r="AD52"/>
       <c r="AE52"/>
       <c r="AF52"/>
-      <c r="AG52">
+      <c r="AG52"/>
+      <c r="AH52">
         <v>30000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>45000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>60000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>75000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>90000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>105000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>120000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:39">
+    <row r="53" spans="1:40">
       <c r="A53" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
       <c r="AM53"/>
-    </row>
-    <row r="54" spans="1:39">
+      <c r="AN53"/>
+    </row>
+    <row r="54" spans="1:40">
       <c r="A54" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
-    </row>
-    <row r="55" spans="1:39">
+      <c r="AN54"/>
+    </row>
+    <row r="55" spans="1:40">
       <c r="A55" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B55">
+        <v>62152000.0</v>
+      </c>
+      <c r="C55">
         <v>61610000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>64057000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>73590000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>72400000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>72154000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>74068000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>76053000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>74667000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>69656000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>71211000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>72687000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>64894000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>67148000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>63570000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>75111000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>77712000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>80831000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>81256000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>81696000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>81411000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>78765000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>78485000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>79496000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>76829000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>82326000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>81012000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>80808000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>79391000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>82268000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>84608000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>86177000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>85892000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>85357000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>83789000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>83510000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>82830000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>105233000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>106504000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:39">
+    <row r="56" spans="1:40">
       <c r="A56" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B56">
+        <v>57867000.0</v>
+      </c>
+      <c r="C56">
         <v>57472000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>59607000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>68772000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>67444000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>64472000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>66610000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>68508000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>67689000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>63932000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>67108000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>68916000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>60496000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>60712000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>60694000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>72441000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>74918000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>75922000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>76839000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>76757000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>75476000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>74966000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>74403000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>75647000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>73318000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>78657000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>77262000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>77159000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>76684000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>79245000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>81201000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>82530000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>82289000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>82006000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>80750000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>80297000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>79373000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>60821000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>60958000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:39">
+    <row r="57" spans="1:40">
       <c r="A57" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B57">
+        <v>10482000.0</v>
+      </c>
+      <c r="C57">
         <v>9172000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>11448000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>10831000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>12196000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>9875000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>11329000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>12816000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>12652000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>9469000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>10100000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>11206000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>5444000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>3511000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>3381000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>3888000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>4381000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>3819000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>4498000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>3459000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>2922000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>2966000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>3065000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>4386000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>2926000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>2927000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>3530000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>3671000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>2708000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>3465000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>4326000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>5193000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>3314000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>2413000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>2237000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>2099000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>2093000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>39021000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>39770000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:39">
+    <row r="58" spans="1:40">
       <c r="A58" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B58">
+        <v>10898000.0</v>
+      </c>
+      <c r="C58">
         <v>9352000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>11635000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>11020000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>12402000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>11154000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>12743000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>14383000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>14223000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>10711000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>11721000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>12857000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>6635000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>4747000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>4641000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>5173000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>5702000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>5171000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>5867000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>4824000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>4327000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>4565000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>4570000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>5799000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>4338000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>4389000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>5000000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>4815000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>2932000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>3689000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>4550000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>5417000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>3538000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>2637000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>2461000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>2338000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>2347000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>39290000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>40054000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:39">
+    <row r="59" spans="1:40">
       <c r="A59" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
-    </row>
-    <row r="60" spans="1:39">
+      <c r="AN59"/>
+    </row>
+    <row r="60" spans="1:40">
       <c r="A60" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B60">
+        <v>50257000.0</v>
+      </c>
+      <c r="C60">
         <v>51205000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>51204000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>61361000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>58800000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>59787000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>60124000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>60484000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>59244000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>57770000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>58300000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>58395000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>58259000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>62401000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>58929000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>69938000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>72010000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>75660000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>75389000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>76872000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>77084000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>74200000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>73915000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>73697000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>72491000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>77937000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>76012000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>75993000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>76459000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>78579000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>80058000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>80760000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>82354000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>82720000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>81328000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>81172000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>80483000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>65943000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>66316000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:39">
+    <row r="61" spans="1:40">
       <c r="A61" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
-    </row>
-    <row r="62" spans="1:39">
+      <c r="AN61"/>
+    </row>
+    <row r="62" spans="1:40">
       <c r="A62" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
+      <c r="AN62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M32"/>
+  <dimension ref="A1:N32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="2" spans="1:13">
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B2">
+        <v>19137000.0</v>
+      </c>
+      <c r="C2">
         <v>14422000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>22741000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>25043000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>23215000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>12341000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>10133000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>24882000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>7884000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>5053000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>6923000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>21987000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>23236000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:13">
+    <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
-    </row>
-    <row r="4" spans="1:13">
+      <c r="N3"/>
+    </row>
+    <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-    </row>
-    <row r="5" spans="1:13">
+      <c r="N4"/>
+    </row>
+    <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>-1131000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-1466000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>113000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>670000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>24000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>897000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-1050000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>9262000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-2274000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>1698000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:13">
+    <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
-      <c r="E6">
+      <c r="E6"/>
+      <c r="F6">
         <v>-273000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>2097000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>1637000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>5546000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>2083000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>21145000.0</v>
       </c>
-      <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
-    </row>
-    <row r="7" spans="1:13">
+      <c r="N6"/>
+    </row>
+    <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
-    </row>
-    <row r="8" spans="1:13">
+      <c r="N7"/>
+    </row>
+    <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-    </row>
-    <row r="9" spans="1:13">
+      <c r="N8"/>
+    </row>
+    <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B9">
+        <v>3939000.0</v>
+      </c>
+      <c r="C9">
         <v>2845000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>2976000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>5314000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>6504000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>6985000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>6693000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>7651000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>4544000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>3172000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>4024000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>7855000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>10243000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:13">
+    <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B10">
+        <v>-35000.0</v>
+      </c>
+      <c r="C10">
         <v>-1491000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>570000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-2903000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-1426000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1076000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>680000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-964000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>1135000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>15684000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-2508000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-48975000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>2127000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:13">
+    <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>101000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>134000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>139000.0</v>
       </c>
       <c r="G11">
         <v>139000.0</v>
       </c>
       <c r="H11">
+        <v>139000.0</v>
+      </c>
+      <c r="I11">
         <v>142000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>91000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>136000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-268000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-1607000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>300000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:13">
+    <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B12">
+        <v>276000.0</v>
+      </c>
+      <c r="C12">
         <v>294000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>260000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>93000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>96000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>103000.0</v>
       </c>
       <c r="G12">
         <v>103000.0</v>
       </c>
       <c r="H12">
-        <v>0.0</v>
+        <v>103000.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:13">
+      <c r="N12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B13">
+        <v>632000.0</v>
+      </c>
+      <c r="C13">
         <v>866000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>652000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>761000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>901000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1010000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>103000.0</v>
       </c>
-      <c r="H13"/>
-      <c r="I13">
+      <c r="I13"/>
+      <c r="J13">
         <v>987000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>5000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>1111000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>953000.0</v>
       </c>
-      <c r="M13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:13">
+      <c r="N13"/>
+    </row>
+    <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B14">
+        <v>201000.0</v>
+      </c>
+      <c r="C14">
         <v>2000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>73000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>0.0</v>
       </c>
-      <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
-      <c r="K14">
+      <c r="K14"/>
+      <c r="L14">
         <v>134000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>718000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>711000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:13">
+    <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B15">
+        <v>-7853000.0</v>
+      </c>
+      <c r="C15">
         <v>-841000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>1525000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-3004000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-1560000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>937000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>541000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-1106000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>1044000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>15548000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-2239000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-47375000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>1827000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:13">
+    <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>-3004000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-1560000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>937000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>541000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-1106000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>1044000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>15548000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-2239000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-47375000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>1827000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:13">
+    <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B17">
+        <v>-537000.0</v>
+      </c>
+      <c r="C17">
         <v>-1573000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>494000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-3004000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-1560000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>937000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>541000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-1106000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>1044000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>15548000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-2240000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-47368000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>1827000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:13">
+    <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B18">
+        <v>356000.0</v>
+      </c>
+      <c r="C18">
         <v>572000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>392000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>668000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>805000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>907000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>1012000.0</v>
       </c>
-      <c r="H18"/>
-      <c r="I18">
+      <c r="I18"/>
+      <c r="J18">
         <v>987000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>760000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>1111000.0</v>
       </c>
-      <c r="L18"/>
       <c r="M18"/>
-    </row>
-    <row r="19" spans="1:13">
+      <c r="N18"/>
+    </row>
+    <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-    </row>
-    <row r="20" spans="1:13">
+      <c r="N19"/>
+    </row>
+    <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-    </row>
-    <row r="21" spans="1:13">
+      <c r="N20"/>
+    </row>
+    <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B21">
-        <v>-830000.0</v>
+        <v>-1210000.0</v>
       </c>
       <c r="C21">
+        <v>-873000.0</v>
+      </c>
+      <c r="D21">
         <v>-985000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-2151000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>3068000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>3983000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>792000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>375000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>1135000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>14396000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-4098000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-51195000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>1698000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
-    </row>
-    <row r="23" spans="1:13">
+      <c r="N22"/>
+    </row>
+    <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
-      <c r="D23">
+      <c r="D23"/>
+      <c r="E23">
         <v>3746000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>5297000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>4532000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>3888000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>5658000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1501000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1759000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>5713000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>5911000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>3717000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:13">
+    <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
-    </row>
-    <row r="25" spans="1:13">
+      <c r="N24"/>
+    </row>
+    <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B25">
+        <v>368000.0</v>
+      </c>
+      <c r="C25">
         <v>1128000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1158000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>561000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1057000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>918000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>854000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>752000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>948000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>5456000.0</v>
       </c>
-      <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
-    </row>
-    <row r="26" spans="1:13">
+      <c r="N25"/>
+    </row>
+    <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
-    </row>
-    <row r="27" spans="1:13">
+      <c r="N26"/>
+    </row>
+    <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-    </row>
-    <row r="28" spans="1:13">
+      <c r="N27"/>
+    </row>
+    <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B28">
+        <v>382000.0</v>
+      </c>
+      <c r="C28">
         <v>921000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>681000.0</v>
       </c>
-      <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
-      <c r="G28">
+      <c r="G28"/>
+      <c r="H28">
         <v>2129000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>2105000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1892000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1701000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1733000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>2202000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>2423000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:13">
+    <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B29">
+        <v>502000.0</v>
+      </c>
+      <c r="C29">
         <v>82000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>76000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>101000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>134000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>139000.0</v>
       </c>
       <c r="G29">
         <v>139000.0</v>
       </c>
       <c r="H29">
+        <v>139000.0</v>
+      </c>
+      <c r="I29">
         <v>142000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>91000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>136000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-268000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-1607000.0</v>
       </c>
-      <c r="M29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:13">
+      <c r="N29"/>
+    </row>
+    <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B30">
+        <v>24286000.0</v>
+      </c>
+      <c r="C30">
         <v>18097000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>26702000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>32508000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>26651000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>15343000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>13047000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>27739000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>10724000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>12111000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>3019000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>33151000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>31781000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:13">
+    <row r="31" spans="1:14">
       <c r="A31" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
-      <c r="H31">
+      <c r="H31"/>
+      <c r="I31">
         <v>-988000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>238000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>16734000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>1493000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-46701000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>429000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:13">
+    <row r="32" spans="1:14">
       <c r="A32" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B32">
+        <v>23076000.0</v>
+      </c>
+      <c r="C32">
         <v>17267000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>25717000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>30357000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>29719000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>19326000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>16826000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>32533000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>12428000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>8225000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>10947000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>29842000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>33479000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AM32"/>
+  <dimension ref="A1:AN32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:39">
+    <row r="1" spans="1:40">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>74</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>75</v>
       </c>
       <c r="D1" t="s">
         <v>76</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>77</v>
       </c>
       <c r="F1" t="s">
-        <v>77</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>78</v>
       </c>
       <c r="H1" t="s">
         <v>79</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>80</v>
       </c>
       <c r="J1" t="s">
-        <v>80</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>81</v>
       </c>
       <c r="L1" t="s">
         <v>82</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>83</v>
       </c>
       <c r="N1" t="s">
-        <v>83</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>84</v>
       </c>
       <c r="P1" t="s">
         <v>85</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>86</v>
       </c>
       <c r="R1" t="s">
-        <v>86</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>87</v>
       </c>
       <c r="T1" t="s">
         <v>88</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>89</v>
       </c>
       <c r="V1" t="s">
-        <v>89</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>90</v>
       </c>
       <c r="X1" t="s">
         <v>91</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>92</v>
       </c>
       <c r="Z1" t="s">
-        <v>92</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>93</v>
       </c>
       <c r="AB1" t="s">
         <v>94</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>95</v>
       </c>
       <c r="AD1" t="s">
-        <v>95</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
         <v>96</v>
       </c>
       <c r="AF1" t="s">
         <v>97</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>98</v>
       </c>
       <c r="AH1" t="s">
-        <v>98</v>
+        <v>9</v>
       </c>
       <c r="AI1" t="s">
         <v>99</v>
       </c>
       <c r="AJ1" t="s">
         <v>100</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>101</v>
       </c>
       <c r="AL1" t="s">
-        <v>101</v>
+        <v>10</v>
       </c>
       <c r="AM1" t="s">
         <v>102</v>
       </c>
-    </row>
-    <row r="2" spans="1:39">
+      <c r="AN1" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="2" spans="1:40">
       <c r="A2" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B2">
+        <v>3315000.0</v>
+      </c>
+      <c r="C2">
         <v>3613000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>5453000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>6756000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>3692000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2878000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>4251000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>3601000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>5364000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>8228000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>7324000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>8680000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>3849000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>8320000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>6318000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>6454000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>6892000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>5318000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>5968000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>5037000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>4585000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>2486000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>2534000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>2736000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>2064000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>2388000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>5681000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>3035000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>2599000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>3907000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>6529000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>11847000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>3010000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>1709000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>1822000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>1343000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>1381000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>1327000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>1218000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:39">
+    <row r="3" spans="1:40">
       <c r="A3" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
-    </row>
-    <row r="4" spans="1:39">
+      <c r="AN3"/>
+    </row>
+    <row r="4" spans="1:40">
       <c r="A4" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
-    </row>
-    <row r="5" spans="1:39">
+      <c r="AN4"/>
+    </row>
+    <row r="5" spans="1:40">
       <c r="A5" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>-237000.0</v>
       </c>
-      <c r="N5"/>
-      <c r="O5">
+      <c r="O5"/>
+      <c r="P5">
         <v>-220000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-393000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-291000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-544000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-464000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-167000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-109000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-8000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>143000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>294000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-29000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>1018000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>869000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>68000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>5650000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>27000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-35000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-41000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-441000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>595000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>104000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>460000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>1502000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-813000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-888000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:39">
+    <row r="6" spans="1:40">
       <c r="A6" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
-      <c r="N6">
+      <c r="N6"/>
+      <c r="O6">
         <v>58000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-1251000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-662000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-489000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-184000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-9000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>409000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>392000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>530000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>375000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>800000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-318000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>1018000.0</v>
       </c>
-      <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
-    </row>
-    <row r="7" spans="1:39">
+      <c r="AN6"/>
+    </row>
+    <row r="7" spans="1:40">
       <c r="A7" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
-    </row>
-    <row r="8" spans="1:39">
+      <c r="AN7"/>
+    </row>
+    <row r="8" spans="1:40">
       <c r="A8" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
-    </row>
-    <row r="9" spans="1:39">
+      <c r="AN8"/>
+    </row>
+    <row r="9" spans="1:40">
       <c r="A9" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B9">
+        <v>882000.0</v>
+      </c>
+      <c r="C9">
         <v>794000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>983000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>1280000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>596000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>653000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>918000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>678000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>692000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>2049000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>2105000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>1704000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>1685000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>1247000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>1183000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>1301000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>1457000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>1465000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>1851000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>1731000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>1637000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>1650000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>1734000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>1964000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>1424000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>1811000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>3458000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>1727000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>1538000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>1948000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>2156000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>2204000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>2344000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>1036000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>1133000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>1030000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>1699000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>800000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>684000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:39">
+    <row r="10" spans="1:40">
       <c r="A10" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B10">
+        <v>-1103000.0</v>
+      </c>
+      <c r="C10">
         <v>-376000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1051000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-7010000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-1123000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-299000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>139000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-208000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>602000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>85000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>605000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>214000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-565000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-112000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-1396000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-830000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-664000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-426000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-389000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>53000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>131000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>269000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>117000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>559000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-557000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>778000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>459000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-172000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-1048000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>631000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-57000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-490000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-166000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>595000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>165000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>541000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>16725000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-157000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-460000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:39">
+    <row r="11" spans="1:40">
       <c r="A11" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>28000.0</v>
       </c>
-      <c r="N11"/>
-      <c r="O11">
+      <c r="O11"/>
+      <c r="P11">
         <v>28000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>32000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>43000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>30000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>31000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>30000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>35000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>34000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>36000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>34000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>50000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>35000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>26000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>28000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>57000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>22000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>32000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>31000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-14000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37000.0</v>
       </c>
       <c r="AI11">
         <v>37000.0</v>
       </c>
       <c r="AJ11">
+        <v>37000.0</v>
+      </c>
+      <c r="AK11">
         <v>31000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>1051000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-542000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-228000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:39">
+    <row r="12" spans="1:40">
       <c r="A12" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B12">
+        <v>53000.0</v>
+      </c>
+      <c r="C12">
         <v>59000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>102000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>62000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>69000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>71000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>68000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>86000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>94000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>80000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>94000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>47000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25000.0</v>
       </c>
       <c r="N12">
         <v>25000.0</v>
       </c>
       <c r="O12">
+        <v>25000.0</v>
+      </c>
+      <c r="P12">
         <v>22000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>21000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24000.0</v>
       </c>
       <c r="R12">
         <v>24000.0</v>
       </c>
       <c r="S12">
         <v>24000.0</v>
       </c>
       <c r="T12">
         <v>24000.0</v>
       </c>
       <c r="U12">
-        <v>26000.0</v>
+        <v>24000.0</v>
       </c>
       <c r="V12">
         <v>26000.0</v>
       </c>
       <c r="W12">
         <v>26000.0</v>
       </c>
       <c r="X12">
+        <v>26000.0</v>
+      </c>
+      <c r="Y12">
         <v>25000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>31000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>24000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>19000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29000.0</v>
       </c>
       <c r="AC12">
         <v>29000.0</v>
       </c>
       <c r="AD12">
         <v>29000.0</v>
       </c>
       <c r="AE12">
         <v>29000.0</v>
       </c>
-      <c r="AF12"/>
+      <c r="AF12">
+        <v>29000.0</v>
+      </c>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
-      <c r="AK12">
-[...1 lines deleted...]
-      </c>
+      <c r="AK12"/>
       <c r="AL12">
         <v>5000.0</v>
       </c>
       <c r="AM12">
         <v>5000.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:39">
+      <c r="AN12">
+        <v>5000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:40">
       <c r="A13" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B13">
+        <v>187000.0</v>
+      </c>
+      <c r="C13">
         <v>125000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>162000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>158000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>282000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>138000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>206000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>241000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>198000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>169000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>143000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>153000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>184000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>153000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>190000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>234000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>235000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>216000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>226000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>224000.0</v>
       </c>
-      <c r="U13"/>
       <c r="V13"/>
-      <c r="W13">
+      <c r="W13"/>
+      <c r="X13">
         <v>26000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>25000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>31000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>24000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>48000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>29000.0</v>
       </c>
-      <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
-    </row>
-    <row r="14" spans="1:39">
+      <c r="AN13"/>
+    </row>
+    <row r="14" spans="1:40">
       <c r="A14" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B14">
+        <v>56000.0</v>
+      </c>
+      <c r="C14">
         <v>165000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-9000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-11000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>15000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-12000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-15000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>14000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>66000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>7000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-4000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>4000.0</v>
       </c>
-      <c r="M14"/>
       <c r="N14"/>
-      <c r="O14">
+      <c r="O14"/>
+      <c r="P14">
         <v>0.0</v>
       </c>
-      <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
-      <c r="AM14">
+      <c r="AM14"/>
+      <c r="AN14">
         <v>134000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:39">
+    <row r="15" spans="1:40">
       <c r="A15" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B15">
+        <v>-1153000.0</v>
+      </c>
+      <c r="C15">
         <v>-280000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>930000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-7350000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-256000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-453000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>11000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-143000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>826000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>52000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>507000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>140000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-593000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-125000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-1424000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-862000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-707000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-456000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-420000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>23000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>96000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>235000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>81000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>525000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-607000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>743000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>405000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-200000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-1105000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>609000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-89000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-521000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-152000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>558000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>128000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>510000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>15673000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>387000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-233000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:39">
+    <row r="16" spans="1:40">
       <c r="A16" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
-[...1 lines deleted...]
-      </c>
+      <c r="M16"/>
       <c r="N16">
         <v>-593000.0</v>
       </c>
       <c r="O16">
+        <v>-593000.0</v>
+      </c>
+      <c r="P16">
         <v>-1424000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-862000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-707000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-456000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-420000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>23000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>96000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>235000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>81000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>525000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-607000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>743000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>605000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-200000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-1105000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>609000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-89000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-521000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-152000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>558000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>128000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>510000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>15673000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>387000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>-233000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:39">
+    <row r="17" spans="1:40">
       <c r="A17" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B17">
+        <v>-1252000.0</v>
+      </c>
+      <c r="C17">
         <v>-445000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>939000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-7182000.0</v>
       </c>
-      <c r="E17">
-[...1 lines deleted...]
-      </c>
       <c r="F17">
+        <v>-1090000.0</v>
+      </c>
+      <c r="G17">
         <v>-288000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>62000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-257000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>735000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>45000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>511000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>136000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-593000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-125000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-1424000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-862000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-707000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-456000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-420000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>23000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>96000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>235000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>81000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>525000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-607000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>743000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>605000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-200000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-1105000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>609000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-89000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-521000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-152000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>558000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>128000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>510000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>15674000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>385000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-232000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:39">
+    <row r="18" spans="1:40">
       <c r="A18" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B18">
+        <v>134000.0</v>
+      </c>
+      <c r="C18">
         <v>66000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>60000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>96000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>226000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>67000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>138000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>155000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>104000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>89000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>49000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>106000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>159000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>128000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>168000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>213000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>211000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>192000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>202000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>200000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>984000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-26000.0</v>
       </c>
       <c r="W18">
         <v>-26000.0</v>
       </c>
       <c r="X18">
+        <v>-26000.0</v>
+      </c>
+      <c r="Y18">
         <v>-25000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>1084000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-24000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-19000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-29000.0</v>
       </c>
-      <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
-    </row>
-    <row r="19" spans="1:39">
+      <c r="AN18"/>
+    </row>
+    <row r="19" spans="1:40">
       <c r="A19" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
-    </row>
-    <row r="20" spans="1:39">
+      <c r="AN19"/>
+    </row>
+    <row r="20" spans="1:40">
       <c r="A20" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
-    </row>
-    <row r="21" spans="1:39">
+      <c r="AN20"/>
+    </row>
+    <row r="21" spans="1:40">
       <c r="A21" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B21">
+        <v>-648000.0</v>
+      </c>
+      <c r="C21">
         <v>-119000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-143000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>170000.0</v>
       </c>
-      <c r="E21">
-[...1 lines deleted...]
-      </c>
       <c r="F21">
+        <v>-1063000.0</v>
+      </c>
+      <c r="G21">
         <v>-366000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-114000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-279000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-314000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-203000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-308000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-206000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-519000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-477000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-459000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>495000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>708000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>630000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>905000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>825000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>4738000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-335000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>994000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>584000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-526000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>802000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>507000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>79000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>291000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>211000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-35000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-41000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-441000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>595000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>104000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>460000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>1502000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-813000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-888000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:39">
+    <row r="22" spans="1:40">
       <c r="A22" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
-    </row>
-    <row r="23" spans="1:39">
+      <c r="AN22"/>
+    </row>
+    <row r="23" spans="1:40">
       <c r="A23" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
-      <c r="M23">
-[...1 lines deleted...]
-      </c>
+      <c r="M23"/>
       <c r="N23">
         <v>956000.0</v>
       </c>
       <c r="O23">
+        <v>956000.0</v>
+      </c>
+      <c r="P23">
         <v>920000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>893000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1170000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1356000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1600000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1171000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>672000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1210000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1291000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1359000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>92000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1285000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1395000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1300000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>761000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1381000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1483000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1499000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1831000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>255000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>324000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>130000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>744000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>875000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>815000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:39">
+    <row r="24" spans="1:40">
       <c r="A24" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
-    </row>
-    <row r="25" spans="1:39">
+      <c r="AN24"/>
+    </row>
+    <row r="25" spans="1:40">
       <c r="A25" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B25">
+        <v>89000.0</v>
+      </c>
+      <c r="C25">
         <v>95000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>93000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>91000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>229000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>304000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>299000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>296000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>546000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>218000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>228000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>166000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>146000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>145000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>123000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>147000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>151000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>218000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>356000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>332000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>235000.0</v>
       </c>
       <c r="V25">
         <v>235000.0</v>
       </c>
       <c r="W25">
+        <v>235000.0</v>
+      </c>
+      <c r="X25">
         <v>232000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>216000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>208000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>216000.0</v>
       </c>
-      <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
-    </row>
-    <row r="26" spans="1:39">
+      <c r="AN25"/>
+    </row>
+    <row r="26" spans="1:40">
       <c r="A26" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
-    </row>
-    <row r="27" spans="1:39">
+      <c r="AN26"/>
+    </row>
+    <row r="27" spans="1:40">
       <c r="A27" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
-    </row>
-    <row r="28" spans="1:39">
+      <c r="AN27"/>
+    </row>
+    <row r="28" spans="1:40">
       <c r="A28" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B28">
+        <v>168000.0</v>
+      </c>
+      <c r="C28">
         <v>56000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>109000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>49000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>671000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>65000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>108000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>71000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>306000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>36000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>237000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>102000.0</v>
       </c>
-      <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
-      <c r="P28">
+      <c r="P28"/>
+      <c r="Q28">
         <v>1000.0</v>
       </c>
-      <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
-      <c r="W28">
+      <c r="W28"/>
+      <c r="X28">
         <v>508000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>512000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>477000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>539000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>1113000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>562000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>551000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>530000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>504000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>520000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>727000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>462000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>476000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>442000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>656000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>430000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>416000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:39">
+    <row r="29" spans="1:40">
       <c r="A29" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B29">
+        <v>149000.0</v>
+      </c>
+      <c r="C29">
         <v>69000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>112000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>172000.0</v>
       </c>
-      <c r="E29">
-[...1 lines deleted...]
-      </c>
       <c r="F29">
+        <v>-33000.0</v>
+      </c>
+      <c r="G29">
         <v>-11000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>77000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>49000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-133000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>40000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>94000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>78000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>28000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>13000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>28000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>32000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>43000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>30000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>31000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>30000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>35000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>34000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>36000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>34000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>50000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>35000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>54000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>28000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>57000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>22000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>32000.0</v>
       </c>
-      <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
-    </row>
-    <row r="30" spans="1:39">
+      <c r="AN29"/>
+    </row>
+    <row r="30" spans="1:40">
       <c r="A30" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B30">
+        <v>4845000.0</v>
+      </c>
+      <c r="C30">
         <v>4526000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>6579000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>7866000.0</v>
       </c>
-      <c r="E30">
-[...1 lines deleted...]
-      </c>
       <c r="F30">
+        <v>5351000.0</v>
+      </c>
+      <c r="G30">
         <v>3897000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>5283000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>4558000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>6370000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>10480000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>9737000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>10590000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>6053000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>10044000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>7960000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>7260000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>7641000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>6153000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>6914000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>5943000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>1484000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>4471000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>3274000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>3464000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-1300000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>4428000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>3416000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>3808000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-1353000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>5990000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>8720000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>14092000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>5795000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>2150000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>2851000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>1913000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>1578000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>2940000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>2790000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:39">
+    <row r="31" spans="1:40">
       <c r="A31" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
-      <c r="AA31">
+      <c r="AA31"/>
+      <c r="AB31">
         <v>-94000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-251000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-937000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>420000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-22000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-449000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>275000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>0.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>61000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>81000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>15223000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>656000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>428000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:39">
+    <row r="32" spans="1:40">
       <c r="A32" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B32">
+        <v>4197000.0</v>
+      </c>
+      <c r="C32">
         <v>4407000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>6436000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>8036000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-5942000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>3531000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>5169000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>4279000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>6056000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>10277000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>9429000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>10384000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>5534000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>9567000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>7501000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>7755000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>8349000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>6783000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>7819000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>6768000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>6222000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>4136000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>4268000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>4700000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>3488000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>4199000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>9139000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>4762000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>4137000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>5855000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>8685000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>14051000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>5354000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>2745000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>2955000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>2373000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>3080000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>2127000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>1902000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N30"/>
+  <dimension ref="A1:O30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:14">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B2">
+        <v>15207000.0</v>
+      </c>
+      <c r="C2">
         <v>9435000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>16239000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>24042000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>29073000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>32175000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>31925000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>30043000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>23692000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>50128000.0</v>
       </c>
-      <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
-    </row>
-    <row r="3" spans="1:14">
+      <c r="O2"/>
+    </row>
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B3">
+        <v>122000</v>
+      </c>
+      <c r="C3">
         <v>776000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>604000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>417000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>274000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>851000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>453000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>254000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>919000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>120000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>362000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>414000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>445000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:14">
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
-    </row>
-    <row r="6" spans="1:14">
+      <c r="O5"/>
+    </row>
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B6">
+        <v>2495000.0</v>
+      </c>
+      <c r="C6">
         <v>6721000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-9794000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-7803000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-5031000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-3102000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>250000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>1882000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>6351000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-98000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-1689000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>2846000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-17478000.0</v>
       </c>
-      <c r="N6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:14">
+      <c r="O6"/>
+    </row>
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B7">
+        <v>3661000.0</v>
+      </c>
+      <c r="C7">
         <v>3737000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-5207000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>2225000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-2787000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-3243000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>2213000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-625000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>3266000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>1691000.0</v>
       </c>
-      <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
-    </row>
-    <row r="8" spans="1:14">
+      <c r="O7"/>
+    </row>
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>2625000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-3535000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-1729000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>1109000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-943000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>1278000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>1614000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>2145000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>937000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-1459000.0</v>
       </c>
-      <c r="N9"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:14">
+      <c r="O9"/>
+    </row>
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B10">
+        <v>-1261000.0</v>
+      </c>
+      <c r="C10">
         <v>-481000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>209000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-472000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-828000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-1405000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>980000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1084000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>694000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-248000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>375000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-1012000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-868000.0</v>
       </c>
-      <c r="N10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:14">
+      <c r="O10"/>
+    </row>
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>1037000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>1556000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-101000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>136000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-558000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>707000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>204000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-1450000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-239000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-17874000.0</v>
       </c>
-      <c r="N11"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:14">
+      <c r="O11"/>
+    </row>
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>2112000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>-599000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>-1169000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>-1494000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>321000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>-3309000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>-18418000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>712000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>47347000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>-1586000.0</v>
       </c>
-      <c r="N12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:14">
+      <c r="O12"/>
+    </row>
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>-965000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>20000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>-8000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>-12000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>-208000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>587000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>121000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>-141000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>-968000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>673000.0</v>
       </c>
-      <c r="N13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:14">
+      <c r="O13"/>
+    </row>
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B14">
+        <v>368000.0</v>
+      </c>
+      <c r="C14">
         <v>1128000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1158000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>561000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1057000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>918000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>854000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>752000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>948000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>1332000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>1334000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>2437000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>2405000.0</v>
       </c>
-      <c r="N14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:14">
+      <c r="O14"/>
+    </row>
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
-      <c r="D15">
+      <c r="D15"/>
+      <c r="E15">
         <v>8110000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>811000.0</v>
       </c>
       <c r="F15">
         <v>811000.0</v>
       </c>
       <c r="G15">
-        <v>406000.0</v>
+        <v>811000.0</v>
       </c>
       <c r="H15">
         <v>406000.0</v>
       </c>
       <c r="I15">
         <v>406000.0</v>
       </c>
       <c r="J15">
         <v>406000.0</v>
       </c>
       <c r="K15">
         <v>406000.0</v>
       </c>
       <c r="L15">
         <v>406000.0</v>
       </c>
       <c r="M15">
         <v>406000.0</v>
       </c>
-      <c r="N15"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:14">
+      <c r="N15">
+        <v>406000.0</v>
+      </c>
+      <c r="O15"/>
+    </row>
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B16">
+        <v>15788000.0</v>
+      </c>
+      <c r="C16">
         <v>15207000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>9435000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>16239000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>24042000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>29073000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>32175000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>31925000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>30043000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>69726000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>50128000.0</v>
       </c>
-      <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
-    </row>
-    <row r="17" spans="1:14">
+      <c r="O16"/>
+    </row>
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B18">
+        <v>2828000.0</v>
+      </c>
+      <c r="C18">
         <v>3355000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-5354000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>1477000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-4163000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-3408000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>1661000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-912000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>1030000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-296000.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
-    </row>
-    <row r="19" spans="1:14">
+      <c r="O18"/>
+    </row>
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>152</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>153</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>2570000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-841000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-82000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>35000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-334000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>2762000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>5606000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>4061000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>20510000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>623000.0</v>
       </c>
-      <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
-    </row>
-    <row r="20" spans="1:14">
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-    </row>
-    <row r="21" spans="1:14">
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B21">
+        <v>-721000.0</v>
+      </c>
+      <c r="C21">
         <v>-1276000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>670000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-242000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-268000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-258000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-171000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-30000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-60000.0</v>
       </c>
       <c r="J21">
         <v>-60000.0</v>
       </c>
       <c r="K21">
         <v>-60000.0</v>
       </c>
       <c r="L21">
         <v>-60000.0</v>
       </c>
       <c r="M21">
+        <v>-60000.0</v>
+      </c>
+      <c r="N21">
         <v>-30000.0</v>
       </c>
-      <c r="N21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:14">
+      <c r="O21"/>
+    </row>
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B22">
+        <v>-7853000.0</v>
+      </c>
+      <c r="C22">
         <v>-841000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>1525000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-3004000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-1560000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>937000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>541000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-1106000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>1044000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>15548000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-2240000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-47368000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>1827000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>21715000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:14">
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
-      <c r="E23">
+      <c r="E23"/>
+      <c r="F23">
         <v>-96000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-103000.0</v>
       </c>
       <c r="G23">
         <v>-103000.0</v>
       </c>
       <c r="H23">
         <v>-103000.0</v>
       </c>
       <c r="I23">
         <v>-103000.0</v>
       </c>
       <c r="J23">
+        <v>-103000.0</v>
+      </c>
+      <c r="K23">
         <v>-134000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-583000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2000.0</v>
       </c>
       <c r="M23">
         <v>-2000.0</v>
       </c>
-      <c r="N23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:14">
+      <c r="N23">
+        <v>-2000.0</v>
+      </c>
+      <c r="O23"/>
+    </row>
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24">
         <v>335000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>309000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>517000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>3215000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>5860000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>5590000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-19420000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>985000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>1022000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>590000.0</v>
       </c>
-      <c r="N24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:14">
+      <c r="O24"/>
+    </row>
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B25">
+        <v>-351000.0</v>
+      </c>
+      <c r="C25">
         <v>-557000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-1350000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-668000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-805000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-907000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-1012000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-1080000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-987000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-629000.0</v>
       </c>
-      <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-    </row>
-    <row r="26" spans="1:14">
+      <c r="O25"/>
+    </row>
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>158</v>
-[...2 lines deleted...]
-      <c r="C26"/>
+        <v>159</v>
+      </c>
+      <c r="B26">
+        <v>-11000000.0</v>
+      </c>
+      <c r="C26">
+        <v>0.0</v>
+      </c>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-    </row>
-    <row r="27" spans="1:14">
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-    </row>
-    <row r="28" spans="1:14">
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
-      <c r="D28">
+      <c r="D28"/>
+      <c r="E28">
         <v>-8352000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-1079000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-258000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-4734000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-2869000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-466000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-600000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-1049000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-468000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-438000.0</v>
       </c>
-      <c r="N28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:14">
+      <c r="O28"/>
+    </row>
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B29">
+        <v>2950000.0</v>
+      </c>
+      <c r="C29">
         <v>4131000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-4750000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1894000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-3889000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-2557000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2114000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-658000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1949000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>153000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>736000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1127000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-16882000.0</v>
       </c>
-      <c r="N29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:14">
+      <c r="O29"/>
+    </row>
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
-      <c r="D30">
+      <c r="D30"/>
+      <c r="E30">
         <v>-82000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>35000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-334000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>2762000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>5606000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>4741000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>485000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>623000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>608000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>145000.0</v>
       </c>
-      <c r="N30"/>
+      <c r="O30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AM30"/>
+  <dimension ref="A1:AN30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:39">
+    <row r="1" spans="1:40">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>74</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>75</v>
       </c>
       <c r="D1" t="s">
         <v>76</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>77</v>
       </c>
       <c r="F1" t="s">
-        <v>77</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>78</v>
       </c>
       <c r="H1" t="s">
         <v>79</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>80</v>
       </c>
       <c r="J1" t="s">
-        <v>80</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>81</v>
       </c>
       <c r="L1" t="s">
         <v>82</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>83</v>
       </c>
       <c r="N1" t="s">
-        <v>83</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>84</v>
       </c>
       <c r="P1" t="s">
         <v>85</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>86</v>
       </c>
       <c r="R1" t="s">
-        <v>86</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>87</v>
       </c>
       <c r="T1" t="s">
         <v>88</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>89</v>
       </c>
       <c r="V1" t="s">
-        <v>89</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>90</v>
       </c>
       <c r="X1" t="s">
         <v>91</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>92</v>
       </c>
       <c r="Z1" t="s">
-        <v>92</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>93</v>
       </c>
       <c r="AB1" t="s">
         <v>94</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>95</v>
       </c>
       <c r="AD1" t="s">
-        <v>95</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
         <v>96</v>
       </c>
       <c r="AF1" t="s">
         <v>97</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>98</v>
       </c>
       <c r="AH1" t="s">
-        <v>98</v>
+        <v>9</v>
       </c>
       <c r="AI1" t="s">
         <v>99</v>
       </c>
       <c r="AJ1" t="s">
         <v>100</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>101</v>
       </c>
       <c r="AL1" t="s">
-        <v>101</v>
+        <v>10</v>
       </c>
       <c r="AM1" t="s">
         <v>102</v>
       </c>
-    </row>
-    <row r="2" spans="1:39">
+      <c r="AN1" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="2" spans="1:40">
       <c r="A2" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B2">
+        <v>16343000.0</v>
+      </c>
+      <c r="C2">
         <v>17524000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>25623000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>15207000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>13088000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>13264000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>13223000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>9435000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>12537000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>14534000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>13504000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>16239000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>12723000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>14691000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>23057000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>24042000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>26980000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>29056000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>29817000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>29073000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>31572000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>30903000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>32167000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>32175000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>36179000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>35809000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>34286000.0</v>
       </c>
-      <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
       <c r="AH2"/>
       <c r="AI2"/>
       <c r="AJ2"/>
       <c r="AK2"/>
       <c r="AL2"/>
       <c r="AM2"/>
-    </row>
-    <row r="3" spans="1:39">
+      <c r="AN2"/>
+    </row>
+    <row r="3" spans="1:40">
       <c r="A3" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B3">
-        <v>0</v>
+        <v>10000</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
+        <v>0</v>
+      </c>
+      <c r="E3">
         <v>122000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>63000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>145000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>281000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>287000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>23000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>77000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>259000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>245000</v>
-      </c>
-[...1 lines deleted...]
-        <v>141000</v>
       </c>
       <c r="N3">
         <v>141000</v>
       </c>
       <c r="O3">
+        <v>141000</v>
+      </c>
+      <c r="P3">
         <v>109000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>106000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>27000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>62000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>163000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>22000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>116000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>18000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>199000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>518000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>344000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>90000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>19000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>5000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>254000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>230000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>36000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>158000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>443000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>406000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>65000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>5000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>8000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>11000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>79000</v>
       </c>
     </row>
-    <row r="4" spans="1:39">
+    <row r="4" spans="1:40">
       <c r="A4" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
-    </row>
-    <row r="5" spans="1:39">
+      <c r="AN4"/>
+    </row>
+    <row r="5" spans="1:40">
       <c r="A5" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
-    </row>
-    <row r="6" spans="1:39">
+      <c r="AN5"/>
+    </row>
+    <row r="6" spans="1:40">
       <c r="A6" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B6">
+        <v>-199000.0</v>
+      </c>
+      <c r="C6">
         <v>-601000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-7100000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>10395000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-1490000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-59000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>1043000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>2250000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-3193000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-1975000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-365000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-1215000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3516000.0</v>
       </c>
       <c r="N6">
         <v>3516000.0</v>
       </c>
       <c r="O6">
+        <v>3516000.0</v>
+      </c>
+      <c r="P6">
         <v>-8366000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-985000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-2938000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-2076000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-761000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>744000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-2499000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>669000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-1264000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-8000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-4004000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>370000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>3884000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>2361000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>1882000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-4799000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>2704000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-7277000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>4803000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>545000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-310000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>1313000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>19152000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-223000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-253000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:39">
+    <row r="7" spans="1:40">
       <c r="A7" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B7">
+        <v>1180000.0</v>
+      </c>
+      <c r="C7">
         <v>818000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>1111000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>552000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>295000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>895000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>1432000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>1115000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-2104000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>744000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>1240000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-5060000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>3105000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-1676000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>873000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-77000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-2387000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-1560000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>460000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>700000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-2557000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>525000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-1146000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-65000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>806000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-262000.0</v>
       </c>
-      <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
-    </row>
-    <row r="8" spans="1:39">
+      <c r="AN7"/>
+    </row>
+    <row r="8" spans="1:40">
       <c r="A8" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
-    </row>
-    <row r="9" spans="1:39">
+      <c r="AN8"/>
+    </row>
+    <row r="9" spans="1:40">
       <c r="A9" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
-[...1 lines deleted...]
-      </c>
+      <c r="M9"/>
       <c r="N9">
         <v>3485000.0</v>
       </c>
       <c r="O9">
+        <v>3485000.0</v>
+      </c>
+      <c r="P9">
         <v>346000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>1065000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-2336000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-598000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-738000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>137000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-2120000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>264000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>349000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-222000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>71000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>152000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>384000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>502000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>4968000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>2146000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>2203000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-10260000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-343000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>1297000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-8000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>1096000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>610000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>641000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>18000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:39">
+    <row r="10" spans="1:40">
       <c r="A10" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B10">
+        <v>-663000.0</v>
+      </c>
+      <c r="C10">
         <v>-504000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>736000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-830000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-323000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>648000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>150000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-956000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-382000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>152000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-236000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>675000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1437000.0</v>
       </c>
       <c r="N10">
         <v>-1437000.0</v>
       </c>
       <c r="O10">
+        <v>-1437000.0</v>
+      </c>
+      <c r="P10">
         <v>1273000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-718000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-680000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-234000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>57000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>29000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-274000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>262000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-71000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-1322000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>524000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>349000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>12000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>95000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>914000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>401000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-248000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>17000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>1054000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-1448000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>162000.0</v>
       </c>
       <c r="AJ10">
         <v>162000.0</v>
       </c>
       <c r="AK10">
+        <v>162000.0</v>
+      </c>
+      <c r="AL10">
         <v>-399000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-65000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>218000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:39">
+    <row r="11" spans="1:40">
       <c r="A11" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>1978000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>0.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-758000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-342000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>601000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-667000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>1068000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>554000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-101000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-17000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-1465000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>1482000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>52000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-607000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-133000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>813000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-781000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-881000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-875000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>1979000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>500000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>86000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>119000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>2000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-842000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>202000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-54000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:39">
+    <row r="12" spans="1:40">
       <c r="A12" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
-[...1 lines deleted...]
-      </c>
+      <c r="M12"/>
       <c r="N12">
         <v>983000.0</v>
       </c>
       <c r="O12">
+        <v>983000.0</v>
+      </c>
+      <c r="P12">
         <v>-196000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1539000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>301000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-330000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-146000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-424000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-55000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-196000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-173000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-745000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>250000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>-928000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-747000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-58000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>698000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>-604000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>-91000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>318000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>-691000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>-903000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>-826000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>-889000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>-16405000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>-1137000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>-441000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:39">
+    <row r="13" spans="1:40">
       <c r="A13" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
-[...1 lines deleted...]
-      </c>
+      <c r="M13"/>
       <c r="N13">
         <v>-921000.0</v>
       </c>
       <c r="O13">
+        <v>-921000.0</v>
+      </c>
+      <c r="P13">
         <v>12000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-82000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>28000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-61000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>73000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-20000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-62000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>16000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>41000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-3000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>159000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-156000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-32000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>17000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-66000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-184000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>40000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>2000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>616000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>134000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-103000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-60000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-34000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>72000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>-40000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:39">
+    <row r="14" spans="1:40">
       <c r="A14" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B14">
+        <v>89000.0</v>
+      </c>
+      <c r="C14">
         <v>95000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>93000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>91000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>229000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>304000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>299000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>296000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>546000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>218000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>228000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>166000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>146000.0</v>
       </c>
       <c r="N14">
         <v>146000.0</v>
       </c>
       <c r="O14">
+        <v>146000.0</v>
+      </c>
+      <c r="P14">
         <v>123000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>147000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>151000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>218000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>356000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>332000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>235000.0</v>
       </c>
       <c r="V14">
         <v>235000.0</v>
       </c>
       <c r="W14">
+        <v>235000.0</v>
+      </c>
+      <c r="X14">
         <v>232000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>216000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>208000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>216000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>430000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>211000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>752000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>592000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>204000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>226000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>227000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>234000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>229000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>258000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>285000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>308000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>341000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:39">
+    <row r="15" spans="1:40">
       <c r="A15" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
-[...1 lines deleted...]
-      </c>
+      <c r="M15"/>
       <c r="N15">
         <v>0.0</v>
       </c>
       <c r="O15">
-        <v>8110000.0</v>
+        <v>0.0</v>
       </c>
       <c r="P15">
         <v>8110000.0</v>
       </c>
       <c r="Q15">
-        <v>0.0</v>
+        <v>8110000.0</v>
       </c>
       <c r="R15">
         <v>0.0</v>
       </c>
       <c r="S15">
-        <v>811000.0</v>
+        <v>0.0</v>
       </c>
       <c r="T15">
         <v>811000.0</v>
       </c>
       <c r="U15">
         <v>811000.0</v>
       </c>
       <c r="V15">
         <v>811000.0</v>
       </c>
-      <c r="W15"/>
+      <c r="W15">
+        <v>811000.0</v>
+      </c>
       <c r="X15"/>
-      <c r="Y15">
+      <c r="Y15"/>
+      <c r="Z15">
         <v>4460000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>406000.0</v>
       </c>
       <c r="AA15">
         <v>406000.0</v>
       </c>
       <c r="AB15">
         <v>406000.0</v>
       </c>
       <c r="AC15">
-        <v>2839000.0</v>
+        <v>406000.0</v>
       </c>
       <c r="AD15">
         <v>2839000.0</v>
       </c>
       <c r="AE15">
-        <v>406000.0</v>
+        <v>2839000.0</v>
       </c>
       <c r="AF15">
         <v>406000.0</v>
       </c>
       <c r="AG15">
         <v>406000.0</v>
       </c>
       <c r="AH15">
         <v>406000.0</v>
       </c>
       <c r="AI15">
         <v>406000.0</v>
       </c>
       <c r="AJ15">
         <v>406000.0</v>
       </c>
       <c r="AK15">
-        <v>1000.0</v>
+        <v>406000.0</v>
       </c>
       <c r="AL15">
         <v>1000.0</v>
       </c>
       <c r="AM15">
+        <v>1000.0</v>
+      </c>
+      <c r="AN15">
         <v>405000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:39">
+    <row r="16" spans="1:40">
       <c r="A16" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B16">
+        <v>15788000.0</v>
+      </c>
+      <c r="C16">
         <v>16343000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>17524000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>25623000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>15207000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>13088000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>13264000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>13223000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>9435000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>12537000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>14534000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>13504000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>16239000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>12723000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>14691000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>23057000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>24042000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>26980000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>29056000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>29817000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>29073000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>31572000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>30903000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>32167000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>32175000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>36179000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>35809000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>34286000.0</v>
       </c>
-      <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
-    </row>
-    <row r="17" spans="1:39">
+      <c r="AN16"/>
+    </row>
+    <row r="17" spans="1:40">
       <c r="A17" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
-    </row>
-    <row r="18" spans="1:39">
+      <c r="AN17"/>
+    </row>
+    <row r="18" spans="1:40">
       <c r="A18" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B18">
+        <v>452000.0</v>
+      </c>
+      <c r="C18">
         <v>793000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>1068000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>515000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-1034000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>324000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>1718000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>52000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-1083000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>433000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-3932000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-772000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>3500000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-1931000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-733000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>641000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-2669000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-2190000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>87000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>609000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-2397000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>781000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-1205000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-587000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>313000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-321000.0</v>
       </c>
-      <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
-    </row>
-    <row r="19" spans="1:39">
+      <c r="AN18"/>
+    </row>
+    <row r="19" spans="1:40">
       <c r="A19" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>10132000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>2657000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>63000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-147000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-3000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-219000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-47000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>3551000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-1155000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>16000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>0.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>35000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-133000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>29000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>34000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-51000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>23000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-71000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>205000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-198000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-270000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-289000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>234000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>1722000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>1095000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>1994000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>569000.0</v>
       </c>
-      <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
-    </row>
-    <row r="20" spans="1:39">
+      <c r="AN19"/>
+    </row>
+    <row r="20" spans="1:40">
       <c r="A20" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
-    </row>
-    <row r="21" spans="1:39">
+      <c r="AN20"/>
+    </row>
+    <row r="21" spans="1:40">
       <c r="A21" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B21">
+        <v>-1121000.0</v>
+      </c>
+      <c r="C21">
         <v>-1383000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>1985000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-202000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-468000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-401000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-643000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>236000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
-[...1 lines deleted...]
-      </c>
+      <c r="M21"/>
       <c r="N21">
         <v>-66000.0</v>
       </c>
       <c r="O21">
+        <v>-66000.0</v>
+      </c>
+      <c r="P21">
         <v>-42000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-66000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-138000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-43000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-42000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-45000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-40000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-42000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-40000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-33000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>34000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-66000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-52000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-39000.0</v>
       </c>
       <c r="AC21">
         <v>-39000.0</v>
       </c>
       <c r="AD21">
         <v>-39000.0</v>
       </c>
       <c r="AE21">
-        <v>-15000.0</v>
+        <v>-39000.0</v>
       </c>
       <c r="AF21">
         <v>-15000.0</v>
       </c>
       <c r="AG21">
         <v>-15000.0</v>
       </c>
       <c r="AH21">
         <v>-15000.0</v>
       </c>
       <c r="AI21">
         <v>-15000.0</v>
       </c>
       <c r="AJ21">
         <v>-15000.0</v>
       </c>
       <c r="AK21">
         <v>-15000.0</v>
       </c>
       <c r="AL21">
         <v>-15000.0</v>
       </c>
       <c r="AM21">
         <v>-15000.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:39">
+      <c r="AN21">
+        <v>-15000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:40">
       <c r="A22" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B22">
+        <v>-1153000.0</v>
+      </c>
+      <c r="C22">
         <v>-280000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>930000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-7350000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-256000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-453000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>11000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-143000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>826000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>52000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>507000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>140000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-593000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-125000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-1424000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-862000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-707000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-456000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-420000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>23000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>96000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>235000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>81000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>525000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-607000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>743000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>405000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-200000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-964000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-1000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-89000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-521000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-152000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>558000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>128000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>510000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>15673000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>387000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-233000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:39">
+    <row r="23" spans="1:40">
       <c r="A23" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
-      <c r="Q23">
+      <c r="Q23"/>
+      <c r="R23">
         <v>72000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-24000.0</v>
       </c>
       <c r="S23">
         <v>-24000.0</v>
       </c>
       <c r="T23">
         <v>-24000.0</v>
       </c>
       <c r="U23">
-        <v>-26000.0</v>
+        <v>-24000.0</v>
       </c>
       <c r="V23">
         <v>-26000.0</v>
       </c>
       <c r="W23">
         <v>-26000.0</v>
       </c>
       <c r="X23">
+        <v>-26000.0</v>
+      </c>
+      <c r="Y23">
         <v>-25000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-103000.0</v>
       </c>
       <c r="Z23">
         <v>-103000.0</v>
       </c>
       <c r="AA23">
+        <v>-103000.0</v>
+      </c>
+      <c r="AB23">
         <v>-19000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-29000.0</v>
       </c>
       <c r="AC23">
         <v>-29000.0</v>
       </c>
       <c r="AD23">
         <v>-29000.0</v>
       </c>
       <c r="AE23">
         <v>-29000.0</v>
       </c>
-      <c r="AF23"/>
+      <c r="AF23">
+        <v>-29000.0</v>
+      </c>
       <c r="AG23"/>
       <c r="AH23"/>
       <c r="AI23"/>
       <c r="AJ23"/>
       <c r="AK23"/>
-      <c r="AL23">
-[...1 lines deleted...]
-      </c>
+      <c r="AL23"/>
       <c r="AM23">
         <v>-134000.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:39">
+      <c r="AN23">
+        <v>-134000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:40">
       <c r="A24" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
-      <c r="M24">
-[...1 lines deleted...]
-      </c>
+      <c r="M24"/>
       <c r="N24">
         <v>157000.0</v>
       </c>
       <c r="O24">
+        <v>157000.0</v>
+      </c>
+      <c r="P24">
         <v>144000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-27000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>56000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>96000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>112000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45000.0</v>
       </c>
       <c r="U24">
         <v>45000.0</v>
       </c>
       <c r="V24">
+        <v>45000.0</v>
+      </c>
+      <c r="W24">
         <v>223000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>1000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>248000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>55000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>324000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>1736000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>1100000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>5860000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>3842000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>2014000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>1223000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>4382000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>326000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>182000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>20000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>209000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>266000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>96000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:39">
+    <row r="25" spans="1:40">
       <c r="A25" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B25">
+        <v>-130000.0</v>
+      </c>
+      <c r="C25">
         <v>-79000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-47000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-95000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-211000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-62000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-139000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-145000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-1098000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-96000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-50000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-106000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-159000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-128000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-168000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-213000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-211000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-192000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-202000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-200000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-202000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-213000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-249000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-243000.0</v>
       </c>
       <c r="Y25">
         <v>-243000.0</v>
       </c>
       <c r="Z25">
+        <v>-243000.0</v>
+      </c>
+      <c r="AA25">
         <v>-284000.0</v>
       </c>
-      <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
-    </row>
-    <row r="26" spans="1:39">
+      <c r="AN25"/>
+    </row>
+    <row r="26" spans="1:40">
       <c r="A26" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B26">
         <v>0.0</v>
       </c>
-      <c r="C26"/>
+      <c r="C26">
+        <v>0.0</v>
+      </c>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26">
         <v>0.0</v>
       </c>
-      <c r="G26"/>
+      <c r="G26">
+        <v>0.0</v>
+      </c>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
-    </row>
-    <row r="27" spans="1:39">
+      <c r="AN26"/>
+    </row>
+    <row r="27" spans="1:40">
       <c r="A27" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
-    </row>
-    <row r="28" spans="1:39">
+      <c r="AN27"/>
+    </row>
+    <row r="28" spans="1:40">
       <c r="A28" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
-      <c r="M28">
-[...1 lines deleted...]
-      </c>
+      <c r="M28"/>
       <c r="N28">
         <v>-66000.0</v>
       </c>
       <c r="O28">
+        <v>-66000.0</v>
+      </c>
+      <c r="P28">
         <v>-8152000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-66000.0</v>
       </c>
       <c r="Q28">
         <v>-66000.0</v>
       </c>
       <c r="R28">
+        <v>-66000.0</v>
+      </c>
+      <c r="S28">
         <v>-67000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-877000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-69000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-66000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-68000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-66000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-58000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-4123000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-66000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-545000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-68000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2869000.0</v>
       </c>
       <c r="AD28">
         <v>-2869000.0</v>
       </c>
       <c r="AE28">
+        <v>-2869000.0</v>
+      </c>
+      <c r="AF28">
         <v>-421000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-15000.0</v>
       </c>
       <c r="AG28">
         <v>-15000.0</v>
       </c>
       <c r="AH28">
         <v>-15000.0</v>
       </c>
       <c r="AI28">
+        <v>-15000.0</v>
+      </c>
+      <c r="AJ28">
         <v>-421000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-15000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-16000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-149000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-420000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:39">
+    <row r="29" spans="1:40">
       <c r="A29" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B29">
+        <v>462000.0</v>
+      </c>
+      <c r="C29">
         <v>793000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1058000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>637000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-971000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>469000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1999000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>339000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-1060000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>510000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-3673000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-527000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3641000.0</v>
       </c>
       <c r="N29">
         <v>3641000.0</v>
       </c>
       <c r="O29">
+        <v>3641000.0</v>
+      </c>
+      <c r="P29">
         <v>-624000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>747000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-2642000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-2128000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>250000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>631000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-2281000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>799000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-1006000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-69000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>657000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-231000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>308000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>1380000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-658000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-5446000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>1144000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-8239000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>1211000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-42000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-299000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>1079000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-1112000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>408000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-191000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:39">
+    <row r="30" spans="1:40">
       <c r="A30" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
-      <c r="M30">
-[...1 lines deleted...]
-      </c>
+      <c r="M30"/>
       <c r="N30">
         <v>16000.0</v>
       </c>
       <c r="O30">
+        <v>16000.0</v>
+      </c>
+      <c r="P30">
         <v>35000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-133000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>29000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>34000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-51000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>23000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-71000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>205000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-198000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-270000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-289000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>234000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>1722000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>1095000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>5606000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>3612000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>1978000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>1065000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>4009000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-80000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>117000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>15000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>20226000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>255000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>17000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>