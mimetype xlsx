--- v0 (2026-03-14)
+++ v1 (2026-07-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="180">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="181">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -259,50 +259,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1018,51 +1021,51 @@
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2" t="s">
         <v>18</v>
       </c>
       <c r="B2">
-        <v>39875423504.0</v>
+        <v>39875424000.0</v>
       </c>
       <c r="C2">
         <v>15674142000.0</v>
       </c>
       <c r="D2">
         <v>15049165000.0</v>
       </c>
       <c r="E2">
         <v>12421187940.0</v>
       </c>
       <c r="F2">
         <v>7132444148.0</v>
       </c>
       <c r="G2">
         <v>4047208000.0</v>
       </c>
       <c r="H2">
         <v>6411635000.0</v>
       </c>
       <c r="I2">
         <v>6578974558.0</v>
       </c>
       <c r="J2">
         <v>6446960856.0</v>
       </c>
@@ -1233,51 +1236,53 @@
         <v>1168293357100.0</v>
       </c>
       <c r="G8">
         <v>418443179500.0</v>
       </c>
       <c r="H8">
         <v>418443179500.0</v>
       </c>
       <c r="I8">
         <v>418443179500.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" t="s">
         <v>25</v>
       </c>
-      <c r="B9"/>
+      <c r="B9">
+        <v>3868733223520.0</v>
+      </c>
       <c r="C9">
         <v>3868733223520.0</v>
       </c>
       <c r="D9">
         <v>3868733223520.0</v>
       </c>
       <c r="E9">
         <v>3868733223520.0</v>
       </c>
       <c r="F9">
         <v>28888724810.0</v>
       </c>
       <c r="G9">
         <v>30292149900.0</v>
       </c>
       <c r="H9">
         <v>30292149900.0</v>
       </c>
       <c r="I9">
         <v>30292149900.0</v>
       </c>
       <c r="J9">
         <v>15905955400.0</v>
       </c>
       <c r="K9">
@@ -1837,51 +1842,53 @@
       <c r="A24" t="s">
         <v>40</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" t="s">
         <v>41</v>
       </c>
-      <c r="B25"/>
+      <c r="B25">
+        <v>13856878750.0</v>
+      </c>
       <c r="C25">
         <v>19920194310.0</v>
       </c>
       <c r="D25">
         <v>25638857630.0</v>
       </c>
       <c r="E25">
         <v>37366801530.0</v>
       </c>
       <c r="F25">
         <v>0.0</v>
       </c>
       <c r="G25">
         <v>0.0</v>
       </c>
       <c r="H25">
         <v>0.0</v>
       </c>
       <c r="I25">
         <v>0.0</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
       <c r="K25">
@@ -2234,51 +2241,51 @@
       <c r="H35">
         <v>1627375510000.0</v>
       </c>
       <c r="I35">
         <v>1345167332510.0</v>
       </c>
       <c r="J35">
         <v>1495588035051.0</v>
       </c>
       <c r="K35">
         <v>1346389906709.0</v>
       </c>
       <c r="L35"/>
       <c r="M35"/>
       <c r="N35"/>
       <c r="O35"/>
       <c r="P35"/>
       <c r="Q35"/>
       <c r="R35"/>
     </row>
     <row r="36" spans="1:18">
       <c r="A36" t="s">
         <v>52</v>
       </c>
       <c r="B36">
-        <v>148239582000.0</v>
+        <v>148239581000.0</v>
       </c>
       <c r="C36">
         <v>7663474322000.0</v>
       </c>
       <c r="D36">
         <v>7325134838000.0</v>
       </c>
       <c r="E36">
         <v>-2113461869691.0</v>
       </c>
       <c r="F36">
         <v>-1635358624.0</v>
       </c>
       <c r="G36">
         <v>-5690466000.0</v>
       </c>
       <c r="H36">
         <v>-13860213000.0</v>
       </c>
       <c r="I36">
         <v>-4243225824.0</v>
       </c>
       <c r="J36">
         <v>-7012673134.0</v>
       </c>
@@ -2305,51 +2312,53 @@
       <c r="A37" t="s">
         <v>53</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
     </row>
     <row r="38" spans="1:18">
       <c r="A38" t="s">
         <v>54</v>
       </c>
-      <c r="B38"/>
+      <c r="B38">
+        <v>2791712550.0</v>
+      </c>
       <c r="C38">
         <v>768941610.0</v>
       </c>
       <c r="D38">
         <v>7357935598000.0</v>
       </c>
       <c r="E38">
         <v>7964974035491.0</v>
       </c>
       <c r="F38">
         <v>2480866651496.0</v>
       </c>
       <c r="G38">
         <v>1487035097000.0</v>
       </c>
       <c r="H38">
         <v>1799541028000.0</v>
       </c>
       <c r="I38">
         <v>1731523122042.0</v>
       </c>
       <c r="J38">
         <v>1941199533733.0</v>
       </c>
       <c r="K38">
@@ -2359,93 +2368,97 @@
         <v>1526670471780.0</v>
       </c>
       <c r="M38">
         <v>27229115000.0</v>
       </c>
       <c r="N38">
         <v>25872942000.0</v>
       </c>
       <c r="O38">
         <v>1545809035764.0</v>
       </c>
       <c r="P38">
         <v>11460649000.0</v>
       </c>
       <c r="Q38">
         <v>10289430000.0</v>
       </c>
       <c r="R38">
         <v>51661286000.0</v>
       </c>
     </row>
     <row r="39" spans="1:18">
       <c r="A39" t="s">
         <v>55</v>
       </c>
-      <c r="B39"/>
+      <c r="B39">
+        <v>-1000.0</v>
+      </c>
       <c r="C39">
         <v>-228385434000.0</v>
       </c>
       <c r="D39">
         <v>2010629057000.0</v>
       </c>
       <c r="E39">
         <v>1787137901910.0</v>
       </c>
       <c r="F39">
         <v>544621800270.0</v>
       </c>
       <c r="G39">
         <v>350907652110.0</v>
       </c>
       <c r="H39">
         <v>798358616000.0</v>
       </c>
       <c r="I39">
         <v>133554439355.0</v>
       </c>
       <c r="J39">
         <v>158725892716.0</v>
       </c>
       <c r="K39">
         <v>128746567070.0</v>
       </c>
       <c r="L39">
         <v>152523834092.0</v>
       </c>
       <c r="M39"/>
       <c r="N39"/>
       <c r="O39"/>
       <c r="P39"/>
       <c r="Q39"/>
       <c r="R39"/>
     </row>
     <row r="40" spans="1:18">
       <c r="A40" t="s">
         <v>56</v>
       </c>
-      <c r="B40"/>
+      <c r="B40">
+        <v>-39875424000.0</v>
+      </c>
       <c r="C40">
         <v>5762181509000.0</v>
       </c>
       <c r="D40">
         <v>-35137905000.0</v>
       </c>
       <c r="E40">
         <v>-12421187940.0</v>
       </c>
       <c r="F40">
         <v>-7132444148.0</v>
       </c>
       <c r="G40">
         <v>-10170087000.0</v>
       </c>
       <c r="H40">
         <v>207399588000.0</v>
       </c>
       <c r="I40">
         <v>-8919641158.0</v>
       </c>
       <c r="J40">
         <v>-9326790372.0</v>
       </c>
       <c r="K40">
@@ -2673,51 +2686,53 @@
         <v>32682159575.0</v>
       </c>
       <c r="K46">
         <v>31745308898.0</v>
       </c>
       <c r="L46">
         <v>33062128543.0</v>
       </c>
       <c r="M46">
         <v>30068095412.0</v>
       </c>
       <c r="N46">
         <v>15676460951.0</v>
       </c>
       <c r="O46">
         <v>14348966186.0</v>
       </c>
       <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
     </row>
     <row r="47" spans="1:18">
       <c r="A47" t="s">
         <v>63</v>
       </c>
-      <c r="B47"/>
+      <c r="B47">
+        <v>221068516080.0</v>
+      </c>
       <c r="C47">
         <v>272539086020.0</v>
       </c>
       <c r="D47">
         <v>202524312970.0</v>
       </c>
       <c r="E47">
         <v>154808892729.0</v>
       </c>
       <c r="F47">
         <v>30123236623.0</v>
       </c>
       <c r="G47">
         <v>30376640192.0</v>
       </c>
       <c r="H47">
         <v>32804430650.0</v>
       </c>
       <c r="I47">
         <v>34368921424.0</v>
       </c>
       <c r="J47">
         <v>32682159575.0</v>
       </c>
       <c r="K47">
@@ -3322,369 +3337,375 @@
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BG62"/>
+  <dimension ref="A1:BH62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:59">
+    <row r="1" spans="1:60">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>79</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="D1" t="s">
         <v>80</v>
       </c>
       <c r="E1" t="s">
         <v>81</v>
       </c>
       <c r="F1" t="s">
+        <v>82</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="H1" t="s">
         <v>83</v>
       </c>
       <c r="I1" t="s">
         <v>84</v>
       </c>
       <c r="J1" t="s">
+        <v>85</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="L1" t="s">
         <v>86</v>
       </c>
       <c r="M1" t="s">
         <v>87</v>
       </c>
       <c r="N1" t="s">
+        <v>88</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="P1" t="s">
         <v>89</v>
       </c>
       <c r="Q1" t="s">
         <v>90</v>
       </c>
       <c r="R1" t="s">
+        <v>91</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="T1" t="s">
         <v>92</v>
       </c>
       <c r="U1" t="s">
         <v>93</v>
       </c>
       <c r="V1" t="s">
+        <v>94</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="X1" t="s">
         <v>95</v>
       </c>
       <c r="Y1" t="s">
         <v>96</v>
       </c>
       <c r="Z1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AB1" t="s">
         <v>98</v>
       </c>
       <c r="AC1" t="s">
         <v>99</v>
       </c>
       <c r="AD1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AF1" t="s">
         <v>101</v>
       </c>
       <c r="AG1" t="s">
         <v>102</v>
       </c>
       <c r="AH1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AJ1" t="s">
         <v>104</v>
       </c>
       <c r="AK1" t="s">
         <v>105</v>
       </c>
       <c r="AL1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AN1" t="s">
         <v>107</v>
       </c>
       <c r="AO1" t="s">
         <v>108</v>
       </c>
       <c r="AP1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AR1" t="s">
         <v>110</v>
       </c>
       <c r="AS1" t="s">
         <v>111</v>
       </c>
       <c r="AT1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AV1" t="s">
         <v>113</v>
       </c>
       <c r="AW1" t="s">
         <v>114</v>
       </c>
       <c r="AX1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AZ1" t="s">
         <v>116</v>
       </c>
       <c r="BA1" t="s">
         <v>117</v>
       </c>
       <c r="BB1" t="s">
+        <v>118</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="BD1" t="s">
         <v>119</v>
       </c>
       <c r="BE1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BF1" t="s">
         <v>15</v>
       </c>
-      <c r="BF1" t="s">
+      <c r="BG1" t="s">
         <v>16</v>
       </c>
-      <c r="BG1" t="s">
+      <c r="BH1" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="2" spans="1:59">
+    <row r="2" spans="1:60">
       <c r="A2" t="s">
         <v>18</v>
       </c>
       <c r="B2">
+        <v>29451717000.0</v>
+      </c>
+      <c r="C2">
         <v>39875423504.0</v>
       </c>
-      <c r="C2"/>
-      <c r="D2">
+      <c r="D2"/>
+      <c r="E2">
         <v>27991076000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>21523951000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>15674142000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>13995206000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>12361634285.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>13313582000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>15049165000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>13622445543.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>14162263799.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>14771919635.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>12421187940.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>7200966548.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>4573992847.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>4693561667.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>7132444148.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>2420315551.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>3156075165.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>3932996141.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>4047208064.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>4785332989.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>4981589773.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>5785578460.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>6411635101.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>6459032507.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>6988593662.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>6452361719.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>6578974558.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>6460921448.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>6330618204.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>6557520084.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>6446960856.0</v>
       </c>
-      <c r="AI2"/>
       <c r="AJ2"/>
       <c r="AK2"/>
       <c r="AL2"/>
       <c r="AM2"/>
       <c r="AN2"/>
       <c r="AO2"/>
       <c r="AP2"/>
       <c r="AQ2"/>
       <c r="AR2"/>
       <c r="AS2"/>
       <c r="AT2"/>
       <c r="AU2"/>
       <c r="AV2"/>
       <c r="AW2"/>
       <c r="AX2"/>
       <c r="AY2"/>
       <c r="AZ2"/>
       <c r="BA2"/>
       <c r="BB2"/>
       <c r="BC2"/>
       <c r="BD2"/>
       <c r="BE2"/>
       <c r="BF2"/>
       <c r="BG2"/>
-    </row>
-    <row r="3" spans="1:59">
+      <c r="BH2"/>
+    </row>
+    <row r="3" spans="1:60">
       <c r="A3" t="s">
         <v>19</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -3702,52 +3723,53 @@
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
-    </row>
-    <row r="4" spans="1:59">
+      <c r="BH3"/>
+    </row>
+    <row r="4" spans="1:60">
       <c r="A4" t="s">
         <v>20</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -3765,203 +3787,207 @@
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
-    </row>
-    <row r="5" spans="1:59">
+      <c r="BH4"/>
+    </row>
+    <row r="5" spans="1:60">
       <c r="A5" t="s">
         <v>21</v>
       </c>
       <c r="B5">
+        <v>-36710369000.0</v>
+      </c>
+      <c r="C5">
         <v>8837767000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>35874046000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>11799221000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-1452548000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-12036057000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>106849976000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>62067219000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>81317411000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>74402932000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>110492290589.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>187324224498.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>64947468650.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>45132714017.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>9972300062.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>23593642396.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>3169916848.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>29140887277.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>119706344642.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-2084729062.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-8416589627.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>34433184951.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24143995756.0</v>
       </c>
       <c r="X5">
         <v>24143995756.0</v>
       </c>
       <c r="Y5">
         <v>24143995756.0</v>
       </c>
       <c r="Z5">
         <v>24143995756.0</v>
       </c>
       <c r="AA5">
-        <v>23840235175.0</v>
+        <v>24143995756.0</v>
       </c>
       <c r="AB5">
         <v>23840235175.0</v>
       </c>
       <c r="AC5">
         <v>23840235175.0</v>
       </c>
       <c r="AD5">
         <v>23840235175.0</v>
       </c>
       <c r="AE5">
+        <v>23840235175.0</v>
+      </c>
+      <c r="AF5">
         <v>56462345283.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>36075986282.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>22575986283.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>36075986282.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24287323908.0</v>
       </c>
       <c r="AJ5">
         <v>24287323908.0</v>
       </c>
       <c r="AK5">
         <v>24287323908.0</v>
       </c>
       <c r="AL5">
         <v>24287323908.0</v>
       </c>
       <c r="AM5">
+        <v>24287323908.0</v>
+      </c>
+      <c r="AN5">
         <v>24991575651.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>24991575652.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>24991575651.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>25749305327.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>20723400000.0</v>
       </c>
-      <c r="AR5"/>
-      <c r="AS5">
+      <c r="AS5"/>
+      <c r="AT5">
         <v>-723025000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>21356836184.0</v>
       </c>
-      <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
-    </row>
-    <row r="6" spans="1:59">
+      <c r="BH5"/>
+    </row>
+    <row r="6" spans="1:60">
       <c r="A6" t="s">
         <v>22</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -3979,52 +4005,53 @@
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
-    </row>
-    <row r="7" spans="1:59">
+      <c r="BH6"/>
+    </row>
+    <row r="7" spans="1:60">
       <c r="A7" t="s">
         <v>23</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
@@ -4042,429 +4069,441 @@
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
-    </row>
-    <row r="8" spans="1:59">
+      <c r="BH7"/>
+    </row>
+    <row r="8" spans="1:60">
       <c r="A8" t="s">
         <v>24</v>
       </c>
       <c r="B8">
         <v>2173025644200.0</v>
       </c>
-      <c r="C8"/>
-      <c r="D8">
+      <c r="C8">
         <v>2173025644200.0</v>
       </c>
+      <c r="D8"/>
       <c r="E8">
         <v>2173025644200.0</v>
       </c>
       <c r="F8">
         <v>2173025644200.0</v>
       </c>
       <c r="G8">
         <v>2173025644200.0</v>
       </c>
       <c r="H8">
         <v>2173025644200.0</v>
       </c>
       <c r="I8">
         <v>2173025644200.0</v>
       </c>
       <c r="J8">
         <v>2173025644200.0</v>
       </c>
       <c r="K8">
         <v>2173025644200.0</v>
       </c>
       <c r="L8">
         <v>2173025644200.0</v>
       </c>
       <c r="M8">
         <v>2173025644200.0</v>
       </c>
       <c r="N8">
         <v>2173025644200.0</v>
       </c>
       <c r="O8">
         <v>2173025644200.0</v>
       </c>
       <c r="P8">
         <v>2173025644200.0</v>
       </c>
       <c r="Q8">
         <v>2173025644200.0</v>
       </c>
       <c r="R8">
-        <v>1168293357100.0</v>
+        <v>2173025644200.0</v>
       </c>
       <c r="S8">
         <v>1168293357100.0</v>
       </c>
       <c r="T8">
+        <v>1168293357100.0</v>
+      </c>
+      <c r="U8">
         <v>418443179500.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
-    </row>
-    <row r="9" spans="1:59">
+      <c r="BH8"/>
+    </row>
+    <row r="9" spans="1:60">
       <c r="A9" t="s">
         <v>25</v>
       </c>
       <c r="B9"/>
       <c r="C9">
         <v>3868733223520.0</v>
       </c>
       <c r="D9">
         <v>3868733223520.0</v>
       </c>
       <c r="E9">
         <v>3868733223520.0</v>
       </c>
       <c r="F9">
         <v>3868733223520.0</v>
       </c>
       <c r="G9">
         <v>3868733223520.0</v>
       </c>
-      <c r="H9"/>
+      <c r="H9">
+        <v>3868733223520.0</v>
+      </c>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
-[...1 lines deleted...]
-      </c>
+      <c r="K9"/>
       <c r="L9">
         <v>3868733223520.0</v>
       </c>
       <c r="M9">
         <v>3868733223520.0</v>
       </c>
       <c r="N9">
         <v>3868733223520.0</v>
       </c>
       <c r="O9">
         <v>3868733223520.0</v>
       </c>
       <c r="P9">
         <v>3868733223520.0</v>
       </c>
       <c r="Q9">
+        <v>3868733223520.0</v>
+      </c>
+      <c r="R9">
         <v>3824552777600.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28888724810.0</v>
       </c>
       <c r="S9">
         <v>28888724810.0</v>
       </c>
       <c r="T9">
-        <v>30292149900.0</v>
+        <v>28888724810.0</v>
       </c>
       <c r="U9">
         <v>30292149900.0</v>
       </c>
       <c r="V9">
         <v>30292149900.0</v>
       </c>
       <c r="W9">
         <v>30292149900.0</v>
       </c>
       <c r="X9">
         <v>30292149900.0</v>
       </c>
       <c r="Y9">
         <v>30292149900.0</v>
       </c>
       <c r="Z9">
         <v>30292149900.0</v>
       </c>
       <c r="AA9">
         <v>30292149900.0</v>
       </c>
-      <c r="AB9"/>
+      <c r="AB9">
+        <v>30292149900.0</v>
+      </c>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
-    </row>
-    <row r="10" spans="1:59">
+      <c r="BH9"/>
+    </row>
+    <row r="10" spans="1:60">
       <c r="A10" t="s">
         <v>26</v>
       </c>
       <c r="B10">
+        <v>1322411906000.0</v>
+      </c>
+      <c r="C10">
         <v>924320769000.0</v>
       </c>
-      <c r="C10"/>
       <c r="D10">
+        <v>1560648772706.0</v>
+      </c>
+      <c r="E10">
         <v>1681296961000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>824319597000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>2945305635000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1116688299000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1200285486000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>1664537090000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1855608427000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1221182220703.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>1867754820705.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>964105675560.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>877171932627.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>655362731515.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>937936466499.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>1290344194611.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>252551025156.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>205596295486.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>249832552881.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>90482868240.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>112864584417.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>310063689363.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>286730343052.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>447422207790.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>560088175920.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>436288353394.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>450796995156.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>431022498626.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>385912711186.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>336922012439.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>422157407157.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>386033940219.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>338647112094.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>238563199062.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>359766306777.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>228258718652.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>263511337508.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>135147988554.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>232980720869.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>183588832308.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>186558789167.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>179967066881.0</v>
       </c>
-      <c r="AR10"/>
-      <c r="AS10">
+      <c r="AS10"/>
+      <c r="AT10">
         <v>10645000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>175967651681.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>13920000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>15398000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>11701000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>112823034704.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>13964000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>11925000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>10117000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>169081144619.0</v>
       </c>
-      <c r="BC10"/>
       <c r="BD10"/>
-      <c r="BE10">
+      <c r="BE10"/>
+      <c r="BF10">
         <v>141453712900.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>251453727600.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>147971214000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:59">
+    <row r="11" spans="1:60">
       <c r="A11" t="s">
         <v>27</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -4482,561 +4521,573 @@
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
-    </row>
-    <row r="12" spans="1:59">
+      <c r="BH11"/>
+    </row>
+    <row r="12" spans="1:60">
       <c r="A12" t="s">
         <v>28</v>
       </c>
       <c r="B12">
+        <v>1322411906000.0</v>
+      </c>
+      <c r="C12">
         <v>924320769000.0</v>
       </c>
-      <c r="C12"/>
       <c r="D12">
+        <v>1560648772706.0</v>
+      </c>
+      <c r="E12">
         <v>1681296961000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>824319597000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>3233962745000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1116688299000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1200285486000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1664537090000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1855608427000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1221182220703.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1867754820705.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>964105675560.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>877171932627.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>655362731515.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>937936466499.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1290344194611.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>252551025156.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>205596295486.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>249832552881.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>90482868240.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>112864584417.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>310063689363.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>286730343052.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>447422207790.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>560088175920.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>436288353394.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>450796995156.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>431022498626.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>385912711186.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>336922012439.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>422157407157.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>386033940219.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>338647112094.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>238563199062.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>359766306777.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>228258718652.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>263511337508.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>135147988554.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>232980720869.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>183588832308.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>186558789167.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>179967066881.0</v>
       </c>
-      <c r="AR12"/>
-      <c r="AS12">
+      <c r="AS12"/>
+      <c r="AT12">
         <v>10645000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>175967651681.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>13920000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>15398000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>11701000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>112823034704.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>13964000000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>11925000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>10117000000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>169081144619.0</v>
       </c>
-      <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
-    </row>
-    <row r="13" spans="1:59">
+      <c r="BH12"/>
+    </row>
+    <row r="13" spans="1:60">
       <c r="A13" t="s">
         <v>29</v>
       </c>
       <c r="B13">
         <v>2173025644000.0</v>
       </c>
       <c r="C13">
         <v>2173025644000.0</v>
       </c>
       <c r="D13">
         <v>2173025644000.0</v>
       </c>
       <c r="E13">
         <v>2173025644000.0</v>
       </c>
       <c r="F13">
         <v>2173025644000.0</v>
       </c>
       <c r="G13">
         <v>2173025644000.0</v>
       </c>
       <c r="H13">
         <v>2173025644000.0</v>
       </c>
       <c r="I13">
         <v>2173025644000.0</v>
       </c>
       <c r="J13">
         <v>2173025644000.0</v>
       </c>
       <c r="K13">
-        <v>2173025644200.0</v>
+        <v>2173025644000.0</v>
       </c>
       <c r="L13">
         <v>2173025644200.0</v>
       </c>
       <c r="M13">
         <v>2173025644200.0</v>
       </c>
       <c r="N13">
         <v>2173025644200.0</v>
       </c>
       <c r="O13">
         <v>2173025644200.0</v>
       </c>
       <c r="P13">
         <v>2173025644200.0</v>
       </c>
       <c r="Q13">
         <v>2173025644200.0</v>
       </c>
       <c r="R13">
-        <v>1168293357100.0</v>
+        <v>2173025644200.0</v>
       </c>
       <c r="S13">
         <v>1168293357100.0</v>
       </c>
       <c r="T13">
-        <v>418443179500.0</v>
+        <v>1168293357100.0</v>
       </c>
       <c r="U13">
         <v>418443179500.0</v>
       </c>
       <c r="V13">
         <v>418443179500.0</v>
       </c>
       <c r="W13">
         <v>418443179500.0</v>
       </c>
       <c r="X13">
         <v>418443179500.0</v>
       </c>
       <c r="Y13">
         <v>418443179500.0</v>
       </c>
       <c r="Z13">
         <v>418443179500.0</v>
       </c>
       <c r="AA13">
         <v>418443179500.0</v>
       </c>
       <c r="AB13">
         <v>418443179500.0</v>
       </c>
       <c r="AC13">
         <v>418443179500.0</v>
       </c>
       <c r="AD13">
         <v>418443179500.0</v>
       </c>
       <c r="AE13">
-        <v>401500000000.0</v>
+        <v>418443179500.0</v>
       </c>
       <c r="AF13">
         <v>401500000000.0</v>
       </c>
       <c r="AG13">
         <v>401500000000.0</v>
       </c>
       <c r="AH13">
         <v>401500000000.0</v>
       </c>
       <c r="AI13">
         <v>401500000000.0</v>
       </c>
       <c r="AJ13">
-        <v>365000000000.0</v>
+        <v>401500000000.0</v>
       </c>
       <c r="AK13">
         <v>365000000000.0</v>
       </c>
       <c r="AL13">
         <v>365000000000.0</v>
       </c>
       <c r="AM13">
         <v>365000000000.0</v>
       </c>
       <c r="AN13">
         <v>365000000000.0</v>
       </c>
       <c r="AO13">
         <v>365000000000.0</v>
       </c>
       <c r="AP13">
         <v>365000000000.0</v>
       </c>
       <c r="AQ13">
         <v>365000000000.0</v>
       </c>
-      <c r="AR13"/>
-      <c r="AS13">
+      <c r="AR13">
+        <v>365000000000.0</v>
+      </c>
+      <c r="AS13"/>
+      <c r="AT13">
         <v>1000000000000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>235000000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>146600000000.0</v>
       </c>
       <c r="AV13">
         <v>146600000000.0</v>
       </c>
       <c r="AW13">
         <v>146600000000.0</v>
       </c>
       <c r="AX13">
         <v>146600000000.0</v>
       </c>
       <c r="AY13">
-        <v>125000000000.0</v>
+        <v>146600000000.0</v>
       </c>
       <c r="AZ13">
         <v>125000000000.0</v>
       </c>
       <c r="BA13">
         <v>125000000000.0</v>
       </c>
       <c r="BB13">
         <v>125000000000.0</v>
       </c>
-      <c r="BC13"/>
+      <c r="BC13">
+        <v>125000000000.0</v>
+      </c>
       <c r="BD13"/>
-      <c r="BE13">
+      <c r="BE13"/>
+      <c r="BF13">
         <v>125000000000.0</v>
       </c>
-      <c r="BF13">
+      <c r="BG13">
         <v>115000000000.0</v>
       </c>
-      <c r="BG13">
+      <c r="BH13">
         <v>90000000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:59">
+    <row r="14" spans="1:60">
       <c r="A14" t="s">
         <v>30</v>
       </c>
       <c r="B14">
+        <v>21672560000.0</v>
+      </c>
+      <c r="C14">
         <v>21639866000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>21674295000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21730256000.0</v>
       </c>
       <c r="E14">
         <v>21730256000.0</v>
       </c>
       <c r="F14">
         <v>21730256000.0</v>
       </c>
       <c r="G14">
         <v>21730256000.0</v>
       </c>
       <c r="H14">
         <v>21730256000.0</v>
       </c>
       <c r="I14">
         <v>21730256000.0</v>
       </c>
       <c r="J14">
         <v>21730256000.0</v>
       </c>
       <c r="K14">
-        <v>21730256442.0</v>
+        <v>21730256000.0</v>
       </c>
       <c r="L14">
         <v>21730256442.0</v>
       </c>
       <c r="M14">
         <v>21730256442.0</v>
       </c>
       <c r="N14">
         <v>21730256442.0</v>
       </c>
       <c r="O14">
-        <v>12320138845.0</v>
+        <v>21730256442.0</v>
       </c>
       <c r="P14">
-        <v>12320138845.0</v>
+        <v>21730256000.0</v>
       </c>
       <c r="Q14">
-        <v>12320138845.0</v>
+        <v>21730256000.0</v>
       </c>
       <c r="R14">
-        <v>12320138845.0</v>
+        <v>22023493000.0</v>
       </c>
       <c r="S14">
-        <v>20112650029.0</v>
+        <v>20884429000.0</v>
       </c>
       <c r="T14">
         <v>20112650029.0</v>
       </c>
       <c r="U14">
+        <v>20112650029.0</v>
+      </c>
+      <c r="V14">
         <v>20112471422.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20112650029.0</v>
       </c>
       <c r="W14">
         <v>20112650029.0</v>
       </c>
       <c r="X14">
         <v>20112650029.0</v>
       </c>
       <c r="Y14">
         <v>20112650029.0</v>
       </c>
       <c r="Z14">
         <v>20112650029.0</v>
       </c>
       <c r="AA14">
         <v>20112650029.0</v>
       </c>
       <c r="AB14">
+        <v>20112650029.0</v>
+      </c>
+      <c r="AC14">
         <v>19637594354.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>19773324549.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19637594354.0</v>
       </c>
       <c r="AE14">
         <v>19637594354.0</v>
       </c>
       <c r="AF14">
-        <v>18713472846.0</v>
+        <v>19637594354.0</v>
       </c>
       <c r="AG14">
         <v>18713472846.0</v>
       </c>
       <c r="AH14">
         <v>18713472846.0</v>
       </c>
       <c r="AI14">
         <v>18713472846.0</v>
       </c>
       <c r="AJ14">
-        <v>17543880795.0</v>
+        <v>18713472846.0</v>
       </c>
       <c r="AK14">
         <v>17543880795.0</v>
       </c>
       <c r="AL14">
-        <v>3650000000.0</v>
+        <v>17543880795.0</v>
       </c>
       <c r="AM14">
         <v>3650000000.0</v>
       </c>
       <c r="AN14">
         <v>3650000000.0</v>
       </c>
       <c r="AO14">
         <v>3650000000.0</v>
       </c>
       <c r="AP14">
+        <v>3650000000.0</v>
+      </c>
+      <c r="AQ14">
         <v>4183333331.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>2550000001.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2950000000.0</v>
       </c>
       <c r="AS14">
         <v>2950000000.0</v>
       </c>
       <c r="AT14">
+        <v>2950000000.0</v>
+      </c>
+      <c r="AU14">
         <v>2625000000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>1537500000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>1757750000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>1867875000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>1901475076.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>1761393693.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>1691353001.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>1656332655.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1621312309.0</v>
       </c>
       <c r="BC14">
         <v>1621312309.0</v>
       </c>
-      <c r="BD14"/>
+      <c r="BD14">
+        <v>1621312309.0</v>
+      </c>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
-    </row>
-    <row r="15" spans="1:59">
+      <c r="BH14"/>
+    </row>
+    <row r="15" spans="1:60">
       <c r="A15" t="s">
         <v>31</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
@@ -5054,141 +5105,143 @@
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
-    </row>
-    <row r="16" spans="1:59">
+      <c r="BH15"/>
+    </row>
+    <row r="16" spans="1:60">
       <c r="A16" t="s">
         <v>32</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16">
         <v>-1674474665000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-13313582466.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-641239036000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>13622408154.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-967037906576.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-151388226488.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>12421148067.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>7189363651.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>4528418827.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-333054973176.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-1114515592678.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-3368719004933.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>39835196.0</v>
       </c>
-      <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
-    </row>
-    <row r="17" spans="1:59">
+      <c r="BH16"/>
+    </row>
+    <row r="17" spans="1:60">
       <c r="A17" t="s">
         <v>33</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -5206,52 +5259,53 @@
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
-    </row>
-    <row r="18" spans="1:59">
+      <c r="BH17"/>
+    </row>
+    <row r="18" spans="1:60">
       <c r="A18" t="s">
         <v>34</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
@@ -5269,135 +5323,137 @@
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
-    </row>
-    <row r="19" spans="1:59">
+      <c r="BH18"/>
+    </row>
+    <row r="19" spans="1:60">
       <c r="A19" t="s">
         <v>35</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
-      <c r="R19">
+      <c r="R19"/>
+      <c r="S19">
         <v>1814861500000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>4251777616040.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>2769927085840.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>2570008475080.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>934116390130.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>155733312610.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>155713274700.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>162580004400.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>162404191970.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>136959509750.0</v>
       </c>
-      <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
-    </row>
-    <row r="20" spans="1:59">
+      <c r="BH19"/>
+    </row>
+    <row r="20" spans="1:60">
       <c r="A20" t="s">
         <v>36</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
@@ -5415,790 +5471,805 @@
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
-    </row>
-    <row r="21" spans="1:59">
+      <c r="BH20"/>
+    </row>
+    <row r="21" spans="1:60">
       <c r="A21" t="s">
         <v>37</v>
       </c>
       <c r="B21">
+        <v>42805727000.0</v>
+      </c>
+      <c r="C21">
         <v>34967068000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>39195745000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>43424423000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>47653100000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>51881778000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>57329816000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>58624348000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>57499701000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>59979760000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>53037001248.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>56635643150.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>58406768386.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>61942976956.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>45160725875.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>40608013700.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>3111759023.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>3544280759.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>3984164045.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>4439176932.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>4179189818.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>4598452704.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>4324715591.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>4710978477.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>4261241364.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>3466004250.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>3752342136.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>4038680023.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>4325017909.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>4611355795.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>4699693682.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>4275798235.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>4517586121.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>4759374007.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>5001161894.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>5242949780.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>5484737666.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>5726525553.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>5891588439.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>6129663825.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>6367739212.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>6605814598.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>5736877979.0</v>
       </c>
-      <c r="AR21"/>
-      <c r="AS21">
+      <c r="AS21"/>
+      <c r="AT21">
         <v>6199000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>6430068124.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>1004000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>1060000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>1116000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>1172150736.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>1229000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>1272000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>1328000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>1383414216.0</v>
       </c>
-      <c r="BC21"/>
       <c r="BD21"/>
-      <c r="BE21">
+      <c r="BE21"/>
+      <c r="BF21">
         <v>793817500.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>581259900.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>656711900.0</v>
       </c>
     </row>
-    <row r="22" spans="1:59">
+    <row r="22" spans="1:60">
       <c r="A22" t="s">
         <v>38</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
+      <c r="H22"/>
+      <c r="I22">
         <v>-1541179091000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>1176373899919.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-1977828297393.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-1340668393286.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-2022001697480.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-1140701586083.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-1787137901910.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-1423004441736.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-1962225033212.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>197677566856.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>221936929863.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>197412112371.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>223122306546.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>203441889114.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>205581414783.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>221149772629.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>224994413942.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>152788621800.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>152669063444.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>147362632112.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>168147609346.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>171559906843.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>163436586998.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>167441599826.0</v>
       </c>
-      <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
-    </row>
-    <row r="23" spans="1:59">
+      <c r="BH22"/>
+    </row>
+    <row r="23" spans="1:60">
       <c r="A23" t="s">
         <v>39</v>
       </c>
       <c r="B23">
+        <v>14790527489000.0</v>
+      </c>
+      <c r="C23">
         <v>18470073478000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>16617815970000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>14173355975000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>13264575211000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>13984013771000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>14061097536000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>13641592701000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>12741994521000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>12750434573000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>11989836729655.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>12867236608141.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>12071988513351.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>11058956402885.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>10598943658229.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>9772945069858.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>9416587964885.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>4649357148732.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>6898586665488.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>4222206455932.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>3973344979009.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>2586663487991.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>2128997674954.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>2203512771132.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>2321800390721.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>2527173168770.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>2512841998906.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>2768699286465.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>2287152710526.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>2264172563518.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>2446722144351.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>2408175656911.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>2400705817890.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>2458823912630.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>445577831719.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>443765580150.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>439740083632.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>387904779988.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>385180732650.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>386517594840.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>385304929184.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>382921146109.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>430596250812.0</v>
       </c>
-      <c r="AR23"/>
-      <c r="AS23">
+      <c r="AS23"/>
+      <c r="AT23">
         <v>416177000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>299082629744.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>345036000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>336124000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>339051000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>213343009952.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>276529000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>265089000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>248914000000.0</v>
       </c>
-      <c r="BB23"/>
       <c r="BC23"/>
       <c r="BD23"/>
       <c r="BE23"/>
       <c r="BF23"/>
       <c r="BG23"/>
-    </row>
-    <row r="24" spans="1:59">
+      <c r="BH23"/>
+    </row>
+    <row r="24" spans="1:60">
       <c r="A24" t="s">
         <v>40</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
-      <c r="AS24">
+      <c r="AS24"/>
+      <c r="AT24">
         <v>89522000000.0</v>
       </c>
-      <c r="AT24"/>
-      <c r="AU24">
+      <c r="AU24"/>
+      <c r="AV24">
         <v>91737000000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>94171000000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>130917000000.0</v>
       </c>
-      <c r="AX24"/>
-      <c r="AY24">
+      <c r="AY24"/>
+      <c r="AZ24">
         <v>72964000000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>63287000000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>70611000000.0</v>
       </c>
-      <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
-    </row>
-    <row r="25" spans="1:59">
+      <c r="BH24"/>
+    </row>
+    <row r="25" spans="1:60">
       <c r="A25" t="s">
         <v>41</v>
       </c>
       <c r="B25"/>
       <c r="C25">
+        <v>13856878750.0</v>
+      </c>
+      <c r="D25">
         <v>14841189130.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>18076922000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>20839884300.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>19920194310.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>37366801530.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25">
         <v>29693282920.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>32540184540.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>34698108120.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="O25">
         <v>0.0</v>
       </c>
       <c r="P25">
         <v>0.0</v>
       </c>
       <c r="Q25">
         <v>0.0</v>
       </c>
       <c r="R25">
         <v>0.0</v>
       </c>
       <c r="S25">
         <v>0.0</v>
       </c>
       <c r="T25">
         <v>0.0</v>
       </c>
-      <c r="U25"/>
+      <c r="U25">
+        <v>0.0</v>
+      </c>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
-    </row>
-    <row r="26" spans="1:59">
+      <c r="BH25"/>
+    </row>
+    <row r="26" spans="1:60">
       <c r="A26" t="s">
         <v>42</v>
       </c>
       <c r="B26">
+        <v>1333164493340.0</v>
+      </c>
+      <c r="C26">
         <v>7539264196170.0</v>
       </c>
-      <c r="C26"/>
-      <c r="D26">
+      <c r="D26"/>
+      <c r="E26">
         <v>4563912274300.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>5079385857340.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>2847269591360.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>5213240877880.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>3969697070000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>3895119295000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>3182839180000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>3188865665000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>3262121965000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>3599086565000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>1896710000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>1876545000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>961404400000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>20800300000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>1814861500000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>4251777616044.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>2769927085840.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>2570008475076.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>934116390134.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>155733312607.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>155713274703.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>115584758522.0</v>
       </c>
-      <c r="Z26"/>
-      <c r="AA26">
+      <c r="AA26"/>
+      <c r="AB26">
         <v>90939509745.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>91003496884.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>91084828395.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>91337427315.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>91614512606.0</v>
       </c>
-      <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
-    </row>
-    <row r="27" spans="1:59">
+      <c r="BH26"/>
+    </row>
+    <row r="27" spans="1:60">
       <c r="A27" t="s">
         <v>43</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -6216,219 +6287,223 @@
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
-    </row>
-    <row r="28" spans="1:59">
+      <c r="BH27"/>
+    </row>
+    <row r="28" spans="1:60">
       <c r="A28" t="s">
         <v>44</v>
       </c>
       <c r="B28">
+        <v>-1310760898000.0</v>
+      </c>
+      <c r="C28">
         <v>129782069000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>58878537000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-1663220039000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-803479712000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-2925385441000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-1099111813000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-1180442307000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-1534636729000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-1829969569000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-1191488937786.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-1835214636168.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-929407567440.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-839805131094.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-614006601550.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-892186096356.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-952595659768.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-249259341156.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-201481690486.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1715055800110.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-90482868240.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-112864584417.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-302453381863.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-278120311552.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-437493584066.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-560088175920.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-436288353394.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-450796995156.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-431022498626.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-385912711186.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-336922012439.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-422157407157.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-386033940219.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-338647112094.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-238563199062.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-359766306777.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-228258718652.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-263511337508.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-135147988554.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-232980720869.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-183588832308.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-186558789167.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-179967066881.0</v>
       </c>
-      <c r="AR28"/>
-      <c r="AS28">
+      <c r="AS28"/>
+      <c r="AT28">
         <v>78877000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-175967651681.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>77817000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>78773000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>119216000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-112823034704.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>59000000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>51362000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>60494000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-169081144619.0</v>
       </c>
-      <c r="BC28"/>
       <c r="BD28"/>
       <c r="BE28"/>
       <c r="BF28"/>
       <c r="BG28"/>
-    </row>
-    <row r="29" spans="1:59">
+      <c r="BH28"/>
+    </row>
+    <row r="29" spans="1:60">
       <c r="A29" t="s">
         <v>45</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
@@ -6446,280 +6521,283 @@
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
-    </row>
-    <row r="30" spans="1:59">
+      <c r="BH29"/>
+    </row>
+    <row r="30" spans="1:60">
       <c r="A30" t="s">
         <v>46</v>
       </c>
-      <c r="B30">
+      <c r="B30"/>
+      <c r="C30">
         <v>164263442000.0</v>
       </c>
-      <c r="C30"/>
-      <c r="D30">
+      <c r="D30"/>
+      <c r="E30">
         <v>185056817000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>157609303000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>142502741000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>93705824000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>134464466000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>67522786000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>91547296000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>47498286993.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>81779874410.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>77395501115.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>103348565076.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>95692384943.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>89520290736.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>71729734419.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>67410454698.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>106898226642.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>49265501225.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>54948627480.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>17672323052.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>11484436707.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>16906730287.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>14348728146.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>15708338216.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>943177839.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>19233419310.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>14411382076.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>16419025756.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>14468742171.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>16658848164.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>15996370391.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>17843763005.0</v>
       </c>
-      <c r="AI30"/>
       <c r="AJ30"/>
       <c r="AK30"/>
       <c r="AL30"/>
       <c r="AM30"/>
       <c r="AN30"/>
       <c r="AO30"/>
       <c r="AP30"/>
       <c r="AQ30"/>
       <c r="AR30"/>
       <c r="AS30"/>
       <c r="AT30"/>
       <c r="AU30"/>
       <c r="AV30"/>
       <c r="AW30"/>
       <c r="AX30"/>
       <c r="AY30"/>
       <c r="AZ30"/>
       <c r="BA30"/>
       <c r="BB30"/>
       <c r="BC30"/>
       <c r="BD30"/>
       <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
-    </row>
-    <row r="31" spans="1:59">
+      <c r="BH30"/>
+    </row>
+    <row r="31" spans="1:60">
       <c r="A31" t="s">
         <v>47</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>6713052024349.0</v>
       </c>
-      <c r="M31"/>
-      <c r="N31">
+      <c r="N31"/>
+      <c r="O31">
         <v>6349325959806.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>6269945522959.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>6229717358678.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>6149591438927.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>1299726622074.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>1283109417971.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>349613280639.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>308899844768.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>342468005476.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>343834100811.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>327915688626.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>295993138830.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>296299873398.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>322946206551.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>341709309994.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>342076212495.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>331870781106.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>436473192719.0</v>
       </c>
-      <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
-    </row>
-    <row r="32" spans="1:59">
+      <c r="BH31"/>
+    </row>
+    <row r="32" spans="1:60">
       <c r="A32" t="s">
         <v>48</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
@@ -6737,217 +6815,223 @@
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
-    </row>
-    <row r="33" spans="1:59">
+      <c r="BH32"/>
+    </row>
+    <row r="33" spans="1:60">
       <c r="A33" t="s">
         <v>49</v>
       </c>
       <c r="B33">
+        <v>13385647352000.0</v>
+      </c>
+      <c r="C33">
         <v>17381489267000.0</v>
       </c>
-      <c r="C33"/>
       <c r="D33">
+        <v>14988638414579.0</v>
+      </c>
+      <c r="E33">
         <v>12221354899000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>12223408256000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>10835933719000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>12782903780000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>13309967756000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>10969755717000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>3445343253000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>3380925234955.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>3464581972167.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>3812219610405.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>2113461869691.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>2037232807542.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>1117539495367.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>49355692012.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>1848529017382.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>4287675262061.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>2803176979075.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>2604012117532.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>969091483033.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>199155224125.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>201632911793.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>163418293367.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>151835626869.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>127956434922.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>128624285777.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>129421693816.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>130317704534.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>129355497292.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>129941054198.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>145181064088.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>161133503798.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>2064029906914.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>1889718125853.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>1816991443378.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>1794951703338.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>1787427707430.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>1896456756310.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>1935666382023.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>1892475515906.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>1965552722467.0</v>
       </c>
-      <c r="AR33"/>
-      <c r="AS33">
+      <c r="AS33"/>
+      <c r="AT33">
         <v>2075260000000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>1844559023524.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>2020753000000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>1958923000000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>1741777000000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>1525359088823.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>1535835000000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>1576046000000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>1570715000000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>15732380402.0</v>
       </c>
-      <c r="BC33"/>
       <c r="BD33"/>
       <c r="BE33"/>
       <c r="BF33"/>
       <c r="BG33"/>
-    </row>
-    <row r="34" spans="1:59">
+      <c r="BH33"/>
+    </row>
+    <row r="34" spans="1:60">
       <c r="A34" t="s">
         <v>50</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
@@ -6965,338 +7049,349 @@
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
-    </row>
-    <row r="35" spans="1:59">
+      <c r="BH34"/>
+    </row>
+    <row r="35" spans="1:60">
       <c r="A35" t="s">
         <v>51</v>
       </c>
       <c r="B35">
+        <v>387596152000.0</v>
+      </c>
+      <c r="C35">
         <v>9909926173000.0</v>
       </c>
-      <c r="C35"/>
       <c r="D35">
+        <v>9183954922198.0</v>
+      </c>
+      <c r="E35">
         <v>1049058630000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>899710452000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>602260634000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>1898473999000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>19843179000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>5738517439000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>25638858000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>29693282917.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>32540184537.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>14771919635.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>12421187940.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>7200966548.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>4573992847.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>4693561667.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>7132444148.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>4114605000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>1619162375492.0</v>
       </c>
-      <c r="U35"/>
-[...1 lines deleted...]
-      <c r="W35">
+      <c r="V35">
+        <v>1637104688964.0</v>
+      </c>
+      <c r="W35"/>
+      <c r="X35">
         <v>7610307500.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>8610031500.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>9928623724.0</v>
       </c>
-      <c r="Z35"/>
       <c r="AA35"/>
       <c r="AB35"/>
       <c r="AC35"/>
       <c r="AD35"/>
       <c r="AE35"/>
       <c r="AF35"/>
       <c r="AG35"/>
       <c r="AH35"/>
       <c r="AI35"/>
       <c r="AJ35"/>
       <c r="AK35"/>
       <c r="AL35"/>
       <c r="AM35"/>
       <c r="AN35"/>
       <c r="AO35"/>
       <c r="AP35"/>
       <c r="AQ35"/>
       <c r="AR35"/>
-      <c r="AS35">
+      <c r="AS35"/>
+      <c r="AT35">
         <v>89522000000.0</v>
       </c>
-      <c r="AT35"/>
-      <c r="AU35">
+      <c r="AU35"/>
+      <c r="AV35">
         <v>91737000000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>94171000000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>130917000000.0</v>
       </c>
-      <c r="AX35"/>
-      <c r="AY35">
+      <c r="AY35"/>
+      <c r="AZ35">
         <v>72964000000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>63287000000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>70611000000.0</v>
       </c>
-      <c r="BB35"/>
       <c r="BC35"/>
       <c r="BD35"/>
       <c r="BE35"/>
       <c r="BF35"/>
       <c r="BG35"/>
-    </row>
-    <row r="36" spans="1:59">
+      <c r="BH35"/>
+    </row>
+    <row r="36" spans="1:60">
       <c r="A36" t="s">
         <v>52</v>
       </c>
       <c r="B36">
+        <v>4146077993000.0</v>
+      </c>
+      <c r="C36">
         <v>148239582000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>-273930605000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>4565263991000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>5080722379000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>7663474322000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>7250594971000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>9018416460000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>-2804090988000.0</v>
       </c>
-      <c r="J36">
-[...1 lines deleted...]
-      </c>
       <c r="K36">
+        <v>3184464278348.0</v>
+      </c>
+      <c r="L36">
         <v>-122242367.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>-3464581972167.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>-3812219610405.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>-2113461869691.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>-936906424.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>-416264196.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>-1957643995.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>-1635358624.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>-2739783687.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>-4833702914.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>-2604012117532.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>-969091483033.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>-199155224125.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>-201632911793.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>-163418293367.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>-151835626869.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>-127956434922.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>-128624285777.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>-129421693816.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>-130317704534.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>-129355497292.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>-129941054198.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>-145181064088.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>-161133503798.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>2027452418212.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>1852910430561.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>1779810685194.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>1757479868887.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>1749486362161.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>1857966729013.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>1896590891892.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>1852807572765.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>1930351899197.0</v>
       </c>
-      <c r="AR36"/>
-      <c r="AS36">
+      <c r="AS36"/>
+      <c r="AT36">
         <v>2038119000000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>1808060859988.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>2008142000000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>1946024000000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>1728429000000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>1508510477136.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>1521827000000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>1561672000000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>1555527000000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>-15732380402.0</v>
       </c>
-      <c r="BC36"/>
       <c r="BD36"/>
       <c r="BE36"/>
       <c r="BF36"/>
       <c r="BG36"/>
-    </row>
-    <row r="37" spans="1:59">
+      <c r="BH36"/>
+    </row>
+    <row r="37" spans="1:60">
       <c r="A37" t="s">
         <v>53</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
@@ -7314,795 +7409,811 @@
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
       <c r="BG37"/>
-    </row>
-    <row r="38" spans="1:59">
+      <c r="BH37"/>
+    </row>
+    <row r="38" spans="1:60">
       <c r="A38" t="s">
         <v>54</v>
       </c>
       <c r="B38"/>
       <c r="C38">
+        <v>2791712550.0</v>
+      </c>
+      <c r="D38">
         <v>16617815970000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>0.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>1166228610.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>768941610.0</v>
       </c>
-      <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38">
         <v>12750434573000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>7340230987004.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>7453119940859.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>7218267726271.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>7964974035491.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>7810655734229.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>7627948817256.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>8005158343843.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>2480866651496.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>2298416881299.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>1119931422751.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>1223901365757.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>1487035097489.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>1608294324759.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>1698242786000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>1696611161418.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>1799541027765.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>1947654032751.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>2170044586222.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>1712297136008.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>1731523122042.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>1965975892449.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>1839418347392.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>1853494443192.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>1941199533733.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>128935553200.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>159589790000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>128363763000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>114471075800.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>130579165300.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>108850941900.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>81187644000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>76044922400.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>60759739100.0</v>
       </c>
-      <c r="AR38"/>
-      <c r="AS38">
+      <c r="AS38"/>
+      <c r="AT38">
         <v>55290000000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>27229115500.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>47802000000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>47511000000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>45794000000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>25872942100.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>39883000000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>40928000000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>43928000000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>1545809035764.0</v>
       </c>
-      <c r="BC38"/>
       <c r="BD38"/>
-      <c r="BE38">
+      <c r="BE38"/>
+      <c r="BF38">
         <v>11460649000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>10289430200.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>51661286500.0</v>
       </c>
     </row>
-    <row r="39" spans="1:59">
+    <row r="39" spans="1:60">
       <c r="A39" t="s">
         <v>55</v>
       </c>
-      <c r="B39"/>
+      <c r="B39">
+        <v>82468232000.0</v>
+      </c>
       <c r="C39"/>
-      <c r="D39">
+      <c r="D39"/>
+      <c r="E39">
         <v>85647298000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>59238055000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>-228385434000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>67799633000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>538054083000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>40178928000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>32800760000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>1340668393286.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>2022001697480.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>1140701586083.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>1787137901910.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>1423004441736.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>1962225033212.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>194942124824.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>199861806678.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>204159845663.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>187195338073.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>102650079061.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>77434801490.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>77753198837.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>103529677709.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>127219891436.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>139022380797.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>170433503434.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>141275385204.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>121556889079.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>151989607181.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>134157127947.0</v>
       </c>
-      <c r="AF39"/>
       <c r="AG39"/>
       <c r="AH39"/>
       <c r="AI39"/>
       <c r="AJ39"/>
       <c r="AK39"/>
       <c r="AL39"/>
       <c r="AM39"/>
       <c r="AN39"/>
       <c r="AO39"/>
       <c r="AP39"/>
       <c r="AQ39"/>
       <c r="AR39"/>
       <c r="AS39"/>
       <c r="AT39"/>
       <c r="AU39"/>
       <c r="AV39"/>
       <c r="AW39"/>
       <c r="AX39"/>
       <c r="AY39"/>
       <c r="AZ39"/>
       <c r="BA39"/>
       <c r="BB39"/>
       <c r="BC39"/>
       <c r="BD39"/>
       <c r="BE39"/>
       <c r="BF39"/>
       <c r="BG39"/>
-    </row>
-    <row r="40" spans="1:59">
+      <c r="BH39"/>
+    </row>
+    <row r="40" spans="1:60">
       <c r="A40" t="s">
         <v>56</v>
       </c>
-      <c r="B40"/>
+      <c r="B40">
+        <v>6812866311000.0</v>
+      </c>
       <c r="C40">
+        <v>9862968921071.0</v>
+      </c>
+      <c r="D40">
         <v>-44037348000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>5108383471000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>4381591076000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>5762181509000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>3362556870000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>-17728061000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>-142759916000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>-35137905000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>-13622445543.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>-14162263799.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>-14771919635.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>-23046143121.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>-17978105952.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>-51922639238.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>-55084044404.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>-32530193426.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>-4371147668.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>-5235828170.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>-5464468397.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>-6122878443.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>-7150243142.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>-7323339243.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>-7916583545.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>-9771327101.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>-9082740089.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>-9616845720.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>-8632023640.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>-8919641158.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>-10757191389.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>-10166111557.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>-10973773353.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>-9326790372.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>6509731468.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>6746140774.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>5606851386.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>6096401417.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>5938787820.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>6465833554.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>7204630966.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>6952714843.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>6959046591.0</v>
       </c>
-      <c r="AR40"/>
       <c r="AS40"/>
-      <c r="AT40">
+      <c r="AT40"/>
+      <c r="AU40">
         <v>7758691656.0</v>
       </c>
-      <c r="AU40"/>
       <c r="AV40"/>
       <c r="AW40"/>
-      <c r="AX40">
+      <c r="AX40"/>
+      <c r="AY40">
         <v>5133964021.0</v>
       </c>
-      <c r="AY40"/>
       <c r="AZ40"/>
       <c r="BA40"/>
       <c r="BB40"/>
       <c r="BC40"/>
       <c r="BD40"/>
       <c r="BE40"/>
       <c r="BF40"/>
       <c r="BG40"/>
-    </row>
-    <row r="41" spans="1:59">
+      <c r="BH40"/>
+    </row>
+    <row r="41" spans="1:60">
       <c r="A41" t="s">
         <v>57</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>79862075083.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>32173404356.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>19524180045.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>8500537137.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>15850267096.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>13090970379.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>20041404077.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>25970856453.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>26024666163.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>24405700037.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>26373569702.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>26685126535.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>30873483655.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>25251466085.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>28779451091.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>29955480910.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>29354345315.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>25778653199.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>37376657010.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>55512726200.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>54726336600.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>72648987500.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>46846328500.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>58940120400.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>45024143800.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>37296817000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>33011755600.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>33131312000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>34950083400.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>30169287000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>35254676600.0</v>
       </c>
-      <c r="AR41"/>
-      <c r="AS41">
+      <c r="AS41"/>
+      <c r="AT41">
         <v>39149000000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>30633672300.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>35318000000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>36414000000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>35127000000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>27296566200.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>30795000000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>28411000000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>33754000000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>26253580600.0</v>
       </c>
-      <c r="BC41"/>
       <c r="BD41"/>
-      <c r="BE41">
+      <c r="BE41"/>
+      <c r="BF41">
         <v>25385992700.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>20003314900.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>16610135600.0</v>
       </c>
     </row>
-    <row r="42" spans="1:59">
+    <row r="42" spans="1:60">
       <c r="A42" t="s">
         <v>58</v>
       </c>
       <c r="B42">
+        <v>3678561848000.0</v>
+      </c>
+      <c r="C42">
         <v>3747291549000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>3798418102000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>3864761509000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3868733224000.0</v>
       </c>
       <c r="F42">
         <v>3868733224000.0</v>
       </c>
       <c r="G42">
         <v>3868733224000.0</v>
       </c>
       <c r="H42">
         <v>3868733224000.0</v>
       </c>
       <c r="I42">
         <v>3868733224000.0</v>
       </c>
       <c r="J42">
         <v>3868733224000.0</v>
       </c>
       <c r="K42">
-        <v>3868733223522.0</v>
+        <v>3868733224000.0</v>
       </c>
       <c r="L42">
         <v>3868733223522.0</v>
       </c>
       <c r="M42">
         <v>3868733223522.0</v>
       </c>
       <c r="N42">
         <v>3868733223522.0</v>
       </c>
       <c r="O42">
+        <v>3868733223522.0</v>
+      </c>
+      <c r="P42">
         <v>3866708605330.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>3868733223522.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>3847128149222.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>51464096433.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>171170441075.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>50782792455.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>52867521518.0</v>
       </c>
       <c r="V42">
         <v>52867521518.0</v>
       </c>
       <c r="W42">
-        <v>52851156539.0</v>
+        <v>52867521518.0</v>
       </c>
       <c r="X42">
         <v>52851156539.0</v>
       </c>
       <c r="Y42">
         <v>52851156539.0</v>
       </c>
       <c r="Z42">
         <v>52851156539.0</v>
       </c>
       <c r="AA42">
-        <v>52772008963.0</v>
+        <v>52851156539.0</v>
       </c>
       <c r="AB42">
         <v>52772008963.0</v>
       </c>
       <c r="AC42">
         <v>52772008963.0</v>
       </c>
       <c r="AD42">
         <v>52772008963.0</v>
       </c>
       <c r="AE42">
+        <v>52772008963.0</v>
+      </c>
+      <c r="AF42">
         <v>72420947338.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>50034588338.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>52034588338.0</v>
       </c>
       <c r="AH42">
         <v>52034588338.0</v>
       </c>
       <c r="AI42">
+        <v>52034588338.0</v>
+      </c>
+      <c r="AJ42">
         <v>38683362212.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>66230230398.0</v>
       </c>
       <c r="AK42">
         <v>66230230398.0</v>
       </c>
       <c r="AL42">
+        <v>66230230398.0</v>
+      </c>
+      <c r="AM42">
         <v>37007637212.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>37168808910.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>37168808911.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16230230398.0</v>
       </c>
       <c r="AP42">
         <v>16230230398.0</v>
       </c>
       <c r="AQ42">
         <v>16230230398.0</v>
       </c>
-      <c r="AR42"/>
-      <c r="AS42">
+      <c r="AR42">
+        <v>16230230398.0</v>
+      </c>
+      <c r="AS42"/>
+      <c r="AT42">
         <v>30000000000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>20000000000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>39615000000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>30000000000.0</v>
       </c>
-      <c r="AW42"/>
       <c r="AX42"/>
-      <c r="AY42">
-[...1 lines deleted...]
-      </c>
+      <c r="AY42"/>
       <c r="AZ42">
         <v>21600000000.0</v>
       </c>
-      <c r="BA42"/>
+      <c r="BA42">
+        <v>21600000000.0</v>
+      </c>
       <c r="BB42"/>
       <c r="BC42"/>
       <c r="BD42"/>
       <c r="BE42"/>
       <c r="BF42"/>
       <c r="BG42"/>
-    </row>
-    <row r="43" spans="1:59">
+      <c r="BH42"/>
+    </row>
+    <row r="43" spans="1:60">
       <c r="A43" t="s">
         <v>59</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -8120,52 +8231,53 @@
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
-    </row>
-    <row r="44" spans="1:59">
+      <c r="BH43"/>
+    </row>
+    <row r="44" spans="1:60">
       <c r="A44" t="s">
         <v>60</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -8183,640 +8295,653 @@
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
       <c r="BG44"/>
-    </row>
-    <row r="45" spans="1:59">
+      <c r="BH44"/>
+    </row>
+    <row r="45" spans="1:60">
       <c r="A45" t="s">
         <v>61</v>
       </c>
       <c r="B45">
+        <v>395231832571.0</v>
+      </c>
+      <c r="C45">
         <v>394988425012.0</v>
       </c>
-      <c r="C45"/>
-      <c r="D45">
+      <c r="D45"/>
+      <c r="E45">
         <v>391165590402.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>389373528778.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>385222301917.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>360854179308.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>349305381581.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>323692223836.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>267601199185.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>195894767773.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>192109974170.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>191605828363.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>181832188194.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>132921190851.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
       <c r="BC45"/>
       <c r="BD45"/>
       <c r="BE45"/>
       <c r="BF45"/>
       <c r="BG45"/>
-    </row>
-    <row r="46" spans="1:59">
+      <c r="BH45"/>
+    </row>
+    <row r="46" spans="1:60">
       <c r="A46" t="s">
         <v>62</v>
       </c>
       <c r="B46">
+        <v>205734531000.0</v>
+      </c>
+      <c r="C46">
         <v>221068516000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>234734860000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>247777754000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>261493607000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>272539086000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>261738115000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>261874051000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>248144492000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>202524313000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>139022568707.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>145824364017.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>154726277019.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>154808892735.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>115527081667.0</v>
       </c>
       <c r="P46">
         <v>115527081667.0</v>
       </c>
       <c r="Q46">
+        <v>115527081667.0</v>
+      </c>
+      <c r="R46">
         <v>25443632989.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>30123236623.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>31913481972.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>28810716303.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>29824452638.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>30376640195.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>39097195927.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>41208658613.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>43572293481.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>32804430650.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>33264583041.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>33582108870.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>34011847512.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>34368921424.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>33041291004.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>32735785072.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>32373647305.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>32682159575.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>31576326808.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>31564745512.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>31696020518.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>31745308898.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>32049756830.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>32360363472.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>32707750919.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>33062128543.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>29463945291.0</v>
       </c>
-      <c r="AR46"/>
-      <c r="AS46">
+      <c r="AS46"/>
+      <c r="AT46">
         <v>30942000000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>30068095412.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>11607000000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>11839000000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>12232000000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>15676460951.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>12779000000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>13102000000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>13860000000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>14348966186.0</v>
       </c>
-      <c r="BC46"/>
       <c r="BD46"/>
       <c r="BE46"/>
       <c r="BF46"/>
       <c r="BG46"/>
-    </row>
-    <row r="47" spans="1:59">
+      <c r="BH46"/>
+    </row>
+    <row r="47" spans="1:60">
       <c r="A47" t="s">
         <v>63</v>
       </c>
       <c r="B47"/>
       <c r="C47">
+        <v>221068516080.0</v>
+      </c>
+      <c r="D47">
         <v>234734860050.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>247777754310.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>261493606510.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>272539086020.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>261738114850.0</v>
       </c>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>139022568710.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>145824364017.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>154726277020.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>154808892729.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>137858155375.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>115527081667.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>25443632988.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>30123236623.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>31913481972.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>28810716303.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>29824452638.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>30376640192.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>39097195927.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>41208658613.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>43572293481.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>32804430650.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>33264583040.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>33582108870.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>34011847512.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>34368921424.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>33041291004.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>32735785100.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>32373647300.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>32682159600.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>31576326800.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>31564745500.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>31696020500.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>31745308900.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>32049756800.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>32360363500.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>32707750900.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>33062128500.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>29463945300.0</v>
       </c>
-      <c r="AR47"/>
-      <c r="AS47">
+      <c r="AS47"/>
+      <c r="AT47">
         <v>30942000000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>31320095400.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>11607000000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>11839000000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>12232000000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>15676461000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>12779000000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>13102000000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>13860000000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>14348966200.0</v>
       </c>
-      <c r="BC47"/>
       <c r="BD47"/>
-      <c r="BE47">
+      <c r="BE47"/>
+      <c r="BF47">
         <v>16356912800.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>15899904200.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>17349611900.0</v>
       </c>
     </row>
-    <row r="48" spans="1:59">
+    <row r="48" spans="1:60">
       <c r="A48" t="s">
         <v>64</v>
       </c>
       <c r="B48">
+        <v>1680951744000.0</v>
+      </c>
+      <c r="C48">
         <v>1576889507000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>1382505908000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>1229699398000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>1348553271000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>1236013683000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>1071494539000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>969502213000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>880400804000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>768914078000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>663166384874.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>540604575279.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>414874161444.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>324377355023.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>263375081049.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>204972862260.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>129379487680.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>54372562023.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-52370216159.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-115173514384.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-129239705185.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-138102056170.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-126720508753.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-142252658052.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-174624944961.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-175113447507.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-147877015887.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-128827574557.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-128174334170.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-138093427673.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-34695414280.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-34273275374.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-14177121024.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-15148485110.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-16125179055.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-18498114930.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-21384322060.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-23709175735.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-26979861220.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-26170044764.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-28121507832.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>-31011104459.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>21683573823.0</v>
       </c>
-      <c r="AR48"/>
-      <c r="AS48">
+      <c r="AS48"/>
+      <c r="AT48">
         <v>19680000000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>14967101903.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>67084000000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>65353000000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>61534000000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>61609045931.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>56965000000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>55202000000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>53303000000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>49882446528.0</v>
       </c>
-      <c r="BC48"/>
       <c r="BD48"/>
       <c r="BE48"/>
       <c r="BF48"/>
       <c r="BG48"/>
-    </row>
-    <row r="49" spans="1:59">
+      <c r="BH48"/>
+    </row>
+    <row r="49" spans="1:60">
       <c r="A49" t="s">
         <v>65</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
@@ -8834,52 +8959,53 @@
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
-    </row>
-    <row r="50" spans="1:59">
+      <c r="BH49"/>
+    </row>
+    <row r="50" spans="1:60">
       <c r="A50" t="s">
         <v>66</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
@@ -8897,393 +9023,401 @@
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
-    </row>
-    <row r="51" spans="1:59">
+      <c r="BH50"/>
+    </row>
+    <row r="51" spans="1:60">
       <c r="A51" t="s">
         <v>67</v>
       </c>
       <c r="B51">
+        <v>11651008000.0</v>
+      </c>
+      <c r="C51">
         <v>1054102838000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>58878537000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>18076922000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>549200177000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>311666412000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>1557790145000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>19843179000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>129900361000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>681927058000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>29693320309.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>1013740354915.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>200858254243.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>37366801533.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>41356129965.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>45750370143.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>337748534843.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>3291684000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>4114605000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>1964888352991.0</v>
       </c>
-      <c r="U51"/>
-[...1 lines deleted...]
-      <c r="W51">
+      <c r="V51">
+        <v>1634574039090.0</v>
+      </c>
+      <c r="W51"/>
+      <c r="X51">
         <v>7610307500.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>8610031500.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>9928623724.0</v>
       </c>
-      <c r="Z51"/>
       <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
       <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
       <c r="AM51"/>
       <c r="AN51"/>
       <c r="AO51"/>
       <c r="AP51"/>
       <c r="AQ51"/>
       <c r="AR51"/>
-      <c r="AS51">
+      <c r="AS51"/>
+      <c r="AT51">
         <v>89522000000.0</v>
       </c>
-      <c r="AT51"/>
-      <c r="AU51">
+      <c r="AU51"/>
+      <c r="AV51">
         <v>91737000000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>94171000000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>130917000000.0</v>
       </c>
-      <c r="AX51"/>
-      <c r="AY51">
+      <c r="AY51"/>
+      <c r="AZ51">
         <v>72964000000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>63287000000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>70611000000.0</v>
       </c>
-      <c r="BB51"/>
       <c r="BC51"/>
       <c r="BD51"/>
       <c r="BE51"/>
       <c r="BF51"/>
       <c r="BG51"/>
-    </row>
-    <row r="52" spans="1:59">
+      <c r="BH51"/>
+    </row>
+    <row r="52" spans="1:60">
       <c r="A52" t="s">
         <v>68</v>
       </c>
-      <c r="B52">
+      <c r="B52"/>
+      <c r="C52">
         <v>1054102838000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>44037348000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>684932146000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>528360293000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>291746218000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>1540213659000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>1674474665000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>107071248000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>656288201000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>37389.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>981200170375.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>166160146123.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>39873.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>11602897.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>45574020.0</v>
       </c>
-      <c r="Q52"/>
       <c r="R52"/>
       <c r="S52"/>
       <c r="T52"/>
       <c r="U52"/>
       <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
       <c r="AA52"/>
       <c r="AB52"/>
       <c r="AC52"/>
       <c r="AD52"/>
       <c r="AE52"/>
       <c r="AF52"/>
       <c r="AG52"/>
       <c r="AH52"/>
       <c r="AI52"/>
       <c r="AJ52"/>
       <c r="AK52"/>
       <c r="AL52"/>
       <c r="AM52"/>
       <c r="AN52"/>
       <c r="AO52"/>
       <c r="AP52"/>
       <c r="AQ52"/>
       <c r="AR52"/>
       <c r="AS52"/>
       <c r="AT52"/>
       <c r="AU52"/>
       <c r="AV52"/>
       <c r="AW52"/>
       <c r="AX52"/>
       <c r="AY52"/>
       <c r="AZ52"/>
       <c r="BA52"/>
       <c r="BB52"/>
       <c r="BC52"/>
       <c r="BD52"/>
       <c r="BE52"/>
       <c r="BF52"/>
       <c r="BG52"/>
-    </row>
-    <row r="53" spans="1:59">
+      <c r="BH52"/>
+    </row>
+    <row r="53" spans="1:60">
       <c r="A53" t="s">
         <v>69</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
-      <c r="F53">
+      <c r="F53"/>
+      <c r="G53">
         <v>288657110000.0</v>
       </c>
-      <c r="G53"/>
       <c r="H53"/>
-      <c r="I53">
+      <c r="I53"/>
+      <c r="J53">
         <v>-2908433775840.0</v>
       </c>
-      <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
-      <c r="AA53">
+      <c r="AA53"/>
+      <c r="AB53">
         <v>61320000000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>14200000000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>14800000000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>11199999999.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>27866100000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>163375877700.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>122500887100.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>86305685100.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>195159282500.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>107002535100.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>99703055600.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>137502870900.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>98131629200.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>139453396200.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>156727221300.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>120675625700.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>137005957600.0</v>
       </c>
-      <c r="AR53"/>
-      <c r="AS53">
+      <c r="AS53"/>
+      <c r="AT53">
         <v>391538000000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>134073701300.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>323167000000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>301298000000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>198597000000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>108680511200.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>222085000000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>252292000000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>233492000000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>115647257700.0</v>
       </c>
-      <c r="BC53"/>
       <c r="BD53"/>
-      <c r="BE53">
+      <c r="BE53"/>
+      <c r="BF53">
         <v>111827282100.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>104830912900.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>59320823900.0</v>
       </c>
     </row>
-    <row r="54" spans="1:59">
+    <row r="54" spans="1:60">
       <c r="A54" t="s">
         <v>70</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -9301,714 +9435,731 @@
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
       <c r="BG54"/>
-    </row>
-    <row r="55" spans="1:59">
+      <c r="BH54"/>
+    </row>
+    <row r="55" spans="1:60">
       <c r="A55" t="s">
         <v>71</v>
       </c>
       <c r="B55">
+        <v>14790527489000.0</v>
+      </c>
+      <c r="C55">
         <v>18470073478000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>16617815970000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>14173355975000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>13264575211000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>13984013771000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>14061097536000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>13641592701000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>12741994521000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>12750434573000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>11989836729655.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>12867236608141.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>12071988513351.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>11058956402885.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>10598943658229.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>9772945069858.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>9416587964885.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>4649357148732.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>6898586665488.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>4222206455932.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>3973344979009.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>2586663487991.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>2128997674954.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>2203512771132.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>2321800390721.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>2527173168770.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>2512841998906.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>2768699286465.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>2287152710526.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>2264172563518.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>2446722144351.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>2408175656911.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>2400705817890.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>2458823912630.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>2302593105976.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>2249484432630.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>2045250162030.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>2058463040846.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>1922575695984.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>2129437477179.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>2119255214331.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>2079034305073.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>2145519789348.0</v>
       </c>
-      <c r="AR55"/>
-      <c r="AS55">
+      <c r="AS55"/>
+      <c r="AT55">
         <v>2085905000000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>2020526675205.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>2034673000000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>1974321000000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>1753478000000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>1638182123527.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>1549799000000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>1587971000000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>1580832000000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>1730622560785.0</v>
       </c>
-      <c r="BC55"/>
       <c r="BD55"/>
-      <c r="BE55">
+      <c r="BE55"/>
+      <c r="BF55">
         <v>1577535174100.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>1526242631100.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>1289600284700.0</v>
       </c>
     </row>
-    <row r="56" spans="1:59">
+    <row r="56" spans="1:60">
       <c r="A56" t="s">
         <v>72</v>
       </c>
       <c r="B56">
+        <v>1404880138000.0</v>
+      </c>
+      <c r="C56">
         <v>1088584211000.0</v>
       </c>
-      <c r="C56"/>
       <c r="D56">
+        <v>1629177555193.0</v>
+      </c>
+      <c r="E56">
         <v>1952001076000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>1041166955000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>3148080052000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>1278193756000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>331624945000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>1772238804000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>1979956483000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>1268680507696.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>1949534695115.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>1041501176675.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>980520497703.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>751055116458.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>1027456757235.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>1362073929030.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>319961479854.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>312494522128.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>299098054106.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>145431495720.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>130536907469.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>321548126070.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>303637073339.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>461770935936.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>575796514136.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>437231531233.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>470030414466.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>445433880702.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>402331736942.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>351390754610.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>438816255321.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>402030310610.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>356490875099.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>238563199062.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>359766306777.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>228258718652.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>263511337508.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>135147988554.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>232980720869.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>183588832308.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>186558789167.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>179967066881.0</v>
       </c>
-      <c r="AR56"/>
-      <c r="AS56">
+      <c r="AS56"/>
+      <c r="AT56">
         <v>10645000000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>175967651681.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>13920000000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>15398000000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>11701000000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>112823034704.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>13964000000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>11925000000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>10117000000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>169081144619.0</v>
       </c>
-      <c r="BC56"/>
       <c r="BD56"/>
       <c r="BE56"/>
       <c r="BF56"/>
       <c r="BG56"/>
-    </row>
-    <row r="57" spans="1:59">
+      <c r="BH56"/>
+    </row>
+    <row r="57" spans="1:60">
       <c r="A57" t="s">
         <v>73</v>
       </c>
       <c r="B57">
+        <v>6870392101000.0</v>
+      </c>
+      <c r="C57">
         <v>1054102838000.0</v>
       </c>
-      <c r="C57"/>
       <c r="D57">
+        <v>44037348098.0</v>
+      </c>
+      <c r="E57">
         <v>5845011572000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>4976005168000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>6116016644000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>4942520154000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>14139031000.0</v>
       </c>
-      <c r="I57">
-[...1 lines deleted...]
-      </c>
       <c r="J57">
+        <v>5337663570347.0</v>
+      </c>
+      <c r="K57">
         <v>15049165000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>13622445543.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>14162263799.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>14771919635.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>12421187940.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>7200966548.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>4573992847.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>4693561667.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>7132444148.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>2420315551.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>3156075165.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>3932996141.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>4047208065.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>4785332989.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>4981589773.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>5785578460.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>6411635101.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>6459032507.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>6988593662.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>6452361719.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>6578974558.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>6460921448.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>6330618204.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>6557520084.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>6446960856.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>6509731468.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>6746140774.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>5606851386.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>6096401417.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>5938787820.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>6465833554.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>7204630966.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>6952714843.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>6959046591.0</v>
       </c>
-      <c r="AR57"/>
       <c r="AS57"/>
-      <c r="AT57">
+      <c r="AT57"/>
+      <c r="AU57">
         <v>7758691656.0</v>
       </c>
-      <c r="AU57"/>
       <c r="AV57"/>
       <c r="AW57"/>
-      <c r="AX57">
+      <c r="AX57"/>
+      <c r="AY57">
         <v>5133964021.0</v>
       </c>
-      <c r="AY57"/>
       <c r="AZ57"/>
       <c r="BA57"/>
-      <c r="BB57">
+      <c r="BB57"/>
+      <c r="BC57">
         <v>4114963985.0</v>
       </c>
-      <c r="BC57"/>
       <c r="BD57"/>
       <c r="BE57"/>
       <c r="BF57"/>
       <c r="BG57"/>
-    </row>
-    <row r="58" spans="1:59">
+      <c r="BH57"/>
+    </row>
+    <row r="58" spans="1:60">
       <c r="A58" t="s">
         <v>74</v>
       </c>
       <c r="B58">
+        <v>7257988253000.0</v>
+      </c>
+      <c r="C58">
         <v>10964029011000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>9227992270000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>6894070203000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>5875715620000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>6718277278000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>6840994153000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>6566204238000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>5738517439000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>5865358696000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>5174419186470.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>6097548940642.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>5550408015535.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>4647687466123.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>4283837409395.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>3502619697480.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>3263884766935.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>3346086245899.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>5611493083472.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>3868153998361.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>3660265944423.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>2239597029811.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>1780838858552.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>1870886104029.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>2021546010527.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>2227407291122.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>2186143450219.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>2422951296448.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>1940751480122.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>1927690426617.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>2005549257950.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>1986966990604.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>1959400997233.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>2018490456059.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>6509731468.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>6746140774.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>5606851386.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>6096401417.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>5938787820.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>6465833554.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>7204630966.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>6952714843.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>6959046591.0</v>
       </c>
-      <c r="AR58"/>
-      <c r="AS58">
+      <c r="AS58"/>
+      <c r="AT58">
         <v>89522000000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>7758691656.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>91737000000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>94171000000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>130917000000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>5133964021.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>72964000000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>63287000000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>70611000000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>4114963985.0</v>
       </c>
-      <c r="BC58"/>
       <c r="BD58"/>
-      <c r="BE58">
+      <c r="BE58"/>
+      <c r="BF58">
         <v>1422708844200.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>1387420410800.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>1175554759200.0</v>
       </c>
     </row>
-    <row r="59" spans="1:59">
+    <row r="59" spans="1:60">
       <c r="A59" t="s">
         <v>75</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -10026,227 +10177,231 @@
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
-    </row>
-    <row r="60" spans="1:59">
+      <c r="BH59"/>
+    </row>
+    <row r="60" spans="1:60">
       <c r="A60" t="s">
         <v>76</v>
       </c>
       <c r="B60">
+        <v>7532539236000.0</v>
+      </c>
+      <c r="C60">
         <v>7506044467000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>7389823699000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>7279285772000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>7388859591000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>7265736493000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>7220103383000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>7075388463000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>7003477083000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>6885075878000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>6815417543185.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>6769687667499.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>6521580497816.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>6411268936762.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>6315106248834.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>6270325372378.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>6152703197950.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>1303270902833.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>1287093582016.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>354052457571.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>313079034586.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>347066458180.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>348158816402.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>332626667103.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>300254380194.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>299765877648.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>326698548687.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>345747990017.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>346401230404.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>336482136901.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>441172886401.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>421208666307.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>441304820657.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>440333456571.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>439068100251.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>437019439376.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>434133232246.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>381808378571.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>379241944830.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>380051761286.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>378100298218.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>375968431266.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>423637204221.0</v>
       </c>
-      <c r="AR60"/>
-      <c r="AS60">
+      <c r="AS60"/>
+      <c r="AT60">
         <v>326655000000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>291323938088.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>253299000000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>241953000000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>208134000000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>208209045931.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>203565000000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>201802000000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>178303000000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>174882446528.0</v>
       </c>
-      <c r="BC60"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BD60"/>
       <c r="BE60">
         <v>154826329800.0</v>
       </c>
       <c r="BF60">
+        <v>154826329800.0</v>
+      </c>
+      <c r="BG60">
         <v>138822220300.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>114045525500.0</v>
       </c>
     </row>
-    <row r="61" spans="1:59">
+    <row r="61" spans="1:60">
       <c r="A61" t="s">
         <v>77</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
@@ -10264,52 +10419,53 @@
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
       <c r="BG61"/>
-    </row>
-    <row r="62" spans="1:59">
+      <c r="BH61"/>
+    </row>
+    <row r="62" spans="1:60">
       <c r="A62" t="s">
         <v>78</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -10327,95 +10483,96 @@
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
+      <c r="BH62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="15.282" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="15" max="15" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -10435,361 +10592,361 @@
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B2">
         <v>830577271000.0</v>
       </c>
       <c r="C2">
         <v>361468698085.0</v>
       </c>
       <c r="D2">
         <v>281843481394.0</v>
       </c>
       <c r="E2">
         <v>134986359000.0</v>
       </c>
       <c r="F2">
         <v>154700783000.0</v>
       </c>
       <c r="G2">
         <v>110574436326.0</v>
       </c>
       <c r="H2">
         <v>131865824264.0</v>
       </c>
       <c r="I2">
         <v>116625032586.0</v>
       </c>
       <c r="J2">
         <v>112271800750.0</v>
       </c>
       <c r="K2">
         <v>118074635682.0</v>
       </c>
       <c r="L2">
         <v>143677883701.0</v>
       </c>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
       <c r="P2"/>
       <c r="Q2"/>
       <c r="R2"/>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B3">
         <v>61236872000.0</v>
       </c>
       <c r="C3">
         <v>64635762740.0</v>
       </c>
       <c r="D3">
         <v>53695306568.0</v>
       </c>
       <c r="E3">
         <v>32883224000.0</v>
       </c>
       <c r="F3">
         <v>8660578000.0</v>
       </c>
       <c r="G3">
         <v>3367545078.0</v>
       </c>
       <c r="H3">
         <v>3203275304.0</v>
       </c>
       <c r="I3">
         <v>2814223472.0</v>
       </c>
       <c r="J3">
         <v>2436057422.0</v>
       </c>
       <c r="K3">
         <v>2460574893.0</v>
       </c>
       <c r="L3">
         <v>2628469281.0</v>
       </c>
       <c r="M3">
-        <v>-17702264729.0</v>
+        <v>2148459466.0</v>
       </c>
       <c r="N3">
-        <v>-16258712459.0</v>
+        <v>3086188104.0</v>
       </c>
       <c r="O3">
-        <v>-27943025172.0</v>
+        <v>2977891948.0</v>
       </c>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B5">
         <v>737018416000.0</v>
       </c>
       <c r="C5">
         <v>598949408100.0</v>
       </c>
       <c r="D5">
         <v>575274274135.0</v>
       </c>
       <c r="E5">
         <v>352311928000.0</v>
       </c>
       <c r="F5">
         <v>219999043000.0</v>
       </c>
       <c r="G5">
         <v>45826728419.0</v>
       </c>
       <c r="H5">
         <v>-46419710889.0</v>
       </c>
       <c r="I5">
         <v>-120795276716.0</v>
       </c>
       <c r="J5">
         <v>15296826551.0</v>
       </c>
       <c r="K5">
         <v>10878857710.0</v>
       </c>
       <c r="L5">
         <v>-59996978654.0</v>
       </c>
       <c r="M5">
-        <v>17910222794.0</v>
+        <v>19195527509.0</v>
       </c>
       <c r="N5">
-        <v>16069734131.0</v>
+        <v>35929818934.0</v>
       </c>
       <c r="O5">
-        <v>27254976841.0</v>
+        <v>0.0</v>
       </c>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B6">
         <v>798255288000.0</v>
       </c>
       <c r="C6">
         <v>663585170840.0</v>
       </c>
       <c r="D6">
         <v>628969580703.0</v>
       </c>
       <c r="E6">
         <v>385195152000.0</v>
       </c>
       <c r="F6">
         <v>228659621000.0</v>
       </c>
       <c r="G6">
         <v>49194273497.0</v>
       </c>
       <c r="H6">
         <v>-43216435585.0</v>
       </c>
       <c r="I6">
         <v>-117981053244.0</v>
       </c>
       <c r="J6">
         <v>17732883973.0</v>
       </c>
       <c r="K6">
         <v>13339432603.0</v>
       </c>
       <c r="L6">
         <v>-57368509373.0</v>
       </c>
       <c r="M6">
-        <v>207958065.0</v>
+        <v>21343986975.0</v>
       </c>
       <c r="N6">
-        <v>-188978328.0</v>
+        <v>39016007038.0</v>
       </c>
       <c r="O6">
-        <v>-688048331.0</v>
+        <v>2977891948.0</v>
       </c>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B9">
         <v>1542801711000.0</v>
       </c>
       <c r="C9">
         <v>1439896760026.0</v>
       </c>
       <c r="D9">
         <v>1151408573249.0</v>
       </c>
       <c r="E9">
         <v>761130870000.0</v>
       </c>
       <c r="F9">
         <v>304196993000.0</v>
       </c>
       <c r="G9">
         <v>57285731896.0</v>
       </c>
       <c r="H9">
         <v>99795979785.0</v>
       </c>
       <c r="I9">
         <v>108486463622.0</v>
       </c>
       <c r="J9">
         <v>113307152262.0</v>
       </c>
       <c r="K9">
         <v>108208616240.0</v>
       </c>
       <c r="L9">
         <v>102574489798.0</v>
       </c>
       <c r="M9">
         <v>91499693895.0</v>
       </c>
       <c r="N9">
         <v>84580251973.0</v>
       </c>
       <c r="O9">
         <v>83555751233.0</v>
       </c>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B10">
         <v>737018416000.0</v>
       </c>
       <c r="C10">
         <v>598949408100.0</v>
       </c>
       <c r="D10">
         <v>575274274135.0</v>
       </c>
       <c r="E10">
         <v>352311928000.0</v>
       </c>
       <c r="F10">
         <v>219999042000.0</v>
       </c>
       <c r="G10">
         <v>45826728419.0</v>
       </c>
       <c r="H10">
         <v>-46419710889.0</v>
       </c>
       <c r="I10">
         <v>-120795276716.0</v>
       </c>
@@ -10801,51 +10958,51 @@
       </c>
       <c r="L10">
         <v>-59996978654.0</v>
       </c>
       <c r="M10">
         <v>17910222794.0</v>
       </c>
       <c r="N10">
         <v>16069734131.0</v>
       </c>
       <c r="O10">
         <v>27254976841.0</v>
       </c>
       <c r="P10">
         <v>20826857000.0</v>
       </c>
       <c r="Q10">
         <v>18447141000.0</v>
       </c>
       <c r="R10">
         <v>8534980000.0</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B11">
         <v>162756853000.0</v>
       </c>
       <c r="C11">
         <v>131843669086.0</v>
       </c>
       <c r="D11">
         <v>130708139831.0</v>
       </c>
       <c r="E11">
         <v>82282517000.0</v>
       </c>
       <c r="F11">
         <v>27524424000.0</v>
       </c>
       <c r="G11">
         <v>8815337082.0</v>
       </c>
       <c r="H11">
         <v>-9870047700.0</v>
       </c>
       <c r="I11">
         <v>2348031014.0</v>
       </c>
@@ -10857,51 +11014,51 @@
       </c>
       <c r="L11">
         <v>-14018772292.0</v>
       </c>
       <c r="M11">
         <v>5461351638.0</v>
       </c>
       <c r="N11">
         <v>4343134728.0</v>
       </c>
       <c r="O11">
         <v>7198860149.0</v>
       </c>
       <c r="P11">
         <v>4822747000.0</v>
       </c>
       <c r="Q11">
         <v>4480254000.0</v>
       </c>
       <c r="R11">
         <v>2447353000.0</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B12">
         <v>425269468000.0</v>
       </c>
       <c r="C12">
         <v>361468698085.0</v>
       </c>
       <c r="D12">
         <v>281843481394.0</v>
       </c>
       <c r="E12">
         <v>134986359000.0</v>
       </c>
       <c r="F12">
         <v>154700783000.0</v>
       </c>
       <c r="G12">
         <v>110574436326.0</v>
       </c>
       <c r="H12">
         <v>131865824264.0</v>
       </c>
       <c r="I12">
         <v>116625032586.0</v>
       </c>
@@ -10913,337 +11070,339 @@
       </c>
       <c r="L12">
         <v>143677883701.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
       <c r="N12">
         <v>0.0</v>
       </c>
       <c r="O12">
         <v>0.0</v>
       </c>
       <c r="P12">
         <v>0.0</v>
       </c>
       <c r="Q12">
         <v>0.0</v>
       </c>
       <c r="R12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B13">
         <v>1864084824767.0</v>
       </c>
       <c r="C13">
         <v>1486931004055.0</v>
       </c>
       <c r="D13">
         <v>1328942770941.0</v>
       </c>
       <c r="E13">
         <v>767672238489.0</v>
       </c>
       <c r="F13">
         <v>353211153269.0</v>
       </c>
       <c r="G13">
         <v>162125871157.0</v>
       </c>
       <c r="H13">
         <v>222323923791.0</v>
       </c>
       <c r="I13">
         <v>222339040371.0</v>
       </c>
       <c r="J13">
         <v>212853831548.0</v>
       </c>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B15">
         <v>574261563000.0</v>
       </c>
       <c r="C15">
         <v>467105739014.0</v>
       </c>
       <c r="D15">
         <v>444566134304.0</v>
       </c>
       <c r="E15">
         <v>270029411000.0</v>
       </c>
       <c r="F15">
         <v>192474618000.0</v>
       </c>
       <c r="G15">
         <v>37011391337.0</v>
       </c>
       <c r="H15">
         <v>-36549663189.0</v>
       </c>
       <c r="I15">
         <v>-123143307730.0</v>
       </c>
       <c r="J15">
         <v>10362325458.0</v>
       </c>
       <c r="K15">
         <v>7087033127.0</v>
       </c>
       <c r="L15">
         <v>-45978206362.0</v>
       </c>
       <c r="M15">
         <v>12448871156.0</v>
       </c>
       <c r="N15">
         <v>11726599403.0</v>
       </c>
       <c r="O15">
         <v>20056116692.0</v>
       </c>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="A16" t="s">
-        <v>134</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>135</v>
+      </c>
+      <c r="B16">
+        <v>574261563080.0</v>
+      </c>
       <c r="C16">
         <v>467105739010.0</v>
       </c>
       <c r="D16">
         <v>444566134300.0</v>
       </c>
       <c r="E16">
         <v>270029411193.0</v>
       </c>
       <c r="F16">
         <v>192474618193.0</v>
       </c>
       <c r="G16">
         <v>37011391337.0</v>
       </c>
       <c r="H16">
         <v>-36549663189.0</v>
       </c>
       <c r="I16">
         <v>-123143307730.0</v>
       </c>
       <c r="J16">
         <v>10362325458.0</v>
       </c>
       <c r="K16">
         <v>7087033127.0</v>
       </c>
       <c r="L16">
         <v>-45978206360.0</v>
       </c>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="A17" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B17">
         <v>574261563075.0</v>
       </c>
       <c r="C17">
         <v>467105739014.0</v>
       </c>
       <c r="D17">
         <v>444566134304.0</v>
       </c>
       <c r="E17">
         <v>270029411193.0</v>
       </c>
       <c r="F17">
         <v>192474618193.0</v>
       </c>
       <c r="G17">
         <v>37011391337.0</v>
       </c>
       <c r="H17">
         <v>-36549663189.0</v>
       </c>
       <c r="I17">
         <v>-123143307730.0</v>
       </c>
       <c r="J17">
         <v>10362325458.0</v>
       </c>
       <c r="K17">
         <v>7087033127.0</v>
       </c>
       <c r="L17">
         <v>-45978206362.0</v>
       </c>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="A18" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B18">
         <v>1450400681080.0</v>
       </c>
       <c r="C18">
         <v>1125462305970.0</v>
       </c>
       <c r="D18">
         <v>1047099289547.0</v>
       </c>
       <c r="E18">
         <v>632685879436.0</v>
       </c>
       <c r="F18">
         <v>195317996980.0</v>
       </c>
       <c r="G18">
         <v>47590382290.0</v>
       </c>
       <c r="H18">
         <v>86383920740.0</v>
       </c>
       <c r="I18">
         <v>101714927000.0</v>
       </c>
       <c r="J18">
         <v>97460434740.0</v>
       </c>
       <c r="K18">
         <v>94491184110.0</v>
       </c>
       <c r="L18">
         <v>91866642580.0</v>
       </c>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="A19" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="A20" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="A21" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B21">
         <v>737018416000.0</v>
       </c>
       <c r="C21">
         <v>598949408100.0</v>
       </c>
       <c r="D21">
         <v>575274274135.0</v>
       </c>
       <c r="E21">
         <v>352311928000.0</v>
       </c>
       <c r="F21">
         <v>219999042000.0</v>
       </c>
       <c r="G21">
         <v>45826728419.0</v>
       </c>
       <c r="H21">
         <v>-46419710889.0</v>
       </c>
       <c r="I21">
         <v>-120795276716.0</v>
       </c>
@@ -11255,445 +11414,445 @@
       </c>
       <c r="L21">
         <v>-59996978654.0</v>
       </c>
       <c r="M21">
         <v>17702264729.0</v>
       </c>
       <c r="N21">
         <v>16258712459.0</v>
       </c>
       <c r="O21">
         <v>27943025172.0</v>
       </c>
       <c r="P21">
         <v>133222914000.0</v>
       </c>
       <c r="Q21">
         <v>117007470000.0</v>
       </c>
       <c r="R21">
         <v>86528768000.0</v>
       </c>
     </row>
     <row r="22" spans="1:18">
       <c r="A22" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
     </row>
     <row r="23" spans="1:18">
       <c r="A23" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B23">
         <v>1636360566000.0</v>
       </c>
       <c r="C23">
         <v>1202416050011.0</v>
       </c>
       <c r="D23">
         <v>857977780508.0</v>
       </c>
       <c r="E23">
         <v>543805301000.0</v>
       </c>
       <c r="F23">
         <v>238898734000.0</v>
       </c>
       <c r="G23">
         <v>122033439803.0</v>
       </c>
       <c r="H23">
         <v>278081514938.0</v>
       </c>
       <c r="I23">
         <v>345906772924.0</v>
       </c>
       <c r="J23">
         <v>210282126461.0</v>
       </c>
       <c r="K23">
         <v>215404394212.0</v>
       </c>
       <c r="L23">
         <v>306249352153.0</v>
       </c>
       <c r="M23">
         <v>73589471101.0</v>
       </c>
       <c r="N23">
         <v>68510517842.0</v>
       </c>
       <c r="O23">
         <v>56300774392.0</v>
       </c>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
     </row>
     <row r="24" spans="1:18">
       <c r="A24" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B25">
         <v>78151581981.0</v>
       </c>
       <c r="C25">
         <v>64635762740.0</v>
       </c>
       <c r="D25">
         <v>53695306568.0</v>
       </c>
       <c r="E25">
         <v>32883223536.0</v>
       </c>
       <c r="F25">
         <v>8660578427.0</v>
       </c>
       <c r="G25">
         <v>3367545078.0</v>
       </c>
       <c r="H25">
         <v>3203275304.0</v>
       </c>
       <c r="I25">
         <v>2814223472.0</v>
       </c>
       <c r="J25">
         <v>2436057422.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
     </row>
     <row r="26" spans="1:18">
       <c r="A26" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="A27" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>166057031576.0</v>
       </c>
       <c r="D27">
         <v>161726887663.0</v>
       </c>
       <c r="E27">
         <v>152165054000.0</v>
       </c>
       <c r="F27">
         <v>192262000.0</v>
       </c>
       <c r="G27">
         <v>531451658.0</v>
       </c>
       <c r="H27">
         <v>308134579.0</v>
       </c>
       <c r="I27">
         <v>430245214.0</v>
       </c>
       <c r="J27">
         <v>369392930.0</v>
       </c>
       <c r="K27">
         <v>340911794.0</v>
       </c>
       <c r="L27">
         <v>577412993.0</v>
       </c>
       <c r="M27">
         <v>587966026.0</v>
       </c>
       <c r="N27">
         <v>676018540.0</v>
       </c>
       <c r="O27">
         <v>1133565242.0</v>
       </c>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="A28" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B28">
         <v>206144025000.0</v>
       </c>
       <c r="C28">
         <v>311241075105.0</v>
       </c>
       <c r="D28">
         <v>158809239516.0</v>
       </c>
       <c r="E28">
         <v>94574782000.0</v>
       </c>
       <c r="F28">
         <v>24272498000.0</v>
       </c>
       <c r="G28">
         <v>26983806615.0</v>
       </c>
       <c r="H28">
         <v>30192229701.0</v>
       </c>
       <c r="I28">
         <v>30687518654.0</v>
       </c>
       <c r="J28">
         <v>25807835514.0</v>
       </c>
       <c r="K28">
         <v>20515565975.0</v>
       </c>
       <c r="L28">
         <v>22017724287.0</v>
       </c>
       <c r="M28">
         <v>18598670819.0</v>
       </c>
       <c r="N28">
         <v>17901115209.0</v>
       </c>
       <c r="O28">
         <v>15729975344.0</v>
       </c>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
     </row>
     <row r="29" spans="1:18">
       <c r="A29" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B29">
         <v>162756852756.0</v>
       </c>
       <c r="C29">
         <v>131843669090.0</v>
       </c>
       <c r="D29">
         <v>130708139831.0</v>
       </c>
       <c r="E29">
         <v>82282517020.0</v>
       </c>
       <c r="F29">
         <v>27524424160.0</v>
       </c>
       <c r="G29">
         <v>8815337080.0</v>
       </c>
       <c r="H29">
         <v>-9870047700.0</v>
       </c>
       <c r="I29">
         <v>2348031010.0</v>
       </c>
       <c r="J29">
         <v>4934501090.0</v>
       </c>
       <c r="K29">
         <v>3791824580.0</v>
       </c>
       <c r="L29">
         <v>-14018772290.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
     </row>
     <row r="30" spans="1:18">
       <c r="A30" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B30">
         <v>805783295000.0</v>
       </c>
       <c r="C30">
         <v>840947351926.0</v>
       </c>
       <c r="D30">
         <v>576134299114.0</v>
       </c>
       <c r="E30">
         <v>408818942000.0</v>
       </c>
       <c r="F30">
         <v>84197951000.0</v>
       </c>
       <c r="G30">
         <v>11459003477.0</v>
       </c>
       <c r="H30">
         <v>146215690674.0</v>
       </c>
       <c r="I30">
         <v>229281740338.0</v>
       </c>
       <c r="J30">
         <v>98010325711.0</v>
       </c>
       <c r="K30">
         <v>97329758530.0</v>
       </c>
       <c r="L30">
         <v>162571468452.0</v>
       </c>
       <c r="M30">
         <v>73589471101.0</v>
       </c>
       <c r="N30">
         <v>68510517842.0</v>
       </c>
       <c r="O30">
         <v>56300774392.0</v>
       </c>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
     </row>
     <row r="31" spans="1:18">
       <c r="A31" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31">
         <v>575274274135.0</v>
       </c>
       <c r="E31">
         <v>-134986359053.0</v>
       </c>
       <c r="F31">
         <v>219999042348.0</v>
       </c>
       <c r="G31">
         <v>45826728419.0</v>
       </c>
       <c r="H31">
         <v>-46419710889.0</v>
       </c>
       <c r="I31">
         <v>-116625032586.0</v>
       </c>
       <c r="J31">
         <v>-112271800750.0</v>
       </c>
       <c r="K31">
         <v>-118074635682.0</v>
       </c>
       <c r="L31">
         <v>-143677883701.0</v>
       </c>
       <c r="M31">
         <v>207958065.0</v>
       </c>
       <c r="N31">
         <v>-1895175336.0</v>
       </c>
       <c r="O31">
         <v>-688048331.0</v>
       </c>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
     </row>
     <row r="32" spans="1:18">
       <c r="A32" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B32">
         <v>2373378982000.0</v>
       </c>
       <c r="C32">
         <v>1801365458111.0</v>
       </c>
       <c r="D32">
         <v>1433252054643.0</v>
       </c>
       <c r="E32">
         <v>896117229000.0</v>
       </c>
       <c r="F32">
         <v>458897776000.0</v>
       </c>
       <c r="G32">
         <v>167860168222.0</v>
       </c>
       <c r="H32">
         <v>231661804049.0</v>
       </c>
       <c r="I32">
         <v>225111496208.0</v>
       </c>
@@ -11724,534 +11883,543 @@
       <c r="R32">
         <v>134655972000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BE32"/>
+  <dimension ref="A1:BF32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:57">
+    <row r="1" spans="1:58">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>79</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="D1" t="s">
         <v>80</v>
       </c>
       <c r="E1" t="s">
         <v>81</v>
       </c>
       <c r="F1" t="s">
+        <v>82</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="H1" t="s">
         <v>83</v>
       </c>
       <c r="I1" t="s">
         <v>84</v>
       </c>
       <c r="J1" t="s">
+        <v>85</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="L1" t="s">
         <v>86</v>
       </c>
       <c r="M1" t="s">
         <v>87</v>
       </c>
       <c r="N1" t="s">
+        <v>88</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="P1" t="s">
         <v>89</v>
       </c>
       <c r="Q1" t="s">
         <v>90</v>
       </c>
       <c r="R1" t="s">
+        <v>91</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="T1" t="s">
         <v>92</v>
       </c>
       <c r="U1" t="s">
         <v>93</v>
       </c>
       <c r="V1" t="s">
+        <v>94</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="X1" t="s">
         <v>95</v>
       </c>
       <c r="Y1" t="s">
         <v>96</v>
       </c>
       <c r="Z1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AB1" t="s">
         <v>98</v>
       </c>
       <c r="AC1" t="s">
         <v>99</v>
       </c>
       <c r="AD1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AF1" t="s">
         <v>101</v>
       </c>
       <c r="AG1" t="s">
         <v>102</v>
       </c>
       <c r="AH1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AJ1" t="s">
         <v>104</v>
       </c>
       <c r="AK1" t="s">
         <v>105</v>
       </c>
       <c r="AL1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AN1" t="s">
         <v>107</v>
       </c>
       <c r="AO1" t="s">
         <v>108</v>
       </c>
       <c r="AP1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AR1" t="s">
         <v>110</v>
       </c>
       <c r="AS1" t="s">
         <v>111</v>
       </c>
       <c r="AT1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AV1" t="s">
         <v>113</v>
       </c>
       <c r="AW1" t="s">
         <v>114</v>
       </c>
       <c r="AX1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AZ1" t="s">
         <v>116</v>
       </c>
       <c r="BA1" t="s">
         <v>117</v>
       </c>
       <c r="BB1" t="s">
+        <v>118</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
       </c>
-      <c r="BC1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BD1" t="s">
-        <v>151</v>
+        <v>119</v>
       </c>
       <c r="BE1" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:57">
+        <v>152</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="2" spans="1:58">
       <c r="A2" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B2">
+        <v>103600906000.0</v>
+      </c>
+      <c r="C2">
         <v>263183416000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>233990199000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>91175545000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>86672381000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>104726203479.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>102614825000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>76531794393.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>77595875378.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>70670976380.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>65640174539.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>72090415870.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>73441914605.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>52710414156.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>35880208382.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>25099903275.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>21295833240.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>42838346965.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>39089031497.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>41339626751.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>31433777811.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>26340026997.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>26511434014.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>27239526857.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>30483448458.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>33251621126.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>34707277552.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>33771069528.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>30135856059.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>30090407975.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>28615218907.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>27974215943.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>29945189761.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>28612301018.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>30472215328.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>26924932653.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>26262351751.0</v>
       </c>
-      <c r="AL2"/>
       <c r="AM2"/>
       <c r="AN2"/>
       <c r="AO2"/>
       <c r="AP2"/>
       <c r="AQ2"/>
       <c r="AR2"/>
       <c r="AS2"/>
       <c r="AT2"/>
       <c r="AU2"/>
       <c r="AV2"/>
       <c r="AW2"/>
       <c r="AX2"/>
       <c r="AY2"/>
       <c r="AZ2"/>
       <c r="BA2"/>
       <c r="BB2"/>
       <c r="BC2"/>
       <c r="BD2"/>
       <c r="BE2"/>
-    </row>
-    <row r="3" spans="1:57">
+      <c r="BF2"/>
+    </row>
+    <row r="3" spans="1:58">
       <c r="A3" t="s">
-        <v>121</v>
-[...1 lines deleted...]
-      <c r="B3"/>
+        <v>122</v>
+      </c>
+      <c r="B3">
+        <v>19806070000.0</v>
+      </c>
       <c r="C3"/>
-      <c r="D3">
+      <c r="D3"/>
+      <c r="E3">
         <v>19736591000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>19435032000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>18168070318.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>16014336000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>16026827140.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>14426528875.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>11969149338.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>14191156269.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>13998888685.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>13536112275.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>13180437426.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>9327056463.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>5746303040.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>4629426607.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>2256698048.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>4706016582.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>860491617.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>837372180.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>819513969.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>838277227.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>894281497.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>815472385.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>778358280.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>822467278.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>800954529.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>801495217.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>772479848.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>731992819.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>654038321.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>655712484.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>623492072.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>609118090.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>605435776.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>598011484.0</v>
       </c>
-      <c r="AL3">
-[...1 lines deleted...]
-      </c>
       <c r="AM3">
+        <v>359379908.0</v>
+      </c>
+      <c r="AN3">
         <v>457187823.0</v>
       </c>
-      <c r="AN3">
-[...1 lines deleted...]
-      </c>
       <c r="AO3">
-        <v>-3808169786.0</v>
+        <v>377743616.0</v>
       </c>
       <c r="AP3">
+        <v>400006749.0</v>
+      </c>
+      <c r="AQ3">
         <v>68599739184.0</v>
       </c>
-      <c r="AQ3">
-[...1 lines deleted...]
-      </c>
       <c r="AR3">
-        <v>-5481579606.0</v>
+        <v>412343751.0</v>
       </c>
       <c r="AS3">
-        <v>-2970926127.0</v>
+        <v>435813724.0</v>
       </c>
       <c r="AT3">
-        <v>-9582183811.0</v>
+        <v>465359321.0</v>
       </c>
       <c r="AU3">
+        <v>489978779.0</v>
+      </c>
+      <c r="AV3">
         <v>-3644080918.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>-3779000000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>-697000000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>-7152712459.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>-1679000000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>-2185000000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>-5242000000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>-8435025172.0</v>
       </c>
-      <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
-    </row>
-    <row r="4" spans="1:57">
+      <c r="BF3"/>
+    </row>
+    <row r="4" spans="1:58">
       <c r="A4" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -12265,386 +12433,393 @@
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
-    </row>
-    <row r="5" spans="1:57">
+      <c r="BF4"/>
+    </row>
+    <row r="5" spans="1:58">
       <c r="A5" t="s">
-        <v>123</v>
-[...1 lines deleted...]
-      <c r="B5"/>
+        <v>124</v>
+      </c>
+      <c r="B5">
+        <v>133743366000.0</v>
+      </c>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>146948362000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>145917750000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>206770614739.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>131963019000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>114858928913.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>145356845631.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>137628255629.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>158322066182.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>162738293592.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>116585658732.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>81803496823.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>74825931587.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>99565668215.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>96116831592.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>131360956746.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>64852780310.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>14542091625.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>9243213667.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-3649529149.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>15907508548.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>32735580458.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>833168562.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-40539327096.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-15640464548.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-3351578.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>9763432333.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-100028928659.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-1091965207.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-21345357357.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>1670974507.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>4633938436.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>3159072355.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>4157122591.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>3346693169.0</v>
       </c>
-      <c r="AL5">
-[...1 lines deleted...]
-      </c>
       <c r="AM5">
+        <v>4994748761.0</v>
+      </c>
+      <c r="AN5">
         <v>-331044751.0</v>
       </c>
-      <c r="AN5">
-[...1 lines deleted...]
-      </c>
       <c r="AO5">
-        <v>3839596624.0</v>
+        <v>5435806251.0</v>
       </c>
       <c r="AP5">
+        <v>7789056564.0</v>
+      </c>
+      <c r="AQ5">
         <v>-136879811480.0</v>
       </c>
-      <c r="AQ5">
-[...1 lines deleted...]
-      </c>
       <c r="AR5">
-        <v>5578496799.0</v>
+        <v>1484380146.0</v>
       </c>
       <c r="AS5">
-        <v>2970552021.0</v>
+        <v>11118750377.0</v>
       </c>
       <c r="AT5">
-        <v>9492869180.0</v>
+        <v>6188025340.0</v>
       </c>
       <c r="AU5">
+        <v>19394170538.0</v>
+      </c>
+      <c r="AV5">
         <v>3681353614.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>3626000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>1110000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>5844734131.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>2771000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>2209000000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>5245000000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>7733976841.0</v>
       </c>
-      <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
-    </row>
-    <row r="6" spans="1:57">
+      <c r="BF5"/>
+    </row>
+    <row r="6" spans="1:58">
       <c r="A6" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B6">
+        <v>153549436000.0</v>
+      </c>
+      <c r="C6">
         <v>246856179000.0</v>
       </c>
-      <c r="C6">
-[...1 lines deleted...]
-      </c>
       <c r="D6">
+        <v>197296124000.0</v>
+      </c>
+      <c r="E6">
         <v>166684953000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>165352782000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>224938685057.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>147977355000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>130885756053.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>159783374506.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>149597404967.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>172513222451.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>176737182277.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>130121771007.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>94983934249.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>84152988050.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>105311971255.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>100746258199.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>133617654794.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>69558796892.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>15402583242.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>10080585847.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-2830015180.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>16745785775.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>33629861955.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>1648640947.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-39760968816.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-14817997270.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>797602951.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>10564927550.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-99256448811.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-359972388.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-20691319036.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>2326686991.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>5257430508.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>3768190445.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>4762558367.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>3944704653.0</v>
       </c>
-      <c r="AL6">
-[...1 lines deleted...]
-      </c>
       <c r="AM6">
+        <v>5354128669.0</v>
+      </c>
+      <c r="AN6">
         <v>126143072.0</v>
       </c>
-      <c r="AN6">
-[...1 lines deleted...]
-      </c>
       <c r="AO6">
-        <v>31426838.0</v>
+        <v>5813549867.0</v>
       </c>
       <c r="AP6">
+        <v>8189063313.0</v>
+      </c>
+      <c r="AQ6">
         <v>-68280072296.0</v>
       </c>
-      <c r="AQ6">
-[...1 lines deleted...]
-      </c>
       <c r="AR6">
-        <v>96917193.0</v>
+        <v>1896723897.0</v>
       </c>
       <c r="AS6">
-        <v>-374106.0</v>
+        <v>11554564101.0</v>
       </c>
       <c r="AT6">
-        <v>-89314631.0</v>
+        <v>6653384661.0</v>
       </c>
       <c r="AU6">
-        <v>37272696.0</v>
+        <v>19884149317.0</v>
       </c>
       <c r="AV6">
-        <v>-153000000.0</v>
+        <v>-20884953700.0</v>
       </c>
       <c r="AW6">
-        <v>413000000.0</v>
+        <v>14543000000.0</v>
       </c>
       <c r="AX6">
-        <v>-1307978328.0</v>
+        <v>16258000000.0</v>
       </c>
       <c r="AY6">
-        <v>1092000000.0</v>
+        <v>-26838181066.0</v>
       </c>
       <c r="AZ6">
+        <v>10809000000.0</v>
+      </c>
+      <c r="BA6">
         <v>24000000.0</v>
       </c>
-      <c r="BA6">
-[...1 lines deleted...]
-      </c>
       <c r="BB6">
+        <v>5242000000.0</v>
+      </c>
+      <c r="BC6">
         <v>-701048331.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>5229000000.0</v>
       </c>
-      <c r="BD6"/>
       <c r="BE6"/>
-    </row>
-    <row r="7" spans="1:57">
+      <c r="BF6"/>
+    </row>
+    <row r="7" spans="1:58">
       <c r="A7" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -12658,54 +12833,55 @@
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
-    </row>
-    <row r="8" spans="1:57">
+      <c r="BF7"/>
+    </row>
+    <row r="8" spans="1:58">
       <c r="A8" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -12719,849 +12895,865 @@
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
-    </row>
-    <row r="9" spans="1:57">
+      <c r="BF8"/>
+    </row>
+    <row r="9" spans="1:58">
       <c r="A9" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B9">
+        <v>489837216000.0</v>
+      </c>
+      <c r="C9">
         <v>464580217000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>401919791000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>442674965000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>389388985000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>463680809147.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>366356404000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>313929079698.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>295930466803.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>298506317938.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>294563564764.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>306924904816.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>251413785731.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>228083991640.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>192881329169.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>199951417156.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>140214132368.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>154960538609.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>92301541522.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>32079675274.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>24847089315.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>15673358914.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>7316719631.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>14611103193.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>19684550158.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>19326936526.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>13490980654.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>29213378382.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>37764684223.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>24728635263.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>27501866613.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>28438910037.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>27817051709.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>28106348532.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>30158141236.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>28773207923.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>26269454571.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>26050546650.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>20289991135.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>22764849953.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>24392892273.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-43441030345.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>20470761880.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>25599347555.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>22869597827.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>28346197208.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>21766496687.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>21910000000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>19477000000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>21822251973.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>20091000000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>20452000000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>22215000000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>19933751233.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>21022000000.0</v>
       </c>
-      <c r="BD9"/>
       <c r="BE9"/>
-    </row>
-    <row r="10" spans="1:57">
+      <c r="BF9"/>
+    </row>
+    <row r="10" spans="1:58">
       <c r="A10" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B10">
+        <v>133743366000.0</v>
+      </c>
+      <c r="C10">
         <v>246856179000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>197296124000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>146948362000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>145917750000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>206770614739.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>131963019000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>114858928913.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>145356845631.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>137628255629.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>158322066182.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>162738293592.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>116585658732.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>81803496823.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>74825931587.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>99565668215.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>96116831592.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>131360956746.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>64852780310.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>14542091625.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>9243213667.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-3649529149.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>15907508548.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>32735580458.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>833168562.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-40539327096.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-15640464548.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-3351578.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>9763432333.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-100028928659.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-1091965207.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-21345357357.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>1670974507.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>4633938436.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>3159072355.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>4157122591.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>3346693169.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>4636719718.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-331044751.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>2733586119.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>3839596624.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-69077992715.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>531965241.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>5578496799.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>2970552021.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>9492869180.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>3681353614.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>3626000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>1110000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>5844734131.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>2771000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>2209000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>5245000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>7733976841.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>5229000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>7906000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>6386000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:57">
+    <row r="11" spans="1:58">
       <c r="A11" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B11">
+        <v>29681129000.0</v>
+      </c>
+      <c r="C11">
         <v>52472580000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>44489615000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>32416496000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>33378162000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>42251471019.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>29970692000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>25751386052.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>33870119579.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>31880562369.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>35760256587.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>36978468564.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>26088852311.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>20801222849.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>16423712798.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>23947675442.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>21109905935.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>24618178564.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>2049482085.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>475900824.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>380862682.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>7732018267.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>375359249.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>363293549.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>344666017.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-10701252121.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>336976782.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>649888809.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-155661170.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>3567449901.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-669826301.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-1249203007.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>699610421.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>1855609658.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>786136480.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>1270915461.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>1021839494.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>1580929826.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>478771706.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>782123051.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>950000000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-17174950089.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>691125271.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>1690997979.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>774054547.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>2519391313.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>1949960325.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>762000000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>230000000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>1201134728.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>1008000000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>800000000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>1334000000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>2621860149.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>1361000000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>1719000000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>1497000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:57">
+    <row r="12" spans="1:58">
       <c r="A12" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B12">
+        <v>103600906000.0</v>
+      </c>
+      <c r="C12">
         <v>132739845000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>109141718000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>91175545000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>86672381000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>104726203479.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>102614825000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>76531794393.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>77595875378.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>70670976380.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>65640174539.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>72090415870.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>73441914605.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>52710414156.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>35880208382.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>25099903275.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>21295833240.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>42838346965.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>39089031497.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>41339626751.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>31433777811.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>26340026997.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>26511434014.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>27239526857.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>30483448458.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>33251621126.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>34707277552.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>33771069528.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>30135856059.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>30090407975.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>28615218907.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>27974215943.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>29945189761.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>28612301018.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>30472215328.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>26924932653.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>26262351751.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>27374844900.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>28326016900.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>32677324600.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>33044783000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>34299773100.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>38275864300.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>37611380000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>37178952300.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>40528611000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>40575243000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>33613000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>28175000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>27293887000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>20756000000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>21745000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>21427000000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>25946566100.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>22266000000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>21349000000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>24113000000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:57">
+    <row r="13" spans="1:58">
       <c r="A13" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B13">
+        <v>486785378024.0</v>
+      </c>
+      <c r="C13">
         <v>518253150438.0</v>
       </c>
-      <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>451369235292.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>401212313647.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>405596935724.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>394459222239.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>344248799828.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>342626046264.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>352294178920.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>333469490585.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>329540051428.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>313639050008.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>275415345558.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>226283221712.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>162671625794.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>103302045425.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>107482816050.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>118063204846.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>72584952029.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>55080180344.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>38370418487.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>34144268227.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>40686558129.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>48924626314.0</v>
       </c>
-      <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
-    </row>
-    <row r="14" spans="1:57">
+      <c r="BF13"/>
+    </row>
+    <row r="14" spans="1:58">
       <c r="A14" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
@@ -13575,564 +13767,577 @@
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
-    </row>
-    <row r="15" spans="1:57">
+      <c r="BF14"/>
+    </row>
+    <row r="15" spans="1:58">
       <c r="A15" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B15">
+        <v>104062238000.0</v>
+      </c>
+      <c r="C15">
         <v>194383599000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>152806510000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>114531866000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>112539588000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>164519143720.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>101992326000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>89107542861.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>111486726052.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>105747693260.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>122561809595.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>125759825028.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>90496806421.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>61002273974.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>58402218789.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>75617992773.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>75006925657.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>106742778182.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>62803298225.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>14066190801.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>8862350985.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-11381547416.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>15532149299.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>32372286909.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>488502545.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-29838074975.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-15977441330.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-653240387.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>9919093503.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-103596378560.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-422138906.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-20096154350.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>971364086.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>2778328778.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>2372935875.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>2886207130.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>2324853675.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>3055789892.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-809816457.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>1951463068.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>2889596624.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-51903042626.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-159160030.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>3887498820.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>2196497474.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>6973477867.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>1731393289.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>2864000000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>880000000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>4643599403.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>1763000000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>1409000000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>3911000000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>5112116692.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>3868000000.0</v>
       </c>
-      <c r="BD15"/>
       <c r="BE15"/>
-    </row>
-    <row r="16" spans="1:57">
+      <c r="BF15"/>
+    </row>
+    <row r="16" spans="1:58">
       <c r="A16" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B16"/>
       <c r="C16">
+        <v>194383599090.0</v>
+      </c>
+      <c r="D16">
         <v>152806509530.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>114531866390.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>112539588060.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>164519143720.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>101992326380.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>122561809600.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>125759825028.0</v>
       </c>
       <c r="M16">
         <v>125759825028.0</v>
       </c>
       <c r="N16">
+        <v>125759825028.0</v>
+      </c>
+      <c r="O16">
         <v>61002273974.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>58402218789.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>75617992773.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>75006925657.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>106742778182.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>62803298225.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>14066190801.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>8862350985.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-11381547416.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>15532149299.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>32372286909.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>488502545.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-29838074975.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-15977441330.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-635736733.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>9901589849.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-103596378560.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-422138906.0</v>
       </c>
-      <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
-    </row>
-    <row r="17" spans="1:57">
+      <c r="BF16"/>
+    </row>
+    <row r="17" spans="1:58">
       <c r="A17" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B17">
+        <v>104062237589.0</v>
+      </c>
+      <c r="C17">
         <v>194383599090.0</v>
       </c>
-      <c r="C17"/>
-      <c r="D17">
+      <c r="D17"/>
+      <c r="E17">
         <v>114531866393.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>112539588061.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>164519143720.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>101992326381.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>89107542861.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>111486726052.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>105747693260.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>122561809595.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>125759825028.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>90496806421.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>61002273974.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>58402218789.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>75617992773.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>75006925657.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>106742778182.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>62803298225.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>14066190801.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>8862350985.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-11381547416.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>15532149299.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>32372286909.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>488502545.0</v>
       </c>
-      <c r="Z17"/>
-      <c r="AA17">
+      <c r="AA17"/>
+      <c r="AB17">
         <v>-15977441330.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-653240387.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>9919093503.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-103596378560.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-422138906.0</v>
       </c>
-      <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
-    </row>
-    <row r="18" spans="1:57">
+      <c r="BF17"/>
+    </row>
+    <row r="18" spans="1:58">
       <c r="A18" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B18">
+        <v>383184472366.0</v>
+      </c>
+      <c r="C18">
         <v>388535977919.0</v>
       </c>
-      <c r="C18"/>
-      <c r="D18">
+      <c r="D18"/>
+      <c r="E18">
         <v>360193690408.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>314539932525.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>300870732245.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>291844397404.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>267717005435.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>265030170886.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>281623202540.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>267829316046.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>257449635558.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>240197135403.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>222704931402.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>190403013330.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>137571722519.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>82006212185.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>63756725570.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>78086429830.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>31245325278.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>23646402533.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>11202051320.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>6804494050.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>12294845170.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>17288991750.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>16557008110.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>20705099640.0</v>
       </c>
-      <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
-    </row>
-    <row r="19" spans="1:57">
+      <c r="BF18"/>
+    </row>
+    <row r="19" spans="1:58">
       <c r="A19" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -14146,54 +14351,55 @@
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
-    </row>
-    <row r="20" spans="1:57">
+      <c r="BF19"/>
+    </row>
+    <row r="20" spans="1:58">
       <c r="A20" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -14207,223 +14413,227 @@
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
-    </row>
-    <row r="21" spans="1:57">
+      <c r="BF20"/>
+    </row>
+    <row r="21" spans="1:58">
       <c r="A21" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B21">
+        <v>133743366000.0</v>
+      </c>
+      <c r="C21">
         <v>246856179000.0</v>
       </c>
-      <c r="C21">
-[...1 lines deleted...]
-      </c>
       <c r="D21">
+        <v>197296124000.0</v>
+      </c>
+      <c r="E21">
         <v>146948362000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>145917750000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>206770614739.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>131963019000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>114858928913.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>145356845631.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>137628255629.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>158322066182.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>162738293592.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>116585658732.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>81803496823.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>74825931587.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>99565668215.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>96116831592.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>131360956746.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>64852780310.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>14542091625.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>9243213667.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-3649529149.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>15907508548.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>32735580458.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>833168562.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-40539327096.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-15640464548.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-3351578.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>9763432333.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-100028928659.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-1091965207.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-21345357357.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>1670974507.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>4633938436.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>3159072355.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>4157122591.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>3346693169.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>2202065362.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-457187823.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>2666737943.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>3808169786.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-68599739184.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>594143605.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>5481579606.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>2970926127.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>9582183811.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>3644080918.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>3779000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>697000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>7152712459.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>1679000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>2185000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>5242000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>8435025172.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>5229000000.0</v>
       </c>
-      <c r="BD21"/>
       <c r="BE21"/>
-    </row>
-    <row r="22" spans="1:57">
+      <c r="BF21"/>
+    </row>
+    <row r="22" spans="1:58">
       <c r="A22" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -14437,223 +14647,227 @@
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
-    </row>
-    <row r="23" spans="1:57">
+      <c r="BF22"/>
+    </row>
+    <row r="23" spans="1:58">
       <c r="A23" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B23">
+        <v>459694756000.0</v>
+      </c>
+      <c r="C23">
         <v>480907454000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>438613865000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>386902147000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>330143615000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>361636397887.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>337008210000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>275601945178.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>228169496550.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>231549038689.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>201881673121.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>216277027094.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>208270041604.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>198990908973.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>153935605964.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>125485652216.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>65393134016.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>66437928828.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>66537792709.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>58877210400.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>47037653459.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>45662915060.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>17920645097.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>9115049592.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>49334830054.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>93117884748.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>63838722754.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>62987799488.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>58137107949.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>154847971897.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>57209050727.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>77758483337.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>56091266963.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>52084711114.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>57471284209.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>51541017985.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>49185113153.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>21413826932.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>20621035886.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>20031263834.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>20553295649.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>25636962370.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>19938796638.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>20020850756.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>19899045806.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>18853328028.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>18085143073.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>18284000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>18367000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>15977517841.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>17320000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>18243000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>16970000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>12199774392.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>15793000000.0</v>
       </c>
-      <c r="BD23"/>
       <c r="BE23"/>
-    </row>
-    <row r="24" spans="1:57">
+      <c r="BF23"/>
+    </row>
+    <row r="24" spans="1:58">
       <c r="A24" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -14667,161 +14881,165 @@
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
-    </row>
-    <row r="25" spans="1:57">
+      <c r="BF24"/>
+    </row>
+    <row r="25" spans="1:58">
       <c r="A25" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B25">
+        <v>19806070157.0</v>
+      </c>
+      <c r="C25">
         <v>19211207469.0</v>
       </c>
-      <c r="C25"/>
-      <c r="D25">
+      <c r="D25"/>
+      <c r="E25">
         <v>19736591350.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>19435032029.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>18168070318.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>16014336408.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>16026827140.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>14426528874.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>11969149338.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>14191156269.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>13998888685.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>13536112276.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>13180437426.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>9327056463.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>5746303040.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>4629426607.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>2256698048.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>4706016582.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>860491617.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>837372180.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>819513969.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>838277227.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>894281497.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>815472385.0</v>
       </c>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
-    </row>
-    <row r="26" spans="1:57">
+      <c r="BF25"/>
+    </row>
+    <row r="26" spans="1:58">
       <c r="A26" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -14835,994 +15053,1011 @@
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
-    </row>
-    <row r="27" spans="1:57">
+      <c r="BF26"/>
+    </row>
+    <row r="27" spans="1:58">
       <c r="A27" t="s">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>146</v>
+      </c>
+      <c r="B27">
+        <v>36624666000.0</v>
+      </c>
       <c r="C27"/>
-      <c r="D27">
+      <c r="D27"/>
+      <c r="E27">
         <v>40670154000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>30257768000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>33304472335.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>47136523000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>41451157149.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>44164879238.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>49877901928.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>31749354510.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>35175500339.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>44924130886.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>62030913649.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>57054351071.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>31861815553.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>1217974101.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>13043561.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>71127864.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>47965547.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>60124918.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>119106194.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>265016510.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>71230492.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>76098462.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>78159729.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>75356143.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>100863924.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>53754783.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>132407260.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>94090771.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>114309508.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>89437675.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>102602803.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>116046316.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>102435902.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>48307909.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>78780689.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>174849039.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>19495691.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>67786375.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>98952965.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>112667343.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>316013178.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>49779507.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>243111990.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>111854036.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>156000000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>77000000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>203018540.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>153000000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>159000000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>161000000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>474565242.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>346000000.0</v>
       </c>
-      <c r="BD27"/>
       <c r="BE27"/>
-    </row>
-    <row r="28" spans="1:57">
+      <c r="BF27"/>
+    </row>
+    <row r="28" spans="1:58">
       <c r="A28" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B28">
+        <v>111409304000.0</v>
+      </c>
+      <c r="C28">
         <v>53695690000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>52702577000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>80750303000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>91223279000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>116597097404.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>93511839000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>60969836050.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>40162302517.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>59714215878.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>28230876267.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>36206586549.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>34657560823.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>42215486949.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>23396404580.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>16825532550.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>9189538020.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>11565664265.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>5183470013.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>3820705883.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>3694509331.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>6259193675.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>6730226515.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>7304668536.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>6689717889.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>9040083620.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>7873659746.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>6340724555.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>6937761780.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>11925170956.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>6370204358.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>6596289378.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>5795853962.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>6898904742.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>8149688718.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>5100958060.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>5658283994.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>6462983677.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>6450631907.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>5698655815.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>5287762787.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>9176383082.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>5687861434.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>5599200351.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>5508138341.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>4400370759.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>14198300060.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>10990000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>11271000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>17901115209.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>10808000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>10109000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>9984000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>15729975344.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>9109000000.0</v>
       </c>
-      <c r="BD28"/>
       <c r="BE28"/>
-    </row>
-    <row r="29" spans="1:57">
+      <c r="BF28"/>
+    </row>
+    <row r="29" spans="1:58">
       <c r="A29" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B29">
+        <v>29681128601.0</v>
+      </c>
+      <c r="C29">
         <v>52472579825.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>44489614860.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>32416495720.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>33378162360.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>42251471020.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>29970692440.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>25751386052.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>33870119579.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>31880562369.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>35760256590.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>36978468560.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>26088852310.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>20801222850.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>16423712800.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>23947675442.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>21109905935.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>24618178560.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>2049482090.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>475900824.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>380862682.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>7732018270.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>375359250.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>363293550.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>344666020.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-10701252120.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>336976780.0</v>
       </c>
-      <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
-    </row>
-    <row r="30" spans="1:57">
+      <c r="BF29"/>
+    </row>
+    <row r="30" spans="1:58">
       <c r="A30" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B30">
+        <v>356093850000.0</v>
+      </c>
+      <c r="C30">
         <v>217724038000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>204623667000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>295726602000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>243471234000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>256910194408.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>234393386000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>199070150785.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>150573621172.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>160878062309.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>136241498582.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>144186611224.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>134828126999.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>146280494817.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>118055397582.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>100385748941.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>44097300776.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>23599581863.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>27448761212.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>17537583649.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>15603875648.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>19322888063.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-8590788917.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-18124477265.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>18851381596.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>59866263622.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>29131445202.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>29216729960.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>28001251890.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>124757563922.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>28593831820.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>49784267394.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>26146077202.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>23472410096.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>26999068881.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>24616085332.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>22922761402.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>21413826932.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>20621035886.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>20031263834.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>20553295649.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>25636962370.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>19938796638.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>20020850756.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>19899045806.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>18853328028.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>18085143073.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>18284000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>18367000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>15977517841.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>17320000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>18243000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>16970000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>12199774392.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>15793000000.0</v>
       </c>
-      <c r="BD30"/>
       <c r="BE30"/>
-    </row>
-    <row r="31" spans="1:57">
+      <c r="BF30"/>
+    </row>
+    <row r="31" spans="1:58">
       <c r="A31" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B31"/>
-      <c r="C31">
+      <c r="C31"/>
+      <c r="D31">
         <v>-290026000.0</v>
       </c>
-      <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
-      <c r="G31">
+      <c r="G31"/>
+      <c r="H31">
         <v>-144492000.0</v>
       </c>
-      <c r="H31"/>
-      <c r="I31">
+      <c r="I31"/>
+      <c r="J31">
         <v>145356845631.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>137628255629.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>158322066182.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>162738293592.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-73441914605.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-52710414156.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-35880208382.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-25099903275.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-21295833240.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-42838346965.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-39089031497.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-41339626751.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-31433777811.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-26340026997.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-26511434014.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-27239526857.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-30483448458.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-33251621126.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-34707277552.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-33771069528.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-30135856058.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-30090407975.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-28615218907.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-27974215943.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-29945189761.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-28612301018.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-30472215328.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-26924932653.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-26262351751.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>2434654355.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>126143073.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>66848176.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-54931658.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-638086975.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-210224832.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>96917193.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-123460649.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-204216089.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>14123830464.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-153000000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-7019000000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>19263824664.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>1092000000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>24000000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>3000000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-701048331.0</v>
       </c>
-      <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
-    </row>
-    <row r="32" spans="1:57">
+      <c r="BF31"/>
+    </row>
+    <row r="32" spans="1:58">
       <c r="A32" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B32">
+        <v>593438122000.0</v>
+      </c>
+      <c r="C32">
         <v>727763633000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>636200016000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>533850509000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>476061366000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>568407012626.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>468971229000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>390460874091.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>373526342181.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>369177294318.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>360203739303.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>379015320686.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>324855700336.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>280794405796.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>228761537551.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>225051320431.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>161509965608.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>197798885574.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>131390573019.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>73419302025.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>56280867126.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>42013385911.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>33828153645.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>41850630050.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>50167998616.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>52578557652.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>48198258206.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>62984447910.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>67900540282.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>54819043238.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>56117085520.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>56413125980.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>57762241470.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>56718649550.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>60630356564.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>55698140576.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>52531806322.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>26050546650.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>20289991135.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>22764849953.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>24392892273.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>-43441030345.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>20470761880.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>25599347555.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>22869597827.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>28346197208.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>21766496687.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>21910000000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>19477000000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>21822251973.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>20091000000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>20452000000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>22215000000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>19933751233.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>21022000000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>37583000000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>38598000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O30"/>
@@ -15877,1037 +16112,1037 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B2">
-        <v>2942660372791.0</v>
+        <v>2942660373000.0</v>
       </c>
       <c r="C2">
         <v>1853375376928.0</v>
       </c>
       <c r="D2">
         <v>873887543117.0</v>
       </c>
       <c r="E2">
         <v>246648900590.0</v>
       </c>
       <c r="F2">
         <v>106541257000.0</v>
       </c>
       <c r="G2">
         <v>554198759000.0</v>
       </c>
       <c r="H2">
         <v>368888901000.0</v>
       </c>
       <c r="I2">
         <v>334823302094.0</v>
       </c>
       <c r="J2">
         <v>363412208391.0</v>
       </c>
       <c r="K2">
         <v>307234414874.0</v>
       </c>
       <c r="L2">
         <v>310041352931.0</v>
       </c>
       <c r="M2">
         <v>221503545911.0</v>
       </c>
       <c r="N2">
         <v>284728402272.0</v>
       </c>
       <c r="O2">
         <v>253280994929.0</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B3">
         <v>15416980000</v>
       </c>
       <c r="C3">
         <v>108586080949</v>
       </c>
       <c r="D3">
         <v>100835660970</v>
       </c>
       <c r="E3">
         <v>191641492928</v>
       </c>
       <c r="F3">
         <v>783308000</v>
       </c>
       <c r="G3">
         <v>2959977000</v>
       </c>
       <c r="H3">
         <v>493433000</v>
       </c>
       <c r="I3">
         <v>4355199568</v>
       </c>
       <c r="J3">
         <v>2405756553</v>
       </c>
       <c r="K3">
         <v>269602870</v>
       </c>
       <c r="L3">
         <v>1857883872</v>
       </c>
       <c r="M3">
         <v>1091187600</v>
       </c>
       <c r="N3">
         <v>4424530674</v>
       </c>
       <c r="O3">
         <v>1191223714</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B6">
-        <v>-1854970044123.0</v>
+        <v>-1854970044000.0</v>
       </c>
       <c r="C6">
         <v>1089284995863.0</v>
       </c>
       <c r="D6">
         <v>979487833811.0</v>
       </c>
       <c r="E6">
         <v>627238642527.0</v>
       </c>
       <c r="F6">
         <v>140107644000.0</v>
       </c>
       <c r="G6">
         <v>-447657502000.0</v>
       </c>
       <c r="H6">
         <v>185309858000.0</v>
       </c>
       <c r="I6">
         <v>34065599093.0</v>
       </c>
       <c r="J6">
         <v>-28588906297.0</v>
       </c>
       <c r="K6">
         <v>56177793517.0</v>
       </c>
       <c r="L6">
         <v>-2806938057.0</v>
       </c>
       <c r="M6">
         <v>88537807020.0</v>
       </c>
       <c r="N6">
         <v>-63224856361.0</v>
       </c>
       <c r="O6">
         <v>31447407343.0</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B7">
         <v>6784476000.0</v>
       </c>
       <c r="C7">
         <v>-159788630650.0</v>
       </c>
       <c r="D7">
         <v>732677201278.0</v>
       </c>
       <c r="E7">
         <v>-692261523798.0</v>
       </c>
       <c r="F7">
         <v>210003259000.0</v>
       </c>
       <c r="G7">
         <v>675398072000.0</v>
       </c>
       <c r="H7">
         <v>5473778000.0</v>
       </c>
       <c r="I7">
         <v>-82699250990.0</v>
       </c>
       <c r="J7">
         <v>-172715983860.0</v>
       </c>
       <c r="K7">
         <v>-41788800480.0</v>
       </c>
       <c r="L7"/>
       <c r="M7">
         <v>-268611998080.0</v>
       </c>
       <c r="N7">
         <v>29518359007.0</v>
       </c>
       <c r="O7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>113047450377.0</v>
       </c>
       <c r="F12">
         <v>-22476369104.0</v>
       </c>
       <c r="G12">
         <v>-89907899734.0</v>
       </c>
       <c r="H12">
         <v>1550955881.0</v>
       </c>
       <c r="I12">
         <v>114848858168.0</v>
       </c>
       <c r="J12">
         <v>7732643716.0</v>
       </c>
       <c r="K12">
         <v>10501537225.0</v>
       </c>
       <c r="L12">
         <v>-15263303737.0</v>
       </c>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-6549765605625.0</v>
       </c>
       <c r="F13">
         <v>-1602216500603.0</v>
       </c>
       <c r="G13">
         <v>295340189610.0</v>
       </c>
       <c r="H13">
         <v>-78162358535.0</v>
       </c>
       <c r="I13">
         <v>81948690477.0</v>
       </c>
       <c r="J13">
         <v>-402883277152.0</v>
       </c>
       <c r="K13">
         <v>71842794856.0</v>
       </c>
       <c r="L13">
         <v>-38109547018.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14">
         <v>53695306568.0</v>
       </c>
       <c r="E14">
         <v>32883223536.0</v>
       </c>
       <c r="F14">
         <v>8660578000.0</v>
       </c>
       <c r="G14">
         <v>12212322000.0</v>
       </c>
       <c r="H14">
         <v>3203275000.0</v>
       </c>
       <c r="I14">
         <v>1775205260.0</v>
       </c>
       <c r="J14">
         <v>1468905876.0</v>
       </c>
       <c r="K14">
         <v>1507035848.0</v>
       </c>
       <c r="L14">
         <v>1704215755.0</v>
       </c>
       <c r="M14">
         <v>2148459466.0</v>
       </c>
       <c r="N14">
         <v>3086188104.0</v>
       </c>
       <c r="O14">
         <v>2977891948.0</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B15">
         <v>-233382954000.0</v>
       </c>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B16">
-        <v>1087690328668.0</v>
+        <v>1087690329000.0</v>
       </c>
       <c r="C16">
         <v>2942660372791.0</v>
       </c>
       <c r="D16">
         <v>1853375376928.0</v>
       </c>
       <c r="E16">
         <v>873887543117.0</v>
       </c>
       <c r="F16">
         <v>246648901000.0</v>
       </c>
       <c r="G16">
         <v>106541257000.0</v>
       </c>
       <c r="H16">
         <v>554198759000.0</v>
       </c>
       <c r="I16">
         <v>368888901187.0</v>
       </c>
       <c r="J16">
         <v>334823302094.0</v>
       </c>
       <c r="K16">
         <v>363412208391.0</v>
       </c>
       <c r="L16">
         <v>307234414874.0</v>
       </c>
       <c r="M16">
         <v>310041352931.0</v>
       </c>
       <c r="N16">
         <v>221503545911.0</v>
       </c>
       <c r="O16">
         <v>284728402272.0</v>
       </c>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B18">
         <v>923724205000.0</v>
       </c>
       <c r="C18">
         <v>763140974451.0</v>
       </c>
       <c r="D18">
         <v>2247261176961.0</v>
       </c>
       <c r="E18">
         <v>-4101415256494.0</v>
       </c>
       <c r="F18">
         <v>-608396871000.0</v>
       </c>
       <c r="G18">
         <v>-447668432000.0</v>
       </c>
       <c r="H18">
         <v>185268098000.0</v>
       </c>
       <c r="I18">
         <v>16217227393.0</v>
       </c>
       <c r="J18">
         <v>-78268616297.0</v>
       </c>
       <c r="K18">
         <v>56164471650.0</v>
       </c>
       <c r="L18">
         <v>-130557878065.0</v>
       </c>
       <c r="M18">
         <v>-264164666732.0</v>
       </c>
       <c r="N18">
         <v>41966801146.0</v>
       </c>
       <c r="O18">
         <v>-102382097355.0</v>
       </c>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B19">
         <v>-4560338769787.0</v>
       </c>
       <c r="C19">
         <v>231541704778.0</v>
       </c>
       <c r="D19">
         <v>-62365883875.0</v>
       </c>
       <c r="E19">
         <v>-167012582610.0</v>
       </c>
       <c r="F19">
         <v>-725545434.0</v>
       </c>
       <c r="G19">
         <v>-2949046666.0</v>
       </c>
       <c r="H19">
         <v>-451672985.0</v>
       </c>
       <c r="I19">
         <v>-4336201868.0</v>
       </c>
       <c r="J19">
         <v>-2401771553.0</v>
       </c>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20">
         <v>3795664052789.0</v>
       </c>
       <c r="E20">
         <v>4800396339889.0</v>
       </c>
       <c r="F20">
         <v>749850177600.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>20386359000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B22">
         <v>574261563000.0</v>
       </c>
       <c r="C22">
         <v>467105739014.0</v>
       </c>
       <c r="D22">
         <v>444566134304.0</v>
       </c>
       <c r="E22">
         <v>270029411193.0</v>
       </c>
       <c r="F22">
         <v>192474618000.0</v>
       </c>
       <c r="G22">
         <v>37011391000.0</v>
       </c>
       <c r="H22">
         <v>-36549663000.0</v>
       </c>
       <c r="I22">
         <v>-123143307730.0</v>
       </c>
       <c r="J22">
         <v>10362325458.0</v>
       </c>
       <c r="K22">
         <v>7087033127.0</v>
       </c>
       <c r="L22">
         <v>-45978206362.0</v>
       </c>
       <c r="M22">
         <v>12448871156.0</v>
       </c>
       <c r="N22">
         <v>11726599403.0</v>
       </c>
       <c r="O22">
         <v>20056116692.0</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B23">
         <v>3705110144000.0</v>
       </c>
       <c r="C23">
         <v>-13983764315.0</v>
       </c>
       <c r="D23">
         <v>-13292386412.0</v>
       </c>
       <c r="E23">
         <v>-14522851186.0</v>
       </c>
       <c r="F23">
         <v>-1403425000.0</v>
       </c>
       <c r="G23">
         <v>-696534385000.0</v>
       </c>
       <c r="H23">
         <v>295845647000.0</v>
       </c>
       <c r="I23">
         <v>-2556985000.0</v>
       </c>
       <c r="J23">
         <v>13175725000.0</v>
       </c>
       <c r="K23">
         <v>-256281003.0</v>
       </c>
       <c r="L23">
         <v>-337174262.0</v>
       </c>
       <c r="M23">
         <v>345681620859.0</v>
       </c>
       <c r="N23">
         <v>-105210022307.0</v>
       </c>
       <c r="O23">
         <v>132163682152.0</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B24">
         <v>-2038777146000.0</v>
       </c>
       <c r="C24">
         <v>-8660134144.0</v>
       </c>
       <c r="D24">
         <v>-12485634462.0</v>
       </c>
       <c r="E24">
         <v>-41117618961.0</v>
       </c>
       <c r="F24">
         <v>57763000.0</v>
       </c>
       <c r="G24">
         <v>771753906000.0</v>
       </c>
       <c r="H24">
         <v>41760000.0</v>
       </c>
       <c r="I24">
         <v>-872002300.0</v>
       </c>
       <c r="J24">
         <v>3985000.0</v>
       </c>
       <c r="K24">
         <v>-60928133.0</v>
       </c>
       <c r="L24">
         <v>420709610.0</v>
       </c>
       <c r="M24">
         <v>7020852893.0</v>
       </c>
       <c r="N24">
         <v>18364800.0</v>
       </c>
       <c r="O24">
         <v>1665822546.0</v>
       </c>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B25">
         <v>358095146000.0</v>
       </c>
       <c r="C25">
         <v>871727055400.0</v>
       </c>
       <c r="D25">
         <v>2348096837931.0</v>
       </c>
       <c r="E25">
         <v>-3909773763566.0</v>
       </c>
       <c r="F25">
         <v>-1018752019000.0</v>
       </c>
       <c r="G25">
         <v>-1169330240000.0</v>
       </c>
       <c r="H25">
         <v>213634140000.0</v>
       </c>
       <c r="I25">
         <v>20572426961.0</v>
       </c>
       <c r="J25">
         <v>-75862859744.0</v>
       </c>
       <c r="K25">
         <v>56434074520.0</v>
       </c>
       <c r="L25">
         <v>-128699994193.0</v>
       </c>
       <c r="M25">
         <v>-9058811674.0</v>
       </c>
       <c r="N25">
         <v>2060185306.0</v>
       </c>
       <c r="O25">
         <v>-124224882281.0</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B26">
         <v>-118547848000.0</v>
       </c>
       <c r="C26">
         <v>0.0</v>
       </c>
       <c r="D26">
         <v>0.0</v>
       </c>
       <c r="E26">
         <v>4800396339890.0</v>
       </c>
       <c r="F26">
         <v>749850177600.0</v>
       </c>
       <c r="G26">
         <v>0.0</v>
       </c>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26">
         <v>16943179500.0</v>
       </c>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26">
         <v>96230230400.0</v>
       </c>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B28">
         <v>3820713540000.0</v>
       </c>
       <c r="C28">
         <v>-13983764315.0</v>
       </c>
       <c r="D28">
         <v>-13292386412.0</v>
       </c>
       <c r="E28">
         <v>4785873488703.0</v>
       </c>
       <c r="F28">
         <v>748446753000.0</v>
       </c>
       <c r="G28">
         <v>-696534385000.0</v>
       </c>
       <c r="H28">
         <v>295845647000.0</v>
       </c>
       <c r="I28">
         <v>17829374000.0</v>
       </c>
       <c r="J28">
         <v>49675725000.0</v>
       </c>
       <c r="K28">
         <v>-33538741607.0</v>
       </c>
       <c r="L28">
         <v>126230230398.0</v>
       </c>
       <c r="M28">
         <v>345681620859.0</v>
       </c>
       <c r="N28">
         <v>-105210022307.0</v>
       </c>
       <c r="O28">
         <v>132163682152.0</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B29">
         <v>939141185000.0</v>
       </c>
       <c r="C29">
         <v>871727055400.0</v>
       </c>
       <c r="D29">
         <v>2348096837931.0</v>
       </c>
       <c r="E29">
         <v>-3909773763566.0</v>
       </c>
       <c r="F29">
         <v>-607613563000.0</v>
       </c>
       <c r="G29">
         <v>-444708456000.0</v>
       </c>
       <c r="H29">
         <v>185761531000.0</v>
       </c>
       <c r="I29">
         <v>20572426961.0</v>
       </c>
       <c r="J29">
         <v>-75862859744.0</v>
       </c>
       <c r="K29">
         <v>56434074520.0</v>
       </c>
       <c r="L29">
         <v>-128699994193.0</v>
       </c>
       <c r="M29">
         <v>-263073479132.0</v>
       </c>
       <c r="N29">
         <v>46391331820.0</v>
       </c>
       <c r="O29">
         <v>-101190873641.0</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B30">
         <v>-6614824769000.0</v>
       </c>
       <c r="C30">
         <v>231541704778.0</v>
       </c>
       <c r="D30">
         <v>-1355316617708.0</v>
       </c>
       <c r="E30">
         <v>-248861082610.0</v>
       </c>
       <c r="F30">
         <v>-725545000.0</v>
       </c>
       <c r="G30">
         <v>-2949047000.0</v>
       </c>
       <c r="H30">
         <v>-451673000.0</v>
       </c>
       <c r="I30">
         <v>-4336201868.0</v>
       </c>
@@ -16929,562 +17164,571 @@
       <c r="O30">
         <v>474598832.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BE30"/>
+  <dimension ref="A1:BF30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:57">
+    <row r="1" spans="1:58">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>79</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="D1" t="s">
         <v>80</v>
       </c>
       <c r="E1" t="s">
         <v>81</v>
       </c>
       <c r="F1" t="s">
+        <v>82</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="H1" t="s">
         <v>83</v>
       </c>
       <c r="I1" t="s">
         <v>84</v>
       </c>
       <c r="J1" t="s">
+        <v>85</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="L1" t="s">
         <v>86</v>
       </c>
       <c r="M1" t="s">
         <v>87</v>
       </c>
       <c r="N1" t="s">
+        <v>88</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="P1" t="s">
         <v>89</v>
       </c>
       <c r="Q1" t="s">
         <v>90</v>
       </c>
       <c r="R1" t="s">
+        <v>91</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="T1" t="s">
         <v>92</v>
       </c>
       <c r="U1" t="s">
         <v>93</v>
       </c>
       <c r="V1" t="s">
+        <v>94</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="X1" t="s">
         <v>95</v>
       </c>
       <c r="Y1" t="s">
         <v>96</v>
       </c>
       <c r="Z1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AB1" t="s">
         <v>98</v>
       </c>
       <c r="AC1" t="s">
         <v>99</v>
       </c>
       <c r="AD1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AF1" t="s">
         <v>101</v>
       </c>
       <c r="AG1" t="s">
         <v>102</v>
       </c>
       <c r="AH1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AJ1" t="s">
         <v>104</v>
       </c>
       <c r="AK1" t="s">
         <v>105</v>
       </c>
       <c r="AL1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AN1" t="s">
         <v>107</v>
       </c>
       <c r="AO1" t="s">
         <v>108</v>
       </c>
       <c r="AP1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AR1" t="s">
         <v>110</v>
       </c>
       <c r="AS1" t="s">
         <v>111</v>
       </c>
       <c r="AT1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AV1" t="s">
         <v>113</v>
       </c>
       <c r="AW1" t="s">
         <v>114</v>
       </c>
       <c r="AX1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AZ1" t="s">
         <v>116</v>
       </c>
       <c r="BA1" t="s">
         <v>117</v>
       </c>
       <c r="BB1" t="s">
+        <v>118</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
       </c>
-      <c r="BC1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BD1" t="s">
-        <v>151</v>
+        <v>119</v>
       </c>
       <c r="BE1" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:57">
+        <v>152</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="2" spans="1:58">
       <c r="A2" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B2">
+        <v>1087690329000.0</v>
+      </c>
+      <c r="C2">
         <v>1685841882318.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1678748975000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>821667899000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2942660373000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1114224419819.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1197858799000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1662302933473.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1853375377000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1217935396705.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1864623904087.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>960820473756.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>873887543117.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>650138796188.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>931694668933.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1284442070045.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>246648900590.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>199688540297.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>244024383925.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>84670060415.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>106541256591.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>302240500610.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>276105184506.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>421299114632.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>554198758853.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>415164543394.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>430773185156.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>410398688626.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>368888901187.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>331098202439.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>418333597157.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>382210130219.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>334823302096.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>328922481520.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>466768841853.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>327961774237.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>363412208391.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>233279617706.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>342723017069.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>290190953596.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>307234414874.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>316973024448.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>335124432315.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>308189878048.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>310041352931.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>322130395349.0</v>
       </c>
-      <c r="AU2"/>
       <c r="AV2"/>
       <c r="AW2"/>
       <c r="AX2"/>
       <c r="AY2"/>
       <c r="AZ2"/>
       <c r="BA2"/>
       <c r="BB2"/>
       <c r="BC2"/>
       <c r="BD2"/>
       <c r="BE2"/>
-    </row>
-    <row r="3" spans="1:57">
+      <c r="BF2"/>
+    </row>
+    <row r="3" spans="1:58">
       <c r="A3" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B3">
+        <v>12310745000</v>
+      </c>
+      <c r="C3">
         <v>11374941000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>2497179000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1412238000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>132621000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>5554530681</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>41001363000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>79549370809</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>67343734000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>83856171549</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>3736350978</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>3325850436</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>9917288007</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>46212737615</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>36451011296</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>108882085817</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>95658200</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>34000099</v>
       </c>
-      <c r="S3">
-[...1 lines deleted...]
-      </c>
       <c r="T3">
+        <v>3</v>
+      </c>
+      <c r="U3">
         <v>730107999</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>19200000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>678727500</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>35000300</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>948882980</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>1297365886</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>31868000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>218603564</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>84878000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>158083420</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>2013109368</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>2235798400</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>106291800</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>1487213479</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>378911499</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>232372886</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>307258689</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>54608500</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>64435599</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>30356170</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>45952600</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>44413003</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>619587965</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>93882904</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>419949000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AV3">
         <v>0</v>
       </c>
       <c r="AW3">
         <v>0</v>
       </c>
       <c r="AX3">
         <v>0</v>
       </c>
       <c r="AY3">
         <v>0</v>
       </c>
       <c r="AZ3">
         <v>0</v>
       </c>
       <c r="BA3">
         <v>0</v>
       </c>
       <c r="BB3">
         <v>0</v>
       </c>
       <c r="BC3">
         <v>0</v>
       </c>
       <c r="BD3">
         <v>0</v>
       </c>
       <c r="BE3">
         <v>0</v>
       </c>
-    </row>
-    <row r="4" spans="1:57">
+      <c r="BF3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:58">
       <c r="A4" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -17498,54 +17742,55 @@
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
-    </row>
-    <row r="5" spans="1:57">
+      <c r="BF4"/>
+    </row>
+    <row r="5" spans="1:58">
       <c r="A5" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -17559,332 +17804,339 @@
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
-    </row>
-    <row r="6" spans="1:57">
+      <c r="BF5"/>
+    </row>
+    <row r="6" spans="1:58">
       <c r="A6" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B6">
+        <v>232244330000.0</v>
+      </c>
+      <c r="C6">
         <v>-598151553650.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-1256818490470.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>857081076000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-2120992474000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>1828435952972.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-83634379000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-464444134287.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-191072443000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>635439980223.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-646688507382.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>903803430331.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>86932930639.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>223748746929.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-281555872745.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-352747401112.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>1037793169455.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>46960360293.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-44335843628.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>159354323510.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-21871196176.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-195699244019.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>26135316104.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-145193930126.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-132899644221.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>139034215459.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-15608641762.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>20374496530.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>41509787439.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>37790698748.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-87235394718.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>36123466938.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>47386828123.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>5900820574.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-137846360333.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>138807067616.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-35450434154.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>130132590685.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-109443399363.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>52532063473.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-17043461278.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-9738609574.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-18151407867.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>26934554267.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-1851474883.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-12089042418.0</v>
       </c>
-      <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
-    </row>
-    <row r="7" spans="1:57">
+      <c r="BF6"/>
+    </row>
+    <row r="7" spans="1:58">
       <c r="A7" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B7">
+        <v>15841331000.0</v>
+      </c>
+      <c r="C7">
         <v>-46932093000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>61418885000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-409426813000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>22795525000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-159788630650.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>88971274000.0</v>
       </c>
-      <c r="H7"/>
-      <c r="I7">
+      <c r="I7"/>
+      <c r="J7">
         <v>24695527000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>746184995354.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-911410724413.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>833190421519.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>64712508818.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-24422550581.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-76360734396.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>41693879636.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-3853116175820.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-767121390830.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>2631262868841.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>117239659390.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-39877064630.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-488009426010.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-288720948110.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-302852355010.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-149652077640.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>99577449370.0</v>
       </c>
-      <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
-      <c r="AL7">
+      <c r="AL7"/>
+      <c r="AM7">
         <v>-2437222923.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>87289801052.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-7460716531.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-5549066742.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>73471857047.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>25083129518.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-80569540237.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-56094993346.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>23136647993.0</v>
       </c>
-      <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
-    </row>
-    <row r="8" spans="1:57">
+      <c r="BF7"/>
+    </row>
+    <row r="8" spans="1:58">
       <c r="A8" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -17898,54 +18150,55 @@
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
-    </row>
-    <row r="9" spans="1:57">
+      <c r="BF8"/>
+    </row>
+    <row r="9" spans="1:58">
       <c r="A9" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
@@ -17959,54 +18212,55 @@
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
-    </row>
-    <row r="10" spans="1:57">
+      <c r="BF9"/>
+    </row>
+    <row r="10" spans="1:58">
       <c r="A10" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
@@ -18020,68 +18274,67 @@
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
-    </row>
-    <row r="11" spans="1:57">
+      <c r="BF10"/>
+    </row>
+    <row r="11" spans="1:58">
       <c r="A11" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
-[...1 lines deleted...]
-      </c>
+      <c r="L11"/>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
@@ -18095,422 +18348,428 @@
       </c>
       <c r="X11">
         <v>0.0</v>
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
       <c r="AE11">
         <v>0.0</v>
       </c>
-      <c r="AF11"/>
+      <c r="AF11">
+        <v>0.0</v>
+      </c>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
-    </row>
-    <row r="12" spans="1:57">
+      <c r="BF11"/>
+    </row>
+    <row r="12" spans="1:58">
       <c r="A12" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
-[...1 lines deleted...]
-      </c>
+      <c r="L12"/>
       <c r="M12">
         <v>291973131779.0</v>
       </c>
       <c r="N12">
+        <v>291973131779.0</v>
+      </c>
+      <c r="O12">
         <v>42740224703.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>11136918987.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>35730389993.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>23439916694.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>73141018985.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-59337495365.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-28393267345.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-7886625379.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-6412267732.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-28381464217.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-50131524508.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>-4982643277.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>1416280221.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>12215895601.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-3093607178.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>-8987612763.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>110382296673.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>2938444598.0</v>
       </c>
-      <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
-    </row>
-    <row r="13" spans="1:57">
+      <c r="BF12"/>
+    </row>
+    <row r="13" spans="1:58">
       <c r="A13" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>1062536742196.0</v>
       </c>
       <c r="N13">
+        <v>1062536742196.0</v>
+      </c>
+      <c r="O13">
         <v>-180777446069.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-1212639901043.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-759487499840.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-4396860758673.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-217835769883.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-1136996826531.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>302499725057.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-549883629246.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>59288259469.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>127591447124.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>17017993984.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>91442489033.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>123986712287.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>212183707877.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-472495926670.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>58163147971.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>116536466756.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-117627846031.0</v>
       </c>
-      <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
-    </row>
-    <row r="14" spans="1:57">
+      <c r="BF13"/>
+    </row>
+    <row r="14" spans="1:58">
       <c r="A14" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
-      <c r="D14">
+      <c r="D14"/>
+      <c r="E14">
         <v>19736591000.0</v>
       </c>
-      <c r="E14"/>
       <c r="F14"/>
-      <c r="G14">
+      <c r="G14"/>
+      <c r="H14">
         <v>16014336000.0</v>
       </c>
-      <c r="H14"/>
-      <c r="I14">
+      <c r="I14"/>
+      <c r="J14">
         <v>14426529000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>11969149338.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>14191156269.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>13998888685.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>13536112276.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>13180437426.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>9327056463.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>5746303040.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>4629426607.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>1811172662.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>4706016582.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>405478731.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>418109293.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>9278027587.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>452014341.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>464018610.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>472209499.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>492020393.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>536129392.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>514616642.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>515157332.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>485818489.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>462903268.0</v>
       </c>
-      <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
-      <c r="AL14">
+      <c r="AL14"/>
+      <c r="AM14">
         <v>359379908.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>369905575.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>377743616.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>400006749.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>390698959.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>412343751.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>435813724.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>465359321.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>489978779.0</v>
       </c>
-      <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
-    </row>
-    <row r="15" spans="1:57">
+      <c r="BF14"/>
+    </row>
+    <row r="15" spans="1:58">
       <c r="A15" t="s">
-        <v>165</v>
-[...1 lines deleted...]
-      <c r="B15">
+        <v>166</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15">
         <v>1.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>233382954190.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-233382954000.0</v>
       </c>
-      <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
@@ -18519,207 +18778,211 @@
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
-    </row>
-    <row r="16" spans="1:57">
+      <c r="BF15"/>
+    </row>
+    <row r="16" spans="1:58">
       <c r="A16" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B16">
+        <v>1319934659000.0</v>
+      </c>
+      <c r="C16">
         <v>1087690328668.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1685841882318.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1678748975000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>821667899000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>2942660372791.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1114224420000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1197858799186.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>1662302933000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>1853375376928.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>1217935396705.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>1864623904087.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>960820473756.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>873887543117.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>650138796188.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>931694668933.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>1284442070045.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>246648900590.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>199688540297.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>244024383925.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>84670060415.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>106541256591.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>302240500610.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>276105184506.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>421299114632.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>554198758853.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>415164543394.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>430773185156.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>410398688626.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>368888901187.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>331098202439.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>418333597157.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>382210130219.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>334823302094.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>328922481520.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>466768841853.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>327961774237.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>363412208391.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>233279617706.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>342723017069.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>290190953596.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>307234414874.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>316973024448.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>335124432315.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>308189878048.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>310041352931.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>322130395349.0</v>
       </c>
-      <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
-    </row>
-    <row r="17" spans="1:57">
+      <c r="BF16"/>
+    </row>
+    <row r="17" spans="1:58">
       <c r="A17" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -18733,393 +18996,401 @@
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
-    </row>
-    <row r="18" spans="1:57">
+      <c r="BF17"/>
+    </row>
+    <row r="18" spans="1:58">
       <c r="A18" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B18">
+        <v>-5896724053000.0</v>
+      </c>
+      <c r="C18">
         <v>380927563000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>263335555000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-293360360000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>104102437000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-560550676046.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>916917013000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-407062521788.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>125574125000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>1903229910095.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-646696313187.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>903795449414.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>86932130639.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>222938990490.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-281579037063.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-376472933179.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-3762673627928.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>46911455059.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-792789208143.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>159357089469.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-21876207565.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-195699544019.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>26135316104.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-145204560126.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-132899644221.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>139019120460.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-15631941762.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>20373096530.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>41507822439.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>40347483748.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-107624803418.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>36116666938.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>47377880123.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>5899470574.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-137523495333.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>138806342616.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-85450934154.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>1169771022.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>96481557086.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>42478542307.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-50352407157.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>3592838076.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>25987617497.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-79976928330.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-53599859933.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>18216101043.0</v>
       </c>
-      <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
-    </row>
-    <row r="19" spans="1:57">
+      <c r="BF18"/>
+    </row>
+    <row r="19" spans="1:58">
       <c r="A19" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B19">
+        <v>6160787308097.0</v>
+      </c>
+      <c r="C19">
         <v>-2435610448108.0</v>
       </c>
-      <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>527310329173.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-2221665377696.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>2397415862652.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-1242404846756.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-57381612499.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-786538327810.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-1338353715009.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-3728545173.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-3317869519.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-9916488007.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-45402981176.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-36427846978.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-85156553750.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-25200706.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>14905135.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>6612000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-732873958.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-14188611.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-678427500.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-35000300.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-938252980.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-1297365886.0</v>
       </c>
-      <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
-    </row>
-    <row r="20" spans="1:57">
+      <c r="BF19"/>
+    </row>
+    <row r="20" spans="1:58">
       <c r="A20" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-      <c r="G20">
+      <c r="G20"/>
+      <c r="H20">
         <v>0.0</v>
       </c>
-      <c r="H20"/>
       <c r="I20"/>
-      <c r="J20">
-[...1 lines deleted...]
-      </c>
+      <c r="J20"/>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20">
         <v>0.0</v>
       </c>
       <c r="N20">
+        <v>0.0</v>
+      </c>
+      <c r="O20">
         <v>3795664052789.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="P20">
         <v>0.0</v>
       </c>
       <c r="Q20">
+        <v>0.0</v>
+      </c>
+      <c r="R20">
         <v>1004732287100.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>0.0</v>
       </c>
-      <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
-    </row>
-    <row r="21" spans="1:57">
+      <c r="BF20"/>
+    </row>
+    <row r="21" spans="1:58">
       <c r="A21" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
@@ -19133,781 +19404,801 @@
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
-    </row>
-    <row r="22" spans="1:57">
+      <c r="BF21"/>
+    </row>
+    <row r="22" spans="1:58">
       <c r="A22" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B22">
+        <v>104062237589.0</v>
+      </c>
+      <c r="C22">
         <v>194383599000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>152806510000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>114531866000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>112539588061.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>164519143720.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>101992326000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>89107542861.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>111486726000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>105747693260.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>122561809595.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>125759825028.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>90496806421.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>61002273974.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>58402218789.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>75617992773.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>75006925657.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>106742778182.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>62803298225.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>14066190801.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>8862350985.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-11381547416.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>15532149299.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>32372286909.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>488502545.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-29838074975.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-15977441330.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-653240387.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>9919093503.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-103596378560.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-422138906.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-20096154350.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>971364086.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>2778328778.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>2372935875.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>2886207130.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>2324853675.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>3055789892.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-809816457.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>1951463068.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>2889596624.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-51903042626.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-159160030.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>3887498820.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>2196497474.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>6973477867.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>1731393289.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>2864000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>880000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>4643599403.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>1763000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>1409000000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>3911000000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>5112116692.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>3868000000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>6187000000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>4889000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:57">
+    <row r="23" spans="1:58">
       <c r="A23" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B23">
+        <v>751362532000.0</v>
+      </c>
+      <c r="C23">
         <v>991424881000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>3004035164000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>862539279000.0</v>
       </c>
-      <c r="E23"/>
       <c r="F23">
+        <v>-3562154172.0</v>
+      </c>
+      <c r="G23">
         <v>-13983764315.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>282854817000.0</v>
       </c>
-      <c r="H23"/>
       <c r="I23">
+        <v>-679942138018.0</v>
+      </c>
+      <c r="J23">
         <v>370550240000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-13292386412.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>16810501277.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-347270155673.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>805990851282.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-3795664052789.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>4683045676802.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>399069155004.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>3795664052789.0</v>
       </c>
-      <c r="R23">
-[...1 lines deleted...]
-      </c>
       <c r="S23">
+        <v>59644077051.0</v>
+      </c>
+      <c r="T23">
         <v>1085057525236.0</v>
       </c>
-      <c r="T23">
-[...1 lines deleted...]
-      </c>
       <c r="U23">
-        <v>-14188611.0</v>
+        <v>-129039210525.0</v>
       </c>
       <c r="V23">
+        <v>527176984904.0</v>
+      </c>
+      <c r="W23">
         <v>-678427500.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-35000300.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-938252980.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-1297365886.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-16773000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-195303564.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-83478000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-156118420.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-2556985000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-2232748700.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>6800000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-97343800.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>13175725000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-377501499.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-231647886.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-306758689.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>129035849663.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-205932408315.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>10049571166.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>33308245879.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-13731321660.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-44153525364.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>106909916997.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>51743615050.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-37313667664.0</v>
       </c>
-      <c r="AU23"/>
       <c r="AV23"/>
       <c r="AW23"/>
       <c r="AX23"/>
       <c r="AY23"/>
       <c r="AZ23"/>
       <c r="BA23"/>
       <c r="BB23"/>
       <c r="BC23"/>
       <c r="BD23"/>
       <c r="BE23"/>
-    </row>
-    <row r="24" spans="1:57">
+      <c r="BF23"/>
+    </row>
+    <row r="24" spans="1:58">
       <c r="A24" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B24">
+        <v>2315197379000.0</v>
+      </c>
+      <c r="C24">
         <v>-1037786084000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-991103268000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>528722567000.0</v>
       </c>
-      <c r="E24">
-[...1 lines deleted...]
-      </c>
       <c r="F24">
+        <v>527750575880.0</v>
+      </c>
+      <c r="G24">
         <v>1118436001.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>668865450000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-1386052547.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>541448117000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-1265207221184.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>7805805.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-507594763139.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>966745843852.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-19567140711.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>23164318.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-1093398282136.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>61791894.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>43263134.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>6612000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-717765959.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>5011389.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-659700000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>10630000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-869370000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-1138500000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>15095000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>23300000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>1400000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>1965000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-197800000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-689950300.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>6800000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>8948000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>1350000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>1410000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>725000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>500000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-73030000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>7451866.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>3950000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>700000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>399874010.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>14500000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>1565600.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>4770000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>7008524203.0</v>
       </c>
-      <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
-    </row>
-    <row r="25" spans="1:57">
+      <c r="BF24"/>
+    </row>
+    <row r="25" spans="1:58">
       <c r="A25" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B25">
+        <v>-5900254640000.0</v>
+      </c>
+      <c r="C25">
         <v>244850998000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>51607339000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-16789766000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>81439533000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-554996145365.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>89432104000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-327513150979.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>42309078000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>1987086081644.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>131697796340.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-65827835382.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-71896008869.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>269151728105.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-236496566623.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-390649022811.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-3762577969728.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>46945455158.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-855592506368.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>160087197468.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-21857007565.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-195020816519.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>26170316404.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-144255677146.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-131602278335.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>139050988460.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-15413338198.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>20457974530.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>41665905859.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>42360593116.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-105389005018.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>36116666938.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>47484171923.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>7386684053.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-137144583834.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>139038715502.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-85143675465.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>246432645.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>9696102515.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>47640408324.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-48046991188.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-18322262301.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>1270892223.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-3730700637.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-72840478.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-11964054596.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-1731393289.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-2864000000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-880000000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-4643599403.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-1763000000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-1409000000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-3911000000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-5112116692.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-3868000000.0</v>
       </c>
-      <c r="BD25"/>
       <c r="BE25"/>
-    </row>
-    <row r="26" spans="1:57">
+      <c r="BF25"/>
+    </row>
+    <row r="26" spans="1:58">
       <c r="A26" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B26">
+        <v>-29125506000.0</v>
+      </c>
+      <c r="C26">
         <v>-48232726000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-66343407000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-3971715000.0</v>
       </c>
-      <c r="E26"/>
       <c r="F26"/>
-      <c r="G26">
+      <c r="G26"/>
+      <c r="H26">
         <v>0.0</v>
       </c>
-      <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-      <c r="K26">
-[...1 lines deleted...]
-      </c>
+      <c r="K26"/>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
+        <v>0.0</v>
+      </c>
+      <c r="O26">
         <v>4800396339890.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1004732287100.0</v>
       </c>
       <c r="P26">
         <v>1004732287100.0</v>
       </c>
       <c r="Q26">
         <v>1004732287100.0</v>
       </c>
       <c r="R26">
-        <v>749850177600.0</v>
+        <v>1004732287100.0</v>
       </c>
       <c r="S26">
         <v>749850177600.0</v>
       </c>
-      <c r="T26"/>
+      <c r="T26">
+        <v>749850177600.0</v>
+      </c>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
-    </row>
-    <row r="27" spans="1:57">
+      <c r="BF26"/>
+    </row>
+    <row r="27" spans="1:58">
       <c r="A27" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -19921,495 +20212,507 @@
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
-    </row>
-    <row r="28" spans="1:57">
+      <c r="BF27"/>
+    </row>
+    <row r="28" spans="1:58">
       <c r="A28" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B28">
+        <v>-31818925000.0</v>
+      </c>
+      <c r="C28">
         <v>1697248106000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>2252797046000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>621718869000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-3562154000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-13983764315.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>193494977000.0</v>
       </c>
-      <c r="H28"/>
       <c r="I28">
+        <v>338243160423.0</v>
+      </c>
+      <c r="J28">
         <v>367740495000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-13292386412.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>16810501277.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-347270155673.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>805990851282.0</v>
       </c>
-      <c r="N28">
-[...1 lines deleted...]
-      </c>
       <c r="O28">
+        <v>337748717626.0</v>
+      </c>
+      <c r="P28">
         <v>887381624013.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>399069155004.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>4800396339889.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>59644077051.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-143683533145.0</v>
       </c>
-      <c r="T28">
-[...1 lines deleted...]
-      </c>
       <c r="U28">
-        <v>527176984904.0</v>
+        <v>205993843366.0</v>
       </c>
       <c r="V28">
+        <v>1420884989394.0</v>
+      </c>
+      <c r="W28">
         <v>-245441028659.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-89046990826.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-144252216519.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-217794149222.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>42108066117.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-223883154831.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>482303751554.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-4683015504.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-2556985000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>20386359000.0</v>
       </c>
-      <c r="AF28"/>
       <c r="AG28"/>
-      <c r="AH28">
+      <c r="AH28"/>
+      <c r="AI28">
         <v>-13175725000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-324275000.0</v>
       </c>
-      <c r="AJ28"/>
-      <c r="AK28">
+      <c r="AK28"/>
+      <c r="AL28">
         <v>50000000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>129035849663.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-205932408315.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>10049571166.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>33308245879.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-13731321660.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-44153525364.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>106909916997.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>51743615050.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-37313667664.0</v>
       </c>
-      <c r="AU28"/>
       <c r="AV28"/>
       <c r="AW28"/>
       <c r="AX28"/>
       <c r="AY28"/>
       <c r="AZ28"/>
       <c r="BA28"/>
       <c r="BB28"/>
       <c r="BC28"/>
       <c r="BD28"/>
       <c r="BE28"/>
-    </row>
-    <row r="29" spans="1:57">
+      <c r="BF28"/>
+    </row>
+    <row r="29" spans="1:58">
       <c r="A29" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B29">
+        <v>-5884413309000.0</v>
+      </c>
+      <c r="C29">
         <v>392302504000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>265832734000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-291948122000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>104235058000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-554996145365.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>296410040000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-327513150979.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>192917860000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1987086081644.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-642959962209.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>907121299850.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>96849418646.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>269151728105.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-245128025767.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-267590847362.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-3762577969728.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>46945455158.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-792789208143.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>160087197468.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-21857007565.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-195020816519.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>26170316404.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-144255677146.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-131602278335.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>139050988460.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-15413338198.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>20457974530.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>41665905859.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>42360593116.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-105389005018.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>36116666938.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>47484171923.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>7386684053.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-137144583834.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>139038715502.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-85143675465.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>1224379522.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>96545992685.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>42508898477.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-50306454557.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>3637251079.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>26607205462.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>-79976928330.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-53505977029.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>18636050043.0</v>
       </c>
-      <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
-    </row>
-    <row r="30" spans="1:57">
+      <c r="BF29"/>
+    </row>
+    <row r="30" spans="1:58">
       <c r="A30" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B30">
+        <v>6148476563000.0</v>
+      </c>
+      <c r="C30">
         <v>-2687702164000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-2511536873000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>527310329000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-2221665378000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>2397415862652.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-573539396000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-136930983308.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-751730798000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-1338353715009.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-3728545173.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-3317869519.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-9916488007.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-45402981176.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-36427846978.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-85156553750.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-25200706.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>14905135.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>6612000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-732873958.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-14188611.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-678427500.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-35000300.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-938252980.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-1297365886.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-16773000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-195303564.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-83478000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-156118420.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-2012909368.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-2232748700.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>6800000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-97343800.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-1485863479.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-377501499.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-231647886.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-306758689.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-127638500.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-56983733.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-26406170.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-45252600.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>355461007.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-605087965.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>1565600.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-89112904.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>6588575203.0</v>
       </c>
-      <c r="AU30"/>
       <c r="AV30"/>
       <c r="AW30"/>
       <c r="AX30"/>
       <c r="AY30"/>
       <c r="AZ30"/>
       <c r="BA30"/>
       <c r="BB30"/>
       <c r="BC30"/>
       <c r="BD30"/>
       <c r="BE30"/>
+      <c r="BF30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>